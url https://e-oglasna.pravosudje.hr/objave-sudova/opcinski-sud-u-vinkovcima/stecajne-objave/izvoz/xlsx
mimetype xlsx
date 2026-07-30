--- v3 (2026-07-10)
+++ v4 (2026-07-30)
@@ -6,130 +6,3958 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6242" uniqueCount="3975">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7735" uniqueCount="4880">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
+    <t>Sp-238/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.07.2026.; Prilog od: 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Saša Savčić</t>
+  </si>
+  <si>
+    <t>Matije Ivanića 71, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>80905889251</t>
+  </si>
+  <si>
+    <t>Saša Savčić 80905889251; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:48:38</t>
+  </si>
+  <si>
+    <t>13.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc00cb7d-80ef-4f1e-97f2-dbca16dc273b</t>
+  </si>
+  <si>
+    <t>Prilog Sp-238_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc00cb7d-80ef-4f1e-97f2-dbca16dc273b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=238&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-231/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.07.2026.; Prilog od: 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Branislav Macura</t>
+  </si>
+  <si>
+    <t>Ulica Dr. Franje Tuđmana 53, 32243 Orolik, Hrvatska</t>
+  </si>
+  <si>
+    <t>80334367336</t>
+  </si>
+  <si>
+    <t>Branislav Macura 80334367336; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:56:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571babd7-e79d-49d1-846f-3c66e8ac9be0</t>
+  </si>
+  <si>
+    <t>Prilog Sp-231_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571babd7-e79d-49d1-846f-3c66e8ac9be0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=231&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-235/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Šuper</t>
+  </si>
+  <si>
+    <t>IVANA GUNDULIĆA 30, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>90398011454</t>
+  </si>
+  <si>
+    <t>Tomislav Šuper 90398011454; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:50:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/488d3856-4a11-4c53-8670-69bb2a43d1b0</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/488d3856-4a11-4c53-8670-69bb2a43d1b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=235&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-236/2026</t>
+  </si>
+  <si>
+    <t>Špresa Nezaj</t>
+  </si>
+  <si>
+    <t>Gorjani 97, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>67840343642</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača / ULOGA: Ostalo; Špresa Nezaj 67840343642</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:46:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a150d226-8bee-4154-8c00-6cbe771636c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a150d226-8bee-4154-8c00-6cbe771636c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=236&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-237/2026</t>
+  </si>
+  <si>
+    <t>Manuela Mustapić</t>
+  </si>
+  <si>
+    <t>Brune Bušića 12, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>73198859196</t>
+  </si>
+  <si>
+    <t>Manuela Mustapić 73198859196; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:44:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/204fcd5c-1952-4d56-8cd7-961deb303db4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/204fcd5c-1952-4d56-8cd7-961deb303db4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=237&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-234/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>Robert Tušek</t>
+  </si>
+  <si>
+    <t>Vinkovačka 82, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>71356369878</t>
+  </si>
+  <si>
+    <t>Robert Tušek 71356369878; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:02:29</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8687e84e-5f4d-4b60-b754-5d93d507a6a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8687e84e-5f4d-4b60-b754-5d93d507a6a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=234&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-233/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Balaž</t>
+  </si>
+  <si>
+    <t>Ulica Vladimira Nazora 37, 32243 Orolik, Hrvatska</t>
+  </si>
+  <si>
+    <t>29895447894</t>
+  </si>
+  <si>
+    <t>Miroslav Balaž 29895447894; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:00:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4373059-4ea0-4ac6-b5ba-a2159264e778</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4373059-4ea0-4ac6-b5ba-a2159264e778/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=233&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-228/2026</t>
+  </si>
+  <si>
+    <t>Anamarija Gušani</t>
+  </si>
+  <si>
+    <t>Ive Lole Ribara 34, 32243 Orolik, Hrvatska</t>
+  </si>
+  <si>
+    <t>17714161045</t>
+  </si>
+  <si>
+    <t>Anamarija Gušani 17714161045; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:18:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a696d49d-6b40-4e39-bd11-aa2efb3c1ac4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a696d49d-6b40-4e39-bd11-aa2efb3c1ac4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=228&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-227/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 29.07.2026.; Prilog od: 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Eva Krpan</t>
+  </si>
+  <si>
+    <t>Ljudevita Posavskog 2 B, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>98173016829</t>
+  </si>
+  <si>
+    <t>Eva Krpan 98173016829; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:15:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc15103a-9f41-4cfd-8797-53b1aa76303a</t>
+  </si>
+  <si>
+    <t>Prilog Sp-227_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc15103a-9f41-4cfd-8797-53b1aa76303a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=227&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-239/2026</t>
+  </si>
+  <si>
+    <t>Iva Anatićuk</t>
+  </si>
+  <si>
+    <t>Braće Radić 7, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>05584215763</t>
+  </si>
+  <si>
+    <t>Iva Anatićuk 05584215763; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:01:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b18f2dc9-b59e-46a0-8b99-3e49c8acd64c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b18f2dc9-b59e-46a0-8b99-3e49c8acd64c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=239&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-242/2026</t>
+  </si>
+  <si>
+    <t>Elizabeta Jakovljević</t>
+  </si>
+  <si>
+    <t>Stjepana Tomaševića 7, 32241 Stari Jankovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>59721406114</t>
+  </si>
+  <si>
+    <t>Elizabeta Jakovljević 59721406114; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:48:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae3b3a6-3f19-4ed6-8394-2098f1ca6412</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae3b3a6-3f19-4ed6-8394-2098f1ca6412/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=242&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-245/2026</t>
+  </si>
+  <si>
+    <t>Petar Omrčanin</t>
+  </si>
+  <si>
+    <t>Zvonarska Ulica 46, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>79087698805</t>
+  </si>
+  <si>
+    <t>Petar Omrčanin 79087698805; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:45:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab930dc0-be0f-4717-8de3-faaa774e35f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab930dc0-be0f-4717-8de3-faaa774e35f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=245&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-86/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Darko Nedić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Vojnika 51, 32221 Marinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>36043802630</t>
+  </si>
+  <si>
+    <t>Darko Nedić 36043802630</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:35:58</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/508d5c04-0db1-4aa1-bc97-ea2b394793e0</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/508d5c04-0db1-4aa1-bc97-ea2b394793e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=86&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-224/2026</t>
+  </si>
+  <si>
+    <t>Krunoslava Lacić</t>
+  </si>
+  <si>
+    <t>Kneza Trpimira 10, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>63826940886</t>
+  </si>
+  <si>
+    <t>Krunoslava Lacić 63826940886; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:17:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2674a2f1-f104-4876-a0f4-9faf5d0b5d41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2674a2f1-f104-4876-a0f4-9faf5d0b5d41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=224&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-223/2026</t>
+  </si>
+  <si>
+    <t>Josip Blažeković</t>
+  </si>
+  <si>
+    <t>Bana Jelačića 29, 32221 Cerić, Hrvatska</t>
+  </si>
+  <si>
+    <t>55186988553</t>
+  </si>
+  <si>
+    <t>Josip Blažeković 55186988553; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:14:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d612c091-df61-40e0-9597-479e239abc1c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d612c091-df61-40e0-9597-479e239abc1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=223&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-222/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Oršolić</t>
+  </si>
+  <si>
+    <t>Lapovačka 32, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>57153965264</t>
+  </si>
+  <si>
+    <t>Tomislav Oršolić 57153965264; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 09:53:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bd68d28-5753-481c-8e54-793cf8350bc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bd68d28-5753-481c-8e54-793cf8350bc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=222&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-221/2026</t>
+  </si>
+  <si>
+    <t>Katica Petričević</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 115, 32284 Stari Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>38422788226</t>
+  </si>
+  <si>
+    <t>Katica Petričević 38422788226; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 08:20:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1657b1f-c842-4334-a87b-8d500f20848e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1657b1f-c842-4334-a87b-8d500f20848e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-220/2026</t>
+  </si>
+  <si>
+    <t>Marko Bekavac</t>
+  </si>
+  <si>
+    <t>Zlatana Sremca 41, 32214 Antin, Hrvatska</t>
+  </si>
+  <si>
+    <t>61972976701</t>
+  </si>
+  <si>
+    <t>Marko Bekavac 61972976701; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 08:18:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b777d6a1-a24a-4448-9ad3-a7ff3a0ae4b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b777d6a1-a24a-4448-9ad3-a7ff3a0ae4b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=220&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LJUBICA NEDOKLAN</t>
+  </si>
+  <si>
+    <t>LJUBICA NEDOKLAN 64880667085</t>
+  </si>
+  <si>
+    <t>29.07.2026. 03:31:02</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/314a20af-19f8-4a9e-8e13-ce3b09252887</t>
+  </si>
+  <si>
+    <t>16.382286.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/314a20af-19f8-4a9e-8e13-ce3b09252887/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - RUŽICA GRGIĆ</t>
+  </si>
+  <si>
+    <t>RUŽICA GRGIĆ 63180755427</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de431c26-1d31-4a4e-bd54-e1c329849e5d</t>
+  </si>
+  <si>
+    <t>16.382256.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de431c26-1d31-4a4e-bd54-e1c329849e5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-219/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Dalibor Savčić</t>
+  </si>
+  <si>
+    <t>Hrvoja Vukčić - Hrvatinića 86, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>05287614525</t>
+  </si>
+  <si>
+    <t>Dalibor Savčić 05287614525; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:05:46</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52f05069-3581-41a6-b001-8f4bbad7d0be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52f05069-3581-41a6-b001-8f4bbad7d0be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-246/2026</t>
+  </si>
+  <si>
+    <t>Branimir Bošnjak</t>
+  </si>
+  <si>
+    <t>Zeleni Vijenac 14, 32212 Gaboš, Hrvatska</t>
+  </si>
+  <si>
+    <t>07184515085</t>
+  </si>
+  <si>
+    <t>Branimir Bošnjak 07184515085; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:03:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7544b98-8572-46b4-ad27-c7a151ed1971</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7544b98-8572-46b4-ad27-c7a151ed1971/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=246&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-326/2026</t>
+  </si>
+  <si>
+    <t>Ivan Lajtman</t>
+  </si>
+  <si>
+    <t>Josipa Juraja Strossmayera 13, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>56675276831</t>
+  </si>
+  <si>
+    <t>Ivan Lajtman 56675276831; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:00:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8ba8ec-f2e3-4707-9dbe-6724b45fd7b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8ba8ec-f2e3-4707-9dbe-6724b45fd7b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=326&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-325/2026</t>
+  </si>
+  <si>
+    <t>Ivan Đurasović</t>
+  </si>
+  <si>
+    <t>Kolodvorska 96, 32284 Stari Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>29401944289</t>
+  </si>
+  <si>
+    <t>Ivan Đurasović 29401944289; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:55:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4069cf7-609e-4657-a2d0-1eaab89bc0bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4069cf7-609e-4657-a2d0-1eaab89bc0bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=325&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-142/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Andrea Lovrić</t>
+  </si>
+  <si>
+    <t>Antuna Zrinšeka 13, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>87849348706</t>
+  </si>
+  <si>
+    <t>Andrea Lovrić 87849348706; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8dd3d8a8-b110-4747-a0c6-d711a784b214</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8dd3d8a8-b110-4747-a0c6-d711a784b214/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=142&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-141/2026</t>
+  </si>
+  <si>
+    <t>Blanka Verinac</t>
+  </si>
+  <si>
+    <t>Vukovarska 160 A, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>84016504924</t>
+  </si>
+  <si>
+    <t>Blanka Verinac 84016504924; e oglsna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:27:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72b92075-c24f-4614-b5c0-f6fdd9999599</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72b92075-c24f-4614-b5c0-f6fdd9999599/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-134/2026</t>
+  </si>
+  <si>
+    <t>Zvonko Matić</t>
+  </si>
+  <si>
+    <t>Slavija 47, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>90701909366</t>
+  </si>
+  <si>
+    <t>Zvonko Matić 90701909366; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:12:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/862decb6-a703-4f35-be36-d1b80e1491c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/862decb6-a703-4f35-be36-d1b80e1491c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=134&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-248/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Ankica Dumbovečak</t>
+  </si>
+  <si>
+    <t>Antuna Mihanovića 47, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>17815505764</t>
+  </si>
+  <si>
+    <t>Ankica Dumbovečak 17815505764; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:59:49</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4258c7bd-2e7f-48a3-ac50-d09cc4d6e084</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4258c7bd-2e7f-48a3-ac50-d09cc4d6e084/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=248&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-251/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.07.2026.; Prilog od: 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Antun Smolčić</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 131 A, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>48475246440</t>
+  </si>
+  <si>
+    <t>Antun Smolčić 48475246440; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:52:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b65fe1e9-3d6c-4648-8512-4224b87930f6</t>
+  </si>
+  <si>
+    <t>Prilog Sp-251_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b65fe1e9-3d6c-4648-8512-4224b87930f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=251&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-207/2026</t>
+  </si>
+  <si>
+    <t>Mario Mišić</t>
+  </si>
+  <si>
+    <t>Panonska 18, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>77914205201</t>
+  </si>
+  <si>
+    <t>Mario Mišić 77914205201; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:44:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00a27948-34a6-414f-9b2d-de146bfa91c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00a27948-34a6-414f-9b2d-de146bfa91c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=207&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-206/2026</t>
+  </si>
+  <si>
+    <t>Venco Mlinarević</t>
+  </si>
+  <si>
+    <t>Vatroslava Lisinskog 9, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>12766469275</t>
+  </si>
+  <si>
+    <t>Venco Mlinarević 12766469275; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:41:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c99adf-35af-42dd-851d-133581a03af5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c99adf-35af-42dd-851d-133581a03af5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-218/2026</t>
+  </si>
+  <si>
+    <t>Katica Korov</t>
+  </si>
+  <si>
+    <t>Josipa Juraja Strossmayera 110, 32283 Vođinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>80169332653</t>
+  </si>
+  <si>
+    <t>Katica Korov 80169332653; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:36:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5909bf0-860e-410d-b4f5-58b52b3fee78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5909bf0-860e-410d-b4f5-58b52b3fee78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=218&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-217/2026</t>
+  </si>
+  <si>
+    <t>Luka Vukadin</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 32, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>64541897044</t>
+  </si>
+  <si>
+    <t>Luka Vukadin 64541897044; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:16:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad9d2093-b76a-437b-ba57-0e8e8b397682</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad9d2093-b76a-437b-ba57-0e8e8b397682/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=217&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-252/2026</t>
+  </si>
+  <si>
+    <t>Fatima Gushani</t>
+  </si>
+  <si>
+    <t>Julije Klović 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>83400149178</t>
+  </si>
+  <si>
+    <t>Fatima Gushani 83400149178; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:09:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60991ff8-8691-4215-92e7-a3f19a802baf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60991ff8-8691-4215-92e7-a3f19a802baf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=252&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-253/2026</t>
+  </si>
+  <si>
+    <t>Nikola Bošnjak</t>
+  </si>
+  <si>
+    <t>Rudina Gušte 2, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>59329241676</t>
+  </si>
+  <si>
+    <t>Nikola Bošnjak 59329241676; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:49:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0000e994-d72e-4048-8700-bb88612abe08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0000e994-d72e-4048-8700-bb88612abe08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=253&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-254/2026</t>
+  </si>
+  <si>
+    <t>Danijela Vukosavić</t>
+  </si>
+  <si>
+    <t>Ciglarska 49, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>14011021355</t>
+  </si>
+  <si>
+    <t>Danijela Vukosavić 14011021355; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:43:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af616a32-4efc-4737-9865-779ddb1a85d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af616a32-4efc-4737-9865-779ddb1a85d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=254&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-204/2026</t>
+  </si>
+  <si>
+    <t>Mihael Tominac</t>
+  </si>
+  <si>
+    <t>Kardinala Alojzija Stepinca 8 A, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>54586875032</t>
+  </si>
+  <si>
+    <t>Mihael Tominac 54586875032; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:31:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/948d062b-81dc-4c95-8fdc-df1071fc97aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/948d062b-81dc-4c95-8fdc-df1071fc97aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=204&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-203/2026</t>
+  </si>
+  <si>
+    <t>Mirjana Galijaš</t>
+  </si>
+  <si>
+    <t>Petra Preradovića 68, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>08781550305</t>
+  </si>
+  <si>
+    <t>Mirjana Galijaš 08781550305; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:27:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2665d2cf-b996-4a66-8ccf-6ff62f24f998</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2665d2cf-b996-4a66-8ccf-6ff62f24f998/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=203&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-216/2026</t>
+  </si>
+  <si>
+    <t>Antonela Kušenić</t>
+  </si>
+  <si>
+    <t>Josipa Kozarca 23 B, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>92693805651</t>
+  </si>
+  <si>
+    <t>Antonela Kušenić 92693805651; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:00:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53950409-844b-4877-87b2-6e53eaad75a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53950409-844b-4877-87b2-6e53eaad75a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=216&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-215/2026</t>
+  </si>
+  <si>
+    <t>Branka Murvaj</t>
+  </si>
+  <si>
+    <t>Vanje Radauša 21, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>44786683993</t>
+  </si>
+  <si>
+    <t>Branka Murvaj 44786683993; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:57:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2089db8-f491-45f1-9ebc-29cde79948b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2089db8-f491-45f1-9ebc-29cde79948b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=215&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-255/2026</t>
+  </si>
+  <si>
+    <t>Marijana Sabok</t>
+  </si>
+  <si>
+    <t>Josipa Juraja Strossmayera 133, 32283 Vođinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>30080516929</t>
+  </si>
+  <si>
+    <t>Marijana Sabok 30080516929; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:55:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8c7ca6e-2429-48dd-80ac-9994edff6788</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8c7ca6e-2429-48dd-80ac-9994edff6788/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=255&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-256/2026</t>
+  </si>
+  <si>
+    <t>Roberto Savčić</t>
+  </si>
+  <si>
+    <t>Ivana Gundulića 32, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>54307180512</t>
+  </si>
+  <si>
+    <t>Roberto Savčić 54307180512; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:52:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8573f88a-ef79-4ce3-9c57-1ec35da9889e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8573f88a-ef79-4ce3-9c57-1ec35da9889e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=256&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-257/2026</t>
+  </si>
+  <si>
+    <t>Sanja Kalaica</t>
+  </si>
+  <si>
+    <t>Antuna Akšamovića 30, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>34541233066</t>
+  </si>
+  <si>
+    <t>Sanja Kalaica 34541233066; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:49:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c79f425f-6a63-45fa-99a3-a128e8c52729</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c79f425f-6a63-45fa-99a3-a128e8c52729/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=257&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-131/2026</t>
+  </si>
+  <si>
+    <t>Nikola Šimić</t>
+  </si>
+  <si>
+    <t>Dunavska 71, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>26242764971</t>
+  </si>
+  <si>
+    <t>Nikola Šimić 26242764971; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:28:50</t>
+  </si>
+  <si>
+    <t>20.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7275cb14-499e-437d-84e2-aa5708342e96</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7275cb14-499e-437d-84e2-aa5708342e96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=131&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-135/2026</t>
+  </si>
+  <si>
+    <t>Jiawei Xia</t>
+  </si>
+  <si>
+    <t>Duga Ulica 51, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>74506537641</t>
+  </si>
+  <si>
+    <t>Jiawei Xia 74506537641; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:23:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c839a81-48fa-494d-8c28-b58a6d07b114</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c839a81-48fa-494d-8c28-b58a6d07b114/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-143/2026</t>
+  </si>
+  <si>
+    <t>Marko Smrček</t>
+  </si>
+  <si>
+    <t>Matije Gupca 92, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>84178409177</t>
+  </si>
+  <si>
+    <t>Marko Smrček 84178409177; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:20:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/383114d8-2b65-43a9-a07c-3b72bebc859d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/383114d8-2b65-43a9-a07c-3b72bebc859d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=143&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-147/2026</t>
+  </si>
+  <si>
+    <t>Ivan Marjanović</t>
+  </si>
+  <si>
+    <t>Ljudevita Gaja 21 A, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>77901122616</t>
+  </si>
+  <si>
+    <t>Ivan Marjanović 77901122616; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:42:25</t>
+  </si>
+  <si>
+    <t>17.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/974dfd68-f215-4a14-aeae-a0bf003d6b17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/974dfd68-f215-4a14-aeae-a0bf003d6b17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=147&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-133/2026</t>
+  </si>
+  <si>
+    <t>Renata Lončarević</t>
+  </si>
+  <si>
+    <t>Vatroslava Lisinskog 14, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>00421719435</t>
+  </si>
+  <si>
+    <t>Renata Lončarević 00421719435; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:33:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec61311c-6f03-4042-a894-5d678493dad8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec61311c-6f03-4042-a894-5d678493dad8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=133&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-146/2026</t>
+  </si>
+  <si>
+    <t>Zlatko Jurec</t>
+  </si>
+  <si>
+    <t>Krste Frankopana 11, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>46478276244</t>
+  </si>
+  <si>
+    <t>Zlatko Jurec 46478276244; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>24.07.2026. 12:24:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc6f9389-cded-42e5-87ad-74683cb7abe6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc6f9389-cded-42e5-87ad-74683cb7abe6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=146&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-258/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Marija Lerner</t>
+  </si>
+  <si>
+    <t>Kralja Tomislava 18, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>01390766344</t>
+  </si>
+  <si>
+    <t>Marija Lerner 01390766344; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:06:02</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d42738c3-4d8e-4f96-916d-0d61a4a1f2ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d42738c3-4d8e-4f96-916d-0d61a4a1f2ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=258&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-40/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.03.2026.</t>
+  </si>
+  <si>
+    <t>Renata Medo Ivić</t>
+  </si>
+  <si>
+    <t>Ćirila I Metoda 20, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>97682018766</t>
+  </si>
+  <si>
+    <t>Renata Medo Ivić 97682018766</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:15:23</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3626738-8e89-4873-a4ad-f5b15a97598e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3626738-8e89-4873-a4ad-f5b15a97598e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=40&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-48/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.03.2026.</t>
+  </si>
+  <si>
+    <t>Matea Dretvić</t>
+  </si>
+  <si>
+    <t>Vinkovačka Ulica 24, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>22435296992</t>
+  </si>
+  <si>
+    <t>Matea Dretvić 22435296992</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:14:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cbdf657-8886-4355-9a76-c3c7431e2a2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cbdf657-8886-4355-9a76-c3c7431e2a2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=48&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-84/2026</t>
+  </si>
+  <si>
+    <t>Željko Kapulica</t>
+  </si>
+  <si>
+    <t>Hansa Dietricha Genschera 79, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>85045394855</t>
+  </si>
+  <si>
+    <t>Željko Kapulica 85045394855</t>
+  </si>
+  <si>
+    <t>24.07.2026. 07:56:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9350cb7f-af7e-4482-93f1-8a26b9427d0b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9350cb7f-af7e-4482-93f1-8a26b9427d0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=84&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-62/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.04.2026.</t>
+  </si>
+  <si>
+    <t>Janja Došen</t>
+  </si>
+  <si>
+    <t>Augusta Cesarca 18, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>96470773940</t>
+  </si>
+  <si>
+    <t>Janja Došen 96470773940</t>
+  </si>
+  <si>
+    <t>24.07.2026. 07:53:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b358e9e-6116-49cd-a65b-a2c3e09d3b42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b358e9e-6116-49cd-a65b-a2c3e09d3b42/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SANDRA KLAIĆ</t>
+  </si>
+  <si>
+    <t>SANDRA KLAIĆ 17006413028</t>
+  </si>
+  <si>
+    <t>24.07.2026. 03:28:06</t>
+  </si>
+  <si>
+    <t>16.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fbe3107-3f26-4f09-ac81-cfecadb98a37</t>
+  </si>
+  <si>
+    <t>16.382218.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fbe3107-3f26-4f09-ac81-cfecadb98a37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-209/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Josipa Satmari</t>
+  </si>
+  <si>
+    <t>Zvonarska Ulica 52, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>17695917637</t>
+  </si>
+  <si>
+    <t>Josipa Satmari 17695917637; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:21:04</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f818a584-42de-4d42-a999-99f4e3a7bd12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f818a584-42de-4d42-a999-99f4e3a7bd12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-210/2026</t>
+  </si>
+  <si>
+    <t>Sanela Živković</t>
+  </si>
+  <si>
+    <t>Nikole Demonje 90, 32211 Ostrovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>24272369539</t>
+  </si>
+  <si>
+    <t>Sanela Živković 24272369539; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:18:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b082669-7036-49da-9256-84f0dc554d12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b082669-7036-49da-9256-84f0dc554d12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=210&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-201/2026</t>
+  </si>
+  <si>
+    <t>Tifani Hrup</t>
+  </si>
+  <si>
+    <t>Josipa Kozarca 96, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>58632240299</t>
+  </si>
+  <si>
+    <t>Tifani Hrup 58632240299; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a24133a-e3b5-489f-bae0-147feb2d5140</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a24133a-e3b5-489f-bae0-147feb2d5140/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=201&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-200/2026</t>
+  </si>
+  <si>
+    <t>Ana Grgić</t>
+  </si>
+  <si>
+    <t>Josipa Kozarca 146, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>64756120617</t>
+  </si>
+  <si>
+    <t>Ana Grgić 64756120617; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:12:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e06b7e8-0cdb-42bf-be65-88b339c2a309</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e06b7e8-0cdb-42bf-be65-88b339c2a309/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=200&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-259/2026</t>
+  </si>
+  <si>
+    <t>Domagoj Tominac</t>
+  </si>
+  <si>
+    <t>Kneza Domagoja 3, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>95809469023</t>
+  </si>
+  <si>
+    <t>Domagoj Tominac 95809469023; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:37:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a158420-dec0-4354-b4c2-97afb285e6c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a158420-dec0-4354-b4c2-97afb285e6c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=259&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-132/2026</t>
+  </si>
+  <si>
+    <t>Goran Ivankovac</t>
+  </si>
+  <si>
+    <t>13642087297</t>
+  </si>
+  <si>
+    <t>Goran Ivankovac 13642087297; e oglasna ploča suda / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:57:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46d5aacd-755e-4fab-b677-b710fbd31a4c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46d5aacd-755e-4fab-b677-b710fbd31a4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=132&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VLADO JOZIĆ</t>
+  </si>
+  <si>
+    <t>VLADO JOZIĆ 68621132254</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:44</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad42785f-2093-4e9c-86d8-bccb1cfab415</t>
+  </si>
+  <si>
+    <t>16.382022.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad42785f-2093-4e9c-86d8-bccb1cfab415/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MATO SUDAR</t>
+  </si>
+  <si>
+    <t>MATO SUDAR 56210488425</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4b0161e-e926-4068-b03f-d46b43e9b244</t>
+  </si>
+  <si>
+    <t>16.381899.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4b0161e-e926-4068-b03f-d46b43e9b244/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DOMAGOJ GELJIĆ</t>
+  </si>
+  <si>
+    <t>DOMAGOJ GELJIĆ 09246597244</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72e5deb9-07e3-4bd2-ae05-bd3f51482518</t>
+  </si>
+  <si>
+    <t>16.381838.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72e5deb9-07e3-4bd2-ae05-bd3f51482518/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-198/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Željka Brebrić</t>
+  </si>
+  <si>
+    <t>Slavija 40 C, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>46628770610</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača / ULOGA: Ostalo; Željka Brebrić 46628770610</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:17:17</t>
+  </si>
+  <si>
+    <t>05.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fec6c00-894e-4845-9c1a-15d6cdf67fdc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fec6c00-894e-4845-9c1a-15d6cdf67fdc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=198&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-197/2026</t>
+  </si>
+  <si>
+    <t>Daliborka Ćulibrk</t>
+  </si>
+  <si>
+    <t>Osječka 45, 32284 Stari Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>66520287197</t>
+  </si>
+  <si>
+    <t>Daliborka Ćulibrk 66520287197; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:12:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e241de12-909d-4dd9-b99f-36419e497b6c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e241de12-909d-4dd9-b99f-36419e497b6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=197&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-318/2026</t>
+  </si>
+  <si>
+    <t>Luka Mitrović</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 60, 32241 Stari Jankovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>21793145827</t>
+  </si>
+  <si>
+    <t>Luka Mitrović 21793145827; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:09:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f36eb2-eeb9-4063-8dc4-bbf04d083758</t>
+  </si>
+  <si>
+    <t>Oglas.docx O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f36eb2-eeb9-4063-8dc4-bbf04d083758/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=318&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIJA MELCHIORRE</t>
+  </si>
+  <si>
+    <t>MARIJA MELCHIORRE 64984078233</t>
+  </si>
+  <si>
+    <t>22.07.2026. 03:28:02</t>
+  </si>
+  <si>
+    <t>14.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd74eed0-df20-425c-a17e-8f94b1b397cd</t>
+  </si>
+  <si>
+    <t>16.381957.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd74eed0-df20-425c-a17e-8f94b1b397cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-316/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Mazul</t>
+  </si>
+  <si>
+    <t>ŽELJEZNIČKA ULICA 80, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>03336620624</t>
+  </si>
+  <si>
+    <t>Ivica Mazul 03336620624; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:13:10</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d214ad89-1fde-4337-ac61-de80453e365a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d214ad89-1fde-4337-ac61-de80453e365a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=316&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-317/2026</t>
+  </si>
+  <si>
+    <t>Marko Rukavina</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 11b, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>88107444776</t>
+  </si>
+  <si>
+    <t>Marko Rukavina 88107444776; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:10:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b53b9a5-74be-40a0-918b-49c207c19a91</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b53b9a5-74be-40a0-918b-49c207c19a91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=317&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IBRAHIM GUŠANI</t>
+  </si>
+  <si>
+    <t>IBRAHIM GUŠANI 43829467619</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:29:36</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2a7ec13-cfb5-4fb8-936c-c4d94c6fab4d</t>
+  </si>
+  <si>
+    <t>16.381952.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2a7ec13-cfb5-4fb8-936c-c4d94c6fab4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-196/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Manuela Kozarić</t>
+  </si>
+  <si>
+    <t>Slavka Jankovića 12, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>82718199731</t>
+  </si>
+  <si>
+    <t>Manuela Kozarić 82718199731; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:02:04</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f48de0e-d6c1-427b-b397-b1b791974658</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f48de0e-d6c1-427b-b397-b1b791974658/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=196&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-144/2026</t>
+  </si>
+  <si>
+    <t>Iva Horvat</t>
+  </si>
+  <si>
+    <t>Mile Budaka 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>19471804737</t>
+  </si>
+  <si>
+    <t>Iva Horvat 19471804737; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>20.07.2026. 11:02:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05067ecc-5afb-44c3-9cd3-39cb79204c62</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05067ecc-5afb-44c3-9cd3-39cb79204c62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-148/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Dobrila Jović</t>
+  </si>
+  <si>
+    <t>Vuka Karadžića 119, 32213 Markušica, Hrvatska</t>
+  </si>
+  <si>
+    <t>20117983062</t>
+  </si>
+  <si>
+    <t>Dobrila Jović 20117983062; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:56:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f900c677-b32e-49d7-9c46-fd259601936d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f900c677-b32e-49d7-9c46-fd259601936d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=148&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-156/2026</t>
+  </si>
+  <si>
+    <t>Marija Živković</t>
+  </si>
+  <si>
+    <t>Matije Ivanića 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>85418474312</t>
+  </si>
+  <si>
+    <t>Marija Živković 85418474312; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:49:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a33d757f-9c93-4087-b54b-d8597d8668f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a33d757f-9c93-4087-b54b-d8597d8668f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=156&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-145/2026</t>
+  </si>
+  <si>
+    <t>Pero Željko Duspara</t>
+  </si>
+  <si>
+    <t>Hansa Dietricha Genschera 15, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>03226246380</t>
+  </si>
+  <si>
+    <t>Pero Željko Duspara 03226246380; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:43:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/832ba641-b196-4529-b8ca-f2a39d12e5e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/832ba641-b196-4529-b8ca-f2a39d12e5e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=145&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-130/2026</t>
+  </si>
+  <si>
+    <t>Josip Miškulin</t>
+  </si>
+  <si>
+    <t>Matije Antuna Reljkovića 47, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>83978920185</t>
+  </si>
+  <si>
+    <t>Josip Miškulin 83978920185; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:39:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea7f7e1c-6da4-4c87-9d6c-ee18cd25d870</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea7f7e1c-6da4-4c87-9d6c-ee18cd25d870/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=130&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-152/2026</t>
+  </si>
+  <si>
+    <t>Antoni Ćubela</t>
+  </si>
+  <si>
+    <t>Josipa Kozarca 3, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>67671790380</t>
+  </si>
+  <si>
+    <t>Antoni Ćubela 67671790380; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:59:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09de8b0d-2a43-4aac-a337-20261b0ba35f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09de8b0d-2a43-4aac-a337-20261b0ba35f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=152&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-157/2026</t>
+  </si>
+  <si>
+    <t>Ivana Amić</t>
+  </si>
+  <si>
+    <t>Branka Radičevića 48, 32242 Srijemske Laze, Hrvatska</t>
+  </si>
+  <si>
+    <t>84187886489</t>
+  </si>
+  <si>
+    <t>Ivana Amić 84187886489; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:56:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48e89379-ee67-4eb0-a10b-a1c2dda584e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48e89379-ee67-4eb0-a10b-a1c2dda584e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=157&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-164/2026</t>
+  </si>
+  <si>
+    <t>Ante Škarica</t>
+  </si>
+  <si>
+    <t>Bošnjaci 50, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>24782556649</t>
+  </si>
+  <si>
+    <t>Ante Škarica 24782556649; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:54:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b1f826f-e7c9-4052-bad9-43fb140dd69c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b1f826f-e7c9-4052-bad9-43fb140dd69c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=164&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-150/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>Mario-Marijan Horvat</t>
+  </si>
+  <si>
+    <t>Ivana Kozarca 66 A, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>46655711672</t>
+  </si>
+  <si>
+    <t>Mario-Marijan Horvat 46655711672; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:52:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e558337-9570-43d1-9352-9fe136e19279</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e558337-9570-43d1-9352-9fe136e19279/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=150&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-149/2026</t>
+  </si>
+  <si>
+    <t>Izabela Viazzoli</t>
+  </si>
+  <si>
+    <t>VIKEND NASELJE NOVA BRANA 179 (ranije: VINKOVCI, NOVA BRANA, 179), 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>92270845237</t>
+  </si>
+  <si>
+    <t>Izabela Viazzoli 92270845237; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:51:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc0a053-b1df-4e5e-a98f-4b5eb9820386</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fc0a053-b1df-4e5e-a98f-4b5eb9820386/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=149&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-123/2026</t>
+  </si>
+  <si>
+    <t>Valentina Jelenić</t>
+  </si>
+  <si>
+    <t>Alojzija Stepinca 71, 32221 Marinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>68481475837</t>
+  </si>
+  <si>
+    <t>Svim zainteresiranim; Valentina Jelenić 68481475837</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:46:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56d5a2a0-00fb-42d7-b1de-7be0c588f8c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56d5a2a0-00fb-42d7-b1de-7be0c588f8c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=123&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-167/2026</t>
+  </si>
+  <si>
+    <t>Kimete Beriša</t>
+  </si>
+  <si>
+    <t>Ćirila I Metoda 47, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>53025427515</t>
+  </si>
+  <si>
+    <t>Kimete Beriša 53025427515; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:45:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/236119a5-9d63-485b-8561-e647bcfa51f8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/236119a5-9d63-485b-8561-e647bcfa51f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=167&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-160/2026</t>
+  </si>
+  <si>
+    <t>Martina Kolaković</t>
+  </si>
+  <si>
+    <t>IVANA GUNDULIĆA 15, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>61339817893</t>
+  </si>
+  <si>
+    <t>Martina Kolaković 61339817893; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:39:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39d0d395-81f4-4fa4-b0eb-9e7ed0c66ed9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39d0d395-81f4-4fa4-b0eb-9e7ed0c66ed9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=160&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LORENA PODRUGOVIĆ</t>
+  </si>
+  <si>
+    <t>LORENA PODRUGOVIĆ 38299894488</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:31:55</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5ade55c-ae62-4b9c-847e-93df6e53bb8b</t>
+  </si>
+  <si>
+    <t>16.381439.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5ade55c-ae62-4b9c-847e-93df6e53bb8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-311/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Ante Leko</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA 2, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>42192423599</t>
+  </si>
+  <si>
+    <t>Ante Leko 42192423599; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:20:16</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcd63c71-6d73-4b4b-aef7-029a1a12afd7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcd63c71-6d73-4b4b-aef7-029a1a12afd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=311&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-313/2026</t>
+  </si>
+  <si>
+    <t>Neven Sumrak</t>
+  </si>
+  <si>
+    <t>Zvonarska Ulica 6, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>06675914981</t>
+  </si>
+  <si>
+    <t>Neven Sumrak 06675914981; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:17:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/693b3da0-5695-417f-bda6-ed4e560f14f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/693b3da0-5695-417f-bda6-ed4e560f14f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=313&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-158/2026</t>
+  </si>
+  <si>
+    <t>Krunoslav Andrilović</t>
+  </si>
+  <si>
+    <t>BLOK VLADIMIRA NAZORA 6, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>14614786641</t>
+  </si>
+  <si>
+    <t>Krunoslav Andrilović 14614786641; e oglasna ploča / ULOGA: vjerovnici potprošača</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:50:30</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b12906f6-b65e-444b-8657-bfa7e4c03734</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b12906f6-b65e-444b-8657-bfa7e4c03734/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=158&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-159/2026</t>
+  </si>
+  <si>
+    <t>Denis Colić</t>
+  </si>
+  <si>
+    <t>Ive Lole Ribara 47, 31214 Korog, Hrvatska</t>
+  </si>
+  <si>
+    <t>73365820304</t>
+  </si>
+  <si>
+    <t>Denis Colić 73365820304; e oglasna ploča / ULOGA: vjerovnici potprošača</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:44:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb8b03e6-8663-4d3d-a24a-bcea2416f26d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb8b03e6-8663-4d3d-a24a-bcea2416f26d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=159&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-153/2026</t>
+  </si>
+  <si>
+    <t>Saša Dermišek</t>
+  </si>
+  <si>
+    <t>Šipovača 11, 32242 Slakovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>37793760323</t>
+  </si>
+  <si>
+    <t>Saša Dermišek 37793760323; e oglasna ploča / ULOGA: vjerovnici potprošača</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:40:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2a3c784-3eab-4d4f-a2dd-661e6fb41516</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2a3c784-3eab-4d4f-a2dd-661e6fb41516/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=153&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-173/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Marko Vestić</t>
+  </si>
+  <si>
+    <t>Vukovarska 84, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>58597906737</t>
+  </si>
+  <si>
+    <t>Marko Vestić 58597906737; e oglasna ploča / ULOGA: vjerovnici potprošača</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:29:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d282731-7804-4f79-a12e-8d3dad778878</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d282731-7804-4f79-a12e-8d3dad778878/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-174/2026</t>
+  </si>
+  <si>
+    <t>Nikola Raguž</t>
+  </si>
+  <si>
+    <t>Ivana Gorana Kovačića 68, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>01683335137</t>
+  </si>
+  <si>
+    <t>Nikola Raguž 01683335137; e oglasna ploča / ULOGA: vjerovnici potprošača</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:25:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa45a7f3-1eb8-423f-827c-879c271407eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa45a7f3-1eb8-423f-827c-879c271407eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=174&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-175/2026</t>
+  </si>
+  <si>
+    <t>Luka Klobučnik</t>
+  </si>
+  <si>
+    <t>Antuna Mihanovića 7, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>40618429311</t>
+  </si>
+  <si>
+    <t>Luka Klobučnik 40618429311; e oglasna ploča / ULOGA: vjerovnici potprošača</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:22:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e289c2e-ac22-41e1-b74b-1711fe5acb4b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e289c2e-ac22-41e1-b74b-1711fe5acb4b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=175&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-177/2026</t>
+  </si>
+  <si>
+    <t>Dragan Mecanović</t>
+  </si>
+  <si>
+    <t>Ivana Meštrovića 28, 32221 Cerić, Hrvatska</t>
+  </si>
+  <si>
+    <t>61622332006</t>
+  </si>
+  <si>
+    <t>Dragan Mecanović 61622332006; e oglasna ploča / ULOGA: vjerovnici potprošača</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:20:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdc8963f-aa5f-4ba4-8bb2-ce66b1421a47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdc8963f-aa5f-4ba4-8bb2-ce66b1421a47/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=177&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-176/2026</t>
+  </si>
+  <si>
+    <t>Ena Peraica</t>
+  </si>
+  <si>
+    <t>Matije Ivanića 1, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>04250191634</t>
+  </si>
+  <si>
+    <t>Ena Peraica 04250191634; e oglasna ploča / ULOGA: vjerovnici potprošača</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:19:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f39c7b8a-3d10-46f5-9daf-68e0fad1a36e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f39c7b8a-3d10-46f5-9daf-68e0fad1a36e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-178/2026</t>
+  </si>
+  <si>
+    <t>Milica Šamukić</t>
+  </si>
+  <si>
+    <t>Ljudevita Gaja 29 B, 32282 Prkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>41882006083</t>
+  </si>
+  <si>
+    <t>Milica Šamukić 41882006083; e oglasna ploča / ULOGA: vjerovnici potprošača</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:16:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e0d5186-4416-4e0f-b2cc-72e211abaff4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e0d5186-4416-4e0f-b2cc-72e211abaff4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=178&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-154/2026</t>
+  </si>
+  <si>
+    <t>Matej Rajković</t>
+  </si>
+  <si>
+    <t>Vinogradska 31, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>44640362081</t>
+  </si>
+  <si>
+    <t>Matej Rajković 44640362081; e oglasna ploča / ULOGA: vjerovnici potprošača</t>
+  </si>
+  <si>
+    <t>17.07.2026. 10:11:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f8c7ab7-0f45-46e1-ba7a-60b24ae487f1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f8c7ab7-0f45-46e1-ba7a-60b24ae487f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=154&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-312/2026</t>
+  </si>
+  <si>
+    <t>Ljubica Verić</t>
+  </si>
+  <si>
+    <t>Kladavac 10 A, 32276 Babina Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>43270447427</t>
+  </si>
+  <si>
+    <t>Ljubica Verić 43270447427; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>17.07.2026. 09:40:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/892a6d77-0a03-4688-9b42-457ced916448</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/892a6d77-0a03-4688-9b42-457ced916448/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=312&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-314/2026</t>
+  </si>
+  <si>
+    <t>Perica Marić-Blekić</t>
+  </si>
+  <si>
+    <t>Županjska 34, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>31774977279</t>
+  </si>
+  <si>
+    <t>Perica Marić-Blekić 31774977279; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>17.07.2026. 09:29:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abd17c56-0f33-4505-83f0-355af02836d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abd17c56-0f33-4505-83f0-355af02836d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=314&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARTINA MACURA</t>
+  </si>
+  <si>
+    <t>MARTINA MACURA 71589132850</t>
+  </si>
+  <si>
+    <t>17.07.2026. 03:25:58</t>
+  </si>
+  <si>
+    <t>09.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34b91feb-3439-4cfe-800d-448541e97a2d</t>
+  </si>
+  <si>
+    <t>16.381955.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34b91feb-3439-4cfe-800d-448541e97a2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-308/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Željko Puškarić</t>
+  </si>
+  <si>
+    <t>Hrastova 10, 32254 Vrbanja, Hrvatska</t>
+  </si>
+  <si>
+    <t>05849504854</t>
+  </si>
+  <si>
+    <t>zainteresirane osobe; Željko Puškarić 05849504854</t>
+  </si>
+  <si>
+    <t>16.07.2026. 07:09:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cba556c-00d2-438c-a029-21ee693749c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cba556c-00d2-438c-a029-21ee693749c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=308&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-307/2026</t>
+  </si>
+  <si>
+    <t>Darko Klarić</t>
+  </si>
+  <si>
+    <t>Antuna Starčevića 14, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>40710834551</t>
+  </si>
+  <si>
+    <t>Darko Klarić 40710834551; zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>16.07.2026. 07:07:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21114838-1521-482f-916a-ee77018b2417</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21114838-1521-482f-916a-ee77018b2417/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=307&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-171/2026</t>
+  </si>
+  <si>
+    <t>Franjo Nadarević</t>
+  </si>
+  <si>
+    <t>Petra Preradovića 85, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>20968580182</t>
+  </si>
+  <si>
+    <t>Franjo Nadarević 20968580182; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:45:21</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c9b15b0-98e1-4232-8c48-4314d14b1bab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c9b15b0-98e1-4232-8c48-4314d14b1bab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=171&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-170/2026</t>
+  </si>
+  <si>
+    <t>Saša Njegić</t>
+  </si>
+  <si>
+    <t>Školska 48, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>04545387570</t>
+  </si>
+  <si>
+    <t>Saša Njegić 04545387570; e oglasna ploča suda / ULOGA: vjerovnici portošača</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:19:52</t>
+  </si>
+  <si>
+    <t>11.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/414cfcb6-6d0e-4ac6-8e39-a0c456bd8f45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/414cfcb6-6d0e-4ac6-8e39-a0c456bd8f45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=170&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-138/2026</t>
+  </si>
+  <si>
+    <t>Luka Vidaković</t>
+  </si>
+  <si>
+    <t>89320407065</t>
+  </si>
+  <si>
+    <t>Luka Vidaković 89320407065; e oglasna ploča / ULOGA: vjerovnici portošača</t>
+  </si>
+  <si>
+    <t>15.07.2026. 09:16:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2f5ea7f-065f-4fcb-81fa-beb5b1c4b72f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2f5ea7f-065f-4fcb-81fa-beb5b1c4b72f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - PIA ČERVENJAK</t>
+  </si>
+  <si>
+    <t>PIA ČERVENJAK 11742932846</t>
+  </si>
+  <si>
+    <t>15.07.2026. 03:31:10</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dc3146a-5f9e-4f66-817a-598e37bb0b12</t>
+  </si>
+  <si>
+    <t>16.381750.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4dc3146a-5f9e-4f66-817a-598e37bb0b12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-125/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Nada Kulić</t>
+  </si>
+  <si>
+    <t>NIKOLE ŠUBIĆA ZRINSKOG 3, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>34748524371</t>
+  </si>
+  <si>
+    <t>Nada Kulić 34748524371; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:43:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e77c65f-1349-4573-aaa7-b401f01cedfd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7e77c65f-1349-4573-aaa7-b401f01cedfd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=125&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-121/2026</t>
+  </si>
+  <si>
+    <t>Marija Peršić</t>
+  </si>
+  <si>
+    <t>Željeznička 5, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>43397771237</t>
+  </si>
+  <si>
+    <t>Marija Peršić 43397771237; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:14:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1abe1545-f659-4150-8a31-1d4fe5acf1f0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1abe1545-f659-4150-8a31-1d4fe5acf1f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-122/2026</t>
+  </si>
+  <si>
+    <t>Marija Kokaj</t>
+  </si>
+  <si>
+    <t>Duga Ulica 161, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>15200063016</t>
+  </si>
+  <si>
+    <t>Marija Kokaj 15200063016; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:13:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/357931ee-c8fa-431c-807c-21f636217bcd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/357931ee-c8fa-431c-807c-21f636217bcd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-111/2026</t>
+  </si>
+  <si>
+    <t>Ante Plačković</t>
+  </si>
+  <si>
+    <t>Ivana Kozarca 62, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>79998522399</t>
+  </si>
+  <si>
+    <t>Ante Plačković 79998522399; Svi zainteresirani</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:53:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68865aa3-5224-4e15-839a-f10626589013</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68865aa3-5224-4e15-839a-f10626589013/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=111&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-114/2026</t>
+  </si>
+  <si>
+    <t>Milan Šego</t>
+  </si>
+  <si>
+    <t>Sarajevska 2, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>78876809507</t>
+  </si>
+  <si>
+    <t>Milan Šego 78876809507; Svi zainteresirani</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:52:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d12157a-5d54-4896-b67d-76d9f32fe094</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d12157a-5d54-4896-b67d-76d9f32fe094/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-119/2026</t>
+  </si>
+  <si>
+    <t>Milica Vidaković</t>
+  </si>
+  <si>
+    <t>STJEPANA RADIĆA 54, 32213 Tordinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>31866009026</t>
+  </si>
+  <si>
+    <t>Milica Vidaković 31866009026; Svi zainterresirani</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:42:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c896c82d-778c-46bb-81a7-f7c235ff5a4d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c896c82d-778c-46bb-81a7-f7c235ff5a4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=119&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-128/2026</t>
+  </si>
+  <si>
+    <t>Đuro Beraković</t>
+  </si>
+  <si>
+    <t>Ohridska 14, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>36704355366</t>
+  </si>
+  <si>
+    <t>Svi zaniteresirani; Đuro Beraković 36704355366</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:38:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03aca865-cf3a-4946-adab-1a11fc67cead</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03aca865-cf3a-4946-adab-1a11fc67cead/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-261/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Bočev</t>
+  </si>
+  <si>
+    <t>Dalmatinska 115, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>30042235944</t>
+  </si>
+  <si>
+    <t>Danijela Bočev 30042235944; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:15:53</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f734dce8-c2d9-4ae9-bc63-dabf188e2b94</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f734dce8-c2d9-4ae9-bc63-dabf188e2b94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=261&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-179/2026</t>
+  </si>
+  <si>
+    <t>Zlatko Spahić</t>
+  </si>
+  <si>
+    <t>Kralja Tomislava 19, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>06899515179</t>
+  </si>
+  <si>
+    <t>Svim zainteresiranim; Zlatko Spahić 06899515179</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:03:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc15244a-0115-4094-9548-7266ab486210</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc15244a-0115-4094-9548-7266ab486210/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-310/2026</t>
+  </si>
+  <si>
+    <t>Vesna Mravunac</t>
+  </si>
+  <si>
+    <t>Braće Radić 125, 32284 Novi Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>03188315354</t>
+  </si>
+  <si>
+    <t>Vesna Mravunac 03188315354; Vjerovnici potrošača / ULOGA: Oglas</t>
+  </si>
+  <si>
+    <t>14.07.2026. 09:23:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44a6c6cc-a2b2-4156-bb53-57bb325797e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44a6c6cc-a2b2-4156-bb53-57bb325797e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=310&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ISMAL GUSHANI</t>
+  </si>
+  <si>
+    <t>ISMAL GUSHANI 05107030265</t>
+  </si>
+  <si>
+    <t>14.07.2026. 03:26:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2a42f3d-8bc9-432f-a4d8-4e95eae0fcd8</t>
+  </si>
+  <si>
+    <t>16.381746.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2a42f3d-8bc9-432f-a4d8-4e95eae0fcd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-194/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Katarina Džanija</t>
+  </si>
+  <si>
+    <t>Kešinačka 32, 31402 Vrbica, Hrvatska</t>
+  </si>
+  <si>
+    <t>78404307135</t>
+  </si>
+  <si>
+    <t>Katarina Džanija 78404307135; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 10:04:17</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f01c32ef-9bae-4be6-b084-c84531acf3cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f01c32ef-9bae-4be6-b084-c84531acf3cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-117/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Dubravac</t>
+  </si>
+  <si>
+    <t>VIKEND NASELJE NOVA BRANA 1, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>62588727546</t>
+  </si>
+  <si>
+    <t>Antonio Dubravac 62588727546; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:47:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47bdee93-f14d-46aa-8eab-42ceb1d140c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47bdee93-f14d-46aa-8eab-42ceb1d140c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=117&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-126/2026</t>
+  </si>
+  <si>
+    <t>Kristina Balog</t>
+  </si>
+  <si>
+    <t>Nikole Tesle 1, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>00735469656</t>
+  </si>
+  <si>
+    <t>Kristina Balog 00735469656; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:45:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9f6d17-c128-489d-a38b-5e2f398904dd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9f6d17-c128-489d-a38b-5e2f398904dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=126&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-193/2026</t>
+  </si>
+  <si>
+    <t>Marija Pavković</t>
+  </si>
+  <si>
+    <t>Kneza Branimira 1 A, 32241 Stari Jankovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>24909727020</t>
+  </si>
+  <si>
+    <t>Marija Pavković 24909727020; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:44:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e2aeb81-05b0-4d3c-b4ef-c4a065d5c5ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e2aeb81-05b0-4d3c-b4ef-c4a065d5c5ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-192/2026</t>
+  </si>
+  <si>
+    <t>Alojzija Stepinca 206, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>21059799542</t>
+  </si>
+  <si>
+    <t>Sanja Kalaica 21059799542; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:42:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24e00521-abbd-4eba-bcf6-070d6d780044</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24e00521-abbd-4eba-bcf6-070d6d780044/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=192&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-116/2026</t>
+  </si>
+  <si>
+    <t>Damir Jurić</t>
+  </si>
+  <si>
+    <t>Diljeva Ulica 20, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>93832570083</t>
+  </si>
+  <si>
+    <t>Damir Jurić 93832570083; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:41:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecdbba8f-5844-4061-96d4-6cd984f40236</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecdbba8f-5844-4061-96d4-6cd984f40236/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=116&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-109/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Zvonimir Šporčić</t>
+  </si>
+  <si>
+    <t>Ljudevita Gaja 31, 32282 Prkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>44162007177</t>
+  </si>
+  <si>
+    <t>Svim zainteresiranim; Zvonimir Šporčić 44162007177</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:38:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fadabf20-ff54-4b3e-9588-6e4e7ee8476e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fadabf20-ff54-4b3e-9588-6e4e7ee8476e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-104/2026</t>
+  </si>
+  <si>
+    <t>Josip Maslać</t>
+  </si>
+  <si>
+    <t>Ivana Gundulića 7, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>68034842595</t>
+  </si>
+  <si>
+    <t>Josip Maslać 68034842595; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:35:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77753235-49e8-4b0c-a659-418b0ec9f5c3</t>
+  </si>
+  <si>
+    <t>Rješenje o zaključenju jednostavnog postupka stečaja potrošača.pdf O393O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77753235-49e8-4b0c-a659-418b0ec9f5c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=104&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-110/2026</t>
+  </si>
+  <si>
+    <t>Ilija Markić</t>
+  </si>
+  <si>
+    <t>Ivana Kozarca 76, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>59779997040</t>
+  </si>
+  <si>
+    <t>Ilija Markić 59779997040; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:32:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8d71612-a359-47b7-9c08-873b073db5d2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8d71612-a359-47b7-9c08-873b073db5d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-102/2026</t>
+  </si>
+  <si>
+    <t>Josip Šarić</t>
+  </si>
+  <si>
+    <t>Silvija Strahimira Kranjčevića 1, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>16892151319</t>
+  </si>
+  <si>
+    <t>Josip Šarić 16892151319; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:30:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99ca2aa7-7e73-492a-be0f-5c26e46e6611</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99ca2aa7-7e73-492a-be0f-5c26e46e6611/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-191/2026</t>
+  </si>
+  <si>
+    <t>Aleksandra Presečan</t>
+  </si>
+  <si>
+    <t>Hrvatskih Kraljeva 66, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>52062066983</t>
+  </si>
+  <si>
+    <t>Aleksandra Presečan 52062066983; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:29:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec8c1b1-e2ec-4ee9-b07c-bb85418737c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec8c1b1-e2ec-4ee9-b07c-bb85418737c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-107/2026</t>
+  </si>
+  <si>
+    <t>Dejan Gutić</t>
+  </si>
+  <si>
+    <t>Ivana Kozarca 2 C, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>24787627821</t>
+  </si>
+  <si>
+    <t>Dejan Gutić 24787627821; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:28:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/961074f6-5db0-4542-9934-68754febabe0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/961074f6-5db0-4542-9934-68754febabe0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-118/2026</t>
+  </si>
+  <si>
+    <t>Milan-Martin Podhraški</t>
+  </si>
+  <si>
+    <t>Kolodvorska 48, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>01022783964</t>
+  </si>
+  <si>
+    <t>Milan-Martin Podhraški 01022783964; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:26:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e8d3fe6-1861-4075-8f17-c6cbc809d28a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e8d3fe6-1861-4075-8f17-c6cbc809d28a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=118&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-189/2026</t>
+  </si>
+  <si>
+    <t>Valentino Vasilić</t>
+  </si>
+  <si>
+    <t>Dalmatinska 131, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>47575786635</t>
+  </si>
+  <si>
+    <t>Valentino Vasilić 47575786635; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:24:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45cf8644-69d0-4d32-84bd-5bec03c4df4d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45cf8644-69d0-4d32-84bd-5bec03c4df4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=189&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-262/2026</t>
+  </si>
+  <si>
+    <t>Nikica Joskić</t>
+  </si>
+  <si>
+    <t>Gorjani 190, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>32057504841</t>
+  </si>
+  <si>
+    <t>Nikica Joskić 32057504841; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:15:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/142568ef-aad5-4d82-a1c7-0b725d073bbb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/142568ef-aad5-4d82-a1c7-0b725d073bbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=262&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-266/2026</t>
+  </si>
+  <si>
+    <t>Vanesa Radulović</t>
+  </si>
+  <si>
+    <t>Privlačka 33, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>42584417868</t>
+  </si>
+  <si>
+    <t>Vanesa Radulović 42584417868; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:13:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5f1664e-a5b3-45ec-8a74-e3976d683033</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5f1664e-a5b3-45ec-8a74-e3976d683033/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=266&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-267/2026</t>
+  </si>
+  <si>
+    <t>Vukašin Slanček</t>
+  </si>
+  <si>
+    <t>Glagoljaška Ulica 31 E, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>83056179409</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača / ULOGA: Ostalo; Vukašin Slanček 83056179409</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:10:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b84e773-192a-4859-a496-0c0969a345d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b84e773-192a-4859-a496-0c0969a345d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=267&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-269/2026</t>
+  </si>
+  <si>
+    <t>Elizabet-Melina Zovko</t>
+  </si>
+  <si>
+    <t>BANA JELAČIĆA 33 A, 32221 Marinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>42225069820</t>
+  </si>
+  <si>
+    <t>Elizabet-Melina Zovko 42225069820; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:07:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e478094b-1987-4b5f-a869-b797e396ff8c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e478094b-1987-4b5f-a869-b797e396ff8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=269&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-139/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Antun Kordić</t>
+  </si>
+  <si>
+    <t>PRIVLAČKA 11, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>27732904867</t>
+  </si>
+  <si>
+    <t>Antun Kordić 27732904867; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:07:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e621291e-fb97-4be1-bc48-f8986b5f76c7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e621291e-fb97-4be1-bc48-f8986b5f76c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-140/2026</t>
+  </si>
+  <si>
+    <t>Ksenija Culi</t>
+  </si>
+  <si>
+    <t>Ljudevita Posavskog 1 A, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>60803031346</t>
+  </si>
+  <si>
+    <t>Ksenija Culi 60803031346; Svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:05:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0aad5e28-4a83-4097-bdca-63fbba17f59c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0aad5e28-4a83-4097-bdca-63fbba17f59c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-273/2026</t>
+  </si>
+  <si>
+    <t>Andrea Šarić</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 16, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>98232847972</t>
+  </si>
+  <si>
+    <t>Andrea Šarić 98232847972; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 08:57:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb4b4de-a906-44a0-a84b-75d7406e1e21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb4b4de-a906-44a0-a84b-75d7406e1e21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=273&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Sp-188/2026</t>
   </si>
   <si>
     <t>Oglas od 10.07.2026.</t>
   </si>
   <si>
     <t>Katica Ždravac</t>
   </si>
   <si>
     <t>Splitska 39, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>07757037690</t>
   </si>
   <si>
     <t>Katica Ždravac 07757037690; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>10.07.2026. 12:28:36</t>
   </si>
   <si>
     <t>24.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2892840b-4bb4-4089-adb0-4e5644a0c04e</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2892840b-4bb4-4089-adb0-4e5644a0c04e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=188&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-304/2026</t>
   </si>
   <si>
     <t>Prilog od: 10.07.2026.; Oglas od 10.07.2026.</t>
   </si>
   <si>
     <t>Ivan Jakšić</t>
   </si>
   <si>
     <t>Matije Ivanića 108, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>15524959808</t>
   </si>
   <si>
     <t>Ivan Jakšić 15524959808; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>10.07.2026. 12:25:56</t>
@@ -224,53 +4052,50 @@
   <si>
     <t>Sp-124/2026</t>
   </si>
   <si>
     <t>Rješenje od 09.07.2026.</t>
   </si>
   <si>
     <t>Siniša Karakaš</t>
   </si>
   <si>
     <t>STJEPANA RADIĆA 6, 32271 Rokovci, Hrvatska</t>
   </si>
   <si>
     <t>22363752058</t>
   </si>
   <si>
     <t>Siniša Karakaš 22363752058; Svim zainteresiranim</t>
   </si>
   <si>
     <t>09.07.2026. 11:01:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ef7dc91b-acb1-4428-8f6c-4e785ef61316</t>
   </si>
   <si>
-    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ef7dc91b-acb1-4428-8f6c-4e785ef61316/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=124&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-274/2026</t>
   </si>
   <si>
     <t>Oglas od 09.07.2026.</t>
   </si>
   <si>
     <t>Ivan Tustonjić</t>
   </si>
   <si>
     <t>Uska Ulica 9, 32100 Mirkovci, Hrvatska</t>
   </si>
   <si>
     <t>14485578416</t>
   </si>
   <si>
     <t>Ivan Tustonjić 14485578416; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>09.07.2026. 08:35:22</t>
@@ -296,71 +4121,62 @@
   <si>
     <t>Matije Gupca 1, 32271 Andrijaševci, Hrvatska</t>
   </si>
   <si>
     <t>37128224288</t>
   </si>
   <si>
     <t>Isa Ibrahimi 37128224288; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>09.07.2026. 08:29:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/792b5547-48c9-4f36-8aa8-bc5b91e8f728</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/792b5547-48c9-4f36-8aa8-bc5b91e8f728/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=302&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-78/2026</t>
   </si>
   <si>
-    <t>Rješenje od 08.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>Kristian Kalaica</t>
   </si>
   <si>
-    <t>Alojzija Stepinca 206, 32100 Vinkovci, Hrvatska</t>
-[...1 lines deleted...]
-  <si>
     <t>69306726571</t>
   </si>
   <si>
     <t>Kristian Kalaica 69306726571; Svim zainteresiranim</t>
   </si>
   <si>
     <t>08.07.2026. 10:03:44</t>
   </si>
   <si>
-    <t>01.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/037d5fab-0c08-4396-888e-5321357618e3</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/037d5fab-0c08-4396-888e-5321357618e3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-275/2026</t>
   </si>
   <si>
     <t>Oglas od 08.07.2026.</t>
   </si>
   <si>
     <t>Ana Kopčić</t>
   </si>
   <si>
     <t>Majke Tereze 8, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>47325925109</t>
   </si>
   <si>
     <t>Ana Kopčić 47325925109; Vjerovnici potrošača / ULOGA: Ostalo</t>
@@ -467,53 +4283,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=298&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-277/2026</t>
   </si>
   <si>
     <t>Oglas od 07.07.2026.</t>
   </si>
   <si>
     <t>Mirela Mihelc</t>
   </si>
   <si>
     <t>KOLODVORSKA 95, 32213 Ostrovo, Hrvatska</t>
   </si>
   <si>
     <t>04333039038</t>
   </si>
   <si>
     <t>Mirela Mihelc 04333039038; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>07.07.2026. 14:17:12</t>
   </si>
   <si>
-    <t>21.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58a5cb83-4cb1-46e8-9659-b32db185ff07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58a5cb83-4cb1-46e8-9659-b32db185ff07/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=277&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-283/2026</t>
   </si>
   <si>
     <t>Marko Krznarić</t>
   </si>
   <si>
     <t>Vinkovačka Ulica 81, 32271 Rokovci, Hrvatska</t>
   </si>
   <si>
     <t>51367467025</t>
   </si>
   <si>
     <t>Marko Krznarić 51367467025; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>07.07.2026. 14:14:19</t>
@@ -647,53 +4460,50 @@
   <si>
     <t>Rješenje od 03.07.2026.</t>
   </si>
   <si>
     <t>Tomislav Jurušić</t>
   </si>
   <si>
     <t>Alojzija Stepinca 119, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>41219749995</t>
   </si>
   <si>
     <t>Svim zainteresiranim; Tomislav Jurušić 41219749995</t>
   </si>
   <si>
     <t>07.07.2026. 08:55:03</t>
   </si>
   <si>
     <t>31.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/826fbc05-ea4f-417f-be92-006b514079b9</t>
   </si>
   <si>
-    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/826fbc05-ea4f-417f-be92-006b514079b9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=96&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-100/2026</t>
   </si>
   <si>
     <t>Mirko Pršlja</t>
   </si>
   <si>
     <t>Stjepana Tomaševića 17, 32241 Stari Jankovci, Hrvatska</t>
   </si>
   <si>
     <t>01988185326</t>
   </si>
   <si>
     <t>Mirko Pršlja 01988185326; Svim zainteresiranim</t>
   </si>
   <si>
     <t>07.07.2026. 08:49:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/78b461ef-83ec-4505-80f0-77730da526dc</t>
@@ -743,68 +4553,62 @@
   <si>
     <t>64954990611</t>
   </si>
   <si>
     <t>Svim zainteresiranim; Đani Pastor 64954990611</t>
   </si>
   <si>
     <t>07.07.2026. 08:39:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8aad06d3-9568-4d3b-a16d-096d527f8f0a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8aad06d3-9568-4d3b-a16d-096d527f8f0a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=95&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-99/2026</t>
   </si>
   <si>
     <t>Jelena Đurasović</t>
   </si>
   <si>
-    <t>Kolodvorska 96, 32284 Stari Mikanovci, Hrvatska</t>
-[...1 lines deleted...]
-  <si>
     <t>52645011054</t>
   </si>
   <si>
     <t>Jelena Đurasović 52645011054; Svim zainteresiranim</t>
   </si>
   <si>
     <t>07.07.2026. 08:36:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c714285-370a-4b54-b940-5b0071125a52</t>
   </si>
   <si>
-    <t>Rješenje - obustava postupka.pdf O201O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c714285-370a-4b54-b940-5b0071125a52/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=99&amp;godina=2026</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - IVAN LAJTMAN</t>
   </si>
   <si>
     <t>IVAN LAJTMAN 56675276831</t>
   </si>
   <si>
     <t>07.07.2026. 03:28:12</t>
   </si>
   <si>
     <t>30.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d3fa6234-5b11-4b45-86f7-6bcd2ab81f95</t>
   </si>
   <si>
     <t>16.381035.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d3fa6234-5b11-4b45-86f7-6bcd2ab81f95/dokumenti/preuzimanje</t>
@@ -860,53 +4664,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=288&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-293/2026</t>
   </si>
   <si>
     <t>Oglas od 06.07.2026.</t>
   </si>
   <si>
     <t>Matej Ilić</t>
   </si>
   <si>
     <t>Petra Preradovića 104, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>43560409705</t>
   </si>
   <si>
     <t>Matej Ilić 43560409705; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>06.07.2026. 13:39:03</t>
   </si>
   <si>
-    <t>20.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ae05eb66-9b10-43af-985e-7c6fe2fd030a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ae05eb66-9b10-43af-985e-7c6fe2fd030a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=293&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-295/2026</t>
   </si>
   <si>
     <t>Krunoslav Banović</t>
   </si>
   <si>
     <t>Josipa Bognera 5, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>38454382384</t>
   </si>
   <si>
     <t>Krunoslav Banović 38454382384; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>06.07.2026. 13:36:23</t>
@@ -974,242 +4775,167 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=290&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-289/2026</t>
   </si>
   <si>
     <t>Oglas od 02.07.2026.</t>
   </si>
   <si>
     <t>Željko Kaurin</t>
   </si>
   <si>
     <t>VUKOVARSKA 146 A, 32100 Mirkovci, Hrvatska</t>
   </si>
   <si>
     <t>03024404521</t>
   </si>
   <si>
     <t>Vjerovnici potrošača / ULOGA: Ostalo; Željko Kaurin 03024404521</t>
   </si>
   <si>
     <t>02.07.2026. 13:48:23</t>
   </si>
   <si>
-    <t>16.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/700a9092-eb46-4f5e-83a6-ec1d85230387</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/700a9092-eb46-4f5e-83a6-ec1d85230387/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=289&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-292/2026</t>
   </si>
   <si>
     <t>Nikica Josipović</t>
   </si>
   <si>
     <t>GRANIČARSKA ULICA 9, 32252 Privlaka, Hrvatska</t>
   </si>
   <si>
     <t>47672854510</t>
   </si>
   <si>
     <t>Nikica Josipović 47672854510; zainteresirane osobe</t>
   </si>
   <si>
     <t>02.07.2026. 07:58:42</t>
   </si>
   <si>
-    <t>17.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/66876053-131e-401e-8c2c-4bc9a6b77ed5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/66876053-131e-401e-8c2c-4bc9a6b77ed5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=292&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - IVANA MALENIČIĆ</t>
-[...58 lines deleted...]
-  <si>
     <t>Sp-280/2026</t>
   </si>
   <si>
     <t>Oglas od 29.06.2026.</t>
   </si>
   <si>
     <t>Ani Marija Vincetić</t>
   </si>
   <si>
     <t>Kratka 8, 32270 Županja, Hrvatska</t>
   </si>
   <si>
     <t>73999272695</t>
   </si>
   <si>
     <t>Ani Marija Vincetić 73999272695; Vjerovnici potrošača</t>
   </si>
   <si>
     <t>29.06.2026. 09:22:14</t>
   </si>
   <si>
-    <t>13.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1c3e7d0b-5851-4036-8797-626b272b6a96</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1c3e7d0b-5851-4036-8797-626b272b6a96/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=280&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-282/2026</t>
   </si>
   <si>
     <t>Oglas od 26.06.2026.</t>
   </si>
   <si>
     <t>Jana Gogoljak</t>
   </si>
   <si>
     <t>Braće Radić 218, 32253 Komletinci, Hrvatska</t>
   </si>
   <si>
     <t>36101689614</t>
   </si>
   <si>
     <t>Jana Gogoljak 36101689614; zainteresirane osobe</t>
   </si>
   <si>
     <t>26.06.2026. 08:01:02</t>
   </si>
   <si>
-    <t>10.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03aae0a9-4b45-48bd-bc53-f2029501e8e3</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03aae0a9-4b45-48bd-bc53-f2029501e8e3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=282&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-281/2026</t>
   </si>
   <si>
     <t>Oglas od 25.06.2026.</t>
   </si>
   <si>
     <t>Borna Rajković</t>
   </si>
   <si>
     <t>Braće Radića 30, 32272 Cerna, Hrvatska</t>
   </si>
   <si>
     <t>43608806026</t>
   </si>
   <si>
     <t>Borna Rajković 43608806026; e-Oglasna ploča / ULOGA: vjerovnici potrošača</t>
   </si>
   <si>
     <t>25.06.2026. 14:12:10</t>
   </si>
   <si>
-    <t>09.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/84029621-1f08-40e2-a3d9-9977a21735ea</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/84029621-1f08-40e2-a3d9-9977a21735ea/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=281&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-279/2026</t>
   </si>
   <si>
     <t>Drago Živković</t>
   </si>
   <si>
     <t>J. J. Strossmayera 155, 32274 Štitar, Hrvatska</t>
   </si>
   <si>
     <t>83899117424</t>
   </si>
   <si>
     <t>Drago Živković 83899117424; e-Oglasna ploča / ULOGA: vjerovnici potrošača</t>
   </si>
   <si>
     <t>25.06.2026. 14:08:13</t>
@@ -1229,113 +4955,71 @@
   <si>
     <t>Ivan Hastentenfel</t>
   </si>
   <si>
     <t>Mala Cerna 146, 32272 Cerna, Hrvatska</t>
   </si>
   <si>
     <t>00704288424</t>
   </si>
   <si>
     <t>Ivan Hastentenfel 00704288424; e-Oglasna ploča / ULOGA: vjerovnici potrošača</t>
   </si>
   <si>
     <t>25.06.2026. 14:03:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b814a31e-aff4-4095-ad66-036997a47c01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b814a31e-aff4-4095-ad66-036997a47c01/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=278&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - NEVEN SUMRAK</t>
-[...37 lines deleted...]
-  <si>
     <t>Sp-271/2026</t>
   </si>
   <si>
     <t>Oglas od 24.06.2026.</t>
   </si>
   <si>
     <t>Kristijan Dropuljić</t>
   </si>
   <si>
     <t>Ante Starčevića 84, 32272 Cerna, Hrvatska</t>
   </si>
   <si>
     <t>06929682085</t>
   </si>
   <si>
     <t>Kristijan Dropuljić 06929682085; e-Oglasna ploča / ULOGA: vjerovnici potrošača</t>
   </si>
   <si>
     <t>24.06.2026. 14:08:59</t>
   </si>
   <si>
-    <t>08.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4daeef15-f20c-4c48-bfc1-52d9f6639232</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4daeef15-f20c-4c48-bfc1-52d9f6639232/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=271&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-268/2026</t>
   </si>
   <si>
     <t>Martina Krznarić Dretvić</t>
   </si>
   <si>
     <t>Kralja Zvonimira 103, 32273 Gradište, Hrvatska</t>
   </si>
   <si>
     <t>87970204625</t>
   </si>
   <si>
     <t>Martina Krznarić Dretvić 87970204625; e-Oglasna ploča / ULOGA: vjerovnici potrošača</t>
   </si>
   <si>
     <t>24.06.2026. 14:00:40</t>
@@ -1382,170 +5066,50 @@
   <si>
     <t>Kristina Kovač</t>
   </si>
   <si>
     <t>Braće Radić 55, 32244 Đeletovci, Hrvatska</t>
   </si>
   <si>
     <t>89703977855</t>
   </si>
   <si>
     <t>Kristina Kovač 89703977855; zainteresirane osobe</t>
   </si>
   <si>
     <t>24.06.2026. 12:05:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a56e58be-6c11-422f-aa61-c88436e10dd4</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a56e58be-6c11-422f-aa61-c88436e10dd4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=270&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - ANTE LEKO</t>
-[...118 lines deleted...]
-  <si>
     <t>Sp-265/2026</t>
   </si>
   <si>
     <t>Oglas od 17.06.2026.</t>
   </si>
   <si>
     <t>Nedjeljko Bodrožić</t>
   </si>
   <si>
     <t>Kralja Tomislava 69, 32272 Cerna, Hrvatska</t>
   </si>
   <si>
     <t>98415251696</t>
   </si>
   <si>
     <t>Nedjeljko Bodrožić 98415251696; Vjerovnici potrošača</t>
   </si>
   <si>
     <t>17.06.2026. 14:15:07</t>
   </si>
   <si>
     <t>03.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/715cc170-b64a-48ff-b29d-adaac2b7639c</t>
@@ -1781,1148 +5345,311 @@
   <si>
     <t>Vedrana Škegro</t>
   </si>
   <si>
     <t>Franje Hanamana 35, 32270 Županja, Hrvatska</t>
   </si>
   <si>
     <t>09211634677</t>
   </si>
   <si>
     <t>Vedrana Škegro 09211634677; e-Oglasna ploča / ULOGA: vjerovnici potrošača</t>
   </si>
   <si>
     <t>16.06.2026. 13:45:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/25c86314-3055-4ce1-ab75-9999fac3c734</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/25c86314-3055-4ce1-ab75-9999fac3c734/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=211&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-205/2026</t>
-[...583 lines deleted...]
-  <si>
     <t>Oglas od 29.04.2026.</t>
   </si>
   <si>
-    <t>Zlatko Spahić</t>
-[...7 lines deleted...]
-  <si>
     <t>Vjerovnici potrošača / ULOGA: Ostalo; Zlatko Spahić 06899515179</t>
   </si>
   <si>
     <t>29.04.2026. 07:44:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d191aaef-8dd9-4c49-86a2-d0f28b35d3f9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d191aaef-8dd9-4c49-86a2-d0f28b35d3f9/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=179&amp;godina=2026</t>
-[...13 lines deleted...]
-  <si>
     <t>Milica Šamukić 41882006083; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>29.04.2026. 07:41:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a935067-fac3-4d0e-9226-df22625225a8</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8a935067-fac3-4d0e-9226-df22625225a8/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=178&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Oglas od 28.04.2026.</t>
   </si>
   <si>
-    <t>Dragan Mecanović</t>
-[...7 lines deleted...]
-  <si>
     <t>Dragan Mecanović 61622332006; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>28.04.2026. 10:33:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8bfc455c-94af-4720-b916-f2c4a16d1489</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8bfc455c-94af-4720-b916-f2c4a16d1489/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=177&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Oglas od 23.04.2026.</t>
   </si>
   <si>
-    <t>Saša Njegić</t>
-[...7 lines deleted...]
-  <si>
     <t>Saša Njegić 04545387570; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>23.04.2026. 12:54:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ffe4ed9f-e68d-43a7-81ad-41ee5f1fc8ae</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ffe4ed9f-e68d-43a7-81ad-41ee5f1fc8ae/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=170&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Oglas od 22.04.2026.</t>
   </si>
   <si>
-    <t>Kimete Beriša</t>
-[...7 lines deleted...]
-  <si>
     <t>Kimete Beriša 53025427515; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>22.04.2026. 08:12:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8f198db0-0e7f-4111-bda9-d7c272c444e6</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8f198db0-0e7f-4111-bda9-d7c272c444e6/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=167&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Oglas od 16.04.2026.</t>
   </si>
   <si>
-    <t>Marija Živković</t>
-[...7 lines deleted...]
-  <si>
     <t>Marija Živković 85418474312; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>16.04.2026. 08:13:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/528adf83-83b0-4834-ad56-f8f9243c1a0c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/528adf83-83b0-4834-ad56-f8f9243c1a0c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=156&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Oglas od 10.04.2026.</t>
   </si>
   <si>
-    <t>Iva Horvat</t>
-[...7 lines deleted...]
-  <si>
     <t>Iva Horvat 19471804737; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>10.04.2026. 10:31:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/57834999-ed37-4cc0-a8de-5a5823149a2d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/57834999-ed37-4cc0-a8de-5a5823149a2d/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Oglas od 09.04.2026.</t>
   </si>
   <si>
-    <t>Ksenija Culi</t>
-[...7 lines deleted...]
-  <si>
     <t>Ksenija Culi 60803031346; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>09.04.2026. 12:51:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9cb8a723-1b1a-4e06-b498-bc2e3ca71c97</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9cb8a723-1b1a-4e06-b498-bc2e3ca71c97/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Prilog od: 08.04.2026.; Oglas od 08.04.2026.</t>
   </si>
   <si>
-    <t>Antun Kordić</t>
-[...7 lines deleted...]
-  <si>
     <t>Antun Kordić 27732904867; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>08.04.2026. 09:36:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b6ad54c6-5d1b-4f7d-86e9-a47935257761</t>
   </si>
   <si>
     <t>Prilog Sp-139_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b6ad54c6-5d1b-4f7d-86e9-a47935257761/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=139&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Oglas od 08.04.2026.</t>
   </si>
   <si>
-    <t>Goran Ivankovac</t>
-[...7 lines deleted...]
-  <si>
     <t>Goran Ivankovac 13642087297; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>08.04.2026. 08:15:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5451706c-2d4a-49ee-8487-ea9a9de83015</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5451706c-2d4a-49ee-8487-ea9a9de83015/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=132&amp;godina=2026</t>
-[...13 lines deleted...]
-  <si>
     <t>Nikola Šimić 26242764971; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>08.04.2026. 08:11:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/64095fb6-5a66-4535-8163-47901623ab37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/64095fb6-5a66-4535-8163-47901623ab37/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=131&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Oglas od 02.04.2026.</t>
   </si>
   <si>
-    <t>Josip Miškulin</t>
-[...7 lines deleted...]
-  <si>
     <t>Josip Miškulin 83978920185; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>02.04.2026. 09:53:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/724ce029-a654-4332-ac27-579d33cd9e81</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/724ce029-a654-4332-ac27-579d33cd9e81/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=130&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Oglas od 01.04.2026.</t>
   </si>
   <si>
-    <t>Đuro Beraković</t>
-[...7 lines deleted...]
-  <si>
     <t>Vjerovnici potrošača / ULOGA: Ostalo; Đuro Beraković 36704355366</t>
   </si>
   <si>
     <t>01.04.2026. 07:49:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/297e8d0d-d6bf-4d6e-82b4-66c75f37d403</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/297e8d0d-d6bf-4d6e-82b4-66c75f37d403/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=128&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Oglas od 31.03.2026.</t>
   </si>
   <si>
     <t>Siniša Karakaš 22363752058; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>31.03.2026. 12:21:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9656c918-f1d9-4884-a36b-e976f1cc7729</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9656c918-f1d9-4884-a36b-e976f1cc7729/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-126/2026</t>
-[...10 lines deleted...]
-  <si>
     <t>Kristina Balog 00735469656; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>31.03.2026. 07:55:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/96d66c64-ba5d-4e63-aff3-05402ef37746</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/96d66c64-ba5d-4e63-aff3-05402ef37746/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=126&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Oglas od 30.03.2026.</t>
   </si>
   <si>
-    <t>Milan-Martin Podhraški</t>
-[...7 lines deleted...]
-  <si>
     <t>Milan-Martin Podhraški 01022783964; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>30.03.2026. 12:31:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c36c8452-0af4-4b4d-b37a-90ecf70a0b1f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c36c8452-0af4-4b4d-b37a-90ecf70a0b1f/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=118&amp;godina=2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Oglas od 27.03.2026.</t>
   </si>
   <si>
-    <t>Milan Šego</t>
-[...7 lines deleted...]
-  <si>
     <t>Milan Šego 78876809507; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>27.03.2026. 13:17:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2abf0478-849c-416d-adeb-9c225b0dac56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2abf0478-849c-416d-adeb-9c225b0dac56/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=114&amp;godina=2026</t>
-[...13 lines deleted...]
-  <si>
     <t>Damir Jurić 93832570083; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>27.03.2026. 13:14:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e0a8a458-afaa-4194-849e-9f70ba1e7138</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e0a8a458-afaa-4194-849e-9f70ba1e7138/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=116&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Sp-93/2026</t>
   </si>
   <si>
     <t>Oglas od 12.03.2026.</t>
   </si>
   <si>
     <t>Dino Petrovski</t>
   </si>
   <si>
     <t>Uska Ulica 1, 32100 Mirkovci, Hrvatska</t>
   </si>
   <si>
     <t>89181684426</t>
   </si>
   <si>
     <t>Dino Petrovski 89181684426; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>12.03.2026. 08:21:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/190b1cec-eb5e-423f-8623-48d9a3df61c0</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/190b1cec-eb5e-423f-8623-48d9a3df61c0/dokumenti/preuzimanje</t>
@@ -5321,53 +8048,50 @@
   <si>
     <t>VESNA BARBA 26225323240; Zainteresiranim osobama</t>
   </si>
   <si>
     <t>19.03.2021. 09:44:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/550ea2b4-5e5c-4a3c-aa93-c5d54f82db87</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/550ea2b4-5e5c-4a3c-aa93-c5d54f82db87/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2248&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-2240/2019</t>
   </si>
   <si>
     <t>NIKICA JOSKIĆ</t>
   </si>
   <si>
     <t>GORJANI 190, 32281 Ivankovo, Hrvatska</t>
   </si>
   <si>
-    <t>32057504841</t>
-[...1 lines deleted...]
-  <si>
     <t>NIKICA JOSKIĆ 32057504841; Zainteresiranim osobama</t>
   </si>
   <si>
     <t>19.03.2021. 09:39:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dd4890be-5ac7-4b02-9597-972806d520ec</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dd4890be-5ac7-4b02-9597-972806d520ec/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2240&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-2024/2019</t>
   </si>
   <si>
     <t>Rješenje od 26.02.2021.</t>
   </si>
   <si>
     <t>RADMILA CULI</t>
   </si>
   <si>
     <t>BRAĆE RADIĆ 67, 32280 Jarmina, Hrvatska</t>
@@ -7578,59 +10302,50 @@
     <t>Blaževci 9, 32252 Komletinci, Hrvatska</t>
   </si>
   <si>
     <t>48599526754</t>
   </si>
   <si>
     <t>Marko Krišto 48599526754</t>
   </si>
   <si>
     <t>22.12.2020. 09:36:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/68e963de-b3e1-4538-8611-6d5443fc9341</t>
   </si>
   <si>
     <t>Dopis.docx O374O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/68e963de-b3e1-4538-8611-6d5443fc9341/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2636&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-2527/2019</t>
-  </si>
-[...7 lines deleted...]
-    <t>73198859196</t>
   </si>
   <si>
     <t>Manuela Mustapić 73198859196</t>
   </si>
   <si>
     <t>22.12.2020. 09:31:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b4d76979-56ea-4815-a393-fe3d434ce4aa</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b4d76979-56ea-4815-a393-fe3d434ce4aa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2527&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-1954/2019</t>
   </si>
   <si>
     <t>Rješenje od 21.12.2020.</t>
   </si>
   <si>
     <t>TANJA DRAGIČEVIĆ</t>
   </si>
@@ -11978,51 +14693,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N479"/>
+  <dimension ref="A1:N586"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -12127,20047 +14842,24745 @@
       </c>
       <c r="K3" t="s">
         <v>35</v>
       </c>
       <c r="L3" t="s">
         <v>36</v>
       </c>
       <c r="M3" t="s">
         <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="E4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L4" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="E5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="J5" t="s">
         <v>23</v>
       </c>
       <c r="K5" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L5" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N5" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6"/>
+      <c r="C6" t="s">
+        <v>59</v>
+      </c>
       <c r="D6" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      <c r="G6"/>
+        <v>40</v>
+      </c>
+      <c r="E6" t="s">
+        <v>60</v>
+      </c>
+      <c r="F6" t="s">
+        <v>61</v>
+      </c>
+      <c r="G6" t="s">
+        <v>62</v>
+      </c>
       <c r="H6" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="I6" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="J6" t="s">
-        <v>60</v>
+        <v>23</v>
       </c>
       <c r="K6" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="L6" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="M6" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="N6"/>
+        <v>66</v>
+      </c>
+      <c r="N6" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="D7" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="E7" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="F7" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="G7" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="H7" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="I7" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="J7" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="K7" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="L7" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M7" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="N7" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D8" t="s">
+        <v>69</v>
+      </c>
+      <c r="E8" t="s">
+        <v>80</v>
+      </c>
+      <c r="F8" t="s">
+        <v>81</v>
+      </c>
+      <c r="G8" t="s">
+        <v>82</v>
+      </c>
+      <c r="H8" t="s">
+        <v>83</v>
+      </c>
+      <c r="I8" t="s">
+        <v>84</v>
+      </c>
+      <c r="J8" t="s">
         <v>75</v>
       </c>
-      <c r="D8" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L8" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M8" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D9" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="E9" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F9" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H9" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="I9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="J9" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="K9" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="L9" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="N9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D10" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E10" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F10" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G10" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="H10" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="I10" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="J10" t="s">
-        <v>102</v>
+        <v>75</v>
       </c>
       <c r="K10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="L10" t="s">
-        <v>72</v>
+        <v>105</v>
       </c>
       <c r="M10" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D11" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="E11" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H11" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="I11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J11" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="K11" t="s">
         <v>114</v>
       </c>
       <c r="L11" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M11" t="s">
         <v>115</v>
       </c>
       <c r="N11" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>117</v>
       </c>
       <c r="D12" t="s">
-        <v>107</v>
+        <v>69</v>
       </c>
       <c r="E12" t="s">
         <v>118</v>
       </c>
       <c r="F12" t="s">
         <v>119</v>
       </c>
       <c r="G12" t="s">
         <v>120</v>
       </c>
       <c r="H12" t="s">
         <v>121</v>
       </c>
       <c r="I12" t="s">
         <v>122</v>
       </c>
       <c r="J12" t="s">
-        <v>113</v>
+        <v>75</v>
       </c>
       <c r="K12" t="s">
         <v>123</v>
       </c>
       <c r="L12" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M12" t="s">
         <v>124</v>
       </c>
       <c r="N12" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>126</v>
       </c>
       <c r="D13" t="s">
+        <v>69</v>
+      </c>
+      <c r="E13" t="s">
         <v>127</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>128</v>
       </c>
-      <c r="F13" t="s">
+      <c r="G13" t="s">
         <v>129</v>
       </c>
-      <c r="G13" t="s">
+      <c r="H13" t="s">
         <v>130</v>
       </c>
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>131</v>
       </c>
-      <c r="I13" t="s">
+      <c r="J13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K13" t="s">
         <v>132</v>
       </c>
-      <c r="J13" t="s">
-[...2 lines deleted...]
-      <c r="K13" t="s">
+      <c r="L13" t="s">
+        <v>47</v>
+      </c>
+      <c r="M13" t="s">
         <v>133</v>
       </c>
-      <c r="L13" t="s">
+      <c r="N13" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>135</v>
+      </c>
+      <c r="D14" t="s">
+        <v>136</v>
+      </c>
+      <c r="E14" t="s">
         <v>137</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="F14" t="s">
         <v>138</v>
       </c>
-      <c r="F14" t="s">
+      <c r="G14" t="s">
         <v>139</v>
       </c>
-      <c r="G14" t="s">
+      <c r="H14" t="s">
         <v>140</v>
       </c>
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>141</v>
       </c>
-      <c r="I14" t="s">
+      <c r="J14" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="K14" t="s">
         <v>143</v>
       </c>
       <c r="L14" t="s">
-        <v>25</v>
+        <v>144</v>
       </c>
       <c r="M14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="N14" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D15" t="s">
-        <v>147</v>
+        <v>69</v>
       </c>
       <c r="E15" t="s">
         <v>148</v>
       </c>
       <c r="F15" t="s">
         <v>149</v>
       </c>
       <c r="G15" t="s">
         <v>150</v>
       </c>
       <c r="H15" t="s">
         <v>151</v>
       </c>
       <c r="I15" t="s">
         <v>152</v>
       </c>
       <c r="J15" t="s">
+        <v>75</v>
+      </c>
+      <c r="K15" t="s">
         <v>153</v>
       </c>
-      <c r="K15" t="s">
+      <c r="L15" t="s">
+        <v>47</v>
+      </c>
+      <c r="M15" t="s">
         <v>154</v>
       </c>
-      <c r="L15" t="s">
-[...2 lines deleted...]
-      <c r="M15" t="s">
+      <c r="N15" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>156</v>
+      </c>
+      <c r="D16" t="s">
+        <v>69</v>
+      </c>
+      <c r="E16" t="s">
         <v>157</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16" t="s">
+      <c r="F16" t="s">
         <v>158</v>
       </c>
-      <c r="F16" t="s">
+      <c r="G16" t="s">
         <v>159</v>
       </c>
-      <c r="G16" t="s">
+      <c r="H16" t="s">
         <v>160</v>
       </c>
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>161</v>
       </c>
-      <c r="I16" t="s">
+      <c r="J16" t="s">
+        <v>75</v>
+      </c>
+      <c r="K16" t="s">
         <v>162</v>
       </c>
-      <c r="J16" t="s">
-[...2 lines deleted...]
-      <c r="K16" t="s">
+      <c r="L16" t="s">
+        <v>47</v>
+      </c>
+      <c r="M16" t="s">
         <v>163</v>
       </c>
-      <c r="L16" t="s">
-[...2 lines deleted...]
-      <c r="M16" t="s">
+      <c r="N16" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
+        <v>165</v>
+      </c>
+      <c r="D17" t="s">
+        <v>69</v>
+      </c>
+      <c r="E17" t="s">
         <v>166</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
         <v>167</v>
       </c>
-      <c r="F17" t="s">
+      <c r="G17" t="s">
         <v>168</v>
       </c>
-      <c r="G17" t="s">
+      <c r="H17" t="s">
         <v>169</v>
       </c>
-      <c r="H17" t="s">
+      <c r="I17" t="s">
         <v>170</v>
       </c>
-      <c r="I17" t="s">
+      <c r="J17" t="s">
+        <v>75</v>
+      </c>
+      <c r="K17" t="s">
         <v>171</v>
       </c>
-      <c r="J17" t="s">
-[...2 lines deleted...]
-      <c r="K17" t="s">
+      <c r="L17" t="s">
+        <v>47</v>
+      </c>
+      <c r="M17" t="s">
         <v>172</v>
       </c>
-      <c r="L17" t="s">
-[...2 lines deleted...]
-      <c r="M17" t="s">
+      <c r="N17" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
+        <v>174</v>
+      </c>
+      <c r="D18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" t="s">
         <v>175</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18" t="s">
+      <c r="F18" t="s">
         <v>176</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G18" t="s">
         <v>177</v>
       </c>
-      <c r="G18" t="s">
+      <c r="H18" t="s">
         <v>178</v>
       </c>
-      <c r="H18" t="s">
+      <c r="I18" t="s">
         <v>179</v>
       </c>
-      <c r="I18" t="s">
+      <c r="J18" t="s">
+        <v>75</v>
+      </c>
+      <c r="K18" t="s">
         <v>180</v>
       </c>
-      <c r="J18" t="s">
-[...2 lines deleted...]
-      <c r="K18" t="s">
+      <c r="L18" t="s">
+        <v>47</v>
+      </c>
+      <c r="M18" t="s">
         <v>181</v>
       </c>
-      <c r="L18" t="s">
-[...2 lines deleted...]
-      <c r="M18" t="s">
+      <c r="N18" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
+        <v>183</v>
+      </c>
+      <c r="D19" t="s">
+        <v>69</v>
+      </c>
+      <c r="E19" t="s">
         <v>184</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>185</v>
       </c>
-      <c r="F19" t="s">
+      <c r="G19" t="s">
         <v>186</v>
       </c>
-      <c r="G19" t="s">
+      <c r="H19" t="s">
         <v>187</v>
       </c>
-      <c r="H19" t="s">
+      <c r="I19" t="s">
         <v>188</v>
       </c>
-      <c r="I19" t="s">
+      <c r="J19" t="s">
+        <v>75</v>
+      </c>
+      <c r="K19" t="s">
         <v>189</v>
       </c>
-      <c r="J19" t="s">
-[...2 lines deleted...]
-      <c r="K19" t="s">
+      <c r="L19" t="s">
+        <v>47</v>
+      </c>
+      <c r="M19" t="s">
         <v>190</v>
       </c>
-      <c r="L19" t="s">
-[...2 lines deleted...]
-      <c r="M19" t="s">
+      <c r="N19" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20"/>
+      <c r="D20" t="s">
+        <v>192</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
         <v>193</v>
       </c>
-      <c r="D20" t="s">
+      <c r="I20" t="s">
         <v>194</v>
       </c>
-      <c r="E20" t="s">
+      <c r="J20" t="s">
         <v>195</v>
       </c>
-      <c r="F20" t="s">
+      <c r="K20" t="s">
         <v>196</v>
       </c>
-      <c r="G20" t="s">
+      <c r="L20" t="s">
         <v>197</v>
       </c>
-      <c r="H20" t="s">
+      <c r="M20" t="s">
         <v>198</v>
       </c>
-      <c r="I20" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21" t="s">
-        <v>205</v>
-[...9 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
       <c r="H21" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="I21" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="J21" t="s">
-        <v>211</v>
+        <v>195</v>
       </c>
       <c r="K21" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="L21" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="M21" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="D22" t="s">
         <v>205</v>
       </c>
       <c r="E22" t="s">
-        <v>217</v>
+        <v>206</v>
       </c>
       <c r="F22" t="s">
-        <v>218</v>
+        <v>207</v>
       </c>
       <c r="G22" t="s">
-        <v>219</v>
+        <v>208</v>
       </c>
       <c r="H22" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="I22" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="J22" t="s">
         <v>211</v>
       </c>
       <c r="K22" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="L22" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M22" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="N22" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="D23" t="s">
         <v>205</v>
       </c>
       <c r="E23" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="F23" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="G23" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="H23" t="s">
-        <v>229</v>
+        <v>219</v>
       </c>
       <c r="I23" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="J23" t="s">
         <v>211</v>
       </c>
       <c r="K23" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
       <c r="L23" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M23" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="N23" t="s">
-        <v>233</v>
+        <v>223</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>234</v>
+        <v>224</v>
       </c>
       <c r="D24" t="s">
         <v>205</v>
       </c>
       <c r="E24" t="s">
-        <v>235</v>
+        <v>225</v>
       </c>
       <c r="F24" t="s">
-        <v>236</v>
+        <v>226</v>
       </c>
       <c r="G24" t="s">
-        <v>237</v>
+        <v>227</v>
       </c>
       <c r="H24" t="s">
-        <v>238</v>
+        <v>228</v>
       </c>
       <c r="I24" t="s">
-        <v>239</v>
+        <v>229</v>
       </c>
       <c r="J24" t="s">
         <v>211</v>
       </c>
       <c r="K24" t="s">
-        <v>240</v>
+        <v>230</v>
       </c>
       <c r="L24" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M24" t="s">
-        <v>241</v>
+        <v>231</v>
       </c>
       <c r="N24" t="s">
-        <v>242</v>
+        <v>232</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>243</v>
+        <v>233</v>
       </c>
       <c r="D25" t="s">
         <v>205</v>
       </c>
       <c r="E25" t="s">
-        <v>244</v>
+        <v>234</v>
       </c>
       <c r="F25" t="s">
-        <v>245</v>
+        <v>235</v>
       </c>
       <c r="G25" t="s">
-        <v>246</v>
+        <v>236</v>
       </c>
       <c r="H25" t="s">
-        <v>247</v>
+        <v>237</v>
       </c>
       <c r="I25" t="s">
-        <v>248</v>
+        <v>238</v>
       </c>
       <c r="J25" t="s">
         <v>211</v>
       </c>
       <c r="K25" t="s">
-        <v>249</v>
+        <v>239</v>
       </c>
       <c r="L25" t="s">
-        <v>250</v>
+        <v>47</v>
       </c>
       <c r="M25" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
       <c r="N25" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
-      <c r="C26"/>
+      <c r="C26" t="s">
+        <v>242</v>
+      </c>
       <c r="D26" t="s">
-        <v>253</v>
-[...3 lines deleted...]
-      <c r="G26"/>
+        <v>243</v>
+      </c>
+      <c r="E26" t="s">
+        <v>244</v>
+      </c>
+      <c r="F26" t="s">
+        <v>245</v>
+      </c>
+      <c r="G26" t="s">
+        <v>246</v>
+      </c>
       <c r="H26" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="I26" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="J26" t="s">
-        <v>256</v>
+        <v>195</v>
       </c>
       <c r="K26" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="L26" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="M26" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="N26"/>
+        <v>251</v>
+      </c>
+      <c r="N26" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
-      <c r="C27"/>
+      <c r="C27" t="s">
+        <v>253</v>
+      </c>
       <c r="D27" t="s">
+        <v>243</v>
+      </c>
+      <c r="E27" t="s">
+        <v>254</v>
+      </c>
+      <c r="F27" t="s">
+        <v>255</v>
+      </c>
+      <c r="G27" t="s">
+        <v>256</v>
+      </c>
+      <c r="H27" t="s">
+        <v>257</v>
+      </c>
+      <c r="I27" t="s">
+        <v>258</v>
+      </c>
+      <c r="J27" t="s">
+        <v>195</v>
+      </c>
+      <c r="K27" t="s">
+        <v>259</v>
+      </c>
+      <c r="L27" t="s">
+        <v>250</v>
+      </c>
+      <c r="M27" t="s">
         <v>260</v>
       </c>
-      <c r="E27"/>
-[...2 lines deleted...]
-      <c r="H27" t="s">
+      <c r="N27" t="s">
         <v>261</v>
       </c>
-      <c r="I27" t="s">
-[...14 lines deleted...]
-      <c r="N27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
+        <v>262</v>
+      </c>
+      <c r="D28" t="s">
+        <v>243</v>
+      </c>
+      <c r="E28" t="s">
+        <v>263</v>
+      </c>
+      <c r="F28" t="s">
+        <v>264</v>
+      </c>
+      <c r="G28" t="s">
+        <v>265</v>
+      </c>
+      <c r="H28" t="s">
         <v>266</v>
       </c>
-      <c r="D28" t="s">
+      <c r="I28" t="s">
         <v>267</v>
       </c>
-      <c r="E28" t="s">
+      <c r="J28" t="s">
+        <v>195</v>
+      </c>
+      <c r="K28" t="s">
         <v>268</v>
       </c>
-      <c r="F28" t="s">
+      <c r="L28" t="s">
+        <v>250</v>
+      </c>
+      <c r="M28" t="s">
         <v>269</v>
       </c>
-      <c r="G28" t="s">
+      <c r="N28" t="s">
         <v>270</v>
-      </c>
-[...17 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
+        <v>271</v>
+      </c>
+      <c r="D29" t="s">
+        <v>272</v>
+      </c>
+      <c r="E29" t="s">
+        <v>273</v>
+      </c>
+      <c r="F29" t="s">
+        <v>274</v>
+      </c>
+      <c r="G29" t="s">
+        <v>275</v>
+      </c>
+      <c r="H29" t="s">
+        <v>276</v>
+      </c>
+      <c r="I29" t="s">
         <v>277</v>
       </c>
-      <c r="D29" t="s">
+      <c r="J29" t="s">
         <v>278</v>
       </c>
-      <c r="E29" t="s">
+      <c r="K29" t="s">
         <v>279</v>
       </c>
-      <c r="F29" t="s">
+      <c r="L29" t="s">
+        <v>47</v>
+      </c>
+      <c r="M29" t="s">
         <v>280</v>
       </c>
-      <c r="G29" t="s">
+      <c r="N29" t="s">
         <v>281</v>
-      </c>
-[...19 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
+        <v>282</v>
+      </c>
+      <c r="D30" t="s">
+        <v>283</v>
+      </c>
+      <c r="E30" t="s">
+        <v>284</v>
+      </c>
+      <c r="F30" t="s">
+        <v>285</v>
+      </c>
+      <c r="G30" t="s">
+        <v>286</v>
+      </c>
+      <c r="H30" t="s">
+        <v>287</v>
+      </c>
+      <c r="I30" t="s">
         <v>288</v>
       </c>
-      <c r="D30" t="s">
+      <c r="J30" t="s">
         <v>278</v>
       </c>
-      <c r="E30" t="s">
+      <c r="K30" t="s">
         <v>289</v>
       </c>
-      <c r="F30" t="s">
+      <c r="L30" t="s">
         <v>290</v>
       </c>
-      <c r="G30" t="s">
+      <c r="M30" t="s">
         <v>291</v>
       </c>
-      <c r="H30" t="s">
+      <c r="N30" t="s">
         <v>292</v>
-      </c>
-[...16 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
+        <v>293</v>
+      </c>
+      <c r="D31" t="s">
+        <v>272</v>
+      </c>
+      <c r="E31" t="s">
+        <v>294</v>
+      </c>
+      <c r="F31" t="s">
+        <v>295</v>
+      </c>
+      <c r="G31" t="s">
+        <v>296</v>
+      </c>
+      <c r="H31" t="s">
         <v>297</v>
       </c>
-      <c r="D31" t="s">
+      <c r="I31" t="s">
+        <v>298</v>
+      </c>
+      <c r="J31" t="s">
         <v>278</v>
       </c>
-      <c r="E31" t="s">
-[...2 lines deleted...]
-      <c r="F31" t="s">
+      <c r="K31" t="s">
         <v>299</v>
       </c>
-      <c r="G31" t="s">
+      <c r="L31" t="s">
+        <v>47</v>
+      </c>
+      <c r="M31" t="s">
         <v>300</v>
       </c>
-      <c r="H31" t="s">
+      <c r="N31" t="s">
         <v>301</v>
-      </c>
-[...16 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
+        <v>302</v>
+      </c>
+      <c r="D32" t="s">
+        <v>272</v>
+      </c>
+      <c r="E32" t="s">
+        <v>303</v>
+      </c>
+      <c r="F32" t="s">
+        <v>304</v>
+      </c>
+      <c r="G32" t="s">
+        <v>305</v>
+      </c>
+      <c r="H32" t="s">
         <v>306</v>
       </c>
-      <c r="D32" t="s">
+      <c r="I32" t="s">
+        <v>307</v>
+      </c>
+      <c r="J32" t="s">
         <v>278</v>
       </c>
-      <c r="E32" t="s">
-[...2 lines deleted...]
-      <c r="F32" t="s">
+      <c r="K32" t="s">
         <v>308</v>
       </c>
-      <c r="G32" t="s">
+      <c r="L32" t="s">
+        <v>47</v>
+      </c>
+      <c r="M32" t="s">
         <v>309</v>
       </c>
-      <c r="H32" t="s">
+      <c r="N32" t="s">
         <v>310</v>
-      </c>
-[...16 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
+        <v>311</v>
+      </c>
+      <c r="D33" t="s">
+        <v>272</v>
+      </c>
+      <c r="E33" t="s">
+        <v>312</v>
+      </c>
+      <c r="F33" t="s">
+        <v>313</v>
+      </c>
+      <c r="G33" t="s">
+        <v>314</v>
+      </c>
+      <c r="H33" t="s">
         <v>315</v>
       </c>
-      <c r="D33" t="s">
+      <c r="I33" t="s">
         <v>316</v>
       </c>
-      <c r="E33" t="s">
+      <c r="J33" t="s">
+        <v>278</v>
+      </c>
+      <c r="K33" t="s">
         <v>317</v>
       </c>
-      <c r="F33" t="s">
+      <c r="L33" t="s">
+        <v>47</v>
+      </c>
+      <c r="M33" t="s">
         <v>318</v>
       </c>
-      <c r="G33" t="s">
+      <c r="N33" t="s">
         <v>319</v>
-      </c>
-[...19 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
+        <v>320</v>
+      </c>
+      <c r="D34" t="s">
+        <v>272</v>
+      </c>
+      <c r="E34" t="s">
+        <v>321</v>
+      </c>
+      <c r="F34" t="s">
+        <v>322</v>
+      </c>
+      <c r="G34" t="s">
+        <v>323</v>
+      </c>
+      <c r="H34" t="s">
+        <v>324</v>
+      </c>
+      <c r="I34" t="s">
+        <v>325</v>
+      </c>
+      <c r="J34" t="s">
+        <v>278</v>
+      </c>
+      <c r="K34" t="s">
         <v>326</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34" t="s">
+      <c r="L34" t="s">
+        <v>47</v>
+      </c>
+      <c r="M34" t="s">
         <v>327</v>
       </c>
-      <c r="F34" t="s">
+      <c r="N34" t="s">
         <v>328</v>
-      </c>
-[...22 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
-      <c r="C35"/>
+      <c r="C35" t="s">
+        <v>329</v>
+      </c>
       <c r="D35" t="s">
+        <v>272</v>
+      </c>
+      <c r="E35" t="s">
+        <v>330</v>
+      </c>
+      <c r="F35" t="s">
+        <v>331</v>
+      </c>
+      <c r="G35" t="s">
+        <v>332</v>
+      </c>
+      <c r="H35" t="s">
+        <v>333</v>
+      </c>
+      <c r="I35" t="s">
+        <v>334</v>
+      </c>
+      <c r="J35" t="s">
+        <v>278</v>
+      </c>
+      <c r="K35" t="s">
+        <v>335</v>
+      </c>
+      <c r="L35" t="s">
+        <v>47</v>
+      </c>
+      <c r="M35" t="s">
         <v>336</v>
       </c>
-      <c r="E35"/>
-[...2 lines deleted...]
-      <c r="H35" t="s">
+      <c r="N35" t="s">
         <v>337</v>
       </c>
-      <c r="I35" t="s">
-[...14 lines deleted...]
-      <c r="N35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
-      <c r="C36"/>
+      <c r="C36" t="s">
+        <v>338</v>
+      </c>
       <c r="D36" t="s">
+        <v>272</v>
+      </c>
+      <c r="E36" t="s">
+        <v>339</v>
+      </c>
+      <c r="F36" t="s">
+        <v>340</v>
+      </c>
+      <c r="G36" t="s">
+        <v>341</v>
+      </c>
+      <c r="H36" t="s">
+        <v>342</v>
+      </c>
+      <c r="I36" t="s">
         <v>343</v>
       </c>
-      <c r="E36"/>
-[...2 lines deleted...]
-      <c r="H36" t="s">
+      <c r="J36" t="s">
+        <v>278</v>
+      </c>
+      <c r="K36" t="s">
         <v>344</v>
       </c>
-      <c r="I36" t="s">
+      <c r="L36" t="s">
+        <v>47</v>
+      </c>
+      <c r="M36" t="s">
         <v>345</v>
       </c>
-      <c r="J36" t="s">
+      <c r="N36" t="s">
         <v>346</v>
       </c>
-      <c r="K36" t="s">
-[...8 lines deleted...]
-      <c r="N36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
-      <c r="C37"/>
+      <c r="C37" t="s">
+        <v>347</v>
+      </c>
       <c r="D37" t="s">
+        <v>272</v>
+      </c>
+      <c r="E37" t="s">
+        <v>348</v>
+      </c>
+      <c r="F37" t="s">
+        <v>349</v>
+      </c>
+      <c r="G37" t="s">
         <v>350</v>
       </c>
-      <c r="E37"/>
-[...1 lines deleted...]
-      <c r="G37"/>
       <c r="H37" t="s">
         <v>351</v>
       </c>
       <c r="I37" t="s">
         <v>352</v>
       </c>
       <c r="J37" t="s">
-        <v>346</v>
+        <v>278</v>
       </c>
       <c r="K37" t="s">
         <v>353</v>
       </c>
       <c r="L37" t="s">
+        <v>47</v>
+      </c>
+      <c r="M37" t="s">
         <v>354</v>
       </c>
-      <c r="M37" t="s">
+      <c r="N37" t="s">
         <v>355</v>
       </c>
-      <c r="N37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>356</v>
       </c>
       <c r="D38" t="s">
+        <v>272</v>
+      </c>
+      <c r="E38" t="s">
         <v>357</v>
       </c>
-      <c r="E38" t="s">
+      <c r="F38" t="s">
         <v>358</v>
       </c>
-      <c r="F38" t="s">
+      <c r="G38" t="s">
         <v>359</v>
       </c>
-      <c r="G38" t="s">
+      <c r="H38" t="s">
         <v>360</v>
       </c>
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>361</v>
       </c>
-      <c r="I38" t="s">
+      <c r="J38" t="s">
+        <v>278</v>
+      </c>
+      <c r="K38" t="s">
         <v>362</v>
       </c>
-      <c r="J38" t="s">
+      <c r="L38" t="s">
+        <v>47</v>
+      </c>
+      <c r="M38" t="s">
         <v>363</v>
       </c>
-      <c r="K38" t="s">
+      <c r="N38" t="s">
         <v>364</v>
-      </c>
-[...7 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
+        <v>365</v>
+      </c>
+      <c r="D39" t="s">
+        <v>272</v>
+      </c>
+      <c r="E39" t="s">
+        <v>366</v>
+      </c>
+      <c r="F39" t="s">
         <v>367</v>
       </c>
-      <c r="D39" t="s">
+      <c r="G39" t="s">
         <v>368</v>
       </c>
-      <c r="E39" t="s">
+      <c r="H39" t="s">
         <v>369</v>
       </c>
-      <c r="F39" t="s">
+      <c r="I39" t="s">
         <v>370</v>
       </c>
-      <c r="G39" t="s">
+      <c r="J39" t="s">
+        <v>278</v>
+      </c>
+      <c r="K39" t="s">
         <v>371</v>
       </c>
-      <c r="H39" t="s">
+      <c r="L39" t="s">
+        <v>47</v>
+      </c>
+      <c r="M39" t="s">
         <v>372</v>
       </c>
-      <c r="I39" t="s">
+      <c r="N39" t="s">
         <v>373</v>
-      </c>
-[...13 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
+        <v>374</v>
+      </c>
+      <c r="D40" t="s">
+        <v>272</v>
+      </c>
+      <c r="E40" t="s">
+        <v>375</v>
+      </c>
+      <c r="F40" t="s">
+        <v>376</v>
+      </c>
+      <c r="G40" t="s">
+        <v>377</v>
+      </c>
+      <c r="H40" t="s">
         <v>378</v>
       </c>
-      <c r="D40" t="s">
+      <c r="I40" t="s">
         <v>379</v>
       </c>
-      <c r="E40" t="s">
+      <c r="J40" t="s">
+        <v>278</v>
+      </c>
+      <c r="K40" t="s">
         <v>380</v>
       </c>
-      <c r="F40" t="s">
+      <c r="L40" t="s">
+        <v>47</v>
+      </c>
+      <c r="M40" t="s">
         <v>381</v>
       </c>
-      <c r="G40" t="s">
+      <c r="N40" t="s">
         <v>382</v>
-      </c>
-[...19 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
+        <v>383</v>
+      </c>
+      <c r="D41" t="s">
+        <v>272</v>
+      </c>
+      <c r="E41" t="s">
+        <v>384</v>
+      </c>
+      <c r="F41" t="s">
+        <v>385</v>
+      </c>
+      <c r="G41" t="s">
+        <v>386</v>
+      </c>
+      <c r="H41" t="s">
+        <v>387</v>
+      </c>
+      <c r="I41" t="s">
+        <v>388</v>
+      </c>
+      <c r="J41" t="s">
+        <v>278</v>
+      </c>
+      <c r="K41" t="s">
         <v>389</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41" t="s">
+      <c r="L41" t="s">
+        <v>47</v>
+      </c>
+      <c r="M41" t="s">
         <v>390</v>
       </c>
-      <c r="F41" t="s">
+      <c r="N41" t="s">
         <v>391</v>
-      </c>
-[...22 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
+        <v>392</v>
+      </c>
+      <c r="D42" t="s">
+        <v>272</v>
+      </c>
+      <c r="E42" t="s">
+        <v>393</v>
+      </c>
+      <c r="F42" t="s">
+        <v>394</v>
+      </c>
+      <c r="G42" t="s">
+        <v>395</v>
+      </c>
+      <c r="H42" t="s">
+        <v>396</v>
+      </c>
+      <c r="I42" t="s">
+        <v>397</v>
+      </c>
+      <c r="J42" t="s">
+        <v>278</v>
+      </c>
+      <c r="K42" t="s">
         <v>398</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="E42" t="s">
+      <c r="L42" t="s">
+        <v>47</v>
+      </c>
+      <c r="M42" t="s">
         <v>399</v>
       </c>
-      <c r="F42" t="s">
+      <c r="N42" t="s">
         <v>400</v>
-      </c>
-[...22 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
-      <c r="C43"/>
+      <c r="C43" t="s">
+        <v>401</v>
+      </c>
       <c r="D43" t="s">
+        <v>272</v>
+      </c>
+      <c r="E43" t="s">
+        <v>402</v>
+      </c>
+      <c r="F43" t="s">
+        <v>403</v>
+      </c>
+      <c r="G43" t="s">
+        <v>404</v>
+      </c>
+      <c r="H43" t="s">
+        <v>405</v>
+      </c>
+      <c r="I43" t="s">
+        <v>406</v>
+      </c>
+      <c r="J43" t="s">
+        <v>278</v>
+      </c>
+      <c r="K43" t="s">
         <v>407</v>
       </c>
-      <c r="E43"/>
-[...2 lines deleted...]
-      <c r="H43" t="s">
+      <c r="L43" t="s">
+        <v>47</v>
+      </c>
+      <c r="M43" t="s">
         <v>408</v>
       </c>
-      <c r="I43" t="s">
+      <c r="N43" t="s">
         <v>409</v>
       </c>
-      <c r="J43" t="s">
-[...11 lines deleted...]
-      <c r="N43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
-      <c r="C44"/>
+      <c r="C44" t="s">
+        <v>410</v>
+      </c>
       <c r="D44" t="s">
+        <v>272</v>
+      </c>
+      <c r="E44" t="s">
+        <v>411</v>
+      </c>
+      <c r="F44" t="s">
+        <v>412</v>
+      </c>
+      <c r="G44" t="s">
+        <v>413</v>
+      </c>
+      <c r="H44" t="s">
         <v>414</v>
       </c>
-      <c r="E44"/>
-[...2 lines deleted...]
-      <c r="H44" t="s">
+      <c r="I44" t="s">
         <v>415</v>
       </c>
-      <c r="I44" t="s">
+      <c r="J44" t="s">
+        <v>278</v>
+      </c>
+      <c r="K44" t="s">
         <v>416</v>
       </c>
-      <c r="J44" t="s">
-[...2 lines deleted...]
-      <c r="K44" t="s">
+      <c r="L44" t="s">
+        <v>47</v>
+      </c>
+      <c r="M44" t="s">
         <v>417</v>
       </c>
-      <c r="L44" t="s">
+      <c r="N44" t="s">
         <v>418</v>
       </c>
-      <c r="M44" t="s">
-[...2 lines deleted...]
-      <c r="N44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
+        <v>419</v>
+      </c>
+      <c r="D45" t="s">
+        <v>243</v>
+      </c>
+      <c r="E45" t="s">
         <v>420</v>
       </c>
-      <c r="D45" t="s">
+      <c r="F45" t="s">
         <v>421</v>
       </c>
-      <c r="E45" t="s">
+      <c r="G45" t="s">
         <v>422</v>
       </c>
-      <c r="F45" t="s">
+      <c r="H45" t="s">
         <v>423</v>
       </c>
-      <c r="G45" t="s">
+      <c r="I45" t="s">
         <v>424</v>
       </c>
-      <c r="H45" t="s">
+      <c r="J45" t="s">
         <v>425</v>
       </c>
-      <c r="I45" t="s">
+      <c r="K45" t="s">
         <v>426</v>
       </c>
-      <c r="J45" t="s">
+      <c r="L45" t="s">
+        <v>250</v>
+      </c>
+      <c r="M45" t="s">
         <v>427</v>
       </c>
-      <c r="K45" t="s">
+      <c r="N45" t="s">
         <v>428</v>
-      </c>
-[...7 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
+        <v>429</v>
+      </c>
+      <c r="D46" t="s">
+        <v>243</v>
+      </c>
+      <c r="E46" t="s">
+        <v>430</v>
+      </c>
+      <c r="F46" t="s">
         <v>431</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46" t="s">
+      <c r="G46" t="s">
         <v>432</v>
       </c>
-      <c r="F46" t="s">
+      <c r="H46" t="s">
         <v>433</v>
       </c>
-      <c r="G46" t="s">
+      <c r="I46" t="s">
         <v>434</v>
       </c>
-      <c r="H46" t="s">
+      <c r="J46" t="s">
+        <v>425</v>
+      </c>
+      <c r="K46" t="s">
         <v>435</v>
       </c>
-      <c r="I46" t="s">
+      <c r="L46" t="s">
+        <v>144</v>
+      </c>
+      <c r="M46" t="s">
         <v>436</v>
       </c>
-      <c r="J46" t="s">
-[...2 lines deleted...]
-      <c r="K46" t="s">
+      <c r="N46" t="s">
         <v>437</v>
-      </c>
-[...7 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
+        <v>438</v>
+      </c>
+      <c r="D47" t="s">
+        <v>243</v>
+      </c>
+      <c r="E47" t="s">
+        <v>439</v>
+      </c>
+      <c r="F47" t="s">
         <v>440</v>
       </c>
-      <c r="D47" t="s">
-[...2 lines deleted...]
-      <c r="E47" t="s">
+      <c r="G47" t="s">
         <v>441</v>
       </c>
-      <c r="F47" t="s">
+      <c r="H47" t="s">
         <v>442</v>
       </c>
-      <c r="G47" t="s">
+      <c r="I47" t="s">
         <v>443</v>
       </c>
-      <c r="H47" t="s">
+      <c r="J47" t="s">
+        <v>425</v>
+      </c>
+      <c r="K47" t="s">
         <v>444</v>
       </c>
-      <c r="I47" t="s">
+      <c r="L47" t="s">
+        <v>250</v>
+      </c>
+      <c r="M47" t="s">
         <v>445</v>
       </c>
-      <c r="J47" t="s">
-[...2 lines deleted...]
-      <c r="K47" t="s">
+      <c r="N47" t="s">
         <v>446</v>
-      </c>
-[...7 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
+        <v>447</v>
+      </c>
+      <c r="D48" t="s">
+        <v>243</v>
+      </c>
+      <c r="E48" t="s">
+        <v>448</v>
+      </c>
+      <c r="F48" t="s">
         <v>449</v>
       </c>
-      <c r="D48" t="s">
-[...2 lines deleted...]
-      <c r="E48" t="s">
+      <c r="G48" t="s">
         <v>450</v>
       </c>
-      <c r="F48" t="s">
+      <c r="H48" t="s">
         <v>451</v>
       </c>
-      <c r="G48" t="s">
+      <c r="I48" t="s">
         <v>452</v>
       </c>
-      <c r="H48" t="s">
+      <c r="J48" t="s">
         <v>453</v>
       </c>
-      <c r="I48" t="s">
+      <c r="K48" t="s">
         <v>454</v>
       </c>
-      <c r="J48" t="s">
-[...2 lines deleted...]
-      <c r="K48" t="s">
+      <c r="L48" t="s">
+        <v>250</v>
+      </c>
+      <c r="M48" t="s">
         <v>455</v>
       </c>
-      <c r="L48" t="s">
-[...2 lines deleted...]
-      <c r="M48" t="s">
+      <c r="N48" t="s">
         <v>456</v>
-      </c>
-[...1 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
-      <c r="C49"/>
+      <c r="C49" t="s">
+        <v>457</v>
+      </c>
       <c r="D49" t="s">
+        <v>243</v>
+      </c>
+      <c r="E49" t="s">
         <v>458</v>
       </c>
-      <c r="E49"/>
-[...1 lines deleted...]
-      <c r="G49"/>
+      <c r="F49" t="s">
+        <v>459</v>
+      </c>
+      <c r="G49" t="s">
+        <v>460</v>
+      </c>
       <c r="H49" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="I49" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="J49" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="K49" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="L49" t="s">
-        <v>463</v>
+        <v>250</v>
       </c>
       <c r="M49" t="s">
         <v>464</v>
       </c>
-      <c r="N49"/>
+      <c r="N49" t="s">
+        <v>465</v>
+      </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
-      <c r="C50"/>
+      <c r="C50" t="s">
+        <v>466</v>
+      </c>
       <c r="D50" t="s">
-        <v>465</v>
-[...3 lines deleted...]
-      <c r="G50"/>
+        <v>243</v>
+      </c>
+      <c r="E50" t="s">
+        <v>467</v>
+      </c>
+      <c r="F50" t="s">
+        <v>468</v>
+      </c>
+      <c r="G50" t="s">
+        <v>469</v>
+      </c>
       <c r="H50" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="I50" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="J50" t="s">
-        <v>468</v>
+        <v>453</v>
       </c>
       <c r="K50" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="L50" t="s">
-        <v>470</v>
+        <v>250</v>
       </c>
       <c r="M50" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="N50"/>
+        <v>473</v>
+      </c>
+      <c r="N50" t="s">
+        <v>474</v>
+      </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
-      <c r="C51"/>
+      <c r="C51" t="s">
+        <v>475</v>
+      </c>
       <c r="D51" t="s">
-        <v>472</v>
-[...3 lines deleted...]
-      <c r="G51"/>
+        <v>476</v>
+      </c>
+      <c r="E51" t="s">
+        <v>477</v>
+      </c>
+      <c r="F51" t="s">
+        <v>478</v>
+      </c>
+      <c r="G51" t="s">
+        <v>479</v>
+      </c>
       <c r="H51" t="s">
-        <v>473</v>
+        <v>480</v>
       </c>
       <c r="I51" t="s">
-        <v>474</v>
+        <v>481</v>
       </c>
       <c r="J51" t="s">
-        <v>468</v>
+        <v>482</v>
       </c>
       <c r="K51" t="s">
-        <v>475</v>
+        <v>483</v>
       </c>
       <c r="L51" t="s">
-        <v>476</v>
+        <v>47</v>
       </c>
       <c r="M51" t="s">
-        <v>477</v>
-[...1 lines deleted...]
-      <c r="N51"/>
+        <v>484</v>
+      </c>
+      <c r="N51" t="s">
+        <v>485</v>
+      </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
-      <c r="C52"/>
+      <c r="C52" t="s">
+        <v>486</v>
+      </c>
       <c r="D52" t="s">
-        <v>478</v>
-[...3 lines deleted...]
-      <c r="G52"/>
+        <v>487</v>
+      </c>
+      <c r="E52" t="s">
+        <v>488</v>
+      </c>
+      <c r="F52" t="s">
+        <v>489</v>
+      </c>
+      <c r="G52" t="s">
+        <v>490</v>
+      </c>
       <c r="H52" t="s">
-        <v>479</v>
+        <v>491</v>
       </c>
       <c r="I52" t="s">
-        <v>480</v>
+        <v>492</v>
       </c>
       <c r="J52" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="K52" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="L52" t="s">
-        <v>483</v>
+        <v>250</v>
       </c>
       <c r="M52" t="s">
-        <v>484</v>
-[...1 lines deleted...]
-      <c r="N52"/>
+        <v>495</v>
+      </c>
+      <c r="N52" t="s">
+        <v>496</v>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
-      <c r="C53"/>
+      <c r="C53" t="s">
+        <v>497</v>
+      </c>
       <c r="D53" t="s">
-        <v>485</v>
-[...3 lines deleted...]
-      <c r="G53"/>
+        <v>498</v>
+      </c>
+      <c r="E53" t="s">
+        <v>499</v>
+      </c>
+      <c r="F53" t="s">
+        <v>500</v>
+      </c>
+      <c r="G53" t="s">
+        <v>501</v>
+      </c>
       <c r="H53" t="s">
-        <v>486</v>
+        <v>502</v>
       </c>
       <c r="I53" t="s">
-        <v>487</v>
+        <v>503</v>
       </c>
       <c r="J53" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="K53" t="s">
-        <v>489</v>
+        <v>504</v>
       </c>
       <c r="L53" t="s">
-        <v>490</v>
+        <v>144</v>
       </c>
       <c r="M53" t="s">
-        <v>491</v>
-[...1 lines deleted...]
-      <c r="N53"/>
+        <v>505</v>
+      </c>
+      <c r="N53" t="s">
+        <v>506</v>
+      </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
-      <c r="C54"/>
+      <c r="C54" t="s">
+        <v>507</v>
+      </c>
       <c r="D54" t="s">
-        <v>492</v>
-[...3 lines deleted...]
-      <c r="G54"/>
+        <v>136</v>
+      </c>
+      <c r="E54" t="s">
+        <v>508</v>
+      </c>
+      <c r="F54" t="s">
+        <v>509</v>
+      </c>
+      <c r="G54" t="s">
+        <v>510</v>
+      </c>
       <c r="H54" t="s">
+        <v>511</v>
+      </c>
+      <c r="I54" t="s">
+        <v>512</v>
+      </c>
+      <c r="J54" t="s">
         <v>493</v>
       </c>
-      <c r="I54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K54" t="s">
-        <v>495</v>
+        <v>513</v>
       </c>
       <c r="L54" t="s">
-        <v>496</v>
+        <v>250</v>
       </c>
       <c r="M54" t="s">
-        <v>497</v>
-[...1 lines deleted...]
-      <c r="N54"/>
+        <v>514</v>
+      </c>
+      <c r="N54" t="s">
+        <v>515</v>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>498</v>
+        <v>516</v>
       </c>
       <c r="D55" t="s">
-        <v>499</v>
+        <v>517</v>
       </c>
       <c r="E55" t="s">
-        <v>500</v>
+        <v>518</v>
       </c>
       <c r="F55" t="s">
-        <v>501</v>
+        <v>519</v>
       </c>
       <c r="G55" t="s">
-        <v>502</v>
+        <v>520</v>
       </c>
       <c r="H55" t="s">
-        <v>503</v>
+        <v>521</v>
       </c>
       <c r="I55" t="s">
-        <v>504</v>
+        <v>522</v>
       </c>
       <c r="J55" t="s">
-        <v>505</v>
+        <v>493</v>
       </c>
       <c r="K55" t="s">
-        <v>506</v>
+        <v>523</v>
       </c>
       <c r="L55" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M55" t="s">
-        <v>507</v>
+        <v>524</v>
       </c>
       <c r="N55" t="s">
-        <v>508</v>
+        <v>525</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C56"/>
       <c r="D56" t="s">
-        <v>510</v>
-[...9 lines deleted...]
-      </c>
+        <v>526</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
       <c r="H56" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="I56" t="s">
-        <v>515</v>
+        <v>528</v>
       </c>
       <c r="J56" t="s">
-        <v>211</v>
+        <v>529</v>
       </c>
       <c r="K56" t="s">
-        <v>516</v>
+        <v>530</v>
       </c>
       <c r="L56" t="s">
-        <v>25</v>
+        <v>531</v>
       </c>
       <c r="M56" t="s">
-        <v>517</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="N56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>519</v>
+        <v>533</v>
       </c>
       <c r="D57" t="s">
-        <v>510</v>
+        <v>534</v>
       </c>
       <c r="E57" t="s">
-        <v>520</v>
+        <v>535</v>
       </c>
       <c r="F57" t="s">
-        <v>521</v>
+        <v>536</v>
       </c>
       <c r="G57" t="s">
-        <v>522</v>
+        <v>537</v>
       </c>
       <c r="H57" t="s">
-        <v>523</v>
+        <v>538</v>
       </c>
       <c r="I57" t="s">
-        <v>524</v>
+        <v>539</v>
       </c>
       <c r="J57" t="s">
-        <v>211</v>
+        <v>540</v>
       </c>
       <c r="K57" t="s">
-        <v>525</v>
+        <v>541</v>
       </c>
       <c r="L57" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M57" t="s">
-        <v>526</v>
+        <v>542</v>
       </c>
       <c r="N57" t="s">
-        <v>527</v>
+        <v>543</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>528</v>
+        <v>544</v>
       </c>
       <c r="D58" t="s">
-        <v>510</v>
+        <v>534</v>
       </c>
       <c r="E58" t="s">
-        <v>529</v>
+        <v>545</v>
       </c>
       <c r="F58" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
       <c r="G58" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="H58" t="s">
-        <v>532</v>
+        <v>548</v>
       </c>
       <c r="I58" t="s">
-        <v>533</v>
+        <v>549</v>
       </c>
       <c r="J58" t="s">
-        <v>211</v>
+        <v>540</v>
       </c>
       <c r="K58" t="s">
-        <v>534</v>
+        <v>550</v>
       </c>
       <c r="L58" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M58" t="s">
-        <v>535</v>
+        <v>551</v>
       </c>
       <c r="N58" t="s">
-        <v>536</v>
+        <v>552</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>537</v>
+        <v>553</v>
       </c>
       <c r="D59" t="s">
-        <v>510</v>
+        <v>534</v>
       </c>
       <c r="E59" t="s">
-        <v>538</v>
+        <v>554</v>
       </c>
       <c r="F59" t="s">
-        <v>539</v>
+        <v>555</v>
       </c>
       <c r="G59" t="s">
+        <v>556</v>
+      </c>
+      <c r="H59" t="s">
+        <v>557</v>
+      </c>
+      <c r="I59" t="s">
+        <v>558</v>
+      </c>
+      <c r="J59" t="s">
         <v>540</v>
       </c>
-      <c r="H59" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K59" t="s">
-        <v>543</v>
+        <v>559</v>
       </c>
       <c r="L59" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M59" t="s">
-        <v>544</v>
+        <v>560</v>
       </c>
       <c r="N59" t="s">
-        <v>545</v>
+        <v>561</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>546</v>
+        <v>562</v>
       </c>
       <c r="D60" t="s">
-        <v>510</v>
+        <v>534</v>
       </c>
       <c r="E60" t="s">
-        <v>547</v>
+        <v>563</v>
       </c>
       <c r="F60" t="s">
-        <v>548</v>
+        <v>564</v>
       </c>
       <c r="G60" t="s">
-        <v>549</v>
+        <v>565</v>
       </c>
       <c r="H60" t="s">
-        <v>550</v>
+        <v>566</v>
       </c>
       <c r="I60" t="s">
-        <v>551</v>
+        <v>567</v>
       </c>
       <c r="J60" t="s">
-        <v>211</v>
+        <v>540</v>
       </c>
       <c r="K60" t="s">
-        <v>552</v>
+        <v>568</v>
       </c>
       <c r="L60" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M60" t="s">
-        <v>553</v>
+        <v>569</v>
       </c>
       <c r="N60" t="s">
-        <v>554</v>
+        <v>570</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>555</v>
+        <v>571</v>
       </c>
       <c r="D61" t="s">
-        <v>510</v>
+        <v>534</v>
       </c>
       <c r="E61" t="s">
-        <v>556</v>
+        <v>572</v>
       </c>
       <c r="F61" t="s">
-        <v>557</v>
+        <v>573</v>
       </c>
       <c r="G61" t="s">
-        <v>558</v>
+        <v>574</v>
       </c>
       <c r="H61" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="I61" t="s">
-        <v>560</v>
+        <v>576</v>
       </c>
       <c r="J61" t="s">
-        <v>211</v>
+        <v>540</v>
       </c>
       <c r="K61" t="s">
-        <v>561</v>
+        <v>577</v>
       </c>
       <c r="L61" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M61" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="N61" t="s">
-        <v>563</v>
+        <v>579</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>564</v>
+        <v>580</v>
       </c>
       <c r="D62" t="s">
-        <v>510</v>
+        <v>243</v>
       </c>
       <c r="E62" t="s">
-        <v>565</v>
+        <v>581</v>
       </c>
       <c r="F62" t="s">
-        <v>566</v>
+        <v>226</v>
       </c>
       <c r="G62" t="s">
-        <v>567</v>
+        <v>582</v>
       </c>
       <c r="H62" t="s">
-        <v>568</v>
+        <v>583</v>
       </c>
       <c r="I62" t="s">
-        <v>569</v>
+        <v>584</v>
       </c>
       <c r="J62" t="s">
-        <v>211</v>
+        <v>529</v>
       </c>
       <c r="K62" t="s">
-        <v>570</v>
+        <v>585</v>
       </c>
       <c r="L62" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M62" t="s">
-        <v>571</v>
+        <v>586</v>
       </c>
       <c r="N62" t="s">
-        <v>572</v>
+        <v>587</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
-      <c r="C63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C63"/>
       <c r="D63" t="s">
-        <v>510</v>
-[...9 lines deleted...]
-      </c>
+        <v>588</v>
+      </c>
+      <c r="E63"/>
+      <c r="F63"/>
+      <c r="G63"/>
       <c r="H63" t="s">
-        <v>577</v>
+        <v>589</v>
       </c>
       <c r="I63" t="s">
-        <v>578</v>
+        <v>590</v>
       </c>
       <c r="J63" t="s">
-        <v>211</v>
+        <v>591</v>
       </c>
       <c r="K63" t="s">
-        <v>579</v>
+        <v>592</v>
       </c>
       <c r="L63" t="s">
-        <v>25</v>
+        <v>593</v>
       </c>
       <c r="M63" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      </c>
+        <v>594</v>
+      </c>
+      <c r="N63"/>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C64"/>
       <c r="D64" t="s">
-        <v>510</v>
-[...9 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64"/>
+      <c r="G64"/>
       <c r="H64" t="s">
-        <v>586</v>
+        <v>596</v>
       </c>
       <c r="I64" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
       <c r="J64" t="s">
-        <v>211</v>
+        <v>591</v>
       </c>
       <c r="K64" t="s">
-        <v>588</v>
+        <v>598</v>
       </c>
       <c r="L64" t="s">
-        <v>25</v>
+        <v>599</v>
       </c>
       <c r="M64" t="s">
-        <v>589</v>
-[...3 lines deleted...]
-      </c>
+        <v>600</v>
+      </c>
+      <c r="N64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
-      <c r="C65" t="s">
+      <c r="C65"/>
+      <c r="D65" t="s">
+        <v>601</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65"/>
+      <c r="G65"/>
+      <c r="H65" t="s">
+        <v>602</v>
+      </c>
+      <c r="I65" t="s">
+        <v>603</v>
+      </c>
+      <c r="J65" t="s">
         <v>591</v>
       </c>
-      <c r="D65" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="K65" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="L65" t="s">
-        <v>25</v>
+        <v>605</v>
       </c>
       <c r="M65" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>606</v>
+      </c>
+      <c r="N65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="D66" t="s">
-        <v>592</v>
+        <v>608</v>
       </c>
       <c r="E66" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="F66" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="G66" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="H66" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="I66" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="J66" t="s">
-        <v>598</v>
+        <v>614</v>
       </c>
       <c r="K66" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="L66" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M66" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="N66" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>611</v>
+        <v>618</v>
       </c>
       <c r="D67" t="s">
-        <v>592</v>
+        <v>608</v>
       </c>
       <c r="E67" t="s">
-        <v>612</v>
+        <v>619</v>
       </c>
       <c r="F67" t="s">
-        <v>613</v>
+        <v>620</v>
       </c>
       <c r="G67" t="s">
-        <v>614</v>
+        <v>621</v>
       </c>
       <c r="H67" t="s">
-        <v>615</v>
+        <v>622</v>
       </c>
       <c r="I67" t="s">
-        <v>616</v>
+        <v>623</v>
       </c>
       <c r="J67" t="s">
-        <v>598</v>
+        <v>540</v>
       </c>
       <c r="K67" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="L67" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M67" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="N67" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="D68" t="s">
-        <v>592</v>
+        <v>608</v>
       </c>
       <c r="E68" t="s">
-        <v>621</v>
+        <v>628</v>
       </c>
       <c r="F68" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="G68" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="H68" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="I68" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="J68" t="s">
-        <v>598</v>
+        <v>614</v>
       </c>
       <c r="K68" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
       <c r="L68" t="s">
-        <v>25</v>
+        <v>634</v>
       </c>
       <c r="M68" t="s">
-        <v>627</v>
+        <v>635</v>
       </c>
       <c r="N68" t="s">
-        <v>628</v>
+        <v>636</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
-      <c r="C69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C69"/>
       <c r="D69" t="s">
-        <v>592</v>
-[...9 lines deleted...]
-      </c>
+        <v>637</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69"/>
+      <c r="G69"/>
       <c r="H69" t="s">
-        <v>633</v>
+        <v>638</v>
       </c>
       <c r="I69" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="J69" t="s">
-        <v>598</v>
+        <v>640</v>
       </c>
       <c r="K69" t="s">
-        <v>635</v>
+        <v>641</v>
       </c>
       <c r="L69" t="s">
-        <v>25</v>
+        <v>642</v>
       </c>
       <c r="M69" t="s">
-        <v>636</v>
-[...3 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="N69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>638</v>
+        <v>644</v>
       </c>
       <c r="D70" t="s">
-        <v>592</v>
+        <v>645</v>
       </c>
       <c r="E70" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="F70" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="G70" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="H70" t="s">
-        <v>642</v>
+        <v>649</v>
       </c>
       <c r="I70" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="J70" t="s">
-        <v>598</v>
+        <v>651</v>
       </c>
       <c r="K70" t="s">
-        <v>644</v>
+        <v>652</v>
       </c>
       <c r="L70" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M70" t="s">
-        <v>645</v>
+        <v>653</v>
       </c>
       <c r="N70" t="s">
-        <v>646</v>
+        <v>654</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>647</v>
+        <v>655</v>
       </c>
       <c r="D71" t="s">
-        <v>592</v>
+        <v>645</v>
       </c>
       <c r="E71" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="F71" t="s">
-        <v>649</v>
+        <v>657</v>
       </c>
       <c r="G71" t="s">
-        <v>650</v>
+        <v>658</v>
       </c>
       <c r="H71" t="s">
+        <v>659</v>
+      </c>
+      <c r="I71" t="s">
+        <v>660</v>
+      </c>
+      <c r="J71" t="s">
         <v>651</v>
       </c>
-      <c r="I71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K71" t="s">
-        <v>653</v>
+        <v>661</v>
       </c>
       <c r="L71" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M71" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="N71" t="s">
-        <v>655</v>
+        <v>663</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C72"/>
       <c r="D72" t="s">
-        <v>592</v>
-[...9 lines deleted...]
-      </c>
+        <v>664</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72"/>
       <c r="H72" t="s">
-        <v>660</v>
+        <v>665</v>
       </c>
       <c r="I72" t="s">
-        <v>661</v>
+        <v>666</v>
       </c>
       <c r="J72" t="s">
-        <v>598</v>
+        <v>667</v>
       </c>
       <c r="K72" t="s">
-        <v>662</v>
+        <v>668</v>
       </c>
       <c r="L72" t="s">
-        <v>25</v>
+        <v>669</v>
       </c>
       <c r="M72" t="s">
-        <v>663</v>
-[...3 lines deleted...]
-      </c>
+        <v>670</v>
+      </c>
+      <c r="N72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>665</v>
+        <v>671</v>
       </c>
       <c r="D73" t="s">
-        <v>592</v>
+        <v>672</v>
       </c>
       <c r="E73" t="s">
-        <v>666</v>
+        <v>673</v>
       </c>
       <c r="F73" t="s">
-        <v>667</v>
+        <v>674</v>
       </c>
       <c r="G73" t="s">
-        <v>668</v>
+        <v>675</v>
       </c>
       <c r="H73" t="s">
-        <v>669</v>
+        <v>676</v>
       </c>
       <c r="I73" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
       <c r="J73" t="s">
-        <v>598</v>
+        <v>678</v>
       </c>
       <c r="K73" t="s">
-        <v>671</v>
+        <v>679</v>
       </c>
       <c r="L73" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M73" t="s">
-        <v>672</v>
+        <v>680</v>
       </c>
       <c r="N73" t="s">
-        <v>673</v>
+        <v>681</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>674</v>
+        <v>682</v>
       </c>
       <c r="D74" t="s">
-        <v>592</v>
+        <v>243</v>
       </c>
       <c r="E74" t="s">
-        <v>675</v>
+        <v>683</v>
       </c>
       <c r="F74" t="s">
-        <v>676</v>
+        <v>684</v>
       </c>
       <c r="G74" t="s">
-        <v>677</v>
+        <v>685</v>
       </c>
       <c r="H74" t="s">
-        <v>678</v>
+        <v>686</v>
       </c>
       <c r="I74" t="s">
-        <v>679</v>
+        <v>687</v>
       </c>
       <c r="J74" t="s">
-        <v>598</v>
+        <v>667</v>
       </c>
       <c r="K74" t="s">
-        <v>680</v>
+        <v>688</v>
       </c>
       <c r="L74" t="s">
-        <v>25</v>
+        <v>144</v>
       </c>
       <c r="M74" t="s">
-        <v>681</v>
+        <v>689</v>
       </c>
       <c r="N74" t="s">
-        <v>682</v>
+        <v>690</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>683</v>
+        <v>691</v>
       </c>
       <c r="D75" t="s">
-        <v>684</v>
+        <v>692</v>
       </c>
       <c r="E75" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
       <c r="F75" t="s">
-        <v>686</v>
+        <v>694</v>
       </c>
       <c r="G75" t="s">
-        <v>687</v>
+        <v>695</v>
       </c>
       <c r="H75" t="s">
-        <v>688</v>
+        <v>696</v>
       </c>
       <c r="I75" t="s">
-        <v>689</v>
+        <v>697</v>
       </c>
       <c r="J75" t="s">
-        <v>339</v>
+        <v>667</v>
       </c>
       <c r="K75" t="s">
-        <v>690</v>
+        <v>698</v>
       </c>
       <c r="L75" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M75" t="s">
-        <v>691</v>
+        <v>699</v>
       </c>
       <c r="N75" t="s">
-        <v>692</v>
+        <v>700</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>693</v>
+        <v>701</v>
       </c>
       <c r="D76" t="s">
-        <v>684</v>
+        <v>243</v>
       </c>
       <c r="E76" t="s">
-        <v>694</v>
+        <v>702</v>
       </c>
       <c r="F76" t="s">
-        <v>695</v>
+        <v>703</v>
       </c>
       <c r="G76" t="s">
-        <v>696</v>
+        <v>704</v>
       </c>
       <c r="H76" t="s">
-        <v>697</v>
+        <v>705</v>
       </c>
       <c r="I76" t="s">
-        <v>698</v>
+        <v>706</v>
       </c>
       <c r="J76" t="s">
-        <v>339</v>
+        <v>667</v>
       </c>
       <c r="K76" t="s">
-        <v>699</v>
+        <v>707</v>
       </c>
       <c r="L76" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M76" t="s">
-        <v>700</v>
+        <v>708</v>
       </c>
       <c r="N76" t="s">
-        <v>701</v>
+        <v>709</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>702</v>
+        <v>710</v>
       </c>
       <c r="D77" t="s">
-        <v>684</v>
+        <v>243</v>
       </c>
       <c r="E77" t="s">
-        <v>703</v>
+        <v>711</v>
       </c>
       <c r="F77" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="G77" t="s">
-        <v>705</v>
+        <v>713</v>
       </c>
       <c r="H77" t="s">
-        <v>706</v>
+        <v>714</v>
       </c>
       <c r="I77" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="J77" t="s">
-        <v>339</v>
+        <v>667</v>
       </c>
       <c r="K77" t="s">
-        <v>708</v>
+        <v>716</v>
       </c>
       <c r="L77" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M77" t="s">
-        <v>709</v>
+        <v>717</v>
       </c>
       <c r="N77" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="D78" t="s">
-        <v>684</v>
+        <v>243</v>
       </c>
       <c r="E78" t="s">
-        <v>712</v>
+        <v>720</v>
       </c>
       <c r="F78" t="s">
-        <v>594</v>
+        <v>721</v>
       </c>
       <c r="G78" t="s">
-        <v>713</v>
+        <v>722</v>
       </c>
       <c r="H78" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="I78" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="J78" t="s">
-        <v>339</v>
+        <v>667</v>
       </c>
       <c r="K78" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="L78" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M78" t="s">
-        <v>717</v>
+        <v>726</v>
       </c>
       <c r="N78" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="D79" t="s">
-        <v>720</v>
+        <v>692</v>
       </c>
       <c r="E79" t="s">
-        <v>721</v>
+        <v>729</v>
       </c>
       <c r="F79" t="s">
-        <v>722</v>
+        <v>730</v>
       </c>
       <c r="G79" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
       <c r="H79" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="I79" t="s">
-        <v>725</v>
+        <v>733</v>
       </c>
       <c r="J79" t="s">
-        <v>726</v>
+        <v>667</v>
       </c>
       <c r="K79" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
       <c r="L79" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M79" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="N79" t="s">
-        <v>729</v>
+        <v>736</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>730</v>
+        <v>737</v>
       </c>
       <c r="D80" t="s">
-        <v>720</v>
+        <v>692</v>
       </c>
       <c r="E80" t="s">
-        <v>731</v>
+        <v>738</v>
       </c>
       <c r="F80" t="s">
-        <v>732</v>
+        <v>739</v>
       </c>
       <c r="G80" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="H80" t="s">
-        <v>734</v>
+        <v>741</v>
       </c>
       <c r="I80" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="J80" t="s">
-        <v>726</v>
+        <v>667</v>
       </c>
       <c r="K80" t="s">
-        <v>736</v>
+        <v>743</v>
       </c>
       <c r="L80" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M80" t="s">
-        <v>737</v>
+        <v>744</v>
       </c>
       <c r="N80" t="s">
-        <v>738</v>
+        <v>745</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>739</v>
+        <v>746</v>
       </c>
       <c r="D81" t="s">
-        <v>720</v>
+        <v>692</v>
       </c>
       <c r="E81" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
       <c r="F81" t="s">
-        <v>741</v>
+        <v>748</v>
       </c>
       <c r="G81" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
       <c r="H81" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="I81" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
       <c r="J81" t="s">
-        <v>726</v>
+        <v>667</v>
       </c>
       <c r="K81" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="L81" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M81" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="N81" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="D82" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="E82" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="F82" t="s">
-        <v>751</v>
+        <v>758</v>
       </c>
       <c r="G82" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
       <c r="H82" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="I82" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="J82" t="s">
-        <v>461</v>
+        <v>667</v>
       </c>
       <c r="K82" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="L82" t="s">
-        <v>25</v>
+        <v>144</v>
       </c>
       <c r="M82" t="s">
-        <v>756</v>
+        <v>763</v>
       </c>
       <c r="N82" t="s">
-        <v>757</v>
+        <v>764</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>758</v>
+        <v>765</v>
       </c>
       <c r="D83" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="E83" t="s">
-        <v>759</v>
+        <v>766</v>
       </c>
       <c r="F83" t="s">
-        <v>760</v>
+        <v>767</v>
       </c>
       <c r="G83" t="s">
-        <v>761</v>
+        <v>768</v>
       </c>
       <c r="H83" t="s">
-        <v>762</v>
+        <v>769</v>
       </c>
       <c r="I83" t="s">
-        <v>763</v>
+        <v>770</v>
       </c>
       <c r="J83" t="s">
-        <v>461</v>
+        <v>667</v>
       </c>
       <c r="K83" t="s">
-        <v>764</v>
+        <v>771</v>
       </c>
       <c r="L83" t="s">
-        <v>25</v>
+        <v>144</v>
       </c>
       <c r="M83" t="s">
-        <v>765</v>
+        <v>772</v>
       </c>
       <c r="N83" t="s">
-        <v>766</v>
+        <v>773</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>767</v>
+        <v>774</v>
       </c>
       <c r="D84" t="s">
-        <v>749</v>
+        <v>692</v>
       </c>
       <c r="E84" t="s">
-        <v>768</v>
+        <v>775</v>
       </c>
       <c r="F84" t="s">
-        <v>769</v>
+        <v>776</v>
       </c>
       <c r="G84" t="s">
-        <v>770</v>
+        <v>777</v>
       </c>
       <c r="H84" t="s">
-        <v>771</v>
+        <v>778</v>
       </c>
       <c r="I84" t="s">
-        <v>772</v>
+        <v>779</v>
       </c>
       <c r="J84" t="s">
-        <v>461</v>
+        <v>667</v>
       </c>
       <c r="K84" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="L84" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M84" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="N84" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="D85" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="E85" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="F85" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="G85" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="H85" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="I85" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="J85" t="s">
-        <v>461</v>
+        <v>667</v>
       </c>
       <c r="K85" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="L85" t="s">
-        <v>25</v>
+        <v>144</v>
       </c>
       <c r="M85" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="N85" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="D86" t="s">
-        <v>786</v>
+        <v>692</v>
       </c>
       <c r="E86" t="s">
-        <v>787</v>
+        <v>793</v>
       </c>
       <c r="F86" t="s">
-        <v>788</v>
+        <v>794</v>
       </c>
       <c r="G86" t="s">
-        <v>789</v>
+        <v>795</v>
       </c>
       <c r="H86" t="s">
-        <v>790</v>
+        <v>796</v>
       </c>
       <c r="I86" t="s">
-        <v>791</v>
-[...1 lines deleted...]
-      <c r="J86"/>
+        <v>797</v>
+      </c>
+      <c r="J86" t="s">
+        <v>667</v>
+      </c>
       <c r="K86" t="s">
-        <v>792</v>
+        <v>798</v>
       </c>
       <c r="L86" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M86" t="s">
-        <v>793</v>
+        <v>799</v>
       </c>
       <c r="N86" t="s">
-        <v>794</v>
+        <v>800</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
-      <c r="C87" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C87"/>
       <c r="D87" t="s">
-        <v>786</v>
-[...9 lines deleted...]
-      </c>
+        <v>801</v>
+      </c>
+      <c r="E87"/>
+      <c r="F87"/>
+      <c r="G87"/>
       <c r="H87" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="I87" t="s">
-        <v>800</v>
-[...1 lines deleted...]
-      <c r="J87"/>
+        <v>803</v>
+      </c>
+      <c r="J87" t="s">
+        <v>804</v>
+      </c>
       <c r="K87" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="L87" t="s">
-        <v>25</v>
+        <v>806</v>
       </c>
       <c r="M87" t="s">
-        <v>802</v>
-[...3 lines deleted...]
-      </c>
+        <v>807</v>
+      </c>
+      <c r="N87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
       <c r="D88" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E88" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F88" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="G88" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="H88" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="I88" t="s">
-        <v>810</v>
-[...1 lines deleted...]
-      <c r="J88"/>
+        <v>814</v>
+      </c>
+      <c r="J88" t="s">
+        <v>815</v>
+      </c>
       <c r="K88" t="s">
-        <v>811</v>
+        <v>816</v>
       </c>
       <c r="L88" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M88" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="N88" t="s">
-        <v>813</v>
+        <v>818</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>814</v>
+        <v>819</v>
       </c>
       <c r="D89" t="s">
+        <v>809</v>
+      </c>
+      <c r="E89" t="s">
+        <v>820</v>
+      </c>
+      <c r="F89" t="s">
+        <v>821</v>
+      </c>
+      <c r="G89" t="s">
+        <v>822</v>
+      </c>
+      <c r="H89" t="s">
+        <v>823</v>
+      </c>
+      <c r="I89" t="s">
+        <v>824</v>
+      </c>
+      <c r="J89" t="s">
         <v>815</v>
       </c>
-      <c r="E89" t="s">
-[...14 lines deleted...]
-      <c r="J89"/>
       <c r="K89" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="L89" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M89" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
       <c r="N89" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="D90" t="s">
-        <v>825</v>
+        <v>692</v>
       </c>
       <c r="E90" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="F90" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="G90" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="H90" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="I90" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="J90"/>
+        <v>833</v>
+      </c>
+      <c r="J90" t="s">
+        <v>834</v>
+      </c>
       <c r="K90" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="L90" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M90" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="N90" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
+        <v>838</v>
+      </c>
+      <c r="D91" t="s">
+        <v>692</v>
+      </c>
+      <c r="E91" t="s">
+        <v>839</v>
+      </c>
+      <c r="F91" t="s">
+        <v>840</v>
+      </c>
+      <c r="G91" t="s">
+        <v>841</v>
+      </c>
+      <c r="H91" t="s">
+        <v>842</v>
+      </c>
+      <c r="I91" t="s">
+        <v>843</v>
+      </c>
+      <c r="J91" t="s">
         <v>834</v>
       </c>
-      <c r="D91" t="s">
-[...17 lines deleted...]
-      <c r="J91"/>
       <c r="K91" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="L91" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M91" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="N91" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="D92" t="s">
-        <v>845</v>
+        <v>692</v>
       </c>
       <c r="E92" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="F92" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="G92" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="H92" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="I92" t="s">
-        <v>850</v>
-[...1 lines deleted...]
-      <c r="J92"/>
+        <v>852</v>
+      </c>
+      <c r="J92" t="s">
+        <v>834</v>
+      </c>
       <c r="K92" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="L92" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M92" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="N92" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="D93" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E93" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F93" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="G93" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="H93" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="I93" t="s">
-        <v>860</v>
-[...1 lines deleted...]
-      <c r="J93"/>
+        <v>862</v>
+      </c>
+      <c r="J93" t="s">
+        <v>834</v>
+      </c>
       <c r="K93" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="L93" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M93" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="N93" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="D94" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="E94" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F94" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="G94" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="H94" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="I94" t="s">
-        <v>870</v>
-[...1 lines deleted...]
-      <c r="J94"/>
+        <v>871</v>
+      </c>
+      <c r="J94" t="s">
+        <v>834</v>
+      </c>
       <c r="K94" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="L94" t="s">
-        <v>872</v>
+        <v>250</v>
       </c>
       <c r="M94" t="s">
         <v>873</v>
       </c>
       <c r="N94" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
         <v>875</v>
       </c>
       <c r="D95" t="s">
+        <v>857</v>
+      </c>
+      <c r="E95" t="s">
         <v>876</v>
       </c>
-      <c r="E95" t="s">
+      <c r="F95" t="s">
         <v>877</v>
       </c>
-      <c r="F95" t="s">
+      <c r="G95" t="s">
         <v>878</v>
       </c>
-      <c r="G95" t="s">
+      <c r="H95" t="s">
         <v>879</v>
       </c>
-      <c r="H95" t="s">
+      <c r="I95" t="s">
         <v>880</v>
       </c>
-      <c r="I95" t="s">
+      <c r="J95" t="s">
+        <v>834</v>
+      </c>
+      <c r="K95" t="s">
         <v>881</v>
       </c>
-      <c r="J95"/>
-      <c r="K95" t="s">
+      <c r="L95" t="s">
+        <v>250</v>
+      </c>
+      <c r="M95" t="s">
         <v>882</v>
       </c>
-      <c r="L95" t="s">
-[...2 lines deleted...]
-      <c r="M95" t="s">
+      <c r="N95" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
+        <v>884</v>
+      </c>
+      <c r="D96" t="s">
+        <v>857</v>
+      </c>
+      <c r="E96" t="s">
         <v>885</v>
       </c>
-      <c r="D96" t="s">
-[...2 lines deleted...]
-      <c r="E96" t="s">
+      <c r="F96" t="s">
         <v>886</v>
       </c>
-      <c r="F96" t="s">
+      <c r="G96" t="s">
         <v>887</v>
       </c>
-      <c r="G96" t="s">
+      <c r="H96" t="s">
         <v>888</v>
       </c>
-      <c r="H96" t="s">
+      <c r="I96" t="s">
         <v>889</v>
       </c>
-      <c r="I96" t="s">
+      <c r="J96" t="s">
+        <v>834</v>
+      </c>
+      <c r="K96" t="s">
         <v>890</v>
       </c>
-      <c r="J96"/>
-      <c r="K96" t="s">
+      <c r="L96" t="s">
+        <v>144</v>
+      </c>
+      <c r="M96" t="s">
         <v>891</v>
       </c>
-      <c r="L96" t="s">
-[...2 lines deleted...]
-      <c r="M96" t="s">
+      <c r="N96" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
+        <v>893</v>
+      </c>
+      <c r="D97" t="s">
+        <v>857</v>
+      </c>
+      <c r="E97" t="s">
         <v>894</v>
       </c>
-      <c r="D97" t="s">
+      <c r="F97" t="s">
         <v>895</v>
       </c>
-      <c r="E97" t="s">
+      <c r="G97" t="s">
         <v>896</v>
       </c>
-      <c r="F97" t="s">
+      <c r="H97" t="s">
         <v>897</v>
       </c>
-      <c r="G97" t="s">
+      <c r="I97" t="s">
         <v>898</v>
       </c>
-      <c r="H97" t="s">
+      <c r="J97" t="s">
+        <v>834</v>
+      </c>
+      <c r="K97" t="s">
         <v>899</v>
       </c>
-      <c r="I97" t="s">
+      <c r="L97" t="s">
+        <v>144</v>
+      </c>
+      <c r="M97" t="s">
         <v>900</v>
       </c>
-      <c r="J97"/>
-      <c r="K97" t="s">
+      <c r="N97" t="s">
         <v>901</v>
-      </c>
-[...7 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
+        <v>902</v>
+      </c>
+      <c r="D98" t="s">
+        <v>857</v>
+      </c>
+      <c r="E98" t="s">
+        <v>903</v>
+      </c>
+      <c r="F98" t="s">
         <v>904</v>
       </c>
-      <c r="D98" t="s">
+      <c r="G98" t="s">
         <v>905</v>
       </c>
-      <c r="E98" t="s">
+      <c r="H98" t="s">
         <v>906</v>
       </c>
-      <c r="F98" t="s">
+      <c r="I98" t="s">
         <v>907</v>
       </c>
-      <c r="G98" t="s">
+      <c r="J98" t="s">
+        <v>834</v>
+      </c>
+      <c r="K98" t="s">
         <v>908</v>
       </c>
-      <c r="H98" t="s">
+      <c r="L98" t="s">
+        <v>250</v>
+      </c>
+      <c r="M98" t="s">
         <v>909</v>
       </c>
-      <c r="I98" t="s">
+      <c r="N98" t="s">
         <v>910</v>
-      </c>
-[...11 lines deleted...]
-        <v>913</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>64</v>
+        <v>911</v>
       </c>
       <c r="D99" t="s">
+        <v>756</v>
+      </c>
+      <c r="E99" t="s">
+        <v>912</v>
+      </c>
+      <c r="F99" t="s">
+        <v>913</v>
+      </c>
+      <c r="G99" t="s">
         <v>914</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
       <c r="H99" t="s">
         <v>915</v>
       </c>
       <c r="I99" t="s">
         <v>916</v>
       </c>
-      <c r="J99"/>
+      <c r="J99" t="s">
+        <v>834</v>
+      </c>
       <c r="K99" t="s">
         <v>917</v>
       </c>
       <c r="L99" t="s">
-        <v>25</v>
+        <v>144</v>
       </c>
       <c r="M99" t="s">
         <v>918</v>
       </c>
       <c r="N99" t="s">
-        <v>74</v>
+        <v>919</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
       <c r="D100" t="s">
-        <v>914</v>
+        <v>809</v>
       </c>
       <c r="E100" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F100" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c r="G100" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="H100" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="I100" t="s">
-        <v>924</v>
-[...1 lines deleted...]
-      <c r="J100"/>
+        <v>925</v>
+      </c>
+      <c r="J100" t="s">
+        <v>815</v>
+      </c>
       <c r="K100" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="L100" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M100" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="N100" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="D101" t="s">
-        <v>929</v>
+        <v>809</v>
       </c>
       <c r="E101" t="s">
         <v>930</v>
       </c>
       <c r="F101" t="s">
         <v>931</v>
       </c>
       <c r="G101" t="s">
         <v>932</v>
       </c>
       <c r="H101" t="s">
         <v>933</v>
       </c>
       <c r="I101" t="s">
         <v>934</v>
       </c>
-      <c r="J101"/>
+      <c r="J101" t="s">
+        <v>815</v>
+      </c>
       <c r="K101" t="s">
         <v>935</v>
       </c>
       <c r="L101" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M101" t="s">
         <v>936</v>
       </c>
       <c r="N101" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
-      <c r="C102" t="s">
+      <c r="C102"/>
+      <c r="D102" t="s">
         <v>938</v>
       </c>
-      <c r="D102" t="s">
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102"/>
+      <c r="H102" t="s">
         <v>939</v>
       </c>
-      <c r="E102" t="s">
+      <c r="I102" t="s">
         <v>940</v>
       </c>
-      <c r="F102" t="s">
+      <c r="J102" t="s">
         <v>941</v>
       </c>
-      <c r="G102" t="s">
+      <c r="K102" t="s">
         <v>942</v>
       </c>
-      <c r="H102" t="s">
+      <c r="L102" t="s">
         <v>943</v>
       </c>
-      <c r="I102" t="s">
+      <c r="M102" t="s">
         <v>944</v>
       </c>
-      <c r="J102"/>
-[...11 lines deleted...]
-      </c>
+      <c r="N102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
+        <v>945</v>
+      </c>
+      <c r="D103" t="s">
+        <v>946</v>
+      </c>
+      <c r="E103" t="s">
+        <v>947</v>
+      </c>
+      <c r="F103" t="s">
         <v>948</v>
       </c>
-      <c r="D103" t="s">
-[...2 lines deleted...]
-      <c r="E103" t="s">
+      <c r="G103" t="s">
         <v>949</v>
       </c>
-      <c r="F103" t="s">
+      <c r="H103" t="s">
         <v>950</v>
       </c>
-      <c r="G103" t="s">
+      <c r="I103" t="s">
         <v>951</v>
       </c>
-      <c r="H103" t="s">
+      <c r="J103" t="s">
+        <v>815</v>
+      </c>
+      <c r="K103" t="s">
         <v>952</v>
       </c>
-      <c r="I103" t="s">
+      <c r="L103" t="s">
+        <v>47</v>
+      </c>
+      <c r="M103" t="s">
         <v>953</v>
       </c>
-      <c r="J103"/>
-      <c r="K103" t="s">
+      <c r="N103" t="s">
         <v>954</v>
-      </c>
-[...7 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
+        <v>955</v>
+      </c>
+      <c r="D104" t="s">
+        <v>946</v>
+      </c>
+      <c r="E104" t="s">
+        <v>956</v>
+      </c>
+      <c r="F104" t="s">
         <v>957</v>
       </c>
-      <c r="D104" t="s">
+      <c r="G104" t="s">
         <v>958</v>
       </c>
-      <c r="E104" t="s">
+      <c r="H104" t="s">
         <v>959</v>
       </c>
-      <c r="F104" t="s">
+      <c r="I104" t="s">
         <v>960</v>
       </c>
-      <c r="G104" t="s">
+      <c r="J104" t="s">
+        <v>815</v>
+      </c>
+      <c r="K104" t="s">
         <v>961</v>
       </c>
-      <c r="H104" t="s">
+      <c r="L104" t="s">
+        <v>47</v>
+      </c>
+      <c r="M104" t="s">
         <v>962</v>
       </c>
-      <c r="I104" t="s">
+      <c r="N104" t="s">
         <v>963</v>
-      </c>
-[...11 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
+        <v>964</v>
+      </c>
+      <c r="D105" t="s">
+        <v>857</v>
+      </c>
+      <c r="E105" t="s">
+        <v>965</v>
+      </c>
+      <c r="F105" t="s">
+        <v>966</v>
+      </c>
+      <c r="G105" t="s">
         <v>967</v>
       </c>
-      <c r="D105" t="s">
+      <c r="H105" t="s">
         <v>968</v>
       </c>
-      <c r="E105" t="s">
+      <c r="I105" t="s">
         <v>969</v>
       </c>
-      <c r="F105" t="s">
+      <c r="J105" t="s">
         <v>970</v>
       </c>
-      <c r="G105" t="s">
+      <c r="K105" t="s">
         <v>971</v>
       </c>
-      <c r="H105" t="s">
+      <c r="L105" t="s">
+        <v>250</v>
+      </c>
+      <c r="M105" t="s">
         <v>972</v>
       </c>
-      <c r="I105" t="s">
+      <c r="N105" t="s">
         <v>973</v>
-      </c>
-[...11 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
+        <v>974</v>
+      </c>
+      <c r="D106" t="s">
+        <v>857</v>
+      </c>
+      <c r="E106" t="s">
+        <v>975</v>
+      </c>
+      <c r="F106" t="s">
+        <v>976</v>
+      </c>
+      <c r="G106" t="s">
         <v>977</v>
       </c>
-      <c r="D106" t="s">
-[...2 lines deleted...]
-      <c r="E106" t="s">
+      <c r="H106" t="s">
         <v>978</v>
       </c>
-      <c r="F106" t="s">
+      <c r="I106" t="s">
         <v>979</v>
       </c>
-      <c r="G106" t="s">
+      <c r="J106" t="s">
         <v>980</v>
       </c>
-      <c r="H106" t="s">
+      <c r="K106" t="s">
         <v>981</v>
       </c>
-      <c r="I106" t="s">
+      <c r="L106" t="s">
+        <v>250</v>
+      </c>
+      <c r="M106" t="s">
         <v>982</v>
       </c>
-      <c r="J106"/>
-      <c r="K106" t="s">
+      <c r="N106" t="s">
         <v>983</v>
-      </c>
-[...7 lines deleted...]
-        <v>985</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
+        <v>984</v>
+      </c>
+      <c r="D107" t="s">
+        <v>857</v>
+      </c>
+      <c r="E107" t="s">
+        <v>985</v>
+      </c>
+      <c r="F107" t="s">
+        <v>536</v>
+      </c>
+      <c r="G107" t="s">
         <v>986</v>
       </c>
-      <c r="D107" t="s">
+      <c r="H107" t="s">
         <v>987</v>
       </c>
-      <c r="E107" t="s">
+      <c r="I107" t="s">
         <v>988</v>
       </c>
-      <c r="F107" t="s">
+      <c r="J107" t="s">
+        <v>980</v>
+      </c>
+      <c r="K107" t="s">
         <v>989</v>
       </c>
-      <c r="G107" t="s">
+      <c r="L107" t="s">
+        <v>144</v>
+      </c>
+      <c r="M107" t="s">
         <v>990</v>
       </c>
-      <c r="H107" t="s">
+      <c r="N107" t="s">
         <v>991</v>
-      </c>
-[...14 lines deleted...]
-        <v>995</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
-      <c r="C108" t="s">
+      <c r="C108"/>
+      <c r="D108" t="s">
+        <v>992</v>
+      </c>
+      <c r="E108"/>
+      <c r="F108"/>
+      <c r="G108"/>
+      <c r="H108" t="s">
+        <v>993</v>
+      </c>
+      <c r="I108" t="s">
+        <v>994</v>
+      </c>
+      <c r="J108" t="s">
+        <v>995</v>
+      </c>
+      <c r="K108" t="s">
         <v>996</v>
       </c>
-      <c r="D108" t="s">
+      <c r="L108" t="s">
         <v>997</v>
       </c>
-      <c r="E108" t="s">
+      <c r="M108" t="s">
         <v>998</v>
       </c>
-      <c r="F108" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="N108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
+        <v>999</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F109" t="s">
+        <v>1002</v>
+      </c>
+      <c r="G109" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H109" t="s">
+        <v>1004</v>
+      </c>
+      <c r="I109" t="s">
+        <v>1005</v>
+      </c>
+      <c r="J109" t="s">
+        <v>995</v>
+      </c>
+      <c r="K109" t="s">
         <v>1006</v>
       </c>
-      <c r="D109" t="s">
+      <c r="L109" t="s">
+        <v>250</v>
+      </c>
+      <c r="M109" t="s">
         <v>1007</v>
       </c>
-      <c r="E109" t="s">
+      <c r="N109" t="s">
         <v>1008</v>
-      </c>
-[...23 lines deleted...]
-        <v>1015</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E110" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F110" t="s">
+        <v>1011</v>
+      </c>
+      <c r="G110" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H110" t="s">
+        <v>1013</v>
+      </c>
+      <c r="I110" t="s">
+        <v>1014</v>
+      </c>
+      <c r="J110" t="s">
+        <v>995</v>
+      </c>
+      <c r="K110" t="s">
+        <v>1015</v>
+      </c>
+      <c r="L110" t="s">
+        <v>250</v>
+      </c>
+      <c r="M110" t="s">
         <v>1016</v>
       </c>
-      <c r="D110" t="s">
+      <c r="N110" t="s">
         <v>1017</v>
-      </c>
-[...26 lines deleted...]
-        <v>1025</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F111" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G111" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H111" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I111" t="s">
+        <v>1023</v>
+      </c>
+      <c r="J111" t="s">
+        <v>995</v>
+      </c>
+      <c r="K111" t="s">
+        <v>1024</v>
+      </c>
+      <c r="L111" t="s">
+        <v>250</v>
+      </c>
+      <c r="M111" t="s">
+        <v>1025</v>
+      </c>
+      <c r="N111" t="s">
         <v>1026</v>
-      </c>
-[...29 lines deleted...]
-        <v>1035</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1000</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F112" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G112" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H112" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I112" t="s">
+        <v>1032</v>
+      </c>
+      <c r="J112" t="s">
+        <v>995</v>
+      </c>
+      <c r="K112" t="s">
+        <v>1033</v>
+      </c>
+      <c r="L112" t="s">
+        <v>1034</v>
+      </c>
+      <c r="M112" t="s">
+        <v>1035</v>
+      </c>
+      <c r="N112" t="s">
         <v>1036</v>
-      </c>
-[...29 lines deleted...]
-        <v>1045</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>1046</v>
+        <v>1037</v>
       </c>
       <c r="D113" t="s">
-        <v>1047</v>
+        <v>1000</v>
       </c>
       <c r="E113" t="s">
-        <v>1048</v>
+        <v>1038</v>
       </c>
       <c r="F113" t="s">
-        <v>1049</v>
+        <v>1039</v>
       </c>
       <c r="G113" t="s">
-        <v>1050</v>
+        <v>1040</v>
       </c>
       <c r="H113" t="s">
-        <v>1051</v>
+        <v>1041</v>
       </c>
       <c r="I113" t="s">
-        <v>1052</v>
-[...1 lines deleted...]
-      <c r="J113"/>
+        <v>1042</v>
+      </c>
+      <c r="J113" t="s">
+        <v>995</v>
+      </c>
       <c r="K113" t="s">
-        <v>1053</v>
+        <v>1043</v>
       </c>
       <c r="L113" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M113" t="s">
-        <v>1054</v>
+        <v>1044</v>
       </c>
       <c r="N113" t="s">
-        <v>1055</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>1056</v>
+        <v>1046</v>
       </c>
       <c r="D114" t="s">
-        <v>1057</v>
+        <v>1000</v>
       </c>
       <c r="E114" t="s">
-        <v>1058</v>
+        <v>1047</v>
       </c>
       <c r="F114" t="s">
-        <v>1059</v>
+        <v>1048</v>
       </c>
       <c r="G114" t="s">
-        <v>1060</v>
+        <v>1049</v>
       </c>
       <c r="H114" t="s">
-        <v>1061</v>
+        <v>1050</v>
       </c>
       <c r="I114" t="s">
-        <v>1062</v>
-[...1 lines deleted...]
-      <c r="J114"/>
+        <v>1051</v>
+      </c>
+      <c r="J114" t="s">
+        <v>995</v>
+      </c>
       <c r="K114" t="s">
-        <v>1063</v>
+        <v>1052</v>
       </c>
       <c r="L114" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M114" t="s">
-        <v>1064</v>
+        <v>1053</v>
       </c>
       <c r="N114" t="s">
-        <v>1065</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>1066</v>
+        <v>1055</v>
       </c>
       <c r="D115" t="s">
-        <v>1067</v>
+        <v>1000</v>
       </c>
       <c r="E115" t="s">
-        <v>1068</v>
+        <v>1056</v>
       </c>
       <c r="F115" t="s">
-        <v>1069</v>
+        <v>1057</v>
       </c>
       <c r="G115" t="s">
-        <v>1070</v>
+        <v>1058</v>
       </c>
       <c r="H115" t="s">
-        <v>1071</v>
+        <v>1059</v>
       </c>
       <c r="I115" t="s">
-        <v>1072</v>
-[...1 lines deleted...]
-      <c r="J115"/>
+        <v>1060</v>
+      </c>
+      <c r="J115" t="s">
+        <v>995</v>
+      </c>
       <c r="K115" t="s">
-        <v>1073</v>
+        <v>1061</v>
       </c>
       <c r="L115" t="s">
-        <v>25</v>
+        <v>250</v>
       </c>
       <c r="M115" t="s">
-        <v>1074</v>
+        <v>1062</v>
       </c>
       <c r="N115" t="s">
-        <v>1075</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>1076</v>
+        <v>1064</v>
       </c>
       <c r="D116" t="s">
-        <v>1077</v>
+        <v>1065</v>
       </c>
       <c r="E116" t="s">
-        <v>1078</v>
+        <v>1066</v>
       </c>
       <c r="F116" t="s">
-        <v>1079</v>
+        <v>1067</v>
       </c>
       <c r="G116" t="s">
-        <v>1080</v>
+        <v>1068</v>
       </c>
       <c r="H116" t="s">
-        <v>1081</v>
+        <v>1069</v>
       </c>
       <c r="I116" t="s">
-        <v>1082</v>
-[...1 lines deleted...]
-      <c r="J116"/>
+        <v>1070</v>
+      </c>
+      <c r="J116" t="s">
+        <v>1071</v>
+      </c>
       <c r="K116" t="s">
-        <v>1083</v>
+        <v>1072</v>
       </c>
       <c r="L116" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M116" t="s">
-        <v>1084</v>
+        <v>1073</v>
       </c>
       <c r="N116" t="s">
-        <v>1085</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>1086</v>
+        <v>1075</v>
       </c>
       <c r="D117" t="s">
-        <v>1087</v>
+        <v>1000</v>
       </c>
       <c r="E117" t="s">
-        <v>1088</v>
+        <v>1076</v>
       </c>
       <c r="F117" t="s">
-        <v>1089</v>
+        <v>1077</v>
       </c>
       <c r="G117" t="s">
-        <v>1090</v>
+        <v>1078</v>
       </c>
       <c r="H117" t="s">
-        <v>1091</v>
+        <v>1079</v>
       </c>
       <c r="I117" t="s">
-        <v>1092</v>
-[...1 lines deleted...]
-      <c r="J117"/>
+        <v>1080</v>
+      </c>
+      <c r="J117" t="s">
+        <v>995</v>
+      </c>
       <c r="K117" t="s">
-        <v>1093</v>
+        <v>1081</v>
       </c>
       <c r="L117" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M117" t="s">
-        <v>1094</v>
+        <v>1082</v>
       </c>
       <c r="N117" t="s">
-        <v>1095</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1096</v>
+        <v>1084</v>
       </c>
       <c r="D118" t="s">
-        <v>1097</v>
+        <v>1065</v>
       </c>
       <c r="E118" t="s">
-        <v>1098</v>
+        <v>1085</v>
       </c>
       <c r="F118" t="s">
-        <v>1099</v>
+        <v>1086</v>
       </c>
       <c r="G118" t="s">
-        <v>1100</v>
+        <v>1087</v>
       </c>
       <c r="H118" t="s">
-        <v>1101</v>
+        <v>1088</v>
       </c>
       <c r="I118" t="s">
-        <v>1102</v>
-[...1 lines deleted...]
-      <c r="J118"/>
+        <v>1089</v>
+      </c>
+      <c r="J118" t="s">
+        <v>1071</v>
+      </c>
       <c r="K118" t="s">
-        <v>1103</v>
+        <v>1090</v>
       </c>
       <c r="L118" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M118" t="s">
-        <v>1104</v>
+        <v>1091</v>
       </c>
       <c r="N118" t="s">
-        <v>1105</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
-      <c r="C119" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C119"/>
       <c r="D119" t="s">
-        <v>1107</v>
-[...9 lines deleted...]
-      </c>
+        <v>1093</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119"/>
+      <c r="G119"/>
       <c r="H119" t="s">
-        <v>1111</v>
+        <v>1094</v>
       </c>
       <c r="I119" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="J119"/>
+        <v>1095</v>
+      </c>
+      <c r="J119" t="s">
+        <v>142</v>
+      </c>
       <c r="K119" t="s">
-        <v>1113</v>
+        <v>1096</v>
       </c>
       <c r="L119" t="s">
-        <v>72</v>
+        <v>1097</v>
       </c>
       <c r="M119" t="s">
-        <v>1114</v>
-[...3 lines deleted...]
-      </c>
+        <v>1098</v>
+      </c>
+      <c r="N119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1116</v>
+        <v>1099</v>
       </c>
       <c r="D120" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E120" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F120" t="s">
+        <v>1102</v>
+      </c>
+      <c r="G120" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H120" t="s">
+        <v>1104</v>
+      </c>
+      <c r="I120" t="s">
+        <v>1105</v>
+      </c>
+      <c r="J120" t="s">
+        <v>1106</v>
+      </c>
+      <c r="K120" t="s">
         <v>1107</v>
       </c>
-      <c r="E120" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="L120" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M120" t="s">
-        <v>1123</v>
+        <v>1108</v>
       </c>
       <c r="N120" t="s">
-        <v>1124</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1125</v>
+        <v>1110</v>
       </c>
       <c r="D121" t="s">
-        <v>1107</v>
+        <v>1111</v>
       </c>
       <c r="E121" t="s">
-        <v>1126</v>
+        <v>1112</v>
       </c>
       <c r="F121" t="s">
-        <v>1127</v>
+        <v>1113</v>
       </c>
       <c r="G121" t="s">
-        <v>1128</v>
+        <v>1114</v>
       </c>
       <c r="H121" t="s">
-        <v>1129</v>
+        <v>1115</v>
       </c>
       <c r="I121" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="J121"/>
+        <v>1116</v>
+      </c>
+      <c r="J121" t="s">
+        <v>142</v>
+      </c>
       <c r="K121" t="s">
-        <v>1131</v>
+        <v>1117</v>
       </c>
       <c r="L121" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M121" t="s">
-        <v>1132</v>
+        <v>1118</v>
       </c>
       <c r="N121" t="s">
-        <v>1133</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1134</v>
+        <v>1120</v>
       </c>
       <c r="D122" t="s">
-        <v>1107</v>
+        <v>1000</v>
       </c>
       <c r="E122" t="s">
-        <v>1135</v>
+        <v>1121</v>
       </c>
       <c r="F122" t="s">
-        <v>1136</v>
+        <v>1122</v>
       </c>
       <c r="G122" t="s">
-        <v>1137</v>
+        <v>1123</v>
       </c>
       <c r="H122" t="s">
-        <v>1138</v>
+        <v>1124</v>
       </c>
       <c r="I122" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="J122"/>
+        <v>1125</v>
+      </c>
+      <c r="J122" t="s">
+        <v>142</v>
+      </c>
       <c r="K122" t="s">
-        <v>1140</v>
+        <v>1126</v>
       </c>
       <c r="L122" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M122" t="s">
-        <v>1141</v>
+        <v>1127</v>
       </c>
       <c r="N122" t="s">
-        <v>1142</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1143</v>
+        <v>1129</v>
       </c>
       <c r="D123" t="s">
-        <v>1144</v>
+        <v>1100</v>
       </c>
       <c r="E123" t="s">
-        <v>1145</v>
+        <v>1130</v>
       </c>
       <c r="F123" t="s">
-        <v>1146</v>
+        <v>1131</v>
       </c>
       <c r="G123" t="s">
-        <v>1147</v>
+        <v>1132</v>
       </c>
       <c r="H123" t="s">
-        <v>1148</v>
+        <v>1133</v>
       </c>
       <c r="I123" t="s">
-        <v>1149</v>
-[...1 lines deleted...]
-      <c r="J123"/>
+        <v>1134</v>
+      </c>
+      <c r="J123" t="s">
+        <v>1106</v>
+      </c>
       <c r="K123" t="s">
-        <v>1150</v>
+        <v>1135</v>
       </c>
       <c r="L123" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M123" t="s">
-        <v>1151</v>
+        <v>1136</v>
       </c>
       <c r="N123" t="s">
-        <v>1152</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1153</v>
+        <v>1138</v>
       </c>
       <c r="D124" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E124" t="s">
+        <v>411</v>
+      </c>
+      <c r="F124" t="s">
+        <v>1139</v>
+      </c>
+      <c r="G124" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H124" t="s">
+        <v>1141</v>
+      </c>
+      <c r="I124" t="s">
+        <v>1142</v>
+      </c>
+      <c r="J124" t="s">
+        <v>1106</v>
+      </c>
+      <c r="K124" t="s">
+        <v>1143</v>
+      </c>
+      <c r="L124" t="s">
+        <v>47</v>
+      </c>
+      <c r="M124" t="s">
         <v>1144</v>
       </c>
-      <c r="E124" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="N124" t="s">
-        <v>1161</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1162</v>
+        <v>1146</v>
       </c>
       <c r="D125" t="s">
-        <v>1144</v>
+        <v>1111</v>
       </c>
       <c r="E125" t="s">
-        <v>1163</v>
+        <v>1147</v>
       </c>
       <c r="F125" t="s">
-        <v>1164</v>
+        <v>1148</v>
       </c>
       <c r="G125" t="s">
-        <v>1165</v>
+        <v>1149</v>
       </c>
       <c r="H125" t="s">
-        <v>1166</v>
+        <v>1150</v>
       </c>
       <c r="I125" t="s">
-        <v>1167</v>
-[...1 lines deleted...]
-      <c r="J125"/>
+        <v>1151</v>
+      </c>
+      <c r="J125" t="s">
+        <v>142</v>
+      </c>
       <c r="K125" t="s">
-        <v>1168</v>
+        <v>1152</v>
       </c>
       <c r="L125" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M125" t="s">
-        <v>1169</v>
+        <v>1153</v>
       </c>
       <c r="N125" t="s">
-        <v>1170</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1171</v>
+        <v>1155</v>
       </c>
       <c r="D126" t="s">
-        <v>1172</v>
+        <v>1156</v>
       </c>
       <c r="E126" t="s">
-        <v>1173</v>
+        <v>1157</v>
       </c>
       <c r="F126" t="s">
-        <v>1174</v>
+        <v>1158</v>
       </c>
       <c r="G126" t="s">
-        <v>1175</v>
+        <v>1159</v>
       </c>
       <c r="H126" t="s">
-        <v>1176</v>
+        <v>1160</v>
       </c>
       <c r="I126" t="s">
-        <v>1177</v>
-[...1 lines deleted...]
-      <c r="J126"/>
+        <v>1161</v>
+      </c>
+      <c r="J126" t="s">
+        <v>142</v>
+      </c>
       <c r="K126" t="s">
-        <v>1178</v>
+        <v>1162</v>
       </c>
       <c r="L126" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M126" t="s">
-        <v>1179</v>
+        <v>1163</v>
       </c>
       <c r="N126" t="s">
-        <v>1180</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1181</v>
+        <v>1165</v>
       </c>
       <c r="D127" t="s">
-        <v>1144</v>
+        <v>1156</v>
       </c>
       <c r="E127" t="s">
-        <v>1182</v>
+        <v>1166</v>
       </c>
       <c r="F127" t="s">
-        <v>1183</v>
+        <v>1167</v>
       </c>
       <c r="G127" t="s">
-        <v>1184</v>
+        <v>1168</v>
       </c>
       <c r="H127" t="s">
-        <v>1185</v>
+        <v>1169</v>
       </c>
       <c r="I127" t="s">
-        <v>1186</v>
-[...1 lines deleted...]
-      <c r="J127"/>
+        <v>1170</v>
+      </c>
+      <c r="J127" t="s">
+        <v>142</v>
+      </c>
       <c r="K127" t="s">
-        <v>1187</v>
+        <v>1171</v>
       </c>
       <c r="L127" t="s">
-        <v>72</v>
+        <v>1172</v>
       </c>
       <c r="M127" t="s">
-        <v>1188</v>
+        <v>1173</v>
       </c>
       <c r="N127" t="s">
-        <v>1189</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1190</v>
+        <v>1175</v>
       </c>
       <c r="D128" t="s">
-        <v>1191</v>
+        <v>1156</v>
       </c>
       <c r="E128" t="s">
-        <v>1192</v>
+        <v>1176</v>
       </c>
       <c r="F128" t="s">
-        <v>1193</v>
+        <v>1177</v>
       </c>
       <c r="G128" t="s">
-        <v>1194</v>
+        <v>1178</v>
       </c>
       <c r="H128" t="s">
-        <v>1195</v>
+        <v>1179</v>
       </c>
       <c r="I128" t="s">
-        <v>1196</v>
-[...1 lines deleted...]
-      <c r="J128"/>
+        <v>1180</v>
+      </c>
+      <c r="J128" t="s">
+        <v>142</v>
+      </c>
       <c r="K128" t="s">
-        <v>1197</v>
+        <v>1181</v>
       </c>
       <c r="L128" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M128" t="s">
-        <v>1198</v>
+        <v>1182</v>
       </c>
       <c r="N128" t="s">
-        <v>1199</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1200</v>
+        <v>1184</v>
       </c>
       <c r="D129" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E129" t="s">
+        <v>1185</v>
+      </c>
+      <c r="F129" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G129" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H129" t="s">
+        <v>1188</v>
+      </c>
+      <c r="I129" t="s">
+        <v>1189</v>
+      </c>
+      <c r="J129" t="s">
+        <v>142</v>
+      </c>
+      <c r="K129" t="s">
+        <v>1190</v>
+      </c>
+      <c r="L129" t="s">
+        <v>144</v>
+      </c>
+      <c r="M129" t="s">
         <v>1191</v>
       </c>
-      <c r="E129" t="s">
-[...23 lines deleted...]
-      </c>
       <c r="N129" t="s">
-        <v>1207</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1208</v>
+        <v>1193</v>
       </c>
       <c r="D130" t="s">
-        <v>1191</v>
+        <v>1100</v>
       </c>
       <c r="E130" t="s">
-        <v>1209</v>
+        <v>1194</v>
       </c>
       <c r="F130" t="s">
-        <v>1210</v>
+        <v>1195</v>
       </c>
       <c r="G130" t="s">
-        <v>1211</v>
+        <v>1196</v>
       </c>
       <c r="H130" t="s">
-        <v>1212</v>
+        <v>1197</v>
       </c>
       <c r="I130" t="s">
-        <v>1213</v>
-[...1 lines deleted...]
-      <c r="J130"/>
+        <v>1198</v>
+      </c>
+      <c r="J130" t="s">
+        <v>1106</v>
+      </c>
       <c r="K130" t="s">
-        <v>1214</v>
+        <v>1199</v>
       </c>
       <c r="L130" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M130" t="s">
-        <v>1215</v>
+        <v>1200</v>
       </c>
       <c r="N130" t="s">
-        <v>1216</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1217</v>
+        <v>1202</v>
       </c>
       <c r="D131" t="s">
-        <v>1218</v>
+        <v>1156</v>
       </c>
       <c r="E131" t="s">
-        <v>1219</v>
+        <v>1203</v>
       </c>
       <c r="F131" t="s">
-        <v>1220</v>
+        <v>1204</v>
       </c>
       <c r="G131" t="s">
-        <v>1221</v>
+        <v>1205</v>
       </c>
       <c r="H131" t="s">
-        <v>1222</v>
+        <v>1206</v>
       </c>
       <c r="I131" t="s">
-        <v>1223</v>
-[...1 lines deleted...]
-      <c r="J131"/>
+        <v>1207</v>
+      </c>
+      <c r="J131" t="s">
+        <v>142</v>
+      </c>
       <c r="K131" t="s">
-        <v>1224</v>
+        <v>1208</v>
       </c>
       <c r="L131" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M131" t="s">
-        <v>1225</v>
+        <v>1209</v>
       </c>
       <c r="N131" t="s">
-        <v>1226</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1227</v>
+        <v>1211</v>
       </c>
       <c r="D132" t="s">
-        <v>1228</v>
+        <v>1111</v>
       </c>
       <c r="E132" t="s">
-        <v>1229</v>
+        <v>1212</v>
       </c>
       <c r="F132" t="s">
-        <v>1230</v>
+        <v>1213</v>
       </c>
       <c r="G132" t="s">
-        <v>1231</v>
+        <v>1214</v>
       </c>
       <c r="H132" t="s">
-        <v>1232</v>
+        <v>1215</v>
       </c>
       <c r="I132" t="s">
-        <v>1233</v>
-[...1 lines deleted...]
-      <c r="J132"/>
+        <v>1216</v>
+      </c>
+      <c r="J132" t="s">
+        <v>142</v>
+      </c>
       <c r="K132" t="s">
-        <v>1234</v>
+        <v>1217</v>
       </c>
       <c r="L132" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M132" t="s">
-        <v>1235</v>
+        <v>1218</v>
       </c>
       <c r="N132" t="s">
-        <v>1236</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1237</v>
+        <v>1220</v>
       </c>
       <c r="D133" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E133" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F133" t="s">
+        <v>1222</v>
+      </c>
+      <c r="G133" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H133" t="s">
+        <v>1224</v>
+      </c>
+      <c r="I133" t="s">
+        <v>1225</v>
+      </c>
+      <c r="J133" t="s">
+        <v>1106</v>
+      </c>
+      <c r="K133" t="s">
+        <v>1226</v>
+      </c>
+      <c r="L133" t="s">
+        <v>47</v>
+      </c>
+      <c r="M133" t="s">
+        <v>1227</v>
+      </c>
+      <c r="N133" t="s">
         <v>1228</v>
-      </c>
-[...26 lines deleted...]
-        <v>1245</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1246</v>
+        <v>1229</v>
       </c>
       <c r="D134" t="s">
-        <v>1228</v>
+        <v>1100</v>
       </c>
       <c r="E134" t="s">
-        <v>1247</v>
+        <v>1230</v>
       </c>
       <c r="F134" t="s">
-        <v>1248</v>
+        <v>1231</v>
       </c>
       <c r="G134" t="s">
-        <v>1249</v>
+        <v>1232</v>
       </c>
       <c r="H134" t="s">
-        <v>1250</v>
+        <v>1233</v>
       </c>
       <c r="I134" t="s">
-        <v>1251</v>
-[...1 lines deleted...]
-      <c r="J134"/>
+        <v>1234</v>
+      </c>
+      <c r="J134" t="s">
+        <v>1106</v>
+      </c>
       <c r="K134" t="s">
-        <v>1252</v>
+        <v>1235</v>
       </c>
       <c r="L134" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M134" t="s">
-        <v>1253</v>
+        <v>1236</v>
       </c>
       <c r="N134" t="s">
-        <v>1254</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1255</v>
+        <v>1238</v>
       </c>
       <c r="D135" t="s">
-        <v>1256</v>
+        <v>1100</v>
       </c>
       <c r="E135" t="s">
-        <v>1257</v>
+        <v>1239</v>
       </c>
       <c r="F135" t="s">
-        <v>1258</v>
+        <v>1240</v>
       </c>
       <c r="G135" t="s">
-        <v>1259</v>
+        <v>1241</v>
       </c>
       <c r="H135" t="s">
-        <v>1260</v>
+        <v>1242</v>
       </c>
       <c r="I135" t="s">
-        <v>1261</v>
-[...1 lines deleted...]
-      <c r="J135"/>
+        <v>1243</v>
+      </c>
+      <c r="J135" t="s">
+        <v>1106</v>
+      </c>
       <c r="K135" t="s">
-        <v>1262</v>
+        <v>1244</v>
       </c>
       <c r="L135" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M135" t="s">
-        <v>1263</v>
+        <v>1245</v>
       </c>
       <c r="N135" t="s">
-        <v>1264</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1265</v>
+        <v>1247</v>
       </c>
       <c r="D136" t="s">
-        <v>1266</v>
+        <v>1100</v>
       </c>
       <c r="E136" t="s">
-        <v>1267</v>
+        <v>1248</v>
       </c>
       <c r="F136" t="s">
-        <v>1268</v>
+        <v>1249</v>
       </c>
       <c r="G136" t="s">
-        <v>1269</v>
+        <v>1250</v>
       </c>
       <c r="H136" t="s">
-        <v>1270</v>
+        <v>1251</v>
       </c>
       <c r="I136" t="s">
-        <v>1271</v>
-[...1 lines deleted...]
-      <c r="J136"/>
+        <v>1252</v>
+      </c>
+      <c r="J136" t="s">
+        <v>1106</v>
+      </c>
       <c r="K136" t="s">
-        <v>1272</v>
+        <v>1253</v>
       </c>
       <c r="L136" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="M136" t="s">
-        <v>1273</v>
+        <v>1254</v>
       </c>
       <c r="N136" t="s">
-        <v>1274</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1275</v>
+        <v>1256</v>
       </c>
       <c r="D137" t="s">
-        <v>1276</v>
+        <v>1100</v>
       </c>
       <c r="E137" t="s">
-        <v>1277</v>
+        <v>1257</v>
       </c>
       <c r="F137" t="s">
-        <v>1278</v>
+        <v>1258</v>
       </c>
       <c r="G137" t="s">
-        <v>1279</v>
+        <v>1259</v>
       </c>
       <c r="H137" t="s">
-        <v>1280</v>
+        <v>1260</v>
       </c>
       <c r="I137" t="s">
-        <v>1281</v>
-[...1 lines deleted...]
-      <c r="J137"/>
+        <v>1261</v>
+      </c>
+      <c r="J137" t="s">
+        <v>1106</v>
+      </c>
       <c r="K137" t="s">
-        <v>1282</v>
+        <v>1262</v>
       </c>
       <c r="L137" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M137" t="s">
-        <v>1283</v>
+        <v>1263</v>
       </c>
       <c r="N137" t="s">
-        <v>1284</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1285</v>
+        <v>1265</v>
       </c>
       <c r="D138" t="s">
-        <v>1286</v>
+        <v>1266</v>
       </c>
       <c r="E138" t="s">
-        <v>1287</v>
+        <v>1267</v>
       </c>
       <c r="F138" t="s">
-        <v>1288</v>
+        <v>1268</v>
       </c>
       <c r="G138" t="s">
-        <v>1289</v>
+        <v>1269</v>
       </c>
       <c r="H138" t="s">
-        <v>1290</v>
+        <v>1270</v>
       </c>
       <c r="I138" t="s">
-        <v>1291</v>
-[...1 lines deleted...]
-      <c r="J138"/>
+        <v>1271</v>
+      </c>
+      <c r="J138" t="s">
+        <v>142</v>
+      </c>
       <c r="K138" t="s">
-        <v>1292</v>
+        <v>1272</v>
       </c>
       <c r="L138" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M138" t="s">
-        <v>1293</v>
+        <v>1273</v>
       </c>
       <c r="N138" t="s">
-        <v>1294</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1295</v>
+        <v>1275</v>
       </c>
       <c r="D139" t="s">
-        <v>1296</v>
+        <v>1266</v>
       </c>
       <c r="E139" t="s">
-        <v>1297</v>
+        <v>1276</v>
       </c>
       <c r="F139" t="s">
-        <v>1298</v>
+        <v>1277</v>
       </c>
       <c r="G139" t="s">
-        <v>1299</v>
+        <v>1278</v>
       </c>
       <c r="H139" t="s">
-        <v>1300</v>
+        <v>1279</v>
       </c>
       <c r="I139" t="s">
-        <v>1301</v>
-[...1 lines deleted...]
-      <c r="J139"/>
+        <v>1280</v>
+      </c>
+      <c r="J139" t="s">
+        <v>142</v>
+      </c>
       <c r="K139" t="s">
-        <v>1302</v>
+        <v>1281</v>
       </c>
       <c r="L139" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M139" t="s">
-        <v>1303</v>
+        <v>1282</v>
       </c>
       <c r="N139" t="s">
-        <v>1304</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1305</v>
+        <v>1284</v>
       </c>
       <c r="D140" t="s">
-        <v>1306</v>
+        <v>1100</v>
       </c>
       <c r="E140" t="s">
-        <v>1307</v>
+        <v>1285</v>
       </c>
       <c r="F140" t="s">
-        <v>1308</v>
+        <v>1286</v>
       </c>
       <c r="G140" t="s">
-        <v>1309</v>
+        <v>1287</v>
       </c>
       <c r="H140" t="s">
-        <v>1310</v>
+        <v>1288</v>
       </c>
       <c r="I140" t="s">
-        <v>1311</v>
-[...1 lines deleted...]
-      <c r="J140"/>
+        <v>1289</v>
+      </c>
+      <c r="J140" t="s">
+        <v>1106</v>
+      </c>
       <c r="K140" t="s">
-        <v>1312</v>
+        <v>1290</v>
       </c>
       <c r="L140" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M140" t="s">
-        <v>1313</v>
+        <v>1291</v>
       </c>
       <c r="N140" t="s">
-        <v>1314</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1315</v>
+        <v>1293</v>
       </c>
       <c r="D141" t="s">
-        <v>1316</v>
+        <v>1294</v>
       </c>
       <c r="E141" t="s">
-        <v>1317</v>
+        <v>1295</v>
       </c>
       <c r="F141" t="s">
-        <v>1318</v>
+        <v>1296</v>
       </c>
       <c r="G141" t="s">
-        <v>1319</v>
+        <v>1297</v>
       </c>
       <c r="H141" t="s">
-        <v>1320</v>
+        <v>1298</v>
       </c>
       <c r="I141" t="s">
-        <v>1321</v>
-[...1 lines deleted...]
-      <c r="J141"/>
+        <v>1299</v>
+      </c>
+      <c r="J141" t="s">
+        <v>1300</v>
+      </c>
       <c r="K141" t="s">
-        <v>1322</v>
+        <v>1301</v>
       </c>
       <c r="L141" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M141" t="s">
-        <v>1323</v>
+        <v>1302</v>
       </c>
       <c r="N141" t="s">
-        <v>1324</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1325</v>
+        <v>1304</v>
       </c>
       <c r="D142" t="s">
-        <v>1326</v>
+        <v>1305</v>
       </c>
       <c r="E142" t="s">
-        <v>1327</v>
+        <v>1306</v>
       </c>
       <c r="F142" t="s">
-        <v>1328</v>
+        <v>1307</v>
       </c>
       <c r="G142" t="s">
-        <v>1329</v>
+        <v>1308</v>
       </c>
       <c r="H142" t="s">
-        <v>1330</v>
+        <v>1309</v>
       </c>
       <c r="I142" t="s">
-        <v>1331</v>
-[...1 lines deleted...]
-      <c r="J142"/>
+        <v>1310</v>
+      </c>
+      <c r="J142" t="s">
+        <v>1300</v>
+      </c>
       <c r="K142" t="s">
-        <v>1332</v>
+        <v>1311</v>
       </c>
       <c r="L142" t="s">
-        <v>213</v>
+        <v>1312</v>
       </c>
       <c r="M142" t="s">
-        <v>1333</v>
+        <v>1313</v>
       </c>
       <c r="N142" t="s">
-        <v>1334</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1335</v>
+        <v>1315</v>
       </c>
       <c r="D143" t="s">
-        <v>1336</v>
+        <v>1294</v>
       </c>
       <c r="E143" t="s">
-        <v>1337</v>
+        <v>1316</v>
       </c>
       <c r="F143" t="s">
-        <v>1338</v>
+        <v>1317</v>
       </c>
       <c r="G143" t="s">
-        <v>1339</v>
+        <v>1318</v>
       </c>
       <c r="H143" t="s">
-        <v>1340</v>
+        <v>1319</v>
       </c>
       <c r="I143" t="s">
-        <v>1341</v>
-[...1 lines deleted...]
-      <c r="J143"/>
+        <v>1320</v>
+      </c>
+      <c r="J143" t="s">
+        <v>1300</v>
+      </c>
       <c r="K143" t="s">
-        <v>1342</v>
+        <v>1321</v>
       </c>
       <c r="L143" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M143" t="s">
-        <v>1343</v>
+        <v>1322</v>
       </c>
       <c r="N143" t="s">
-        <v>1344</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1345</v>
+        <v>1324</v>
       </c>
       <c r="D144" t="s">
-        <v>1346</v>
+        <v>1294</v>
       </c>
       <c r="E144" t="s">
-        <v>1347</v>
+        <v>1325</v>
       </c>
       <c r="F144" t="s">
-        <v>1348</v>
+        <v>1326</v>
       </c>
       <c r="G144" t="s">
-        <v>1349</v>
+        <v>1327</v>
       </c>
       <c r="H144" t="s">
-        <v>1350</v>
+        <v>1328</v>
       </c>
       <c r="I144" t="s">
-        <v>1351</v>
-[...1 lines deleted...]
-      <c r="J144"/>
+        <v>1329</v>
+      </c>
+      <c r="J144" t="s">
+        <v>1300</v>
+      </c>
       <c r="K144" t="s">
-        <v>1352</v>
+        <v>1330</v>
       </c>
       <c r="L144" t="s">
-        <v>1353</v>
+        <v>47</v>
       </c>
       <c r="M144" t="s">
-        <v>1354</v>
+        <v>1331</v>
       </c>
       <c r="N144" t="s">
-        <v>1355</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
-      <c r="C145" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C145"/>
       <c r="D145" t="s">
-        <v>1357</v>
-[...9 lines deleted...]
-      </c>
+        <v>1333</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145"/>
+      <c r="G145"/>
       <c r="H145" t="s">
-        <v>1361</v>
+        <v>1334</v>
       </c>
       <c r="I145" t="s">
-        <v>1362</v>
-[...1 lines deleted...]
-      <c r="J145"/>
+        <v>1335</v>
+      </c>
+      <c r="J145" t="s">
+        <v>1336</v>
+      </c>
       <c r="K145" t="s">
-        <v>1363</v>
+        <v>1337</v>
       </c>
       <c r="L145" t="s">
-        <v>213</v>
+        <v>1338</v>
       </c>
       <c r="M145" t="s">
-        <v>1364</v>
-[...3 lines deleted...]
-      </c>
+        <v>1339</v>
+      </c>
+      <c r="N145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1366</v>
+        <v>1340</v>
       </c>
       <c r="D146" t="s">
-        <v>1357</v>
+        <v>1341</v>
       </c>
       <c r="E146" t="s">
-        <v>1367</v>
+        <v>1342</v>
       </c>
       <c r="F146" t="s">
-        <v>1368</v>
+        <v>1343</v>
       </c>
       <c r="G146" t="s">
-        <v>1369</v>
+        <v>1344</v>
       </c>
       <c r="H146" t="s">
-        <v>1370</v>
+        <v>1345</v>
       </c>
       <c r="I146" t="s">
-        <v>1371</v>
-[...1 lines deleted...]
-      <c r="J146"/>
+        <v>1346</v>
+      </c>
+      <c r="J146" t="s">
+        <v>1336</v>
+      </c>
       <c r="K146" t="s">
-        <v>1372</v>
+        <v>1347</v>
       </c>
       <c r="L146" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M146" t="s">
-        <v>1373</v>
+        <v>1348</v>
       </c>
       <c r="N146" t="s">
-        <v>1374</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1375</v>
+        <v>1350</v>
       </c>
       <c r="D147" t="s">
-        <v>1376</v>
+        <v>1351</v>
       </c>
       <c r="E147" t="s">
-        <v>1377</v>
+        <v>1352</v>
       </c>
       <c r="F147" t="s">
-        <v>1378</v>
+        <v>1353</v>
       </c>
       <c r="G147" t="s">
-        <v>1379</v>
+        <v>1354</v>
       </c>
       <c r="H147" t="s">
-        <v>1380</v>
+        <v>1355</v>
       </c>
       <c r="I147" t="s">
-        <v>1381</v>
-[...1 lines deleted...]
-      <c r="J147"/>
+        <v>1356</v>
+      </c>
+      <c r="J147" t="s">
+        <v>1357</v>
+      </c>
       <c r="K147" t="s">
-        <v>1382</v>
+        <v>1358</v>
       </c>
       <c r="L147" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M147" t="s">
-        <v>1383</v>
+        <v>1359</v>
       </c>
       <c r="N147" t="s">
-        <v>1384</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1335</v>
+        <v>1361</v>
       </c>
       <c r="D148" t="s">
-        <v>1336</v>
+        <v>1351</v>
       </c>
       <c r="E148" t="s">
-        <v>1337</v>
+        <v>1362</v>
       </c>
       <c r="F148" t="s">
-        <v>1338</v>
+        <v>1363</v>
       </c>
       <c r="G148" t="s">
-        <v>1339</v>
+        <v>1364</v>
       </c>
       <c r="H148" t="s">
-        <v>1385</v>
+        <v>1365</v>
       </c>
       <c r="I148" t="s">
-        <v>1386</v>
-[...1 lines deleted...]
-      <c r="J148"/>
+        <v>1366</v>
+      </c>
+      <c r="J148" t="s">
+        <v>1357</v>
+      </c>
       <c r="K148" t="s">
-        <v>1387</v>
+        <v>1367</v>
       </c>
       <c r="L148" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M148" t="s">
-        <v>1388</v>
+        <v>1368</v>
       </c>
       <c r="N148" t="s">
-        <v>1344</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1345</v>
+        <v>1370</v>
       </c>
       <c r="D149" t="s">
-        <v>1346</v>
+        <v>1111</v>
       </c>
       <c r="E149" t="s">
-        <v>1347</v>
+        <v>1371</v>
       </c>
       <c r="F149" t="s">
-        <v>1348</v>
+        <v>1139</v>
       </c>
       <c r="G149" t="s">
-        <v>1349</v>
+        <v>1372</v>
       </c>
       <c r="H149" t="s">
-        <v>1389</v>
+        <v>1373</v>
       </c>
       <c r="I149" t="s">
-        <v>1390</v>
-[...1 lines deleted...]
-      <c r="J149"/>
+        <v>1374</v>
+      </c>
+      <c r="J149" t="s">
+        <v>493</v>
+      </c>
       <c r="K149" t="s">
-        <v>1391</v>
+        <v>1375</v>
       </c>
       <c r="L149" t="s">
-        <v>1353</v>
+        <v>250</v>
       </c>
       <c r="M149" t="s">
-        <v>1392</v>
+        <v>1376</v>
       </c>
       <c r="N149" t="s">
-        <v>1355</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1393</v>
+        <v>1378</v>
       </c>
       <c r="D150" t="s">
-        <v>1394</v>
+        <v>1379</v>
       </c>
       <c r="E150" t="s">
-        <v>1395</v>
+        <v>1380</v>
       </c>
       <c r="F150" t="s">
-        <v>1396</v>
+        <v>1381</v>
       </c>
       <c r="G150" t="s">
-        <v>1397</v>
+        <v>1382</v>
       </c>
       <c r="H150" t="s">
-        <v>1398</v>
+        <v>1383</v>
       </c>
       <c r="I150" t="s">
-        <v>1399</v>
-[...1 lines deleted...]
-      <c r="J150"/>
+        <v>1384</v>
+      </c>
+      <c r="J150" t="s">
+        <v>1385</v>
+      </c>
       <c r="K150" t="s">
-        <v>1400</v>
+        <v>1386</v>
       </c>
       <c r="L150" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M150" t="s">
-        <v>1401</v>
+        <v>1387</v>
       </c>
       <c r="N150" t="s">
-        <v>1402</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1403</v>
+        <v>1389</v>
       </c>
       <c r="D151" t="s">
+        <v>1379</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1390</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1391</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H151" t="s">
+        <v>1393</v>
+      </c>
+      <c r="I151" t="s">
         <v>1394</v>
       </c>
-      <c r="E151" t="s">
-[...14 lines deleted...]
-      <c r="J151"/>
+      <c r="J151" t="s">
+        <v>1385</v>
+      </c>
       <c r="K151" t="s">
-        <v>1409</v>
+        <v>1395</v>
       </c>
       <c r="L151" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M151" t="s">
-        <v>1410</v>
+        <v>1396</v>
       </c>
       <c r="N151" t="s">
-        <v>1411</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1412</v>
+        <v>1398</v>
       </c>
       <c r="D152" t="s">
-        <v>1394</v>
+        <v>1399</v>
       </c>
       <c r="E152" t="s">
-        <v>1413</v>
+        <v>1400</v>
       </c>
       <c r="F152" t="s">
-        <v>1414</v>
+        <v>1401</v>
       </c>
       <c r="G152" t="s">
-        <v>1415</v>
+        <v>1402</v>
       </c>
       <c r="H152" t="s">
-        <v>1416</v>
+        <v>1403</v>
       </c>
       <c r="I152" t="s">
-        <v>1417</v>
-[...1 lines deleted...]
-      <c r="J152"/>
+        <v>1404</v>
+      </c>
+      <c r="J152" t="s">
+        <v>1385</v>
+      </c>
       <c r="K152" t="s">
-        <v>1418</v>
+        <v>1405</v>
       </c>
       <c r="L152" t="s">
-        <v>213</v>
+        <v>1406</v>
       </c>
       <c r="M152" t="s">
-        <v>1419</v>
+        <v>1407</v>
       </c>
       <c r="N152" t="s">
-        <v>1420</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1421</v>
+        <v>1409</v>
       </c>
       <c r="D153" t="s">
-        <v>1394</v>
+        <v>1379</v>
       </c>
       <c r="E153" t="s">
-        <v>1422</v>
+        <v>1410</v>
       </c>
       <c r="F153" t="s">
-        <v>1423</v>
+        <v>1411</v>
       </c>
       <c r="G153" t="s">
-        <v>1424</v>
+        <v>1412</v>
       </c>
       <c r="H153" t="s">
-        <v>1425</v>
+        <v>1413</v>
       </c>
       <c r="I153" t="s">
-        <v>1426</v>
-[...1 lines deleted...]
-      <c r="J153"/>
+        <v>1414</v>
+      </c>
+      <c r="J153" t="s">
+        <v>1300</v>
+      </c>
       <c r="K153" t="s">
-        <v>1427</v>
+        <v>1415</v>
       </c>
       <c r="L153" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M153" t="s">
-        <v>1428</v>
+        <v>1416</v>
       </c>
       <c r="N153" t="s">
-        <v>1429</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1420</v>
+      </c>
+      <c r="F154" t="s">
         <v>1421</v>
       </c>
-      <c r="D154" t="s">
-[...2 lines deleted...]
-      <c r="E154" t="s">
+      <c r="G154" t="s">
         <v>1422</v>
       </c>
-      <c r="F154" t="s">
+      <c r="H154" t="s">
         <v>1423</v>
       </c>
-      <c r="G154" t="s">
+      <c r="I154" t="s">
         <v>1424</v>
       </c>
-      <c r="H154" t="s">
-[...5 lines deleted...]
-      <c r="J154"/>
+      <c r="J154" t="s">
+        <v>195</v>
+      </c>
       <c r="K154" t="s">
-        <v>1432</v>
+        <v>1425</v>
       </c>
       <c r="L154" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M154" t="s">
-        <v>1433</v>
+        <v>1426</v>
       </c>
       <c r="N154" t="s">
-        <v>1429</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1412</v>
+        <v>1428</v>
       </c>
       <c r="D155" t="s">
-        <v>1394</v>
+        <v>1419</v>
       </c>
       <c r="E155" t="s">
-        <v>1413</v>
+        <v>1429</v>
       </c>
       <c r="F155" t="s">
-        <v>1414</v>
+        <v>1430</v>
       </c>
       <c r="G155" t="s">
-        <v>1415</v>
+        <v>1431</v>
       </c>
       <c r="H155" t="s">
+        <v>1432</v>
+      </c>
+      <c r="I155" t="s">
+        <v>1433</v>
+      </c>
+      <c r="J155" t="s">
+        <v>195</v>
+      </c>
+      <c r="K155" t="s">
         <v>1434</v>
       </c>
-      <c r="I155" t="s">
+      <c r="L155" t="s">
+        <v>47</v>
+      </c>
+      <c r="M155" t="s">
         <v>1435</v>
       </c>
-      <c r="J155"/>
-      <c r="K155" t="s">
+      <c r="N155" t="s">
         <v>1436</v>
-      </c>
-[...7 lines deleted...]
-        <v>1420</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
+        <v>1437</v>
+      </c>
+      <c r="D156" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E156" t="s">
         <v>1438</v>
       </c>
-      <c r="D156" t="s">
-[...2 lines deleted...]
-      <c r="E156" t="s">
+      <c r="F156" t="s">
         <v>1439</v>
       </c>
-      <c r="F156" t="s">
+      <c r="G156" t="s">
         <v>1440</v>
       </c>
-      <c r="G156" t="s">
+      <c r="H156" t="s">
         <v>1441</v>
       </c>
-      <c r="H156" t="s">
+      <c r="I156" t="s">
         <v>1442</v>
       </c>
-      <c r="I156" t="s">
+      <c r="J156" t="s">
+        <v>195</v>
+      </c>
+      <c r="K156" t="s">
         <v>1443</v>
       </c>
-      <c r="J156"/>
-      <c r="K156" t="s">
+      <c r="L156" t="s">
+        <v>47</v>
+      </c>
+      <c r="M156" t="s">
         <v>1444</v>
       </c>
-      <c r="L156" t="s">
-[...2 lines deleted...]
-      <c r="M156" t="s">
+      <c r="N156" t="s">
         <v>1445</v>
-      </c>
-[...1 lines deleted...]
-        <v>1446</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D157" t="s">
+        <v>1419</v>
+      </c>
+      <c r="E157" t="s">
         <v>1447</v>
       </c>
-      <c r="D157" t="s">
-[...2 lines deleted...]
-      <c r="E157" t="s">
+      <c r="F157" t="s">
         <v>1448</v>
       </c>
-      <c r="F157" t="s">
+      <c r="G157" t="s">
         <v>1449</v>
       </c>
-      <c r="G157" t="s">
+      <c r="H157" t="s">
         <v>1450</v>
       </c>
-      <c r="H157" t="s">
+      <c r="I157" t="s">
         <v>1451</v>
       </c>
-      <c r="I157" t="s">
+      <c r="J157" t="s">
+        <v>195</v>
+      </c>
+      <c r="K157" t="s">
         <v>1452</v>
       </c>
-      <c r="J157"/>
-      <c r="K157" t="s">
+      <c r="L157" t="s">
+        <v>47</v>
+      </c>
+      <c r="M157" t="s">
         <v>1453</v>
       </c>
-      <c r="L157" t="s">
-[...2 lines deleted...]
-      <c r="M157" t="s">
+      <c r="N157" t="s">
         <v>1454</v>
-      </c>
-[...1 lines deleted...]
-        <v>1455</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1393</v>
+        <v>1455</v>
       </c>
       <c r="D158" t="s">
-        <v>1394</v>
+        <v>1419</v>
       </c>
       <c r="E158" t="s">
-        <v>1395</v>
+        <v>1456</v>
       </c>
       <c r="F158" t="s">
-        <v>1396</v>
+        <v>1457</v>
       </c>
       <c r="G158" t="s">
-        <v>1397</v>
+        <v>1458</v>
       </c>
       <c r="H158" t="s">
-        <v>1456</v>
+        <v>1459</v>
       </c>
       <c r="I158" t="s">
-        <v>1457</v>
-[...1 lines deleted...]
-      <c r="J158"/>
+        <v>1460</v>
+      </c>
+      <c r="J158" t="s">
+        <v>195</v>
+      </c>
       <c r="K158" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="L158" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M158" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="N158" t="s">
-        <v>1402</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
       <c r="D159" t="s">
-        <v>1394</v>
+        <v>1465</v>
       </c>
       <c r="E159" t="s">
-        <v>1461</v>
+        <v>1466</v>
       </c>
       <c r="F159" t="s">
-        <v>1462</v>
+        <v>1467</v>
       </c>
       <c r="G159" t="s">
-        <v>1463</v>
+        <v>1468</v>
       </c>
       <c r="H159" t="s">
-        <v>1464</v>
+        <v>1469</v>
       </c>
       <c r="I159" t="s">
-        <v>1465</v>
-[...1 lines deleted...]
-      <c r="J159"/>
+        <v>1470</v>
+      </c>
+      <c r="J159" t="s">
+        <v>195</v>
+      </c>
       <c r="K159" t="s">
-        <v>1466</v>
+        <v>1471</v>
       </c>
       <c r="L159" t="s">
-        <v>213</v>
+        <v>1472</v>
       </c>
       <c r="M159" t="s">
-        <v>1467</v>
+        <v>1473</v>
       </c>
       <c r="N159" t="s">
-        <v>1468</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1469</v>
+        <v>1475</v>
       </c>
       <c r="D160" t="s">
-        <v>1394</v>
+        <v>1476</v>
       </c>
       <c r="E160" t="s">
-        <v>1470</v>
+        <v>1477</v>
       </c>
       <c r="F160" t="s">
-        <v>1471</v>
+        <v>1478</v>
       </c>
       <c r="G160" t="s">
-        <v>1472</v>
+        <v>1479</v>
       </c>
       <c r="H160" t="s">
-        <v>1473</v>
+        <v>1480</v>
       </c>
       <c r="I160" t="s">
-        <v>1474</v>
-[...1 lines deleted...]
-      <c r="J160"/>
+        <v>1481</v>
+      </c>
+      <c r="J160" t="s">
+        <v>1482</v>
+      </c>
       <c r="K160" t="s">
-        <v>1475</v>
+        <v>1483</v>
       </c>
       <c r="L160" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M160" t="s">
-        <v>1476</v>
+        <v>1484</v>
       </c>
       <c r="N160" t="s">
-        <v>1477</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1403</v>
+        <v>1486</v>
       </c>
       <c r="D161" t="s">
-        <v>1394</v>
+        <v>1476</v>
       </c>
       <c r="E161" t="s">
-        <v>1404</v>
+        <v>1487</v>
       </c>
       <c r="F161" t="s">
-        <v>1405</v>
+        <v>1488</v>
       </c>
       <c r="G161" t="s">
-        <v>1406</v>
+        <v>1489</v>
       </c>
       <c r="H161" t="s">
-        <v>1478</v>
+        <v>1490</v>
       </c>
       <c r="I161" t="s">
-        <v>1479</v>
-[...1 lines deleted...]
-      <c r="J161"/>
+        <v>1491</v>
+      </c>
+      <c r="J161" t="s">
+        <v>1482</v>
+      </c>
       <c r="K161" t="s">
-        <v>1480</v>
+        <v>1492</v>
       </c>
       <c r="L161" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M161" t="s">
-        <v>1481</v>
+        <v>1493</v>
       </c>
       <c r="N161" t="s">
-        <v>1411</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D162" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E162" t="s">
+        <v>1496</v>
+      </c>
+      <c r="F162" t="s">
+        <v>1497</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H162" t="s">
+        <v>1499</v>
+      </c>
+      <c r="I162" t="s">
+        <v>1500</v>
+      </c>
+      <c r="J162" t="s">
         <v>1482</v>
       </c>
-      <c r="D162" t="s">
-[...17 lines deleted...]
-      <c r="J162"/>
       <c r="K162" t="s">
-        <v>1489</v>
+        <v>1501</v>
       </c>
       <c r="L162" t="s">
-        <v>1490</v>
+        <v>250</v>
       </c>
       <c r="M162" t="s">
-        <v>1491</v>
+        <v>1502</v>
       </c>
       <c r="N162" t="s">
-        <v>1492</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1493</v>
+        <v>1504</v>
       </c>
       <c r="D163" t="s">
-        <v>1494</v>
+        <v>1476</v>
       </c>
       <c r="E163" t="s">
-        <v>1495</v>
+        <v>1505</v>
       </c>
       <c r="F163" t="s">
-        <v>1496</v>
+        <v>1506</v>
       </c>
       <c r="G163" t="s">
-        <v>1497</v>
+        <v>1507</v>
       </c>
       <c r="H163" t="s">
-        <v>1498</v>
+        <v>1508</v>
       </c>
       <c r="I163" t="s">
-        <v>1499</v>
-[...1 lines deleted...]
-      <c r="J163"/>
+        <v>1509</v>
+      </c>
+      <c r="J163" t="s">
+        <v>1482</v>
+      </c>
       <c r="K163" t="s">
-        <v>1500</v>
+        <v>1510</v>
       </c>
       <c r="L163" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M163" t="s">
-        <v>1501</v>
+        <v>1511</v>
       </c>
       <c r="N163" t="s">
-        <v>1502</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1503</v>
+        <v>1513</v>
       </c>
       <c r="D164" t="s">
-        <v>1494</v>
+        <v>1476</v>
       </c>
       <c r="E164" t="s">
-        <v>1504</v>
+        <v>1514</v>
       </c>
       <c r="F164" t="s">
-        <v>1505</v>
+        <v>235</v>
       </c>
       <c r="G164" t="s">
-        <v>1506</v>
+        <v>1515</v>
       </c>
       <c r="H164" t="s">
-        <v>1507</v>
+        <v>1516</v>
       </c>
       <c r="I164" t="s">
-        <v>1508</v>
-[...1 lines deleted...]
-      <c r="J164"/>
+        <v>1517</v>
+      </c>
+      <c r="J164" t="s">
+        <v>1482</v>
+      </c>
       <c r="K164" t="s">
-        <v>1509</v>
+        <v>1518</v>
       </c>
       <c r="L164" t="s">
-        <v>213</v>
+        <v>1034</v>
       </c>
       <c r="M164" t="s">
-        <v>1510</v>
+        <v>1519</v>
       </c>
       <c r="N164" t="s">
-        <v>1511</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
-      <c r="C165" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C165"/>
       <c r="D165" t="s">
-        <v>1494</v>
-[...9 lines deleted...]
-      </c>
+        <v>1521</v>
+      </c>
+      <c r="E165"/>
+      <c r="F165"/>
+      <c r="G165"/>
       <c r="H165" t="s">
-        <v>1516</v>
+        <v>1522</v>
       </c>
       <c r="I165" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="J165"/>
+        <v>1523</v>
+      </c>
+      <c r="J165" t="s">
+        <v>1524</v>
+      </c>
       <c r="K165" t="s">
-        <v>1518</v>
+        <v>1525</v>
       </c>
       <c r="L165" t="s">
-        <v>213</v>
+        <v>1526</v>
       </c>
       <c r="M165" t="s">
-        <v>1519</v>
-[...3 lines deleted...]
-      </c>
+        <v>1527</v>
+      </c>
+      <c r="N165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
-      <c r="C166" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C166"/>
       <c r="D166" t="s">
-        <v>1494</v>
-[...7 lines deleted...]
-      <c r="G166" t="s">
+        <v>1528</v>
+      </c>
+      <c r="E166"/>
+      <c r="F166"/>
+      <c r="G166"/>
+      <c r="H166" t="s">
+        <v>1529</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1530</v>
+      </c>
+      <c r="J166" t="s">
         <v>1524</v>
       </c>
-      <c r="H166" t="s">
-[...5 lines deleted...]
-      <c r="J166"/>
       <c r="K166" t="s">
-        <v>1527</v>
+        <v>1531</v>
       </c>
       <c r="L166" t="s">
-        <v>72</v>
+        <v>1532</v>
       </c>
       <c r="M166" t="s">
-        <v>1528</v>
-[...3 lines deleted...]
-      </c>
+        <v>1533</v>
+      </c>
+      <c r="N166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1530</v>
+        <v>1534</v>
       </c>
       <c r="D167" t="s">
-        <v>1494</v>
+        <v>1535</v>
       </c>
       <c r="E167" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
       <c r="F167" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="G167" t="s">
-        <v>1533</v>
+        <v>1538</v>
       </c>
       <c r="H167" t="s">
-        <v>1534</v>
+        <v>1539</v>
       </c>
       <c r="I167" t="s">
-        <v>1535</v>
+        <v>1540</v>
       </c>
       <c r="J167"/>
       <c r="K167" t="s">
-        <v>1536</v>
+        <v>1541</v>
       </c>
       <c r="L167" t="s">
-        <v>72</v>
+        <v>1542</v>
       </c>
       <c r="M167" t="s">
-        <v>1537</v>
+        <v>1543</v>
       </c>
       <c r="N167" t="s">
-        <v>1538</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1539</v>
+        <v>1545</v>
       </c>
       <c r="D168" t="s">
-        <v>1540</v>
+        <v>1546</v>
       </c>
       <c r="E168" t="s">
-        <v>1541</v>
+        <v>1547</v>
       </c>
       <c r="F168" t="s">
-        <v>1542</v>
+        <v>1548</v>
       </c>
       <c r="G168" t="s">
-        <v>1543</v>
+        <v>1549</v>
       </c>
       <c r="H168" t="s">
-        <v>1544</v>
+        <v>1550</v>
       </c>
       <c r="I168" t="s">
-        <v>1545</v>
-[...1 lines deleted...]
-      <c r="J168"/>
+        <v>1551</v>
+      </c>
+      <c r="J168" t="s">
+        <v>425</v>
+      </c>
       <c r="K168" t="s">
-        <v>1546</v>
+        <v>1552</v>
       </c>
       <c r="L168" t="s">
-        <v>1547</v>
+        <v>47</v>
       </c>
       <c r="M168" t="s">
-        <v>1548</v>
+        <v>1553</v>
       </c>
       <c r="N168" t="s">
-        <v>1549</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1550</v>
+        <v>1555</v>
       </c>
       <c r="D169" t="s">
-        <v>1551</v>
+        <v>1546</v>
       </c>
       <c r="E169" t="s">
-        <v>1552</v>
+        <v>1556</v>
       </c>
       <c r="F169" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="G169" t="s">
-        <v>1554</v>
+        <v>1558</v>
       </c>
       <c r="H169" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
       <c r="I169" t="s">
-        <v>1556</v>
-[...1 lines deleted...]
-      <c r="J169"/>
+        <v>1560</v>
+      </c>
+      <c r="J169" t="s">
+        <v>425</v>
+      </c>
       <c r="K169" t="s">
-        <v>1557</v>
+        <v>1561</v>
       </c>
       <c r="L169" t="s">
-        <v>1353</v>
+        <v>47</v>
       </c>
       <c r="M169" t="s">
-        <v>1558</v>
+        <v>1562</v>
       </c>
       <c r="N169" t="s">
-        <v>1559</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1560</v>
+        <v>1564</v>
       </c>
       <c r="D170" t="s">
-        <v>1561</v>
+        <v>1546</v>
       </c>
       <c r="E170" t="s">
-        <v>1562</v>
+        <v>1565</v>
       </c>
       <c r="F170" t="s">
-        <v>1563</v>
+        <v>1566</v>
       </c>
       <c r="G170" t="s">
-        <v>1564</v>
+        <v>1567</v>
       </c>
       <c r="H170" t="s">
-        <v>1565</v>
+        <v>1568</v>
       </c>
       <c r="I170" t="s">
-        <v>1566</v>
-[...1 lines deleted...]
-      <c r="J170"/>
+        <v>1569</v>
+      </c>
+      <c r="J170" t="s">
+        <v>425</v>
+      </c>
       <c r="K170" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
       <c r="L170" t="s">
-        <v>1353</v>
+        <v>47</v>
       </c>
       <c r="M170" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="N170" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1560</v>
+        <v>1573</v>
       </c>
       <c r="D171" t="s">
-        <v>1561</v>
+        <v>1546</v>
       </c>
       <c r="E171" t="s">
-        <v>1562</v>
+        <v>1574</v>
       </c>
       <c r="F171" t="s">
-        <v>1563</v>
+        <v>1575</v>
       </c>
       <c r="G171" t="s">
-        <v>1564</v>
+        <v>1576</v>
       </c>
       <c r="H171" t="s">
-        <v>1570</v>
+        <v>1577</v>
       </c>
       <c r="I171" t="s">
-        <v>1571</v>
-[...1 lines deleted...]
-      <c r="J171"/>
+        <v>1578</v>
+      </c>
+      <c r="J171" t="s">
+        <v>425</v>
+      </c>
       <c r="K171" t="s">
-        <v>1572</v>
+        <v>1579</v>
       </c>
       <c r="L171" t="s">
-        <v>1353</v>
+        <v>47</v>
       </c>
       <c r="M171" t="s">
-        <v>1573</v>
+        <v>1580</v>
       </c>
       <c r="N171" t="s">
-        <v>1569</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1574</v>
+        <v>1582</v>
       </c>
       <c r="D172" t="s">
-        <v>1575</v>
+        <v>1583</v>
       </c>
       <c r="E172" t="s">
-        <v>1576</v>
+        <v>1584</v>
       </c>
       <c r="F172" t="s">
-        <v>1577</v>
+        <v>1585</v>
       </c>
       <c r="G172" t="s">
-        <v>1578</v>
+        <v>1586</v>
       </c>
       <c r="H172" t="s">
-        <v>1579</v>
+        <v>1587</v>
       </c>
       <c r="I172" t="s">
-        <v>1580</v>
-[...1 lines deleted...]
-      <c r="J172"/>
+        <v>1588</v>
+      </c>
+      <c r="J172" t="s">
+        <v>529</v>
+      </c>
       <c r="K172" t="s">
-        <v>1581</v>
+        <v>1589</v>
       </c>
       <c r="L172" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M172" t="s">
-        <v>1582</v>
+        <v>1590</v>
       </c>
       <c r="N172" t="s">
-        <v>1583</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1584</v>
+        <v>1592</v>
       </c>
       <c r="D173" t="s">
-        <v>1585</v>
+        <v>1583</v>
       </c>
       <c r="E173" t="s">
-        <v>1586</v>
+        <v>1593</v>
       </c>
       <c r="F173" t="s">
-        <v>1587</v>
+        <v>1594</v>
       </c>
       <c r="G173" t="s">
-        <v>1588</v>
+        <v>1595</v>
       </c>
       <c r="H173" t="s">
-        <v>1589</v>
+        <v>1596</v>
       </c>
       <c r="I173" t="s">
-        <v>1590</v>
-[...1 lines deleted...]
-      <c r="J173"/>
+        <v>1597</v>
+      </c>
+      <c r="J173" t="s">
+        <v>453</v>
+      </c>
       <c r="K173" t="s">
-        <v>1591</v>
+        <v>1598</v>
       </c>
       <c r="L173" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M173" t="s">
-        <v>1592</v>
+        <v>1599</v>
       </c>
       <c r="N173" t="s">
-        <v>1593</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1594</v>
+        <v>1601</v>
       </c>
       <c r="D174" t="s">
-        <v>1585</v>
+        <v>1602</v>
       </c>
       <c r="E174" t="s">
-        <v>1595</v>
+        <v>1603</v>
       </c>
       <c r="F174" t="s">
-        <v>1596</v>
+        <v>1604</v>
       </c>
       <c r="G174" t="s">
-        <v>1597</v>
+        <v>1605</v>
       </c>
       <c r="H174" t="s">
-        <v>1598</v>
+        <v>1606</v>
       </c>
       <c r="I174" t="s">
-        <v>1599</v>
-[...1 lines deleted...]
-      <c r="J174"/>
+        <v>1607</v>
+      </c>
+      <c r="J174" t="s">
+        <v>667</v>
+      </c>
       <c r="K174" t="s">
-        <v>1600</v>
+        <v>1608</v>
       </c>
       <c r="L174" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M174" t="s">
-        <v>1601</v>
+        <v>1609</v>
       </c>
       <c r="N174" t="s">
-        <v>1602</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1603</v>
+        <v>1611</v>
       </c>
       <c r="D175" t="s">
-        <v>1585</v>
+        <v>1612</v>
       </c>
       <c r="E175" t="s">
-        <v>1604</v>
+        <v>1613</v>
       </c>
       <c r="F175" t="s">
-        <v>1605</v>
+        <v>1614</v>
       </c>
       <c r="G175" t="s">
-        <v>1606</v>
+        <v>1615</v>
       </c>
       <c r="H175" t="s">
-        <v>1607</v>
+        <v>1616</v>
       </c>
       <c r="I175" t="s">
-        <v>1608</v>
-[...1 lines deleted...]
-      <c r="J175"/>
+        <v>1617</v>
+      </c>
+      <c r="J175" t="s">
+        <v>834</v>
+      </c>
       <c r="K175" t="s">
-        <v>1609</v>
+        <v>1618</v>
       </c>
       <c r="L175" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M175" t="s">
-        <v>1610</v>
+        <v>1619</v>
       </c>
       <c r="N175" t="s">
-        <v>1611</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1612</v>
+        <v>1621</v>
       </c>
       <c r="D176" t="s">
-        <v>1585</v>
+        <v>1622</v>
       </c>
       <c r="E176" t="s">
-        <v>1613</v>
+        <v>1623</v>
       </c>
       <c r="F176" t="s">
-        <v>1614</v>
+        <v>1624</v>
       </c>
       <c r="G176" t="s">
-        <v>1615</v>
+        <v>1625</v>
       </c>
       <c r="H176" t="s">
-        <v>1616</v>
+        <v>1626</v>
       </c>
       <c r="I176" t="s">
-        <v>1617</v>
-[...1 lines deleted...]
-      <c r="J176"/>
+        <v>1627</v>
+      </c>
+      <c r="J176" t="s">
+        <v>941</v>
+      </c>
       <c r="K176" t="s">
-        <v>1618</v>
+        <v>1628</v>
       </c>
       <c r="L176" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M176" t="s">
-        <v>1619</v>
+        <v>1629</v>
       </c>
       <c r="N176" t="s">
-        <v>1620</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1603</v>
+        <v>1631</v>
       </c>
       <c r="D177" t="s">
-        <v>1585</v>
+        <v>1622</v>
       </c>
       <c r="E177" t="s">
-        <v>1604</v>
+        <v>1632</v>
       </c>
       <c r="F177" t="s">
-        <v>1605</v>
+        <v>1633</v>
       </c>
       <c r="G177" t="s">
-        <v>1606</v>
+        <v>1634</v>
       </c>
       <c r="H177" t="s">
-        <v>1621</v>
+        <v>1635</v>
       </c>
       <c r="I177" t="s">
-        <v>1622</v>
-[...1 lines deleted...]
-      <c r="J177"/>
+        <v>1636</v>
+      </c>
+      <c r="J177" t="s">
+        <v>941</v>
+      </c>
       <c r="K177" t="s">
-        <v>1623</v>
+        <v>1637</v>
       </c>
       <c r="L177" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M177" t="s">
-        <v>1624</v>
+        <v>1638</v>
       </c>
       <c r="N177" t="s">
-        <v>1611</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1625</v>
+        <v>1640</v>
       </c>
       <c r="D178" t="s">
-        <v>1585</v>
+        <v>1622</v>
       </c>
       <c r="E178" t="s">
-        <v>1626</v>
+        <v>1641</v>
       </c>
       <c r="F178" t="s">
-        <v>1627</v>
+        <v>1642</v>
       </c>
       <c r="G178" t="s">
-        <v>1628</v>
+        <v>1643</v>
       </c>
       <c r="H178" t="s">
-        <v>1629</v>
+        <v>1644</v>
       </c>
       <c r="I178" t="s">
-        <v>1630</v>
-[...1 lines deleted...]
-      <c r="J178"/>
+        <v>1645</v>
+      </c>
+      <c r="J178" t="s">
+        <v>941</v>
+      </c>
       <c r="K178" t="s">
-        <v>1631</v>
+        <v>1646</v>
       </c>
       <c r="L178" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M178" t="s">
-        <v>1632</v>
+        <v>1647</v>
       </c>
       <c r="N178" t="s">
-        <v>1633</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1594</v>
+        <v>1649</v>
       </c>
       <c r="D179" t="s">
-        <v>1585</v>
+        <v>1650</v>
       </c>
       <c r="E179" t="s">
-        <v>1595</v>
+        <v>1651</v>
       </c>
       <c r="F179" t="s">
-        <v>1596</v>
+        <v>1652</v>
       </c>
       <c r="G179" t="s">
-        <v>1597</v>
+        <v>1653</v>
       </c>
       <c r="H179" t="s">
-        <v>1634</v>
+        <v>1654</v>
       </c>
       <c r="I179" t="s">
-        <v>1635</v>
-[...1 lines deleted...]
-      <c r="J179"/>
+        <v>1655</v>
+      </c>
+      <c r="J179" t="s">
+        <v>970</v>
+      </c>
       <c r="K179" t="s">
-        <v>1636</v>
+        <v>1656</v>
       </c>
       <c r="L179" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M179" t="s">
-        <v>1637</v>
+        <v>1657</v>
       </c>
       <c r="N179" t="s">
-        <v>1602</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1638</v>
+        <v>1659</v>
       </c>
       <c r="D180" t="s">
-        <v>1585</v>
+        <v>1650</v>
       </c>
       <c r="E180" t="s">
-        <v>1639</v>
+        <v>1660</v>
       </c>
       <c r="F180" t="s">
-        <v>1640</v>
+        <v>1661</v>
       </c>
       <c r="G180" t="s">
-        <v>1641</v>
+        <v>1662</v>
       </c>
       <c r="H180" t="s">
-        <v>1642</v>
+        <v>1663</v>
       </c>
       <c r="I180" t="s">
-        <v>1643</v>
-[...1 lines deleted...]
-      <c r="J180"/>
+        <v>1664</v>
+      </c>
+      <c r="J180" t="s">
+        <v>970</v>
+      </c>
       <c r="K180" t="s">
-        <v>1644</v>
+        <v>1665</v>
       </c>
       <c r="L180" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M180" t="s">
-        <v>1645</v>
+        <v>1666</v>
       </c>
       <c r="N180" t="s">
-        <v>1646</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1647</v>
+        <v>1668</v>
       </c>
       <c r="D181" t="s">
-        <v>1585</v>
+        <v>1650</v>
       </c>
       <c r="E181" t="s">
-        <v>1648</v>
+        <v>1669</v>
       </c>
       <c r="F181" t="s">
-        <v>1649</v>
+        <v>1670</v>
       </c>
       <c r="G181" t="s">
-        <v>1650</v>
+        <v>1671</v>
       </c>
       <c r="H181" t="s">
-        <v>1651</v>
+        <v>1672</v>
       </c>
       <c r="I181" t="s">
-        <v>1652</v>
-[...1 lines deleted...]
-      <c r="J181"/>
+        <v>1673</v>
+      </c>
+      <c r="J181" t="s">
+        <v>970</v>
+      </c>
       <c r="K181" t="s">
-        <v>1653</v>
+        <v>1674</v>
       </c>
       <c r="L181" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M181" t="s">
-        <v>1654</v>
+        <v>1675</v>
       </c>
       <c r="N181" t="s">
-        <v>1655</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1584</v>
+        <v>1677</v>
       </c>
       <c r="D182" t="s">
-        <v>1585</v>
+        <v>1650</v>
       </c>
       <c r="E182" t="s">
-        <v>1656</v>
+        <v>1678</v>
       </c>
       <c r="F182" t="s">
-        <v>1657</v>
+        <v>1679</v>
       </c>
       <c r="G182" t="s">
-        <v>1588</v>
+        <v>1680</v>
       </c>
       <c r="H182" t="s">
-        <v>1658</v>
+        <v>1681</v>
       </c>
       <c r="I182" t="s">
-        <v>1659</v>
-[...1 lines deleted...]
-      <c r="J182"/>
+        <v>1682</v>
+      </c>
+      <c r="J182" t="s">
+        <v>970</v>
+      </c>
       <c r="K182" t="s">
-        <v>1660</v>
+        <v>1683</v>
       </c>
       <c r="L182" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M182" t="s">
-        <v>1661</v>
+        <v>1684</v>
       </c>
       <c r="N182" t="s">
-        <v>1593</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1662</v>
+        <v>1686</v>
       </c>
       <c r="D183" t="s">
-        <v>1585</v>
+        <v>1687</v>
       </c>
       <c r="E183" t="s">
-        <v>1663</v>
+        <v>1688</v>
       </c>
       <c r="F183" t="s">
-        <v>1664</v>
+        <v>1689</v>
       </c>
       <c r="G183" t="s">
-        <v>1665</v>
+        <v>1690</v>
       </c>
       <c r="H183" t="s">
-        <v>1666</v>
+        <v>1691</v>
       </c>
       <c r="I183" t="s">
-        <v>1667</v>
-[...1 lines deleted...]
-      <c r="J183"/>
+        <v>1692</v>
+      </c>
+      <c r="J183" t="s">
+        <v>1693</v>
+      </c>
       <c r="K183" t="s">
-        <v>1668</v>
+        <v>1694</v>
       </c>
       <c r="L183" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M183" t="s">
-        <v>1669</v>
+        <v>1695</v>
       </c>
       <c r="N183" t="s">
-        <v>1670</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1671</v>
+        <v>1697</v>
       </c>
       <c r="D184" t="s">
-        <v>1585</v>
+        <v>1698</v>
       </c>
       <c r="E184" t="s">
-        <v>1672</v>
+        <v>1699</v>
       </c>
       <c r="F184" t="s">
-        <v>1673</v>
+        <v>1700</v>
       </c>
       <c r="G184" t="s">
-        <v>1674</v>
+        <v>1701</v>
       </c>
       <c r="H184" t="s">
-        <v>1675</v>
+        <v>1702</v>
       </c>
       <c r="I184" t="s">
-        <v>1676</v>
-[...1 lines deleted...]
-      <c r="J184"/>
+        <v>1703</v>
+      </c>
+      <c r="J184" t="s">
+        <v>1482</v>
+      </c>
       <c r="K184" t="s">
-        <v>1677</v>
+        <v>1704</v>
       </c>
       <c r="L184" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M184" t="s">
-        <v>1678</v>
+        <v>1705</v>
       </c>
       <c r="N184" t="s">
-        <v>1679</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1680</v>
+        <v>1707</v>
       </c>
       <c r="D185" t="s">
-        <v>1681</v>
+        <v>1698</v>
       </c>
       <c r="E185" t="s">
-        <v>1682</v>
+        <v>1708</v>
       </c>
       <c r="F185" t="s">
-        <v>1683</v>
+        <v>1709</v>
       </c>
       <c r="G185" t="s">
-        <v>1684</v>
+        <v>1710</v>
       </c>
       <c r="H185" t="s">
-        <v>1685</v>
+        <v>1711</v>
       </c>
       <c r="I185" t="s">
-        <v>1686</v>
-[...1 lines deleted...]
-      <c r="J185"/>
+        <v>1712</v>
+      </c>
+      <c r="J185" t="s">
+        <v>1482</v>
+      </c>
       <c r="K185" t="s">
-        <v>1687</v>
+        <v>1713</v>
       </c>
       <c r="L185" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M185" t="s">
-        <v>1688</v>
+        <v>1714</v>
       </c>
       <c r="N185" t="s">
-        <v>1689</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1690</v>
+        <v>1716</v>
       </c>
       <c r="D186" t="s">
-        <v>1691</v>
+        <v>1698</v>
       </c>
       <c r="E186" t="s">
-        <v>1692</v>
+        <v>1717</v>
       </c>
       <c r="F186" t="s">
-        <v>1693</v>
+        <v>1718</v>
       </c>
       <c r="G186" t="s">
-        <v>1694</v>
+        <v>1719</v>
       </c>
       <c r="H186" t="s">
-        <v>1695</v>
+        <v>1720</v>
       </c>
       <c r="I186" t="s">
-        <v>1696</v>
-[...1 lines deleted...]
-      <c r="J186"/>
+        <v>1721</v>
+      </c>
+      <c r="J186" t="s">
+        <v>1482</v>
+      </c>
       <c r="K186" t="s">
-        <v>1697</v>
+        <v>1722</v>
       </c>
       <c r="L186" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M186" t="s">
-        <v>1698</v>
+        <v>1723</v>
       </c>
       <c r="N186" t="s">
-        <v>1699</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1700</v>
+        <v>1725</v>
       </c>
       <c r="D187" t="s">
-        <v>1691</v>
+        <v>1698</v>
       </c>
       <c r="E187" t="s">
-        <v>1701</v>
+        <v>1726</v>
       </c>
       <c r="F187" t="s">
-        <v>1702</v>
+        <v>1727</v>
       </c>
       <c r="G187" t="s">
-        <v>1703</v>
+        <v>1728</v>
       </c>
       <c r="H187" t="s">
-        <v>1704</v>
+        <v>1729</v>
       </c>
       <c r="I187" t="s">
-        <v>1705</v>
-[...1 lines deleted...]
-      <c r="J187"/>
+        <v>1730</v>
+      </c>
+      <c r="J187" t="s">
+        <v>1482</v>
+      </c>
       <c r="K187" t="s">
-        <v>1706</v>
+        <v>1731</v>
       </c>
       <c r="L187" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M187" t="s">
-        <v>1707</v>
+        <v>1732</v>
       </c>
       <c r="N187" t="s">
-        <v>1708</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1709</v>
+        <v>1734</v>
       </c>
       <c r="D188" t="s">
-        <v>1710</v>
+        <v>1698</v>
       </c>
       <c r="E188" t="s">
-        <v>1711</v>
+        <v>1735</v>
       </c>
       <c r="F188" t="s">
-        <v>1712</v>
+        <v>1736</v>
       </c>
       <c r="G188" t="s">
-        <v>1713</v>
+        <v>1737</v>
       </c>
       <c r="H188" t="s">
-        <v>1714</v>
+        <v>1738</v>
       </c>
       <c r="I188" t="s">
-        <v>1715</v>
-[...1 lines deleted...]
-      <c r="J188"/>
+        <v>1739</v>
+      </c>
+      <c r="J188" t="s">
+        <v>1482</v>
+      </c>
       <c r="K188" t="s">
-        <v>1716</v>
+        <v>1740</v>
       </c>
       <c r="L188" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M188" t="s">
-        <v>1717</v>
+        <v>1741</v>
       </c>
       <c r="N188" t="s">
-        <v>1718</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1719</v>
+        <v>1743</v>
       </c>
       <c r="D189" t="s">
-        <v>1710</v>
+        <v>1698</v>
       </c>
       <c r="E189" t="s">
-        <v>1720</v>
+        <v>1744</v>
       </c>
       <c r="F189" t="s">
-        <v>1721</v>
+        <v>1745</v>
       </c>
       <c r="G189" t="s">
-        <v>1722</v>
+        <v>1746</v>
       </c>
       <c r="H189" t="s">
-        <v>1723</v>
+        <v>1747</v>
       </c>
       <c r="I189" t="s">
-        <v>1724</v>
-[...1 lines deleted...]
-      <c r="J189"/>
+        <v>1748</v>
+      </c>
+      <c r="J189" t="s">
+        <v>1482</v>
+      </c>
       <c r="K189" t="s">
-        <v>1725</v>
+        <v>1749</v>
       </c>
       <c r="L189" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M189" t="s">
-        <v>1726</v>
+        <v>1750</v>
       </c>
       <c r="N189" t="s">
-        <v>1727</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1728</v>
+        <v>1752</v>
       </c>
       <c r="D190" t="s">
-        <v>1681</v>
+        <v>1698</v>
       </c>
       <c r="E190" t="s">
-        <v>1729</v>
+        <v>1753</v>
       </c>
       <c r="F190" t="s">
-        <v>1730</v>
+        <v>1754</v>
       </c>
       <c r="G190" t="s">
-        <v>1731</v>
+        <v>1755</v>
       </c>
       <c r="H190" t="s">
-        <v>1732</v>
+        <v>1756</v>
       </c>
       <c r="I190" t="s">
-        <v>1733</v>
-[...1 lines deleted...]
-      <c r="J190"/>
+        <v>1757</v>
+      </c>
+      <c r="J190" t="s">
+        <v>1482</v>
+      </c>
       <c r="K190" t="s">
-        <v>1734</v>
+        <v>1758</v>
       </c>
       <c r="L190" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M190" t="s">
-        <v>1735</v>
+        <v>1759</v>
       </c>
       <c r="N190" t="s">
-        <v>1736</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1737</v>
+        <v>1761</v>
       </c>
       <c r="D191" t="s">
-        <v>1681</v>
+        <v>1698</v>
       </c>
       <c r="E191" t="s">
-        <v>1738</v>
+        <v>1762</v>
       </c>
       <c r="F191" t="s">
-        <v>1739</v>
+        <v>1763</v>
       </c>
       <c r="G191" t="s">
-        <v>1740</v>
+        <v>1764</v>
       </c>
       <c r="H191" t="s">
-        <v>1741</v>
+        <v>1765</v>
       </c>
       <c r="I191" t="s">
-        <v>1742</v>
-[...1 lines deleted...]
-      <c r="J191"/>
+        <v>1766</v>
+      </c>
+      <c r="J191" t="s">
+        <v>1482</v>
+      </c>
       <c r="K191" t="s">
-        <v>1743</v>
+        <v>1767</v>
       </c>
       <c r="L191" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M191" t="s">
-        <v>1744</v>
+        <v>1768</v>
       </c>
       <c r="N191" t="s">
-        <v>1745</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1746</v>
+        <v>1770</v>
       </c>
       <c r="D192" t="s">
-        <v>1681</v>
+        <v>1698</v>
       </c>
       <c r="E192" t="s">
-        <v>1747</v>
+        <v>1771</v>
       </c>
       <c r="F192" t="s">
-        <v>1748</v>
+        <v>1772</v>
       </c>
       <c r="G192" t="s">
-        <v>1749</v>
+        <v>1773</v>
       </c>
       <c r="H192" t="s">
-        <v>1750</v>
+        <v>1774</v>
       </c>
       <c r="I192" t="s">
-        <v>1751</v>
-[...1 lines deleted...]
-      <c r="J192"/>
+        <v>1775</v>
+      </c>
+      <c r="J192" t="s">
+        <v>1482</v>
+      </c>
       <c r="K192" t="s">
-        <v>1752</v>
+        <v>1776</v>
       </c>
       <c r="L192" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M192" t="s">
-        <v>1753</v>
+        <v>1777</v>
       </c>
       <c r="N192" t="s">
-        <v>1754</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1680</v>
+        <v>1075</v>
       </c>
       <c r="D193" t="s">
-        <v>1681</v>
+        <v>1779</v>
       </c>
       <c r="E193" t="s">
-        <v>1682</v>
+        <v>1076</v>
       </c>
       <c r="F193" t="s">
-        <v>1683</v>
+        <v>1077</v>
       </c>
       <c r="G193" t="s">
-        <v>1684</v>
+        <v>1078</v>
       </c>
       <c r="H193" t="s">
-        <v>1755</v>
+        <v>1780</v>
       </c>
       <c r="I193" t="s">
-        <v>1756</v>
+        <v>1781</v>
       </c>
       <c r="J193"/>
       <c r="K193" t="s">
-        <v>1757</v>
+        <v>1782</v>
       </c>
       <c r="L193" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M193" t="s">
-        <v>1758</v>
+        <v>1783</v>
       </c>
       <c r="N193" t="s">
-        <v>1689</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1759</v>
+        <v>902</v>
       </c>
       <c r="D194" t="s">
-        <v>1681</v>
+        <v>1779</v>
       </c>
       <c r="E194" t="s">
-        <v>1760</v>
+        <v>903</v>
       </c>
       <c r="F194" t="s">
-        <v>1761</v>
+        <v>904</v>
       </c>
       <c r="G194" t="s">
-        <v>1762</v>
+        <v>905</v>
       </c>
       <c r="H194" t="s">
-        <v>1763</v>
+        <v>1784</v>
       </c>
       <c r="I194" t="s">
-        <v>1764</v>
+        <v>1785</v>
       </c>
       <c r="J194"/>
       <c r="K194" t="s">
-        <v>1765</v>
+        <v>1786</v>
       </c>
       <c r="L194" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M194" t="s">
-        <v>1766</v>
+        <v>1787</v>
       </c>
       <c r="N194" t="s">
-        <v>1767</v>
+        <v>910</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1768</v>
+        <v>884</v>
       </c>
       <c r="D195" t="s">
-        <v>1681</v>
+        <v>1788</v>
       </c>
       <c r="E195" t="s">
-        <v>1769</v>
+        <v>885</v>
       </c>
       <c r="F195" t="s">
-        <v>1770</v>
+        <v>886</v>
       </c>
       <c r="G195" t="s">
-        <v>1771</v>
+        <v>887</v>
       </c>
       <c r="H195" t="s">
-        <v>1772</v>
+        <v>1789</v>
       </c>
       <c r="I195" t="s">
-        <v>1773</v>
+        <v>1790</v>
       </c>
       <c r="J195"/>
       <c r="K195" t="s">
-        <v>1774</v>
+        <v>1791</v>
       </c>
       <c r="L195" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M195" t="s">
-        <v>1775</v>
+        <v>1792</v>
       </c>
       <c r="N195" t="s">
-        <v>1776</v>
+        <v>892</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1777</v>
+        <v>974</v>
       </c>
       <c r="D196" t="s">
-        <v>1778</v>
+        <v>1793</v>
       </c>
       <c r="E196" t="s">
-        <v>1779</v>
+        <v>975</v>
       </c>
       <c r="F196" t="s">
-        <v>1780</v>
+        <v>976</v>
       </c>
       <c r="G196" t="s">
-        <v>1781</v>
+        <v>977</v>
       </c>
       <c r="H196" t="s">
-        <v>1782</v>
+        <v>1794</v>
       </c>
       <c r="I196" t="s">
-        <v>1783</v>
+        <v>1795</v>
       </c>
       <c r="J196"/>
       <c r="K196" t="s">
-        <v>1784</v>
+        <v>1796</v>
       </c>
       <c r="L196" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M196" t="s">
-        <v>1785</v>
+        <v>1797</v>
       </c>
       <c r="N196" t="s">
-        <v>1786</v>
+        <v>983</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1787</v>
+        <v>783</v>
       </c>
       <c r="D197" t="s">
-        <v>1710</v>
+        <v>1798</v>
       </c>
       <c r="E197" t="s">
-        <v>1788</v>
+        <v>784</v>
       </c>
       <c r="F197" t="s">
-        <v>1789</v>
+        <v>785</v>
       </c>
       <c r="G197" t="s">
-        <v>1790</v>
+        <v>786</v>
       </c>
       <c r="H197" t="s">
-        <v>1791</v>
+        <v>1799</v>
       </c>
       <c r="I197" t="s">
-        <v>1792</v>
+        <v>1800</v>
       </c>
       <c r="J197"/>
       <c r="K197" t="s">
-        <v>1793</v>
+        <v>1801</v>
       </c>
       <c r="L197" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M197" t="s">
-        <v>1794</v>
+        <v>1802</v>
       </c>
       <c r="N197" t="s">
-        <v>1795</v>
+        <v>791</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1796</v>
+        <v>701</v>
       </c>
       <c r="D198" t="s">
-        <v>1691</v>
+        <v>1803</v>
       </c>
       <c r="E198" t="s">
-        <v>1797</v>
+        <v>702</v>
       </c>
       <c r="F198" t="s">
-        <v>1798</v>
+        <v>703</v>
       </c>
       <c r="G198" t="s">
-        <v>1799</v>
+        <v>704</v>
       </c>
       <c r="H198" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="I198" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="J198"/>
       <c r="K198" t="s">
-        <v>1802</v>
+        <v>1806</v>
       </c>
       <c r="L198" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M198" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
       <c r="N198" t="s">
-        <v>1804</v>
+        <v>709</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1805</v>
+        <v>682</v>
       </c>
       <c r="D199" t="s">
-        <v>1778</v>
+        <v>1808</v>
       </c>
       <c r="E199" t="s">
-        <v>1806</v>
+        <v>683</v>
       </c>
       <c r="F199" t="s">
-        <v>1807</v>
+        <v>684</v>
       </c>
       <c r="G199" t="s">
-        <v>1808</v>
+        <v>685</v>
       </c>
       <c r="H199" t="s">
         <v>1809</v>
       </c>
       <c r="I199" t="s">
         <v>1810</v>
       </c>
       <c r="J199"/>
       <c r="K199" t="s">
         <v>1811</v>
       </c>
       <c r="L199" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M199" t="s">
         <v>1812</v>
       </c>
       <c r="N199" t="s">
-        <v>1813</v>
+        <v>690</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
+        <v>1275</v>
+      </c>
+      <c r="D200" t="s">
+        <v>1813</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1276</v>
+      </c>
+      <c r="F200" t="s">
+        <v>1277</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H200" t="s">
         <v>1814</v>
       </c>
-      <c r="D200" t="s">
+      <c r="I200" t="s">
         <v>1815</v>
-      </c>
-[...13 lines deleted...]
-        <v>1820</v>
       </c>
       <c r="J200"/>
       <c r="K200" t="s">
-        <v>1821</v>
+        <v>1816</v>
       </c>
       <c r="L200" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M200" t="s">
-        <v>1822</v>
+        <v>1817</v>
       </c>
       <c r="N200" t="s">
-        <v>1823</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1824</v>
+        <v>1265</v>
       </c>
       <c r="D201" t="s">
-        <v>1825</v>
+        <v>1818</v>
       </c>
       <c r="E201" t="s">
-        <v>1826</v>
+        <v>1267</v>
       </c>
       <c r="F201" t="s">
-        <v>1827</v>
+        <v>1268</v>
       </c>
       <c r="G201" t="s">
-        <v>1828</v>
+        <v>1269</v>
       </c>
       <c r="H201" t="s">
-        <v>1829</v>
+        <v>1819</v>
       </c>
       <c r="I201" t="s">
-        <v>1830</v>
+        <v>1820</v>
       </c>
       <c r="J201"/>
       <c r="K201" t="s">
-        <v>1831</v>
+        <v>1821</v>
       </c>
       <c r="L201" t="s">
-        <v>72</v>
+        <v>1822</v>
       </c>
       <c r="M201" t="s">
-        <v>1832</v>
+        <v>1823</v>
       </c>
       <c r="N201" t="s">
-        <v>1833</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1834</v>
+        <v>580</v>
       </c>
       <c r="D202" t="s">
-        <v>1710</v>
+        <v>1824</v>
       </c>
       <c r="E202" t="s">
-        <v>1835</v>
+        <v>581</v>
       </c>
       <c r="F202" t="s">
-        <v>1836</v>
+        <v>226</v>
       </c>
       <c r="G202" t="s">
-        <v>1837</v>
+        <v>582</v>
       </c>
       <c r="H202" t="s">
-        <v>1838</v>
+        <v>1825</v>
       </c>
       <c r="I202" t="s">
-        <v>1839</v>
+        <v>1826</v>
       </c>
       <c r="J202"/>
       <c r="K202" t="s">
-        <v>1840</v>
+        <v>1827</v>
       </c>
       <c r="L202" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M202" t="s">
-        <v>1841</v>
+        <v>1828</v>
       </c>
       <c r="N202" t="s">
-        <v>1842</v>
+        <v>587</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1843</v>
+        <v>419</v>
       </c>
       <c r="D203" t="s">
-        <v>1561</v>
+        <v>1824</v>
       </c>
       <c r="E203" t="s">
-        <v>1844</v>
+        <v>420</v>
       </c>
       <c r="F203" t="s">
-        <v>1845</v>
+        <v>421</v>
       </c>
       <c r="G203" t="s">
-        <v>1846</v>
+        <v>422</v>
       </c>
       <c r="H203" t="s">
-        <v>1847</v>
+        <v>1829</v>
       </c>
       <c r="I203" t="s">
-        <v>1848</v>
+        <v>1830</v>
       </c>
       <c r="J203"/>
       <c r="K203" t="s">
-        <v>1849</v>
+        <v>1831</v>
       </c>
       <c r="L203" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M203" t="s">
-        <v>1850</v>
+        <v>1832</v>
       </c>
       <c r="N203" t="s">
-        <v>1851</v>
+        <v>428</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1852</v>
+        <v>719</v>
       </c>
       <c r="D204" t="s">
-        <v>1710</v>
+        <v>1833</v>
       </c>
       <c r="E204" t="s">
-        <v>1853</v>
+        <v>720</v>
       </c>
       <c r="F204" t="s">
-        <v>1854</v>
+        <v>721</v>
       </c>
       <c r="G204" t="s">
-        <v>1855</v>
+        <v>722</v>
       </c>
       <c r="H204" t="s">
-        <v>1856</v>
+        <v>1834</v>
       </c>
       <c r="I204" t="s">
-        <v>1857</v>
+        <v>1835</v>
       </c>
       <c r="J204"/>
       <c r="K204" t="s">
-        <v>1858</v>
+        <v>1836</v>
       </c>
       <c r="L204" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M204" t="s">
-        <v>1859</v>
+        <v>1837</v>
       </c>
       <c r="N204" t="s">
-        <v>1860</v>
+        <v>727</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1861</v>
+        <v>1055</v>
       </c>
       <c r="D205" t="s">
-        <v>1862</v>
+        <v>1838</v>
       </c>
       <c r="E205" t="s">
-        <v>1863</v>
+        <v>1056</v>
       </c>
       <c r="F205" t="s">
-        <v>1864</v>
+        <v>1057</v>
       </c>
       <c r="G205" t="s">
-        <v>1865</v>
+        <v>1058</v>
       </c>
       <c r="H205" t="s">
-        <v>1866</v>
+        <v>1839</v>
       </c>
       <c r="I205" t="s">
-        <v>1867</v>
+        <v>1840</v>
       </c>
       <c r="J205"/>
       <c r="K205" t="s">
-        <v>1868</v>
+        <v>1841</v>
       </c>
       <c r="L205" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M205" t="s">
-        <v>1869</v>
+        <v>1842</v>
       </c>
       <c r="N205" t="s">
-        <v>1870</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1871</v>
+        <v>1340</v>
       </c>
       <c r="D206" t="s">
-        <v>1872</v>
+        <v>1843</v>
       </c>
       <c r="E206" t="s">
-        <v>1873</v>
+        <v>1342</v>
       </c>
       <c r="F206" t="s">
-        <v>1874</v>
+        <v>1343</v>
       </c>
       <c r="G206" t="s">
-        <v>1875</v>
+        <v>1344</v>
       </c>
       <c r="H206" t="s">
-        <v>1876</v>
+        <v>1844</v>
       </c>
       <c r="I206" t="s">
-        <v>1877</v>
+        <v>1845</v>
       </c>
       <c r="J206"/>
       <c r="K206" t="s">
-        <v>1878</v>
+        <v>1846</v>
       </c>
       <c r="L206" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M206" t="s">
-        <v>1879</v>
+        <v>1847</v>
       </c>
       <c r="N206" t="s">
-        <v>1880</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1881</v>
+        <v>1120</v>
       </c>
       <c r="D207" t="s">
-        <v>1882</v>
+        <v>1843</v>
       </c>
       <c r="E207" t="s">
-        <v>1883</v>
+        <v>1121</v>
       </c>
       <c r="F207" t="s">
-        <v>1884</v>
+        <v>1122</v>
       </c>
       <c r="G207" t="s">
-        <v>1885</v>
+        <v>1123</v>
       </c>
       <c r="H207" t="s">
-        <v>1886</v>
+        <v>1848</v>
       </c>
       <c r="I207" t="s">
-        <v>1887</v>
+        <v>1849</v>
       </c>
       <c r="J207"/>
       <c r="K207" t="s">
-        <v>1888</v>
+        <v>1850</v>
       </c>
       <c r="L207" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M207" t="s">
-        <v>1889</v>
+        <v>1851</v>
       </c>
       <c r="N207" t="s">
-        <v>1890</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1700</v>
+        <v>1211</v>
       </c>
       <c r="D208" t="s">
-        <v>1691</v>
+        <v>1852</v>
       </c>
       <c r="E208" t="s">
-        <v>1701</v>
+        <v>1212</v>
       </c>
       <c r="F208" t="s">
-        <v>1702</v>
+        <v>1213</v>
       </c>
       <c r="G208" t="s">
-        <v>1703</v>
+        <v>1214</v>
       </c>
       <c r="H208" t="s">
-        <v>1891</v>
+        <v>1853</v>
       </c>
       <c r="I208" t="s">
-        <v>1892</v>
+        <v>1854</v>
       </c>
       <c r="J208"/>
       <c r="K208" t="s">
-        <v>1893</v>
+        <v>1855</v>
       </c>
       <c r="L208" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M208" t="s">
-        <v>1894</v>
+        <v>1856</v>
       </c>
       <c r="N208" t="s">
-        <v>1708</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1796</v>
+        <v>1037</v>
       </c>
       <c r="D209" t="s">
-        <v>1691</v>
+        <v>1857</v>
       </c>
       <c r="E209" t="s">
-        <v>1895</v>
+        <v>1038</v>
       </c>
       <c r="F209" t="s">
-        <v>1896</v>
+        <v>1039</v>
       </c>
       <c r="G209" t="s">
-        <v>1799</v>
+        <v>1040</v>
       </c>
       <c r="H209" t="s">
-        <v>1897</v>
+        <v>1858</v>
       </c>
       <c r="I209" t="s">
-        <v>1898</v>
+        <v>1859</v>
       </c>
       <c r="J209"/>
       <c r="K209" t="s">
-        <v>1899</v>
+        <v>1860</v>
       </c>
       <c r="L209" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M209" t="s">
-        <v>1900</v>
+        <v>1861</v>
       </c>
       <c r="N209" t="s">
-        <v>1804</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1690</v>
+        <v>1146</v>
       </c>
       <c r="D210" t="s">
-        <v>1691</v>
+        <v>1857</v>
       </c>
       <c r="E210" t="s">
-        <v>1692</v>
+        <v>1147</v>
       </c>
       <c r="F210" t="s">
-        <v>1693</v>
+        <v>1148</v>
       </c>
       <c r="G210" t="s">
-        <v>1694</v>
+        <v>1149</v>
       </c>
       <c r="H210" t="s">
-        <v>1901</v>
+        <v>1862</v>
       </c>
       <c r="I210" t="s">
-        <v>1902</v>
+        <v>1863</v>
       </c>
       <c r="J210"/>
       <c r="K210" t="s">
-        <v>1903</v>
+        <v>1864</v>
       </c>
       <c r="L210" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M210" t="s">
-        <v>1904</v>
+        <v>1865</v>
       </c>
       <c r="N210" t="s">
-        <v>1699</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1719</v>
+        <v>1866</v>
       </c>
       <c r="D211" t="s">
-        <v>1710</v>
+        <v>1867</v>
       </c>
       <c r="E211" t="s">
-        <v>1720</v>
+        <v>1868</v>
       </c>
       <c r="F211" t="s">
-        <v>1721</v>
+        <v>1869</v>
       </c>
       <c r="G211" t="s">
-        <v>1722</v>
+        <v>1870</v>
       </c>
       <c r="H211" t="s">
-        <v>1905</v>
+        <v>1871</v>
       </c>
       <c r="I211" t="s">
-        <v>1906</v>
+        <v>1872</v>
       </c>
       <c r="J211"/>
       <c r="K211" t="s">
-        <v>1907</v>
+        <v>1873</v>
       </c>
       <c r="L211" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M211" t="s">
-        <v>1908</v>
+        <v>1874</v>
       </c>
       <c r="N211" t="s">
-        <v>1727</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1709</v>
+        <v>1876</v>
       </c>
       <c r="D212" t="s">
-        <v>1710</v>
+        <v>1877</v>
       </c>
       <c r="E212" t="s">
-        <v>1711</v>
+        <v>1878</v>
       </c>
       <c r="F212" t="s">
-        <v>1712</v>
+        <v>1879</v>
       </c>
       <c r="G212" t="s">
-        <v>1713</v>
+        <v>1880</v>
       </c>
       <c r="H212" t="s">
-        <v>1909</v>
+        <v>1881</v>
       </c>
       <c r="I212" t="s">
-        <v>1910</v>
+        <v>1882</v>
       </c>
       <c r="J212"/>
       <c r="K212" t="s">
-        <v>1911</v>
+        <v>1883</v>
       </c>
       <c r="L212" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M212" t="s">
-        <v>1912</v>
+        <v>1884</v>
       </c>
       <c r="N212" t="s">
-        <v>1718</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1787</v>
+        <v>1886</v>
       </c>
       <c r="D213" t="s">
-        <v>1710</v>
+        <v>1877</v>
       </c>
       <c r="E213" t="s">
-        <v>1788</v>
+        <v>1887</v>
       </c>
       <c r="F213" t="s">
-        <v>1789</v>
+        <v>1888</v>
       </c>
       <c r="G213" t="s">
-        <v>1790</v>
+        <v>1889</v>
       </c>
       <c r="H213" t="s">
-        <v>1913</v>
+        <v>1890</v>
       </c>
       <c r="I213" t="s">
-        <v>1914</v>
+        <v>1891</v>
       </c>
       <c r="J213"/>
       <c r="K213" t="s">
-        <v>1915</v>
+        <v>1892</v>
       </c>
       <c r="L213" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M213" t="s">
-        <v>1916</v>
+        <v>1893</v>
       </c>
       <c r="N213" t="s">
-        <v>1795</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1852</v>
+        <v>1895</v>
       </c>
       <c r="D214" t="s">
-        <v>1710</v>
+        <v>1896</v>
       </c>
       <c r="E214" t="s">
-        <v>1853</v>
+        <v>1897</v>
       </c>
       <c r="F214" t="s">
-        <v>1854</v>
+        <v>1898</v>
       </c>
       <c r="G214" t="s">
-        <v>1855</v>
+        <v>1899</v>
       </c>
       <c r="H214" t="s">
-        <v>1917</v>
+        <v>1900</v>
       </c>
       <c r="I214" t="s">
-        <v>1918</v>
+        <v>1901</v>
       </c>
       <c r="J214"/>
       <c r="K214" t="s">
-        <v>1919</v>
+        <v>1902</v>
       </c>
       <c r="L214" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M214" t="s">
-        <v>1920</v>
+        <v>1903</v>
       </c>
       <c r="N214" t="s">
-        <v>1860</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1834</v>
+        <v>1905</v>
       </c>
       <c r="D215" t="s">
-        <v>1710</v>
+        <v>1906</v>
       </c>
       <c r="E215" t="s">
-        <v>1835</v>
+        <v>1907</v>
       </c>
       <c r="F215" t="s">
-        <v>1836</v>
+        <v>1908</v>
       </c>
       <c r="G215" t="s">
-        <v>1837</v>
+        <v>1909</v>
       </c>
       <c r="H215" t="s">
-        <v>1921</v>
+        <v>1910</v>
       </c>
       <c r="I215" t="s">
-        <v>1922</v>
+        <v>1911</v>
       </c>
       <c r="J215"/>
       <c r="K215" t="s">
-        <v>1923</v>
+        <v>1912</v>
       </c>
       <c r="L215" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M215" t="s">
-        <v>1924</v>
+        <v>1913</v>
       </c>
       <c r="N215" t="s">
-        <v>1842</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="D216" t="s">
-        <v>1710</v>
+        <v>1916</v>
       </c>
       <c r="E216" t="s">
-        <v>1926</v>
+        <v>1917</v>
       </c>
       <c r="F216" t="s">
-        <v>1927</v>
+        <v>1918</v>
       </c>
       <c r="G216" t="s">
-        <v>1928</v>
+        <v>1919</v>
       </c>
       <c r="H216" t="s">
-        <v>1929</v>
+        <v>1920</v>
       </c>
       <c r="I216" t="s">
-        <v>1930</v>
+        <v>1921</v>
       </c>
       <c r="J216"/>
       <c r="K216" t="s">
-        <v>1931</v>
+        <v>1922</v>
       </c>
       <c r="L216" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M216" t="s">
-        <v>1932</v>
+        <v>1923</v>
       </c>
       <c r="N216" t="s">
-        <v>1933</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1934</v>
+        <v>1925</v>
       </c>
       <c r="D217" t="s">
-        <v>1710</v>
+        <v>1926</v>
       </c>
       <c r="E217" t="s">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="F217" t="s">
-        <v>1936</v>
+        <v>1928</v>
       </c>
       <c r="G217" t="s">
-        <v>1937</v>
+        <v>1929</v>
       </c>
       <c r="H217" t="s">
-        <v>1938</v>
+        <v>1930</v>
       </c>
       <c r="I217" t="s">
-        <v>1939</v>
+        <v>1931</v>
       </c>
       <c r="J217"/>
       <c r="K217" t="s">
-        <v>1940</v>
+        <v>1932</v>
       </c>
       <c r="L217" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M217" t="s">
-        <v>1941</v>
+        <v>1933</v>
       </c>
       <c r="N217" t="s">
-        <v>1942</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1943</v>
+        <v>1935</v>
       </c>
       <c r="D218" t="s">
-        <v>1710</v>
+        <v>1936</v>
       </c>
       <c r="E218" t="s">
-        <v>1944</v>
+        <v>1937</v>
       </c>
       <c r="F218" t="s">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="G218" t="s">
-        <v>1946</v>
+        <v>1939</v>
       </c>
       <c r="H218" t="s">
-        <v>1947</v>
+        <v>1940</v>
       </c>
       <c r="I218" t="s">
-        <v>1948</v>
+        <v>1941</v>
       </c>
       <c r="J218"/>
       <c r="K218" t="s">
-        <v>1949</v>
+        <v>1942</v>
       </c>
       <c r="L218" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M218" t="s">
-        <v>1950</v>
+        <v>1943</v>
       </c>
       <c r="N218" t="s">
-        <v>1951</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1952</v>
+        <v>1945</v>
       </c>
       <c r="D219" t="s">
-        <v>1561</v>
+        <v>1946</v>
       </c>
       <c r="E219" t="s">
-        <v>1953</v>
+        <v>1947</v>
       </c>
       <c r="F219" t="s">
-        <v>1954</v>
+        <v>1948</v>
       </c>
       <c r="G219" t="s">
-        <v>1955</v>
+        <v>1949</v>
       </c>
       <c r="H219" t="s">
-        <v>1956</v>
+        <v>1950</v>
       </c>
       <c r="I219" t="s">
-        <v>1957</v>
+        <v>1951</v>
       </c>
       <c r="J219"/>
       <c r="K219" t="s">
-        <v>1958</v>
+        <v>1952</v>
       </c>
       <c r="L219" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M219" t="s">
-        <v>1959</v>
+        <v>1953</v>
       </c>
       <c r="N219" t="s">
-        <v>1960</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1843</v>
+        <v>1955</v>
       </c>
       <c r="D220" t="s">
-        <v>1561</v>
+        <v>1956</v>
       </c>
       <c r="E220" t="s">
-        <v>1844</v>
+        <v>1957</v>
       </c>
       <c r="F220" t="s">
-        <v>1845</v>
+        <v>1958</v>
       </c>
       <c r="G220" t="s">
-        <v>1846</v>
+        <v>1959</v>
       </c>
       <c r="H220" t="s">
+        <v>1960</v>
+      </c>
+      <c r="I220" t="s">
         <v>1961</v>
-      </c>
-[...1 lines deleted...]
-        <v>1962</v>
       </c>
       <c r="J220"/>
       <c r="K220" t="s">
+        <v>1962</v>
+      </c>
+      <c r="L220" t="s">
+        <v>250</v>
+      </c>
+      <c r="M220" t="s">
         <v>1963</v>
       </c>
-      <c r="L220" t="s">
-[...2 lines deleted...]
-      <c r="M220" t="s">
+      <c r="N220" t="s">
         <v>1964</v>
-      </c>
-[...1 lines deleted...]
-        <v>1851</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
         <v>1965</v>
       </c>
       <c r="D221" t="s">
-        <v>1561</v>
+        <v>1966</v>
       </c>
       <c r="E221" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="F221" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="G221" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="H221" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="I221" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="J221"/>
       <c r="K221" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="L221" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M221" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="N221" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="D222" t="s">
-        <v>1561</v>
+        <v>1976</v>
       </c>
       <c r="E222" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="F222" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="G222" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="H222" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="I222" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="J222"/>
       <c r="K222" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="L222" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M222" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
       <c r="N222" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1805</v>
+        <v>1985</v>
       </c>
       <c r="D223" t="s">
-        <v>1778</v>
+        <v>1986</v>
       </c>
       <c r="E223" t="s">
-        <v>1806</v>
+        <v>1987</v>
       </c>
       <c r="F223" t="s">
-        <v>1807</v>
+        <v>1988</v>
       </c>
       <c r="G223" t="s">
-        <v>1808</v>
+        <v>1989</v>
       </c>
       <c r="H223" t="s">
-        <v>1983</v>
+        <v>1990</v>
       </c>
       <c r="I223" t="s">
-        <v>1984</v>
+        <v>1991</v>
       </c>
       <c r="J223"/>
       <c r="K223" t="s">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="L223" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M223" t="s">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="N223" t="s">
-        <v>1813</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1987</v>
+        <v>1995</v>
       </c>
       <c r="D224" t="s">
-        <v>1778</v>
+        <v>1996</v>
       </c>
       <c r="E224" t="s">
-        <v>1988</v>
+        <v>1997</v>
       </c>
       <c r="F224" t="s">
-        <v>1989</v>
+        <v>1998</v>
       </c>
       <c r="G224" t="s">
-        <v>1990</v>
+        <v>1999</v>
       </c>
       <c r="H224" t="s">
-        <v>1991</v>
+        <v>2000</v>
       </c>
       <c r="I224" t="s">
-        <v>1992</v>
+        <v>2001</v>
       </c>
       <c r="J224"/>
       <c r="K224" t="s">
-        <v>1993</v>
+        <v>2002</v>
       </c>
       <c r="L224" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M224" t="s">
-        <v>1994</v>
+        <v>2003</v>
       </c>
       <c r="N224" t="s">
-        <v>1995</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1996</v>
+        <v>2005</v>
       </c>
       <c r="D225" t="s">
-        <v>1778</v>
+        <v>2006</v>
       </c>
       <c r="E225" t="s">
-        <v>1997</v>
+        <v>2007</v>
       </c>
       <c r="F225" t="s">
-        <v>1998</v>
+        <v>2008</v>
       </c>
       <c r="G225" t="s">
-        <v>1999</v>
+        <v>2009</v>
       </c>
       <c r="H225" t="s">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="I225" t="s">
-        <v>2001</v>
+        <v>2011</v>
       </c>
       <c r="J225"/>
       <c r="K225" t="s">
-        <v>2002</v>
+        <v>2012</v>
       </c>
       <c r="L225" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M225" t="s">
-        <v>2003</v>
+        <v>2013</v>
       </c>
       <c r="N225" t="s">
-        <v>2004</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="D226" t="s">
-        <v>1778</v>
+        <v>2016</v>
       </c>
       <c r="E226" t="s">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="F226" t="s">
-        <v>2007</v>
+        <v>2018</v>
       </c>
       <c r="G226" t="s">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="H226" t="s">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="I226" t="s">
-        <v>2010</v>
+        <v>2021</v>
       </c>
       <c r="J226"/>
       <c r="K226" t="s">
-        <v>2011</v>
+        <v>2022</v>
       </c>
       <c r="L226" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M226" t="s">
-        <v>2012</v>
+        <v>2023</v>
       </c>
       <c r="N226" t="s">
-        <v>2013</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1777</v>
+        <v>2025</v>
       </c>
       <c r="D227" t="s">
-        <v>1778</v>
+        <v>2016</v>
       </c>
       <c r="E227" t="s">
-        <v>1779</v>
+        <v>2026</v>
       </c>
       <c r="F227" t="s">
-        <v>1780</v>
+        <v>2027</v>
       </c>
       <c r="G227" t="s">
-        <v>1781</v>
+        <v>2028</v>
       </c>
       <c r="H227" t="s">
-        <v>2014</v>
+        <v>2029</v>
       </c>
       <c r="I227" t="s">
-        <v>2015</v>
+        <v>2030</v>
       </c>
       <c r="J227"/>
       <c r="K227" t="s">
-        <v>2016</v>
+        <v>2031</v>
       </c>
       <c r="L227" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M227" t="s">
-        <v>2017</v>
+        <v>2032</v>
       </c>
       <c r="N227" t="s">
-        <v>1786</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>2018</v>
+        <v>2034</v>
       </c>
       <c r="D228" t="s">
-        <v>2019</v>
+        <v>2016</v>
       </c>
       <c r="E228" t="s">
-        <v>2020</v>
+        <v>2035</v>
       </c>
       <c r="F228" t="s">
-        <v>2021</v>
+        <v>2036</v>
       </c>
       <c r="G228" t="s">
-        <v>2022</v>
+        <v>2037</v>
       </c>
       <c r="H228" t="s">
-        <v>2023</v>
+        <v>2038</v>
       </c>
       <c r="I228" t="s">
-        <v>2024</v>
+        <v>2039</v>
       </c>
       <c r="J228"/>
       <c r="K228" t="s">
-        <v>2025</v>
+        <v>2040</v>
       </c>
       <c r="L228" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M228" t="s">
-        <v>2026</v>
+        <v>2041</v>
       </c>
       <c r="N228" t="s">
-        <v>2027</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>2028</v>
+        <v>2043</v>
       </c>
       <c r="D229" t="s">
-        <v>2029</v>
+        <v>2016</v>
       </c>
       <c r="E229" t="s">
-        <v>2030</v>
+        <v>2044</v>
       </c>
       <c r="F229" t="s">
-        <v>2031</v>
+        <v>2045</v>
       </c>
       <c r="G229" t="s">
-        <v>2032</v>
+        <v>2046</v>
       </c>
       <c r="H229" t="s">
-        <v>2033</v>
+        <v>2047</v>
       </c>
       <c r="I229" t="s">
-        <v>2034</v>
+        <v>2048</v>
       </c>
       <c r="J229"/>
       <c r="K229" t="s">
-        <v>2035</v>
+        <v>2049</v>
       </c>
       <c r="L229" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M229" t="s">
-        <v>2036</v>
+        <v>2050</v>
       </c>
       <c r="N229" t="s">
-        <v>2037</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>2038</v>
+        <v>2052</v>
       </c>
       <c r="D230" t="s">
-        <v>2039</v>
+        <v>2053</v>
       </c>
       <c r="E230" t="s">
-        <v>2040</v>
+        <v>2054</v>
       </c>
       <c r="F230" t="s">
-        <v>2041</v>
+        <v>2055</v>
       </c>
       <c r="G230" t="s">
-        <v>2042</v>
+        <v>2056</v>
       </c>
       <c r="H230" t="s">
-        <v>2043</v>
+        <v>2057</v>
       </c>
       <c r="I230" t="s">
-        <v>2044</v>
+        <v>2058</v>
       </c>
       <c r="J230"/>
       <c r="K230" t="s">
-        <v>2045</v>
+        <v>2059</v>
       </c>
       <c r="L230" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M230" t="s">
-        <v>2046</v>
+        <v>2060</v>
       </c>
       <c r="N230" t="s">
-        <v>2047</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>2048</v>
+        <v>2062</v>
       </c>
       <c r="D231" t="s">
-        <v>2049</v>
+        <v>2053</v>
       </c>
       <c r="E231" t="s">
-        <v>2050</v>
+        <v>2063</v>
       </c>
       <c r="F231" t="s">
-        <v>2051</v>
+        <v>2064</v>
       </c>
       <c r="G231" t="s">
-        <v>2052</v>
+        <v>2065</v>
       </c>
       <c r="H231" t="s">
-        <v>2053</v>
+        <v>2066</v>
       </c>
       <c r="I231" t="s">
-        <v>2054</v>
+        <v>2067</v>
       </c>
       <c r="J231"/>
       <c r="K231" t="s">
-        <v>2055</v>
+        <v>2068</v>
       </c>
       <c r="L231" t="s">
         <v>250</v>
       </c>
       <c r="M231" t="s">
-        <v>2056</v>
+        <v>2069</v>
       </c>
       <c r="N231" t="s">
-        <v>2057</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>2058</v>
+        <v>2071</v>
       </c>
       <c r="D232" t="s">
-        <v>2049</v>
+        <v>2053</v>
       </c>
       <c r="E232" t="s">
-        <v>2059</v>
+        <v>2072</v>
       </c>
       <c r="F232" t="s">
-        <v>2060</v>
+        <v>2073</v>
       </c>
       <c r="G232" t="s">
-        <v>2061</v>
+        <v>2074</v>
       </c>
       <c r="H232" t="s">
-        <v>2062</v>
+        <v>2075</v>
       </c>
       <c r="I232" t="s">
-        <v>2063</v>
+        <v>2076</v>
       </c>
       <c r="J232"/>
       <c r="K232" t="s">
-        <v>2064</v>
+        <v>2077</v>
       </c>
       <c r="L232" t="s">
-        <v>1353</v>
+        <v>250</v>
       </c>
       <c r="M232" t="s">
-        <v>2065</v>
+        <v>2078</v>
       </c>
       <c r="N232" t="s">
-        <v>2066</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>2058</v>
+        <v>2080</v>
       </c>
       <c r="D233" t="s">
-        <v>2049</v>
+        <v>2081</v>
       </c>
       <c r="E233" t="s">
-        <v>2059</v>
+        <v>2082</v>
       </c>
       <c r="F233" t="s">
-        <v>2060</v>
+        <v>2083</v>
       </c>
       <c r="G233" t="s">
-        <v>2061</v>
+        <v>2084</v>
       </c>
       <c r="H233" t="s">
-        <v>2067</v>
+        <v>2085</v>
       </c>
       <c r="I233" t="s">
-        <v>2068</v>
+        <v>2086</v>
       </c>
       <c r="J233"/>
       <c r="K233" t="s">
-        <v>2069</v>
+        <v>2087</v>
       </c>
       <c r="L233" t="s">
-        <v>1353</v>
+        <v>250</v>
       </c>
       <c r="M233" t="s">
-        <v>2070</v>
+        <v>2088</v>
       </c>
       <c r="N233" t="s">
-        <v>2066</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>2071</v>
+        <v>2090</v>
       </c>
       <c r="D234" t="s">
-        <v>2039</v>
+        <v>2053</v>
       </c>
       <c r="E234" t="s">
-        <v>2072</v>
+        <v>2091</v>
       </c>
       <c r="F234" t="s">
-        <v>2073</v>
+        <v>2092</v>
       </c>
       <c r="G234" t="s">
-        <v>2074</v>
+        <v>2093</v>
       </c>
       <c r="H234" t="s">
-        <v>2075</v>
+        <v>2094</v>
       </c>
       <c r="I234" t="s">
-        <v>2076</v>
+        <v>2095</v>
       </c>
       <c r="J234"/>
       <c r="K234" t="s">
-        <v>2077</v>
+        <v>2096</v>
       </c>
       <c r="L234" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M234" t="s">
-        <v>2078</v>
+        <v>2097</v>
       </c>
       <c r="N234" t="s">
-        <v>2079</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>2080</v>
+        <v>2099</v>
       </c>
       <c r="D235" t="s">
-        <v>2081</v>
+        <v>2100</v>
       </c>
       <c r="E235" t="s">
-        <v>2082</v>
+        <v>2101</v>
       </c>
       <c r="F235" t="s">
-        <v>2083</v>
+        <v>2102</v>
       </c>
       <c r="G235" t="s">
-        <v>2084</v>
+        <v>2103</v>
       </c>
       <c r="H235" t="s">
-        <v>2085</v>
+        <v>2104</v>
       </c>
       <c r="I235" t="s">
-        <v>2086</v>
+        <v>2105</v>
       </c>
       <c r="J235"/>
       <c r="K235" t="s">
-        <v>2087</v>
+        <v>2106</v>
       </c>
       <c r="L235" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M235" t="s">
-        <v>2088</v>
+        <v>2107</v>
       </c>
       <c r="N235" t="s">
-        <v>2089</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>2090</v>
+        <v>2109</v>
       </c>
       <c r="D236" t="s">
-        <v>1862</v>
+        <v>2100</v>
       </c>
       <c r="E236" t="s">
-        <v>2091</v>
+        <v>2110</v>
       </c>
       <c r="F236" t="s">
-        <v>2092</v>
+        <v>2111</v>
       </c>
       <c r="G236" t="s">
-        <v>2093</v>
+        <v>1549</v>
       </c>
       <c r="H236" t="s">
-        <v>2094</v>
+        <v>2112</v>
       </c>
       <c r="I236" t="s">
-        <v>2095</v>
+        <v>2113</v>
       </c>
       <c r="J236"/>
       <c r="K236" t="s">
-        <v>2096</v>
+        <v>2114</v>
       </c>
       <c r="L236" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M236" t="s">
-        <v>2097</v>
+        <v>2115</v>
       </c>
       <c r="N236" t="s">
-        <v>2098</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>2099</v>
+        <v>2117</v>
       </c>
       <c r="D237" t="s">
-        <v>2081</v>
+        <v>2100</v>
       </c>
       <c r="E237" t="s">
-        <v>2100</v>
+        <v>2118</v>
       </c>
       <c r="F237" t="s">
-        <v>2101</v>
+        <v>2119</v>
       </c>
       <c r="G237" t="s">
-        <v>2102</v>
+        <v>2120</v>
       </c>
       <c r="H237" t="s">
-        <v>2103</v>
+        <v>2121</v>
       </c>
       <c r="I237" t="s">
-        <v>2104</v>
+        <v>2122</v>
       </c>
       <c r="J237"/>
       <c r="K237" t="s">
-        <v>2105</v>
+        <v>2123</v>
       </c>
       <c r="L237" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M237" t="s">
-        <v>2106</v>
+        <v>2124</v>
       </c>
       <c r="N237" t="s">
-        <v>2107</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>2108</v>
+        <v>2126</v>
       </c>
       <c r="D238" t="s">
-        <v>2109</v>
+        <v>2127</v>
       </c>
       <c r="E238" t="s">
-        <v>2110</v>
+        <v>2128</v>
       </c>
       <c r="F238" t="s">
-        <v>2111</v>
+        <v>2129</v>
       </c>
       <c r="G238" t="s">
-        <v>2112</v>
+        <v>2130</v>
       </c>
       <c r="H238" t="s">
-        <v>2113</v>
+        <v>2131</v>
       </c>
       <c r="I238" t="s">
-        <v>2114</v>
+        <v>2132</v>
       </c>
       <c r="J238"/>
       <c r="K238" t="s">
-        <v>2115</v>
+        <v>2133</v>
       </c>
       <c r="L238" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M238" t="s">
-        <v>2116</v>
+        <v>2134</v>
       </c>
       <c r="N238" t="s">
-        <v>2117</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>2118</v>
+        <v>2136</v>
       </c>
       <c r="D239" t="s">
-        <v>2081</v>
+        <v>2137</v>
       </c>
       <c r="E239" t="s">
-        <v>2119</v>
+        <v>2138</v>
       </c>
       <c r="F239" t="s">
-        <v>2120</v>
+        <v>2139</v>
       </c>
       <c r="G239" t="s">
-        <v>2121</v>
+        <v>2140</v>
       </c>
       <c r="H239" t="s">
-        <v>2122</v>
+        <v>2141</v>
       </c>
       <c r="I239" t="s">
-        <v>2123</v>
+        <v>2142</v>
       </c>
       <c r="J239"/>
       <c r="K239" t="s">
-        <v>2124</v>
+        <v>2143</v>
       </c>
       <c r="L239" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M239" t="s">
-        <v>2125</v>
+        <v>2144</v>
       </c>
       <c r="N239" t="s">
-        <v>2126</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>2127</v>
+        <v>2146</v>
       </c>
       <c r="D240" t="s">
-        <v>1862</v>
+        <v>2137</v>
       </c>
       <c r="E240" t="s">
-        <v>2128</v>
+        <v>2147</v>
       </c>
       <c r="F240" t="s">
-        <v>2129</v>
+        <v>2148</v>
       </c>
       <c r="G240" t="s">
-        <v>2130</v>
+        <v>2149</v>
       </c>
       <c r="H240" t="s">
-        <v>2131</v>
+        <v>2150</v>
       </c>
       <c r="I240" t="s">
-        <v>2132</v>
+        <v>2151</v>
       </c>
       <c r="J240"/>
       <c r="K240" t="s">
-        <v>2133</v>
+        <v>2152</v>
       </c>
       <c r="L240" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M240" t="s">
-        <v>2134</v>
+        <v>2153</v>
       </c>
       <c r="N240" t="s">
-        <v>2135</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>2127</v>
+        <v>2155</v>
       </c>
       <c r="D241" t="s">
-        <v>1862</v>
+        <v>2137</v>
       </c>
       <c r="E241" t="s">
-        <v>2128</v>
+        <v>2156</v>
       </c>
       <c r="F241" t="s">
-        <v>2129</v>
+        <v>2157</v>
       </c>
       <c r="G241" t="s">
-        <v>2130</v>
+        <v>2158</v>
       </c>
       <c r="H241" t="s">
-        <v>2131</v>
+        <v>2159</v>
       </c>
       <c r="I241" t="s">
-        <v>2136</v>
+        <v>2160</v>
       </c>
       <c r="J241"/>
       <c r="K241" t="s">
-        <v>2137</v>
+        <v>2161</v>
       </c>
       <c r="L241" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M241" t="s">
-        <v>2138</v>
+        <v>2162</v>
       </c>
       <c r="N241" t="s">
-        <v>2135</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>2139</v>
+        <v>2164</v>
       </c>
       <c r="D242" t="s">
-        <v>2140</v>
+        <v>2165</v>
       </c>
       <c r="E242" t="s">
-        <v>2141</v>
+        <v>2166</v>
       </c>
       <c r="F242" t="s">
-        <v>2142</v>
+        <v>2167</v>
       </c>
       <c r="G242" t="s">
-        <v>2143</v>
+        <v>2168</v>
       </c>
       <c r="H242" t="s">
-        <v>2144</v>
+        <v>2169</v>
       </c>
       <c r="I242" t="s">
-        <v>2145</v>
+        <v>2170</v>
       </c>
       <c r="J242"/>
       <c r="K242" t="s">
-        <v>2146</v>
+        <v>2171</v>
       </c>
       <c r="L242" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M242" t="s">
-        <v>2147</v>
+        <v>2172</v>
       </c>
       <c r="N242" t="s">
-        <v>2148</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>2149</v>
+        <v>2174</v>
       </c>
       <c r="D243" t="s">
-        <v>2150</v>
+        <v>2175</v>
       </c>
       <c r="E243" t="s">
-        <v>2151</v>
+        <v>2176</v>
       </c>
       <c r="F243" t="s">
-        <v>2152</v>
+        <v>2177</v>
       </c>
       <c r="G243" t="s">
-        <v>2153</v>
+        <v>2178</v>
       </c>
       <c r="H243" t="s">
-        <v>2154</v>
+        <v>2179</v>
       </c>
       <c r="I243" t="s">
-        <v>2155</v>
+        <v>2180</v>
       </c>
       <c r="J243"/>
       <c r="K243" t="s">
-        <v>2156</v>
+        <v>2181</v>
       </c>
       <c r="L243" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="M243" t="s">
-        <v>2157</v>
+        <v>2182</v>
       </c>
       <c r="N243" t="s">
-        <v>2158</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>2071</v>
+        <v>2184</v>
       </c>
       <c r="D244" t="s">
-        <v>2039</v>
+        <v>2185</v>
       </c>
       <c r="E244" t="s">
-        <v>2072</v>
+        <v>2186</v>
       </c>
       <c r="F244" t="s">
-        <v>2073</v>
+        <v>2187</v>
       </c>
       <c r="G244" t="s">
-        <v>2074</v>
+        <v>2188</v>
       </c>
       <c r="H244" t="s">
-        <v>2159</v>
+        <v>2189</v>
       </c>
       <c r="I244" t="s">
-        <v>2160</v>
+        <v>2190</v>
       </c>
       <c r="J244"/>
       <c r="K244" t="s">
-        <v>2161</v>
+        <v>2191</v>
       </c>
       <c r="L244" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M244" t="s">
-        <v>2162</v>
+        <v>2192</v>
       </c>
       <c r="N244" t="s">
-        <v>2079</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>2163</v>
+        <v>2194</v>
       </c>
       <c r="D245" t="s">
-        <v>2029</v>
+        <v>2195</v>
       </c>
       <c r="E245" t="s">
-        <v>2164</v>
+        <v>2196</v>
       </c>
       <c r="F245" t="s">
-        <v>2165</v>
+        <v>2197</v>
       </c>
       <c r="G245" t="s">
-        <v>2166</v>
+        <v>2198</v>
       </c>
       <c r="H245" t="s">
-        <v>2167</v>
+        <v>2199</v>
       </c>
       <c r="I245" t="s">
-        <v>2168</v>
+        <v>2200</v>
       </c>
       <c r="J245"/>
       <c r="K245" t="s">
-        <v>2169</v>
+        <v>2201</v>
       </c>
       <c r="L245" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M245" t="s">
-        <v>2170</v>
+        <v>2202</v>
       </c>
       <c r="N245" t="s">
-        <v>2171</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>2172</v>
+        <v>2204</v>
       </c>
       <c r="D246" t="s">
-        <v>2029</v>
+        <v>2205</v>
       </c>
       <c r="E246" t="s">
-        <v>2173</v>
+        <v>2206</v>
       </c>
       <c r="F246" t="s">
-        <v>2174</v>
+        <v>2207</v>
       </c>
       <c r="G246" t="s">
-        <v>2175</v>
+        <v>2208</v>
       </c>
       <c r="H246" t="s">
-        <v>2176</v>
+        <v>2209</v>
       </c>
       <c r="I246" t="s">
-        <v>2177</v>
+        <v>2210</v>
       </c>
       <c r="J246"/>
       <c r="K246" t="s">
-        <v>2178</v>
+        <v>2211</v>
       </c>
       <c r="L246" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M246" t="s">
-        <v>2179</v>
+        <v>2212</v>
       </c>
       <c r="N246" t="s">
-        <v>2180</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>2028</v>
+        <v>2214</v>
       </c>
       <c r="D247" t="s">
-        <v>2029</v>
+        <v>2215</v>
       </c>
       <c r="E247" t="s">
-        <v>2030</v>
+        <v>2216</v>
       </c>
       <c r="F247" t="s">
-        <v>2031</v>
+        <v>2217</v>
       </c>
       <c r="G247" t="s">
-        <v>2032</v>
+        <v>2218</v>
       </c>
       <c r="H247" t="s">
-        <v>2181</v>
+        <v>2219</v>
       </c>
       <c r="I247" t="s">
-        <v>2182</v>
+        <v>2220</v>
       </c>
       <c r="J247"/>
       <c r="K247" t="s">
-        <v>2183</v>
+        <v>2221</v>
       </c>
       <c r="L247" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M247" t="s">
-        <v>2184</v>
+        <v>2222</v>
       </c>
       <c r="N247" t="s">
-        <v>2037</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>14</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>2185</v>
+        <v>2224</v>
       </c>
       <c r="D248" t="s">
-        <v>2186</v>
+        <v>2225</v>
       </c>
       <c r="E248" t="s">
-        <v>2187</v>
+        <v>2226</v>
       </c>
       <c r="F248" t="s">
-        <v>2188</v>
+        <v>2227</v>
       </c>
       <c r="G248" t="s">
-        <v>2189</v>
+        <v>2228</v>
       </c>
       <c r="H248" t="s">
-        <v>2190</v>
+        <v>2229</v>
       </c>
       <c r="I248" t="s">
-        <v>2191</v>
+        <v>2230</v>
       </c>
       <c r="J248"/>
       <c r="K248" t="s">
-        <v>2192</v>
+        <v>2231</v>
       </c>
       <c r="L248" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M248" t="s">
-        <v>2193</v>
+        <v>2232</v>
       </c>
       <c r="N248" t="s">
-        <v>2194</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>14</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>2195</v>
+        <v>2234</v>
       </c>
       <c r="D249" t="s">
-        <v>2196</v>
+        <v>2235</v>
       </c>
       <c r="E249" t="s">
-        <v>2197</v>
+        <v>2236</v>
       </c>
       <c r="F249" t="s">
-        <v>2198</v>
+        <v>2237</v>
       </c>
       <c r="G249" t="s">
-        <v>2199</v>
+        <v>2238</v>
       </c>
       <c r="H249" t="s">
-        <v>2200</v>
+        <v>2239</v>
       </c>
       <c r="I249" t="s">
-        <v>2201</v>
-[...3 lines deleted...]
-      </c>
+        <v>2240</v>
+      </c>
+      <c r="J249"/>
       <c r="K249" t="s">
-        <v>2203</v>
+        <v>2241</v>
       </c>
       <c r="L249" t="s">
-        <v>25</v>
+        <v>144</v>
       </c>
       <c r="M249" t="s">
-        <v>2204</v>
+        <v>2242</v>
       </c>
       <c r="N249" t="s">
-        <v>2205</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>2139</v>
+        <v>2244</v>
       </c>
       <c r="D250" t="s">
-        <v>2140</v>
+        <v>2245</v>
       </c>
       <c r="E250" t="s">
-        <v>2206</v>
+        <v>2246</v>
       </c>
       <c r="F250" t="s">
-        <v>2207</v>
+        <v>2247</v>
       </c>
       <c r="G250" t="s">
-        <v>2143</v>
+        <v>2248</v>
       </c>
       <c r="H250" t="s">
-        <v>2208</v>
+        <v>2249</v>
       </c>
       <c r="I250" t="s">
-        <v>2209</v>
+        <v>2250</v>
       </c>
       <c r="J250"/>
       <c r="K250" t="s">
-        <v>2210</v>
+        <v>2251</v>
       </c>
       <c r="L250" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M250" t="s">
-        <v>2211</v>
+        <v>2252</v>
       </c>
       <c r="N250" t="s">
-        <v>2148</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>14</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>2212</v>
+        <v>2254</v>
       </c>
       <c r="D251" t="s">
-        <v>1862</v>
+        <v>2255</v>
       </c>
       <c r="E251" t="s">
-        <v>2213</v>
+        <v>2256</v>
       </c>
       <c r="F251" t="s">
-        <v>2214</v>
+        <v>2257</v>
       </c>
       <c r="G251" t="s">
-        <v>2215</v>
+        <v>2258</v>
       </c>
       <c r="H251" t="s">
-        <v>2216</v>
+        <v>2259</v>
       </c>
       <c r="I251" t="s">
-        <v>2217</v>
+        <v>2260</v>
       </c>
       <c r="J251"/>
       <c r="K251" t="s">
-        <v>2218</v>
+        <v>2261</v>
       </c>
       <c r="L251" t="s">
-        <v>72</v>
+        <v>2262</v>
       </c>
       <c r="M251" t="s">
-        <v>2219</v>
+        <v>2263</v>
       </c>
       <c r="N251" t="s">
-        <v>2220</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>14</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>2127</v>
+        <v>2265</v>
       </c>
       <c r="D252" t="s">
-        <v>1862</v>
+        <v>2266</v>
       </c>
       <c r="E252" t="s">
-        <v>2221</v>
+        <v>2267</v>
       </c>
       <c r="F252" t="s">
-        <v>2129</v>
+        <v>2268</v>
       </c>
       <c r="G252" t="s">
-        <v>2130</v>
+        <v>2269</v>
       </c>
       <c r="H252" t="s">
-        <v>2222</v>
+        <v>2270</v>
       </c>
       <c r="I252" t="s">
-        <v>2223</v>
+        <v>2271</v>
       </c>
       <c r="J252"/>
       <c r="K252" t="s">
-        <v>2224</v>
+        <v>2272</v>
       </c>
       <c r="L252" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M252" t="s">
-        <v>2225</v>
+        <v>2273</v>
       </c>
       <c r="N252" t="s">
-        <v>2135</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>14</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>2090</v>
+        <v>2275</v>
       </c>
       <c r="D253" t="s">
-        <v>1862</v>
+        <v>2266</v>
       </c>
       <c r="E253" t="s">
-        <v>2091</v>
+        <v>2276</v>
       </c>
       <c r="F253" t="s">
-        <v>2092</v>
+        <v>2277</v>
       </c>
       <c r="G253" t="s">
-        <v>2093</v>
+        <v>2278</v>
       </c>
       <c r="H253" t="s">
-        <v>2226</v>
+        <v>2279</v>
       </c>
       <c r="I253" t="s">
-        <v>2227</v>
+        <v>2280</v>
       </c>
       <c r="J253"/>
       <c r="K253" t="s">
-        <v>2228</v>
+        <v>2281</v>
       </c>
       <c r="L253" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M253" t="s">
-        <v>2229</v>
+        <v>2282</v>
       </c>
       <c r="N253" t="s">
-        <v>2098</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>14</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>2038</v>
+        <v>2284</v>
       </c>
       <c r="D254" t="s">
-        <v>2039</v>
+        <v>2285</v>
       </c>
       <c r="E254" t="s">
-        <v>2040</v>
+        <v>2286</v>
       </c>
       <c r="F254" t="s">
-        <v>2041</v>
+        <v>2287</v>
       </c>
       <c r="G254" t="s">
-        <v>2042</v>
+        <v>2288</v>
       </c>
       <c r="H254" t="s">
-        <v>2230</v>
+        <v>2289</v>
       </c>
       <c r="I254" t="s">
-        <v>2231</v>
+        <v>2290</v>
       </c>
       <c r="J254"/>
       <c r="K254" t="s">
-        <v>2232</v>
+        <v>2291</v>
       </c>
       <c r="L254" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M254" t="s">
-        <v>2233</v>
+        <v>2292</v>
       </c>
       <c r="N254" t="s">
-        <v>2047</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>14</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>2071</v>
+        <v>2244</v>
       </c>
       <c r="D255" t="s">
-        <v>2039</v>
+        <v>2245</v>
       </c>
       <c r="E255" t="s">
-        <v>2072</v>
+        <v>2246</v>
       </c>
       <c r="F255" t="s">
-        <v>2073</v>
+        <v>2247</v>
       </c>
       <c r="G255" t="s">
-        <v>2074</v>
+        <v>2248</v>
       </c>
       <c r="H255" t="s">
-        <v>2234</v>
+        <v>2294</v>
       </c>
       <c r="I255" t="s">
-        <v>2235</v>
+        <v>2295</v>
       </c>
       <c r="J255"/>
       <c r="K255" t="s">
-        <v>2236</v>
+        <v>2296</v>
       </c>
       <c r="L255" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M255" t="s">
-        <v>2237</v>
+        <v>2297</v>
       </c>
       <c r="N255" t="s">
-        <v>2079</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>14</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>2080</v>
+        <v>2254</v>
       </c>
       <c r="D256" t="s">
-        <v>2081</v>
+        <v>2255</v>
       </c>
       <c r="E256" t="s">
-        <v>2082</v>
+        <v>2256</v>
       </c>
       <c r="F256" t="s">
-        <v>2083</v>
+        <v>2257</v>
       </c>
       <c r="G256" t="s">
-        <v>2084</v>
+        <v>2258</v>
       </c>
       <c r="H256" t="s">
-        <v>2238</v>
+        <v>2298</v>
       </c>
       <c r="I256" t="s">
-        <v>2239</v>
+        <v>2299</v>
       </c>
       <c r="J256"/>
       <c r="K256" t="s">
-        <v>2240</v>
+        <v>2300</v>
       </c>
       <c r="L256" t="s">
-        <v>72</v>
+        <v>2262</v>
       </c>
       <c r="M256" t="s">
-        <v>2241</v>
+        <v>2301</v>
       </c>
       <c r="N256" t="s">
-        <v>2089</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>14</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>2242</v>
+        <v>2302</v>
       </c>
       <c r="D257" t="s">
-        <v>2081</v>
+        <v>2303</v>
       </c>
       <c r="E257" t="s">
-        <v>2243</v>
+        <v>2304</v>
       </c>
       <c r="F257" t="s">
-        <v>2244</v>
+        <v>2305</v>
       </c>
       <c r="G257" t="s">
-        <v>2245</v>
+        <v>2306</v>
       </c>
       <c r="H257" t="s">
-        <v>2246</v>
+        <v>2307</v>
       </c>
       <c r="I257" t="s">
-        <v>2247</v>
+        <v>2308</v>
       </c>
       <c r="J257"/>
       <c r="K257" t="s">
-        <v>2248</v>
+        <v>2309</v>
       </c>
       <c r="L257" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M257" t="s">
-        <v>2249</v>
+        <v>2310</v>
       </c>
       <c r="N257" t="s">
-        <v>2250</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>14</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>2099</v>
+        <v>2312</v>
       </c>
       <c r="D258" t="s">
-        <v>2081</v>
+        <v>2303</v>
       </c>
       <c r="E258" t="s">
-        <v>2100</v>
+        <v>2313</v>
       </c>
       <c r="F258" t="s">
-        <v>2101</v>
+        <v>2314</v>
       </c>
       <c r="G258" t="s">
-        <v>2102</v>
+        <v>2315</v>
       </c>
       <c r="H258" t="s">
-        <v>2251</v>
+        <v>2316</v>
       </c>
       <c r="I258" t="s">
-        <v>2252</v>
+        <v>2317</v>
       </c>
       <c r="J258"/>
       <c r="K258" t="s">
-        <v>2253</v>
+        <v>2318</v>
       </c>
       <c r="L258" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M258" t="s">
-        <v>2254</v>
+        <v>2319</v>
       </c>
       <c r="N258" t="s">
-        <v>2107</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>14</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>2255</v>
+        <v>2321</v>
       </c>
       <c r="D259" t="s">
-        <v>2081</v>
+        <v>2303</v>
       </c>
       <c r="E259" t="s">
-        <v>2256</v>
+        <v>2322</v>
       </c>
       <c r="F259" t="s">
-        <v>2129</v>
+        <v>2323</v>
       </c>
       <c r="G259" t="s">
-        <v>2257</v>
+        <v>2324</v>
       </c>
       <c r="H259" t="s">
-        <v>2258</v>
+        <v>2325</v>
       </c>
       <c r="I259" t="s">
-        <v>2259</v>
+        <v>2326</v>
       </c>
       <c r="J259"/>
       <c r="K259" t="s">
-        <v>2260</v>
+        <v>2327</v>
       </c>
       <c r="L259" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M259" t="s">
-        <v>2261</v>
+        <v>2328</v>
       </c>
       <c r="N259" t="s">
-        <v>2262</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>14</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>2118</v>
+        <v>2330</v>
       </c>
       <c r="D260" t="s">
-        <v>2081</v>
+        <v>2303</v>
       </c>
       <c r="E260" t="s">
-        <v>2119</v>
+        <v>2331</v>
       </c>
       <c r="F260" t="s">
-        <v>2120</v>
+        <v>2332</v>
       </c>
       <c r="G260" t="s">
-        <v>2121</v>
+        <v>2333</v>
       </c>
       <c r="H260" t="s">
-        <v>2263</v>
+        <v>2334</v>
       </c>
       <c r="I260" t="s">
-        <v>2264</v>
+        <v>2335</v>
       </c>
       <c r="J260"/>
       <c r="K260" t="s">
-        <v>2265</v>
+        <v>2336</v>
       </c>
       <c r="L260" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M260" t="s">
-        <v>2266</v>
+        <v>2337</v>
       </c>
       <c r="N260" t="s">
-        <v>2126</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>2267</v>
+        <v>2330</v>
       </c>
       <c r="D261" t="s">
-        <v>2081</v>
+        <v>2303</v>
       </c>
       <c r="E261" t="s">
-        <v>2268</v>
+        <v>2331</v>
       </c>
       <c r="F261" t="s">
-        <v>2269</v>
+        <v>2332</v>
       </c>
       <c r="G261" t="s">
-        <v>2270</v>
+        <v>2333</v>
       </c>
       <c r="H261" t="s">
-        <v>2271</v>
+        <v>2339</v>
       </c>
       <c r="I261" t="s">
-        <v>2272</v>
+        <v>2340</v>
       </c>
       <c r="J261"/>
       <c r="K261" t="s">
-        <v>2273</v>
+        <v>2341</v>
       </c>
       <c r="L261" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M261" t="s">
-        <v>2274</v>
+        <v>2342</v>
       </c>
       <c r="N261" t="s">
-        <v>2275</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>2149</v>
+        <v>2321</v>
       </c>
       <c r="D262" t="s">
-        <v>2150</v>
+        <v>2303</v>
       </c>
       <c r="E262" t="s">
-        <v>2151</v>
+        <v>2322</v>
       </c>
       <c r="F262" t="s">
-        <v>2152</v>
+        <v>2323</v>
       </c>
       <c r="G262" t="s">
-        <v>2153</v>
+        <v>2324</v>
       </c>
       <c r="H262" t="s">
-        <v>2276</v>
+        <v>2343</v>
       </c>
       <c r="I262" t="s">
-        <v>2277</v>
+        <v>2344</v>
       </c>
       <c r="J262"/>
       <c r="K262" t="s">
-        <v>2278</v>
+        <v>2345</v>
       </c>
       <c r="L262" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M262" t="s">
-        <v>2279</v>
+        <v>2346</v>
       </c>
       <c r="N262" t="s">
-        <v>2158</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>2280</v>
+        <v>2347</v>
       </c>
       <c r="D263" t="s">
-        <v>2150</v>
+        <v>2303</v>
       </c>
       <c r="E263" t="s">
-        <v>2281</v>
+        <v>2348</v>
       </c>
       <c r="F263" t="s">
-        <v>2282</v>
+        <v>2349</v>
       </c>
       <c r="G263" t="s">
-        <v>2283</v>
+        <v>2350</v>
       </c>
       <c r="H263" t="s">
-        <v>2284</v>
+        <v>2351</v>
       </c>
       <c r="I263" t="s">
-        <v>2285</v>
+        <v>2352</v>
       </c>
       <c r="J263"/>
       <c r="K263" t="s">
-        <v>2286</v>
+        <v>2353</v>
       </c>
       <c r="L263" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M263" t="s">
-        <v>2287</v>
+        <v>2354</v>
       </c>
       <c r="N263" t="s">
-        <v>2288</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>2289</v>
+        <v>2356</v>
       </c>
       <c r="D264" t="s">
-        <v>2150</v>
+        <v>2303</v>
       </c>
       <c r="E264" t="s">
-        <v>2290</v>
+        <v>2357</v>
       </c>
       <c r="F264" t="s">
-        <v>2291</v>
+        <v>2358</v>
       </c>
       <c r="G264" t="s">
-        <v>2292</v>
+        <v>2359</v>
       </c>
       <c r="H264" t="s">
-        <v>2293</v>
+        <v>2360</v>
       </c>
       <c r="I264" t="s">
-        <v>2294</v>
+        <v>2361</v>
       </c>
       <c r="J264"/>
       <c r="K264" t="s">
-        <v>2295</v>
+        <v>2362</v>
       </c>
       <c r="L264" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M264" t="s">
-        <v>2296</v>
+        <v>2363</v>
       </c>
       <c r="N264" t="s">
-        <v>2297</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>14</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>2298</v>
+        <v>2302</v>
       </c>
       <c r="D265" t="s">
-        <v>2150</v>
+        <v>2303</v>
       </c>
       <c r="E265" t="s">
-        <v>2299</v>
+        <v>2304</v>
       </c>
       <c r="F265" t="s">
-        <v>2300</v>
+        <v>2305</v>
       </c>
       <c r="G265" t="s">
-        <v>2301</v>
+        <v>2306</v>
       </c>
       <c r="H265" t="s">
-        <v>2302</v>
+        <v>2365</v>
       </c>
       <c r="I265" t="s">
-        <v>2303</v>
+        <v>2366</v>
       </c>
       <c r="J265"/>
       <c r="K265" t="s">
-        <v>2304</v>
+        <v>2367</v>
       </c>
       <c r="L265" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M265" t="s">
-        <v>2305</v>
+        <v>2368</v>
       </c>
       <c r="N265" t="s">
-        <v>2306</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>2307</v>
+        <v>2369</v>
       </c>
       <c r="D266" t="s">
-        <v>2308</v>
+        <v>2303</v>
       </c>
       <c r="E266" t="s">
-        <v>2309</v>
+        <v>2370</v>
       </c>
       <c r="F266" t="s">
-        <v>2310</v>
+        <v>2371</v>
       </c>
       <c r="G266" t="s">
-        <v>2311</v>
+        <v>2372</v>
       </c>
       <c r="H266" t="s">
-        <v>2312</v>
+        <v>2373</v>
       </c>
       <c r="I266" t="s">
-        <v>2313</v>
+        <v>2374</v>
       </c>
       <c r="J266"/>
       <c r="K266" t="s">
-        <v>2314</v>
+        <v>2375</v>
       </c>
       <c r="L266" t="s">
-        <v>1547</v>
+        <v>144</v>
       </c>
       <c r="M266" t="s">
-        <v>2315</v>
+        <v>2376</v>
       </c>
       <c r="N266" t="s">
-        <v>2316</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>2317</v>
+        <v>2378</v>
       </c>
       <c r="D267" t="s">
-        <v>2318</v>
+        <v>2303</v>
       </c>
       <c r="E267" t="s">
-        <v>2319</v>
+        <v>2379</v>
       </c>
       <c r="F267" t="s">
-        <v>2320</v>
+        <v>2380</v>
       </c>
       <c r="G267" t="s">
-        <v>2321</v>
+        <v>2381</v>
       </c>
       <c r="H267" t="s">
-        <v>2322</v>
+        <v>2382</v>
       </c>
       <c r="I267" t="s">
-        <v>2323</v>
+        <v>2383</v>
       </c>
       <c r="J267"/>
       <c r="K267" t="s">
-        <v>2324</v>
+        <v>2384</v>
       </c>
       <c r="L267" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M267" t="s">
-        <v>2325</v>
+        <v>2385</v>
       </c>
       <c r="N267" t="s">
-        <v>2326</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>2327</v>
+        <v>2312</v>
       </c>
       <c r="D268" t="s">
-        <v>2328</v>
+        <v>2303</v>
       </c>
       <c r="E268" t="s">
-        <v>2329</v>
+        <v>2313</v>
       </c>
       <c r="F268" t="s">
-        <v>2330</v>
+        <v>2314</v>
       </c>
       <c r="G268" t="s">
-        <v>2331</v>
+        <v>2315</v>
       </c>
       <c r="H268" t="s">
-        <v>2332</v>
+        <v>2387</v>
       </c>
       <c r="I268" t="s">
-        <v>2333</v>
+        <v>2388</v>
       </c>
       <c r="J268"/>
       <c r="K268" t="s">
-        <v>2334</v>
+        <v>2389</v>
       </c>
       <c r="L268" t="s">
-        <v>2335</v>
+        <v>144</v>
       </c>
       <c r="M268" t="s">
-        <v>2336</v>
+        <v>2390</v>
       </c>
       <c r="N268" t="s">
-        <v>2337</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>14</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>2338</v>
+        <v>2391</v>
       </c>
       <c r="D269" t="s">
-        <v>2339</v>
+        <v>2392</v>
       </c>
       <c r="E269" t="s">
-        <v>2340</v>
+        <v>2393</v>
       </c>
       <c r="F269" t="s">
-        <v>2341</v>
+        <v>2394</v>
       </c>
       <c r="G269" t="s">
-        <v>2342</v>
+        <v>2395</v>
       </c>
       <c r="H269" t="s">
-        <v>2343</v>
+        <v>2396</v>
       </c>
       <c r="I269" t="s">
-        <v>2344</v>
+        <v>2397</v>
       </c>
       <c r="J269"/>
       <c r="K269" t="s">
-        <v>2345</v>
+        <v>2398</v>
       </c>
       <c r="L269" t="s">
-        <v>213</v>
+        <v>2399</v>
       </c>
       <c r="M269" t="s">
-        <v>2346</v>
+        <v>2400</v>
       </c>
       <c r="N269" t="s">
-        <v>2347</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>14</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>2348</v>
+        <v>2402</v>
       </c>
       <c r="D270" t="s">
-        <v>2349</v>
+        <v>2403</v>
       </c>
       <c r="E270" t="s">
-        <v>2350</v>
+        <v>2404</v>
       </c>
       <c r="F270" t="s">
-        <v>2351</v>
+        <v>2405</v>
       </c>
       <c r="G270" t="s">
-        <v>2352</v>
+        <v>2406</v>
       </c>
       <c r="H270" t="s">
-        <v>2353</v>
+        <v>2407</v>
       </c>
       <c r="I270" t="s">
-        <v>2354</v>
+        <v>2408</v>
       </c>
       <c r="J270"/>
       <c r="K270" t="s">
-        <v>2355</v>
+        <v>2409</v>
       </c>
       <c r="L270" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M270" t="s">
-        <v>2356</v>
+        <v>2410</v>
       </c>
       <c r="N270" t="s">
-        <v>2357</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>2358</v>
+        <v>2412</v>
       </c>
       <c r="D271" t="s">
-        <v>2339</v>
+        <v>2403</v>
       </c>
       <c r="E271" t="s">
-        <v>2359</v>
+        <v>2413</v>
       </c>
       <c r="F271" t="s">
-        <v>2360</v>
+        <v>2414</v>
       </c>
       <c r="G271" t="s">
-        <v>2361</v>
+        <v>2415</v>
       </c>
       <c r="H271" t="s">
-        <v>2362</v>
+        <v>2416</v>
       </c>
       <c r="I271" t="s">
-        <v>2363</v>
+        <v>2417</v>
       </c>
       <c r="J271"/>
       <c r="K271" t="s">
-        <v>2364</v>
+        <v>2418</v>
       </c>
       <c r="L271" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M271" t="s">
-        <v>2365</v>
+        <v>2419</v>
       </c>
       <c r="N271" t="s">
-        <v>2366</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>14</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>2367</v>
+        <v>2421</v>
       </c>
       <c r="D272" t="s">
-        <v>2368</v>
+        <v>2403</v>
       </c>
       <c r="E272" t="s">
-        <v>2369</v>
+        <v>2422</v>
       </c>
       <c r="F272" t="s">
-        <v>2370</v>
+        <v>2423</v>
       </c>
       <c r="G272" t="s">
-        <v>2371</v>
+        <v>2424</v>
       </c>
       <c r="H272" t="s">
-        <v>2372</v>
+        <v>2425</v>
       </c>
       <c r="I272" t="s">
-        <v>2373</v>
+        <v>2426</v>
       </c>
       <c r="J272"/>
       <c r="K272" t="s">
-        <v>2374</v>
+        <v>2427</v>
       </c>
       <c r="L272" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M272" t="s">
-        <v>2375</v>
+        <v>2428</v>
       </c>
       <c r="N272" t="s">
-        <v>2376</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>14</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>2377</v>
+        <v>2430</v>
       </c>
       <c r="D273" t="s">
-        <v>2368</v>
+        <v>2403</v>
       </c>
       <c r="E273" t="s">
-        <v>2378</v>
+        <v>2431</v>
       </c>
       <c r="F273" t="s">
-        <v>2379</v>
+        <v>2432</v>
       </c>
       <c r="G273" t="s">
-        <v>2380</v>
+        <v>2433</v>
       </c>
       <c r="H273" t="s">
-        <v>2381</v>
+        <v>2434</v>
       </c>
       <c r="I273" t="s">
-        <v>2382</v>
+        <v>2435</v>
       </c>
       <c r="J273"/>
       <c r="K273" t="s">
-        <v>2383</v>
+        <v>2436</v>
       </c>
       <c r="L273" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M273" t="s">
-        <v>2384</v>
+        <v>2437</v>
       </c>
       <c r="N273" t="s">
-        <v>2385</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>14</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>2386</v>
+        <v>2439</v>
       </c>
       <c r="D274" t="s">
-        <v>2387</v>
+        <v>2403</v>
       </c>
       <c r="E274" t="s">
-        <v>2388</v>
+        <v>2440</v>
       </c>
       <c r="F274" t="s">
-        <v>2389</v>
+        <v>2441</v>
       </c>
       <c r="G274" t="s">
-        <v>2390</v>
+        <v>2442</v>
       </c>
       <c r="H274" t="s">
-        <v>2391</v>
+        <v>2443</v>
       </c>
       <c r="I274" t="s">
-        <v>2392</v>
+        <v>2444</v>
       </c>
       <c r="J274"/>
       <c r="K274" t="s">
-        <v>2393</v>
+        <v>2445</v>
       </c>
       <c r="L274" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M274" t="s">
-        <v>2394</v>
+        <v>2446</v>
       </c>
       <c r="N274" t="s">
-        <v>2395</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>14</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>2396</v>
+        <v>2448</v>
       </c>
       <c r="D275" t="s">
-        <v>2397</v>
+        <v>2449</v>
       </c>
       <c r="E275" t="s">
-        <v>2398</v>
+        <v>2450</v>
       </c>
       <c r="F275" t="s">
-        <v>2399</v>
+        <v>2451</v>
       </c>
       <c r="G275" t="s">
-        <v>2400</v>
+        <v>2452</v>
       </c>
       <c r="H275" t="s">
-        <v>2401</v>
+        <v>2453</v>
       </c>
       <c r="I275" t="s">
-        <v>2402</v>
+        <v>2454</v>
       </c>
       <c r="J275"/>
       <c r="K275" t="s">
-        <v>2403</v>
+        <v>2455</v>
       </c>
       <c r="L275" t="s">
-        <v>213</v>
+        <v>2456</v>
       </c>
       <c r="M275" t="s">
-        <v>2404</v>
+        <v>2457</v>
       </c>
       <c r="N275" t="s">
-        <v>2405</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>14</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>2406</v>
+        <v>2459</v>
       </c>
       <c r="D276" t="s">
-        <v>2397</v>
+        <v>2460</v>
       </c>
       <c r="E276" t="s">
-        <v>2407</v>
+        <v>2461</v>
       </c>
       <c r="F276" t="s">
-        <v>2408</v>
+        <v>2462</v>
       </c>
       <c r="G276" t="s">
-        <v>2409</v>
+        <v>2463</v>
       </c>
       <c r="H276" t="s">
-        <v>2410</v>
+        <v>2464</v>
       </c>
       <c r="I276" t="s">
-        <v>2411</v>
+        <v>2465</v>
       </c>
       <c r="J276"/>
       <c r="K276" t="s">
-        <v>2412</v>
+        <v>2466</v>
       </c>
       <c r="L276" t="s">
-        <v>213</v>
+        <v>2262</v>
       </c>
       <c r="M276" t="s">
-        <v>2413</v>
+        <v>2467</v>
       </c>
       <c r="N276" t="s">
-        <v>2414</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>14</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>2415</v>
+        <v>2469</v>
       </c>
       <c r="D277" t="s">
-        <v>2416</v>
+        <v>2470</v>
       </c>
       <c r="E277" t="s">
-        <v>2417</v>
+        <v>2471</v>
       </c>
       <c r="F277" t="s">
-        <v>2418</v>
+        <v>2472</v>
       </c>
       <c r="G277" t="s">
-        <v>2419</v>
+        <v>2473</v>
       </c>
       <c r="H277" t="s">
-        <v>2420</v>
+        <v>2474</v>
       </c>
       <c r="I277" t="s">
-        <v>2421</v>
+        <v>2475</v>
       </c>
       <c r="J277"/>
       <c r="K277" t="s">
-        <v>2422</v>
+        <v>2476</v>
       </c>
       <c r="L277" t="s">
-        <v>213</v>
+        <v>2262</v>
       </c>
       <c r="M277" t="s">
-        <v>2423</v>
+        <v>2477</v>
       </c>
       <c r="N277" t="s">
-        <v>2424</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>14</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>2425</v>
+        <v>2469</v>
       </c>
       <c r="D278" t="s">
-        <v>2426</v>
+        <v>2470</v>
       </c>
       <c r="E278" t="s">
-        <v>2427</v>
+        <v>2471</v>
       </c>
       <c r="F278" t="s">
-        <v>2428</v>
+        <v>2472</v>
       </c>
       <c r="G278" t="s">
-        <v>2429</v>
+        <v>2473</v>
       </c>
       <c r="H278" t="s">
-        <v>2430</v>
+        <v>2479</v>
       </c>
       <c r="I278" t="s">
-        <v>2431</v>
+        <v>2480</v>
       </c>
       <c r="J278"/>
       <c r="K278" t="s">
-        <v>2432</v>
+        <v>2481</v>
       </c>
       <c r="L278" t="s">
-        <v>213</v>
+        <v>2262</v>
       </c>
       <c r="M278" t="s">
-        <v>2433</v>
+        <v>2482</v>
       </c>
       <c r="N278" t="s">
-        <v>2434</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>14</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>2435</v>
+        <v>2483</v>
       </c>
       <c r="D279" t="s">
-        <v>2426</v>
+        <v>2484</v>
       </c>
       <c r="E279" t="s">
-        <v>2436</v>
+        <v>2485</v>
       </c>
       <c r="F279" t="s">
-        <v>2437</v>
+        <v>2486</v>
       </c>
       <c r="G279" t="s">
-        <v>2438</v>
+        <v>2487</v>
       </c>
       <c r="H279" t="s">
-        <v>2439</v>
+        <v>2488</v>
       </c>
       <c r="I279" t="s">
-        <v>2440</v>
+        <v>2489</v>
       </c>
       <c r="J279"/>
       <c r="K279" t="s">
-        <v>2441</v>
+        <v>2490</v>
       </c>
       <c r="L279" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M279" t="s">
-        <v>2442</v>
+        <v>2491</v>
       </c>
       <c r="N279" t="s">
-        <v>2443</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>14</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>2444</v>
+        <v>2493</v>
       </c>
       <c r="D280" t="s">
-        <v>2445</v>
+        <v>2494</v>
       </c>
       <c r="E280" t="s">
-        <v>2446</v>
+        <v>2495</v>
       </c>
       <c r="F280" t="s">
-        <v>2447</v>
+        <v>2496</v>
       </c>
       <c r="G280" t="s">
-        <v>2448</v>
+        <v>2497</v>
       </c>
       <c r="H280" t="s">
-        <v>2449</v>
+        <v>2498</v>
       </c>
       <c r="I280" t="s">
-        <v>2450</v>
+        <v>2499</v>
       </c>
       <c r="J280"/>
       <c r="K280" t="s">
-        <v>2451</v>
+        <v>2500</v>
       </c>
       <c r="L280" t="s">
-        <v>2335</v>
+        <v>250</v>
       </c>
       <c r="M280" t="s">
-        <v>2452</v>
+        <v>2501</v>
       </c>
       <c r="N280" t="s">
-        <v>2453</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>14</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>2454</v>
+        <v>2503</v>
       </c>
       <c r="D281" t="s">
-        <v>2445</v>
+        <v>2494</v>
       </c>
       <c r="E281" t="s">
-        <v>2455</v>
+        <v>2504</v>
       </c>
       <c r="F281" t="s">
-        <v>2456</v>
+        <v>2505</v>
       </c>
       <c r="G281" t="s">
-        <v>2457</v>
+        <v>2506</v>
       </c>
       <c r="H281" t="s">
-        <v>2458</v>
+        <v>2507</v>
       </c>
       <c r="I281" t="s">
-        <v>2459</v>
+        <v>2508</v>
       </c>
       <c r="J281"/>
       <c r="K281" t="s">
-        <v>2460</v>
+        <v>2509</v>
       </c>
       <c r="L281" t="s">
-        <v>2461</v>
+        <v>250</v>
       </c>
       <c r="M281" t="s">
-        <v>2462</v>
+        <v>2510</v>
       </c>
       <c r="N281" t="s">
-        <v>2463</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>14</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>2464</v>
+        <v>2512</v>
       </c>
       <c r="D282" t="s">
-        <v>2445</v>
+        <v>2494</v>
       </c>
       <c r="E282" t="s">
-        <v>2465</v>
+        <v>2513</v>
       </c>
       <c r="F282" t="s">
-        <v>2466</v>
+        <v>2514</v>
       </c>
       <c r="G282" t="s">
-        <v>2467</v>
+        <v>2515</v>
       </c>
       <c r="H282" t="s">
-        <v>2468</v>
+        <v>2516</v>
       </c>
       <c r="I282" t="s">
-        <v>2469</v>
+        <v>2517</v>
       </c>
       <c r="J282"/>
       <c r="K282" t="s">
-        <v>2470</v>
+        <v>2518</v>
       </c>
       <c r="L282" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M282" t="s">
-        <v>2471</v>
+        <v>2519</v>
       </c>
       <c r="N282" t="s">
-        <v>2472</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>14</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>2473</v>
+        <v>2521</v>
       </c>
       <c r="D283" t="s">
-        <v>2474</v>
+        <v>2494</v>
       </c>
       <c r="E283" t="s">
-        <v>2475</v>
+        <v>2522</v>
       </c>
       <c r="F283" t="s">
-        <v>2476</v>
+        <v>2523</v>
       </c>
       <c r="G283" t="s">
-        <v>2477</v>
+        <v>2524</v>
       </c>
       <c r="H283" t="s">
-        <v>2478</v>
+        <v>2525</v>
       </c>
       <c r="I283" t="s">
-        <v>2479</v>
+        <v>2526</v>
       </c>
       <c r="J283"/>
       <c r="K283" t="s">
-        <v>2480</v>
+        <v>2527</v>
       </c>
       <c r="L283" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M283" t="s">
-        <v>2481</v>
+        <v>2528</v>
       </c>
       <c r="N283" t="s">
-        <v>2482</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>14</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>2483</v>
+        <v>2512</v>
       </c>
       <c r="D284" t="s">
-        <v>2484</v>
+        <v>2494</v>
       </c>
       <c r="E284" t="s">
-        <v>2485</v>
+        <v>2513</v>
       </c>
       <c r="F284" t="s">
-        <v>2486</v>
+        <v>2514</v>
       </c>
       <c r="G284" t="s">
-        <v>2487</v>
+        <v>2515</v>
       </c>
       <c r="H284" t="s">
-        <v>2488</v>
+        <v>2530</v>
       </c>
       <c r="I284" t="s">
-        <v>2489</v>
+        <v>2531</v>
       </c>
       <c r="J284"/>
       <c r="K284" t="s">
-        <v>2490</v>
+        <v>2532</v>
       </c>
       <c r="L284" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M284" t="s">
-        <v>2491</v>
+        <v>2533</v>
       </c>
       <c r="N284" t="s">
-        <v>2492</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>14</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>2493</v>
+        <v>2534</v>
       </c>
       <c r="D285" t="s">
         <v>2494</v>
       </c>
       <c r="E285" t="s">
-        <v>2495</v>
+        <v>2535</v>
       </c>
       <c r="F285" t="s">
-        <v>2496</v>
+        <v>2536</v>
       </c>
       <c r="G285" t="s">
-        <v>2497</v>
+        <v>2537</v>
       </c>
       <c r="H285" t="s">
-        <v>2498</v>
+        <v>2538</v>
       </c>
       <c r="I285" t="s">
-        <v>2499</v>
+        <v>2539</v>
       </c>
       <c r="J285"/>
       <c r="K285" t="s">
-        <v>2500</v>
+        <v>2540</v>
       </c>
       <c r="L285" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M285" t="s">
-        <v>2501</v>
+        <v>2541</v>
       </c>
       <c r="N285" t="s">
-        <v>2502</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
         <v>2503</v>
       </c>
       <c r="D286" t="s">
         <v>2494</v>
       </c>
       <c r="E286" t="s">
         <v>2504</v>
       </c>
       <c r="F286" t="s">
         <v>2505</v>
       </c>
       <c r="G286" t="s">
         <v>2506</v>
       </c>
       <c r="H286" t="s">
-        <v>2507</v>
+        <v>2543</v>
       </c>
       <c r="I286" t="s">
-        <v>2508</v>
+        <v>2544</v>
       </c>
       <c r="J286"/>
       <c r="K286" t="s">
-        <v>2509</v>
+        <v>2545</v>
       </c>
       <c r="L286" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M286" t="s">
-        <v>2510</v>
+        <v>2546</v>
       </c>
       <c r="N286" t="s">
         <v>2511</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>2512</v>
+        <v>2547</v>
       </c>
       <c r="D287" t="s">
-        <v>2513</v>
+        <v>2494</v>
       </c>
       <c r="E287" t="s">
-        <v>2514</v>
+        <v>2548</v>
       </c>
       <c r="F287" t="s">
-        <v>2515</v>
+        <v>2549</v>
       </c>
       <c r="G287" t="s">
-        <v>2516</v>
+        <v>2550</v>
       </c>
       <c r="H287" t="s">
-        <v>2517</v>
+        <v>2551</v>
       </c>
       <c r="I287" t="s">
-        <v>2518</v>
+        <v>2552</v>
       </c>
       <c r="J287"/>
       <c r="K287" t="s">
-        <v>2519</v>
+        <v>2553</v>
       </c>
       <c r="L287" t="s">
-        <v>2520</v>
+        <v>250</v>
       </c>
       <c r="M287" t="s">
-        <v>2521</v>
+        <v>2554</v>
       </c>
       <c r="N287" t="s">
-        <v>2522</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>2523</v>
+        <v>2556</v>
       </c>
       <c r="D288" t="s">
-        <v>2513</v>
+        <v>2494</v>
       </c>
       <c r="E288" t="s">
-        <v>2524</v>
+        <v>2557</v>
       </c>
       <c r="F288" t="s">
-        <v>2525</v>
+        <v>2558</v>
       </c>
       <c r="G288" t="s">
-        <v>2526</v>
+        <v>2559</v>
       </c>
       <c r="H288" t="s">
-        <v>2527</v>
+        <v>2560</v>
       </c>
       <c r="I288" t="s">
-        <v>2528</v>
+        <v>2561</v>
       </c>
       <c r="J288"/>
       <c r="K288" t="s">
-        <v>2529</v>
+        <v>2562</v>
       </c>
       <c r="L288" t="s">
-        <v>2520</v>
+        <v>144</v>
       </c>
       <c r="M288" t="s">
-        <v>2530</v>
+        <v>2563</v>
       </c>
       <c r="N288" t="s">
-        <v>2531</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>14</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>2532</v>
+        <v>2493</v>
       </c>
       <c r="D289" t="s">
-        <v>2533</v>
+        <v>2494</v>
       </c>
       <c r="E289" t="s">
-        <v>2534</v>
+        <v>2565</v>
       </c>
       <c r="F289" t="s">
-        <v>2535</v>
+        <v>2566</v>
       </c>
       <c r="G289" t="s">
-        <v>2536</v>
+        <v>2497</v>
       </c>
       <c r="H289" t="s">
-        <v>2537</v>
+        <v>2567</v>
       </c>
       <c r="I289" t="s">
-        <v>2538</v>
+        <v>2568</v>
       </c>
       <c r="J289"/>
       <c r="K289" t="s">
-        <v>2539</v>
+        <v>2569</v>
       </c>
       <c r="L289" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M289" t="s">
-        <v>2540</v>
+        <v>2570</v>
       </c>
       <c r="N289" t="s">
-        <v>2541</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>2542</v>
+        <v>2571</v>
       </c>
       <c r="D290" t="s">
-        <v>2533</v>
+        <v>2494</v>
       </c>
       <c r="E290" t="s">
-        <v>2543</v>
+        <v>2572</v>
       </c>
       <c r="F290" t="s">
-        <v>2544</v>
+        <v>2573</v>
       </c>
       <c r="G290" t="s">
-        <v>2545</v>
+        <v>2574</v>
       </c>
       <c r="H290" t="s">
-        <v>2546</v>
+        <v>2575</v>
       </c>
       <c r="I290" t="s">
-        <v>2547</v>
+        <v>2576</v>
       </c>
       <c r="J290"/>
       <c r="K290" t="s">
-        <v>2548</v>
+        <v>2577</v>
       </c>
       <c r="L290" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M290" t="s">
-        <v>2549</v>
+        <v>2578</v>
       </c>
       <c r="N290" t="s">
-        <v>2550</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>14</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>2551</v>
+        <v>2580</v>
       </c>
       <c r="D291" t="s">
-        <v>2552</v>
+        <v>2494</v>
       </c>
       <c r="E291" t="s">
-        <v>2553</v>
+        <v>2581</v>
       </c>
       <c r="F291" t="s">
-        <v>2554</v>
+        <v>2582</v>
       </c>
       <c r="G291" t="s">
-        <v>2555</v>
+        <v>2583</v>
       </c>
       <c r="H291" t="s">
-        <v>2556</v>
+        <v>2584</v>
       </c>
       <c r="I291" t="s">
-        <v>2557</v>
+        <v>2585</v>
       </c>
       <c r="J291"/>
       <c r="K291" t="s">
-        <v>2558</v>
+        <v>2586</v>
       </c>
       <c r="L291" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M291" t="s">
-        <v>2559</v>
+        <v>2587</v>
       </c>
       <c r="N291" t="s">
-        <v>2560</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>14</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>2561</v>
+        <v>2589</v>
       </c>
       <c r="D292" t="s">
-        <v>2484</v>
+        <v>2590</v>
       </c>
       <c r="E292" t="s">
-        <v>2562</v>
+        <v>2591</v>
       </c>
       <c r="F292" t="s">
-        <v>2563</v>
+        <v>2592</v>
       </c>
       <c r="G292" t="s">
-        <v>2564</v>
+        <v>2593</v>
       </c>
       <c r="H292" t="s">
-        <v>2565</v>
+        <v>2594</v>
       </c>
       <c r="I292" t="s">
-        <v>2566</v>
+        <v>2595</v>
       </c>
       <c r="J292"/>
       <c r="K292" t="s">
-        <v>2567</v>
+        <v>2596</v>
       </c>
       <c r="L292" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M292" t="s">
-        <v>2568</v>
+        <v>2597</v>
       </c>
       <c r="N292" t="s">
-        <v>2569</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>14</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>2570</v>
+        <v>2599</v>
       </c>
       <c r="D293" t="s">
-        <v>2339</v>
+        <v>2600</v>
       </c>
       <c r="E293" t="s">
-        <v>2571</v>
+        <v>2601</v>
       </c>
       <c r="F293" t="s">
-        <v>2572</v>
+        <v>2602</v>
       </c>
       <c r="G293" t="s">
-        <v>2573</v>
+        <v>2603</v>
       </c>
       <c r="H293" t="s">
-        <v>2574</v>
+        <v>2604</v>
       </c>
       <c r="I293" t="s">
-        <v>2575</v>
+        <v>2605</v>
       </c>
       <c r="J293"/>
       <c r="K293" t="s">
-        <v>2576</v>
+        <v>2606</v>
       </c>
       <c r="L293" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M293" t="s">
-        <v>2577</v>
+        <v>2607</v>
       </c>
       <c r="N293" t="s">
-        <v>2578</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>14</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>2579</v>
+        <v>2609</v>
       </c>
       <c r="D294" t="s">
-        <v>2580</v>
+        <v>2600</v>
       </c>
       <c r="E294" t="s">
-        <v>2581</v>
+        <v>2610</v>
       </c>
       <c r="F294" t="s">
-        <v>2582</v>
+        <v>2611</v>
       </c>
       <c r="G294" t="s">
-        <v>2583</v>
+        <v>2612</v>
       </c>
       <c r="H294" t="s">
-        <v>2584</v>
+        <v>2613</v>
       </c>
       <c r="I294" t="s">
-        <v>2585</v>
+        <v>2614</v>
       </c>
       <c r="J294"/>
       <c r="K294" t="s">
-        <v>2586</v>
+        <v>2615</v>
       </c>
       <c r="L294" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M294" t="s">
-        <v>2587</v>
+        <v>2616</v>
       </c>
       <c r="N294" t="s">
-        <v>2588</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>14</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>2589</v>
+        <v>2618</v>
       </c>
       <c r="D295" t="s">
-        <v>2484</v>
+        <v>2619</v>
       </c>
       <c r="E295" t="s">
-        <v>2590</v>
+        <v>2620</v>
       </c>
       <c r="F295" t="s">
-        <v>2591</v>
+        <v>2621</v>
       </c>
       <c r="G295" t="s">
-        <v>2592</v>
+        <v>2622</v>
       </c>
       <c r="H295" t="s">
-        <v>2593</v>
+        <v>2623</v>
       </c>
       <c r="I295" t="s">
-        <v>2594</v>
+        <v>2624</v>
       </c>
       <c r="J295"/>
       <c r="K295" t="s">
-        <v>2595</v>
+        <v>2625</v>
       </c>
       <c r="L295" t="s">
-        <v>2335</v>
+        <v>250</v>
       </c>
       <c r="M295" t="s">
-        <v>2596</v>
+        <v>2626</v>
       </c>
       <c r="N295" t="s">
-        <v>2597</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>2598</v>
+        <v>2628</v>
       </c>
       <c r="D296" t="s">
-        <v>2580</v>
+        <v>2619</v>
       </c>
       <c r="E296" t="s">
-        <v>2599</v>
+        <v>2629</v>
       </c>
       <c r="F296" t="s">
-        <v>2600</v>
+        <v>2630</v>
       </c>
       <c r="G296" t="s">
-        <v>2601</v>
+        <v>2631</v>
       </c>
       <c r="H296" t="s">
-        <v>2602</v>
+        <v>2632</v>
       </c>
       <c r="I296" t="s">
-        <v>2603</v>
+        <v>2633</v>
       </c>
       <c r="J296"/>
       <c r="K296" t="s">
-        <v>2604</v>
+        <v>2634</v>
       </c>
       <c r="L296" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M296" t="s">
-        <v>2605</v>
+        <v>2635</v>
       </c>
       <c r="N296" t="s">
-        <v>2606</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>14</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>2607</v>
+        <v>2637</v>
       </c>
       <c r="D297" t="s">
-        <v>2484</v>
+        <v>2590</v>
       </c>
       <c r="E297" t="s">
-        <v>2608</v>
+        <v>2638</v>
       </c>
       <c r="F297" t="s">
-        <v>2609</v>
+        <v>2639</v>
       </c>
       <c r="G297" t="s">
-        <v>2610</v>
+        <v>2640</v>
       </c>
       <c r="H297" t="s">
-        <v>2611</v>
+        <v>2641</v>
       </c>
       <c r="I297" t="s">
-        <v>2612</v>
+        <v>2642</v>
       </c>
       <c r="J297"/>
       <c r="K297" t="s">
-        <v>2613</v>
+        <v>2643</v>
       </c>
       <c r="L297" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M297" t="s">
-        <v>2614</v>
+        <v>2644</v>
       </c>
       <c r="N297" t="s">
-        <v>2615</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>14</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>2616</v>
+        <v>2646</v>
       </c>
       <c r="D298" t="s">
-        <v>2617</v>
+        <v>2590</v>
       </c>
       <c r="E298" t="s">
-        <v>2618</v>
+        <v>2647</v>
       </c>
       <c r="F298" t="s">
-        <v>2619</v>
+        <v>2648</v>
       </c>
       <c r="G298" t="s">
-        <v>2620</v>
+        <v>2649</v>
       </c>
       <c r="H298" t="s">
-        <v>2621</v>
+        <v>2650</v>
       </c>
       <c r="I298" t="s">
-        <v>2622</v>
+        <v>2651</v>
       </c>
       <c r="J298"/>
       <c r="K298" t="s">
-        <v>2623</v>
+        <v>2652</v>
       </c>
       <c r="L298" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M298" t="s">
-        <v>2624</v>
+        <v>2653</v>
       </c>
       <c r="N298" t="s">
-        <v>2625</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>2626</v>
+        <v>2655</v>
       </c>
       <c r="D299" t="s">
-        <v>2627</v>
+        <v>2590</v>
       </c>
       <c r="E299" t="s">
-        <v>2628</v>
+        <v>2656</v>
       </c>
       <c r="F299" t="s">
-        <v>2629</v>
+        <v>2657</v>
       </c>
       <c r="G299" t="s">
-        <v>2630</v>
+        <v>2658</v>
       </c>
       <c r="H299" t="s">
-        <v>2631</v>
+        <v>2659</v>
       </c>
       <c r="I299" t="s">
-        <v>2632</v>
+        <v>2660</v>
       </c>
       <c r="J299"/>
       <c r="K299" t="s">
-        <v>2633</v>
+        <v>2661</v>
       </c>
       <c r="L299" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M299" t="s">
-        <v>2634</v>
+        <v>2662</v>
       </c>
       <c r="N299" t="s">
-        <v>2635</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>2636</v>
+        <v>2589</v>
       </c>
       <c r="D300" t="s">
-        <v>2637</v>
+        <v>2590</v>
       </c>
       <c r="E300" t="s">
-        <v>2638</v>
+        <v>2591</v>
       </c>
       <c r="F300" t="s">
-        <v>2639</v>
+        <v>2592</v>
       </c>
       <c r="G300" t="s">
-        <v>2640</v>
+        <v>2593</v>
       </c>
       <c r="H300" t="s">
-        <v>2641</v>
+        <v>2664</v>
       </c>
       <c r="I300" t="s">
-        <v>2642</v>
+        <v>2665</v>
       </c>
       <c r="J300"/>
       <c r="K300" t="s">
-        <v>2643</v>
+        <v>2666</v>
       </c>
       <c r="L300" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M300" t="s">
-        <v>2644</v>
+        <v>2667</v>
       </c>
       <c r="N300" t="s">
-        <v>2645</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>14</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2646</v>
+        <v>2668</v>
       </c>
       <c r="D301" t="s">
-        <v>2647</v>
+        <v>2590</v>
       </c>
       <c r="E301" t="s">
-        <v>2648</v>
+        <v>2669</v>
       </c>
       <c r="F301" t="s">
-        <v>2649</v>
+        <v>2670</v>
       </c>
       <c r="G301" t="s">
-        <v>2650</v>
+        <v>2671</v>
       </c>
       <c r="H301" t="s">
-        <v>2651</v>
+        <v>2672</v>
       </c>
       <c r="I301" t="s">
-        <v>2652</v>
+        <v>2673</v>
       </c>
       <c r="J301"/>
       <c r="K301" t="s">
-        <v>2653</v>
+        <v>2674</v>
       </c>
       <c r="L301" t="s">
-        <v>1490</v>
+        <v>144</v>
       </c>
       <c r="M301" t="s">
-        <v>2654</v>
+        <v>2675</v>
       </c>
       <c r="N301" t="s">
-        <v>2655</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>14</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2327</v>
+        <v>2677</v>
       </c>
       <c r="D302" t="s">
-        <v>2328</v>
+        <v>2590</v>
       </c>
       <c r="E302" t="s">
-        <v>2329</v>
+        <v>2678</v>
       </c>
       <c r="F302" t="s">
-        <v>2330</v>
+        <v>2679</v>
       </c>
       <c r="G302" t="s">
-        <v>2331</v>
+        <v>1232</v>
       </c>
       <c r="H302" t="s">
-        <v>2656</v>
+        <v>2680</v>
       </c>
       <c r="I302" t="s">
-        <v>2657</v>
+        <v>2681</v>
       </c>
       <c r="J302"/>
       <c r="K302" t="s">
-        <v>2658</v>
+        <v>2682</v>
       </c>
       <c r="L302" t="s">
-        <v>2335</v>
+        <v>144</v>
       </c>
       <c r="M302" t="s">
-        <v>2659</v>
+        <v>2683</v>
       </c>
       <c r="N302" t="s">
-        <v>2337</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>14</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>2660</v>
+        <v>2685</v>
       </c>
       <c r="D303" t="s">
-        <v>2661</v>
+        <v>2686</v>
       </c>
       <c r="E303" t="s">
-        <v>2662</v>
+        <v>2687</v>
       </c>
       <c r="F303" t="s">
-        <v>2663</v>
+        <v>2688</v>
       </c>
       <c r="G303" t="s">
-        <v>2664</v>
+        <v>2689</v>
       </c>
       <c r="H303" t="s">
-        <v>2665</v>
+        <v>2690</v>
       </c>
       <c r="I303" t="s">
-        <v>2666</v>
+        <v>2691</v>
       </c>
       <c r="J303"/>
       <c r="K303" t="s">
-        <v>2667</v>
+        <v>2692</v>
       </c>
       <c r="L303" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M303" t="s">
-        <v>2668</v>
+        <v>2693</v>
       </c>
       <c r="N303" t="s">
-        <v>2669</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>14</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>2670</v>
+        <v>2695</v>
       </c>
       <c r="D304" t="s">
-        <v>2328</v>
+        <v>2619</v>
       </c>
       <c r="E304" t="s">
-        <v>2671</v>
+        <v>2696</v>
       </c>
       <c r="F304" t="s">
-        <v>2672</v>
+        <v>2697</v>
       </c>
       <c r="G304" t="s">
-        <v>2673</v>
+        <v>2698</v>
       </c>
       <c r="H304" t="s">
-        <v>2674</v>
+        <v>2699</v>
       </c>
       <c r="I304" t="s">
-        <v>2675</v>
+        <v>2700</v>
       </c>
       <c r="J304"/>
       <c r="K304" t="s">
-        <v>2676</v>
+        <v>2701</v>
       </c>
       <c r="L304" t="s">
-        <v>1353</v>
+        <v>250</v>
       </c>
       <c r="M304" t="s">
-        <v>2677</v>
+        <v>2702</v>
       </c>
       <c r="N304" t="s">
-        <v>2678</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>14</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>2679</v>
+        <v>2704</v>
       </c>
       <c r="D305" t="s">
-        <v>2680</v>
+        <v>2600</v>
       </c>
       <c r="E305" t="s">
-        <v>2681</v>
+        <v>2705</v>
       </c>
       <c r="F305" t="s">
-        <v>2682</v>
+        <v>2706</v>
       </c>
       <c r="G305" t="s">
-        <v>2683</v>
+        <v>2707</v>
       </c>
       <c r="H305" t="s">
-        <v>2684</v>
+        <v>2708</v>
       </c>
       <c r="I305" t="s">
-        <v>2685</v>
+        <v>2709</v>
       </c>
       <c r="J305"/>
       <c r="K305" t="s">
-        <v>2686</v>
+        <v>2710</v>
       </c>
       <c r="L305" t="s">
-        <v>1490</v>
+        <v>144</v>
       </c>
       <c r="M305" t="s">
-        <v>2687</v>
+        <v>2711</v>
       </c>
       <c r="N305" t="s">
-        <v>2688</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>14</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>2689</v>
+        <v>2713</v>
       </c>
       <c r="D306" t="s">
-        <v>2690</v>
+        <v>2686</v>
       </c>
       <c r="E306" t="s">
-        <v>2691</v>
+        <v>2714</v>
       </c>
       <c r="F306" t="s">
-        <v>2692</v>
+        <v>2715</v>
       </c>
       <c r="G306" t="s">
-        <v>2693</v>
+        <v>2716</v>
       </c>
       <c r="H306" t="s">
-        <v>2694</v>
+        <v>2717</v>
       </c>
       <c r="I306" t="s">
-        <v>2695</v>
+        <v>2718</v>
       </c>
       <c r="J306"/>
       <c r="K306" t="s">
-        <v>2696</v>
+        <v>2719</v>
       </c>
       <c r="L306" t="s">
-        <v>2697</v>
+        <v>250</v>
       </c>
       <c r="M306" t="s">
-        <v>2698</v>
+        <v>2720</v>
       </c>
       <c r="N306" t="s">
-        <v>2699</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>14</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2700</v>
+        <v>2722</v>
       </c>
       <c r="D307" t="s">
-        <v>2484</v>
+        <v>2723</v>
       </c>
       <c r="E307" t="s">
-        <v>2701</v>
+        <v>2724</v>
       </c>
       <c r="F307" t="s">
-        <v>2702</v>
+        <v>2725</v>
       </c>
       <c r="G307" t="s">
-        <v>2703</v>
+        <v>2726</v>
       </c>
       <c r="H307" t="s">
-        <v>2704</v>
+        <v>2727</v>
       </c>
       <c r="I307" t="s">
-        <v>2705</v>
+        <v>2728</v>
       </c>
       <c r="J307"/>
       <c r="K307" t="s">
-        <v>2706</v>
+        <v>2729</v>
       </c>
       <c r="L307" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M307" t="s">
-        <v>2707</v>
+        <v>2730</v>
       </c>
       <c r="N307" t="s">
-        <v>2708</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>14</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2700</v>
+        <v>2732</v>
       </c>
       <c r="D308" t="s">
-        <v>2484</v>
+        <v>2733</v>
       </c>
       <c r="E308" t="s">
-        <v>2701</v>
+        <v>2734</v>
       </c>
       <c r="F308" t="s">
-        <v>2702</v>
+        <v>2735</v>
       </c>
       <c r="G308" t="s">
-        <v>2703</v>
+        <v>2736</v>
       </c>
       <c r="H308" t="s">
-        <v>2709</v>
+        <v>2737</v>
       </c>
       <c r="I308" t="s">
-        <v>2710</v>
+        <v>2738</v>
       </c>
       <c r="J308"/>
       <c r="K308" t="s">
-        <v>2711</v>
+        <v>2739</v>
       </c>
       <c r="L308" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M308" t="s">
-        <v>2712</v>
+        <v>2740</v>
       </c>
       <c r="N308" t="s">
-        <v>2708</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>14</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2713</v>
+        <v>2742</v>
       </c>
       <c r="D309" t="s">
-        <v>2661</v>
+        <v>2619</v>
       </c>
       <c r="E309" t="s">
-        <v>2714</v>
+        <v>2743</v>
       </c>
       <c r="F309" t="s">
-        <v>2715</v>
+        <v>2744</v>
       </c>
       <c r="G309" t="s">
-        <v>2716</v>
+        <v>2745</v>
       </c>
       <c r="H309" t="s">
-        <v>2717</v>
+        <v>2746</v>
       </c>
       <c r="I309" t="s">
-        <v>2718</v>
+        <v>2747</v>
       </c>
       <c r="J309"/>
       <c r="K309" t="s">
-        <v>2719</v>
+        <v>2748</v>
       </c>
       <c r="L309" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M309" t="s">
-        <v>2720</v>
+        <v>2749</v>
       </c>
       <c r="N309" t="s">
-        <v>2721</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>14</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2722</v>
+        <v>2751</v>
       </c>
       <c r="D310" t="s">
-        <v>2723</v>
+        <v>2470</v>
       </c>
       <c r="E310" t="s">
-        <v>2724</v>
+        <v>2752</v>
       </c>
       <c r="F310" t="s">
-        <v>2725</v>
+        <v>2753</v>
       </c>
       <c r="G310" t="s">
-        <v>2726</v>
+        <v>2754</v>
       </c>
       <c r="H310" t="s">
-        <v>2727</v>
+        <v>2755</v>
       </c>
       <c r="I310" t="s">
-        <v>2728</v>
+        <v>2756</v>
       </c>
       <c r="J310"/>
       <c r="K310" t="s">
-        <v>2729</v>
+        <v>2757</v>
       </c>
       <c r="L310" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M310" t="s">
-        <v>2730</v>
+        <v>2758</v>
       </c>
       <c r="N310" t="s">
-        <v>2731</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>14</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2732</v>
+        <v>2760</v>
       </c>
       <c r="D311" t="s">
-        <v>2661</v>
+        <v>2619</v>
       </c>
       <c r="E311" t="s">
-        <v>2733</v>
+        <v>2761</v>
       </c>
       <c r="F311" t="s">
-        <v>2734</v>
+        <v>2762</v>
       </c>
       <c r="G311" t="s">
-        <v>2735</v>
+        <v>2763</v>
       </c>
       <c r="H311" t="s">
-        <v>2736</v>
+        <v>2764</v>
       </c>
       <c r="I311" t="s">
-        <v>2737</v>
+        <v>2765</v>
       </c>
       <c r="J311"/>
       <c r="K311" t="s">
-        <v>2738</v>
+        <v>2766</v>
       </c>
       <c r="L311" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M311" t="s">
-        <v>2739</v>
+        <v>2767</v>
       </c>
       <c r="N311" t="s">
-        <v>2740</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>14</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2741</v>
+        <v>2769</v>
       </c>
       <c r="D312" t="s">
-        <v>2742</v>
+        <v>2770</v>
       </c>
       <c r="E312" t="s">
-        <v>2743</v>
+        <v>2771</v>
       </c>
       <c r="F312" t="s">
-        <v>2744</v>
+        <v>2772</v>
       </c>
       <c r="G312" t="s">
-        <v>2745</v>
+        <v>2773</v>
       </c>
       <c r="H312" t="s">
-        <v>2746</v>
+        <v>2774</v>
       </c>
       <c r="I312" t="s">
-        <v>2747</v>
+        <v>2775</v>
       </c>
       <c r="J312"/>
       <c r="K312" t="s">
-        <v>2748</v>
+        <v>2776</v>
       </c>
       <c r="L312" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M312" t="s">
-        <v>2749</v>
+        <v>2777</v>
       </c>
       <c r="N312" t="s">
-        <v>2750</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>14</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2751</v>
+        <v>2779</v>
       </c>
       <c r="D313" t="s">
-        <v>2752</v>
+        <v>2780</v>
       </c>
       <c r="E313" t="s">
-        <v>2753</v>
+        <v>2781</v>
       </c>
       <c r="F313" t="s">
-        <v>2754</v>
+        <v>2782</v>
       </c>
       <c r="G313" t="s">
-        <v>2755</v>
+        <v>2783</v>
       </c>
       <c r="H313" t="s">
-        <v>2756</v>
+        <v>2784</v>
       </c>
       <c r="I313" t="s">
-        <v>2757</v>
+        <v>2785</v>
       </c>
       <c r="J313"/>
       <c r="K313" t="s">
-        <v>2758</v>
+        <v>2786</v>
       </c>
       <c r="L313" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M313" t="s">
-        <v>2759</v>
+        <v>2787</v>
       </c>
       <c r="N313" t="s">
-        <v>2760</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>14</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2761</v>
+        <v>2789</v>
       </c>
       <c r="D314" t="s">
-        <v>2752</v>
+        <v>2790</v>
       </c>
       <c r="E314" t="s">
-        <v>2762</v>
+        <v>2791</v>
       </c>
       <c r="F314" t="s">
-        <v>2763</v>
+        <v>2792</v>
       </c>
       <c r="G314" t="s">
-        <v>2764</v>
+        <v>2793</v>
       </c>
       <c r="H314" t="s">
-        <v>2765</v>
+        <v>2794</v>
       </c>
       <c r="I314" t="s">
-        <v>2766</v>
+        <v>2795</v>
       </c>
       <c r="J314"/>
       <c r="K314" t="s">
-        <v>2767</v>
+        <v>2796</v>
       </c>
       <c r="L314" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M314" t="s">
-        <v>2768</v>
+        <v>2797</v>
       </c>
       <c r="N314" t="s">
-        <v>2769</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>14</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2770</v>
+        <v>2609</v>
       </c>
       <c r="D315" t="s">
-        <v>2752</v>
+        <v>2600</v>
       </c>
       <c r="E315" t="s">
-        <v>2771</v>
+        <v>2610</v>
       </c>
       <c r="F315" t="s">
-        <v>2772</v>
+        <v>2611</v>
       </c>
       <c r="G315" t="s">
-        <v>2773</v>
+        <v>2612</v>
       </c>
       <c r="H315" t="s">
-        <v>2774</v>
+        <v>2799</v>
       </c>
       <c r="I315" t="s">
-        <v>2775</v>
+        <v>2800</v>
       </c>
       <c r="J315"/>
       <c r="K315" t="s">
-        <v>2776</v>
+        <v>2801</v>
       </c>
       <c r="L315" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M315" t="s">
-        <v>2777</v>
+        <v>2802</v>
       </c>
       <c r="N315" t="s">
-        <v>2778</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>14</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2741</v>
+        <v>2704</v>
       </c>
       <c r="D316" t="s">
-        <v>2742</v>
+        <v>2600</v>
       </c>
       <c r="E316" t="s">
-        <v>2779</v>
+        <v>2803</v>
       </c>
       <c r="F316" t="s">
-        <v>2744</v>
+        <v>2804</v>
       </c>
       <c r="G316" t="s">
-        <v>2745</v>
+        <v>2707</v>
       </c>
       <c r="H316" t="s">
-        <v>2780</v>
+        <v>2805</v>
       </c>
       <c r="I316" t="s">
-        <v>2781</v>
+        <v>2806</v>
       </c>
       <c r="J316"/>
       <c r="K316" t="s">
-        <v>2782</v>
+        <v>2807</v>
       </c>
       <c r="L316" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M316" t="s">
-        <v>2783</v>
+        <v>2808</v>
       </c>
       <c r="N316" t="s">
-        <v>2750</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>14</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2338</v>
+        <v>2599</v>
       </c>
       <c r="D317" t="s">
-        <v>2339</v>
+        <v>2600</v>
       </c>
       <c r="E317" t="s">
-        <v>2340</v>
+        <v>2601</v>
       </c>
       <c r="F317" t="s">
-        <v>2341</v>
+        <v>2602</v>
       </c>
       <c r="G317" t="s">
-        <v>2342</v>
+        <v>2603</v>
       </c>
       <c r="H317" t="s">
-        <v>2784</v>
+        <v>2809</v>
       </c>
       <c r="I317" t="s">
-        <v>2785</v>
+        <v>2810</v>
       </c>
       <c r="J317"/>
       <c r="K317" t="s">
-        <v>2786</v>
+        <v>2811</v>
       </c>
       <c r="L317" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M317" t="s">
-        <v>2787</v>
+        <v>2812</v>
       </c>
       <c r="N317" t="s">
-        <v>2347</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>14</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2788</v>
+        <v>2628</v>
       </c>
       <c r="D318" t="s">
-        <v>2339</v>
+        <v>2619</v>
       </c>
       <c r="E318" t="s">
-        <v>2789</v>
+        <v>2629</v>
       </c>
       <c r="F318" t="s">
-        <v>2790</v>
+        <v>2630</v>
       </c>
       <c r="G318" t="s">
-        <v>2791</v>
+        <v>2631</v>
       </c>
       <c r="H318" t="s">
-        <v>2792</v>
+        <v>2813</v>
       </c>
       <c r="I318" t="s">
-        <v>2793</v>
+        <v>2814</v>
       </c>
       <c r="J318"/>
       <c r="K318" t="s">
-        <v>2794</v>
+        <v>2815</v>
       </c>
       <c r="L318" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M318" t="s">
-        <v>2795</v>
+        <v>2816</v>
       </c>
       <c r="N318" t="s">
-        <v>2796</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>14</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="D319" t="s">
-        <v>2339</v>
+        <v>2619</v>
       </c>
       <c r="E319" t="s">
-        <v>2571</v>
+        <v>2620</v>
       </c>
       <c r="F319" t="s">
-        <v>2572</v>
+        <v>2621</v>
       </c>
       <c r="G319" t="s">
-        <v>2573</v>
+        <v>2622</v>
       </c>
       <c r="H319" t="s">
-        <v>2797</v>
+        <v>2817</v>
       </c>
       <c r="I319" t="s">
-        <v>2798</v>
+        <v>2818</v>
       </c>
       <c r="J319"/>
       <c r="K319" t="s">
-        <v>2799</v>
+        <v>2819</v>
       </c>
       <c r="L319" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M319" t="s">
-        <v>2800</v>
+        <v>2820</v>
       </c>
       <c r="N319" t="s">
-        <v>2578</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>14</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2358</v>
+        <v>2695</v>
       </c>
       <c r="D320" t="s">
-        <v>2339</v>
+        <v>2619</v>
       </c>
       <c r="E320" t="s">
-        <v>2359</v>
+        <v>2696</v>
       </c>
       <c r="F320" t="s">
-        <v>2360</v>
+        <v>2697</v>
       </c>
       <c r="G320" t="s">
-        <v>2361</v>
+        <v>2698</v>
       </c>
       <c r="H320" t="s">
-        <v>2801</v>
+        <v>2821</v>
       </c>
       <c r="I320" t="s">
-        <v>2802</v>
+        <v>2822</v>
       </c>
       <c r="J320"/>
       <c r="K320" t="s">
-        <v>2803</v>
+        <v>2823</v>
       </c>
       <c r="L320" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M320" t="s">
-        <v>2804</v>
+        <v>2824</v>
       </c>
       <c r="N320" t="s">
-        <v>2366</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>14</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2805</v>
+        <v>2760</v>
       </c>
       <c r="D321" t="s">
-        <v>2484</v>
+        <v>2619</v>
       </c>
       <c r="E321" t="s">
-        <v>2806</v>
+        <v>2761</v>
       </c>
       <c r="F321" t="s">
-        <v>2807</v>
+        <v>2762</v>
       </c>
       <c r="G321" t="s">
-        <v>2808</v>
+        <v>2763</v>
       </c>
       <c r="H321" t="s">
-        <v>2809</v>
+        <v>2825</v>
       </c>
       <c r="I321" t="s">
-        <v>2810</v>
+        <v>2826</v>
       </c>
       <c r="J321"/>
       <c r="K321" t="s">
-        <v>2811</v>
+        <v>2827</v>
       </c>
       <c r="L321" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M321" t="s">
-        <v>2812</v>
+        <v>2828</v>
       </c>
       <c r="N321" t="s">
-        <v>2813</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>14</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2814</v>
+        <v>2742</v>
       </c>
       <c r="D322" t="s">
-        <v>2484</v>
+        <v>2619</v>
       </c>
       <c r="E322" t="s">
-        <v>2815</v>
+        <v>2743</v>
       </c>
       <c r="F322" t="s">
-        <v>2816</v>
+        <v>2744</v>
       </c>
       <c r="G322" t="s">
-        <v>2817</v>
+        <v>2745</v>
       </c>
       <c r="H322" t="s">
-        <v>2818</v>
+        <v>2829</v>
       </c>
       <c r="I322" t="s">
-        <v>2819</v>
+        <v>2830</v>
       </c>
       <c r="J322"/>
       <c r="K322" t="s">
-        <v>2820</v>
+        <v>2831</v>
       </c>
       <c r="L322" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M322" t="s">
-        <v>2821</v>
+        <v>2832</v>
       </c>
       <c r="N322" t="s">
-        <v>2822</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>14</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2561</v>
+        <v>2833</v>
       </c>
       <c r="D323" t="s">
-        <v>2484</v>
+        <v>2619</v>
       </c>
       <c r="E323" t="s">
-        <v>2562</v>
+        <v>2834</v>
       </c>
       <c r="F323" t="s">
-        <v>2563</v>
+        <v>2835</v>
       </c>
       <c r="G323" t="s">
-        <v>2564</v>
+        <v>2836</v>
       </c>
       <c r="H323" t="s">
-        <v>2823</v>
+        <v>2837</v>
       </c>
       <c r="I323" t="s">
-        <v>2824</v>
+        <v>2838</v>
       </c>
       <c r="J323"/>
       <c r="K323" t="s">
-        <v>2825</v>
+        <v>2839</v>
       </c>
       <c r="L323" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M323" t="s">
-        <v>2826</v>
+        <v>2840</v>
       </c>
       <c r="N323" t="s">
-        <v>2569</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>14</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2827</v>
+        <v>2842</v>
       </c>
       <c r="D324" t="s">
-        <v>2484</v>
+        <v>2619</v>
       </c>
       <c r="E324" t="s">
-        <v>2828</v>
+        <v>2843</v>
       </c>
       <c r="F324" t="s">
-        <v>2829</v>
+        <v>2844</v>
       </c>
       <c r="G324" t="s">
-        <v>2830</v>
+        <v>2845</v>
       </c>
       <c r="H324" t="s">
-        <v>2831</v>
+        <v>2846</v>
       </c>
       <c r="I324" t="s">
-        <v>2832</v>
+        <v>2847</v>
       </c>
       <c r="J324"/>
       <c r="K324" t="s">
-        <v>2833</v>
+        <v>2848</v>
       </c>
       <c r="L324" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M324" t="s">
-        <v>2834</v>
+        <v>2849</v>
       </c>
       <c r="N324" t="s">
-        <v>2835</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>14</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>2836</v>
+        <v>2851</v>
       </c>
       <c r="D325" t="s">
-        <v>2484</v>
+        <v>2619</v>
       </c>
       <c r="E325" t="s">
-        <v>2837</v>
+        <v>2852</v>
       </c>
       <c r="F325" t="s">
-        <v>2838</v>
+        <v>2853</v>
       </c>
       <c r="G325" t="s">
-        <v>2839</v>
+        <v>2854</v>
       </c>
       <c r="H325" t="s">
-        <v>2840</v>
+        <v>2855</v>
       </c>
       <c r="I325" t="s">
-        <v>2841</v>
+        <v>2856</v>
       </c>
       <c r="J325"/>
       <c r="K325" t="s">
-        <v>2842</v>
+        <v>2857</v>
       </c>
       <c r="L325" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M325" t="s">
-        <v>2843</v>
+        <v>2858</v>
       </c>
       <c r="N325" t="s">
-        <v>2844</v>
+        <v>2859</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>14</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2700</v>
+        <v>2860</v>
       </c>
       <c r="D326" t="s">
-        <v>2484</v>
+        <v>2470</v>
       </c>
       <c r="E326" t="s">
-        <v>2701</v>
+        <v>2861</v>
       </c>
       <c r="F326" t="s">
-        <v>2702</v>
+        <v>2862</v>
       </c>
       <c r="G326" t="s">
-        <v>2703</v>
+        <v>2863</v>
       </c>
       <c r="H326" t="s">
-        <v>2845</v>
+        <v>2864</v>
       </c>
       <c r="I326" t="s">
-        <v>2846</v>
+        <v>2865</v>
       </c>
       <c r="J326"/>
       <c r="K326" t="s">
-        <v>2847</v>
+        <v>2866</v>
       </c>
       <c r="L326" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M326" t="s">
-        <v>2848</v>
+        <v>2867</v>
       </c>
       <c r="N326" t="s">
-        <v>2708</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>14</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2589</v>
+        <v>2751</v>
       </c>
       <c r="D327" t="s">
-        <v>2484</v>
+        <v>2470</v>
       </c>
       <c r="E327" t="s">
-        <v>2590</v>
+        <v>2752</v>
       </c>
       <c r="F327" t="s">
-        <v>2591</v>
+        <v>2753</v>
       </c>
       <c r="G327" t="s">
-        <v>2592</v>
+        <v>2754</v>
       </c>
       <c r="H327" t="s">
-        <v>2849</v>
+        <v>2869</v>
       </c>
       <c r="I327" t="s">
-        <v>2850</v>
+        <v>2870</v>
       </c>
       <c r="J327"/>
       <c r="K327" t="s">
-        <v>2851</v>
+        <v>2871</v>
       </c>
       <c r="L327" t="s">
-        <v>2335</v>
+        <v>144</v>
       </c>
       <c r="M327" t="s">
-        <v>2852</v>
+        <v>2872</v>
       </c>
       <c r="N327" t="s">
-        <v>2597</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>14</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>2483</v>
+        <v>2873</v>
       </c>
       <c r="D328" t="s">
-        <v>2484</v>
+        <v>2470</v>
       </c>
       <c r="E328" t="s">
-        <v>2485</v>
+        <v>2874</v>
       </c>
       <c r="F328" t="s">
-        <v>2486</v>
+        <v>2875</v>
       </c>
       <c r="G328" t="s">
-        <v>2487</v>
+        <v>2876</v>
       </c>
       <c r="H328" t="s">
-        <v>2853</v>
+        <v>2877</v>
       </c>
       <c r="I328" t="s">
-        <v>2854</v>
+        <v>2878</v>
       </c>
       <c r="J328"/>
       <c r="K328" t="s">
-        <v>2855</v>
+        <v>2879</v>
       </c>
       <c r="L328" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M328" t="s">
-        <v>2856</v>
+        <v>2880</v>
       </c>
       <c r="N328" t="s">
-        <v>2492</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>14</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>2607</v>
+        <v>2882</v>
       </c>
       <c r="D329" t="s">
-        <v>2484</v>
+        <v>2470</v>
       </c>
       <c r="E329" t="s">
-        <v>2608</v>
+        <v>2883</v>
       </c>
       <c r="F329" t="s">
-        <v>2609</v>
+        <v>2884</v>
       </c>
       <c r="G329" t="s">
-        <v>2610</v>
+        <v>2885</v>
       </c>
       <c r="H329" t="s">
-        <v>2857</v>
+        <v>2886</v>
       </c>
       <c r="I329" t="s">
-        <v>2858</v>
+        <v>2887</v>
       </c>
       <c r="J329"/>
       <c r="K329" t="s">
-        <v>2859</v>
+        <v>2888</v>
       </c>
       <c r="L329" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M329" t="s">
-        <v>2860</v>
+        <v>2889</v>
       </c>
       <c r="N329" t="s">
-        <v>2615</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>14</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2598</v>
+        <v>2713</v>
       </c>
       <c r="D330" t="s">
-        <v>2580</v>
+        <v>2686</v>
       </c>
       <c r="E330" t="s">
-        <v>2599</v>
+        <v>2714</v>
       </c>
       <c r="F330" t="s">
-        <v>2600</v>
+        <v>2715</v>
       </c>
       <c r="G330" t="s">
-        <v>2601</v>
+        <v>2716</v>
       </c>
       <c r="H330" t="s">
-        <v>2861</v>
+        <v>2891</v>
       </c>
       <c r="I330" t="s">
-        <v>2862</v>
+        <v>2892</v>
       </c>
       <c r="J330"/>
       <c r="K330" t="s">
-        <v>2863</v>
+        <v>2893</v>
       </c>
       <c r="L330" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M330" t="s">
-        <v>2864</v>
+        <v>2894</v>
       </c>
       <c r="N330" t="s">
-        <v>2606</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>14</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>2865</v>
+        <v>2895</v>
       </c>
       <c r="D331" t="s">
-        <v>2580</v>
+        <v>2686</v>
       </c>
       <c r="E331" t="s">
-        <v>2866</v>
+        <v>2896</v>
       </c>
       <c r="F331" t="s">
-        <v>2838</v>
+        <v>2897</v>
       </c>
       <c r="G331" t="s">
-        <v>2867</v>
+        <v>2898</v>
       </c>
       <c r="H331" t="s">
-        <v>2868</v>
+        <v>2899</v>
       </c>
       <c r="I331" t="s">
-        <v>2869</v>
+        <v>2900</v>
       </c>
       <c r="J331"/>
       <c r="K331" t="s">
-        <v>2870</v>
+        <v>2901</v>
       </c>
       <c r="L331" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M331" t="s">
-        <v>2871</v>
+        <v>2902</v>
       </c>
       <c r="N331" t="s">
-        <v>2872</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>14</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>2348</v>
+        <v>2904</v>
       </c>
       <c r="D332" t="s">
-        <v>2349</v>
+        <v>2686</v>
       </c>
       <c r="E332" t="s">
-        <v>2350</v>
+        <v>2905</v>
       </c>
       <c r="F332" t="s">
-        <v>2351</v>
+        <v>2906</v>
       </c>
       <c r="G332" t="s">
-        <v>2352</v>
+        <v>2907</v>
       </c>
       <c r="H332" t="s">
-        <v>2873</v>
+        <v>2908</v>
       </c>
       <c r="I332" t="s">
-        <v>2874</v>
+        <v>2909</v>
       </c>
       <c r="J332"/>
       <c r="K332" t="s">
-        <v>2875</v>
+        <v>2910</v>
       </c>
       <c r="L332" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M332" t="s">
-        <v>2876</v>
+        <v>2911</v>
       </c>
       <c r="N332" t="s">
-        <v>2357</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>14</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>2579</v>
+        <v>2913</v>
       </c>
       <c r="D333" t="s">
-        <v>2580</v>
+        <v>2686</v>
       </c>
       <c r="E333" t="s">
-        <v>2581</v>
+        <v>2914</v>
       </c>
       <c r="F333" t="s">
-        <v>2582</v>
+        <v>2915</v>
       </c>
       <c r="G333" t="s">
-        <v>2583</v>
+        <v>2916</v>
       </c>
       <c r="H333" t="s">
-        <v>2877</v>
+        <v>2917</v>
       </c>
       <c r="I333" t="s">
-        <v>2878</v>
+        <v>2918</v>
       </c>
       <c r="J333"/>
       <c r="K333" t="s">
-        <v>2879</v>
+        <v>2919</v>
       </c>
       <c r="L333" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M333" t="s">
-        <v>2880</v>
+        <v>2920</v>
       </c>
       <c r="N333" t="s">
-        <v>2588</v>
+        <v>2921</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>14</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2881</v>
+        <v>2685</v>
       </c>
       <c r="D334" t="s">
-        <v>2349</v>
+        <v>2686</v>
       </c>
       <c r="E334" t="s">
-        <v>2882</v>
+        <v>2687</v>
       </c>
       <c r="F334" t="s">
-        <v>2883</v>
+        <v>2688</v>
       </c>
       <c r="G334" t="s">
-        <v>2884</v>
+        <v>2689</v>
       </c>
       <c r="H334" t="s">
-        <v>2885</v>
+        <v>2922</v>
       </c>
       <c r="I334" t="s">
-        <v>2886</v>
+        <v>2923</v>
       </c>
       <c r="J334"/>
       <c r="K334" t="s">
-        <v>2887</v>
+        <v>2924</v>
       </c>
       <c r="L334" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M334" t="s">
-        <v>2888</v>
+        <v>2925</v>
       </c>
       <c r="N334" t="s">
-        <v>2889</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
         <v>14</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2890</v>
+        <v>2926</v>
       </c>
       <c r="D335" t="s">
-        <v>2349</v>
+        <v>2927</v>
       </c>
       <c r="E335" t="s">
-        <v>2891</v>
+        <v>2928</v>
       </c>
       <c r="F335" t="s">
-        <v>2892</v>
+        <v>2929</v>
       </c>
       <c r="G335" t="s">
-        <v>2893</v>
+        <v>2930</v>
       </c>
       <c r="H335" t="s">
-        <v>2894</v>
+        <v>2931</v>
       </c>
       <c r="I335" t="s">
-        <v>2895</v>
+        <v>2932</v>
       </c>
       <c r="J335"/>
       <c r="K335" t="s">
-        <v>2896</v>
+        <v>2933</v>
       </c>
       <c r="L335" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M335" t="s">
-        <v>2897</v>
+        <v>2934</v>
       </c>
       <c r="N335" t="s">
-        <v>2898</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
         <v>14</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2899</v>
+        <v>2936</v>
       </c>
       <c r="D336" t="s">
-        <v>2349</v>
+        <v>2937</v>
       </c>
       <c r="E336" t="s">
-        <v>2900</v>
+        <v>2938</v>
       </c>
       <c r="F336" t="s">
-        <v>2901</v>
+        <v>2939</v>
       </c>
       <c r="G336" t="s">
-        <v>2902</v>
+        <v>2940</v>
       </c>
       <c r="H336" t="s">
-        <v>2903</v>
+        <v>2941</v>
       </c>
       <c r="I336" t="s">
-        <v>2904</v>
+        <v>2942</v>
       </c>
       <c r="J336"/>
       <c r="K336" t="s">
-        <v>2905</v>
+        <v>2943</v>
       </c>
       <c r="L336" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M336" t="s">
-        <v>2906</v>
+        <v>2944</v>
       </c>
       <c r="N336" t="s">
-        <v>2907</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>14</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>2908</v>
+        <v>2946</v>
       </c>
       <c r="D337" t="s">
-        <v>2349</v>
+        <v>2947</v>
       </c>
       <c r="E337" t="s">
-        <v>2909</v>
+        <v>2948</v>
       </c>
       <c r="F337" t="s">
-        <v>2910</v>
+        <v>2949</v>
       </c>
       <c r="G337" t="s">
-        <v>2911</v>
+        <v>2950</v>
       </c>
       <c r="H337" t="s">
-        <v>2912</v>
+        <v>2951</v>
       </c>
       <c r="I337" t="s">
-        <v>2913</v>
+        <v>2952</v>
       </c>
       <c r="J337"/>
       <c r="K337" t="s">
-        <v>2914</v>
+        <v>2953</v>
       </c>
       <c r="L337" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M337" t="s">
-        <v>2915</v>
+        <v>2954</v>
       </c>
       <c r="N337" t="s">
-        <v>2916</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>14</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>2917</v>
+        <v>2956</v>
       </c>
       <c r="D338" t="s">
-        <v>2349</v>
+        <v>2957</v>
       </c>
       <c r="E338" t="s">
-        <v>2918</v>
+        <v>2958</v>
       </c>
       <c r="F338" t="s">
-        <v>2919</v>
+        <v>2959</v>
       </c>
       <c r="G338" t="s">
-        <v>2920</v>
+        <v>2960</v>
       </c>
       <c r="H338" t="s">
-        <v>2921</v>
+        <v>2961</v>
       </c>
       <c r="I338" t="s">
-        <v>2922</v>
+        <v>2962</v>
       </c>
       <c r="J338"/>
       <c r="K338" t="s">
-        <v>2923</v>
+        <v>2963</v>
       </c>
       <c r="L338" t="s">
-        <v>72</v>
+        <v>1034</v>
       </c>
       <c r="M338" t="s">
-        <v>2924</v>
+        <v>2964</v>
       </c>
       <c r="N338" t="s">
-        <v>2925</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>14</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>2926</v>
+        <v>2966</v>
       </c>
       <c r="D339" t="s">
-        <v>2927</v>
+        <v>2957</v>
       </c>
       <c r="E339" t="s">
-        <v>2928</v>
+        <v>2967</v>
       </c>
       <c r="F339" t="s">
-        <v>2929</v>
+        <v>2968</v>
       </c>
       <c r="G339" t="s">
-        <v>2930</v>
+        <v>2969</v>
       </c>
       <c r="H339" t="s">
-        <v>2931</v>
+        <v>2970</v>
       </c>
       <c r="I339" t="s">
-        <v>2932</v>
+        <v>2971</v>
       </c>
       <c r="J339"/>
       <c r="K339" t="s">
-        <v>2933</v>
+        <v>2972</v>
       </c>
       <c r="L339" t="s">
-        <v>72</v>
+        <v>2262</v>
       </c>
       <c r="M339" t="s">
-        <v>2934</v>
+        <v>2973</v>
       </c>
       <c r="N339" t="s">
-        <v>2935</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>14</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2936</v>
+        <v>2966</v>
       </c>
       <c r="D340" t="s">
-        <v>2927</v>
+        <v>2957</v>
       </c>
       <c r="E340" t="s">
-        <v>2937</v>
+        <v>2967</v>
       </c>
       <c r="F340" t="s">
-        <v>2938</v>
+        <v>2968</v>
       </c>
       <c r="G340" t="s">
-        <v>2939</v>
+        <v>2969</v>
       </c>
       <c r="H340" t="s">
-        <v>2940</v>
+        <v>2975</v>
       </c>
       <c r="I340" t="s">
-        <v>2941</v>
+        <v>2976</v>
       </c>
       <c r="J340"/>
       <c r="K340" t="s">
-        <v>2942</v>
+        <v>2977</v>
       </c>
       <c r="L340" t="s">
-        <v>72</v>
+        <v>2262</v>
       </c>
       <c r="M340" t="s">
-        <v>2943</v>
+        <v>2978</v>
       </c>
       <c r="N340" t="s">
-        <v>2944</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
         <v>14</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2945</v>
+        <v>2979</v>
       </c>
       <c r="D341" t="s">
-        <v>2752</v>
+        <v>2947</v>
       </c>
       <c r="E341" t="s">
-        <v>2946</v>
+        <v>2980</v>
       </c>
       <c r="F341" t="s">
-        <v>2947</v>
+        <v>2981</v>
       </c>
       <c r="G341" t="s">
-        <v>2948</v>
+        <v>2982</v>
       </c>
       <c r="H341" t="s">
-        <v>2949</v>
+        <v>2983</v>
       </c>
       <c r="I341" t="s">
-        <v>2950</v>
+        <v>2984</v>
       </c>
       <c r="J341"/>
       <c r="K341" t="s">
-        <v>2951</v>
+        <v>2985</v>
       </c>
       <c r="L341" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M341" t="s">
-        <v>2952</v>
+        <v>2986</v>
       </c>
       <c r="N341" t="s">
-        <v>2953</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
         <v>14</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>2770</v>
+        <v>2988</v>
       </c>
       <c r="D342" t="s">
-        <v>2752</v>
+        <v>2989</v>
       </c>
       <c r="E342" t="s">
-        <v>2771</v>
+        <v>2990</v>
       </c>
       <c r="F342" t="s">
-        <v>2772</v>
+        <v>2991</v>
       </c>
       <c r="G342" t="s">
-        <v>2773</v>
+        <v>2992</v>
       </c>
       <c r="H342" t="s">
-        <v>2954</v>
+        <v>2993</v>
       </c>
       <c r="I342" t="s">
-        <v>2955</v>
+        <v>2994</v>
       </c>
       <c r="J342"/>
       <c r="K342" t="s">
-        <v>2956</v>
+        <v>2995</v>
       </c>
       <c r="L342" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M342" t="s">
-        <v>2957</v>
+        <v>2996</v>
       </c>
       <c r="N342" t="s">
-        <v>2778</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>14</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>2761</v>
+        <v>2998</v>
       </c>
       <c r="D343" t="s">
-        <v>2752</v>
+        <v>2770</v>
       </c>
       <c r="E343" t="s">
-        <v>2762</v>
+        <v>2999</v>
       </c>
       <c r="F343" t="s">
-        <v>2763</v>
+        <v>3000</v>
       </c>
       <c r="G343" t="s">
-        <v>2764</v>
+        <v>3001</v>
       </c>
       <c r="H343" t="s">
-        <v>2958</v>
+        <v>3002</v>
       </c>
       <c r="I343" t="s">
-        <v>2959</v>
+        <v>3003</v>
       </c>
       <c r="J343"/>
       <c r="K343" t="s">
-        <v>2960</v>
+        <v>3004</v>
       </c>
       <c r="L343" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M343" t="s">
-        <v>2961</v>
+        <v>3005</v>
       </c>
       <c r="N343" t="s">
-        <v>2769</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>14</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>2751</v>
+        <v>3007</v>
       </c>
       <c r="D344" t="s">
-        <v>2752</v>
+        <v>2989</v>
       </c>
       <c r="E344" t="s">
-        <v>2753</v>
+        <v>3008</v>
       </c>
       <c r="F344" t="s">
-        <v>2754</v>
+        <v>3009</v>
       </c>
       <c r="G344" t="s">
-        <v>2755</v>
+        <v>3010</v>
       </c>
       <c r="H344" t="s">
-        <v>2962</v>
+        <v>3011</v>
       </c>
       <c r="I344" t="s">
-        <v>2963</v>
+        <v>3012</v>
       </c>
       <c r="J344"/>
       <c r="K344" t="s">
-        <v>2964</v>
+        <v>3013</v>
       </c>
       <c r="L344" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M344" t="s">
-        <v>2965</v>
+        <v>3014</v>
       </c>
       <c r="N344" t="s">
-        <v>2760</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
         <v>14</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>2966</v>
+        <v>3016</v>
       </c>
       <c r="D345" t="s">
-        <v>2752</v>
+        <v>3017</v>
       </c>
       <c r="E345" t="s">
-        <v>2967</v>
+        <v>3018</v>
       </c>
       <c r="F345" t="s">
-        <v>2968</v>
+        <v>3019</v>
       </c>
       <c r="G345" t="s">
-        <v>2969</v>
+        <v>3020</v>
       </c>
       <c r="H345" t="s">
-        <v>2970</v>
+        <v>3021</v>
       </c>
       <c r="I345" t="s">
-        <v>2971</v>
+        <v>3022</v>
       </c>
       <c r="J345"/>
       <c r="K345" t="s">
-        <v>2972</v>
+        <v>3023</v>
       </c>
       <c r="L345" t="s">
         <v>250</v>
       </c>
       <c r="M345" t="s">
-        <v>2973</v>
+        <v>3024</v>
       </c>
       <c r="N345" t="s">
-        <v>2974</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
         <v>14</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>2975</v>
+        <v>3026</v>
       </c>
       <c r="D346" t="s">
-        <v>2647</v>
+        <v>2989</v>
       </c>
       <c r="E346" t="s">
-        <v>2976</v>
+        <v>3027</v>
       </c>
       <c r="F346" t="s">
-        <v>2977</v>
+        <v>3028</v>
       </c>
       <c r="G346" t="s">
-        <v>2978</v>
+        <v>3029</v>
       </c>
       <c r="H346" t="s">
-        <v>2979</v>
+        <v>3030</v>
       </c>
       <c r="I346" t="s">
-        <v>2980</v>
+        <v>3031</v>
       </c>
       <c r="J346"/>
       <c r="K346" t="s">
-        <v>2981</v>
+        <v>3032</v>
       </c>
       <c r="L346" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M346" t="s">
-        <v>2982</v>
+        <v>3033</v>
       </c>
       <c r="N346" t="s">
-        <v>2983</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
         <v>14</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>2984</v>
+        <v>3035</v>
       </c>
       <c r="D347" t="s">
-        <v>2690</v>
+        <v>2770</v>
       </c>
       <c r="E347" t="s">
-        <v>2985</v>
+        <v>3036</v>
       </c>
       <c r="F347" t="s">
-        <v>2986</v>
+        <v>3037</v>
       </c>
       <c r="G347" t="s">
-        <v>2987</v>
+        <v>3038</v>
       </c>
       <c r="H347" t="s">
-        <v>2988</v>
+        <v>3039</v>
       </c>
       <c r="I347" t="s">
-        <v>2989</v>
+        <v>3040</v>
       </c>
       <c r="J347"/>
       <c r="K347" t="s">
-        <v>2990</v>
+        <v>3041</v>
       </c>
       <c r="L347" t="s">
-        <v>1353</v>
+        <v>250</v>
       </c>
       <c r="M347" t="s">
-        <v>2991</v>
+        <v>3042</v>
       </c>
       <c r="N347" t="s">
-        <v>2992</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
         <v>14</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>2993</v>
+        <v>3035</v>
       </c>
       <c r="D348" t="s">
-        <v>2690</v>
+        <v>2770</v>
       </c>
       <c r="E348" t="s">
-        <v>2994</v>
+        <v>3036</v>
       </c>
       <c r="F348" t="s">
-        <v>2995</v>
+        <v>3037</v>
       </c>
       <c r="G348" t="s">
-        <v>2996</v>
+        <v>3038</v>
       </c>
       <c r="H348" t="s">
-        <v>2997</v>
+        <v>3039</v>
       </c>
       <c r="I348" t="s">
-        <v>2998</v>
+        <v>3044</v>
       </c>
       <c r="J348"/>
       <c r="K348" t="s">
-        <v>2999</v>
+        <v>3045</v>
       </c>
       <c r="L348" t="s">
-        <v>2697</v>
+        <v>250</v>
       </c>
       <c r="M348" t="s">
-        <v>3000</v>
+        <v>3046</v>
       </c>
       <c r="N348" t="s">
-        <v>3001</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
         <v>14</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2689</v>
+        <v>3047</v>
       </c>
       <c r="D349" t="s">
-        <v>2690</v>
+        <v>3048</v>
       </c>
       <c r="E349" t="s">
-        <v>2691</v>
+        <v>3049</v>
       </c>
       <c r="F349" t="s">
-        <v>2692</v>
+        <v>3050</v>
       </c>
       <c r="G349" t="s">
-        <v>2693</v>
+        <v>3051</v>
       </c>
       <c r="H349" t="s">
-        <v>3002</v>
+        <v>3052</v>
       </c>
       <c r="I349" t="s">
-        <v>3003</v>
+        <v>3053</v>
       </c>
       <c r="J349"/>
       <c r="K349" t="s">
-        <v>3004</v>
+        <v>3054</v>
       </c>
       <c r="L349" t="s">
-        <v>2697</v>
+        <v>250</v>
       </c>
       <c r="M349" t="s">
-        <v>3005</v>
+        <v>3055</v>
       </c>
       <c r="N349" t="s">
-        <v>2699</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
         <v>14</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>3006</v>
+        <v>3057</v>
       </c>
       <c r="D350" t="s">
-        <v>2661</v>
+        <v>3058</v>
       </c>
       <c r="E350" t="s">
-        <v>3007</v>
+        <v>3059</v>
       </c>
       <c r="F350" t="s">
-        <v>3008</v>
+        <v>3060</v>
       </c>
       <c r="G350" t="s">
-        <v>3009</v>
+        <v>3061</v>
       </c>
       <c r="H350" t="s">
-        <v>3010</v>
+        <v>3062</v>
       </c>
       <c r="I350" t="s">
-        <v>3011</v>
+        <v>3063</v>
       </c>
       <c r="J350"/>
       <c r="K350" t="s">
-        <v>3012</v>
+        <v>3064</v>
       </c>
       <c r="L350" t="s">
-        <v>250</v>
+        <v>144</v>
       </c>
       <c r="M350" t="s">
-        <v>3013</v>
+        <v>3065</v>
       </c>
       <c r="N350" t="s">
-        <v>3014</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
         <v>14</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>3015</v>
+        <v>2979</v>
       </c>
       <c r="D351" t="s">
-        <v>2661</v>
+        <v>2947</v>
       </c>
       <c r="E351" t="s">
-        <v>3016</v>
+        <v>2980</v>
       </c>
       <c r="F351" t="s">
-        <v>3017</v>
+        <v>2981</v>
       </c>
       <c r="G351" t="s">
-        <v>3018</v>
+        <v>2982</v>
       </c>
       <c r="H351" t="s">
-        <v>3019</v>
+        <v>3067</v>
       </c>
       <c r="I351" t="s">
-        <v>3020</v>
+        <v>3068</v>
       </c>
       <c r="J351"/>
       <c r="K351" t="s">
-        <v>3021</v>
+        <v>3069</v>
       </c>
       <c r="L351" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M351" t="s">
-        <v>3022</v>
+        <v>3070</v>
       </c>
       <c r="N351" t="s">
-        <v>3023</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
         <v>14</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2713</v>
+        <v>3071</v>
       </c>
       <c r="D352" t="s">
-        <v>2661</v>
+        <v>2937</v>
       </c>
       <c r="E352" t="s">
-        <v>2714</v>
+        <v>3072</v>
       </c>
       <c r="F352" t="s">
-        <v>2715</v>
+        <v>3073</v>
       </c>
       <c r="G352" t="s">
-        <v>2716</v>
+        <v>3074</v>
       </c>
       <c r="H352" t="s">
-        <v>3024</v>
+        <v>3075</v>
       </c>
       <c r="I352" t="s">
-        <v>3025</v>
+        <v>3076</v>
       </c>
       <c r="J352"/>
       <c r="K352" t="s">
-        <v>3026</v>
+        <v>3077</v>
       </c>
       <c r="L352" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M352" t="s">
-        <v>3027</v>
+        <v>3078</v>
       </c>
       <c r="N352" t="s">
-        <v>2721</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
         <v>14</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>3028</v>
+        <v>3080</v>
       </c>
       <c r="D353" t="s">
-        <v>2661</v>
+        <v>2937</v>
       </c>
       <c r="E353" t="s">
-        <v>3029</v>
+        <v>3081</v>
       </c>
       <c r="F353" t="s">
-        <v>3030</v>
+        <v>3082</v>
       </c>
       <c r="G353" t="s">
-        <v>3031</v>
+        <v>3083</v>
       </c>
       <c r="H353" t="s">
-        <v>3032</v>
+        <v>3084</v>
       </c>
       <c r="I353" t="s">
-        <v>3033</v>
+        <v>3085</v>
       </c>
       <c r="J353"/>
       <c r="K353" t="s">
-        <v>3034</v>
+        <v>3086</v>
       </c>
       <c r="L353" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M353" t="s">
-        <v>3035</v>
+        <v>3087</v>
       </c>
       <c r="N353" t="s">
-        <v>3036</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
         <v>14</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2732</v>
+        <v>2936</v>
       </c>
       <c r="D354" t="s">
-        <v>2661</v>
+        <v>2937</v>
       </c>
       <c r="E354" t="s">
-        <v>2733</v>
+        <v>2938</v>
       </c>
       <c r="F354" t="s">
-        <v>2734</v>
+        <v>2939</v>
       </c>
       <c r="G354" t="s">
-        <v>2735</v>
+        <v>2940</v>
       </c>
       <c r="H354" t="s">
-        <v>3037</v>
+        <v>3089</v>
       </c>
       <c r="I354" t="s">
-        <v>3038</v>
+        <v>3090</v>
       </c>
       <c r="J354"/>
       <c r="K354" t="s">
-        <v>3039</v>
+        <v>3091</v>
       </c>
       <c r="L354" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M354" t="s">
-        <v>3040</v>
+        <v>3092</v>
       </c>
       <c r="N354" t="s">
-        <v>2740</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
         <v>14</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>3041</v>
+        <v>3093</v>
       </c>
       <c r="D355" t="s">
-        <v>2661</v>
+        <v>3094</v>
       </c>
       <c r="E355" t="s">
-        <v>3042</v>
+        <v>3095</v>
       </c>
       <c r="F355" t="s">
-        <v>3043</v>
+        <v>3096</v>
       </c>
       <c r="G355" t="s">
-        <v>3044</v>
+        <v>3097</v>
       </c>
       <c r="H355" t="s">
-        <v>3045</v>
+        <v>3098</v>
       </c>
       <c r="I355" t="s">
-        <v>3046</v>
+        <v>3099</v>
       </c>
       <c r="J355"/>
       <c r="K355" t="s">
-        <v>3047</v>
+        <v>3100</v>
       </c>
       <c r="L355" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M355" t="s">
-        <v>3048</v>
+        <v>3101</v>
       </c>
       <c r="N355" t="s">
-        <v>3049</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>14</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>2660</v>
+        <v>3103</v>
       </c>
       <c r="D356" t="s">
-        <v>2661</v>
+        <v>3104</v>
       </c>
       <c r="E356" t="s">
-        <v>2662</v>
+        <v>3105</v>
       </c>
       <c r="F356" t="s">
-        <v>2663</v>
+        <v>3106</v>
       </c>
       <c r="G356" t="s">
-        <v>2664</v>
+        <v>3107</v>
       </c>
       <c r="H356" t="s">
-        <v>3050</v>
+        <v>3108</v>
       </c>
       <c r="I356" t="s">
-        <v>3051</v>
-[...1 lines deleted...]
-      <c r="J356"/>
+        <v>3109</v>
+      </c>
+      <c r="J356" t="s">
+        <v>3110</v>
+      </c>
       <c r="K356" t="s">
-        <v>3052</v>
+        <v>3111</v>
       </c>
       <c r="L356" t="s">
-        <v>72</v>
+        <v>47</v>
       </c>
       <c r="M356" t="s">
-        <v>3053</v>
+        <v>3112</v>
       </c>
       <c r="N356" t="s">
-        <v>2669</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>14</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>2722</v>
+        <v>3047</v>
       </c>
       <c r="D357" t="s">
-        <v>2723</v>
+        <v>3048</v>
       </c>
       <c r="E357" t="s">
-        <v>2724</v>
+        <v>3114</v>
       </c>
       <c r="F357" t="s">
-        <v>2725</v>
+        <v>3115</v>
       </c>
       <c r="G357" t="s">
-        <v>2726</v>
+        <v>3051</v>
       </c>
       <c r="H357" t="s">
-        <v>2727</v>
+        <v>3116</v>
       </c>
       <c r="I357" t="s">
-        <v>3054</v>
+        <v>3117</v>
       </c>
       <c r="J357"/>
       <c r="K357" t="s">
-        <v>3055</v>
+        <v>3118</v>
       </c>
       <c r="L357" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M357" t="s">
+        <v>3119</v>
+      </c>
+      <c r="N357" t="s">
         <v>3056</v>
-      </c>
-[...1 lines deleted...]
-        <v>2731</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>14</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>3057</v>
+        <v>3120</v>
       </c>
       <c r="D358" t="s">
-        <v>3058</v>
+        <v>2770</v>
       </c>
       <c r="E358" t="s">
-        <v>3059</v>
+        <v>3121</v>
       </c>
       <c r="F358" t="s">
-        <v>3060</v>
+        <v>3122</v>
       </c>
       <c r="G358" t="s">
-        <v>3061</v>
+        <v>3123</v>
       </c>
       <c r="H358" t="s">
-        <v>3062</v>
+        <v>3124</v>
       </c>
       <c r="I358" t="s">
-        <v>3063</v>
+        <v>3125</v>
       </c>
       <c r="J358"/>
       <c r="K358" t="s">
-        <v>3064</v>
+        <v>3126</v>
       </c>
       <c r="L358" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M358" t="s">
-        <v>3065</v>
+        <v>3127</v>
       </c>
       <c r="N358" t="s">
-        <v>3066</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>14</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>3067</v>
+        <v>3035</v>
       </c>
       <c r="D359" t="s">
-        <v>2723</v>
+        <v>2770</v>
       </c>
       <c r="E359" t="s">
-        <v>3068</v>
+        <v>3129</v>
       </c>
       <c r="F359" t="s">
-        <v>3069</v>
+        <v>3037</v>
       </c>
       <c r="G359" t="s">
-        <v>3070</v>
+        <v>3038</v>
       </c>
       <c r="H359" t="s">
-        <v>3071</v>
+        <v>3130</v>
       </c>
       <c r="I359" t="s">
-        <v>3072</v>
+        <v>3131</v>
       </c>
       <c r="J359"/>
       <c r="K359" t="s">
-        <v>3073</v>
+        <v>3132</v>
       </c>
       <c r="L359" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M359" t="s">
-        <v>3074</v>
+        <v>3133</v>
       </c>
       <c r="N359" t="s">
-        <v>3075</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>14</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>3076</v>
+        <v>2998</v>
       </c>
       <c r="D360" t="s">
-        <v>3058</v>
+        <v>2770</v>
       </c>
       <c r="E360" t="s">
-        <v>3077</v>
+        <v>2999</v>
       </c>
       <c r="F360" t="s">
-        <v>3078</v>
+        <v>3000</v>
       </c>
       <c r="G360" t="s">
-        <v>3079</v>
+        <v>3001</v>
       </c>
       <c r="H360" t="s">
-        <v>3080</v>
+        <v>3134</v>
       </c>
       <c r="I360" t="s">
-        <v>3081</v>
+        <v>3135</v>
       </c>
       <c r="J360"/>
       <c r="K360" t="s">
-        <v>3082</v>
+        <v>3136</v>
       </c>
       <c r="L360" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M360" t="s">
-        <v>3083</v>
+        <v>3137</v>
       </c>
       <c r="N360" t="s">
-        <v>3084</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
         <v>14</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>3085</v>
+        <v>2946</v>
       </c>
       <c r="D361" t="s">
-        <v>3058</v>
+        <v>2947</v>
       </c>
       <c r="E361" t="s">
-        <v>3086</v>
+        <v>2948</v>
       </c>
       <c r="F361" t="s">
-        <v>3087</v>
+        <v>2949</v>
       </c>
       <c r="G361" t="s">
-        <v>3088</v>
+        <v>2950</v>
       </c>
       <c r="H361" t="s">
-        <v>3089</v>
+        <v>3138</v>
       </c>
       <c r="I361" t="s">
-        <v>3090</v>
+        <v>3139</v>
       </c>
       <c r="J361"/>
       <c r="K361" t="s">
-        <v>3091</v>
+        <v>3140</v>
       </c>
       <c r="L361" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M361" t="s">
-        <v>3092</v>
+        <v>3141</v>
       </c>
       <c r="N361" t="s">
-        <v>3093</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
         <v>14</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>3094</v>
+        <v>2979</v>
       </c>
       <c r="D362" t="s">
-        <v>2927</v>
+        <v>2947</v>
       </c>
       <c r="E362" t="s">
-        <v>3095</v>
+        <v>2980</v>
       </c>
       <c r="F362" t="s">
-        <v>1683</v>
+        <v>2981</v>
       </c>
       <c r="G362" t="s">
-        <v>3096</v>
+        <v>2982</v>
       </c>
       <c r="H362" t="s">
-        <v>3097</v>
+        <v>3142</v>
       </c>
       <c r="I362" t="s">
-        <v>3098</v>
+        <v>3143</v>
       </c>
       <c r="J362"/>
       <c r="K362" t="s">
-        <v>3099</v>
+        <v>3144</v>
       </c>
       <c r="L362" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M362" t="s">
-        <v>3100</v>
+        <v>3145</v>
       </c>
       <c r="N362" t="s">
-        <v>3101</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
         <v>14</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>2307</v>
+        <v>2988</v>
       </c>
       <c r="D363" t="s">
-        <v>2552</v>
+        <v>2989</v>
       </c>
       <c r="E363" t="s">
-        <v>2309</v>
+        <v>2990</v>
       </c>
       <c r="F363" t="s">
-        <v>2310</v>
+        <v>2991</v>
       </c>
       <c r="G363" t="s">
-        <v>2311</v>
+        <v>2992</v>
       </c>
       <c r="H363" t="s">
-        <v>2312</v>
+        <v>3146</v>
       </c>
       <c r="I363" t="s">
-        <v>3102</v>
+        <v>3147</v>
       </c>
       <c r="J363"/>
       <c r="K363" t="s">
-        <v>3103</v>
+        <v>3148</v>
       </c>
       <c r="L363" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M363" t="s">
-        <v>3104</v>
+        <v>3149</v>
       </c>
       <c r="N363" t="s">
-        <v>2316</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
         <v>14</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>3105</v>
+        <v>3150</v>
       </c>
       <c r="D364" t="s">
-        <v>2552</v>
+        <v>2989</v>
       </c>
       <c r="E364" t="s">
-        <v>3106</v>
+        <v>3151</v>
       </c>
       <c r="F364" t="s">
-        <v>3107</v>
+        <v>3152</v>
       </c>
       <c r="G364" t="s">
-        <v>3108</v>
+        <v>3153</v>
       </c>
       <c r="H364" t="s">
-        <v>3109</v>
+        <v>3154</v>
       </c>
       <c r="I364" t="s">
-        <v>3110</v>
+        <v>3155</v>
       </c>
       <c r="J364"/>
       <c r="K364" t="s">
-        <v>3111</v>
+        <v>3156</v>
       </c>
       <c r="L364" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M364" t="s">
-        <v>3112</v>
+        <v>3157</v>
       </c>
       <c r="N364" t="s">
-        <v>3113</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
         <v>14</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>3114</v>
+        <v>3007</v>
       </c>
       <c r="D365" t="s">
-        <v>2723</v>
+        <v>2989</v>
       </c>
       <c r="E365" t="s">
-        <v>3115</v>
+        <v>3008</v>
       </c>
       <c r="F365" t="s">
-        <v>3116</v>
+        <v>3009</v>
       </c>
       <c r="G365" t="s">
-        <v>3117</v>
+        <v>3010</v>
       </c>
       <c r="H365" t="s">
-        <v>3118</v>
+        <v>3159</v>
       </c>
       <c r="I365" t="s">
-        <v>3119</v>
+        <v>3160</v>
       </c>
       <c r="J365"/>
       <c r="K365" t="s">
-        <v>3120</v>
+        <v>3161</v>
       </c>
       <c r="L365" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M365" t="s">
-        <v>3121</v>
+        <v>3162</v>
       </c>
       <c r="N365" t="s">
-        <v>3122</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
         <v>14</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>3123</v>
+        <v>3163</v>
       </c>
       <c r="D366" t="s">
-        <v>2637</v>
+        <v>2989</v>
       </c>
       <c r="E366" t="s">
-        <v>3124</v>
+        <v>3164</v>
       </c>
       <c r="F366" t="s">
-        <v>3125</v>
+        <v>3037</v>
       </c>
       <c r="G366" t="s">
-        <v>3126</v>
+        <v>3165</v>
       </c>
       <c r="H366" t="s">
-        <v>3127</v>
+        <v>3166</v>
       </c>
       <c r="I366" t="s">
-        <v>3128</v>
+        <v>3167</v>
       </c>
       <c r="J366"/>
       <c r="K366" t="s">
-        <v>3129</v>
+        <v>3168</v>
       </c>
       <c r="L366" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M366" t="s">
-        <v>3130</v>
+        <v>3169</v>
       </c>
       <c r="N366" t="s">
-        <v>3131</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
         <v>14</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>2679</v>
+        <v>3026</v>
       </c>
       <c r="D367" t="s">
-        <v>2627</v>
+        <v>2989</v>
       </c>
       <c r="E367" t="s">
-        <v>2681</v>
+        <v>3027</v>
       </c>
       <c r="F367" t="s">
-        <v>2682</v>
+        <v>3028</v>
       </c>
       <c r="G367" t="s">
-        <v>2683</v>
+        <v>3029</v>
       </c>
       <c r="H367" t="s">
-        <v>2684</v>
+        <v>3171</v>
       </c>
       <c r="I367" t="s">
-        <v>3132</v>
+        <v>3172</v>
       </c>
       <c r="J367"/>
       <c r="K367" t="s">
-        <v>3133</v>
+        <v>3173</v>
       </c>
       <c r="L367" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M367" t="s">
-        <v>3134</v>
+        <v>3174</v>
       </c>
       <c r="N367" t="s">
-        <v>2688</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
         <v>14</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>3135</v>
+        <v>3175</v>
       </c>
       <c r="D368" t="s">
-        <v>2552</v>
+        <v>2989</v>
       </c>
       <c r="E368" t="s">
-        <v>3136</v>
+        <v>3176</v>
       </c>
       <c r="F368" t="s">
-        <v>3137</v>
+        <v>3177</v>
       </c>
       <c r="G368" t="s">
-        <v>3138</v>
+        <v>3178</v>
       </c>
       <c r="H368" t="s">
-        <v>3139</v>
+        <v>3179</v>
       </c>
       <c r="I368" t="s">
-        <v>3140</v>
+        <v>3180</v>
       </c>
       <c r="J368"/>
       <c r="K368" t="s">
-        <v>3141</v>
+        <v>3181</v>
       </c>
       <c r="L368" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M368" t="s">
-        <v>3142</v>
+        <v>3182</v>
       </c>
       <c r="N368" t="s">
-        <v>3143</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
         <v>14</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>3144</v>
+        <v>3057</v>
       </c>
       <c r="D369" t="s">
-        <v>2552</v>
+        <v>3058</v>
       </c>
       <c r="E369" t="s">
-        <v>3145</v>
+        <v>3059</v>
       </c>
       <c r="F369" t="s">
-        <v>3146</v>
+        <v>3060</v>
       </c>
       <c r="G369" t="s">
-        <v>3147</v>
+        <v>3061</v>
       </c>
       <c r="H369" t="s">
-        <v>3148</v>
+        <v>3184</v>
       </c>
       <c r="I369" t="s">
-        <v>3149</v>
+        <v>3185</v>
       </c>
       <c r="J369"/>
       <c r="K369" t="s">
-        <v>3150</v>
+        <v>3186</v>
       </c>
       <c r="L369" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M369" t="s">
-        <v>3151</v>
+        <v>3187</v>
       </c>
       <c r="N369" t="s">
-        <v>3152</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
         <v>14</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>3153</v>
+        <v>3188</v>
       </c>
       <c r="D370" t="s">
-        <v>2552</v>
+        <v>3058</v>
       </c>
       <c r="E370" t="s">
-        <v>3154</v>
+        <v>3189</v>
       </c>
       <c r="F370" t="s">
-        <v>3155</v>
+        <v>3190</v>
       </c>
       <c r="G370" t="s">
-        <v>3156</v>
+        <v>3191</v>
       </c>
       <c r="H370" t="s">
-        <v>3157</v>
+        <v>3192</v>
       </c>
       <c r="I370" t="s">
-        <v>3158</v>
+        <v>3193</v>
       </c>
       <c r="J370"/>
       <c r="K370" t="s">
-        <v>3159</v>
+        <v>3194</v>
       </c>
       <c r="L370" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M370" t="s">
-        <v>3160</v>
+        <v>3195</v>
       </c>
       <c r="N370" t="s">
-        <v>3161</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
         <v>14</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>2551</v>
+        <v>3197</v>
       </c>
       <c r="D371" t="s">
-        <v>2552</v>
+        <v>3058</v>
       </c>
       <c r="E371" t="s">
-        <v>2553</v>
+        <v>3198</v>
       </c>
       <c r="F371" t="s">
-        <v>2554</v>
+        <v>3199</v>
       </c>
       <c r="G371" t="s">
-        <v>2555</v>
+        <v>3200</v>
       </c>
       <c r="H371" t="s">
-        <v>3162</v>
+        <v>3201</v>
       </c>
       <c r="I371" t="s">
-        <v>3163</v>
+        <v>3202</v>
       </c>
       <c r="J371"/>
       <c r="K371" t="s">
-        <v>3164</v>
+        <v>3203</v>
       </c>
       <c r="L371" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M371" t="s">
-        <v>3165</v>
+        <v>3204</v>
       </c>
       <c r="N371" t="s">
-        <v>2560</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
         <v>14</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>2307</v>
+        <v>3206</v>
       </c>
       <c r="D372" t="s">
-        <v>2552</v>
+        <v>3058</v>
       </c>
       <c r="E372" t="s">
-        <v>3166</v>
+        <v>3207</v>
       </c>
       <c r="F372" t="s">
-        <v>3167</v>
+        <v>3208</v>
       </c>
       <c r="G372" t="s">
-        <v>2311</v>
+        <v>3209</v>
       </c>
       <c r="H372" t="s">
-        <v>3168</v>
+        <v>3210</v>
       </c>
       <c r="I372" t="s">
-        <v>3169</v>
+        <v>3211</v>
       </c>
       <c r="J372"/>
       <c r="K372" t="s">
-        <v>3170</v>
+        <v>3212</v>
       </c>
       <c r="L372" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M372" t="s">
-        <v>3171</v>
+        <v>3213</v>
       </c>
       <c r="N372" t="s">
-        <v>2316</v>
+        <v>3214</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
         <v>14</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>3172</v>
+        <v>3215</v>
       </c>
       <c r="D373" t="s">
-        <v>2552</v>
+        <v>3216</v>
       </c>
       <c r="E373" t="s">
-        <v>3173</v>
+        <v>3217</v>
       </c>
       <c r="F373" t="s">
-        <v>3174</v>
+        <v>3218</v>
       </c>
       <c r="G373" t="s">
-        <v>3175</v>
+        <v>3219</v>
       </c>
       <c r="H373" t="s">
-        <v>3176</v>
+        <v>3220</v>
       </c>
       <c r="I373" t="s">
-        <v>3177</v>
+        <v>3221</v>
       </c>
       <c r="J373"/>
       <c r="K373" t="s">
-        <v>3178</v>
+        <v>3222</v>
       </c>
       <c r="L373" t="s">
-        <v>72</v>
+        <v>2456</v>
       </c>
       <c r="M373" t="s">
-        <v>3179</v>
+        <v>3223</v>
       </c>
       <c r="N373" t="s">
-        <v>3180</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
         <v>14</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>3105</v>
+        <v>3225</v>
       </c>
       <c r="D374" t="s">
-        <v>2552</v>
+        <v>3226</v>
       </c>
       <c r="E374" t="s">
-        <v>3106</v>
+        <v>3227</v>
       </c>
       <c r="F374" t="s">
-        <v>3107</v>
+        <v>3228</v>
       </c>
       <c r="G374" t="s">
-        <v>3108</v>
+        <v>3229</v>
       </c>
       <c r="H374" t="s">
-        <v>3181</v>
+        <v>3230</v>
       </c>
       <c r="I374" t="s">
-        <v>3182</v>
+        <v>3231</v>
       </c>
       <c r="J374"/>
       <c r="K374" t="s">
-        <v>3183</v>
+        <v>3232</v>
       </c>
       <c r="L374" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M374" t="s">
-        <v>3184</v>
+        <v>3233</v>
       </c>
       <c r="N374" t="s">
-        <v>3113</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
         <v>14</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>3185</v>
+        <v>3235</v>
       </c>
       <c r="D375" t="s">
-        <v>3186</v>
+        <v>3236</v>
       </c>
       <c r="E375" t="s">
-        <v>3187</v>
+        <v>3237</v>
       </c>
       <c r="F375" t="s">
-        <v>3188</v>
+        <v>3238</v>
       </c>
       <c r="G375" t="s">
-        <v>3189</v>
+        <v>3239</v>
       </c>
       <c r="H375" t="s">
-        <v>3190</v>
+        <v>3240</v>
       </c>
       <c r="I375" t="s">
-        <v>3191</v>
+        <v>3241</v>
       </c>
       <c r="J375"/>
       <c r="K375" t="s">
-        <v>3192</v>
+        <v>3242</v>
       </c>
       <c r="L375" t="s">
-        <v>72</v>
+        <v>3243</v>
       </c>
       <c r="M375" t="s">
-        <v>3193</v>
+        <v>3244</v>
       </c>
       <c r="N375" t="s">
-        <v>3194</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
         <v>14</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>3195</v>
+        <v>3246</v>
       </c>
       <c r="D376" t="s">
-        <v>2552</v>
+        <v>3247</v>
       </c>
       <c r="E376" t="s">
-        <v>3196</v>
+        <v>3248</v>
       </c>
       <c r="F376" t="s">
-        <v>3197</v>
+        <v>3249</v>
       </c>
       <c r="G376" t="s">
-        <v>3198</v>
+        <v>3250</v>
       </c>
       <c r="H376" t="s">
-        <v>3199</v>
+        <v>3251</v>
       </c>
       <c r="I376" t="s">
-        <v>3200</v>
+        <v>3252</v>
       </c>
       <c r="J376"/>
       <c r="K376" t="s">
-        <v>3201</v>
+        <v>3253</v>
       </c>
       <c r="L376" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M376" t="s">
-        <v>3202</v>
+        <v>3254</v>
       </c>
       <c r="N376" t="s">
-        <v>3203</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
         <v>14</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>3204</v>
+        <v>3256</v>
       </c>
       <c r="D377" t="s">
-        <v>2552</v>
+        <v>3257</v>
       </c>
       <c r="E377" t="s">
-        <v>3205</v>
+        <v>3258</v>
       </c>
       <c r="F377" t="s">
-        <v>3206</v>
+        <v>3259</v>
       </c>
       <c r="G377" t="s">
-        <v>3207</v>
+        <v>3260</v>
       </c>
       <c r="H377" t="s">
-        <v>3208</v>
+        <v>3261</v>
       </c>
       <c r="I377" t="s">
-        <v>3209</v>
+        <v>3262</v>
       </c>
       <c r="J377"/>
       <c r="K377" t="s">
-        <v>3210</v>
+        <v>3263</v>
       </c>
       <c r="L377" t="s">
         <v>250</v>
       </c>
       <c r="M377" t="s">
-        <v>3211</v>
+        <v>3264</v>
       </c>
       <c r="N377" t="s">
-        <v>3212</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
         <v>14</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>2722</v>
+        <v>3266</v>
       </c>
       <c r="D378" t="s">
-        <v>2723</v>
+        <v>3247</v>
       </c>
       <c r="E378" t="s">
-        <v>2724</v>
+        <v>3267</v>
       </c>
       <c r="F378" t="s">
-        <v>2725</v>
+        <v>3268</v>
       </c>
       <c r="G378" t="s">
-        <v>2726</v>
+        <v>3269</v>
       </c>
       <c r="H378" t="s">
-        <v>3213</v>
+        <v>3270</v>
       </c>
       <c r="I378" t="s">
-        <v>3214</v>
+        <v>3271</v>
       </c>
       <c r="J378"/>
       <c r="K378" t="s">
-        <v>3215</v>
+        <v>3272</v>
       </c>
       <c r="L378" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M378" t="s">
-        <v>3216</v>
+        <v>3273</v>
       </c>
       <c r="N378" t="s">
-        <v>2731</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
         <v>14</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>3114</v>
+        <v>3275</v>
       </c>
       <c r="D379" t="s">
-        <v>2723</v>
+        <v>3276</v>
       </c>
       <c r="E379" t="s">
-        <v>3217</v>
+        <v>3277</v>
       </c>
       <c r="F379" t="s">
-        <v>3218</v>
+        <v>3278</v>
       </c>
       <c r="G379" t="s">
-        <v>3117</v>
+        <v>3279</v>
       </c>
       <c r="H379" t="s">
-        <v>3219</v>
+        <v>3280</v>
       </c>
       <c r="I379" t="s">
-        <v>3220</v>
+        <v>3281</v>
       </c>
       <c r="J379"/>
       <c r="K379" t="s">
-        <v>3221</v>
+        <v>3282</v>
       </c>
       <c r="L379" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M379" t="s">
-        <v>3222</v>
+        <v>3283</v>
       </c>
       <c r="N379" t="s">
-        <v>3122</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
         <v>14</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>3067</v>
+        <v>3285</v>
       </c>
       <c r="D380" t="s">
-        <v>2723</v>
+        <v>3276</v>
       </c>
       <c r="E380" t="s">
-        <v>3068</v>
+        <v>3286</v>
       </c>
       <c r="F380" t="s">
-        <v>3069</v>
+        <v>3287</v>
       </c>
       <c r="G380" t="s">
-        <v>3070</v>
+        <v>3288</v>
       </c>
       <c r="H380" t="s">
-        <v>3223</v>
+        <v>3289</v>
       </c>
       <c r="I380" t="s">
-        <v>3224</v>
+        <v>3290</v>
       </c>
       <c r="J380"/>
       <c r="K380" t="s">
-        <v>3225</v>
+        <v>3291</v>
       </c>
       <c r="L380" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M380" t="s">
-        <v>3226</v>
+        <v>3292</v>
       </c>
       <c r="N380" t="s">
-        <v>3075</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
         <v>14</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>3227</v>
+        <v>3294</v>
       </c>
       <c r="D381" t="s">
-        <v>2723</v>
+        <v>3295</v>
       </c>
       <c r="E381" t="s">
-        <v>3228</v>
+        <v>3296</v>
       </c>
       <c r="F381" t="s">
-        <v>3229</v>
+        <v>3297</v>
       </c>
       <c r="G381" t="s">
-        <v>3230</v>
+        <v>3298</v>
       </c>
       <c r="H381" t="s">
-        <v>3231</v>
+        <v>3299</v>
       </c>
       <c r="I381" t="s">
-        <v>3232</v>
+        <v>3300</v>
       </c>
       <c r="J381"/>
       <c r="K381" t="s">
-        <v>3233</v>
+        <v>3301</v>
       </c>
       <c r="L381" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M381" t="s">
-        <v>3234</v>
+        <v>3302</v>
       </c>
       <c r="N381" t="s">
-        <v>3235</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
         <v>14</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>3236</v>
+        <v>3304</v>
       </c>
       <c r="D382" t="s">
-        <v>2723</v>
+        <v>3305</v>
       </c>
       <c r="E382" t="s">
-        <v>3237</v>
+        <v>3306</v>
       </c>
       <c r="F382" t="s">
-        <v>3238</v>
+        <v>3307</v>
       </c>
       <c r="G382" t="s">
-        <v>3239</v>
+        <v>3308</v>
       </c>
       <c r="H382" t="s">
-        <v>3240</v>
+        <v>3309</v>
       </c>
       <c r="I382" t="s">
-        <v>3241</v>
+        <v>3310</v>
       </c>
       <c r="J382"/>
       <c r="K382" t="s">
-        <v>3242</v>
+        <v>3311</v>
       </c>
       <c r="L382" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M382" t="s">
-        <v>3243</v>
+        <v>3312</v>
       </c>
       <c r="N382" t="s">
-        <v>3244</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>14</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>3245</v>
+        <v>3314</v>
       </c>
       <c r="D383" t="s">
-        <v>2723</v>
+        <v>3305</v>
       </c>
       <c r="E383" t="s">
-        <v>3246</v>
+        <v>3315</v>
       </c>
       <c r="F383" t="s">
-        <v>3247</v>
+        <v>3316</v>
       </c>
       <c r="G383" t="s">
-        <v>3248</v>
+        <v>3317</v>
       </c>
       <c r="H383" t="s">
-        <v>3249</v>
+        <v>3318</v>
       </c>
       <c r="I383" t="s">
-        <v>3250</v>
+        <v>3319</v>
       </c>
       <c r="J383"/>
       <c r="K383" t="s">
-        <v>3251</v>
+        <v>3320</v>
       </c>
       <c r="L383" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M383" t="s">
-        <v>3252</v>
+        <v>3321</v>
       </c>
       <c r="N383" t="s">
-        <v>3253</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
         <v>14</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>3254</v>
+        <v>3323</v>
       </c>
       <c r="D384" t="s">
-        <v>3058</v>
+        <v>3324</v>
       </c>
       <c r="E384" t="s">
-        <v>3255</v>
+        <v>3325</v>
       </c>
       <c r="F384" t="s">
-        <v>3256</v>
+        <v>3326</v>
       </c>
       <c r="G384" t="s">
-        <v>3257</v>
+        <v>3327</v>
       </c>
       <c r="H384" t="s">
-        <v>3258</v>
+        <v>3328</v>
       </c>
       <c r="I384" t="s">
-        <v>3259</v>
+        <v>3329</v>
       </c>
       <c r="J384"/>
       <c r="K384" t="s">
-        <v>3260</v>
+        <v>3330</v>
       </c>
       <c r="L384" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M384" t="s">
-        <v>3261</v>
+        <v>3331</v>
       </c>
       <c r="N384" t="s">
-        <v>3262</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
         <v>14</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>3263</v>
+        <v>3333</v>
       </c>
       <c r="D385" t="s">
-        <v>3058</v>
+        <v>3334</v>
       </c>
       <c r="E385" t="s">
-        <v>3264</v>
+        <v>3335</v>
       </c>
       <c r="F385" t="s">
-        <v>3197</v>
+        <v>3336</v>
       </c>
       <c r="G385" t="s">
-        <v>3265</v>
+        <v>3337</v>
       </c>
       <c r="H385" t="s">
-        <v>3266</v>
+        <v>3338</v>
       </c>
       <c r="I385" t="s">
-        <v>3267</v>
+        <v>3339</v>
       </c>
       <c r="J385"/>
       <c r="K385" t="s">
-        <v>3268</v>
+        <v>3340</v>
       </c>
       <c r="L385" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M385" t="s">
-        <v>3269</v>
+        <v>3341</v>
       </c>
       <c r="N385" t="s">
-        <v>3270</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
         <v>14</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>3057</v>
+        <v>3343</v>
       </c>
       <c r="D386" t="s">
-        <v>3058</v>
+        <v>3334</v>
       </c>
       <c r="E386" t="s">
-        <v>3059</v>
+        <v>3344</v>
       </c>
       <c r="F386" t="s">
-        <v>3060</v>
+        <v>3345</v>
       </c>
       <c r="G386" t="s">
-        <v>3061</v>
+        <v>3346</v>
       </c>
       <c r="H386" t="s">
-        <v>3271</v>
+        <v>3347</v>
       </c>
       <c r="I386" t="s">
-        <v>3272</v>
+        <v>3348</v>
       </c>
       <c r="J386"/>
       <c r="K386" t="s">
-        <v>3273</v>
+        <v>3349</v>
       </c>
       <c r="L386" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M386" t="s">
-        <v>3274</v>
+        <v>3350</v>
       </c>
       <c r="N386" t="s">
-        <v>3066</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
         <v>14</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>3085</v>
+        <v>3352</v>
       </c>
       <c r="D387" t="s">
-        <v>3058</v>
+        <v>3353</v>
       </c>
       <c r="E387" t="s">
-        <v>3086</v>
+        <v>3354</v>
       </c>
       <c r="F387" t="s">
-        <v>3087</v>
+        <v>3355</v>
       </c>
       <c r="G387" t="s">
-        <v>3088</v>
+        <v>3356</v>
       </c>
       <c r="H387" t="s">
-        <v>3275</v>
+        <v>3357</v>
       </c>
       <c r="I387" t="s">
-        <v>3276</v>
+        <v>3358</v>
       </c>
       <c r="J387"/>
       <c r="K387" t="s">
-        <v>3277</v>
+        <v>3359</v>
       </c>
       <c r="L387" t="s">
-        <v>72</v>
+        <v>3243</v>
       </c>
       <c r="M387" t="s">
-        <v>3278</v>
+        <v>3360</v>
       </c>
       <c r="N387" t="s">
-        <v>3093</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
         <v>14</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>3076</v>
+        <v>3362</v>
       </c>
       <c r="D388" t="s">
-        <v>3058</v>
+        <v>3353</v>
       </c>
       <c r="E388" t="s">
-        <v>3077</v>
+        <v>3363</v>
       </c>
       <c r="F388" t="s">
-        <v>3078</v>
+        <v>3364</v>
       </c>
       <c r="G388" t="s">
-        <v>3079</v>
+        <v>3365</v>
       </c>
       <c r="H388" t="s">
-        <v>3279</v>
+        <v>3366</v>
       </c>
       <c r="I388" t="s">
-        <v>3280</v>
+        <v>3367</v>
       </c>
       <c r="J388"/>
       <c r="K388" t="s">
-        <v>3281</v>
+        <v>3368</v>
       </c>
       <c r="L388" t="s">
-        <v>72</v>
+        <v>3369</v>
       </c>
       <c r="M388" t="s">
-        <v>3282</v>
+        <v>3370</v>
       </c>
       <c r="N388" t="s">
-        <v>3084</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
         <v>14</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>3283</v>
+        <v>3372</v>
       </c>
       <c r="D389" t="s">
-        <v>3058</v>
+        <v>3353</v>
       </c>
       <c r="E389" t="s">
-        <v>3284</v>
+        <v>3373</v>
       </c>
       <c r="F389" t="s">
-        <v>3285</v>
+        <v>3374</v>
       </c>
       <c r="G389" t="s">
-        <v>3286</v>
+        <v>3375</v>
       </c>
       <c r="H389" t="s">
-        <v>3287</v>
+        <v>3376</v>
       </c>
       <c r="I389" t="s">
-        <v>3288</v>
+        <v>3377</v>
       </c>
       <c r="J389"/>
       <c r="K389" t="s">
-        <v>3289</v>
+        <v>3378</v>
       </c>
       <c r="L389" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M389" t="s">
-        <v>3290</v>
+        <v>3379</v>
       </c>
       <c r="N389" t="s">
-        <v>3291</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
         <v>14</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>3292</v>
+        <v>3381</v>
       </c>
       <c r="D390" t="s">
-        <v>3058</v>
+        <v>3382</v>
       </c>
       <c r="E390" t="s">
-        <v>3293</v>
+        <v>3383</v>
       </c>
       <c r="F390" t="s">
-        <v>3294</v>
+        <v>3384</v>
       </c>
       <c r="G390" t="s">
-        <v>3295</v>
+        <v>3385</v>
       </c>
       <c r="H390" t="s">
-        <v>3296</v>
+        <v>3386</v>
       </c>
       <c r="I390" t="s">
-        <v>3297</v>
+        <v>3387</v>
       </c>
       <c r="J390"/>
       <c r="K390" t="s">
-        <v>3298</v>
+        <v>3388</v>
       </c>
       <c r="L390" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M390" t="s">
-        <v>3299</v>
+        <v>3389</v>
       </c>
       <c r="N390" t="s">
-        <v>3300</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
         <v>14</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>3301</v>
+        <v>3391</v>
       </c>
       <c r="D391" t="s">
-        <v>3058</v>
+        <v>3392</v>
       </c>
       <c r="E391" t="s">
-        <v>3302</v>
+        <v>3393</v>
       </c>
       <c r="F391" t="s">
-        <v>3303</v>
+        <v>3394</v>
       </c>
       <c r="G391" t="s">
-        <v>3304</v>
+        <v>3395</v>
       </c>
       <c r="H391" t="s">
-        <v>3305</v>
+        <v>3396</v>
       </c>
       <c r="I391" t="s">
-        <v>3306</v>
+        <v>3397</v>
       </c>
       <c r="J391"/>
       <c r="K391" t="s">
-        <v>3307</v>
+        <v>3398</v>
       </c>
       <c r="L391" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M391" t="s">
-        <v>3308</v>
+        <v>3399</v>
       </c>
       <c r="N391" t="s">
-        <v>3309</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
         <v>14</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>3310</v>
+        <v>3401</v>
       </c>
       <c r="D392" t="s">
-        <v>3058</v>
+        <v>3402</v>
       </c>
       <c r="E392" t="s">
-        <v>3311</v>
+        <v>3403</v>
       </c>
       <c r="F392" t="s">
-        <v>3312</v>
+        <v>3404</v>
       </c>
       <c r="G392" t="s">
-        <v>3313</v>
+        <v>3405</v>
       </c>
       <c r="H392" t="s">
-        <v>3314</v>
+        <v>3406</v>
       </c>
       <c r="I392" t="s">
-        <v>3315</v>
+        <v>3407</v>
       </c>
       <c r="J392"/>
       <c r="K392" t="s">
-        <v>3316</v>
+        <v>3408</v>
       </c>
       <c r="L392" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M392" t="s">
-        <v>3317</v>
+        <v>3409</v>
       </c>
       <c r="N392" t="s">
-        <v>3318</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
         <v>14</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>3319</v>
+        <v>3411</v>
       </c>
       <c r="D393" t="s">
-        <v>3186</v>
+        <v>3402</v>
       </c>
       <c r="E393" t="s">
-        <v>3320</v>
+        <v>3412</v>
       </c>
       <c r="F393" t="s">
-        <v>3321</v>
+        <v>3413</v>
       </c>
       <c r="G393" t="s">
-        <v>3322</v>
+        <v>3414</v>
       </c>
       <c r="H393" t="s">
-        <v>3323</v>
+        <v>3415</v>
       </c>
       <c r="I393" t="s">
-        <v>3324</v>
+        <v>3416</v>
       </c>
       <c r="J393"/>
       <c r="K393" t="s">
-        <v>3325</v>
+        <v>3417</v>
       </c>
       <c r="L393" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M393" t="s">
-        <v>3326</v>
+        <v>3418</v>
       </c>
       <c r="N393" t="s">
-        <v>3327</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
         <v>14</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>1539</v>
+        <v>3420</v>
       </c>
       <c r="D394" t="s">
-        <v>3328</v>
+        <v>3421</v>
       </c>
       <c r="E394" t="s">
-        <v>1541</v>
+        <v>3422</v>
       </c>
       <c r="F394" t="s">
-        <v>1542</v>
+        <v>3423</v>
       </c>
       <c r="G394" t="s">
-        <v>1543</v>
+        <v>3424</v>
       </c>
       <c r="H394" t="s">
-        <v>3329</v>
+        <v>3425</v>
       </c>
       <c r="I394" t="s">
-        <v>3330</v>
+        <v>3426</v>
       </c>
       <c r="J394"/>
       <c r="K394" t="s">
-        <v>3331</v>
+        <v>3427</v>
       </c>
       <c r="L394" t="s">
-        <v>72</v>
+        <v>3428</v>
       </c>
       <c r="M394" t="s">
-        <v>3332</v>
+        <v>3429</v>
       </c>
       <c r="N394" t="s">
-        <v>1549</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>14</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>3333</v>
+        <v>3431</v>
       </c>
       <c r="D395" t="s">
-        <v>3328</v>
+        <v>3421</v>
       </c>
       <c r="E395" t="s">
-        <v>3334</v>
+        <v>60</v>
       </c>
       <c r="F395" t="s">
-        <v>3335</v>
+        <v>61</v>
       </c>
       <c r="G395" t="s">
-        <v>3336</v>
+        <v>62</v>
       </c>
       <c r="H395" t="s">
-        <v>3337</v>
+        <v>3432</v>
       </c>
       <c r="I395" t="s">
-        <v>3338</v>
+        <v>3433</v>
       </c>
       <c r="J395"/>
       <c r="K395" t="s">
-        <v>3339</v>
+        <v>3434</v>
       </c>
       <c r="L395" t="s">
-        <v>72</v>
+        <v>3428</v>
       </c>
       <c r="M395" t="s">
-        <v>3340</v>
+        <v>3435</v>
       </c>
       <c r="N395" t="s">
-        <v>3341</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
         <v>14</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>2327</v>
+        <v>3437</v>
       </c>
       <c r="D396" t="s">
-        <v>3342</v>
+        <v>3438</v>
       </c>
       <c r="E396" t="s">
-        <v>2329</v>
+        <v>3439</v>
       </c>
       <c r="F396" t="s">
-        <v>2330</v>
+        <v>3440</v>
       </c>
       <c r="G396" t="s">
-        <v>2331</v>
+        <v>3441</v>
       </c>
       <c r="H396" t="s">
-        <v>2332</v>
+        <v>3442</v>
       </c>
       <c r="I396" t="s">
-        <v>3343</v>
+        <v>3443</v>
       </c>
       <c r="J396"/>
       <c r="K396" t="s">
-        <v>3344</v>
+        <v>3444</v>
       </c>
       <c r="L396" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M396" t="s">
-        <v>3345</v>
+        <v>3445</v>
       </c>
       <c r="N396" t="s">
-        <v>2337</v>
+        <v>3446</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
         <v>14</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>3094</v>
+        <v>3447</v>
       </c>
       <c r="D397" t="s">
-        <v>2927</v>
+        <v>3438</v>
       </c>
       <c r="E397" t="s">
-        <v>3095</v>
+        <v>3448</v>
       </c>
       <c r="F397" t="s">
-        <v>1683</v>
+        <v>3449</v>
       </c>
       <c r="G397" t="s">
-        <v>3096</v>
+        <v>3450</v>
       </c>
       <c r="H397" t="s">
-        <v>3346</v>
+        <v>3451</v>
       </c>
       <c r="I397" t="s">
-        <v>3347</v>
+        <v>3452</v>
       </c>
       <c r="J397"/>
       <c r="K397" t="s">
-        <v>3348</v>
+        <v>3453</v>
       </c>
       <c r="L397" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M397" t="s">
-        <v>3349</v>
+        <v>3454</v>
       </c>
       <c r="N397" t="s">
-        <v>3101</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
         <v>14</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
-        <v>3350</v>
+        <v>3456</v>
       </c>
       <c r="D398" t="s">
-        <v>2927</v>
+        <v>3457</v>
       </c>
       <c r="E398" t="s">
-        <v>3351</v>
+        <v>3458</v>
       </c>
       <c r="F398" t="s">
-        <v>2692</v>
+        <v>3459</v>
       </c>
       <c r="G398" t="s">
-        <v>3352</v>
+        <v>3460</v>
       </c>
       <c r="H398" t="s">
-        <v>3353</v>
+        <v>3461</v>
       </c>
       <c r="I398" t="s">
-        <v>3354</v>
+        <v>3462</v>
       </c>
       <c r="J398"/>
       <c r="K398" t="s">
-        <v>3355</v>
+        <v>3463</v>
       </c>
       <c r="L398" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M398" t="s">
-        <v>3356</v>
+        <v>3464</v>
       </c>
       <c r="N398" t="s">
-        <v>3357</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
         <v>14</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>3358</v>
+        <v>3466</v>
       </c>
       <c r="D399" t="s">
-        <v>2927</v>
+        <v>3392</v>
       </c>
       <c r="E399" t="s">
-        <v>3359</v>
+        <v>3467</v>
       </c>
       <c r="F399" t="s">
-        <v>3360</v>
+        <v>3468</v>
       </c>
       <c r="G399" t="s">
-        <v>3361</v>
+        <v>3469</v>
       </c>
       <c r="H399" t="s">
-        <v>3362</v>
+        <v>3470</v>
       </c>
       <c r="I399" t="s">
-        <v>3363</v>
+        <v>3471</v>
       </c>
       <c r="J399"/>
       <c r="K399" t="s">
-        <v>3364</v>
+        <v>3472</v>
       </c>
       <c r="L399" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M399" t="s">
-        <v>3365</v>
+        <v>3473</v>
       </c>
       <c r="N399" t="s">
-        <v>3366</v>
+        <v>3474</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
         <v>14</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2936</v>
+        <v>3475</v>
       </c>
       <c r="D400" t="s">
-        <v>2927</v>
+        <v>3247</v>
       </c>
       <c r="E400" t="s">
-        <v>2937</v>
+        <v>3476</v>
       </c>
       <c r="F400" t="s">
-        <v>2938</v>
+        <v>3477</v>
       </c>
       <c r="G400" t="s">
-        <v>2939</v>
+        <v>3478</v>
       </c>
       <c r="H400" t="s">
-        <v>3367</v>
+        <v>3479</v>
       </c>
       <c r="I400" t="s">
-        <v>3368</v>
+        <v>3480</v>
       </c>
       <c r="J400"/>
       <c r="K400" t="s">
-        <v>3369</v>
+        <v>3481</v>
       </c>
       <c r="L400" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M400" t="s">
-        <v>3370</v>
+        <v>3482</v>
       </c>
       <c r="N400" t="s">
-        <v>2944</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
         <v>14</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>2926</v>
+        <v>3484</v>
       </c>
       <c r="D401" t="s">
-        <v>2927</v>
+        <v>3485</v>
       </c>
       <c r="E401" t="s">
-        <v>2928</v>
+        <v>3486</v>
       </c>
       <c r="F401" t="s">
-        <v>2929</v>
+        <v>3487</v>
       </c>
       <c r="G401" t="s">
-        <v>2930</v>
+        <v>3488</v>
       </c>
       <c r="H401" t="s">
-        <v>3371</v>
+        <v>3489</v>
       </c>
       <c r="I401" t="s">
-        <v>3372</v>
+        <v>3490</v>
       </c>
       <c r="J401"/>
       <c r="K401" t="s">
-        <v>3373</v>
+        <v>3491</v>
       </c>
       <c r="L401" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M401" t="s">
-        <v>3374</v>
+        <v>3492</v>
       </c>
       <c r="N401" t="s">
-        <v>2935</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
         <v>14</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>3375</v>
+        <v>3494</v>
       </c>
       <c r="D402" t="s">
-        <v>2637</v>
+        <v>3392</v>
       </c>
       <c r="E402" t="s">
-        <v>3376</v>
+        <v>3495</v>
       </c>
       <c r="F402" t="s">
-        <v>3377</v>
+        <v>3496</v>
       </c>
       <c r="G402" t="s">
-        <v>3378</v>
+        <v>3497</v>
       </c>
       <c r="H402" t="s">
-        <v>3379</v>
+        <v>3498</v>
       </c>
       <c r="I402" t="s">
-        <v>3380</v>
+        <v>3499</v>
       </c>
       <c r="J402"/>
       <c r="K402" t="s">
-        <v>3381</v>
+        <v>3500</v>
       </c>
       <c r="L402" t="s">
-        <v>72</v>
+        <v>3243</v>
       </c>
       <c r="M402" t="s">
-        <v>3382</v>
+        <v>3501</v>
       </c>
       <c r="N402" t="s">
-        <v>3383</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
         <v>14</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>3384</v>
+        <v>3503</v>
       </c>
       <c r="D403" t="s">
-        <v>2637</v>
+        <v>3485</v>
       </c>
       <c r="E403" t="s">
-        <v>3385</v>
+        <v>3504</v>
       </c>
       <c r="F403" t="s">
-        <v>3386</v>
+        <v>3505</v>
       </c>
       <c r="G403" t="s">
-        <v>3387</v>
+        <v>3506</v>
       </c>
       <c r="H403" t="s">
-        <v>3388</v>
+        <v>3507</v>
       </c>
       <c r="I403" t="s">
-        <v>3389</v>
+        <v>3508</v>
       </c>
       <c r="J403"/>
       <c r="K403" t="s">
-        <v>3390</v>
+        <v>3509</v>
       </c>
       <c r="L403" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M403" t="s">
-        <v>3391</v>
+        <v>3510</v>
       </c>
       <c r="N403" t="s">
-        <v>3392</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
         <v>14</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>3393</v>
+        <v>3512</v>
       </c>
       <c r="D404" t="s">
-        <v>3394</v>
+        <v>3392</v>
       </c>
       <c r="E404" t="s">
-        <v>3395</v>
+        <v>3513</v>
       </c>
       <c r="F404" t="s">
-        <v>3396</v>
+        <v>3514</v>
       </c>
       <c r="G404" t="s">
-        <v>3397</v>
+        <v>3515</v>
       </c>
       <c r="H404" t="s">
-        <v>3398</v>
+        <v>3516</v>
       </c>
       <c r="I404" t="s">
-        <v>3399</v>
+        <v>3517</v>
       </c>
       <c r="J404"/>
       <c r="K404" t="s">
-        <v>3400</v>
+        <v>3518</v>
       </c>
       <c r="L404" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M404" t="s">
-        <v>3401</v>
+        <v>3519</v>
       </c>
       <c r="N404" t="s">
-        <v>3402</v>
+        <v>3520</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
         <v>14</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>3403</v>
+        <v>3521</v>
       </c>
       <c r="D405" t="s">
-        <v>2637</v>
+        <v>3522</v>
       </c>
       <c r="E405" t="s">
-        <v>3404</v>
+        <v>3523</v>
       </c>
       <c r="F405" t="s">
-        <v>3405</v>
+        <v>3524</v>
       </c>
       <c r="G405" t="s">
-        <v>3406</v>
+        <v>3525</v>
       </c>
       <c r="H405" t="s">
-        <v>3407</v>
+        <v>3526</v>
       </c>
       <c r="I405" t="s">
-        <v>3408</v>
+        <v>3527</v>
       </c>
       <c r="J405"/>
       <c r="K405" t="s">
-        <v>3409</v>
+        <v>3528</v>
       </c>
       <c r="L405" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M405" t="s">
-        <v>3410</v>
+        <v>3529</v>
       </c>
       <c r="N405" t="s">
-        <v>3411</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
         <v>14</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>3412</v>
+        <v>3531</v>
       </c>
       <c r="D406" t="s">
-        <v>2637</v>
+        <v>3532</v>
       </c>
       <c r="E406" t="s">
-        <v>3413</v>
+        <v>3533</v>
       </c>
       <c r="F406" t="s">
-        <v>2563</v>
+        <v>3534</v>
       </c>
       <c r="G406" t="s">
-        <v>3414</v>
+        <v>3535</v>
       </c>
       <c r="H406" t="s">
-        <v>3415</v>
+        <v>3536</v>
       </c>
       <c r="I406" t="s">
-        <v>3416</v>
+        <v>3537</v>
       </c>
       <c r="J406"/>
       <c r="K406" t="s">
-        <v>3417</v>
+        <v>3538</v>
       </c>
       <c r="L406" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M406" t="s">
-        <v>3418</v>
+        <v>3539</v>
       </c>
       <c r="N406" t="s">
-        <v>3419</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
         <v>14</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>3420</v>
+        <v>3541</v>
       </c>
       <c r="D407" t="s">
-        <v>2637</v>
+        <v>3542</v>
       </c>
       <c r="E407" t="s">
-        <v>3421</v>
+        <v>3543</v>
       </c>
       <c r="F407" t="s">
-        <v>3422</v>
+        <v>3544</v>
       </c>
       <c r="G407" t="s">
-        <v>3423</v>
+        <v>3545</v>
       </c>
       <c r="H407" t="s">
-        <v>3424</v>
+        <v>3546</v>
       </c>
       <c r="I407" t="s">
-        <v>3425</v>
+        <v>3547</v>
       </c>
       <c r="J407"/>
       <c r="K407" t="s">
-        <v>3426</v>
+        <v>3548</v>
       </c>
       <c r="L407" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M407" t="s">
-        <v>3427</v>
+        <v>3549</v>
       </c>
       <c r="N407" t="s">
-        <v>3428</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
         <v>14</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>3429</v>
+        <v>3551</v>
       </c>
       <c r="D408" t="s">
-        <v>2637</v>
+        <v>3552</v>
       </c>
       <c r="E408" t="s">
-        <v>3430</v>
+        <v>3553</v>
       </c>
       <c r="F408" t="s">
-        <v>3431</v>
+        <v>3554</v>
       </c>
       <c r="G408" t="s">
-        <v>3432</v>
+        <v>3555</v>
       </c>
       <c r="H408" t="s">
-        <v>3433</v>
+        <v>3556</v>
       </c>
       <c r="I408" t="s">
-        <v>3434</v>
+        <v>3557</v>
       </c>
       <c r="J408"/>
       <c r="K408" t="s">
-        <v>3435</v>
+        <v>3558</v>
       </c>
       <c r="L408" t="s">
-        <v>72</v>
+        <v>2399</v>
       </c>
       <c r="M408" t="s">
-        <v>3436</v>
+        <v>3559</v>
       </c>
       <c r="N408" t="s">
-        <v>3437</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
         <v>14</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>3123</v>
+        <v>3235</v>
       </c>
       <c r="D409" t="s">
-        <v>2637</v>
+        <v>3236</v>
       </c>
       <c r="E409" t="s">
-        <v>3124</v>
+        <v>3237</v>
       </c>
       <c r="F409" t="s">
-        <v>3125</v>
+        <v>3238</v>
       </c>
       <c r="G409" t="s">
-        <v>3126</v>
+        <v>3239</v>
       </c>
       <c r="H409" t="s">
-        <v>3438</v>
+        <v>3561</v>
       </c>
       <c r="I409" t="s">
-        <v>3439</v>
+        <v>3562</v>
       </c>
       <c r="J409"/>
       <c r="K409" t="s">
-        <v>3440</v>
+        <v>3563</v>
       </c>
       <c r="L409" t="s">
-        <v>72</v>
+        <v>3243</v>
       </c>
       <c r="M409" t="s">
-        <v>3441</v>
+        <v>3564</v>
       </c>
       <c r="N409" t="s">
-        <v>3131</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
         <v>14</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>2636</v>
+        <v>3565</v>
       </c>
       <c r="D410" t="s">
-        <v>2637</v>
+        <v>3566</v>
       </c>
       <c r="E410" t="s">
-        <v>2638</v>
+        <v>3567</v>
       </c>
       <c r="F410" t="s">
-        <v>2639</v>
+        <v>3568</v>
       </c>
       <c r="G410" t="s">
-        <v>2640</v>
+        <v>3569</v>
       </c>
       <c r="H410" t="s">
-        <v>3442</v>
+        <v>3570</v>
       </c>
       <c r="I410" t="s">
-        <v>3443</v>
+        <v>3571</v>
       </c>
       <c r="J410"/>
       <c r="K410" t="s">
-        <v>3444</v>
+        <v>3572</v>
       </c>
       <c r="L410" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M410" t="s">
-        <v>3445</v>
+        <v>3573</v>
       </c>
       <c r="N410" t="s">
-        <v>2645</v>
+        <v>3574</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
         <v>14</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>3446</v>
+        <v>3575</v>
       </c>
       <c r="D411" t="s">
-        <v>3394</v>
+        <v>3236</v>
       </c>
       <c r="E411" t="s">
-        <v>3447</v>
+        <v>3576</v>
       </c>
       <c r="F411" t="s">
-        <v>3448</v>
+        <v>3577</v>
       </c>
       <c r="G411" t="s">
-        <v>3449</v>
+        <v>3578</v>
       </c>
       <c r="H411" t="s">
-        <v>3450</v>
+        <v>3579</v>
       </c>
       <c r="I411" t="s">
-        <v>3451</v>
+        <v>3580</v>
       </c>
       <c r="J411"/>
       <c r="K411" t="s">
-        <v>3452</v>
+        <v>3581</v>
       </c>
       <c r="L411" t="s">
-        <v>72</v>
+        <v>2262</v>
       </c>
       <c r="M411" t="s">
-        <v>3453</v>
+        <v>3582</v>
       </c>
       <c r="N411" t="s">
-        <v>3454</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
         <v>14</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>3455</v>
+        <v>3584</v>
       </c>
       <c r="D412" t="s">
-        <v>3394</v>
+        <v>3585</v>
       </c>
       <c r="E412" t="s">
-        <v>3456</v>
+        <v>3586</v>
       </c>
       <c r="F412" t="s">
-        <v>3457</v>
+        <v>3587</v>
       </c>
       <c r="G412" t="s">
-        <v>3458</v>
+        <v>3588</v>
       </c>
       <c r="H412" t="s">
-        <v>3459</v>
+        <v>3589</v>
       </c>
       <c r="I412" t="s">
-        <v>3460</v>
+        <v>3590</v>
       </c>
       <c r="J412"/>
       <c r="K412" t="s">
-        <v>3461</v>
+        <v>3591</v>
       </c>
       <c r="L412" t="s">
-        <v>72</v>
+        <v>2399</v>
       </c>
       <c r="M412" t="s">
-        <v>3462</v>
+        <v>3592</v>
       </c>
       <c r="N412" t="s">
-        <v>3463</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
         <v>14</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>3464</v>
+        <v>3594</v>
       </c>
       <c r="D413" t="s">
-        <v>3186</v>
+        <v>3595</v>
       </c>
       <c r="E413" t="s">
-        <v>3465</v>
+        <v>3596</v>
       </c>
       <c r="F413" t="s">
-        <v>3466</v>
+        <v>3597</v>
       </c>
       <c r="G413" t="s">
-        <v>3467</v>
+        <v>3598</v>
       </c>
       <c r="H413" t="s">
-        <v>3468</v>
+        <v>3599</v>
       </c>
       <c r="I413" t="s">
-        <v>3469</v>
+        <v>3600</v>
       </c>
       <c r="J413"/>
       <c r="K413" t="s">
-        <v>3470</v>
+        <v>3601</v>
       </c>
       <c r="L413" t="s">
-        <v>72</v>
+        <v>3602</v>
       </c>
       <c r="M413" t="s">
-        <v>3471</v>
+        <v>3603</v>
       </c>
       <c r="N413" t="s">
-        <v>3472</v>
+        <v>3604</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
         <v>14</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>3473</v>
+        <v>3605</v>
       </c>
       <c r="D414" t="s">
-        <v>3394</v>
+        <v>3392</v>
       </c>
       <c r="E414" t="s">
-        <v>3474</v>
+        <v>3606</v>
       </c>
       <c r="F414" t="s">
-        <v>3475</v>
+        <v>3607</v>
       </c>
       <c r="G414" t="s">
-        <v>3476</v>
+        <v>3608</v>
       </c>
       <c r="H414" t="s">
-        <v>3477</v>
+        <v>3609</v>
       </c>
       <c r="I414" t="s">
-        <v>3478</v>
+        <v>3610</v>
       </c>
       <c r="J414"/>
       <c r="K414" t="s">
-        <v>3479</v>
+        <v>3611</v>
       </c>
       <c r="L414" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M414" t="s">
-        <v>3480</v>
+        <v>3612</v>
       </c>
       <c r="N414" t="s">
-        <v>3481</v>
+        <v>3613</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
         <v>14</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>3482</v>
+        <v>3605</v>
       </c>
       <c r="D415" t="s">
-        <v>3186</v>
+        <v>3392</v>
       </c>
       <c r="E415" t="s">
-        <v>3483</v>
+        <v>3606</v>
       </c>
       <c r="F415" t="s">
-        <v>3484</v>
+        <v>3607</v>
       </c>
       <c r="G415" t="s">
-        <v>3485</v>
+        <v>3608</v>
       </c>
       <c r="H415" t="s">
-        <v>3486</v>
+        <v>3614</v>
       </c>
       <c r="I415" t="s">
-        <v>3487</v>
+        <v>3615</v>
       </c>
       <c r="J415"/>
       <c r="K415" t="s">
-        <v>3488</v>
+        <v>3616</v>
       </c>
       <c r="L415" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M415" t="s">
-        <v>3489</v>
+        <v>3617</v>
       </c>
       <c r="N415" t="s">
-        <v>3490</v>
+        <v>3613</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
         <v>14</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>3491</v>
+        <v>3618</v>
       </c>
       <c r="D416" t="s">
-        <v>3186</v>
+        <v>3566</v>
       </c>
       <c r="E416" t="s">
-        <v>3492</v>
+        <v>3619</v>
       </c>
       <c r="F416" t="s">
-        <v>3493</v>
+        <v>3620</v>
       </c>
       <c r="G416" t="s">
-        <v>3494</v>
+        <v>3621</v>
       </c>
       <c r="H416" t="s">
-        <v>3495</v>
+        <v>3622</v>
       </c>
       <c r="I416" t="s">
-        <v>3496</v>
+        <v>3623</v>
       </c>
       <c r="J416"/>
       <c r="K416" t="s">
-        <v>3497</v>
+        <v>3624</v>
       </c>
       <c r="L416" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M416" t="s">
-        <v>3498</v>
+        <v>3625</v>
       </c>
       <c r="N416" t="s">
-        <v>3499</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
         <v>14</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>3500</v>
+        <v>3627</v>
       </c>
       <c r="D417" t="s">
-        <v>3186</v>
+        <v>3628</v>
       </c>
       <c r="E417" t="s">
-        <v>3501</v>
+        <v>3629</v>
       </c>
       <c r="F417" t="s">
-        <v>3502</v>
+        <v>3630</v>
       </c>
       <c r="G417" t="s">
-        <v>3503</v>
+        <v>3631</v>
       </c>
       <c r="H417" t="s">
-        <v>3504</v>
+        <v>3632</v>
       </c>
       <c r="I417" t="s">
-        <v>3505</v>
+        <v>3633</v>
       </c>
       <c r="J417"/>
       <c r="K417" t="s">
-        <v>3506</v>
+        <v>3634</v>
       </c>
       <c r="L417" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M417" t="s">
-        <v>3507</v>
+        <v>3635</v>
       </c>
       <c r="N417" t="s">
-        <v>3508</v>
+        <v>3636</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
         <v>14</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>3509</v>
+        <v>3637</v>
       </c>
       <c r="D418" t="s">
-        <v>3510</v>
+        <v>3566</v>
       </c>
       <c r="E418" t="s">
-        <v>3511</v>
+        <v>3638</v>
       </c>
       <c r="F418" t="s">
-        <v>3512</v>
+        <v>3639</v>
       </c>
       <c r="G418" t="s">
-        <v>3513</v>
+        <v>3640</v>
       </c>
       <c r="H418" t="s">
-        <v>3514</v>
+        <v>3641</v>
       </c>
       <c r="I418" t="s">
-        <v>3515</v>
+        <v>3642</v>
       </c>
       <c r="J418"/>
       <c r="K418" t="s">
-        <v>3516</v>
+        <v>3643</v>
       </c>
       <c r="L418" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M418" t="s">
-        <v>3517</v>
+        <v>3644</v>
       </c>
       <c r="N418" t="s">
-        <v>3518</v>
+        <v>3645</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
         <v>14</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>3519</v>
+        <v>3646</v>
       </c>
       <c r="D419" t="s">
-        <v>3510</v>
+        <v>3647</v>
       </c>
       <c r="E419" t="s">
-        <v>3520</v>
+        <v>3648</v>
       </c>
       <c r="F419" t="s">
-        <v>3521</v>
+        <v>3649</v>
       </c>
       <c r="G419" t="s">
-        <v>3522</v>
+        <v>3650</v>
       </c>
       <c r="H419" t="s">
-        <v>3523</v>
+        <v>3651</v>
       </c>
       <c r="I419" t="s">
-        <v>3524</v>
+        <v>3652</v>
       </c>
       <c r="J419"/>
       <c r="K419" t="s">
-        <v>3525</v>
+        <v>3653</v>
       </c>
       <c r="L419" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M419" t="s">
-        <v>3526</v>
+        <v>3654</v>
       </c>
       <c r="N419" t="s">
-        <v>3527</v>
+        <v>3655</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
         <v>14</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>3528</v>
+        <v>3656</v>
       </c>
       <c r="D420" t="s">
-        <v>3529</v>
+        <v>3657</v>
       </c>
       <c r="E420" t="s">
-        <v>3530</v>
+        <v>3658</v>
       </c>
       <c r="F420" t="s">
-        <v>3531</v>
+        <v>3659</v>
       </c>
       <c r="G420" t="s">
-        <v>3532</v>
+        <v>3660</v>
       </c>
       <c r="H420" t="s">
-        <v>3533</v>
+        <v>3661</v>
       </c>
       <c r="I420" t="s">
-        <v>3534</v>
+        <v>3662</v>
       </c>
       <c r="J420"/>
       <c r="K420" t="s">
-        <v>3535</v>
+        <v>3663</v>
       </c>
       <c r="L420" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M420" t="s">
-        <v>3536</v>
+        <v>3664</v>
       </c>
       <c r="N420" t="s">
-        <v>3537</v>
+        <v>3665</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
         <v>14</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>3538</v>
+        <v>3666</v>
       </c>
       <c r="D421" t="s">
-        <v>3539</v>
+        <v>3657</v>
       </c>
       <c r="E421" t="s">
-        <v>3540</v>
+        <v>3667</v>
       </c>
       <c r="F421" t="s">
-        <v>3541</v>
+        <v>3668</v>
       </c>
       <c r="G421" t="s">
-        <v>3542</v>
+        <v>3669</v>
       </c>
       <c r="H421" t="s">
-        <v>3543</v>
+        <v>3670</v>
       </c>
       <c r="I421" t="s">
-        <v>3544</v>
+        <v>3671</v>
       </c>
       <c r="J421"/>
       <c r="K421" t="s">
-        <v>3545</v>
+        <v>3672</v>
       </c>
       <c r="L421" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M421" t="s">
-        <v>3546</v>
+        <v>3673</v>
       </c>
       <c r="N421" t="s">
-        <v>3547</v>
+        <v>3674</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
         <v>14</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>3548</v>
+        <v>3675</v>
       </c>
       <c r="D422" t="s">
-        <v>3549</v>
+        <v>3657</v>
       </c>
       <c r="E422" t="s">
-        <v>3550</v>
+        <v>3676</v>
       </c>
       <c r="F422" t="s">
-        <v>3551</v>
+        <v>3677</v>
       </c>
       <c r="G422" t="s">
-        <v>3552</v>
+        <v>3678</v>
       </c>
       <c r="H422" t="s">
-        <v>3553</v>
+        <v>3679</v>
       </c>
       <c r="I422" t="s">
-        <v>3554</v>
+        <v>3680</v>
       </c>
       <c r="J422"/>
       <c r="K422" t="s">
-        <v>3555</v>
+        <v>3681</v>
       </c>
       <c r="L422" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M422" t="s">
-        <v>3556</v>
+        <v>3682</v>
       </c>
       <c r="N422" t="s">
-        <v>3557</v>
+        <v>3683</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
         <v>14</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>2616</v>
+        <v>3646</v>
       </c>
       <c r="D423" t="s">
-        <v>2617</v>
+        <v>3647</v>
       </c>
       <c r="E423" t="s">
-        <v>2618</v>
+        <v>3684</v>
       </c>
       <c r="F423" t="s">
-        <v>2619</v>
+        <v>3649</v>
       </c>
       <c r="G423" t="s">
-        <v>2620</v>
+        <v>3650</v>
       </c>
       <c r="H423" t="s">
-        <v>3558</v>
+        <v>3685</v>
       </c>
       <c r="I423" t="s">
-        <v>3559</v>
+        <v>3686</v>
       </c>
       <c r="J423"/>
       <c r="K423" t="s">
-        <v>3560</v>
+        <v>3687</v>
       </c>
       <c r="L423" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M423" t="s">
-        <v>3561</v>
+        <v>3688</v>
       </c>
       <c r="N423" t="s">
-        <v>2625</v>
+        <v>3655</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
         <v>14</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>3562</v>
+        <v>3246</v>
       </c>
       <c r="D424" t="s">
-        <v>2617</v>
+        <v>3247</v>
       </c>
       <c r="E424" t="s">
-        <v>3563</v>
+        <v>3248</v>
       </c>
       <c r="F424" t="s">
-        <v>3564</v>
+        <v>3249</v>
       </c>
       <c r="G424" t="s">
-        <v>3565</v>
+        <v>3250</v>
       </c>
       <c r="H424" t="s">
-        <v>3566</v>
+        <v>3689</v>
       </c>
       <c r="I424" t="s">
-        <v>3567</v>
+        <v>3690</v>
       </c>
       <c r="J424"/>
       <c r="K424" t="s">
-        <v>3568</v>
+        <v>3691</v>
       </c>
       <c r="L424" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M424" t="s">
-        <v>3569</v>
+        <v>3692</v>
       </c>
       <c r="N424" t="s">
-        <v>3570</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
         <v>14</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>2626</v>
+        <v>3693</v>
       </c>
       <c r="D425" t="s">
-        <v>2627</v>
+        <v>3247</v>
       </c>
       <c r="E425" t="s">
-        <v>2628</v>
+        <v>3694</v>
       </c>
       <c r="F425" t="s">
-        <v>2629</v>
+        <v>3695</v>
       </c>
       <c r="G425" t="s">
-        <v>2630</v>
+        <v>3696</v>
       </c>
       <c r="H425" t="s">
-        <v>3571</v>
+        <v>3697</v>
       </c>
       <c r="I425" t="s">
-        <v>3572</v>
+        <v>3698</v>
       </c>
       <c r="J425"/>
       <c r="K425" t="s">
-        <v>3573</v>
+        <v>3699</v>
       </c>
       <c r="L425" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M425" t="s">
-        <v>3574</v>
+        <v>3700</v>
       </c>
       <c r="N425" t="s">
-        <v>2635</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
         <v>14</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>3575</v>
+        <v>3475</v>
       </c>
       <c r="D426" t="s">
-        <v>2627</v>
+        <v>3247</v>
       </c>
       <c r="E426" t="s">
-        <v>3576</v>
+        <v>3476</v>
       </c>
       <c r="F426" t="s">
-        <v>3577</v>
+        <v>3477</v>
       </c>
       <c r="G426" t="s">
-        <v>3578</v>
+        <v>3478</v>
       </c>
       <c r="H426" t="s">
-        <v>3579</v>
+        <v>3702</v>
       </c>
       <c r="I426" t="s">
-        <v>3580</v>
+        <v>3703</v>
       </c>
       <c r="J426"/>
       <c r="K426" t="s">
-        <v>3581</v>
+        <v>3704</v>
       </c>
       <c r="L426" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M426" t="s">
-        <v>3582</v>
+        <v>3705</v>
       </c>
       <c r="N426" t="s">
-        <v>3583</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
         <v>14</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>3584</v>
+        <v>3266</v>
       </c>
       <c r="D427" t="s">
-        <v>2627</v>
+        <v>3247</v>
       </c>
       <c r="E427" t="s">
-        <v>3585</v>
+        <v>3267</v>
       </c>
       <c r="F427" t="s">
-        <v>3586</v>
+        <v>3268</v>
       </c>
       <c r="G427" t="s">
-        <v>3587</v>
+        <v>3269</v>
       </c>
       <c r="H427" t="s">
-        <v>3588</v>
+        <v>3706</v>
       </c>
       <c r="I427" t="s">
-        <v>3589</v>
+        <v>3707</v>
       </c>
       <c r="J427"/>
       <c r="K427" t="s">
-        <v>3590</v>
+        <v>3708</v>
       </c>
       <c r="L427" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M427" t="s">
-        <v>3591</v>
+        <v>3709</v>
       </c>
       <c r="N427" t="s">
-        <v>3592</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
         <v>14</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>3593</v>
+        <v>3710</v>
       </c>
       <c r="D428" t="s">
-        <v>2627</v>
+        <v>3392</v>
       </c>
       <c r="E428" t="s">
-        <v>3594</v>
+        <v>3711</v>
       </c>
       <c r="F428" t="s">
-        <v>3595</v>
+        <v>3712</v>
       </c>
       <c r="G428" t="s">
-        <v>3596</v>
+        <v>3713</v>
       </c>
       <c r="H428" t="s">
-        <v>3597</v>
+        <v>3714</v>
       </c>
       <c r="I428" t="s">
-        <v>3598</v>
+        <v>3715</v>
       </c>
       <c r="J428"/>
       <c r="K428" t="s">
-        <v>3599</v>
+        <v>3716</v>
       </c>
       <c r="L428" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M428" t="s">
-        <v>3600</v>
+        <v>3717</v>
       </c>
       <c r="N428" t="s">
-        <v>3601</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
         <v>14</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>2679</v>
+        <v>3719</v>
       </c>
       <c r="D429" t="s">
-        <v>2627</v>
+        <v>3392</v>
       </c>
       <c r="E429" t="s">
-        <v>2681</v>
+        <v>3720</v>
       </c>
       <c r="F429" t="s">
-        <v>2682</v>
+        <v>3721</v>
       </c>
       <c r="G429" t="s">
-        <v>2683</v>
+        <v>3722</v>
       </c>
       <c r="H429" t="s">
-        <v>3602</v>
+        <v>3723</v>
       </c>
       <c r="I429" t="s">
-        <v>3603</v>
+        <v>3724</v>
       </c>
       <c r="J429"/>
       <c r="K429" t="s">
-        <v>3604</v>
+        <v>3725</v>
       </c>
       <c r="L429" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M429" t="s">
-        <v>3605</v>
+        <v>3726</v>
       </c>
       <c r="N429" t="s">
-        <v>2688</v>
+        <v>3727</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
         <v>14</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>3606</v>
+        <v>3466</v>
       </c>
       <c r="D430" t="s">
-        <v>2627</v>
+        <v>3392</v>
       </c>
       <c r="E430" t="s">
-        <v>3607</v>
+        <v>3467</v>
       </c>
       <c r="F430" t="s">
-        <v>3608</v>
+        <v>3468</v>
       </c>
       <c r="G430" t="s">
-        <v>3609</v>
+        <v>3469</v>
       </c>
       <c r="H430" t="s">
-        <v>3610</v>
+        <v>3728</v>
       </c>
       <c r="I430" t="s">
-        <v>3611</v>
+        <v>3729</v>
       </c>
       <c r="J430"/>
       <c r="K430" t="s">
-        <v>3612</v>
+        <v>3730</v>
       </c>
       <c r="L430" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M430" t="s">
-        <v>3613</v>
+        <v>3731</v>
       </c>
       <c r="N430" t="s">
-        <v>3614</v>
+        <v>3474</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
         <v>14</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>3615</v>
+        <v>3732</v>
       </c>
       <c r="D431" t="s">
-        <v>2627</v>
+        <v>3392</v>
       </c>
       <c r="E431" t="s">
-        <v>3616</v>
+        <v>3733</v>
       </c>
       <c r="F431" t="s">
-        <v>3617</v>
+        <v>3734</v>
       </c>
       <c r="G431" t="s">
-        <v>3618</v>
+        <v>3735</v>
       </c>
       <c r="H431" t="s">
-        <v>3619</v>
+        <v>3736</v>
       </c>
       <c r="I431" t="s">
-        <v>3620</v>
+        <v>3737</v>
       </c>
       <c r="J431"/>
       <c r="K431" t="s">
-        <v>3621</v>
+        <v>3738</v>
       </c>
       <c r="L431" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M431" t="s">
-        <v>3622</v>
+        <v>3739</v>
       </c>
       <c r="N431" t="s">
-        <v>3623</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
         <v>14</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>3624</v>
+        <v>3741</v>
       </c>
       <c r="D432" t="s">
-        <v>2627</v>
+        <v>3392</v>
       </c>
       <c r="E432" t="s">
-        <v>3625</v>
+        <v>3742</v>
       </c>
       <c r="F432" t="s">
-        <v>3626</v>
+        <v>3743</v>
       </c>
       <c r="G432" t="s">
-        <v>3627</v>
+        <v>3744</v>
       </c>
       <c r="H432" t="s">
-        <v>3628</v>
+        <v>3745</v>
       </c>
       <c r="I432" t="s">
-        <v>3629</v>
+        <v>3746</v>
       </c>
       <c r="J432"/>
       <c r="K432" t="s">
-        <v>3630</v>
+        <v>3747</v>
       </c>
       <c r="L432" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M432" t="s">
-        <v>3631</v>
+        <v>3748</v>
       </c>
       <c r="N432" t="s">
-        <v>3632</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
         <v>14</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>3319</v>
+        <v>3605</v>
       </c>
       <c r="D433" t="s">
-        <v>3186</v>
+        <v>3392</v>
       </c>
       <c r="E433" t="s">
-        <v>3320</v>
+        <v>3606</v>
       </c>
       <c r="F433" t="s">
-        <v>3321</v>
+        <v>3607</v>
       </c>
       <c r="G433" t="s">
-        <v>3322</v>
+        <v>3608</v>
       </c>
       <c r="H433" t="s">
-        <v>3633</v>
+        <v>3750</v>
       </c>
       <c r="I433" t="s">
-        <v>3634</v>
+        <v>3751</v>
       </c>
       <c r="J433"/>
       <c r="K433" t="s">
-        <v>3635</v>
+        <v>3752</v>
       </c>
       <c r="L433" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M433" t="s">
-        <v>3636</v>
+        <v>3753</v>
       </c>
       <c r="N433" t="s">
-        <v>3327</v>
+        <v>3613</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
         <v>14</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>3185</v>
+        <v>3494</v>
       </c>
       <c r="D434" t="s">
-        <v>3186</v>
+        <v>3392</v>
       </c>
       <c r="E434" t="s">
-        <v>3187</v>
+        <v>3495</v>
       </c>
       <c r="F434" t="s">
-        <v>3188</v>
+        <v>3496</v>
       </c>
       <c r="G434" t="s">
-        <v>3189</v>
+        <v>3497</v>
       </c>
       <c r="H434" t="s">
-        <v>3637</v>
+        <v>3754</v>
       </c>
       <c r="I434" t="s">
-        <v>3638</v>
+        <v>3755</v>
       </c>
       <c r="J434"/>
       <c r="K434" t="s">
-        <v>3639</v>
+        <v>3756</v>
       </c>
       <c r="L434" t="s">
-        <v>72</v>
+        <v>3243</v>
       </c>
       <c r="M434" t="s">
-        <v>3640</v>
+        <v>3757</v>
       </c>
       <c r="N434" t="s">
-        <v>3194</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
         <v>14</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>3500</v>
+        <v>3391</v>
       </c>
       <c r="D435" t="s">
-        <v>3186</v>
+        <v>3392</v>
       </c>
       <c r="E435" t="s">
-        <v>3501</v>
+        <v>3393</v>
       </c>
       <c r="F435" t="s">
-        <v>3502</v>
+        <v>3394</v>
       </c>
       <c r="G435" t="s">
-        <v>3503</v>
+        <v>3395</v>
       </c>
       <c r="H435" t="s">
-        <v>3641</v>
+        <v>3758</v>
       </c>
       <c r="I435" t="s">
-        <v>3642</v>
+        <v>3759</v>
       </c>
       <c r="J435"/>
       <c r="K435" t="s">
-        <v>3643</v>
+        <v>3760</v>
       </c>
       <c r="L435" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M435" t="s">
-        <v>3644</v>
+        <v>3761</v>
       </c>
       <c r="N435" t="s">
-        <v>3508</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
         <v>14</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>3645</v>
+        <v>3512</v>
       </c>
       <c r="D436" t="s">
-        <v>3186</v>
+        <v>3392</v>
       </c>
       <c r="E436" t="s">
-        <v>3646</v>
+        <v>3513</v>
       </c>
       <c r="F436" t="s">
-        <v>3647</v>
+        <v>3514</v>
       </c>
       <c r="G436" t="s">
-        <v>3648</v>
+        <v>3515</v>
       </c>
       <c r="H436" t="s">
-        <v>3649</v>
+        <v>3762</v>
       </c>
       <c r="I436" t="s">
-        <v>3650</v>
+        <v>3763</v>
       </c>
       <c r="J436"/>
       <c r="K436" t="s">
-        <v>3651</v>
+        <v>3764</v>
       </c>
       <c r="L436" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M436" t="s">
-        <v>3652</v>
+        <v>3765</v>
       </c>
       <c r="N436" t="s">
-        <v>3653</v>
+        <v>3520</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
         <v>14</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>3464</v>
+        <v>3503</v>
       </c>
       <c r="D437" t="s">
-        <v>3186</v>
+        <v>3485</v>
       </c>
       <c r="E437" t="s">
-        <v>3654</v>
+        <v>3504</v>
       </c>
       <c r="F437" t="s">
-        <v>3655</v>
+        <v>3505</v>
       </c>
       <c r="G437" t="s">
-        <v>3467</v>
+        <v>3506</v>
       </c>
       <c r="H437" t="s">
-        <v>3656</v>
+        <v>3766</v>
       </c>
       <c r="I437" t="s">
-        <v>3657</v>
+        <v>3767</v>
       </c>
       <c r="J437"/>
       <c r="K437" t="s">
-        <v>3658</v>
+        <v>3768</v>
       </c>
       <c r="L437" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M437" t="s">
-        <v>3659</v>
+        <v>3769</v>
       </c>
       <c r="N437" t="s">
-        <v>3472</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
         <v>14</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>3491</v>
+        <v>3770</v>
       </c>
       <c r="D438" t="s">
-        <v>3186</v>
+        <v>3485</v>
       </c>
       <c r="E438" t="s">
-        <v>3492</v>
+        <v>3771</v>
       </c>
       <c r="F438" t="s">
-        <v>3493</v>
+        <v>3743</v>
       </c>
       <c r="G438" t="s">
-        <v>3494</v>
+        <v>3772</v>
       </c>
       <c r="H438" t="s">
-        <v>3660</v>
+        <v>3773</v>
       </c>
       <c r="I438" t="s">
-        <v>3661</v>
+        <v>3774</v>
       </c>
       <c r="J438"/>
       <c r="K438" t="s">
-        <v>3662</v>
+        <v>3775</v>
       </c>
       <c r="L438" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M438" t="s">
-        <v>3663</v>
+        <v>3776</v>
       </c>
       <c r="N438" t="s">
-        <v>3499</v>
+        <v>3777</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
         <v>14</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>3664</v>
+        <v>3256</v>
       </c>
       <c r="D439" t="s">
-        <v>3186</v>
+        <v>3257</v>
       </c>
       <c r="E439" t="s">
-        <v>3665</v>
+        <v>3258</v>
       </c>
       <c r="F439" t="s">
-        <v>3666</v>
+        <v>3259</v>
       </c>
       <c r="G439" t="s">
-        <v>3667</v>
+        <v>3260</v>
       </c>
       <c r="H439" t="s">
-        <v>3668</v>
+        <v>3778</v>
       </c>
       <c r="I439" t="s">
-        <v>3669</v>
+        <v>3779</v>
       </c>
       <c r="J439"/>
       <c r="K439" t="s">
-        <v>3670</v>
+        <v>3780</v>
       </c>
       <c r="L439" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M439" t="s">
-        <v>3671</v>
+        <v>3781</v>
       </c>
       <c r="N439" t="s">
-        <v>3672</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
         <v>14</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>3673</v>
+        <v>3484</v>
       </c>
       <c r="D440" t="s">
-        <v>3186</v>
+        <v>3485</v>
       </c>
       <c r="E440" t="s">
-        <v>3674</v>
+        <v>3486</v>
       </c>
       <c r="F440" t="s">
-        <v>3675</v>
+        <v>3487</v>
       </c>
       <c r="G440" t="s">
-        <v>3676</v>
+        <v>3488</v>
       </c>
       <c r="H440" t="s">
-        <v>3677</v>
+        <v>3782</v>
       </c>
       <c r="I440" t="s">
-        <v>3678</v>
+        <v>3783</v>
       </c>
       <c r="J440"/>
       <c r="K440" t="s">
-        <v>3679</v>
+        <v>3784</v>
       </c>
       <c r="L440" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M440" t="s">
-        <v>3680</v>
+        <v>3785</v>
       </c>
       <c r="N440" t="s">
-        <v>3681</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
         <v>14</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>3682</v>
+        <v>3786</v>
       </c>
       <c r="D441" t="s">
-        <v>3186</v>
+        <v>3257</v>
       </c>
       <c r="E441" t="s">
-        <v>3683</v>
+        <v>3787</v>
       </c>
       <c r="F441" t="s">
-        <v>3684</v>
+        <v>3788</v>
       </c>
       <c r="G441" t="s">
-        <v>3685</v>
+        <v>3789</v>
       </c>
       <c r="H441" t="s">
-        <v>3686</v>
+        <v>3790</v>
       </c>
       <c r="I441" t="s">
-        <v>3687</v>
+        <v>3791</v>
       </c>
       <c r="J441"/>
       <c r="K441" t="s">
-        <v>3688</v>
+        <v>3792</v>
       </c>
       <c r="L441" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M441" t="s">
-        <v>3689</v>
+        <v>3793</v>
       </c>
       <c r="N441" t="s">
-        <v>3690</v>
+        <v>3794</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
         <v>14</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>3482</v>
+        <v>3795</v>
       </c>
       <c r="D442" t="s">
-        <v>3186</v>
+        <v>3257</v>
       </c>
       <c r="E442" t="s">
-        <v>3483</v>
+        <v>3796</v>
       </c>
       <c r="F442" t="s">
-        <v>3484</v>
+        <v>3797</v>
       </c>
       <c r="G442" t="s">
-        <v>3485</v>
+        <v>3798</v>
       </c>
       <c r="H442" t="s">
-        <v>3691</v>
+        <v>3799</v>
       </c>
       <c r="I442" t="s">
-        <v>3692</v>
+        <v>3800</v>
       </c>
       <c r="J442"/>
       <c r="K442" t="s">
-        <v>3693</v>
+        <v>3801</v>
       </c>
       <c r="L442" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M442" t="s">
-        <v>3694</v>
+        <v>3802</v>
       </c>
       <c r="N442" t="s">
-        <v>3490</v>
+        <v>3803</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
         <v>14</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>3695</v>
+        <v>3804</v>
       </c>
       <c r="D443" t="s">
-        <v>3342</v>
+        <v>3257</v>
       </c>
       <c r="E443" t="s">
-        <v>3696</v>
+        <v>3805</v>
       </c>
       <c r="F443" t="s">
-        <v>3697</v>
+        <v>3806</v>
       </c>
       <c r="G443" t="s">
-        <v>3698</v>
+        <v>3807</v>
       </c>
       <c r="H443" t="s">
-        <v>3699</v>
+        <v>3808</v>
       </c>
       <c r="I443" t="s">
-        <v>3700</v>
+        <v>3809</v>
       </c>
       <c r="J443"/>
       <c r="K443" t="s">
-        <v>3701</v>
+        <v>3810</v>
       </c>
       <c r="L443" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M443" t="s">
-        <v>3702</v>
+        <v>3811</v>
       </c>
       <c r="N443" t="s">
-        <v>3703</v>
+        <v>3812</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
         <v>14</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>2327</v>
+        <v>3813</v>
       </c>
       <c r="D444" t="s">
-        <v>3342</v>
+        <v>3257</v>
       </c>
       <c r="E444" t="s">
-        <v>2329</v>
+        <v>3814</v>
       </c>
       <c r="F444" t="s">
-        <v>2330</v>
+        <v>3815</v>
       </c>
       <c r="G444" t="s">
-        <v>2331</v>
+        <v>3816</v>
       </c>
       <c r="H444" t="s">
-        <v>3704</v>
+        <v>3817</v>
       </c>
       <c r="I444" t="s">
-        <v>3705</v>
+        <v>3818</v>
       </c>
       <c r="J444"/>
       <c r="K444" t="s">
-        <v>3706</v>
+        <v>3819</v>
       </c>
       <c r="L444" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M444" t="s">
-        <v>3707</v>
+        <v>3820</v>
       </c>
       <c r="N444" t="s">
-        <v>2337</v>
+        <v>3821</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
         <v>14</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>3708</v>
+        <v>3822</v>
       </c>
       <c r="D445" t="s">
-        <v>3342</v>
+        <v>3257</v>
       </c>
       <c r="E445" t="s">
-        <v>3709</v>
+        <v>3823</v>
       </c>
       <c r="F445" t="s">
-        <v>3710</v>
+        <v>3824</v>
       </c>
       <c r="G445" t="s">
-        <v>3711</v>
+        <v>3825</v>
       </c>
       <c r="H445" t="s">
-        <v>3712</v>
+        <v>3826</v>
       </c>
       <c r="I445" t="s">
-        <v>3713</v>
+        <v>3827</v>
       </c>
       <c r="J445"/>
       <c r="K445" t="s">
-        <v>3714</v>
+        <v>3828</v>
       </c>
       <c r="L445" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M445" t="s">
-        <v>3715</v>
+        <v>3829</v>
       </c>
       <c r="N445" t="s">
-        <v>3716</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
         <v>14</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>3717</v>
+        <v>3831</v>
       </c>
       <c r="D446" t="s">
-        <v>3342</v>
+        <v>3832</v>
       </c>
       <c r="E446" t="s">
-        <v>3718</v>
+        <v>3833</v>
       </c>
       <c r="F446" t="s">
-        <v>3719</v>
+        <v>3834</v>
       </c>
       <c r="G446" t="s">
-        <v>3720</v>
+        <v>3835</v>
       </c>
       <c r="H446" t="s">
-        <v>3721</v>
+        <v>3836</v>
       </c>
       <c r="I446" t="s">
-        <v>3722</v>
+        <v>3837</v>
       </c>
       <c r="J446"/>
       <c r="K446" t="s">
-        <v>3723</v>
+        <v>3838</v>
       </c>
       <c r="L446" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M446" t="s">
-        <v>3724</v>
+        <v>3839</v>
       </c>
       <c r="N446" t="s">
-        <v>3725</v>
+        <v>3840</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
         <v>14</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>3726</v>
+        <v>3841</v>
       </c>
       <c r="D447" t="s">
-        <v>3342</v>
+        <v>3832</v>
       </c>
       <c r="E447" t="s">
-        <v>3727</v>
+        <v>3842</v>
       </c>
       <c r="F447" t="s">
-        <v>3728</v>
+        <v>3843</v>
       </c>
       <c r="G447" t="s">
-        <v>3729</v>
+        <v>3844</v>
       </c>
       <c r="H447" t="s">
-        <v>3730</v>
+        <v>3845</v>
       </c>
       <c r="I447" t="s">
-        <v>3731</v>
+        <v>3846</v>
       </c>
       <c r="J447"/>
       <c r="K447" t="s">
-        <v>3732</v>
+        <v>3847</v>
       </c>
       <c r="L447" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M447" t="s">
-        <v>3733</v>
+        <v>3848</v>
       </c>
       <c r="N447" t="s">
-        <v>3734</v>
+        <v>3849</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
         <v>14</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>3735</v>
+        <v>3850</v>
       </c>
       <c r="D448" t="s">
-        <v>3510</v>
+        <v>3657</v>
       </c>
       <c r="E448" t="s">
-        <v>3736</v>
+        <v>3851</v>
       </c>
       <c r="F448" t="s">
-        <v>3737</v>
+        <v>3852</v>
       </c>
       <c r="G448" t="s">
-        <v>3738</v>
+        <v>3853</v>
       </c>
       <c r="H448" t="s">
-        <v>3739</v>
+        <v>3854</v>
       </c>
       <c r="I448" t="s">
-        <v>3740</v>
+        <v>3855</v>
       </c>
       <c r="J448"/>
       <c r="K448" t="s">
-        <v>3741</v>
+        <v>3856</v>
       </c>
       <c r="L448" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M448" t="s">
-        <v>3742</v>
+        <v>3857</v>
       </c>
       <c r="N448" t="s">
-        <v>3743</v>
+        <v>3858</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
         <v>14</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>3744</v>
+        <v>3675</v>
       </c>
       <c r="D449" t="s">
-        <v>3394</v>
+        <v>3657</v>
       </c>
       <c r="E449" t="s">
-        <v>3745</v>
+        <v>3676</v>
       </c>
       <c r="F449" t="s">
-        <v>3746</v>
+        <v>3677</v>
       </c>
       <c r="G449" t="s">
-        <v>3747</v>
+        <v>3678</v>
       </c>
       <c r="H449" t="s">
-        <v>3748</v>
+        <v>3859</v>
       </c>
       <c r="I449" t="s">
-        <v>3749</v>
+        <v>3860</v>
       </c>
       <c r="J449"/>
       <c r="K449" t="s">
-        <v>3750</v>
+        <v>3861</v>
       </c>
       <c r="L449" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M449" t="s">
-        <v>3751</v>
+        <v>3862</v>
       </c>
       <c r="N449" t="s">
-        <v>3752</v>
+        <v>3683</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
         <v>14</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>3753</v>
+        <v>3666</v>
       </c>
       <c r="D450" t="s">
-        <v>3394</v>
+        <v>3657</v>
       </c>
       <c r="E450" t="s">
-        <v>3754</v>
+        <v>3667</v>
       </c>
       <c r="F450" t="s">
-        <v>3755</v>
+        <v>3668</v>
       </c>
       <c r="G450" t="s">
-        <v>3756</v>
+        <v>3669</v>
       </c>
       <c r="H450" t="s">
-        <v>3757</v>
+        <v>3863</v>
       </c>
       <c r="I450" t="s">
-        <v>3758</v>
+        <v>3864</v>
       </c>
       <c r="J450"/>
       <c r="K450" t="s">
-        <v>3759</v>
+        <v>3865</v>
       </c>
       <c r="L450" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M450" t="s">
-        <v>3760</v>
+        <v>3866</v>
       </c>
       <c r="N450" t="s">
-        <v>3761</v>
+        <v>3674</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
         <v>14</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>3762</v>
+        <v>3656</v>
       </c>
       <c r="D451" t="s">
-        <v>3394</v>
+        <v>3657</v>
       </c>
       <c r="E451" t="s">
-        <v>3763</v>
+        <v>3658</v>
       </c>
       <c r="F451" t="s">
-        <v>3764</v>
+        <v>3659</v>
       </c>
       <c r="G451" t="s">
-        <v>3765</v>
+        <v>3660</v>
       </c>
       <c r="H451" t="s">
-        <v>3766</v>
+        <v>3867</v>
       </c>
       <c r="I451" t="s">
-        <v>3767</v>
+        <v>3868</v>
       </c>
       <c r="J451"/>
       <c r="K451" t="s">
-        <v>3768</v>
+        <v>3869</v>
       </c>
       <c r="L451" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M451" t="s">
-        <v>3769</v>
+        <v>3870</v>
       </c>
       <c r="N451" t="s">
-        <v>3770</v>
+        <v>3665</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
         <v>14</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>3455</v>
+        <v>3871</v>
       </c>
       <c r="D452" t="s">
-        <v>3394</v>
+        <v>3657</v>
       </c>
       <c r="E452" t="s">
-        <v>3456</v>
+        <v>3872</v>
       </c>
       <c r="F452" t="s">
-        <v>3457</v>
+        <v>3873</v>
       </c>
       <c r="G452" t="s">
-        <v>3458</v>
+        <v>3874</v>
       </c>
       <c r="H452" t="s">
-        <v>3771</v>
+        <v>3875</v>
       </c>
       <c r="I452" t="s">
-        <v>3772</v>
+        <v>3876</v>
       </c>
       <c r="J452"/>
       <c r="K452" t="s">
-        <v>3773</v>
+        <v>3877</v>
       </c>
       <c r="L452" t="s">
-        <v>72</v>
+        <v>1034</v>
       </c>
       <c r="M452" t="s">
-        <v>3774</v>
+        <v>3878</v>
       </c>
       <c r="N452" t="s">
-        <v>3463</v>
+        <v>3879</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
         <v>14</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>3393</v>
+        <v>3880</v>
       </c>
       <c r="D453" t="s">
-        <v>3394</v>
+        <v>3552</v>
       </c>
       <c r="E453" t="s">
-        <v>3395</v>
+        <v>3881</v>
       </c>
       <c r="F453" t="s">
-        <v>3396</v>
+        <v>3882</v>
       </c>
       <c r="G453" t="s">
-        <v>3397</v>
+        <v>3883</v>
       </c>
       <c r="H453" t="s">
-        <v>3775</v>
+        <v>3884</v>
       </c>
       <c r="I453" t="s">
-        <v>3776</v>
+        <v>3885</v>
       </c>
       <c r="J453"/>
       <c r="K453" t="s">
-        <v>3777</v>
+        <v>3886</v>
       </c>
       <c r="L453" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M453" t="s">
-        <v>3778</v>
+        <v>3887</v>
       </c>
       <c r="N453" t="s">
-        <v>3402</v>
+        <v>3888</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
         <v>14</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>3473</v>
+        <v>3889</v>
       </c>
       <c r="D454" t="s">
-        <v>3394</v>
+        <v>3595</v>
       </c>
       <c r="E454" t="s">
-        <v>3474</v>
+        <v>3890</v>
       </c>
       <c r="F454" t="s">
-        <v>3475</v>
+        <v>3891</v>
       </c>
       <c r="G454" t="s">
-        <v>3476</v>
+        <v>3892</v>
       </c>
       <c r="H454" t="s">
-        <v>3779</v>
+        <v>3893</v>
       </c>
       <c r="I454" t="s">
-        <v>3780</v>
+        <v>3894</v>
       </c>
       <c r="J454"/>
       <c r="K454" t="s">
-        <v>3781</v>
+        <v>3895</v>
       </c>
       <c r="L454" t="s">
-        <v>72</v>
+        <v>2262</v>
       </c>
       <c r="M454" t="s">
-        <v>3782</v>
+        <v>3896</v>
       </c>
       <c r="N454" t="s">
-        <v>3481</v>
+        <v>3897</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
         <v>14</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>3783</v>
+        <v>3898</v>
       </c>
       <c r="D455" t="s">
-        <v>3394</v>
+        <v>3595</v>
       </c>
       <c r="E455" t="s">
-        <v>3784</v>
+        <v>3899</v>
       </c>
       <c r="F455" t="s">
-        <v>3785</v>
+        <v>3900</v>
       </c>
       <c r="G455" t="s">
-        <v>3786</v>
+        <v>3901</v>
       </c>
       <c r="H455" t="s">
-        <v>3787</v>
+        <v>3902</v>
       </c>
       <c r="I455" t="s">
-        <v>3788</v>
+        <v>3903</v>
       </c>
       <c r="J455"/>
       <c r="K455" t="s">
-        <v>3789</v>
+        <v>3904</v>
       </c>
       <c r="L455" t="s">
-        <v>72</v>
+        <v>3602</v>
       </c>
       <c r="M455" t="s">
-        <v>3790</v>
+        <v>3905</v>
       </c>
       <c r="N455" t="s">
-        <v>3791</v>
+        <v>3906</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
         <v>14</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>3792</v>
+        <v>3594</v>
       </c>
       <c r="D456" t="s">
-        <v>3394</v>
+        <v>3595</v>
       </c>
       <c r="E456" t="s">
-        <v>3793</v>
+        <v>3596</v>
       </c>
       <c r="F456" t="s">
-        <v>3794</v>
+        <v>3597</v>
       </c>
       <c r="G456" t="s">
-        <v>3795</v>
+        <v>3598</v>
       </c>
       <c r="H456" t="s">
-        <v>3796</v>
+        <v>3907</v>
       </c>
       <c r="I456" t="s">
-        <v>3797</v>
+        <v>3908</v>
       </c>
       <c r="J456"/>
       <c r="K456" t="s">
-        <v>3798</v>
+        <v>3909</v>
       </c>
       <c r="L456" t="s">
-        <v>72</v>
+        <v>3602</v>
       </c>
       <c r="M456" t="s">
-        <v>3799</v>
+        <v>3910</v>
       </c>
       <c r="N456" t="s">
-        <v>3800</v>
+        <v>3604</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
         <v>14</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>3446</v>
+        <v>3911</v>
       </c>
       <c r="D457" t="s">
-        <v>3394</v>
+        <v>3566</v>
       </c>
       <c r="E457" t="s">
-        <v>3447</v>
+        <v>3912</v>
       </c>
       <c r="F457" t="s">
-        <v>3448</v>
+        <v>3913</v>
       </c>
       <c r="G457" t="s">
-        <v>3449</v>
+        <v>3914</v>
       </c>
       <c r="H457" t="s">
-        <v>3801</v>
+        <v>3915</v>
       </c>
       <c r="I457" t="s">
-        <v>3802</v>
+        <v>3916</v>
       </c>
       <c r="J457"/>
       <c r="K457" t="s">
-        <v>3803</v>
+        <v>3917</v>
       </c>
       <c r="L457" t="s">
-        <v>72</v>
+        <v>1034</v>
       </c>
       <c r="M457" t="s">
-        <v>3804</v>
+        <v>3918</v>
       </c>
       <c r="N457" t="s">
-        <v>3454</v>
+        <v>3919</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
         <v>14</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>3805</v>
+        <v>3920</v>
       </c>
       <c r="D458" t="s">
-        <v>3549</v>
+        <v>3566</v>
       </c>
       <c r="E458" t="s">
-        <v>3806</v>
+        <v>3921</v>
       </c>
       <c r="F458" t="s">
-        <v>3807</v>
+        <v>3922</v>
       </c>
       <c r="G458" t="s">
-        <v>3808</v>
+        <v>3923</v>
       </c>
       <c r="H458" t="s">
-        <v>3809</v>
+        <v>3924</v>
       </c>
       <c r="I458" t="s">
-        <v>3810</v>
+        <v>3925</v>
       </c>
       <c r="J458"/>
       <c r="K458" t="s">
-        <v>3811</v>
+        <v>3926</v>
       </c>
       <c r="L458" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M458" t="s">
-        <v>3812</v>
+        <v>3927</v>
       </c>
       <c r="N458" t="s">
-        <v>3813</v>
+        <v>3928</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
         <v>14</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>3814</v>
+        <v>3618</v>
       </c>
       <c r="D459" t="s">
-        <v>3549</v>
+        <v>3566</v>
       </c>
       <c r="E459" t="s">
-        <v>3815</v>
+        <v>3619</v>
       </c>
       <c r="F459" t="s">
-        <v>3816</v>
+        <v>3620</v>
       </c>
       <c r="G459" t="s">
-        <v>3817</v>
+        <v>3621</v>
       </c>
       <c r="H459" t="s">
-        <v>3818</v>
+        <v>3929</v>
       </c>
       <c r="I459" t="s">
-        <v>3819</v>
+        <v>3930</v>
       </c>
       <c r="J459"/>
       <c r="K459" t="s">
-        <v>3820</v>
+        <v>3931</v>
       </c>
       <c r="L459" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M459" t="s">
-        <v>3821</v>
+        <v>3932</v>
       </c>
       <c r="N459" t="s">
-        <v>3822</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
         <v>14</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>3823</v>
+        <v>3933</v>
       </c>
       <c r="D460" t="s">
-        <v>3549</v>
+        <v>3566</v>
       </c>
       <c r="E460" t="s">
-        <v>3824</v>
+        <v>3934</v>
       </c>
       <c r="F460" t="s">
-        <v>3825</v>
+        <v>3935</v>
       </c>
       <c r="G460" t="s">
-        <v>3826</v>
+        <v>3936</v>
       </c>
       <c r="H460" t="s">
-        <v>3827</v>
+        <v>3937</v>
       </c>
       <c r="I460" t="s">
-        <v>3828</v>
+        <v>3938</v>
       </c>
       <c r="J460"/>
       <c r="K460" t="s">
-        <v>3829</v>
+        <v>3939</v>
       </c>
       <c r="L460" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M460" t="s">
-        <v>3830</v>
+        <v>3940</v>
       </c>
       <c r="N460" t="s">
-        <v>3831</v>
+        <v>3941</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
         <v>14</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>3832</v>
+        <v>3637</v>
       </c>
       <c r="D461" t="s">
-        <v>3549</v>
+        <v>3566</v>
       </c>
       <c r="E461" t="s">
-        <v>3833</v>
+        <v>3638</v>
       </c>
       <c r="F461" t="s">
-        <v>3834</v>
+        <v>3639</v>
       </c>
       <c r="G461" t="s">
-        <v>3835</v>
+        <v>3640</v>
       </c>
       <c r="H461" t="s">
-        <v>3836</v>
+        <v>3942</v>
       </c>
       <c r="I461" t="s">
-        <v>3837</v>
+        <v>3943</v>
       </c>
       <c r="J461"/>
       <c r="K461" t="s">
-        <v>3838</v>
+        <v>3944</v>
       </c>
       <c r="L461" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M461" t="s">
-        <v>3839</v>
+        <v>3945</v>
       </c>
       <c r="N461" t="s">
-        <v>3840</v>
+        <v>3645</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
         <v>14</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>3548</v>
+        <v>3946</v>
       </c>
       <c r="D462" t="s">
-        <v>3549</v>
+        <v>3566</v>
       </c>
       <c r="E462" t="s">
-        <v>3550</v>
+        <v>3947</v>
       </c>
       <c r="F462" t="s">
-        <v>3551</v>
+        <v>3948</v>
       </c>
       <c r="G462" t="s">
-        <v>3552</v>
+        <v>3949</v>
       </c>
       <c r="H462" t="s">
-        <v>3841</v>
+        <v>3950</v>
       </c>
       <c r="I462" t="s">
-        <v>3842</v>
+        <v>3951</v>
       </c>
       <c r="J462"/>
       <c r="K462" t="s">
-        <v>3843</v>
+        <v>3952</v>
       </c>
       <c r="L462" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M462" t="s">
-        <v>3844</v>
+        <v>3953</v>
       </c>
       <c r="N462" t="s">
-        <v>3557</v>
+        <v>3954</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
         <v>14</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>3845</v>
+        <v>3565</v>
       </c>
       <c r="D463" t="s">
-        <v>3846</v>
+        <v>3566</v>
       </c>
       <c r="E463" t="s">
-        <v>3847</v>
+        <v>3567</v>
       </c>
       <c r="F463" t="s">
-        <v>3848</v>
+        <v>3568</v>
       </c>
       <c r="G463" t="s">
-        <v>3849</v>
+        <v>3569</v>
       </c>
       <c r="H463" t="s">
-        <v>3850</v>
+        <v>3955</v>
       </c>
       <c r="I463" t="s">
-        <v>3851</v>
+        <v>3956</v>
       </c>
       <c r="J463"/>
       <c r="K463" t="s">
-        <v>3852</v>
+        <v>3957</v>
       </c>
       <c r="L463" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M463" t="s">
-        <v>3853</v>
+        <v>3958</v>
       </c>
       <c r="N463" t="s">
-        <v>3854</v>
+        <v>3574</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
         <v>14</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>1482</v>
+        <v>3627</v>
       </c>
       <c r="D464" t="s">
-        <v>3510</v>
+        <v>3628</v>
       </c>
       <c r="E464" t="s">
-        <v>1484</v>
+        <v>3629</v>
       </c>
       <c r="F464" t="s">
-        <v>1485</v>
+        <v>3630</v>
       </c>
       <c r="G464" t="s">
-        <v>1486</v>
+        <v>3631</v>
       </c>
       <c r="H464" t="s">
-        <v>3855</v>
+        <v>3632</v>
       </c>
       <c r="I464" t="s">
-        <v>3856</v>
+        <v>3959</v>
       </c>
       <c r="J464"/>
       <c r="K464" t="s">
-        <v>3857</v>
+        <v>3960</v>
       </c>
       <c r="L464" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M464" t="s">
-        <v>3858</v>
+        <v>3961</v>
       </c>
       <c r="N464" t="s">
-        <v>1492</v>
+        <v>3636</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
         <v>14</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>3859</v>
+        <v>3962</v>
       </c>
       <c r="D465" t="s">
-        <v>3510</v>
+        <v>3963</v>
       </c>
       <c r="E465" t="s">
-        <v>3860</v>
+        <v>3964</v>
       </c>
       <c r="F465" t="s">
-        <v>3861</v>
+        <v>3965</v>
       </c>
       <c r="G465" t="s">
-        <v>3862</v>
+        <v>3966</v>
       </c>
       <c r="H465" t="s">
-        <v>3863</v>
+        <v>3967</v>
       </c>
       <c r="I465" t="s">
-        <v>3864</v>
+        <v>3968</v>
       </c>
       <c r="J465"/>
       <c r="K465" t="s">
-        <v>3865</v>
+        <v>3969</v>
       </c>
       <c r="L465" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M465" t="s">
-        <v>3866</v>
+        <v>3970</v>
       </c>
       <c r="N465" t="s">
-        <v>3867</v>
+        <v>3971</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
         <v>14</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>3509</v>
+        <v>3972</v>
       </c>
       <c r="D466" t="s">
-        <v>3510</v>
+        <v>3628</v>
       </c>
       <c r="E466" t="s">
-        <v>3511</v>
+        <v>3973</v>
       </c>
       <c r="F466" t="s">
-        <v>3512</v>
+        <v>3974</v>
       </c>
       <c r="G466" t="s">
-        <v>3513</v>
+        <v>3975</v>
       </c>
       <c r="H466" t="s">
-        <v>3868</v>
+        <v>3976</v>
       </c>
       <c r="I466" t="s">
-        <v>3869</v>
+        <v>3977</v>
       </c>
       <c r="J466"/>
       <c r="K466" t="s">
-        <v>3870</v>
+        <v>3978</v>
       </c>
       <c r="L466" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M466" t="s">
-        <v>3871</v>
+        <v>3979</v>
       </c>
       <c r="N466" t="s">
-        <v>3518</v>
+        <v>3980</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
         <v>14</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>3735</v>
+        <v>3981</v>
       </c>
       <c r="D467" t="s">
-        <v>3510</v>
+        <v>3963</v>
       </c>
       <c r="E467" t="s">
-        <v>3736</v>
+        <v>3982</v>
       </c>
       <c r="F467" t="s">
-        <v>3737</v>
+        <v>3983</v>
       </c>
       <c r="G467" t="s">
-        <v>3738</v>
+        <v>3984</v>
       </c>
       <c r="H467" t="s">
-        <v>3872</v>
+        <v>3985</v>
       </c>
       <c r="I467" t="s">
-        <v>3873</v>
+        <v>3986</v>
       </c>
       <c r="J467"/>
       <c r="K467" t="s">
-        <v>3874</v>
+        <v>3987</v>
       </c>
       <c r="L467" t="s">
-        <v>213</v>
+        <v>250</v>
       </c>
       <c r="M467" t="s">
-        <v>3875</v>
+        <v>3988</v>
       </c>
       <c r="N467" t="s">
-        <v>3743</v>
+        <v>3989</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
         <v>14</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>3519</v>
+        <v>3990</v>
       </c>
       <c r="D468" t="s">
-        <v>3510</v>
+        <v>3963</v>
       </c>
       <c r="E468" t="s">
-        <v>3520</v>
+        <v>3991</v>
       </c>
       <c r="F468" t="s">
-        <v>3521</v>
+        <v>3992</v>
       </c>
       <c r="G468" t="s">
-        <v>3522</v>
+        <v>3993</v>
       </c>
       <c r="H468" t="s">
-        <v>3876</v>
+        <v>3994</v>
       </c>
       <c r="I468" t="s">
-        <v>3877</v>
+        <v>3995</v>
       </c>
       <c r="J468"/>
       <c r="K468" t="s">
-        <v>3878</v>
+        <v>3996</v>
       </c>
       <c r="L468" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M468" t="s">
-        <v>3879</v>
+        <v>3997</v>
       </c>
       <c r="N468" t="s">
-        <v>3527</v>
+        <v>3998</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
         <v>14</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>3880</v>
+        <v>3999</v>
       </c>
       <c r="D469" t="s">
-        <v>3881</v>
+        <v>3832</v>
       </c>
       <c r="E469" t="s">
-        <v>3882</v>
+        <v>4000</v>
       </c>
       <c r="F469" t="s">
-        <v>3883</v>
+        <v>2592</v>
       </c>
       <c r="G469" t="s">
-        <v>3884</v>
+        <v>4001</v>
       </c>
       <c r="H469" t="s">
-        <v>3885</v>
+        <v>4002</v>
       </c>
       <c r="I469" t="s">
-        <v>3886</v>
+        <v>4003</v>
       </c>
       <c r="J469"/>
       <c r="K469" t="s">
-        <v>3887</v>
+        <v>4004</v>
       </c>
       <c r="L469" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M469" t="s">
-        <v>3888</v>
+        <v>4005</v>
       </c>
       <c r="N469" t="s">
-        <v>3889</v>
+        <v>4006</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
         <v>14</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>3890</v>
+        <v>3215</v>
       </c>
       <c r="D470" t="s">
-        <v>3539</v>
+        <v>3457</v>
       </c>
       <c r="E470" t="s">
-        <v>3891</v>
+        <v>3217</v>
       </c>
       <c r="F470" t="s">
-        <v>3892</v>
+        <v>3218</v>
       </c>
       <c r="G470" t="s">
-        <v>3893</v>
+        <v>3219</v>
       </c>
       <c r="H470" t="s">
-        <v>3894</v>
+        <v>3220</v>
       </c>
       <c r="I470" t="s">
-        <v>3895</v>
+        <v>4007</v>
       </c>
       <c r="J470"/>
       <c r="K470" t="s">
-        <v>3896</v>
+        <v>4008</v>
       </c>
       <c r="L470" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M470" t="s">
-        <v>3897</v>
+        <v>4009</v>
       </c>
       <c r="N470" t="s">
-        <v>3898</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
         <v>14</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>3538</v>
+        <v>4010</v>
       </c>
       <c r="D471" t="s">
-        <v>3539</v>
+        <v>3457</v>
       </c>
       <c r="E471" t="s">
-        <v>3540</v>
+        <v>4011</v>
       </c>
       <c r="F471" t="s">
-        <v>3541</v>
+        <v>4012</v>
       </c>
       <c r="G471" t="s">
-        <v>3542</v>
+        <v>4013</v>
       </c>
       <c r="H471" t="s">
-        <v>3899</v>
+        <v>4014</v>
       </c>
       <c r="I471" t="s">
-        <v>3900</v>
+        <v>4015</v>
       </c>
       <c r="J471"/>
       <c r="K471" t="s">
-        <v>3901</v>
+        <v>4016</v>
       </c>
       <c r="L471" t="s">
-        <v>72</v>
+        <v>144</v>
       </c>
       <c r="M471" t="s">
-        <v>3902</v>
+        <v>4017</v>
       </c>
       <c r="N471" t="s">
-        <v>3547</v>
+        <v>4018</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
         <v>14</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>3903</v>
+        <v>4019</v>
       </c>
       <c r="D472" t="s">
-        <v>3539</v>
+        <v>3628</v>
       </c>
       <c r="E472" t="s">
-        <v>3904</v>
+        <v>4020</v>
       </c>
       <c r="F472" t="s">
-        <v>3905</v>
+        <v>4021</v>
       </c>
       <c r="G472" t="s">
-        <v>3906</v>
+        <v>4022</v>
       </c>
       <c r="H472" t="s">
-        <v>3907</v>
+        <v>4023</v>
       </c>
       <c r="I472" t="s">
-        <v>3908</v>
+        <v>4024</v>
       </c>
       <c r="J472"/>
       <c r="K472" t="s">
-        <v>3909</v>
+        <v>4025</v>
       </c>
       <c r="L472" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M472" t="s">
-        <v>3910</v>
+        <v>4026</v>
       </c>
       <c r="N472" t="s">
-        <v>3911</v>
+        <v>4027</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
         <v>14</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>3528</v>
+        <v>4028</v>
       </c>
       <c r="D473" t="s">
-        <v>3529</v>
+        <v>3542</v>
       </c>
       <c r="E473" t="s">
-        <v>3530</v>
+        <v>4029</v>
       </c>
       <c r="F473" t="s">
-        <v>3531</v>
+        <v>4030</v>
       </c>
       <c r="G473" t="s">
-        <v>3532</v>
+        <v>4031</v>
       </c>
       <c r="H473" t="s">
-        <v>3912</v>
+        <v>4032</v>
       </c>
       <c r="I473" t="s">
-        <v>3913</v>
+        <v>4033</v>
       </c>
       <c r="J473"/>
       <c r="K473" t="s">
-        <v>3914</v>
+        <v>4034</v>
       </c>
       <c r="L473" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M473" t="s">
-        <v>3915</v>
+        <v>4035</v>
       </c>
       <c r="N473" t="s">
-        <v>3537</v>
+        <v>4036</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
         <v>14</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>3916</v>
+        <v>3584</v>
       </c>
       <c r="D474" t="s">
-        <v>3529</v>
+        <v>3532</v>
       </c>
       <c r="E474" t="s">
-        <v>3917</v>
+        <v>3586</v>
       </c>
       <c r="F474" t="s">
-        <v>3918</v>
+        <v>3587</v>
       </c>
       <c r="G474" t="s">
-        <v>3919</v>
+        <v>3588</v>
       </c>
       <c r="H474" t="s">
-        <v>3920</v>
+        <v>3589</v>
       </c>
       <c r="I474" t="s">
-        <v>3921</v>
+        <v>4037</v>
       </c>
       <c r="J474"/>
       <c r="K474" t="s">
-        <v>3922</v>
+        <v>4038</v>
       </c>
       <c r="L474" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M474" t="s">
-        <v>3923</v>
+        <v>4039</v>
       </c>
       <c r="N474" t="s">
-        <v>3924</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
         <v>14</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>3925</v>
+        <v>4040</v>
       </c>
       <c r="D475" t="s">
-        <v>3529</v>
+        <v>3457</v>
       </c>
       <c r="E475" t="s">
-        <v>3926</v>
+        <v>4041</v>
       </c>
       <c r="F475" t="s">
-        <v>3927</v>
+        <v>4042</v>
       </c>
       <c r="G475" t="s">
-        <v>3928</v>
+        <v>4043</v>
       </c>
       <c r="H475" t="s">
-        <v>3929</v>
+        <v>4044</v>
       </c>
       <c r="I475" t="s">
-        <v>3930</v>
+        <v>4045</v>
       </c>
       <c r="J475"/>
       <c r="K475" t="s">
-        <v>3931</v>
+        <v>4046</v>
       </c>
       <c r="L475" t="s">
-        <v>213</v>
+        <v>144</v>
       </c>
       <c r="M475" t="s">
-        <v>3932</v>
+        <v>4047</v>
       </c>
       <c r="N475" t="s">
-        <v>3933</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
         <v>14</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>3934</v>
+        <v>4049</v>
       </c>
       <c r="D476" t="s">
-        <v>3935</v>
+        <v>3457</v>
       </c>
       <c r="E476" t="s">
-        <v>3936</v>
+        <v>4050</v>
       </c>
       <c r="F476" t="s">
-        <v>3937</v>
+        <v>4051</v>
       </c>
       <c r="G476" t="s">
-        <v>3938</v>
+        <v>4052</v>
       </c>
       <c r="H476" t="s">
-        <v>3939</v>
+        <v>4053</v>
       </c>
       <c r="I476" t="s">
-        <v>3940</v>
+        <v>4054</v>
       </c>
       <c r="J476"/>
       <c r="K476" t="s">
-        <v>3941</v>
+        <v>4055</v>
       </c>
       <c r="L476" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M476" t="s">
-        <v>3942</v>
+        <v>4056</v>
       </c>
       <c r="N476" t="s">
-        <v>3943</v>
+        <v>4057</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
         <v>14</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>3944</v>
+        <v>4058</v>
       </c>
       <c r="D477" t="s">
-        <v>3945</v>
+        <v>3457</v>
       </c>
       <c r="E477" t="s">
-        <v>3946</v>
+        <v>4059</v>
       </c>
       <c r="F477" t="s">
-        <v>3947</v>
+        <v>4060</v>
       </c>
       <c r="G477" t="s">
-        <v>3948</v>
+        <v>4061</v>
       </c>
       <c r="H477" t="s">
-        <v>3949</v>
+        <v>4062</v>
       </c>
       <c r="I477" t="s">
-        <v>3950</v>
+        <v>4063</v>
       </c>
       <c r="J477"/>
       <c r="K477" t="s">
-        <v>3951</v>
+        <v>4064</v>
       </c>
       <c r="L477" t="s">
-        <v>3952</v>
+        <v>250</v>
       </c>
       <c r="M477" t="s">
-        <v>3953</v>
+        <v>4065</v>
       </c>
       <c r="N477" t="s">
-        <v>3954</v>
+        <v>4066</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
         <v>14</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>3955</v>
+        <v>3456</v>
       </c>
       <c r="D478" t="s">
-        <v>3956</v>
+        <v>3457</v>
       </c>
       <c r="E478" t="s">
-        <v>3957</v>
+        <v>3458</v>
       </c>
       <c r="F478" t="s">
-        <v>3958</v>
+        <v>3459</v>
       </c>
       <c r="G478" t="s">
-        <v>3959</v>
+        <v>3460</v>
       </c>
       <c r="H478" t="s">
-        <v>3960</v>
+        <v>4067</v>
       </c>
       <c r="I478" t="s">
-        <v>3961</v>
+        <v>4068</v>
       </c>
       <c r="J478"/>
       <c r="K478" t="s">
-        <v>3962</v>
+        <v>4069</v>
       </c>
       <c r="L478" t="s">
-        <v>72</v>
+        <v>250</v>
       </c>
       <c r="M478" t="s">
-        <v>3963</v>
+        <v>4070</v>
       </c>
       <c r="N478" t="s">
-        <v>3964</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
         <v>14</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>3965</v>
+        <v>3215</v>
       </c>
       <c r="D479" t="s">
-        <v>3966</v>
+        <v>3457</v>
       </c>
       <c r="E479" t="s">
-        <v>3967</v>
+        <v>4071</v>
       </c>
       <c r="F479" t="s">
-        <v>3968</v>
+        <v>4072</v>
       </c>
       <c r="G479" t="s">
-        <v>3969</v>
+        <v>3219</v>
       </c>
       <c r="H479" t="s">
-        <v>3970</v>
+        <v>4073</v>
       </c>
       <c r="I479" t="s">
-        <v>3971</v>
+        <v>4074</v>
       </c>
       <c r="J479"/>
       <c r="K479" t="s">
+        <v>4075</v>
+      </c>
+      <c r="L479" t="s">
+        <v>250</v>
+      </c>
+      <c r="M479" t="s">
+        <v>4076</v>
+      </c>
+      <c r="N479" t="s">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" t="s">
+        <v>14</v>
+      </c>
+      <c r="B480" t="s">
+        <v>15</v>
+      </c>
+      <c r="C480" t="s">
+        <v>4077</v>
+      </c>
+      <c r="D480" t="s">
+        <v>3457</v>
+      </c>
+      <c r="E480" t="s">
+        <v>4078</v>
+      </c>
+      <c r="F480" t="s">
+        <v>4079</v>
+      </c>
+      <c r="G480" t="s">
+        <v>4080</v>
+      </c>
+      <c r="H480" t="s">
+        <v>4081</v>
+      </c>
+      <c r="I480" t="s">
+        <v>4082</v>
+      </c>
+      <c r="J480"/>
+      <c r="K480" t="s">
+        <v>4083</v>
+      </c>
+      <c r="L480" t="s">
+        <v>250</v>
+      </c>
+      <c r="M480" t="s">
+        <v>4084</v>
+      </c>
+      <c r="N480" t="s">
+        <v>4085</v>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" t="s">
+        <v>14</v>
+      </c>
+      <c r="B481" t="s">
+        <v>15</v>
+      </c>
+      <c r="C481" t="s">
+        <v>4010</v>
+      </c>
+      <c r="D481" t="s">
+        <v>3457</v>
+      </c>
+      <c r="E481" t="s">
+        <v>4011</v>
+      </c>
+      <c r="F481" t="s">
+        <v>4012</v>
+      </c>
+      <c r="G481" t="s">
+        <v>4013</v>
+      </c>
+      <c r="H481" t="s">
+        <v>4086</v>
+      </c>
+      <c r="I481" t="s">
+        <v>4087</v>
+      </c>
+      <c r="J481"/>
+      <c r="K481" t="s">
+        <v>4088</v>
+      </c>
+      <c r="L481" t="s">
+        <v>144</v>
+      </c>
+      <c r="M481" t="s">
+        <v>4089</v>
+      </c>
+      <c r="N481" t="s">
+        <v>4018</v>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" t="s">
+        <v>14</v>
+      </c>
+      <c r="B482" t="s">
+        <v>15</v>
+      </c>
+      <c r="C482" t="s">
+        <v>4090</v>
+      </c>
+      <c r="D482" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E482" t="s">
+        <v>4092</v>
+      </c>
+      <c r="F482" t="s">
+        <v>4093</v>
+      </c>
+      <c r="G482" t="s">
+        <v>4094</v>
+      </c>
+      <c r="H482" t="s">
+        <v>4095</v>
+      </c>
+      <c r="I482" t="s">
+        <v>4096</v>
+      </c>
+      <c r="J482"/>
+      <c r="K482" t="s">
+        <v>4097</v>
+      </c>
+      <c r="L482" t="s">
+        <v>250</v>
+      </c>
+      <c r="M482" t="s">
+        <v>4098</v>
+      </c>
+      <c r="N482" t="s">
+        <v>4099</v>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" t="s">
+        <v>14</v>
+      </c>
+      <c r="B483" t="s">
+        <v>15</v>
+      </c>
+      <c r="C483" t="s">
+        <v>4100</v>
+      </c>
+      <c r="D483" t="s">
+        <v>3457</v>
+      </c>
+      <c r="E483" t="s">
+        <v>4101</v>
+      </c>
+      <c r="F483" t="s">
+        <v>4102</v>
+      </c>
+      <c r="G483" t="s">
+        <v>4103</v>
+      </c>
+      <c r="H483" t="s">
+        <v>4104</v>
+      </c>
+      <c r="I483" t="s">
+        <v>4105</v>
+      </c>
+      <c r="J483"/>
+      <c r="K483" t="s">
+        <v>4106</v>
+      </c>
+      <c r="L483" t="s">
+        <v>250</v>
+      </c>
+      <c r="M483" t="s">
+        <v>4107</v>
+      </c>
+      <c r="N483" t="s">
+        <v>4108</v>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" t="s">
+        <v>14</v>
+      </c>
+      <c r="B484" t="s">
+        <v>15</v>
+      </c>
+      <c r="C484" t="s">
+        <v>4109</v>
+      </c>
+      <c r="D484" t="s">
+        <v>3457</v>
+      </c>
+      <c r="E484" t="s">
+        <v>4110</v>
+      </c>
+      <c r="F484" t="s">
+        <v>4111</v>
+      </c>
+      <c r="G484" t="s">
+        <v>4112</v>
+      </c>
+      <c r="H484" t="s">
+        <v>4113</v>
+      </c>
+      <c r="I484" t="s">
+        <v>4114</v>
+      </c>
+      <c r="J484"/>
+      <c r="K484" t="s">
+        <v>4115</v>
+      </c>
+      <c r="L484" t="s">
+        <v>1034</v>
+      </c>
+      <c r="M484" t="s">
+        <v>4116</v>
+      </c>
+      <c r="N484" t="s">
+        <v>4117</v>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" t="s">
+        <v>14</v>
+      </c>
+      <c r="B485" t="s">
+        <v>15</v>
+      </c>
+      <c r="C485" t="s">
+        <v>3627</v>
+      </c>
+      <c r="D485" t="s">
+        <v>3628</v>
+      </c>
+      <c r="E485" t="s">
+        <v>3629</v>
+      </c>
+      <c r="F485" t="s">
+        <v>3630</v>
+      </c>
+      <c r="G485" t="s">
+        <v>3631</v>
+      </c>
+      <c r="H485" t="s">
+        <v>4118</v>
+      </c>
+      <c r="I485" t="s">
+        <v>4119</v>
+      </c>
+      <c r="J485"/>
+      <c r="K485" t="s">
+        <v>4120</v>
+      </c>
+      <c r="L485" t="s">
+        <v>144</v>
+      </c>
+      <c r="M485" t="s">
+        <v>4121</v>
+      </c>
+      <c r="N485" t="s">
+        <v>3636</v>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" t="s">
+        <v>14</v>
+      </c>
+      <c r="B486" t="s">
+        <v>15</v>
+      </c>
+      <c r="C486" t="s">
+        <v>4019</v>
+      </c>
+      <c r="D486" t="s">
+        <v>3628</v>
+      </c>
+      <c r="E486" t="s">
+        <v>4122</v>
+      </c>
+      <c r="F486" t="s">
+        <v>4123</v>
+      </c>
+      <c r="G486" t="s">
+        <v>4022</v>
+      </c>
+      <c r="H486" t="s">
+        <v>4124</v>
+      </c>
+      <c r="I486" t="s">
+        <v>4125</v>
+      </c>
+      <c r="J486"/>
+      <c r="K486" t="s">
+        <v>4126</v>
+      </c>
+      <c r="L486" t="s">
+        <v>250</v>
+      </c>
+      <c r="M486" t="s">
+        <v>4127</v>
+      </c>
+      <c r="N486" t="s">
+        <v>4027</v>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" t="s">
+        <v>14</v>
+      </c>
+      <c r="B487" t="s">
+        <v>15</v>
+      </c>
+      <c r="C487" t="s">
         <v>3972</v>
       </c>
-      <c r="L479" t="s">
-[...2 lines deleted...]
-      <c r="M479" t="s">
+      <c r="D487" t="s">
+        <v>3628</v>
+      </c>
+      <c r="E487" t="s">
         <v>3973</v>
       </c>
-      <c r="N479" t="s">
+      <c r="F487" t="s">
         <v>3974</v>
+      </c>
+      <c r="G487" t="s">
+        <v>3975</v>
+      </c>
+      <c r="H487" t="s">
+        <v>4128</v>
+      </c>
+      <c r="I487" t="s">
+        <v>4129</v>
+      </c>
+      <c r="J487"/>
+      <c r="K487" t="s">
+        <v>4130</v>
+      </c>
+      <c r="L487" t="s">
+        <v>250</v>
+      </c>
+      <c r="M487" t="s">
+        <v>4131</v>
+      </c>
+      <c r="N487" t="s">
+        <v>3980</v>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" t="s">
+        <v>14</v>
+      </c>
+      <c r="B488" t="s">
+        <v>15</v>
+      </c>
+      <c r="C488" t="s">
+        <v>4132</v>
+      </c>
+      <c r="D488" t="s">
+        <v>3628</v>
+      </c>
+      <c r="E488" t="s">
+        <v>4133</v>
+      </c>
+      <c r="F488" t="s">
+        <v>4134</v>
+      </c>
+      <c r="G488" t="s">
+        <v>4135</v>
+      </c>
+      <c r="H488" t="s">
+        <v>4136</v>
+      </c>
+      <c r="I488" t="s">
+        <v>4137</v>
+      </c>
+      <c r="J488"/>
+      <c r="K488" t="s">
+        <v>4138</v>
+      </c>
+      <c r="L488" t="s">
+        <v>250</v>
+      </c>
+      <c r="M488" t="s">
+        <v>4139</v>
+      </c>
+      <c r="N488" t="s">
+        <v>4140</v>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" t="s">
+        <v>14</v>
+      </c>
+      <c r="B489" t="s">
+        <v>15</v>
+      </c>
+      <c r="C489" t="s">
+        <v>4141</v>
+      </c>
+      <c r="D489" t="s">
+        <v>3628</v>
+      </c>
+      <c r="E489" t="s">
+        <v>4142</v>
+      </c>
+      <c r="F489" t="s">
+        <v>4143</v>
+      </c>
+      <c r="G489" t="s">
+        <v>4144</v>
+      </c>
+      <c r="H489" t="s">
+        <v>4145</v>
+      </c>
+      <c r="I489" t="s">
+        <v>4146</v>
+      </c>
+      <c r="J489"/>
+      <c r="K489" t="s">
+        <v>4147</v>
+      </c>
+      <c r="L489" t="s">
+        <v>250</v>
+      </c>
+      <c r="M489" t="s">
+        <v>4148</v>
+      </c>
+      <c r="N489" t="s">
+        <v>4149</v>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" t="s">
+        <v>14</v>
+      </c>
+      <c r="B490" t="s">
+        <v>15</v>
+      </c>
+      <c r="C490" t="s">
+        <v>4150</v>
+      </c>
+      <c r="D490" t="s">
+        <v>3628</v>
+      </c>
+      <c r="E490" t="s">
+        <v>4151</v>
+      </c>
+      <c r="F490" t="s">
+        <v>4152</v>
+      </c>
+      <c r="G490" t="s">
+        <v>4153</v>
+      </c>
+      <c r="H490" t="s">
+        <v>4154</v>
+      </c>
+      <c r="I490" t="s">
+        <v>4155</v>
+      </c>
+      <c r="J490"/>
+      <c r="K490" t="s">
+        <v>4156</v>
+      </c>
+      <c r="L490" t="s">
+        <v>250</v>
+      </c>
+      <c r="M490" t="s">
+        <v>4157</v>
+      </c>
+      <c r="N490" t="s">
+        <v>4158</v>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" t="s">
+        <v>14</v>
+      </c>
+      <c r="B491" t="s">
+        <v>15</v>
+      </c>
+      <c r="C491" t="s">
+        <v>4159</v>
+      </c>
+      <c r="D491" t="s">
+        <v>3963</v>
+      </c>
+      <c r="E491" t="s">
+        <v>4160</v>
+      </c>
+      <c r="F491" t="s">
+        <v>4161</v>
+      </c>
+      <c r="G491" t="s">
+        <v>4162</v>
+      </c>
+      <c r="H491" t="s">
+        <v>4163</v>
+      </c>
+      <c r="I491" t="s">
+        <v>4164</v>
+      </c>
+      <c r="J491"/>
+      <c r="K491" t="s">
+        <v>4165</v>
+      </c>
+      <c r="L491" t="s">
+        <v>250</v>
+      </c>
+      <c r="M491" t="s">
+        <v>4166</v>
+      </c>
+      <c r="N491" t="s">
+        <v>4167</v>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" t="s">
+        <v>14</v>
+      </c>
+      <c r="B492" t="s">
+        <v>15</v>
+      </c>
+      <c r="C492" t="s">
+        <v>4168</v>
+      </c>
+      <c r="D492" t="s">
+        <v>3963</v>
+      </c>
+      <c r="E492" t="s">
+        <v>4169</v>
+      </c>
+      <c r="F492" t="s">
+        <v>4102</v>
+      </c>
+      <c r="G492" t="s">
+        <v>4170</v>
+      </c>
+      <c r="H492" t="s">
+        <v>4171</v>
+      </c>
+      <c r="I492" t="s">
+        <v>4172</v>
+      </c>
+      <c r="J492"/>
+      <c r="K492" t="s">
+        <v>4173</v>
+      </c>
+      <c r="L492" t="s">
+        <v>250</v>
+      </c>
+      <c r="M492" t="s">
+        <v>4174</v>
+      </c>
+      <c r="N492" t="s">
+        <v>4175</v>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" t="s">
+        <v>14</v>
+      </c>
+      <c r="B493" t="s">
+        <v>15</v>
+      </c>
+      <c r="C493" t="s">
+        <v>3962</v>
+      </c>
+      <c r="D493" t="s">
+        <v>3963</v>
+      </c>
+      <c r="E493" t="s">
+        <v>3964</v>
+      </c>
+      <c r="F493" t="s">
+        <v>3965</v>
+      </c>
+      <c r="G493" t="s">
+        <v>3966</v>
+      </c>
+      <c r="H493" t="s">
+        <v>4176</v>
+      </c>
+      <c r="I493" t="s">
+        <v>4177</v>
+      </c>
+      <c r="J493"/>
+      <c r="K493" t="s">
+        <v>4178</v>
+      </c>
+      <c r="L493" t="s">
+        <v>144</v>
+      </c>
+      <c r="M493" t="s">
+        <v>4179</v>
+      </c>
+      <c r="N493" t="s">
+        <v>3971</v>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" t="s">
+        <v>14</v>
+      </c>
+      <c r="B494" t="s">
+        <v>15</v>
+      </c>
+      <c r="C494" t="s">
+        <v>3990</v>
+      </c>
+      <c r="D494" t="s">
+        <v>3963</v>
+      </c>
+      <c r="E494" t="s">
+        <v>3991</v>
+      </c>
+      <c r="F494" t="s">
+        <v>3992</v>
+      </c>
+      <c r="G494" t="s">
+        <v>3993</v>
+      </c>
+      <c r="H494" t="s">
+        <v>4180</v>
+      </c>
+      <c r="I494" t="s">
+        <v>4181</v>
+      </c>
+      <c r="J494"/>
+      <c r="K494" t="s">
+        <v>4182</v>
+      </c>
+      <c r="L494" t="s">
+        <v>250</v>
+      </c>
+      <c r="M494" t="s">
+        <v>4183</v>
+      </c>
+      <c r="N494" t="s">
+        <v>3998</v>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" t="s">
+        <v>14</v>
+      </c>
+      <c r="B495" t="s">
+        <v>15</v>
+      </c>
+      <c r="C495" t="s">
+        <v>3981</v>
+      </c>
+      <c r="D495" t="s">
+        <v>3963</v>
+      </c>
+      <c r="E495" t="s">
+        <v>3982</v>
+      </c>
+      <c r="F495" t="s">
+        <v>3983</v>
+      </c>
+      <c r="G495" t="s">
+        <v>3984</v>
+      </c>
+      <c r="H495" t="s">
+        <v>4184</v>
+      </c>
+      <c r="I495" t="s">
+        <v>4185</v>
+      </c>
+      <c r="J495"/>
+      <c r="K495" t="s">
+        <v>4186</v>
+      </c>
+      <c r="L495" t="s">
+        <v>250</v>
+      </c>
+      <c r="M495" t="s">
+        <v>4187</v>
+      </c>
+      <c r="N495" t="s">
+        <v>3989</v>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" t="s">
+        <v>14</v>
+      </c>
+      <c r="B496" t="s">
+        <v>15</v>
+      </c>
+      <c r="C496" t="s">
+        <v>4188</v>
+      </c>
+      <c r="D496" t="s">
+        <v>3963</v>
+      </c>
+      <c r="E496" t="s">
+        <v>4189</v>
+      </c>
+      <c r="F496" t="s">
+        <v>4190</v>
+      </c>
+      <c r="G496" t="s">
+        <v>4191</v>
+      </c>
+      <c r="H496" t="s">
+        <v>4192</v>
+      </c>
+      <c r="I496" t="s">
+        <v>4193</v>
+      </c>
+      <c r="J496"/>
+      <c r="K496" t="s">
+        <v>4194</v>
+      </c>
+      <c r="L496" t="s">
+        <v>250</v>
+      </c>
+      <c r="M496" t="s">
+        <v>4195</v>
+      </c>
+      <c r="N496" t="s">
+        <v>4196</v>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" t="s">
+        <v>14</v>
+      </c>
+      <c r="B497" t="s">
+        <v>15</v>
+      </c>
+      <c r="C497" t="s">
+        <v>4197</v>
+      </c>
+      <c r="D497" t="s">
+        <v>3963</v>
+      </c>
+      <c r="E497" t="s">
+        <v>4198</v>
+      </c>
+      <c r="F497" t="s">
+        <v>4199</v>
+      </c>
+      <c r="G497" t="s">
+        <v>4200</v>
+      </c>
+      <c r="H497" t="s">
+        <v>4201</v>
+      </c>
+      <c r="I497" t="s">
+        <v>4202</v>
+      </c>
+      <c r="J497"/>
+      <c r="K497" t="s">
+        <v>4203</v>
+      </c>
+      <c r="L497" t="s">
+        <v>250</v>
+      </c>
+      <c r="M497" t="s">
+        <v>4204</v>
+      </c>
+      <c r="N497" t="s">
+        <v>4205</v>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" t="s">
+        <v>14</v>
+      </c>
+      <c r="B498" t="s">
+        <v>15</v>
+      </c>
+      <c r="C498" t="s">
+        <v>4206</v>
+      </c>
+      <c r="D498" t="s">
+        <v>3963</v>
+      </c>
+      <c r="E498" t="s">
+        <v>4207</v>
+      </c>
+      <c r="F498" t="s">
+        <v>4208</v>
+      </c>
+      <c r="G498" t="s">
+        <v>4209</v>
+      </c>
+      <c r="H498" t="s">
+        <v>4210</v>
+      </c>
+      <c r="I498" t="s">
+        <v>4211</v>
+      </c>
+      <c r="J498"/>
+      <c r="K498" t="s">
+        <v>4212</v>
+      </c>
+      <c r="L498" t="s">
+        <v>250</v>
+      </c>
+      <c r="M498" t="s">
+        <v>4213</v>
+      </c>
+      <c r="N498" t="s">
+        <v>4214</v>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" t="s">
+        <v>14</v>
+      </c>
+      <c r="B499" t="s">
+        <v>15</v>
+      </c>
+      <c r="C499" t="s">
+        <v>4215</v>
+      </c>
+      <c r="D499" t="s">
+        <v>3963</v>
+      </c>
+      <c r="E499" t="s">
+        <v>4216</v>
+      </c>
+      <c r="F499" t="s">
+        <v>4217</v>
+      </c>
+      <c r="G499" t="s">
+        <v>4218</v>
+      </c>
+      <c r="H499" t="s">
+        <v>4219</v>
+      </c>
+      <c r="I499" t="s">
+        <v>4220</v>
+      </c>
+      <c r="J499"/>
+      <c r="K499" t="s">
+        <v>4221</v>
+      </c>
+      <c r="L499" t="s">
+        <v>250</v>
+      </c>
+      <c r="M499" t="s">
+        <v>4222</v>
+      </c>
+      <c r="N499" t="s">
+        <v>4223</v>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" t="s">
+        <v>14</v>
+      </c>
+      <c r="B500" t="s">
+        <v>15</v>
+      </c>
+      <c r="C500" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D500" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E500" t="s">
+        <v>4225</v>
+      </c>
+      <c r="F500" t="s">
+        <v>4226</v>
+      </c>
+      <c r="G500" t="s">
+        <v>4227</v>
+      </c>
+      <c r="H500" t="s">
+        <v>4228</v>
+      </c>
+      <c r="I500" t="s">
+        <v>4229</v>
+      </c>
+      <c r="J500"/>
+      <c r="K500" t="s">
+        <v>4230</v>
+      </c>
+      <c r="L500" t="s">
+        <v>250</v>
+      </c>
+      <c r="M500" t="s">
+        <v>4231</v>
+      </c>
+      <c r="N500" t="s">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" t="s">
+        <v>14</v>
+      </c>
+      <c r="B501" t="s">
+        <v>15</v>
+      </c>
+      <c r="C501" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D501" t="s">
+        <v>4233</v>
+      </c>
+      <c r="E501" t="s">
+        <v>2450</v>
+      </c>
+      <c r="F501" t="s">
+        <v>2451</v>
+      </c>
+      <c r="G501" t="s">
+        <v>2452</v>
+      </c>
+      <c r="H501" t="s">
+        <v>4234</v>
+      </c>
+      <c r="I501" t="s">
+        <v>4235</v>
+      </c>
+      <c r="J501"/>
+      <c r="K501" t="s">
+        <v>4236</v>
+      </c>
+      <c r="L501" t="s">
+        <v>250</v>
+      </c>
+      <c r="M501" t="s">
+        <v>4237</v>
+      </c>
+      <c r="N501" t="s">
+        <v>2458</v>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" t="s">
+        <v>14</v>
+      </c>
+      <c r="B502" t="s">
+        <v>15</v>
+      </c>
+      <c r="C502" t="s">
+        <v>4238</v>
+      </c>
+      <c r="D502" t="s">
+        <v>4233</v>
+      </c>
+      <c r="E502" t="s">
+        <v>4239</v>
+      </c>
+      <c r="F502" t="s">
+        <v>4240</v>
+      </c>
+      <c r="G502" t="s">
+        <v>4241</v>
+      </c>
+      <c r="H502" t="s">
+        <v>4242</v>
+      </c>
+      <c r="I502" t="s">
+        <v>4243</v>
+      </c>
+      <c r="J502"/>
+      <c r="K502" t="s">
+        <v>4244</v>
+      </c>
+      <c r="L502" t="s">
+        <v>250</v>
+      </c>
+      <c r="M502" t="s">
+        <v>4245</v>
+      </c>
+      <c r="N502" t="s">
+        <v>4246</v>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" t="s">
+        <v>14</v>
+      </c>
+      <c r="B503" t="s">
+        <v>15</v>
+      </c>
+      <c r="C503" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D503" t="s">
+        <v>4247</v>
+      </c>
+      <c r="E503" t="s">
+        <v>3237</v>
+      </c>
+      <c r="F503" t="s">
+        <v>3238</v>
+      </c>
+      <c r="G503" t="s">
+        <v>3239</v>
+      </c>
+      <c r="H503" t="s">
+        <v>3240</v>
+      </c>
+      <c r="I503" t="s">
+        <v>4248</v>
+      </c>
+      <c r="J503"/>
+      <c r="K503" t="s">
+        <v>4249</v>
+      </c>
+      <c r="L503" t="s">
+        <v>250</v>
+      </c>
+      <c r="M503" t="s">
+        <v>4250</v>
+      </c>
+      <c r="N503" t="s">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" t="s">
+        <v>14</v>
+      </c>
+      <c r="B504" t="s">
+        <v>15</v>
+      </c>
+      <c r="C504" t="s">
+        <v>3999</v>
+      </c>
+      <c r="D504" t="s">
+        <v>3832</v>
+      </c>
+      <c r="E504" t="s">
+        <v>4000</v>
+      </c>
+      <c r="F504" t="s">
+        <v>2592</v>
+      </c>
+      <c r="G504" t="s">
+        <v>4001</v>
+      </c>
+      <c r="H504" t="s">
+        <v>4251</v>
+      </c>
+      <c r="I504" t="s">
+        <v>4252</v>
+      </c>
+      <c r="J504"/>
+      <c r="K504" t="s">
+        <v>4253</v>
+      </c>
+      <c r="L504" t="s">
+        <v>250</v>
+      </c>
+      <c r="M504" t="s">
+        <v>4254</v>
+      </c>
+      <c r="N504" t="s">
+        <v>4006</v>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" t="s">
+        <v>14</v>
+      </c>
+      <c r="B505" t="s">
+        <v>15</v>
+      </c>
+      <c r="C505" t="s">
+        <v>4255</v>
+      </c>
+      <c r="D505" t="s">
+        <v>3832</v>
+      </c>
+      <c r="E505" t="s">
+        <v>4256</v>
+      </c>
+      <c r="F505" t="s">
+        <v>3597</v>
+      </c>
+      <c r="G505" t="s">
+        <v>4257</v>
+      </c>
+      <c r="H505" t="s">
+        <v>4258</v>
+      </c>
+      <c r="I505" t="s">
+        <v>4259</v>
+      </c>
+      <c r="J505"/>
+      <c r="K505" t="s">
+        <v>4260</v>
+      </c>
+      <c r="L505" t="s">
+        <v>250</v>
+      </c>
+      <c r="M505" t="s">
+        <v>4261</v>
+      </c>
+      <c r="N505" t="s">
+        <v>4262</v>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" t="s">
+        <v>14</v>
+      </c>
+      <c r="B506" t="s">
+        <v>15</v>
+      </c>
+      <c r="C506" t="s">
+        <v>4263</v>
+      </c>
+      <c r="D506" t="s">
+        <v>3832</v>
+      </c>
+      <c r="E506" t="s">
+        <v>4264</v>
+      </c>
+      <c r="F506" t="s">
+        <v>4265</v>
+      </c>
+      <c r="G506" t="s">
+        <v>4266</v>
+      </c>
+      <c r="H506" t="s">
+        <v>4267</v>
+      </c>
+      <c r="I506" t="s">
+        <v>4268</v>
+      </c>
+      <c r="J506"/>
+      <c r="K506" t="s">
+        <v>4269</v>
+      </c>
+      <c r="L506" t="s">
+        <v>144</v>
+      </c>
+      <c r="M506" t="s">
+        <v>4270</v>
+      </c>
+      <c r="N506" t="s">
+        <v>4271</v>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" t="s">
+        <v>14</v>
+      </c>
+      <c r="B507" t="s">
+        <v>15</v>
+      </c>
+      <c r="C507" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D507" t="s">
+        <v>3832</v>
+      </c>
+      <c r="E507" t="s">
+        <v>3842</v>
+      </c>
+      <c r="F507" t="s">
+        <v>3843</v>
+      </c>
+      <c r="G507" t="s">
+        <v>3844</v>
+      </c>
+      <c r="H507" t="s">
+        <v>4272</v>
+      </c>
+      <c r="I507" t="s">
+        <v>4273</v>
+      </c>
+      <c r="J507"/>
+      <c r="K507" t="s">
+        <v>4274</v>
+      </c>
+      <c r="L507" t="s">
+        <v>250</v>
+      </c>
+      <c r="M507" t="s">
+        <v>4275</v>
+      </c>
+      <c r="N507" t="s">
+        <v>3849</v>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" t="s">
+        <v>14</v>
+      </c>
+      <c r="B508" t="s">
+        <v>15</v>
+      </c>
+      <c r="C508" t="s">
+        <v>3831</v>
+      </c>
+      <c r="D508" t="s">
+        <v>3832</v>
+      </c>
+      <c r="E508" t="s">
+        <v>3833</v>
+      </c>
+      <c r="F508" t="s">
+        <v>3834</v>
+      </c>
+      <c r="G508" t="s">
+        <v>3835</v>
+      </c>
+      <c r="H508" t="s">
+        <v>4276</v>
+      </c>
+      <c r="I508" t="s">
+        <v>4277</v>
+      </c>
+      <c r="J508"/>
+      <c r="K508" t="s">
+        <v>4278</v>
+      </c>
+      <c r="L508" t="s">
+        <v>250</v>
+      </c>
+      <c r="M508" t="s">
+        <v>4279</v>
+      </c>
+      <c r="N508" t="s">
+        <v>3840</v>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" t="s">
+        <v>14</v>
+      </c>
+      <c r="B509" t="s">
+        <v>15</v>
+      </c>
+      <c r="C509" t="s">
+        <v>4280</v>
+      </c>
+      <c r="D509" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E509" t="s">
+        <v>4281</v>
+      </c>
+      <c r="F509" t="s">
+        <v>4282</v>
+      </c>
+      <c r="G509" t="s">
+        <v>4283</v>
+      </c>
+      <c r="H509" t="s">
+        <v>4284</v>
+      </c>
+      <c r="I509" t="s">
+        <v>4285</v>
+      </c>
+      <c r="J509"/>
+      <c r="K509" t="s">
+        <v>4286</v>
+      </c>
+      <c r="L509" t="s">
+        <v>250</v>
+      </c>
+      <c r="M509" t="s">
+        <v>4287</v>
+      </c>
+      <c r="N509" t="s">
+        <v>4288</v>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" t="s">
+        <v>14</v>
+      </c>
+      <c r="B510" t="s">
+        <v>15</v>
+      </c>
+      <c r="C510" t="s">
+        <v>4289</v>
+      </c>
+      <c r="D510" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E510" t="s">
+        <v>4290</v>
+      </c>
+      <c r="F510" t="s">
+        <v>4291</v>
+      </c>
+      <c r="G510" t="s">
+        <v>4292</v>
+      </c>
+      <c r="H510" t="s">
+        <v>4293</v>
+      </c>
+      <c r="I510" t="s">
+        <v>4294</v>
+      </c>
+      <c r="J510"/>
+      <c r="K510" t="s">
+        <v>4295</v>
+      </c>
+      <c r="L510" t="s">
+        <v>250</v>
+      </c>
+      <c r="M510" t="s">
+        <v>4296</v>
+      </c>
+      <c r="N510" t="s">
+        <v>4297</v>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" t="s">
+        <v>14</v>
+      </c>
+      <c r="B511" t="s">
+        <v>15</v>
+      </c>
+      <c r="C511" t="s">
+        <v>4298</v>
+      </c>
+      <c r="D511" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E511" t="s">
+        <v>4300</v>
+      </c>
+      <c r="F511" t="s">
+        <v>4301</v>
+      </c>
+      <c r="G511" t="s">
+        <v>4302</v>
+      </c>
+      <c r="H511" t="s">
+        <v>4303</v>
+      </c>
+      <c r="I511" t="s">
+        <v>4304</v>
+      </c>
+      <c r="J511"/>
+      <c r="K511" t="s">
+        <v>4305</v>
+      </c>
+      <c r="L511" t="s">
+        <v>250</v>
+      </c>
+      <c r="M511" t="s">
+        <v>4306</v>
+      </c>
+      <c r="N511" t="s">
+        <v>4307</v>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" t="s">
+        <v>14</v>
+      </c>
+      <c r="B512" t="s">
+        <v>15</v>
+      </c>
+      <c r="C512" t="s">
+        <v>4308</v>
+      </c>
+      <c r="D512" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E512" t="s">
+        <v>4309</v>
+      </c>
+      <c r="F512" t="s">
+        <v>4310</v>
+      </c>
+      <c r="G512" t="s">
+        <v>4311</v>
+      </c>
+      <c r="H512" t="s">
+        <v>4312</v>
+      </c>
+      <c r="I512" t="s">
+        <v>4313</v>
+      </c>
+      <c r="J512"/>
+      <c r="K512" t="s">
+        <v>4314</v>
+      </c>
+      <c r="L512" t="s">
+        <v>250</v>
+      </c>
+      <c r="M512" t="s">
+        <v>4315</v>
+      </c>
+      <c r="N512" t="s">
+        <v>4316</v>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" t="s">
+        <v>14</v>
+      </c>
+      <c r="B513" t="s">
+        <v>15</v>
+      </c>
+      <c r="C513" t="s">
+        <v>4317</v>
+      </c>
+      <c r="D513" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E513" t="s">
+        <v>4318</v>
+      </c>
+      <c r="F513" t="s">
+        <v>3468</v>
+      </c>
+      <c r="G513" t="s">
+        <v>4319</v>
+      </c>
+      <c r="H513" t="s">
+        <v>4320</v>
+      </c>
+      <c r="I513" t="s">
+        <v>4321</v>
+      </c>
+      <c r="J513"/>
+      <c r="K513" t="s">
+        <v>4322</v>
+      </c>
+      <c r="L513" t="s">
+        <v>250</v>
+      </c>
+      <c r="M513" t="s">
+        <v>4323</v>
+      </c>
+      <c r="N513" t="s">
+        <v>4324</v>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" t="s">
+        <v>14</v>
+      </c>
+      <c r="B514" t="s">
+        <v>15</v>
+      </c>
+      <c r="C514" t="s">
+        <v>4325</v>
+      </c>
+      <c r="D514" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E514" t="s">
+        <v>4326</v>
+      </c>
+      <c r="F514" t="s">
+        <v>4327</v>
+      </c>
+      <c r="G514" t="s">
+        <v>4328</v>
+      </c>
+      <c r="H514" t="s">
+        <v>4329</v>
+      </c>
+      <c r="I514" t="s">
+        <v>4330</v>
+      </c>
+      <c r="J514"/>
+      <c r="K514" t="s">
+        <v>4331</v>
+      </c>
+      <c r="L514" t="s">
+        <v>250</v>
+      </c>
+      <c r="M514" t="s">
+        <v>4332</v>
+      </c>
+      <c r="N514" t="s">
+        <v>4333</v>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" t="s">
+        <v>14</v>
+      </c>
+      <c r="B515" t="s">
+        <v>15</v>
+      </c>
+      <c r="C515" t="s">
+        <v>4334</v>
+      </c>
+      <c r="D515" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E515" t="s">
+        <v>4335</v>
+      </c>
+      <c r="F515" t="s">
+        <v>4336</v>
+      </c>
+      <c r="G515" t="s">
+        <v>4337</v>
+      </c>
+      <c r="H515" t="s">
+        <v>4338</v>
+      </c>
+      <c r="I515" t="s">
+        <v>4339</v>
+      </c>
+      <c r="J515"/>
+      <c r="K515" t="s">
+        <v>4340</v>
+      </c>
+      <c r="L515" t="s">
+        <v>250</v>
+      </c>
+      <c r="M515" t="s">
+        <v>4341</v>
+      </c>
+      <c r="N515" t="s">
+        <v>4342</v>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" t="s">
+        <v>14</v>
+      </c>
+      <c r="B516" t="s">
+        <v>15</v>
+      </c>
+      <c r="C516" t="s">
+        <v>4028</v>
+      </c>
+      <c r="D516" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E516" t="s">
+        <v>4029</v>
+      </c>
+      <c r="F516" t="s">
+        <v>4030</v>
+      </c>
+      <c r="G516" t="s">
+        <v>4031</v>
+      </c>
+      <c r="H516" t="s">
+        <v>4343</v>
+      </c>
+      <c r="I516" t="s">
+        <v>4344</v>
+      </c>
+      <c r="J516"/>
+      <c r="K516" t="s">
+        <v>4345</v>
+      </c>
+      <c r="L516" t="s">
+        <v>250</v>
+      </c>
+      <c r="M516" t="s">
+        <v>4346</v>
+      </c>
+      <c r="N516" t="s">
+        <v>4036</v>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" t="s">
+        <v>14</v>
+      </c>
+      <c r="B517" t="s">
+        <v>15</v>
+      </c>
+      <c r="C517" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D517" t="s">
+        <v>3542</v>
+      </c>
+      <c r="E517" t="s">
+        <v>3543</v>
+      </c>
+      <c r="F517" t="s">
+        <v>3544</v>
+      </c>
+      <c r="G517" t="s">
+        <v>3545</v>
+      </c>
+      <c r="H517" t="s">
+        <v>4347</v>
+      </c>
+      <c r="I517" t="s">
+        <v>4348</v>
+      </c>
+      <c r="J517"/>
+      <c r="K517" t="s">
+        <v>4349</v>
+      </c>
+      <c r="L517" t="s">
+        <v>250</v>
+      </c>
+      <c r="M517" t="s">
+        <v>4350</v>
+      </c>
+      <c r="N517" t="s">
+        <v>3550</v>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" t="s">
+        <v>14</v>
+      </c>
+      <c r="B518" t="s">
+        <v>15</v>
+      </c>
+      <c r="C518" t="s">
+        <v>4351</v>
+      </c>
+      <c r="D518" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E518" t="s">
+        <v>4352</v>
+      </c>
+      <c r="F518" t="s">
+        <v>4353</v>
+      </c>
+      <c r="G518" t="s">
+        <v>4354</v>
+      </c>
+      <c r="H518" t="s">
+        <v>4355</v>
+      </c>
+      <c r="I518" t="s">
+        <v>4356</v>
+      </c>
+      <c r="J518"/>
+      <c r="K518" t="s">
+        <v>4357</v>
+      </c>
+      <c r="L518" t="s">
+        <v>250</v>
+      </c>
+      <c r="M518" t="s">
+        <v>4358</v>
+      </c>
+      <c r="N518" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" t="s">
+        <v>14</v>
+      </c>
+      <c r="B519" t="s">
+        <v>15</v>
+      </c>
+      <c r="C519" t="s">
+        <v>4360</v>
+      </c>
+      <c r="D519" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E519" t="s">
+        <v>4361</v>
+      </c>
+      <c r="F519" t="s">
+        <v>4362</v>
+      </c>
+      <c r="G519" t="s">
+        <v>4363</v>
+      </c>
+      <c r="H519" t="s">
+        <v>4364</v>
+      </c>
+      <c r="I519" t="s">
+        <v>4365</v>
+      </c>
+      <c r="J519"/>
+      <c r="K519" t="s">
+        <v>4366</v>
+      </c>
+      <c r="L519" t="s">
+        <v>250</v>
+      </c>
+      <c r="M519" t="s">
+        <v>4367</v>
+      </c>
+      <c r="N519" t="s">
+        <v>4368</v>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" t="s">
+        <v>14</v>
+      </c>
+      <c r="B520" t="s">
+        <v>15</v>
+      </c>
+      <c r="C520" t="s">
+        <v>4369</v>
+      </c>
+      <c r="D520" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E520" t="s">
+        <v>4370</v>
+      </c>
+      <c r="F520" t="s">
+        <v>4371</v>
+      </c>
+      <c r="G520" t="s">
+        <v>4372</v>
+      </c>
+      <c r="H520" t="s">
+        <v>4373</v>
+      </c>
+      <c r="I520" t="s">
+        <v>4374</v>
+      </c>
+      <c r="J520"/>
+      <c r="K520" t="s">
+        <v>4375</v>
+      </c>
+      <c r="L520" t="s">
+        <v>250</v>
+      </c>
+      <c r="M520" t="s">
+        <v>4376</v>
+      </c>
+      <c r="N520" t="s">
+        <v>4377</v>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" t="s">
+        <v>14</v>
+      </c>
+      <c r="B521" t="s">
+        <v>15</v>
+      </c>
+      <c r="C521" t="s">
+        <v>4378</v>
+      </c>
+      <c r="D521" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E521" t="s">
+        <v>4379</v>
+      </c>
+      <c r="F521" t="s">
+        <v>4380</v>
+      </c>
+      <c r="G521" t="s">
+        <v>4381</v>
+      </c>
+      <c r="H521" t="s">
+        <v>4382</v>
+      </c>
+      <c r="I521" t="s">
+        <v>4383</v>
+      </c>
+      <c r="J521"/>
+      <c r="K521" t="s">
+        <v>4384</v>
+      </c>
+      <c r="L521" t="s">
+        <v>250</v>
+      </c>
+      <c r="M521" t="s">
+        <v>4385</v>
+      </c>
+      <c r="N521" t="s">
+        <v>4386</v>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" t="s">
+        <v>14</v>
+      </c>
+      <c r="B522" t="s">
+        <v>15</v>
+      </c>
+      <c r="C522" t="s">
+        <v>4387</v>
+      </c>
+      <c r="D522" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E522" t="s">
+        <v>4388</v>
+      </c>
+      <c r="F522" t="s">
+        <v>4389</v>
+      </c>
+      <c r="G522" t="s">
+        <v>4390</v>
+      </c>
+      <c r="H522" t="s">
+        <v>4391</v>
+      </c>
+      <c r="I522" t="s">
+        <v>4392</v>
+      </c>
+      <c r="J522"/>
+      <c r="K522" t="s">
+        <v>4393</v>
+      </c>
+      <c r="L522" t="s">
+        <v>250</v>
+      </c>
+      <c r="M522" t="s">
+        <v>4394</v>
+      </c>
+      <c r="N522" t="s">
+        <v>4395</v>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" t="s">
+        <v>14</v>
+      </c>
+      <c r="B523" t="s">
+        <v>15</v>
+      </c>
+      <c r="C523" t="s">
+        <v>4396</v>
+      </c>
+      <c r="D523" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E523" t="s">
+        <v>4397</v>
+      </c>
+      <c r="F523" t="s">
+        <v>4398</v>
+      </c>
+      <c r="G523" t="s">
+        <v>4399</v>
+      </c>
+      <c r="H523" t="s">
+        <v>4400</v>
+      </c>
+      <c r="I523" t="s">
+        <v>4401</v>
+      </c>
+      <c r="J523"/>
+      <c r="K523" t="s">
+        <v>4402</v>
+      </c>
+      <c r="L523" t="s">
+        <v>250</v>
+      </c>
+      <c r="M523" t="s">
+        <v>4403</v>
+      </c>
+      <c r="N523" t="s">
+        <v>4404</v>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" t="s">
+        <v>14</v>
+      </c>
+      <c r="B524" t="s">
+        <v>15</v>
+      </c>
+      <c r="C524" t="s">
+        <v>4405</v>
+      </c>
+      <c r="D524" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E524" t="s">
+        <v>4406</v>
+      </c>
+      <c r="F524" t="s">
+        <v>4407</v>
+      </c>
+      <c r="G524" t="s">
+        <v>4408</v>
+      </c>
+      <c r="H524" t="s">
+        <v>4409</v>
+      </c>
+      <c r="I524" t="s">
+        <v>4410</v>
+      </c>
+      <c r="J524"/>
+      <c r="K524" t="s">
+        <v>4411</v>
+      </c>
+      <c r="L524" t="s">
+        <v>144</v>
+      </c>
+      <c r="M524" t="s">
+        <v>4412</v>
+      </c>
+      <c r="N524" t="s">
+        <v>4413</v>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" t="s">
+        <v>14</v>
+      </c>
+      <c r="B525" t="s">
+        <v>15</v>
+      </c>
+      <c r="C525" t="s">
+        <v>4414</v>
+      </c>
+      <c r="D525" t="s">
+        <v>4415</v>
+      </c>
+      <c r="E525" t="s">
+        <v>4416</v>
+      </c>
+      <c r="F525" t="s">
+        <v>4417</v>
+      </c>
+      <c r="G525" t="s">
+        <v>4418</v>
+      </c>
+      <c r="H525" t="s">
+        <v>4419</v>
+      </c>
+      <c r="I525" t="s">
+        <v>4420</v>
+      </c>
+      <c r="J525"/>
+      <c r="K525" t="s">
+        <v>4421</v>
+      </c>
+      <c r="L525" t="s">
+        <v>250</v>
+      </c>
+      <c r="M525" t="s">
+        <v>4422</v>
+      </c>
+      <c r="N525" t="s">
+        <v>4423</v>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" t="s">
+        <v>14</v>
+      </c>
+      <c r="B526" t="s">
+        <v>15</v>
+      </c>
+      <c r="C526" t="s">
+        <v>4424</v>
+      </c>
+      <c r="D526" t="s">
+        <v>4415</v>
+      </c>
+      <c r="E526" t="s">
+        <v>4425</v>
+      </c>
+      <c r="F526" t="s">
+        <v>4426</v>
+      </c>
+      <c r="G526" t="s">
+        <v>4427</v>
+      </c>
+      <c r="H526" t="s">
+        <v>4428</v>
+      </c>
+      <c r="I526" t="s">
+        <v>4429</v>
+      </c>
+      <c r="J526"/>
+      <c r="K526" t="s">
+        <v>4430</v>
+      </c>
+      <c r="L526" t="s">
+        <v>250</v>
+      </c>
+      <c r="M526" t="s">
+        <v>4431</v>
+      </c>
+      <c r="N526" t="s">
+        <v>4432</v>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" t="s">
+        <v>14</v>
+      </c>
+      <c r="B527" t="s">
+        <v>15</v>
+      </c>
+      <c r="C527" t="s">
+        <v>4433</v>
+      </c>
+      <c r="D527" t="s">
+        <v>4434</v>
+      </c>
+      <c r="E527" t="s">
+        <v>4435</v>
+      </c>
+      <c r="F527" t="s">
+        <v>4436</v>
+      </c>
+      <c r="G527" t="s">
+        <v>4437</v>
+      </c>
+      <c r="H527" t="s">
+        <v>4438</v>
+      </c>
+      <c r="I527" t="s">
+        <v>4439</v>
+      </c>
+      <c r="J527"/>
+      <c r="K527" t="s">
+        <v>4440</v>
+      </c>
+      <c r="L527" t="s">
+        <v>250</v>
+      </c>
+      <c r="M527" t="s">
+        <v>4441</v>
+      </c>
+      <c r="N527" t="s">
+        <v>4442</v>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" t="s">
+        <v>14</v>
+      </c>
+      <c r="B528" t="s">
+        <v>15</v>
+      </c>
+      <c r="C528" t="s">
+        <v>4443</v>
+      </c>
+      <c r="D528" t="s">
+        <v>4444</v>
+      </c>
+      <c r="E528" t="s">
+        <v>4445</v>
+      </c>
+      <c r="F528" t="s">
+        <v>4446</v>
+      </c>
+      <c r="G528" t="s">
+        <v>4447</v>
+      </c>
+      <c r="H528" t="s">
+        <v>4448</v>
+      </c>
+      <c r="I528" t="s">
+        <v>4449</v>
+      </c>
+      <c r="J528"/>
+      <c r="K528" t="s">
+        <v>4450</v>
+      </c>
+      <c r="L528" t="s">
+        <v>250</v>
+      </c>
+      <c r="M528" t="s">
+        <v>4451</v>
+      </c>
+      <c r="N528" t="s">
+        <v>4452</v>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" t="s">
+        <v>14</v>
+      </c>
+      <c r="B529" t="s">
+        <v>15</v>
+      </c>
+      <c r="C529" t="s">
+        <v>4453</v>
+      </c>
+      <c r="D529" t="s">
+        <v>4454</v>
+      </c>
+      <c r="E529" t="s">
+        <v>4455</v>
+      </c>
+      <c r="F529" t="s">
+        <v>4456</v>
+      </c>
+      <c r="G529" t="s">
+        <v>4457</v>
+      </c>
+      <c r="H529" t="s">
+        <v>4458</v>
+      </c>
+      <c r="I529" t="s">
+        <v>4459</v>
+      </c>
+      <c r="J529"/>
+      <c r="K529" t="s">
+        <v>4460</v>
+      </c>
+      <c r="L529" t="s">
+        <v>250</v>
+      </c>
+      <c r="M529" t="s">
+        <v>4461</v>
+      </c>
+      <c r="N529" t="s">
+        <v>4462</v>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" t="s">
+        <v>14</v>
+      </c>
+      <c r="B530" t="s">
+        <v>15</v>
+      </c>
+      <c r="C530" t="s">
+        <v>3521</v>
+      </c>
+      <c r="D530" t="s">
+        <v>3522</v>
+      </c>
+      <c r="E530" t="s">
+        <v>3523</v>
+      </c>
+      <c r="F530" t="s">
+        <v>3524</v>
+      </c>
+      <c r="G530" t="s">
+        <v>3525</v>
+      </c>
+      <c r="H530" t="s">
+        <v>4463</v>
+      </c>
+      <c r="I530" t="s">
+        <v>4464</v>
+      </c>
+      <c r="J530"/>
+      <c r="K530" t="s">
+        <v>4465</v>
+      </c>
+      <c r="L530" t="s">
+        <v>250</v>
+      </c>
+      <c r="M530" t="s">
+        <v>4466</v>
+      </c>
+      <c r="N530" t="s">
+        <v>3530</v>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" t="s">
+        <v>14</v>
+      </c>
+      <c r="B531" t="s">
+        <v>15</v>
+      </c>
+      <c r="C531" t="s">
+        <v>4467</v>
+      </c>
+      <c r="D531" t="s">
+        <v>3522</v>
+      </c>
+      <c r="E531" t="s">
+        <v>4468</v>
+      </c>
+      <c r="F531" t="s">
+        <v>4469</v>
+      </c>
+      <c r="G531" t="s">
+        <v>4470</v>
+      </c>
+      <c r="H531" t="s">
+        <v>4471</v>
+      </c>
+      <c r="I531" t="s">
+        <v>4472</v>
+      </c>
+      <c r="J531"/>
+      <c r="K531" t="s">
+        <v>4473</v>
+      </c>
+      <c r="L531" t="s">
+        <v>144</v>
+      </c>
+      <c r="M531" t="s">
+        <v>4474</v>
+      </c>
+      <c r="N531" t="s">
+        <v>4475</v>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" t="s">
+        <v>14</v>
+      </c>
+      <c r="B532" t="s">
+        <v>15</v>
+      </c>
+      <c r="C532" t="s">
+        <v>3531</v>
+      </c>
+      <c r="D532" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E532" t="s">
+        <v>3533</v>
+      </c>
+      <c r="F532" t="s">
+        <v>3534</v>
+      </c>
+      <c r="G532" t="s">
+        <v>3535</v>
+      </c>
+      <c r="H532" t="s">
+        <v>4476</v>
+      </c>
+      <c r="I532" t="s">
+        <v>4477</v>
+      </c>
+      <c r="J532"/>
+      <c r="K532" t="s">
+        <v>4478</v>
+      </c>
+      <c r="L532" t="s">
+        <v>250</v>
+      </c>
+      <c r="M532" t="s">
+        <v>4479</v>
+      </c>
+      <c r="N532" t="s">
+        <v>3540</v>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" t="s">
+        <v>14</v>
+      </c>
+      <c r="B533" t="s">
+        <v>15</v>
+      </c>
+      <c r="C533" t="s">
+        <v>4480</v>
+      </c>
+      <c r="D533" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E533" t="s">
+        <v>4481</v>
+      </c>
+      <c r="F533" t="s">
+        <v>4482</v>
+      </c>
+      <c r="G533" t="s">
+        <v>4483</v>
+      </c>
+      <c r="H533" t="s">
+        <v>4484</v>
+      </c>
+      <c r="I533" t="s">
+        <v>4485</v>
+      </c>
+      <c r="J533"/>
+      <c r="K533" t="s">
+        <v>4486</v>
+      </c>
+      <c r="L533" t="s">
+        <v>250</v>
+      </c>
+      <c r="M533" t="s">
+        <v>4487</v>
+      </c>
+      <c r="N533" t="s">
+        <v>4488</v>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" t="s">
+        <v>14</v>
+      </c>
+      <c r="B534" t="s">
+        <v>15</v>
+      </c>
+      <c r="C534" t="s">
+        <v>4489</v>
+      </c>
+      <c r="D534" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E534" t="s">
+        <v>4490</v>
+      </c>
+      <c r="F534" t="s">
+        <v>4491</v>
+      </c>
+      <c r="G534" t="s">
+        <v>4492</v>
+      </c>
+      <c r="H534" t="s">
+        <v>4493</v>
+      </c>
+      <c r="I534" t="s">
+        <v>4494</v>
+      </c>
+      <c r="J534"/>
+      <c r="K534" t="s">
+        <v>4495</v>
+      </c>
+      <c r="L534" t="s">
+        <v>250</v>
+      </c>
+      <c r="M534" t="s">
+        <v>4496</v>
+      </c>
+      <c r="N534" t="s">
+        <v>4497</v>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" t="s">
+        <v>14</v>
+      </c>
+      <c r="B535" t="s">
+        <v>15</v>
+      </c>
+      <c r="C535" t="s">
+        <v>4498</v>
+      </c>
+      <c r="D535" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E535" t="s">
+        <v>4499</v>
+      </c>
+      <c r="F535" t="s">
+        <v>4500</v>
+      </c>
+      <c r="G535" t="s">
+        <v>4501</v>
+      </c>
+      <c r="H535" t="s">
+        <v>4502</v>
+      </c>
+      <c r="I535" t="s">
+        <v>4503</v>
+      </c>
+      <c r="J535"/>
+      <c r="K535" t="s">
+        <v>4504</v>
+      </c>
+      <c r="L535" t="s">
+        <v>250</v>
+      </c>
+      <c r="M535" t="s">
+        <v>4505</v>
+      </c>
+      <c r="N535" t="s">
+        <v>4506</v>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" t="s">
+        <v>14</v>
+      </c>
+      <c r="B536" t="s">
+        <v>15</v>
+      </c>
+      <c r="C536" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D536" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E536" t="s">
+        <v>3586</v>
+      </c>
+      <c r="F536" t="s">
+        <v>3587</v>
+      </c>
+      <c r="G536" t="s">
+        <v>3588</v>
+      </c>
+      <c r="H536" t="s">
+        <v>4507</v>
+      </c>
+      <c r="I536" t="s">
+        <v>4508</v>
+      </c>
+      <c r="J536"/>
+      <c r="K536" t="s">
+        <v>4509</v>
+      </c>
+      <c r="L536" t="s">
+        <v>250</v>
+      </c>
+      <c r="M536" t="s">
+        <v>4510</v>
+      </c>
+      <c r="N536" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" t="s">
+        <v>14</v>
+      </c>
+      <c r="B537" t="s">
+        <v>15</v>
+      </c>
+      <c r="C537" t="s">
+        <v>4511</v>
+      </c>
+      <c r="D537" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E537" t="s">
+        <v>4512</v>
+      </c>
+      <c r="F537" t="s">
+        <v>4513</v>
+      </c>
+      <c r="G537" t="s">
+        <v>4514</v>
+      </c>
+      <c r="H537" t="s">
+        <v>4515</v>
+      </c>
+      <c r="I537" t="s">
+        <v>4516</v>
+      </c>
+      <c r="J537"/>
+      <c r="K537" t="s">
+        <v>4517</v>
+      </c>
+      <c r="L537" t="s">
+        <v>250</v>
+      </c>
+      <c r="M537" t="s">
+        <v>4518</v>
+      </c>
+      <c r="N537" t="s">
+        <v>4519</v>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" t="s">
+        <v>14</v>
+      </c>
+      <c r="B538" t="s">
+        <v>15</v>
+      </c>
+      <c r="C538" t="s">
+        <v>4520</v>
+      </c>
+      <c r="D538" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E538" t="s">
+        <v>4521</v>
+      </c>
+      <c r="F538" t="s">
+        <v>4522</v>
+      </c>
+      <c r="G538" t="s">
+        <v>4523</v>
+      </c>
+      <c r="H538" t="s">
+        <v>4524</v>
+      </c>
+      <c r="I538" t="s">
+        <v>4525</v>
+      </c>
+      <c r="J538"/>
+      <c r="K538" t="s">
+        <v>4526</v>
+      </c>
+      <c r="L538" t="s">
+        <v>250</v>
+      </c>
+      <c r="M538" t="s">
+        <v>4527</v>
+      </c>
+      <c r="N538" t="s">
+        <v>4528</v>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" t="s">
+        <v>14</v>
+      </c>
+      <c r="B539" t="s">
+        <v>15</v>
+      </c>
+      <c r="C539" t="s">
+        <v>4529</v>
+      </c>
+      <c r="D539" t="s">
+        <v>3532</v>
+      </c>
+      <c r="E539" t="s">
+        <v>4530</v>
+      </c>
+      <c r="F539" t="s">
+        <v>4531</v>
+      </c>
+      <c r="G539" t="s">
+        <v>4532</v>
+      </c>
+      <c r="H539" t="s">
+        <v>4533</v>
+      </c>
+      <c r="I539" t="s">
+        <v>4534</v>
+      </c>
+      <c r="J539"/>
+      <c r="K539" t="s">
+        <v>4535</v>
+      </c>
+      <c r="L539" t="s">
+        <v>250</v>
+      </c>
+      <c r="M539" t="s">
+        <v>4536</v>
+      </c>
+      <c r="N539" t="s">
+        <v>4537</v>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" t="s">
+        <v>14</v>
+      </c>
+      <c r="B540" t="s">
+        <v>15</v>
+      </c>
+      <c r="C540" t="s">
+        <v>4224</v>
+      </c>
+      <c r="D540" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E540" t="s">
+        <v>4225</v>
+      </c>
+      <c r="F540" t="s">
+        <v>4226</v>
+      </c>
+      <c r="G540" t="s">
+        <v>4227</v>
+      </c>
+      <c r="H540" t="s">
+        <v>4538</v>
+      </c>
+      <c r="I540" t="s">
+        <v>4539</v>
+      </c>
+      <c r="J540"/>
+      <c r="K540" t="s">
+        <v>4540</v>
+      </c>
+      <c r="L540" t="s">
+        <v>250</v>
+      </c>
+      <c r="M540" t="s">
+        <v>4541</v>
+      </c>
+      <c r="N540" t="s">
+        <v>4232</v>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" t="s">
+        <v>14</v>
+      </c>
+      <c r="B541" t="s">
+        <v>15</v>
+      </c>
+      <c r="C541" t="s">
+        <v>4090</v>
+      </c>
+      <c r="D541" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E541" t="s">
+        <v>4092</v>
+      </c>
+      <c r="F541" t="s">
+        <v>4093</v>
+      </c>
+      <c r="G541" t="s">
+        <v>4094</v>
+      </c>
+      <c r="H541" t="s">
+        <v>4542</v>
+      </c>
+      <c r="I541" t="s">
+        <v>4543</v>
+      </c>
+      <c r="J541"/>
+      <c r="K541" t="s">
+        <v>4544</v>
+      </c>
+      <c r="L541" t="s">
+        <v>250</v>
+      </c>
+      <c r="M541" t="s">
+        <v>4545</v>
+      </c>
+      <c r="N541" t="s">
+        <v>4099</v>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" t="s">
+        <v>14</v>
+      </c>
+      <c r="B542" t="s">
+        <v>15</v>
+      </c>
+      <c r="C542" t="s">
+        <v>4405</v>
+      </c>
+      <c r="D542" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E542" t="s">
+        <v>4406</v>
+      </c>
+      <c r="F542" t="s">
+        <v>4407</v>
+      </c>
+      <c r="G542" t="s">
+        <v>4408</v>
+      </c>
+      <c r="H542" t="s">
+        <v>4546</v>
+      </c>
+      <c r="I542" t="s">
+        <v>4547</v>
+      </c>
+      <c r="J542"/>
+      <c r="K542" t="s">
+        <v>4548</v>
+      </c>
+      <c r="L542" t="s">
+        <v>144</v>
+      </c>
+      <c r="M542" t="s">
+        <v>4549</v>
+      </c>
+      <c r="N542" t="s">
+        <v>4413</v>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" t="s">
+        <v>14</v>
+      </c>
+      <c r="B543" t="s">
+        <v>15</v>
+      </c>
+      <c r="C543" t="s">
+        <v>4550</v>
+      </c>
+      <c r="D543" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E543" t="s">
+        <v>4551</v>
+      </c>
+      <c r="F543" t="s">
+        <v>4552</v>
+      </c>
+      <c r="G543" t="s">
+        <v>4553</v>
+      </c>
+      <c r="H543" t="s">
+        <v>4554</v>
+      </c>
+      <c r="I543" t="s">
+        <v>4555</v>
+      </c>
+      <c r="J543"/>
+      <c r="K543" t="s">
+        <v>4556</v>
+      </c>
+      <c r="L543" t="s">
+        <v>250</v>
+      </c>
+      <c r="M543" t="s">
+        <v>4557</v>
+      </c>
+      <c r="N543" t="s">
+        <v>4558</v>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" t="s">
+        <v>14</v>
+      </c>
+      <c r="B544" t="s">
+        <v>15</v>
+      </c>
+      <c r="C544" t="s">
+        <v>4369</v>
+      </c>
+      <c r="D544" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E544" t="s">
+        <v>4559</v>
+      </c>
+      <c r="F544" t="s">
+        <v>4560</v>
+      </c>
+      <c r="G544" t="s">
+        <v>4372</v>
+      </c>
+      <c r="H544" t="s">
+        <v>4561</v>
+      </c>
+      <c r="I544" t="s">
+        <v>4562</v>
+      </c>
+      <c r="J544"/>
+      <c r="K544" t="s">
+        <v>4563</v>
+      </c>
+      <c r="L544" t="s">
+        <v>250</v>
+      </c>
+      <c r="M544" t="s">
+        <v>4564</v>
+      </c>
+      <c r="N544" t="s">
+        <v>4377</v>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" t="s">
+        <v>14</v>
+      </c>
+      <c r="B545" t="s">
+        <v>15</v>
+      </c>
+      <c r="C545" t="s">
+        <v>4396</v>
+      </c>
+      <c r="D545" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E545" t="s">
+        <v>4397</v>
+      </c>
+      <c r="F545" t="s">
+        <v>4398</v>
+      </c>
+      <c r="G545" t="s">
+        <v>4399</v>
+      </c>
+      <c r="H545" t="s">
+        <v>4565</v>
+      </c>
+      <c r="I545" t="s">
+        <v>4566</v>
+      </c>
+      <c r="J545"/>
+      <c r="K545" t="s">
+        <v>4567</v>
+      </c>
+      <c r="L545" t="s">
+        <v>250</v>
+      </c>
+      <c r="M545" t="s">
+        <v>4568</v>
+      </c>
+      <c r="N545" t="s">
+        <v>4404</v>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" t="s">
+        <v>14</v>
+      </c>
+      <c r="B546" t="s">
+        <v>15</v>
+      </c>
+      <c r="C546" t="s">
+        <v>4569</v>
+      </c>
+      <c r="D546" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E546" t="s">
+        <v>4570</v>
+      </c>
+      <c r="F546" t="s">
+        <v>4571</v>
+      </c>
+      <c r="G546" t="s">
+        <v>4572</v>
+      </c>
+      <c r="H546" t="s">
+        <v>4573</v>
+      </c>
+      <c r="I546" t="s">
+        <v>4574</v>
+      </c>
+      <c r="J546"/>
+      <c r="K546" t="s">
+        <v>4575</v>
+      </c>
+      <c r="L546" t="s">
+        <v>250</v>
+      </c>
+      <c r="M546" t="s">
+        <v>4576</v>
+      </c>
+      <c r="N546" t="s">
+        <v>4577</v>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" t="s">
+        <v>14</v>
+      </c>
+      <c r="B547" t="s">
+        <v>15</v>
+      </c>
+      <c r="C547" t="s">
+        <v>4578</v>
+      </c>
+      <c r="D547" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E547" t="s">
+        <v>4579</v>
+      </c>
+      <c r="F547" t="s">
+        <v>4580</v>
+      </c>
+      <c r="G547" t="s">
+        <v>4581</v>
+      </c>
+      <c r="H547" t="s">
+        <v>4582</v>
+      </c>
+      <c r="I547" t="s">
+        <v>4583</v>
+      </c>
+      <c r="J547"/>
+      <c r="K547" t="s">
+        <v>4584</v>
+      </c>
+      <c r="L547" t="s">
+        <v>250</v>
+      </c>
+      <c r="M547" t="s">
+        <v>4585</v>
+      </c>
+      <c r="N547" t="s">
+        <v>4586</v>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" t="s">
+        <v>14</v>
+      </c>
+      <c r="B548" t="s">
+        <v>15</v>
+      </c>
+      <c r="C548" t="s">
+        <v>4587</v>
+      </c>
+      <c r="D548" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E548" t="s">
+        <v>4588</v>
+      </c>
+      <c r="F548" t="s">
+        <v>4589</v>
+      </c>
+      <c r="G548" t="s">
+        <v>4590</v>
+      </c>
+      <c r="H548" t="s">
+        <v>4591</v>
+      </c>
+      <c r="I548" t="s">
+        <v>4592</v>
+      </c>
+      <c r="J548"/>
+      <c r="K548" t="s">
+        <v>4593</v>
+      </c>
+      <c r="L548" t="s">
+        <v>144</v>
+      </c>
+      <c r="M548" t="s">
+        <v>4594</v>
+      </c>
+      <c r="N548" t="s">
+        <v>4595</v>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" t="s">
+        <v>14</v>
+      </c>
+      <c r="B549" t="s">
+        <v>15</v>
+      </c>
+      <c r="C549" t="s">
+        <v>4387</v>
+      </c>
+      <c r="D549" t="s">
+        <v>4091</v>
+      </c>
+      <c r="E549" t="s">
+        <v>4388</v>
+      </c>
+      <c r="F549" t="s">
+        <v>4389</v>
+      </c>
+      <c r="G549" t="s">
+        <v>4390</v>
+      </c>
+      <c r="H549" t="s">
+        <v>4596</v>
+      </c>
+      <c r="I549" t="s">
+        <v>4597</v>
+      </c>
+      <c r="J549"/>
+      <c r="K549" t="s">
+        <v>4598</v>
+      </c>
+      <c r="L549" t="s">
+        <v>250</v>
+      </c>
+      <c r="M549" t="s">
+        <v>4599</v>
+      </c>
+      <c r="N549" t="s">
+        <v>4395</v>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" t="s">
+        <v>14</v>
+      </c>
+      <c r="B550" t="s">
+        <v>15</v>
+      </c>
+      <c r="C550" t="s">
+        <v>4600</v>
+      </c>
+      <c r="D550" t="s">
+        <v>4247</v>
+      </c>
+      <c r="E550" t="s">
+        <v>4601</v>
+      </c>
+      <c r="F550" t="s">
+        <v>4602</v>
+      </c>
+      <c r="G550" t="s">
+        <v>4603</v>
+      </c>
+      <c r="H550" t="s">
+        <v>4604</v>
+      </c>
+      <c r="I550" t="s">
+        <v>4605</v>
+      </c>
+      <c r="J550"/>
+      <c r="K550" t="s">
+        <v>4606</v>
+      </c>
+      <c r="L550" t="s">
+        <v>250</v>
+      </c>
+      <c r="M550" t="s">
+        <v>4607</v>
+      </c>
+      <c r="N550" t="s">
+        <v>4608</v>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" t="s">
+        <v>14</v>
+      </c>
+      <c r="B551" t="s">
+        <v>15</v>
+      </c>
+      <c r="C551" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D551" t="s">
+        <v>4247</v>
+      </c>
+      <c r="E551" t="s">
+        <v>3237</v>
+      </c>
+      <c r="F551" t="s">
+        <v>3238</v>
+      </c>
+      <c r="G551" t="s">
+        <v>3239</v>
+      </c>
+      <c r="H551" t="s">
+        <v>4609</v>
+      </c>
+      <c r="I551" t="s">
+        <v>4610</v>
+      </c>
+      <c r="J551"/>
+      <c r="K551" t="s">
+        <v>4611</v>
+      </c>
+      <c r="L551" t="s">
+        <v>250</v>
+      </c>
+      <c r="M551" t="s">
+        <v>4612</v>
+      </c>
+      <c r="N551" t="s">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" t="s">
+        <v>14</v>
+      </c>
+      <c r="B552" t="s">
+        <v>15</v>
+      </c>
+      <c r="C552" t="s">
+        <v>4613</v>
+      </c>
+      <c r="D552" t="s">
+        <v>4247</v>
+      </c>
+      <c r="E552" t="s">
+        <v>4614</v>
+      </c>
+      <c r="F552" t="s">
+        <v>4615</v>
+      </c>
+      <c r="G552" t="s">
+        <v>4616</v>
+      </c>
+      <c r="H552" t="s">
+        <v>4617</v>
+      </c>
+      <c r="I552" t="s">
+        <v>4618</v>
+      </c>
+      <c r="J552"/>
+      <c r="K552" t="s">
+        <v>4619</v>
+      </c>
+      <c r="L552" t="s">
+        <v>250</v>
+      </c>
+      <c r="M552" t="s">
+        <v>4620</v>
+      </c>
+      <c r="N552" t="s">
+        <v>4621</v>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" t="s">
+        <v>14</v>
+      </c>
+      <c r="B553" t="s">
+        <v>15</v>
+      </c>
+      <c r="C553" t="s">
+        <v>4622</v>
+      </c>
+      <c r="D553" t="s">
+        <v>4247</v>
+      </c>
+      <c r="E553" t="s">
+        <v>4623</v>
+      </c>
+      <c r="F553" t="s">
+        <v>4624</v>
+      </c>
+      <c r="G553" t="s">
+        <v>4625</v>
+      </c>
+      <c r="H553" t="s">
+        <v>4626</v>
+      </c>
+      <c r="I553" t="s">
+        <v>4627</v>
+      </c>
+      <c r="J553"/>
+      <c r="K553" t="s">
+        <v>4628</v>
+      </c>
+      <c r="L553" t="s">
+        <v>250</v>
+      </c>
+      <c r="M553" t="s">
+        <v>4629</v>
+      </c>
+      <c r="N553" t="s">
+        <v>4630</v>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" t="s">
+        <v>14</v>
+      </c>
+      <c r="B554" t="s">
+        <v>15</v>
+      </c>
+      <c r="C554" t="s">
+        <v>4631</v>
+      </c>
+      <c r="D554" t="s">
+        <v>4247</v>
+      </c>
+      <c r="E554" t="s">
+        <v>4632</v>
+      </c>
+      <c r="F554" t="s">
+        <v>4633</v>
+      </c>
+      <c r="G554" t="s">
+        <v>4634</v>
+      </c>
+      <c r="H554" t="s">
+        <v>4635</v>
+      </c>
+      <c r="I554" t="s">
+        <v>4636</v>
+      </c>
+      <c r="J554"/>
+      <c r="K554" t="s">
+        <v>4637</v>
+      </c>
+      <c r="L554" t="s">
+        <v>250</v>
+      </c>
+      <c r="M554" t="s">
+        <v>4638</v>
+      </c>
+      <c r="N554" t="s">
+        <v>4639</v>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" t="s">
+        <v>14</v>
+      </c>
+      <c r="B555" t="s">
+        <v>15</v>
+      </c>
+      <c r="C555" t="s">
+        <v>4640</v>
+      </c>
+      <c r="D555" t="s">
+        <v>4415</v>
+      </c>
+      <c r="E555" t="s">
+        <v>4641</v>
+      </c>
+      <c r="F555" t="s">
+        <v>4642</v>
+      </c>
+      <c r="G555" t="s">
+        <v>4643</v>
+      </c>
+      <c r="H555" t="s">
+        <v>4644</v>
+      </c>
+      <c r="I555" t="s">
+        <v>4645</v>
+      </c>
+      <c r="J555"/>
+      <c r="K555" t="s">
+        <v>4646</v>
+      </c>
+      <c r="L555" t="s">
+        <v>144</v>
+      </c>
+      <c r="M555" t="s">
+        <v>4647</v>
+      </c>
+      <c r="N555" t="s">
+        <v>4648</v>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" t="s">
+        <v>14</v>
+      </c>
+      <c r="B556" t="s">
+        <v>15</v>
+      </c>
+      <c r="C556" t="s">
+        <v>4649</v>
+      </c>
+      <c r="D556" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E556" t="s">
+        <v>4650</v>
+      </c>
+      <c r="F556" t="s">
+        <v>4651</v>
+      </c>
+      <c r="G556" t="s">
+        <v>4652</v>
+      </c>
+      <c r="H556" t="s">
+        <v>4653</v>
+      </c>
+      <c r="I556" t="s">
+        <v>4654</v>
+      </c>
+      <c r="J556"/>
+      <c r="K556" t="s">
+        <v>4655</v>
+      </c>
+      <c r="L556" t="s">
+        <v>250</v>
+      </c>
+      <c r="M556" t="s">
+        <v>4656</v>
+      </c>
+      <c r="N556" t="s">
+        <v>4657</v>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" t="s">
+        <v>14</v>
+      </c>
+      <c r="B557" t="s">
+        <v>15</v>
+      </c>
+      <c r="C557" t="s">
+        <v>4658</v>
+      </c>
+      <c r="D557" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E557" t="s">
+        <v>4659</v>
+      </c>
+      <c r="F557" t="s">
+        <v>4660</v>
+      </c>
+      <c r="G557" t="s">
+        <v>4661</v>
+      </c>
+      <c r="H557" t="s">
+        <v>4662</v>
+      </c>
+      <c r="I557" t="s">
+        <v>4663</v>
+      </c>
+      <c r="J557"/>
+      <c r="K557" t="s">
+        <v>4664</v>
+      </c>
+      <c r="L557" t="s">
+        <v>250</v>
+      </c>
+      <c r="M557" t="s">
+        <v>4665</v>
+      </c>
+      <c r="N557" t="s">
+        <v>4666</v>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" t="s">
+        <v>14</v>
+      </c>
+      <c r="B558" t="s">
+        <v>15</v>
+      </c>
+      <c r="C558" t="s">
+        <v>4667</v>
+      </c>
+      <c r="D558" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E558" t="s">
+        <v>4668</v>
+      </c>
+      <c r="F558" t="s">
+        <v>4669</v>
+      </c>
+      <c r="G558" t="s">
+        <v>4670</v>
+      </c>
+      <c r="H558" t="s">
+        <v>4671</v>
+      </c>
+      <c r="I558" t="s">
+        <v>4672</v>
+      </c>
+      <c r="J558"/>
+      <c r="K558" t="s">
+        <v>4673</v>
+      </c>
+      <c r="L558" t="s">
+        <v>250</v>
+      </c>
+      <c r="M558" t="s">
+        <v>4674</v>
+      </c>
+      <c r="N558" t="s">
+        <v>4675</v>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" t="s">
+        <v>14</v>
+      </c>
+      <c r="B559" t="s">
+        <v>15</v>
+      </c>
+      <c r="C559" t="s">
+        <v>4360</v>
+      </c>
+      <c r="D559" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E559" t="s">
+        <v>4361</v>
+      </c>
+      <c r="F559" t="s">
+        <v>4362</v>
+      </c>
+      <c r="G559" t="s">
+        <v>4363</v>
+      </c>
+      <c r="H559" t="s">
+        <v>4676</v>
+      </c>
+      <c r="I559" t="s">
+        <v>4677</v>
+      </c>
+      <c r="J559"/>
+      <c r="K559" t="s">
+        <v>4678</v>
+      </c>
+      <c r="L559" t="s">
+        <v>250</v>
+      </c>
+      <c r="M559" t="s">
+        <v>4679</v>
+      </c>
+      <c r="N559" t="s">
+        <v>4368</v>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" t="s">
+        <v>14</v>
+      </c>
+      <c r="B560" t="s">
+        <v>15</v>
+      </c>
+      <c r="C560" t="s">
+        <v>4298</v>
+      </c>
+      <c r="D560" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E560" t="s">
+        <v>4300</v>
+      </c>
+      <c r="F560" t="s">
+        <v>4301</v>
+      </c>
+      <c r="G560" t="s">
+        <v>4302</v>
+      </c>
+      <c r="H560" t="s">
+        <v>4680</v>
+      </c>
+      <c r="I560" t="s">
+        <v>4681</v>
+      </c>
+      <c r="J560"/>
+      <c r="K560" t="s">
+        <v>4682</v>
+      </c>
+      <c r="L560" t="s">
+        <v>250</v>
+      </c>
+      <c r="M560" t="s">
+        <v>4683</v>
+      </c>
+      <c r="N560" t="s">
+        <v>4307</v>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" t="s">
+        <v>14</v>
+      </c>
+      <c r="B561" t="s">
+        <v>15</v>
+      </c>
+      <c r="C561" t="s">
+        <v>4378</v>
+      </c>
+      <c r="D561" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E561" t="s">
+        <v>4379</v>
+      </c>
+      <c r="F561" t="s">
+        <v>4380</v>
+      </c>
+      <c r="G561" t="s">
+        <v>4381</v>
+      </c>
+      <c r="H561" t="s">
+        <v>4684</v>
+      </c>
+      <c r="I561" t="s">
+        <v>4685</v>
+      </c>
+      <c r="J561"/>
+      <c r="K561" t="s">
+        <v>4686</v>
+      </c>
+      <c r="L561" t="s">
+        <v>250</v>
+      </c>
+      <c r="M561" t="s">
+        <v>4687</v>
+      </c>
+      <c r="N561" t="s">
+        <v>4386</v>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" t="s">
+        <v>14</v>
+      </c>
+      <c r="B562" t="s">
+        <v>15</v>
+      </c>
+      <c r="C562" t="s">
+        <v>4688</v>
+      </c>
+      <c r="D562" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E562" t="s">
+        <v>4689</v>
+      </c>
+      <c r="F562" t="s">
+        <v>4690</v>
+      </c>
+      <c r="G562" t="s">
+        <v>4691</v>
+      </c>
+      <c r="H562" t="s">
+        <v>4692</v>
+      </c>
+      <c r="I562" t="s">
+        <v>4693</v>
+      </c>
+      <c r="J562"/>
+      <c r="K562" t="s">
+        <v>4694</v>
+      </c>
+      <c r="L562" t="s">
+        <v>250</v>
+      </c>
+      <c r="M562" t="s">
+        <v>4695</v>
+      </c>
+      <c r="N562" t="s">
+        <v>4696</v>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" t="s">
+        <v>14</v>
+      </c>
+      <c r="B563" t="s">
+        <v>15</v>
+      </c>
+      <c r="C563" t="s">
+        <v>4697</v>
+      </c>
+      <c r="D563" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E563" t="s">
+        <v>4698</v>
+      </c>
+      <c r="F563" t="s">
+        <v>4699</v>
+      </c>
+      <c r="G563" t="s">
+        <v>4700</v>
+      </c>
+      <c r="H563" t="s">
+        <v>4701</v>
+      </c>
+      <c r="I563" t="s">
+        <v>4702</v>
+      </c>
+      <c r="J563"/>
+      <c r="K563" t="s">
+        <v>4703</v>
+      </c>
+      <c r="L563" t="s">
+        <v>250</v>
+      </c>
+      <c r="M563" t="s">
+        <v>4704</v>
+      </c>
+      <c r="N563" t="s">
+        <v>4705</v>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" t="s">
+        <v>14</v>
+      </c>
+      <c r="B564" t="s">
+        <v>15</v>
+      </c>
+      <c r="C564" t="s">
+        <v>4351</v>
+      </c>
+      <c r="D564" t="s">
+        <v>4299</v>
+      </c>
+      <c r="E564" t="s">
+        <v>4352</v>
+      </c>
+      <c r="F564" t="s">
+        <v>4353</v>
+      </c>
+      <c r="G564" t="s">
+        <v>4354</v>
+      </c>
+      <c r="H564" t="s">
+        <v>4706</v>
+      </c>
+      <c r="I564" t="s">
+        <v>4707</v>
+      </c>
+      <c r="J564"/>
+      <c r="K564" t="s">
+        <v>4708</v>
+      </c>
+      <c r="L564" t="s">
+        <v>250</v>
+      </c>
+      <c r="M564" t="s">
+        <v>4709</v>
+      </c>
+      <c r="N564" t="s">
+        <v>4359</v>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" t="s">
+        <v>14</v>
+      </c>
+      <c r="B565" t="s">
+        <v>15</v>
+      </c>
+      <c r="C565" t="s">
+        <v>4710</v>
+      </c>
+      <c r="D565" t="s">
+        <v>4454</v>
+      </c>
+      <c r="E565" t="s">
+        <v>4711</v>
+      </c>
+      <c r="F565" t="s">
+        <v>4712</v>
+      </c>
+      <c r="G565" t="s">
+        <v>4713</v>
+      </c>
+      <c r="H565" t="s">
+        <v>4714</v>
+      </c>
+      <c r="I565" t="s">
+        <v>4715</v>
+      </c>
+      <c r="J565"/>
+      <c r="K565" t="s">
+        <v>4716</v>
+      </c>
+      <c r="L565" t="s">
+        <v>250</v>
+      </c>
+      <c r="M565" t="s">
+        <v>4717</v>
+      </c>
+      <c r="N565" t="s">
+        <v>4718</v>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" t="s">
+        <v>14</v>
+      </c>
+      <c r="B566" t="s">
+        <v>15</v>
+      </c>
+      <c r="C566" t="s">
+        <v>4719</v>
+      </c>
+      <c r="D566" t="s">
+        <v>4454</v>
+      </c>
+      <c r="E566" t="s">
+        <v>4720</v>
+      </c>
+      <c r="F566" t="s">
+        <v>4721</v>
+      </c>
+      <c r="G566" t="s">
+        <v>4722</v>
+      </c>
+      <c r="H566" t="s">
+        <v>4723</v>
+      </c>
+      <c r="I566" t="s">
+        <v>4724</v>
+      </c>
+      <c r="J566"/>
+      <c r="K566" t="s">
+        <v>4725</v>
+      </c>
+      <c r="L566" t="s">
+        <v>250</v>
+      </c>
+      <c r="M566" t="s">
+        <v>4726</v>
+      </c>
+      <c r="N566" t="s">
+        <v>4727</v>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" t="s">
+        <v>14</v>
+      </c>
+      <c r="B567" t="s">
+        <v>15</v>
+      </c>
+      <c r="C567" t="s">
+        <v>4728</v>
+      </c>
+      <c r="D567" t="s">
+        <v>4454</v>
+      </c>
+      <c r="E567" t="s">
+        <v>4729</v>
+      </c>
+      <c r="F567" t="s">
+        <v>4730</v>
+      </c>
+      <c r="G567" t="s">
+        <v>4731</v>
+      </c>
+      <c r="H567" t="s">
+        <v>4732</v>
+      </c>
+      <c r="I567" t="s">
+        <v>4733</v>
+      </c>
+      <c r="J567"/>
+      <c r="K567" t="s">
+        <v>4734</v>
+      </c>
+      <c r="L567" t="s">
+        <v>250</v>
+      </c>
+      <c r="M567" t="s">
+        <v>4735</v>
+      </c>
+      <c r="N567" t="s">
+        <v>4736</v>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" t="s">
+        <v>14</v>
+      </c>
+      <c r="B568" t="s">
+        <v>15</v>
+      </c>
+      <c r="C568" t="s">
+        <v>4737</v>
+      </c>
+      <c r="D568" t="s">
+        <v>4454</v>
+      </c>
+      <c r="E568" t="s">
+        <v>4738</v>
+      </c>
+      <c r="F568" t="s">
+        <v>4739</v>
+      </c>
+      <c r="G568" t="s">
+        <v>4740</v>
+      </c>
+      <c r="H568" t="s">
+        <v>4741</v>
+      </c>
+      <c r="I568" t="s">
+        <v>4742</v>
+      </c>
+      <c r="J568"/>
+      <c r="K568" t="s">
+        <v>4743</v>
+      </c>
+      <c r="L568" t="s">
+        <v>250</v>
+      </c>
+      <c r="M568" t="s">
+        <v>4744</v>
+      </c>
+      <c r="N568" t="s">
+        <v>4745</v>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" t="s">
+        <v>14</v>
+      </c>
+      <c r="B569" t="s">
+        <v>15</v>
+      </c>
+      <c r="C569" t="s">
+        <v>4453</v>
+      </c>
+      <c r="D569" t="s">
+        <v>4454</v>
+      </c>
+      <c r="E569" t="s">
+        <v>4455</v>
+      </c>
+      <c r="F569" t="s">
+        <v>4456</v>
+      </c>
+      <c r="G569" t="s">
+        <v>4457</v>
+      </c>
+      <c r="H569" t="s">
+        <v>4746</v>
+      </c>
+      <c r="I569" t="s">
+        <v>4747</v>
+      </c>
+      <c r="J569"/>
+      <c r="K569" t="s">
+        <v>4748</v>
+      </c>
+      <c r="L569" t="s">
+        <v>250</v>
+      </c>
+      <c r="M569" t="s">
+        <v>4749</v>
+      </c>
+      <c r="N569" t="s">
+        <v>4462</v>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" t="s">
+        <v>14</v>
+      </c>
+      <c r="B570" t="s">
+        <v>15</v>
+      </c>
+      <c r="C570" t="s">
+        <v>4750</v>
+      </c>
+      <c r="D570" t="s">
+        <v>4751</v>
+      </c>
+      <c r="E570" t="s">
+        <v>4752</v>
+      </c>
+      <c r="F570" t="s">
+        <v>4753</v>
+      </c>
+      <c r="G570" t="s">
+        <v>4754</v>
+      </c>
+      <c r="H570" t="s">
+        <v>4755</v>
+      </c>
+      <c r="I570" t="s">
+        <v>4756</v>
+      </c>
+      <c r="J570"/>
+      <c r="K570" t="s">
+        <v>4757</v>
+      </c>
+      <c r="L570" t="s">
+        <v>250</v>
+      </c>
+      <c r="M570" t="s">
+        <v>4758</v>
+      </c>
+      <c r="N570" t="s">
+        <v>4759</v>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" t="s">
+        <v>14</v>
+      </c>
+      <c r="B571" t="s">
+        <v>15</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D571" t="s">
+        <v>4415</v>
+      </c>
+      <c r="E571" t="s">
+        <v>2393</v>
+      </c>
+      <c r="F571" t="s">
+        <v>2394</v>
+      </c>
+      <c r="G571" t="s">
+        <v>2395</v>
+      </c>
+      <c r="H571" t="s">
+        <v>4760</v>
+      </c>
+      <c r="I571" t="s">
+        <v>4761</v>
+      </c>
+      <c r="J571"/>
+      <c r="K571" t="s">
+        <v>4762</v>
+      </c>
+      <c r="L571" t="s">
+        <v>250</v>
+      </c>
+      <c r="M571" t="s">
+        <v>4763</v>
+      </c>
+      <c r="N571" t="s">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" t="s">
+        <v>14</v>
+      </c>
+      <c r="B572" t="s">
+        <v>15</v>
+      </c>
+      <c r="C572" t="s">
+        <v>4764</v>
+      </c>
+      <c r="D572" t="s">
+        <v>4415</v>
+      </c>
+      <c r="E572" t="s">
+        <v>4765</v>
+      </c>
+      <c r="F572" t="s">
+        <v>4766</v>
+      </c>
+      <c r="G572" t="s">
+        <v>4767</v>
+      </c>
+      <c r="H572" t="s">
+        <v>4768</v>
+      </c>
+      <c r="I572" t="s">
+        <v>4769</v>
+      </c>
+      <c r="J572"/>
+      <c r="K572" t="s">
+        <v>4770</v>
+      </c>
+      <c r="L572" t="s">
+        <v>250</v>
+      </c>
+      <c r="M572" t="s">
+        <v>4771</v>
+      </c>
+      <c r="N572" t="s">
+        <v>4772</v>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" t="s">
+        <v>14</v>
+      </c>
+      <c r="B573" t="s">
+        <v>15</v>
+      </c>
+      <c r="C573" t="s">
+        <v>4414</v>
+      </c>
+      <c r="D573" t="s">
+        <v>4415</v>
+      </c>
+      <c r="E573" t="s">
+        <v>4416</v>
+      </c>
+      <c r="F573" t="s">
+        <v>4417</v>
+      </c>
+      <c r="G573" t="s">
+        <v>4418</v>
+      </c>
+      <c r="H573" t="s">
+        <v>4773</v>
+      </c>
+      <c r="I573" t="s">
+        <v>4774</v>
+      </c>
+      <c r="J573"/>
+      <c r="K573" t="s">
+        <v>4775</v>
+      </c>
+      <c r="L573" t="s">
+        <v>250</v>
+      </c>
+      <c r="M573" t="s">
+        <v>4776</v>
+      </c>
+      <c r="N573" t="s">
+        <v>4423</v>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" t="s">
+        <v>14</v>
+      </c>
+      <c r="B574" t="s">
+        <v>15</v>
+      </c>
+      <c r="C574" t="s">
+        <v>4640</v>
+      </c>
+      <c r="D574" t="s">
+        <v>4415</v>
+      </c>
+      <c r="E574" t="s">
+        <v>4641</v>
+      </c>
+      <c r="F574" t="s">
+        <v>4642</v>
+      </c>
+      <c r="G574" t="s">
+        <v>4643</v>
+      </c>
+      <c r="H574" t="s">
+        <v>4777</v>
+      </c>
+      <c r="I574" t="s">
+        <v>4778</v>
+      </c>
+      <c r="J574"/>
+      <c r="K574" t="s">
+        <v>4779</v>
+      </c>
+      <c r="L574" t="s">
+        <v>144</v>
+      </c>
+      <c r="M574" t="s">
+        <v>4780</v>
+      </c>
+      <c r="N574" t="s">
+        <v>4648</v>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" t="s">
+        <v>14</v>
+      </c>
+      <c r="B575" t="s">
+        <v>15</v>
+      </c>
+      <c r="C575" t="s">
+        <v>4424</v>
+      </c>
+      <c r="D575" t="s">
+        <v>4415</v>
+      </c>
+      <c r="E575" t="s">
+        <v>4425</v>
+      </c>
+      <c r="F575" t="s">
+        <v>4426</v>
+      </c>
+      <c r="G575" t="s">
+        <v>4427</v>
+      </c>
+      <c r="H575" t="s">
+        <v>4781</v>
+      </c>
+      <c r="I575" t="s">
+        <v>4782</v>
+      </c>
+      <c r="J575"/>
+      <c r="K575" t="s">
+        <v>4783</v>
+      </c>
+      <c r="L575" t="s">
+        <v>250</v>
+      </c>
+      <c r="M575" t="s">
+        <v>4784</v>
+      </c>
+      <c r="N575" t="s">
+        <v>4432</v>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" t="s">
+        <v>14</v>
+      </c>
+      <c r="B576" t="s">
+        <v>15</v>
+      </c>
+      <c r="C576" t="s">
+        <v>4785</v>
+      </c>
+      <c r="D576" t="s">
+        <v>4786</v>
+      </c>
+      <c r="E576" t="s">
+        <v>4787</v>
+      </c>
+      <c r="F576" t="s">
+        <v>4788</v>
+      </c>
+      <c r="G576" t="s">
+        <v>4789</v>
+      </c>
+      <c r="H576" t="s">
+        <v>4790</v>
+      </c>
+      <c r="I576" t="s">
+        <v>4791</v>
+      </c>
+      <c r="J576"/>
+      <c r="K576" t="s">
+        <v>4792</v>
+      </c>
+      <c r="L576" t="s">
+        <v>250</v>
+      </c>
+      <c r="M576" t="s">
+        <v>4793</v>
+      </c>
+      <c r="N576" t="s">
+        <v>4794</v>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" t="s">
+        <v>14</v>
+      </c>
+      <c r="B577" t="s">
+        <v>15</v>
+      </c>
+      <c r="C577" t="s">
+        <v>4795</v>
+      </c>
+      <c r="D577" t="s">
+        <v>4444</v>
+      </c>
+      <c r="E577" t="s">
+        <v>4796</v>
+      </c>
+      <c r="F577" t="s">
+        <v>4797</v>
+      </c>
+      <c r="G577" t="s">
+        <v>4798</v>
+      </c>
+      <c r="H577" t="s">
+        <v>4799</v>
+      </c>
+      <c r="I577" t="s">
+        <v>4800</v>
+      </c>
+      <c r="J577"/>
+      <c r="K577" t="s">
+        <v>4801</v>
+      </c>
+      <c r="L577" t="s">
+        <v>250</v>
+      </c>
+      <c r="M577" t="s">
+        <v>4802</v>
+      </c>
+      <c r="N577" t="s">
+        <v>4803</v>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" t="s">
+        <v>14</v>
+      </c>
+      <c r="B578" t="s">
+        <v>15</v>
+      </c>
+      <c r="C578" t="s">
+        <v>4443</v>
+      </c>
+      <c r="D578" t="s">
+        <v>4444</v>
+      </c>
+      <c r="E578" t="s">
+        <v>4445</v>
+      </c>
+      <c r="F578" t="s">
+        <v>4446</v>
+      </c>
+      <c r="G578" t="s">
+        <v>4447</v>
+      </c>
+      <c r="H578" t="s">
+        <v>4804</v>
+      </c>
+      <c r="I578" t="s">
+        <v>4805</v>
+      </c>
+      <c r="J578"/>
+      <c r="K578" t="s">
+        <v>4806</v>
+      </c>
+      <c r="L578" t="s">
+        <v>250</v>
+      </c>
+      <c r="M578" t="s">
+        <v>4807</v>
+      </c>
+      <c r="N578" t="s">
+        <v>4452</v>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" t="s">
+        <v>14</v>
+      </c>
+      <c r="B579" t="s">
+        <v>15</v>
+      </c>
+      <c r="C579" t="s">
+        <v>4808</v>
+      </c>
+      <c r="D579" t="s">
+        <v>4444</v>
+      </c>
+      <c r="E579" t="s">
+        <v>4809</v>
+      </c>
+      <c r="F579" t="s">
+        <v>4810</v>
+      </c>
+      <c r="G579" t="s">
+        <v>4811</v>
+      </c>
+      <c r="H579" t="s">
+        <v>4812</v>
+      </c>
+      <c r="I579" t="s">
+        <v>4813</v>
+      </c>
+      <c r="J579"/>
+      <c r="K579" t="s">
+        <v>4814</v>
+      </c>
+      <c r="L579" t="s">
+        <v>250</v>
+      </c>
+      <c r="M579" t="s">
+        <v>4815</v>
+      </c>
+      <c r="N579" t="s">
+        <v>4816</v>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" t="s">
+        <v>14</v>
+      </c>
+      <c r="B580" t="s">
+        <v>15</v>
+      </c>
+      <c r="C580" t="s">
+        <v>4433</v>
+      </c>
+      <c r="D580" t="s">
+        <v>4434</v>
+      </c>
+      <c r="E580" t="s">
+        <v>4435</v>
+      </c>
+      <c r="F580" t="s">
+        <v>4436</v>
+      </c>
+      <c r="G580" t="s">
+        <v>4437</v>
+      </c>
+      <c r="H580" t="s">
+        <v>4817</v>
+      </c>
+      <c r="I580" t="s">
+        <v>4818</v>
+      </c>
+      <c r="J580"/>
+      <c r="K580" t="s">
+        <v>4819</v>
+      </c>
+      <c r="L580" t="s">
+        <v>250</v>
+      </c>
+      <c r="M580" t="s">
+        <v>4820</v>
+      </c>
+      <c r="N580" t="s">
+        <v>4442</v>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" t="s">
+        <v>14</v>
+      </c>
+      <c r="B581" t="s">
+        <v>15</v>
+      </c>
+      <c r="C581" t="s">
+        <v>4821</v>
+      </c>
+      <c r="D581" t="s">
+        <v>4434</v>
+      </c>
+      <c r="E581" t="s">
+        <v>4822</v>
+      </c>
+      <c r="F581" t="s">
+        <v>4823</v>
+      </c>
+      <c r="G581" t="s">
+        <v>4824</v>
+      </c>
+      <c r="H581" t="s">
+        <v>4825</v>
+      </c>
+      <c r="I581" t="s">
+        <v>4826</v>
+      </c>
+      <c r="J581"/>
+      <c r="K581" t="s">
+        <v>4827</v>
+      </c>
+      <c r="L581" t="s">
+        <v>250</v>
+      </c>
+      <c r="M581" t="s">
+        <v>4828</v>
+      </c>
+      <c r="N581" t="s">
+        <v>4829</v>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" t="s">
+        <v>14</v>
+      </c>
+      <c r="B582" t="s">
+        <v>15</v>
+      </c>
+      <c r="C582" t="s">
+        <v>4830</v>
+      </c>
+      <c r="D582" t="s">
+        <v>4434</v>
+      </c>
+      <c r="E582" t="s">
+        <v>4831</v>
+      </c>
+      <c r="F582" t="s">
+        <v>4832</v>
+      </c>
+      <c r="G582" t="s">
+        <v>4833</v>
+      </c>
+      <c r="H582" t="s">
+        <v>4834</v>
+      </c>
+      <c r="I582" t="s">
+        <v>4835</v>
+      </c>
+      <c r="J582"/>
+      <c r="K582" t="s">
+        <v>4836</v>
+      </c>
+      <c r="L582" t="s">
+        <v>144</v>
+      </c>
+      <c r="M582" t="s">
+        <v>4837</v>
+      </c>
+      <c r="N582" t="s">
+        <v>4838</v>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" t="s">
+        <v>14</v>
+      </c>
+      <c r="B583" t="s">
+        <v>15</v>
+      </c>
+      <c r="C583" t="s">
+        <v>4839</v>
+      </c>
+      <c r="D583" t="s">
+        <v>4840</v>
+      </c>
+      <c r="E583" t="s">
+        <v>4841</v>
+      </c>
+      <c r="F583" t="s">
+        <v>4842</v>
+      </c>
+      <c r="G583" t="s">
+        <v>4843</v>
+      </c>
+      <c r="H583" t="s">
+        <v>4844</v>
+      </c>
+      <c r="I583" t="s">
+        <v>4845</v>
+      </c>
+      <c r="J583"/>
+      <c r="K583" t="s">
+        <v>4846</v>
+      </c>
+      <c r="L583" t="s">
+        <v>250</v>
+      </c>
+      <c r="M583" t="s">
+        <v>4847</v>
+      </c>
+      <c r="N583" t="s">
+        <v>4848</v>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" t="s">
+        <v>14</v>
+      </c>
+      <c r="B584" t="s">
+        <v>15</v>
+      </c>
+      <c r="C584" t="s">
+        <v>4849</v>
+      </c>
+      <c r="D584" t="s">
+        <v>4850</v>
+      </c>
+      <c r="E584" t="s">
+        <v>4851</v>
+      </c>
+      <c r="F584" t="s">
+        <v>4852</v>
+      </c>
+      <c r="G584" t="s">
+        <v>4853</v>
+      </c>
+      <c r="H584" t="s">
+        <v>4854</v>
+      </c>
+      <c r="I584" t="s">
+        <v>4855</v>
+      </c>
+      <c r="J584"/>
+      <c r="K584" t="s">
+        <v>4856</v>
+      </c>
+      <c r="L584" t="s">
+        <v>4857</v>
+      </c>
+      <c r="M584" t="s">
+        <v>4858</v>
+      </c>
+      <c r="N584" t="s">
+        <v>4859</v>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" t="s">
+        <v>14</v>
+      </c>
+      <c r="B585" t="s">
+        <v>15</v>
+      </c>
+      <c r="C585" t="s">
+        <v>4860</v>
+      </c>
+      <c r="D585" t="s">
+        <v>4861</v>
+      </c>
+      <c r="E585" t="s">
+        <v>4862</v>
+      </c>
+      <c r="F585" t="s">
+        <v>4863</v>
+      </c>
+      <c r="G585" t="s">
+        <v>4864</v>
+      </c>
+      <c r="H585" t="s">
+        <v>4865</v>
+      </c>
+      <c r="I585" t="s">
+        <v>4866</v>
+      </c>
+      <c r="J585"/>
+      <c r="K585" t="s">
+        <v>4867</v>
+      </c>
+      <c r="L585" t="s">
+        <v>250</v>
+      </c>
+      <c r="M585" t="s">
+        <v>4868</v>
+      </c>
+      <c r="N585" t="s">
+        <v>4869</v>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" t="s">
+        <v>14</v>
+      </c>
+      <c r="B586" t="s">
+        <v>15</v>
+      </c>
+      <c r="C586" t="s">
+        <v>4870</v>
+      </c>
+      <c r="D586" t="s">
+        <v>4871</v>
+      </c>
+      <c r="E586" t="s">
+        <v>4872</v>
+      </c>
+      <c r="F586" t="s">
+        <v>4873</v>
+      </c>
+      <c r="G586" t="s">
+        <v>4874</v>
+      </c>
+      <c r="H586" t="s">
+        <v>4875</v>
+      </c>
+      <c r="I586" t="s">
+        <v>4876</v>
+      </c>
+      <c r="J586"/>
+      <c r="K586" t="s">
+        <v>4877</v>
+      </c>
+      <c r="L586" t="s">
+        <v>250</v>
+      </c>
+      <c r="M586" t="s">
+        <v>4878</v>
+      </c>
+      <c r="N586" t="s">
+        <v>4879</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>