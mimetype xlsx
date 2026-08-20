--- v4 (2026-07-30)
+++ v5 (2026-08-20)
@@ -6,100 +6,637 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7735" uniqueCount="4880">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6618" uniqueCount="4218">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DRAŽEN KADOVIĆ</t>
+  </si>
+  <si>
+    <t>DRAŽEN KADOVIĆ 48704861913</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:41</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d163dbf-c13b-4067-b3ce-952d333c9306</t>
+  </si>
+  <si>
+    <t>16.384032.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d163dbf-c13b-4067-b3ce-952d333c9306/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DORIAN ŠTIMAC</t>
+  </si>
+  <si>
+    <t>DORIAN ŠTIMAC 24884307197</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16c2320e-a064-4fc4-baa5-d0882b17933f</t>
+  </si>
+  <si>
+    <t>16.383825.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16c2320e-a064-4fc4-baa5-d0882b17933f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANAMARIJA ZDRAVEVSKA</t>
+  </si>
+  <si>
+    <t>ANAMARIJA ZDRAVEVSKA 82114742786</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42bce571-3e8d-4373-86ea-773de767e16b</t>
+  </si>
+  <si>
+    <t>16.383945.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42bce571-3e8d-4373-86ea-773de767e16b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-133/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Renata Lončarević</t>
+  </si>
+  <si>
+    <t>Vatroslava Lisinskog 14, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>00421719435</t>
+  </si>
+  <si>
+    <t>Renata Lončarević 00421719435</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:18:41</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3544e782-8ac9-4a19-8d9a-a6a07139edb6</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3544e782-8ac9-4a19-8d9a-a6a07139edb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=133&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JOSIP MIJATOVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIP MIJATOVIĆ 77766398943</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:27:09</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb27fbd1-2381-43e7-a571-1bdd9aaa9b35</t>
+  </si>
+  <si>
+    <t>16.383852.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb27fbd1-2381-43e7-a571-1bdd9aaa9b35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-80/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Pavica Mravunac</t>
+  </si>
+  <si>
+    <t>Braće Radić 114, 32284 Novi Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>19036734347</t>
+  </si>
+  <si>
+    <t>Pavica Mravunac 19036734347</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:42:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2705aab1-e2dd-4160-9867-35306c035c1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2705aab1-e2dd-4160-9867-35306c035c1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=80&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZVONIMIR SEKULIĆ</t>
+  </si>
+  <si>
+    <t>ZVONIMIR SEKULIĆ 12289832586</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:25:36</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf6e57d3-e288-467b-b042-e9b605c0f62f</t>
+  </si>
+  <si>
+    <t>16.383948.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf6e57d3-e288-467b-b042-e9b605c0f62f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARKO KLANAC</t>
+  </si>
+  <si>
+    <t>MARKO KLANAC 17549263871</t>
+  </si>
+  <si>
+    <t>17.08.2026. 03:29:56</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/383aa28c-f1f5-4c84-9665-213d301d529e</t>
+  </si>
+  <si>
+    <t>16.383522.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/383aa28c-f1f5-4c84-9665-213d301d529e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVAN KOPIĆ</t>
+  </si>
+  <si>
+    <t>IVAN KOPIĆ 40124439525</t>
+  </si>
+  <si>
+    <t>14.08.2026. 03:24:24</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76421b85-b853-41c3-bd73-8d7a2e3a5d6e</t>
+  </si>
+  <si>
+    <t>16.383609.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76421b85-b853-41c3-bd73-8d7a2e3a5d6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JOSIP VERIĆ</t>
+  </si>
+  <si>
+    <t>JOSIP VERIĆ 32737030984</t>
+  </si>
+  <si>
+    <t>14.08.2026. 03:23:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12287112-231b-42f7-a17c-3e5f9cbbb653</t>
+  </si>
+  <si>
+    <t>16.383629.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12287112-231b-42f7-a17c-3e5f9cbbb653/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MUSTAF QENAJ</t>
+  </si>
+  <si>
+    <t>MUSTAF QENAJ 96042410327</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:27:10</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcd134df-e00c-4958-a97d-58958d6b15bd</t>
+  </si>
+  <si>
+    <t>16.383820.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcd134df-e00c-4958-a97d-58958d6b15bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMISLAV MATEČIĆ</t>
+  </si>
+  <si>
+    <t>TOMISLAV MATEČIĆ 73028146732</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:27:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9318600c-a0ef-46ec-b40c-ca606aa90631</t>
+  </si>
+  <si>
+    <t>16.383379.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9318600c-a0ef-46ec-b40c-ca606aa90631/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIJANA JEDVAJ</t>
+  </si>
+  <si>
+    <t>MARIJANA JEDVAJ 42942066437</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80a5de00-129d-417b-90d2-d314b0c215e8</t>
+  </si>
+  <si>
+    <t>16.383546.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80a5de00-129d-417b-90d2-d314b0c215e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - RENZY HILYMI</t>
+  </si>
+  <si>
+    <t>RENZY HILYMI 26062884389</t>
+  </si>
+  <si>
+    <t>11.08.2026. 03:31:49</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7eff970-b8ef-4488-a357-a697bca83632</t>
+  </si>
+  <si>
+    <t>16.383365.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7eff970-b8ef-4488-a357-a697bca83632/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-319/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 06.08.2026.</t>
+  </si>
+  <si>
+    <t>Božica Vidović</t>
+  </si>
+  <si>
+    <t>Josipa Kozarca 59, 32253 Komletinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>60715680916</t>
+  </si>
+  <si>
+    <t>Božica Vidović 60715680916; zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>06.08.2026. 11:41:39</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51783b59-72c4-402c-926a-2d4186514414</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51783b59-72c4-402c-926a-2d4186514414/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=319&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-320/2026</t>
+  </si>
+  <si>
+    <t>Zoran Sarap</t>
+  </si>
+  <si>
+    <t>Ive Lole Ribara 42, 32247 Banovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>24420777666</t>
+  </si>
+  <si>
+    <t>Zoran Sarap 24420777666; zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>06.08.2026. 11:39:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4175ef69-346e-4ce7-bff2-bb608f4299e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4175ef69-346e-4ce7-bff2-bb608f4299e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=320&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-323/2026</t>
+  </si>
+  <si>
+    <t>Ivo Marić-Blekić</t>
+  </si>
+  <si>
+    <t>Bosutska 28/1, 32246 Lipovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>23430374585</t>
+  </si>
+  <si>
+    <t>Ivo Marić-Blekić 23430374585; zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>06.08.2026. 11:37:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01401279-5b1e-4e17-9114-0be17244c8d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01401279-5b1e-4e17-9114-0be17244c8d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=323&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SINIŠA BLAŽEVIĆ</t>
+  </si>
+  <si>
+    <t>SINIŠA BLAŽEVIĆ 54429367769</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:33:15</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4564b9b-44c1-40dd-b8ce-97e2d79f26c5</t>
+  </si>
+  <si>
+    <t>16.382847.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4564b9b-44c1-40dd-b8ce-97e2d79f26c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIRKO ĐUKIĆ</t>
+  </si>
+  <si>
+    <t>MIRKO ĐUKIĆ 96009595013</t>
+  </si>
+  <si>
+    <t>06.08.2026. 03:33:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee484fe7-83b4-42ca-a7fb-040bf8734b0e</t>
+  </si>
+  <si>
+    <t>16.382975.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee484fe7-83b4-42ca-a7fb-040bf8734b0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - RENATA RAGIĆ</t>
+  </si>
+  <si>
+    <t>RENATA RAGIĆ 33828978534</t>
+  </si>
+  <si>
+    <t>04.08.2026. 03:31:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15b66d97-8c69-402a-ae36-914734cac3cc</t>
+  </si>
+  <si>
+    <t>16.383041.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15b66d97-8c69-402a-ae36-914734cac3cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVAN GAŠPAREVIĆ</t>
+  </si>
+  <si>
+    <t>IVAN GAŠPAREVIĆ 28965208896</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44e672e5-f4ac-49b3-9eaf-10afedb4b48c</t>
+  </si>
+  <si>
+    <t>16.383036.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44e672e5-f4ac-49b3-9eaf-10afedb4b48c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-329/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Sefčik</t>
+  </si>
+  <si>
+    <t>Kolodvorska 89, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>45897259707</t>
+  </si>
+  <si>
+    <t>Tomislav Sefčik 45897259707; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>03.08.2026. 07:22:22</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9667305-1919-47d1-b4fa-4487f99dc395</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9667305-1919-47d1-b4fa-4487f99dc395/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=329&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - EMILIJA TOMIĆ</t>
+  </si>
+  <si>
+    <t>EMILIJA TOMIĆ 92336896387</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:07</t>
+  </si>
+  <si>
+    <t>23.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f5a232d-4ae9-43d3-a208-cfbc50d02445</t>
+  </si>
+  <si>
+    <t>16.382626.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f5a232d-4ae9-43d3-a208-cfbc50d02445/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATARINA BAGARIĆ</t>
+  </si>
+  <si>
+    <t>KATARINA BAGARIĆ 53354184327</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bffe688-d888-4400-b997-9d93b145f4d9</t>
+  </si>
+  <si>
+    <t>16.382900.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bffe688-d888-4400-b997-9d93b145f4d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Sp-238/2026</t>
   </si>
   <si>
     <t>Oglas od 30.07.2026.; Prilog od: 27.05.2026.</t>
   </si>
   <si>
     <t>Saša Savčić</t>
   </si>
   <si>
     <t>Matije Ivanića 71, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>80905889251</t>
   </si>
   <si>
     <t>Saša Savčić 80905889251; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>30.07.2026. 13:48:38</t>
   </si>
   <si>
     <t>13.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc00cb7d-80ef-4f1e-97f2-dbca16dc273b</t>
@@ -149,53 +686,50 @@
   <si>
     <t>Sp-235/2026</t>
   </si>
   <si>
     <t>Oglas od 30.07.2026.</t>
   </si>
   <si>
     <t>Tomislav Šuper</t>
   </si>
   <si>
     <t>IVANA GUNDULIĆA 30, 32281 Ivankovo, Hrvatska</t>
   </si>
   <si>
     <t>90398011454</t>
   </si>
   <si>
     <t>Tomislav Šuper 90398011454; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>30.07.2026. 09:50:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/488d3856-4a11-4c53-8670-69bb2a43d1b0</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/488d3856-4a11-4c53-8670-69bb2a43d1b0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=235&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-236/2026</t>
   </si>
   <si>
     <t>Špresa Nezaj</t>
   </si>
   <si>
     <t>Gorjani 97, 32281 Ivankovo, Hrvatska</t>
   </si>
   <si>
     <t>67840343642</t>
   </si>
   <si>
     <t>Vjerovnici potrošača / ULOGA: Ostalo; Špresa Nezaj 67840343642</t>
   </si>
   <si>
     <t>30.07.2026. 09:46:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a150d226-8bee-4154-8c00-6cbe771636c1</t>
@@ -233,53 +767,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=237&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-234/2026</t>
   </si>
   <si>
     <t>Oglas od 29.07.2026.</t>
   </si>
   <si>
     <t>Robert Tušek</t>
   </si>
   <si>
     <t>Vinkovačka 82, 32280 Jarmina, Hrvatska</t>
   </si>
   <si>
     <t>71356369878</t>
   </si>
   <si>
     <t>Robert Tušek 71356369878; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>29.07.2026. 14:02:29</t>
   </si>
   <si>
-    <t>12.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8687e84e-5f4d-4b60-b754-5d93d507a6a9</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8687e84e-5f4d-4b60-b754-5d93d507a6a9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=234&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-233/2026</t>
   </si>
   <si>
     <t>Miroslav Balaž</t>
   </si>
   <si>
     <t>Ulica Vladimira Nazora 37, 32243 Orolik, Hrvatska</t>
   </si>
   <si>
     <t>29895447894</t>
   </si>
   <si>
     <t>Miroslav Balaž 29895447894; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>29.07.2026. 14:00:08</t>
@@ -413,8535 +944,6018 @@
   <si>
     <t>Petar Omrčanin</t>
   </si>
   <si>
     <t>Zvonarska Ulica 46, 32100 Vinkovci, Hrvatska</t>
   </si>
   <si>
     <t>79087698805</t>
   </si>
   <si>
     <t>Petar Omrčanin 79087698805; Vjerovnici potrošača / ULOGA: Ostalo</t>
   </si>
   <si>
     <t>29.07.2026. 12:45:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab930dc0-be0f-4717-8de3-faaa774e35f6</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab930dc0-be0f-4717-8de3-faaa774e35f6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=245&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-86/2026</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/508d5c04-0db1-4aa1-bc97-ea2b394793e0</t>
+    <t>Sp-224/2026</t>
+  </si>
+  <si>
+    <t>Krunoslava Lacić</t>
+  </si>
+  <si>
+    <t>Kneza Trpimira 10, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>63826940886</t>
+  </si>
+  <si>
+    <t>Krunoslava Lacić 63826940886; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:17:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2674a2f1-f104-4876-a0f4-9faf5d0b5d41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2674a2f1-f104-4876-a0f4-9faf5d0b5d41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=224&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-223/2026</t>
+  </si>
+  <si>
+    <t>Josip Blažeković</t>
+  </si>
+  <si>
+    <t>Bana Jelačića 29, 32221 Cerić, Hrvatska</t>
+  </si>
+  <si>
+    <t>55186988553</t>
+  </si>
+  <si>
+    <t>Josip Blažeković 55186988553; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:14:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d612c091-df61-40e0-9597-479e239abc1c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d612c091-df61-40e0-9597-479e239abc1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=223&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-222/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Oršolić</t>
+  </si>
+  <si>
+    <t>Lapovačka 32, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>57153965264</t>
+  </si>
+  <si>
+    <t>Tomislav Oršolić 57153965264; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 09:53:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bd68d28-5753-481c-8e54-793cf8350bc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bd68d28-5753-481c-8e54-793cf8350bc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=222&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-221/2026</t>
+  </si>
+  <si>
+    <t>Katica Petričević</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 115, 32284 Stari Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>38422788226</t>
+  </si>
+  <si>
+    <t>Katica Petričević 38422788226; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 08:20:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1657b1f-c842-4334-a87b-8d500f20848e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1657b1f-c842-4334-a87b-8d500f20848e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-220/2026</t>
+  </si>
+  <si>
+    <t>Marko Bekavac</t>
+  </si>
+  <si>
+    <t>Zlatana Sremca 41, 32214 Antin, Hrvatska</t>
+  </si>
+  <si>
+    <t>61972976701</t>
+  </si>
+  <si>
+    <t>Marko Bekavac 61972976701; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 08:18:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b777d6a1-a24a-4448-9ad3-a7ff3a0ae4b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b777d6a1-a24a-4448-9ad3-a7ff3a0ae4b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=220&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LJUBICA NEDOKLAN</t>
+  </si>
+  <si>
+    <t>LJUBICA NEDOKLAN 64880667085</t>
+  </si>
+  <si>
+    <t>29.07.2026. 03:31:02</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/314a20af-19f8-4a9e-8e13-ce3b09252887</t>
+  </si>
+  <si>
+    <t>16.382286.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/314a20af-19f8-4a9e-8e13-ce3b09252887/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - RUŽICA GRGIĆ</t>
+  </si>
+  <si>
+    <t>RUŽICA GRGIĆ 63180755427</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de431c26-1d31-4a4e-bd54-e1c329849e5d</t>
+  </si>
+  <si>
+    <t>16.382256.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de431c26-1d31-4a4e-bd54-e1c329849e5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-219/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Dalibor Savčić</t>
+  </si>
+  <si>
+    <t>Hrvoja Vukčić - Hrvatinića 86, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>05287614525</t>
+  </si>
+  <si>
+    <t>Dalibor Savčić 05287614525; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:05:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52f05069-3581-41a6-b001-8f4bbad7d0be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52f05069-3581-41a6-b001-8f4bbad7d0be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-246/2026</t>
+  </si>
+  <si>
+    <t>Branimir Bošnjak</t>
+  </si>
+  <si>
+    <t>Zeleni Vijenac 14, 32212 Gaboš, Hrvatska</t>
+  </si>
+  <si>
+    <t>07184515085</t>
+  </si>
+  <si>
+    <t>Branimir Bošnjak 07184515085; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:03:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7544b98-8572-46b4-ad27-c7a151ed1971</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7544b98-8572-46b4-ad27-c7a151ed1971/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=246&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-326/2026</t>
+  </si>
+  <si>
+    <t>Ivan Lajtman</t>
+  </si>
+  <si>
+    <t>Josipa Juraja Strossmayera 13, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>56675276831</t>
+  </si>
+  <si>
+    <t>Ivan Lajtman 56675276831; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:00:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8ba8ec-f2e3-4707-9dbe-6724b45fd7b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8ba8ec-f2e3-4707-9dbe-6724b45fd7b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=326&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-325/2026</t>
+  </si>
+  <si>
+    <t>Ivan Đurasović</t>
+  </si>
+  <si>
+    <t>Kolodvorska 96, 32284 Stari Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>29401944289</t>
+  </si>
+  <si>
+    <t>Ivan Đurasović 29401944289; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:55:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4069cf7-609e-4657-a2d0-1eaab89bc0bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4069cf7-609e-4657-a2d0-1eaab89bc0bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=325&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-142/2026</t>
+  </si>
+  <si>
+    <t>Andrea Lovrić</t>
+  </si>
+  <si>
+    <t>Antuna Zrinšeka 13, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>87849348706</t>
+  </si>
+  <si>
+    <t>Andrea Lovrić 87849348706; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8dd3d8a8-b110-4747-a0c6-d711a784b214</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8dd3d8a8-b110-4747-a0c6-d711a784b214/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=142&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-141/2026</t>
+  </si>
+  <si>
+    <t>Blanka Verinac</t>
+  </si>
+  <si>
+    <t>Vukovarska 160 A, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>84016504924</t>
+  </si>
+  <si>
+    <t>Blanka Verinac 84016504924; e oglsna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:27:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72b92075-c24f-4614-b5c0-f6fdd9999599</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72b92075-c24f-4614-b5c0-f6fdd9999599/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-134/2026</t>
+  </si>
+  <si>
+    <t>Zvonko Matić</t>
+  </si>
+  <si>
+    <t>Slavija 47, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>90701909366</t>
+  </si>
+  <si>
+    <t>Zvonko Matić 90701909366; e oglasna ploča / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:12:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/862decb6-a703-4f35-be36-d1b80e1491c8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/862decb6-a703-4f35-be36-d1b80e1491c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=134&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-248/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Ankica Dumbovečak</t>
+  </si>
+  <si>
+    <t>Antuna Mihanovića 47, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>17815505764</t>
+  </si>
+  <si>
+    <t>Ankica Dumbovečak 17815505764; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:59:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4258c7bd-2e7f-48a3-ac50-d09cc4d6e084</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4258c7bd-2e7f-48a3-ac50-d09cc4d6e084/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=248&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-251/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.07.2026.; Prilog od: 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Antun Smolčić</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 131 A, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>48475246440</t>
+  </si>
+  <si>
+    <t>Antun Smolčić 48475246440; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:52:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b65fe1e9-3d6c-4648-8512-4224b87930f6</t>
+  </si>
+  <si>
+    <t>Prilog Sp-251_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b65fe1e9-3d6c-4648-8512-4224b87930f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=251&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-207/2026</t>
+  </si>
+  <si>
+    <t>Mario Mišić</t>
+  </si>
+  <si>
+    <t>Panonska 18, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>77914205201</t>
+  </si>
+  <si>
+    <t>Mario Mišić 77914205201; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:44:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00a27948-34a6-414f-9b2d-de146bfa91c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00a27948-34a6-414f-9b2d-de146bfa91c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=207&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-206/2026</t>
+  </si>
+  <si>
+    <t>Venco Mlinarević</t>
+  </si>
+  <si>
+    <t>Vatroslava Lisinskog 9, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>12766469275</t>
+  </si>
+  <si>
+    <t>Venco Mlinarević 12766469275; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:41:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c99adf-35af-42dd-851d-133581a03af5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c99adf-35af-42dd-851d-133581a03af5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-218/2026</t>
+  </si>
+  <si>
+    <t>Katica Korov</t>
+  </si>
+  <si>
+    <t>Josipa Juraja Strossmayera 110, 32283 Vođinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>80169332653</t>
+  </si>
+  <si>
+    <t>Katica Korov 80169332653; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:36:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5909bf0-860e-410d-b4f5-58b52b3fee78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5909bf0-860e-410d-b4f5-58b52b3fee78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=218&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-217/2026</t>
+  </si>
+  <si>
+    <t>Luka Vukadin</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 32, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>64541897044</t>
+  </si>
+  <si>
+    <t>Luka Vukadin 64541897044; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:16:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad9d2093-b76a-437b-ba57-0e8e8b397682</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad9d2093-b76a-437b-ba57-0e8e8b397682/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=217&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-252/2026</t>
+  </si>
+  <si>
+    <t>Fatima Gushani</t>
+  </si>
+  <si>
+    <t>Julije Klović 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>83400149178</t>
+  </si>
+  <si>
+    <t>Fatima Gushani 83400149178; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:09:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60991ff8-8691-4215-92e7-a3f19a802baf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60991ff8-8691-4215-92e7-a3f19a802baf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=252&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-253/2026</t>
+  </si>
+  <si>
+    <t>Nikola Bošnjak</t>
+  </si>
+  <si>
+    <t>Rudina Gušte 2, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>59329241676</t>
+  </si>
+  <si>
+    <t>Nikola Bošnjak 59329241676; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:49:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0000e994-d72e-4048-8700-bb88612abe08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0000e994-d72e-4048-8700-bb88612abe08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=253&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-254/2026</t>
+  </si>
+  <si>
+    <t>Danijela Vukosavić</t>
+  </si>
+  <si>
+    <t>Ciglarska 49, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>14011021355</t>
+  </si>
+  <si>
+    <t>Danijela Vukosavić 14011021355; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:43:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af616a32-4efc-4737-9865-779ddb1a85d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af616a32-4efc-4737-9865-779ddb1a85d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=254&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-204/2026</t>
+  </si>
+  <si>
+    <t>Mihael Tominac</t>
+  </si>
+  <si>
+    <t>Kardinala Alojzija Stepinca 8 A, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>54586875032</t>
+  </si>
+  <si>
+    <t>Mihael Tominac 54586875032; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:31:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/948d062b-81dc-4c95-8fdc-df1071fc97aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/948d062b-81dc-4c95-8fdc-df1071fc97aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=204&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-203/2026</t>
+  </si>
+  <si>
+    <t>Mirjana Galijaš</t>
+  </si>
+  <si>
+    <t>Petra Preradovića 68, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>08781550305</t>
+  </si>
+  <si>
+    <t>Mirjana Galijaš 08781550305; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:27:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2665d2cf-b996-4a66-8ccf-6ff62f24f998</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2665d2cf-b996-4a66-8ccf-6ff62f24f998/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=203&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-216/2026</t>
+  </si>
+  <si>
+    <t>Antonela Kušenić</t>
+  </si>
+  <si>
+    <t>Josipa Kozarca 23 B, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>92693805651</t>
+  </si>
+  <si>
+    <t>Antonela Kušenić 92693805651; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:00:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53950409-844b-4877-87b2-6e53eaad75a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53950409-844b-4877-87b2-6e53eaad75a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=216&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-215/2026</t>
+  </si>
+  <si>
+    <t>Branka Murvaj</t>
+  </si>
+  <si>
+    <t>Vanje Radauša 21, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>44786683993</t>
+  </si>
+  <si>
+    <t>Branka Murvaj 44786683993; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:57:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2089db8-f491-45f1-9ebc-29cde79948b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2089db8-f491-45f1-9ebc-29cde79948b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=215&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-255/2026</t>
+  </si>
+  <si>
+    <t>Marijana Sabok</t>
+  </si>
+  <si>
+    <t>Josipa Juraja Strossmayera 133, 32283 Vođinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>30080516929</t>
+  </si>
+  <si>
+    <t>Marijana Sabok 30080516929; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:55:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8c7ca6e-2429-48dd-80ac-9994edff6788</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8c7ca6e-2429-48dd-80ac-9994edff6788/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=255&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-256/2026</t>
+  </si>
+  <si>
+    <t>Roberto Savčić</t>
+  </si>
+  <si>
+    <t>Ivana Gundulića 32, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>54307180512</t>
+  </si>
+  <si>
+    <t>Roberto Savčić 54307180512; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:52:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8573f88a-ef79-4ce3-9c57-1ec35da9889e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8573f88a-ef79-4ce3-9c57-1ec35da9889e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=256&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-257/2026</t>
+  </si>
+  <si>
+    <t>Sanja Kalaica</t>
+  </si>
+  <si>
+    <t>Antuna Akšamovića 30, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>34541233066</t>
+  </si>
+  <si>
+    <t>Sanja Kalaica 34541233066; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:49:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c79f425f-6a63-45fa-99a3-a128e8c52729</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c79f425f-6a63-45fa-99a3-a128e8c52729/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=257&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-258/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Marija Lerner</t>
+  </si>
+  <si>
+    <t>Kralja Tomislava 18, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>01390766344</t>
+  </si>
+  <si>
+    <t>Marija Lerner 01390766344; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:06:02</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d42738c3-4d8e-4f96-916d-0d61a4a1f2ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d42738c3-4d8e-4f96-916d-0d61a4a1f2ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=258&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-209/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Josipa Satmari</t>
+  </si>
+  <si>
+    <t>Zvonarska Ulica 52, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>17695917637</t>
+  </si>
+  <si>
+    <t>Josipa Satmari 17695917637; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:21:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f818a584-42de-4d42-a999-99f4e3a7bd12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f818a584-42de-4d42-a999-99f4e3a7bd12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-210/2026</t>
+  </si>
+  <si>
+    <t>Sanela Živković</t>
+  </si>
+  <si>
+    <t>Nikole Demonje 90, 32211 Ostrovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>24272369539</t>
+  </si>
+  <si>
+    <t>Sanela Živković 24272369539; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:18:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b082669-7036-49da-9256-84f0dc554d12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b082669-7036-49da-9256-84f0dc554d12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=210&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-201/2026</t>
+  </si>
+  <si>
+    <t>Tifani Hrup</t>
+  </si>
+  <si>
+    <t>Josipa Kozarca 96, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>58632240299</t>
+  </si>
+  <si>
+    <t>Tifani Hrup 58632240299; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a24133a-e3b5-489f-bae0-147feb2d5140</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a24133a-e3b5-489f-bae0-147feb2d5140/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=201&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-200/2026</t>
+  </si>
+  <si>
+    <t>Ana Grgić</t>
+  </si>
+  <si>
+    <t>Josipa Kozarca 146, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>64756120617</t>
+  </si>
+  <si>
+    <t>Ana Grgić 64756120617; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:12:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e06b7e8-0cdb-42bf-be65-88b339c2a309</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e06b7e8-0cdb-42bf-be65-88b339c2a309/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=200&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-259/2026</t>
+  </si>
+  <si>
+    <t>Domagoj Tominac</t>
+  </si>
+  <si>
+    <t>Kneza Domagoja 3, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>95809469023</t>
+  </si>
+  <si>
+    <t>Domagoj Tominac 95809469023; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:37:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a158420-dec0-4354-b4c2-97afb285e6c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a158420-dec0-4354-b4c2-97afb285e6c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=259&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-198/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Željka Brebrić</t>
+  </si>
+  <si>
+    <t>Slavija 40 C, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>46628770610</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača / ULOGA: Ostalo; Željka Brebrić 46628770610</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:17:17</t>
+  </si>
+  <si>
+    <t>05.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fec6c00-894e-4845-9c1a-15d6cdf67fdc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fec6c00-894e-4845-9c1a-15d6cdf67fdc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=198&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-197/2026</t>
+  </si>
+  <si>
+    <t>Daliborka Ćulibrk</t>
+  </si>
+  <si>
+    <t>Osječka 45, 32284 Stari Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>66520287197</t>
+  </si>
+  <si>
+    <t>Daliborka Ćulibrk 66520287197; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:12:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e241de12-909d-4dd9-b99f-36419e497b6c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e241de12-909d-4dd9-b99f-36419e497b6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=197&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-318/2026</t>
+  </si>
+  <si>
+    <t>Luka Mitrović</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 60, 32241 Stari Jankovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>21793145827</t>
+  </si>
+  <si>
+    <t>Luka Mitrović 21793145827; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>22.07.2026. 09:09:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f36eb2-eeb9-4063-8dc4-bbf04d083758</t>
+  </si>
+  <si>
+    <t>Oglas.docx O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f36eb2-eeb9-4063-8dc4-bbf04d083758/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=318&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-316/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Mazul</t>
+  </si>
+  <si>
+    <t>ŽELJEZNIČKA ULICA 80, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>03336620624</t>
+  </si>
+  <si>
+    <t>Ivica Mazul 03336620624; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>21.07.2026. 10:13:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d214ad89-1fde-4337-ac61-de80453e365a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d214ad89-1fde-4337-ac61-de80453e365a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=316&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-317/2026</t>
+  </si>
+  <si>
+    <t>Marko Rukavina</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 11b, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>88107444776</t>
+  </si>
+  <si>
+    <t>Marko Rukavina 88107444776; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>21.07.2026. 09:10:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b53b9a5-74be-40a0-918b-49c207c19a91</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b53b9a5-74be-40a0-918b-49c207c19a91/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=317&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-196/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Manuela Kozarić</t>
+  </si>
+  <si>
+    <t>Slavka Jankovića 12, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>82718199731</t>
+  </si>
+  <si>
+    <t>Manuela Kozarić 82718199731; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:02:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f48de0e-d6c1-427b-b397-b1b791974658</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f48de0e-d6c1-427b-b397-b1b791974658/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=196&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-311/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Ante Leko</t>
+  </si>
+  <si>
+    <t>ZAGREBAČKA 2, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>42192423599</t>
+  </si>
+  <si>
+    <t>Ante Leko 42192423599; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:20:16</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcd63c71-6d73-4b4b-aef7-029a1a12afd7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcd63c71-6d73-4b4b-aef7-029a1a12afd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=311&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-313/2026</t>
+  </si>
+  <si>
+    <t>Neven Sumrak</t>
+  </si>
+  <si>
+    <t>Zvonarska Ulica 6, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>06675914981</t>
+  </si>
+  <si>
+    <t>Neven Sumrak 06675914981; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:17:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/693b3da0-5695-417f-bda6-ed4e560f14f4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/693b3da0-5695-417f-bda6-ed4e560f14f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=313&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-312/2026</t>
+  </si>
+  <si>
+    <t>Ljubica Verić</t>
+  </si>
+  <si>
+    <t>Kladavac 10 A, 32276 Babina Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>43270447427</t>
+  </si>
+  <si>
+    <t>Ljubica Verić 43270447427; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>17.07.2026. 09:40:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/892a6d77-0a03-4688-9b42-457ced916448</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/892a6d77-0a03-4688-9b42-457ced916448/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=312&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-314/2026</t>
+  </si>
+  <si>
+    <t>Perica Marić-Blekić</t>
+  </si>
+  <si>
+    <t>Županjska 34, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>31774977279</t>
+  </si>
+  <si>
+    <t>Perica Marić-Blekić 31774977279; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>17.07.2026. 09:29:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abd17c56-0f33-4505-83f0-355af02836d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abd17c56-0f33-4505-83f0-355af02836d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=314&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-308/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Željko Puškarić</t>
+  </si>
+  <si>
+    <t>Hrastova 10, 32254 Vrbanja, Hrvatska</t>
+  </si>
+  <si>
+    <t>05849504854</t>
+  </si>
+  <si>
+    <t>zainteresirane osobe; Željko Puškarić 05849504854</t>
+  </si>
+  <si>
+    <t>16.07.2026. 07:09:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cba556c-00d2-438c-a029-21ee693749c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cba556c-00d2-438c-a029-21ee693749c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=308&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-307/2026</t>
+  </si>
+  <si>
+    <t>Darko Klarić</t>
+  </si>
+  <si>
+    <t>Antuna Starčevića 14, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>40710834551</t>
+  </si>
+  <si>
+    <t>Darko Klarić 40710834551; zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>16.07.2026. 07:07:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21114838-1521-482f-916a-ee77018b2417</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21114838-1521-482f-916a-ee77018b2417/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=307&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-261/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Bočev</t>
+  </si>
+  <si>
+    <t>Dalmatinska 115, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>30042235944</t>
+  </si>
+  <si>
+    <t>Danijela Bočev 30042235944; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>14.07.2026. 10:15:53</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f734dce8-c2d9-4ae9-bc63-dabf188e2b94</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f734dce8-c2d9-4ae9-bc63-dabf188e2b94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=261&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-310/2026</t>
+  </si>
+  <si>
+    <t>Vesna Mravunac</t>
+  </si>
+  <si>
+    <t>Braće Radić 125, 32284 Novi Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>03188315354</t>
+  </si>
+  <si>
+    <t>Vesna Mravunac 03188315354; Vjerovnici potrošača / ULOGA: Oglas</t>
+  </si>
+  <si>
+    <t>14.07.2026. 09:23:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44a6c6cc-a2b2-4156-bb53-57bb325797e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44a6c6cc-a2b2-4156-bb53-57bb325797e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=310&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-194/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Katarina Džanija</t>
+  </si>
+  <si>
+    <t>Kešinačka 32, 31402 Vrbica, Hrvatska</t>
+  </si>
+  <si>
+    <t>78404307135</t>
+  </si>
+  <si>
+    <t>Katarina Džanija 78404307135; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 10:04:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f01c32ef-9bae-4be6-b084-c84531acf3cf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f01c32ef-9bae-4be6-b084-c84531acf3cf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=194&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-193/2026</t>
+  </si>
+  <si>
+    <t>Marija Pavković</t>
+  </si>
+  <si>
+    <t>Kneza Branimira 1 A, 32241 Stari Jankovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>24909727020</t>
+  </si>
+  <si>
+    <t>Marija Pavković 24909727020; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:44:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e2aeb81-05b0-4d3c-b4ef-c4a065d5c5ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e2aeb81-05b0-4d3c-b4ef-c4a065d5c5ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-192/2026</t>
+  </si>
+  <si>
+    <t>Alojzija Stepinca 206, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>21059799542</t>
+  </si>
+  <si>
+    <t>Sanja Kalaica 21059799542; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:42:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24e00521-abbd-4eba-bcf6-070d6d780044</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24e00521-abbd-4eba-bcf6-070d6d780044/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=192&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-191/2026</t>
+  </si>
+  <si>
+    <t>Aleksandra Presečan</t>
+  </si>
+  <si>
+    <t>Hrvatskih Kraljeva 66, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>52062066983</t>
+  </si>
+  <si>
+    <t>Aleksandra Presečan 52062066983; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:29:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec8c1b1-e2ec-4ee9-b07c-bb85418737c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ec8c1b1-e2ec-4ee9-b07c-bb85418737c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-189/2026</t>
+  </si>
+  <si>
+    <t>Valentino Vasilić</t>
+  </si>
+  <si>
+    <t>Dalmatinska 131, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>47575786635</t>
+  </si>
+  <si>
+    <t>Valentino Vasilić 47575786635; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:24:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45cf8644-69d0-4d32-84bd-5bec03c4df4d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45cf8644-69d0-4d32-84bd-5bec03c4df4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=189&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-262/2026</t>
+  </si>
+  <si>
+    <t>Nikica Joskić</t>
+  </si>
+  <si>
+    <t>Gorjani 190, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>32057504841</t>
+  </si>
+  <si>
+    <t>Nikica Joskić 32057504841; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:15:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/142568ef-aad5-4d82-a1c7-0b725d073bbb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/142568ef-aad5-4d82-a1c7-0b725d073bbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=262&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-266/2026</t>
+  </si>
+  <si>
+    <t>Vanesa Radulović</t>
+  </si>
+  <si>
+    <t>Privlačka 33, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>42584417868</t>
+  </si>
+  <si>
+    <t>Vanesa Radulović 42584417868; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:13:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5f1664e-a5b3-45ec-8a74-e3976d683033</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5f1664e-a5b3-45ec-8a74-e3976d683033/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=266&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-267/2026</t>
+  </si>
+  <si>
+    <t>Vukašin Slanček</t>
+  </si>
+  <si>
+    <t>Glagoljaška Ulica 31 E, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>83056179409</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača / ULOGA: Ostalo; Vukašin Slanček 83056179409</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:10:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b84e773-192a-4859-a496-0c0969a345d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b84e773-192a-4859-a496-0c0969a345d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=267&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-269/2026</t>
+  </si>
+  <si>
+    <t>Elizabet-Melina Zovko</t>
+  </si>
+  <si>
+    <t>BANA JELAČIĆA 33 A, 32221 Marinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>42225069820</t>
+  </si>
+  <si>
+    <t>Elizabet-Melina Zovko 42225069820; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:07:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e478094b-1987-4b5f-a869-b797e396ff8c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e478094b-1987-4b5f-a869-b797e396ff8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=269&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-273/2026</t>
+  </si>
+  <si>
+    <t>Andrea Šarić</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 16, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>98232847972</t>
+  </si>
+  <si>
+    <t>Andrea Šarić 98232847972; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>13.07.2026. 08:57:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb4b4de-a906-44a0-a84b-75d7406e1e21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb4b4de-a906-44a0-a84b-75d7406e1e21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=273&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-188/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Katica Ždravac</t>
+  </si>
+  <si>
+    <t>Splitska 39, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>07757037690</t>
+  </si>
+  <si>
+    <t>Katica Ždravac 07757037690; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:28:36</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2892840b-4bb4-4089-adb0-4e5644a0c04e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2892840b-4bb4-4089-adb0-4e5644a0c04e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=188&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-304/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 10.07.2026.; Oglas od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Jakšić</t>
+  </si>
+  <si>
+    <t>Matije Ivanića 108, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>15524959808</t>
+  </si>
+  <si>
+    <t>Ivan Jakšić 15524959808; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:25:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/269436bb-9931-46f5-832e-158e8e649a38</t>
+  </si>
+  <si>
+    <t>Prilog Sp-304_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/269436bb-9931-46f5-832e-158e8e649a38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=304&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-303/2026</t>
+  </si>
+  <si>
+    <t>Davor Kunac</t>
+  </si>
+  <si>
+    <t>CIGLARSKA 3, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>53128614872</t>
+  </si>
+  <si>
+    <t>Davor Kunac 53128614872; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:21:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d52a8cb9-81dc-4d77-bb4a-a3c6db783d88</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d52a8cb9-81dc-4d77-bb4a-a3c6db783d88/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=303&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-305/2026</t>
+  </si>
+  <si>
+    <t>Luka Ilinčić</t>
+  </si>
+  <si>
+    <t>Nikole Demonje 21, 32211 Ostrovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>91270378667</t>
+  </si>
+  <si>
+    <t>Luka Ilinčić 91270378667; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:18:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd2960e9-ff82-45c9-84b0-deea6ffa59d2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fd2960e9-ff82-45c9-84b0-deea6ffa59d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=305&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-274/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Tustonjić</t>
+  </si>
+  <si>
+    <t>Uska Ulica 9, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>14485578416</t>
+  </si>
+  <si>
+    <t>Ivan Tustonjić 14485578416; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>09.07.2026. 08:35:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8ecd2a7-2d1f-42a1-b853-e9d6783863db</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8ecd2a7-2d1f-42a1-b853-e9d6783863db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=274&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-302/2026</t>
+  </si>
+  <si>
+    <t>Isa Ibrahimi</t>
+  </si>
+  <si>
+    <t>Matije Gupca 1, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>37128224288</t>
+  </si>
+  <si>
+    <t>Isa Ibrahimi 37128224288; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>09.07.2026. 08:29:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/792b5547-48c9-4f36-8aa8-bc5b91e8f728</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/792b5547-48c9-4f36-8aa8-bc5b91e8f728/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=302&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-275/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Ana Kopčić</t>
+  </si>
+  <si>
+    <t>Majke Tereze 8, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>47325925109</t>
+  </si>
+  <si>
+    <t>Ana Kopčić 47325925109; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>08.07.2026. 09:08:54</t>
+  </si>
+  <si>
+    <t>22.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecf5ef2a-9e25-44ee-9151-91e9e3096f97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecf5ef2a-9e25-44ee-9151-91e9e3096f97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=275&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-276/2026</t>
+  </si>
+  <si>
+    <t>Michel Strinić</t>
+  </si>
+  <si>
+    <t>Otona Kučere 7, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>97108560497</t>
+  </si>
+  <si>
+    <t>Michel Strinić 97108560497; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>08.07.2026. 09:05:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c25234-5eb0-4875-b5e6-ee322638d8ef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3c25234-5eb0-4875-b5e6-ee322638d8ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=276&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-301/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 08.07.2026.; Oglas od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Marko Jakovljević</t>
+  </si>
+  <si>
+    <t>Matije Gupca 20, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>20028897516</t>
+  </si>
+  <si>
+    <t>Marko Jakovljević 20028897516; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>08.07.2026. 09:03:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e429e999-9c2c-4c7f-8d58-a1010c7e7137</t>
+  </si>
+  <si>
+    <t>Prilog Sp-301_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e429e999-9c2c-4c7f-8d58-a1010c7e7137/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=301&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-298/2026</t>
+  </si>
+  <si>
+    <t>Juraj Maričić</t>
+  </si>
+  <si>
+    <t>Ljudevita Gaja 66, 32270 Županja, Hrvatska</t>
+  </si>
+  <si>
+    <t>09648477116</t>
+  </si>
+  <si>
+    <t>Juraj Maričić 09648477116; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>08.07.2026. 08:23:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5333cf2f-5cb1-4372-a825-30a85ca6c373</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5333cf2f-5cb1-4372-a825-30a85ca6c373/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=298&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-277/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Mirela Mihelc</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA 95, 32213 Ostrovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>04333039038</t>
+  </si>
+  <si>
+    <t>Mirela Mihelc 04333039038; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:17:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a5cb83-4cb1-46e8-9659-b32db185ff07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a5cb83-4cb1-46e8-9659-b32db185ff07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=277&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-283/2026</t>
+  </si>
+  <si>
+    <t>Marko Krznarić</t>
+  </si>
+  <si>
+    <t>Vinkovačka Ulica 81, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>51367467025</t>
+  </si>
+  <si>
+    <t>Marko Krznarić 51367467025; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:14:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cce1cb9-643c-4a31-b916-536376d5bcee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cce1cb9-643c-4a31-b916-536376d5bcee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=283&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-183/2026</t>
+  </si>
+  <si>
+    <t>Barbara Topić</t>
+  </si>
+  <si>
+    <t>Baranjska 7, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>00510798034</t>
+  </si>
+  <si>
+    <t>Barbara Topić 00510798034; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:04:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba70a5da-99fe-4dbc-b6dc-479b6467c5ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba70a5da-99fe-4dbc-b6dc-479b6467c5ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=183&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-182/2026</t>
+  </si>
+  <si>
+    <t>Antonio Heđi</t>
+  </si>
+  <si>
+    <t>Kolodvorska 61, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>75444890601</t>
+  </si>
+  <si>
+    <t>Antonio Heđi 75444890601; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:01:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddae8a78-109e-40b3-9ef2-fc3730758222</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddae8a78-109e-40b3-9ef2-fc3730758222/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=182&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-285/2026</t>
+  </si>
+  <si>
+    <t>Anja Hozić</t>
+  </si>
+  <si>
+    <t>JOSIPA JURAJA STROSSMAYERA 276, 32284 Vođinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>56967671984</t>
+  </si>
+  <si>
+    <t>Anja Hozić 56967671984; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>07.07.2026. 12:58:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/951a704b-e45a-4772-86c3-33f186af2cf8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/951a704b-e45a-4772-86c3-33f186af2cf8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=285&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-286/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.07.2026.; Prilog od: 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Ilija Radosavljević</t>
+  </si>
+  <si>
+    <t>Matije Gupca 44, 32241 Stari Jankovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>88259055295</t>
+  </si>
+  <si>
+    <t>Ilija Radosavljević 88259055295; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>07.07.2026. 12:55:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d2e2f1f-a625-4776-b47c-c2a8ab66d1c9</t>
+  </si>
+  <si>
+    <t>Prilog Sp-286_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d2e2f1f-a625-4776-b47c-c2a8ab66d1c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=286&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-288/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 06.07.2026.; Prilog od: 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Goran Vojvodić</t>
+  </si>
+  <si>
+    <t>ANTE STARČEVIĆA 72, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>84878090517</t>
+  </si>
+  <si>
+    <t>Goran Vojvodić 84878090517; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:51:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/950b2f29-c35b-47fd-befa-2120a260c3bb</t>
+  </si>
+  <si>
+    <t>Prilog Sp-288_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/950b2f29-c35b-47fd-befa-2120a260c3bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=288&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-179/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Spahić</t>
+  </si>
+  <si>
+    <t>Kralja Tomislava 19, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>06899515179</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača / ULOGA: Ostalo; Zlatko Spahić 06899515179</t>
+  </si>
+  <si>
+    <t>29.04.2026. 07:44:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d191aaef-8dd9-4c49-86a2-d0f28b35d3f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d191aaef-8dd9-4c49-86a2-d0f28b35d3f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-178/2026</t>
+  </si>
+  <si>
+    <t>Milica Šamukić</t>
+  </si>
+  <si>
+    <t>Ljudevita Gaja 29 B, 32282 Prkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>41882006083</t>
+  </si>
+  <si>
+    <t>Milica Šamukić 41882006083; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.04.2026. 07:41:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a935067-fac3-4d0e-9226-df22625225a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a935067-fac3-4d0e-9226-df22625225a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=178&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-177/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Mecanović</t>
+  </si>
+  <si>
+    <t>Ivana Meštrovića 28, 32221 Cerić, Hrvatska</t>
+  </si>
+  <si>
+    <t>61622332006</t>
+  </si>
+  <si>
+    <t>Dragan Mecanović 61622332006; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>28.04.2026. 10:33:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bfc455c-94af-4720-b916-f2c4a16d1489</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bfc455c-94af-4720-b916-f2c4a16d1489/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=177&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-170/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Saša Njegić</t>
+  </si>
+  <si>
+    <t>Školska 48, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>04545387570</t>
+  </si>
+  <si>
+    <t>Saša Njegić 04545387570; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:54:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffe4ed9f-e68d-43a7-81ad-41ee5f1fc8ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffe4ed9f-e68d-43a7-81ad-41ee5f1fc8ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=170&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-167/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.04.2026.</t>
+  </si>
+  <si>
+    <t>Kimete Beriša</t>
+  </si>
+  <si>
+    <t>Ćirila I Metoda 47, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>53025427515</t>
+  </si>
+  <si>
+    <t>Kimete Beriša 53025427515; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:12:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f198db0-0e7f-4111-bda9-d7c272c444e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f198db0-0e7f-4111-bda9-d7c272c444e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=167&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-156/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Marija Živković</t>
+  </si>
+  <si>
+    <t>Matije Ivanića 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>85418474312</t>
+  </si>
+  <si>
+    <t>Marija Živković 85418474312; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:13:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/528adf83-83b0-4834-ad56-f8f9243c1a0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/528adf83-83b0-4834-ad56-f8f9243c1a0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=156&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-144/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 10.04.2026.</t>
+  </si>
+  <si>
+    <t>Iva Horvat</t>
+  </si>
+  <si>
+    <t>Mile Budaka 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>19471804737</t>
+  </si>
+  <si>
+    <t>Iva Horvat 19471804737; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>10.04.2026. 10:31:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57834999-ed37-4cc0-a8de-5a5823149a2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57834999-ed37-4cc0-a8de-5a5823149a2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-140/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.04.2026.</t>
+  </si>
+  <si>
+    <t>Ksenija Culi</t>
+  </si>
+  <si>
+    <t>Ljudevita Posavskog 1 A, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>60803031346</t>
+  </si>
+  <si>
+    <t>Ksenija Culi 60803031346; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>09.04.2026. 12:51:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cb8a723-1b1a-4e06-b498-bc2e3ca71c97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cb8a723-1b1a-4e06-b498-bc2e3ca71c97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-139/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 08.04.2026.; Oglas od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>Antun Kordić</t>
+  </si>
+  <si>
+    <t>PRIVLAČKA 11, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>27732904867</t>
+  </si>
+  <si>
+    <t>Antun Kordić 27732904867; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>08.04.2026. 09:36:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6ad54c6-5d1b-4f7d-86e9-a47935257761</t>
+  </si>
+  <si>
+    <t>Prilog Sp-139_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6ad54c6-5d1b-4f7d-86e9-a47935257761/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-132/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>Goran Ivankovac</t>
+  </si>
+  <si>
+    <t>13642087297</t>
+  </si>
+  <si>
+    <t>Goran Ivankovac 13642087297; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>08.04.2026. 08:15:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5451706c-2d4a-49ee-8487-ea9a9de83015</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5451706c-2d4a-49ee-8487-ea9a9de83015/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=132&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-131/2026</t>
+  </si>
+  <si>
+    <t>Nikola Šimić</t>
+  </si>
+  <si>
+    <t>Dunavska 71, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>26242764971</t>
+  </si>
+  <si>
+    <t>Nikola Šimić 26242764971; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>08.04.2026. 08:11:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64095fb6-5a66-4535-8163-47901623ab37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64095fb6-5a66-4535-8163-47901623ab37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=131&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-130/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Josip Miškulin</t>
+  </si>
+  <si>
+    <t>Matije Antuna Reljkovića 47, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>83978920185</t>
+  </si>
+  <si>
+    <t>Josip Miškulin 83978920185; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>02.04.2026. 09:53:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/724ce029-a654-4332-ac27-579d33cd9e81</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/724ce029-a654-4332-ac27-579d33cd9e81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=130&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-128/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 01.04.2026.</t>
+  </si>
+  <si>
+    <t>Đuro Beraković</t>
+  </si>
+  <si>
+    <t>Ohridska 14, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>36704355366</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača / ULOGA: Ostalo; Đuro Beraković 36704355366</t>
+  </si>
+  <si>
+    <t>01.04.2026. 07:49:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/297e8d0d-d6bf-4d6e-82b4-66c75f37d403</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/297e8d0d-d6bf-4d6e-82b4-66c75f37d403/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-124/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>Siniša Karakaš</t>
+  </si>
+  <si>
+    <t>STJEPANA RADIĆA 6, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>22363752058</t>
+  </si>
+  <si>
+    <t>Siniša Karakaš 22363752058; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>31.03.2026. 12:21:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9656c918-f1d9-4884-a36b-e976f1cc7729</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9656c918-f1d9-4884-a36b-e976f1cc7729/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=124&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-126/2026</t>
+  </si>
+  <si>
+    <t>Kristina Balog</t>
+  </si>
+  <si>
+    <t>Nikole Tesle 1, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>00735469656</t>
+  </si>
+  <si>
+    <t>Kristina Balog 00735469656; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>31.03.2026. 07:55:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96d66c64-ba5d-4e63-aff3-05402ef37746</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96d66c64-ba5d-4e63-aff3-05402ef37746/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=126&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-118/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.03.2026.</t>
+  </si>
+  <si>
+    <t>Milan-Martin Podhraški</t>
+  </si>
+  <si>
+    <t>Kolodvorska 48, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>01022783964</t>
+  </si>
+  <si>
+    <t>Milan-Martin Podhraški 01022783964; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>30.03.2026. 12:31:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c36c8452-0af4-4b4d-b37a-90ecf70a0b1f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c36c8452-0af4-4b4d-b37a-90ecf70a0b1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=118&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-114/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.03.2026.</t>
+  </si>
+  <si>
+    <t>Milan Šego</t>
+  </si>
+  <si>
+    <t>Sarajevska 2, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>78876809507</t>
+  </si>
+  <si>
+    <t>Milan Šego 78876809507; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.03.2026. 13:17:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2abf0478-849c-416d-adeb-9c225b0dac56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2abf0478-849c-416d-adeb-9c225b0dac56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-116/2026</t>
+  </si>
+  <si>
+    <t>Damir Jurić</t>
+  </si>
+  <si>
+    <t>Diljeva Ulica 20, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>93832570083</t>
+  </si>
+  <si>
+    <t>Damir Jurić 93832570083; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.03.2026. 13:14:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0a8a458-afaa-4194-849e-9f70ba1e7138</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0a8a458-afaa-4194-849e-9f70ba1e7138/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=116&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-93/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.03.2026.</t>
+  </si>
+  <si>
+    <t>Dino Petrovski</t>
+  </si>
+  <si>
+    <t>Uska Ulica 1, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>89181684426</t>
+  </si>
+  <si>
+    <t>Dino Petrovski 89181684426; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>12.03.2026. 08:21:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/190b1cec-eb5e-423f-8623-48d9a3df61c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/190b1cec-eb5e-423f-8623-48d9a3df61c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=93&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-89/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 11.03.2026.</t>
+  </si>
+  <si>
+    <t>Jožef Bognar</t>
+  </si>
+  <si>
+    <t>Andrije Kačića 92 A, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>85228634096</t>
+  </si>
+  <si>
+    <t>Jožef Bognar 85228634096; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>11.03.2026. 10:05:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c46f8b20-3bc5-4ec9-8687-2b2551a6953c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c46f8b20-3bc5-4ec9-8687-2b2551a6953c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=89&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-90/2026</t>
+  </si>
+  <si>
+    <t>David Marević</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 162, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>79395483590</t>
+  </si>
+  <si>
+    <t>David Marević 79395483590; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>11.03.2026. 10:01:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b207739-d1ed-4b42-8c81-a71c279f27a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b207739-d1ed-4b42-8c81-a71c279f27a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.03.2026.</t>
+  </si>
+  <si>
+    <t>Pavica Mravunac 19036734347; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>09.03.2026. 09:29:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28a6320c-d8dd-4159-b05a-98842228b63e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28a6320c-d8dd-4159-b05a-98842228b63e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-77/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 05.03.2026.</t>
+  </si>
+  <si>
+    <t>Ljiljana Nikolić</t>
+  </si>
+  <si>
+    <t>Petra Preradovića 128, 32242 Slakovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>85576366542</t>
+  </si>
+  <si>
+    <t>Ljiljana Nikolić 85576366542; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>05.03.2026. 09:59:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2ca62a4-51ce-40e8-9780-c358d49b3573</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2ca62a4-51ce-40e8-9780-c358d49b3573/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=77&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-69/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.03.2026.</t>
+  </si>
+  <si>
+    <t>Erica Santo</t>
+  </si>
+  <si>
+    <t>Petra Zrinskog 33, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>10596439889</t>
+  </si>
+  <si>
+    <t>Erica Santo 10596439889; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>02.03.2026. 13:37:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4e55a20-f299-44bb-99c4-0f4b0c866665</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4e55a20-f299-44bb-99c4-0f4b0c866665/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=69&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-61/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.02.2026.</t>
+  </si>
+  <si>
+    <t>Sanja Marković</t>
+  </si>
+  <si>
+    <t>Antuna Branka Šimića 17, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>63656061909</t>
+  </si>
+  <si>
+    <t>Sanja Marković 63656061909; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.02.2026. 13:22:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afbcb521-04fc-4866-87dd-12bed01ea6ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afbcb521-04fc-4866-87dd-12bed01ea6ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-209/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 24.04.2025.</t>
+  </si>
+  <si>
+    <t>Branka Kovač</t>
+  </si>
+  <si>
+    <t>Josipa Babogredca 1a, 32260 Gunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>29452912742</t>
+  </si>
+  <si>
+    <t>Branka Kovač 29452912742; svi zainteresirani / ULOGA: vjerovnci potrošača</t>
+  </si>
+  <si>
+    <t>24.04.2025. 12:22:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8adf6d01-f1d7-40fa-93a4-863258c50eb5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8adf6d01-f1d7-40fa-93a4-863258c50eb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=209&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-861/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.04.2025.</t>
+  </si>
+  <si>
+    <t>Marko Stojanović</t>
+  </si>
+  <si>
+    <t>Bana Jelačića 88, 32254 Vrbanja, Hrvatska</t>
+  </si>
+  <si>
+    <t>30610418726</t>
+  </si>
+  <si>
+    <t>Marko Stojanović 30610418726; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>15.04.2025. 10:30:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5629c325-c1a2-4e9e-b53f-5f55d81c4fc4</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/508d5c04-0db1-4aa1-bc97-ea2b394793e0/dokumenti/preuzimanje</t>
-[...2663 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/68865aa3-5224-4e15-839a-f10626589013</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/5629c325-c1a2-4e9e-b53f-5f55d81c4fc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=861&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-811/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.04.2025.</t>
+  </si>
+  <si>
+    <t>Nikola Kajkić</t>
+  </si>
+  <si>
+    <t>BRAĆE RADIĆ 101 C, 32245 Lipovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>11252289049</t>
+  </si>
+  <si>
+    <t>Nikola Kajkić 11252289049; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>10.04.2025. 12:47:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/989c99bb-0342-4f91-9288-235d64da7af5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/989c99bb-0342-4f91-9288-235d64da7af5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=811&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-180/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.11.2023.</t>
+  </si>
+  <si>
+    <t>VLADIMIR PEKAR</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 52, 32257 Soljani, Hrvatska</t>
+  </si>
+  <si>
+    <t>06456872307</t>
+  </si>
+  <si>
+    <t>VLADIMIR PEKAR 06456872307</t>
+  </si>
+  <si>
+    <t>28.11.2023. 14:40:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4b4dbf4-dd8b-49a8-8dde-d5fcc6058311</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4b4dbf4-dd8b-49a8-8dde-d5fcc6058311/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=180&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-767/2023</t>
+  </si>
+  <si>
+    <t>Oglas od 24.10.2023.</t>
+  </si>
+  <si>
+    <t>SANDRO MOLNAR</t>
+  </si>
+  <si>
+    <t>KNEZA MISLAVA 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>37440497794</t>
+  </si>
+  <si>
+    <t>SANDRO MOLNAR 37440497794; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>24.10.2023. 10:16:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a4b717-d911-474f-8c46-1c79d28ff220</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a4b717-d911-474f-8c46-1c79d28ff220/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=767&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-329/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.10.2023.</t>
+  </si>
+  <si>
+    <t>IVO LULIĆ</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 255, 32257 Posavski Podgajci, Hrvatska</t>
+  </si>
+  <si>
+    <t>39771833655</t>
+  </si>
+  <si>
+    <t>IVO LULIĆ 39771833655; svi zainteresirani / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>10.10.2023. 08:46:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c682e0c-c128-4399-9248-8fa277921d90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c682e0c-c128-4399-9248-8fa277921d90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=329&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-421/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.09.2023.</t>
+  </si>
+  <si>
+    <t>IVICA NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>VANJE RADAUŠA 18, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>00528774438</t>
+  </si>
+  <si>
+    <t>IVICA NIKOLIĆ 00528774438; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>19.09.2023. 13:35:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c5309b6-6acf-4c51-be20-2f6582cd273b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c5309b6-6acf-4c51-be20-2f6582cd273b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=421&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-223/2023</t>
+  </si>
+  <si>
+    <t>Oglas od 25.05.2023.</t>
+  </si>
+  <si>
+    <t>MARTINA NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>TRG HRVATSKIH VELIKANA 33, 32272 Gradište, Hrvatska</t>
+  </si>
+  <si>
+    <t>50366867992</t>
+  </si>
+  <si>
+    <t>MARTINA NIKOLIĆ 50366867992; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>25.05.2023. 14:32:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a679254b-595b-4d59-8f43-16e2b1ec78a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a679254b-595b-4d59-8f43-16e2b1ec78a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=223&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-201/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.04.2023.</t>
+  </si>
+  <si>
+    <t>ŽANETA BOŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLE TESLE 70 A, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>60000548270</t>
+  </si>
+  <si>
+    <t>Zainteresirane osobe; ŽANETA BOŠKOVIĆ 60000548270</t>
+  </si>
+  <si>
+    <t>28.04.2023. 13:47:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c14cea1-783b-41b3-996f-b8ba85d86ffc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c14cea1-783b-41b3-996f-b8ba85d86ffc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=201&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-199/2023</t>
+  </si>
+  <si>
+    <t>ŽELJKO MRKONJIĆ</t>
+  </si>
+  <si>
+    <t>TENINA ULICA 6, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70204391488</t>
+  </si>
+  <si>
+    <t>Zainteresirane osobe; ŽELJKO MRKONJIĆ 70204391488</t>
+  </si>
+  <si>
+    <t>28.04.2023. 13:45:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69c3b531-d354-4f7e-ad17-e7f027c8dccf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69c3b531-d354-4f7e-ad17-e7f027c8dccf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=199&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-191/2023</t>
+  </si>
+  <si>
+    <t>MARICA SLUKAN</t>
+  </si>
+  <si>
+    <t>LJUDEVITA GAJA 88, 32281 Prkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>95398846790</t>
+  </si>
+  <si>
+    <t>MARICA SLUKAN 95398846790; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>28.04.2023. 08:34:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/826a72bb-3ed9-4aac-a100-29e3af9e26d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/826a72bb-3ed9-4aac-a100-29e3af9e26d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=191&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-202/2023</t>
+  </si>
+  <si>
+    <t>NATAŠA GARIĆ</t>
+  </si>
+  <si>
+    <t>IVE LOLE RIBARA 26, 32242 Orolik, Hrvatska</t>
+  </si>
+  <si>
+    <t>32378075957</t>
+  </si>
+  <si>
+    <t>NATAŠA GARIĆ 32378075957; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>28.04.2023. 08:21:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8eb7fc8-0dbc-4d62-891e-0f78b9f15f58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8eb7fc8-0dbc-4d62-891e-0f78b9f15f58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=202&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-184/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.04.2023.</t>
+  </si>
+  <si>
+    <t>FRANJO IVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DVANAEST REDARSTVENIKA 23, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>71628911425</t>
+  </si>
+  <si>
+    <t>FRANJO IVIĆ 71628911425; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>26.04.2023. 09:20:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f6d01e6-25d8-4a88-9513-7dc98cbe0b98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f6d01e6-25d8-4a88-9513-7dc98cbe0b98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=184&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-165/2023</t>
+  </si>
+  <si>
+    <t>LIDIJA MAROJEVIĆ</t>
+  </si>
+  <si>
+    <t>VLADIMIRA GORTANA 78, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>50201056778</t>
+  </si>
+  <si>
+    <t>LIDIJA MAROJEVIĆ 50201056778; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>26.04.2023. 07:46:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fb93e1d-aef2-4b91-9a42-072cd5e4c338</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fb93e1d-aef2-4b91-9a42-072cd5e4c338/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=165&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-173/2023</t>
+  </si>
+  <si>
+    <t>MARTINA BOŽIĆ</t>
+  </si>
+  <si>
+    <t>BANA IVANIŠA HORVATA 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>78806735774</t>
+  </si>
+  <si>
+    <t>MARTINA BOŽIĆ 78806735774; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>26.04.2023. 07:40:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fee1259-4bee-4eea-ac39-ccc3ccae028d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fee1259-4bee-4eea-ac39-ccc3ccae028d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=173&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-172/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.04.2023.</t>
+  </si>
+  <si>
+    <t>NEVENKA BUNETIĆ</t>
+  </si>
+  <si>
+    <t>BORINAČKA 141, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>42213984247</t>
+  </si>
+  <si>
+    <t>NEVENKA BUNETIĆ 42213984247; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>26.04.2023. 07:32:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a42add31-d659-439b-9588-9ddc8eeb3295</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a42add31-d659-439b-9588-9ddc8eeb3295/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=172&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-175/2023</t>
+  </si>
+  <si>
+    <t>IVANA ČAVAR</t>
+  </si>
+  <si>
+    <t>PETRA PRERADOVIĆA 185 A, 32242 Slakovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>36232186755</t>
+  </si>
+  <si>
+    <t>IVANA ČAVAR 36232186755; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>26.04.2023. 07:24:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/915e5b8f-d42b-41a6-8093-2eb1b3ad3567</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/915e5b8f-d42b-41a6-8093-2eb1b3ad3567/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=175&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-155/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.04.2023.</t>
+  </si>
+  <si>
+    <t>DARKO KRANJAC</t>
+  </si>
+  <si>
+    <t>BOŠNJACI 57, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>16010377664</t>
+  </si>
+  <si>
+    <t>DARKO KRANJAC 16010377664; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>13.04.2023. 14:07:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef5181ed-bdda-4238-bb21-8223bac505d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef5181ed-bdda-4238-bb21-8223bac505d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=155&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-139/2023</t>
+  </si>
+  <si>
+    <t>MATEJ ILIĆ</t>
+  </si>
+  <si>
+    <t>PETRA PRERADOVIĆA 104, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>43560409705</t>
+  </si>
+  <si>
+    <t>MATEJ ILIĆ 43560409705; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>13.04.2023. 12:17:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db4079bf-e2bb-4bf9-85da-29a7743affa1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db4079bf-e2bb-4bf9-85da-29a7743affa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=139&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-146/2023</t>
+  </si>
+  <si>
+    <t>IGOR MARCIKIĆ</t>
+  </si>
+  <si>
+    <t>LJUDEVITA GAJA 63, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>97533137628</t>
+  </si>
+  <si>
+    <t>IGOR MARCIKIĆ 97533137628; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>13.04.2023. 12:06:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50270328-e1ce-41bf-963f-ab235750214e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50270328-e1ce-41bf-963f-ab235750214e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=146&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-114/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.04.2023.</t>
+  </si>
+  <si>
+    <t>ROBERT LEŽAIĆ</t>
+  </si>
+  <si>
+    <t>LAPOVAČKA 32, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>96646824592</t>
+  </si>
+  <si>
+    <t>ROBERT LEŽAIĆ 96646824592</t>
+  </si>
+  <si>
+    <t>04.04.2023. 14:51:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17188276-84ec-4ff1-a1d1-b88ddec8debf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17188276-84ec-4ff1-a1d1-b88ddec8debf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=114&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-97/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.03.2023.</t>
+  </si>
+  <si>
+    <t>IVAN KNEŽEVIĆ</t>
+  </si>
+  <si>
+    <t>SLAVIJA 124, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>96118509159</t>
+  </si>
+  <si>
+    <t>IVAN KNEŽEVIĆ 96118509159; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>23.03.2023. 07:55:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8237b3f8-4d35-4db0-8c44-84dae93ee89a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8237b3f8-4d35-4db0-8c44-84dae93ee89a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=97&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-96/2023</t>
+  </si>
+  <si>
+    <t>KATARINA HRVOJEVIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLE TESLE 8, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>85444529489</t>
+  </si>
+  <si>
+    <t>KATARINA HRVOJEVIĆ 85444529489; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>23.03.2023. 07:51:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20592610-4459-46a1-bdc3-831b5f679293</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20592610-4459-46a1-bdc3-831b5f679293/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=96&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-95/2023</t>
+  </si>
+  <si>
+    <t>ILIJA CRNKOVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIPA JURAJA STROSSMAYERA 79 D, 32281 Retkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>02899618334</t>
+  </si>
+  <si>
+    <t>ILIJA CRNKOVIĆ 02899618334; zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>22.03.2023. 07:35:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/989fe6b0-9d2a-401a-b260-dcd1bf7262d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/989fe6b0-9d2a-401a-b260-dcd1bf7262d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=95&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-343/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.11.2022.</t>
+  </si>
+  <si>
+    <t>TIHOMIR KOLEDIĆ</t>
+  </si>
+  <si>
+    <t>VINKOVAČKA 8, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>75701827409</t>
+  </si>
+  <si>
+    <t>TIHOMIR KOLEDIĆ 75701827409; vjerovnici potrošača / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>08.11.2022. 11:27:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f71d0ee3-0d55-453a-a090-6d53cb867c46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f71d0ee3-0d55-453a-a090-6d53cb867c46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=343&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-59/2022</t>
+  </si>
+  <si>
+    <t>Oglas od 05.10.2022.</t>
+  </si>
+  <si>
+    <t>MATO PETRIČEVIĆ</t>
+  </si>
+  <si>
+    <t>MIJATA STOJANOVIĆA 71, 32276 Babina Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>15405681198</t>
+  </si>
+  <si>
+    <t>MATO PETRIČEVIĆ 15405681198; Svi zainteresirani / ULOGA: Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>05.10.2022. 07:41:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49b2d449-45c8-4768-9220-5cec07387517</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49b2d449-45c8-4768-9220-5cec07387517/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=59&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-2741/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2022.</t>
+  </si>
+  <si>
+    <t>MLADEN LEOVAC</t>
+  </si>
+  <si>
+    <t>ULICA MATICE HRVATSKE 6, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>80167006716</t>
+  </si>
+  <si>
+    <t>MLADEN LEOVAC 80167006716</t>
+  </si>
+  <si>
+    <t>04.10.2022. 11:18:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb08411a-080b-4bd1-bd2b-4140a2bca9bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb08411a-080b-4bd1-bd2b-4140a2bca9bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2741&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-327/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2022.</t>
+  </si>
+  <si>
+    <t>DARIO DASOVIĆ</t>
+  </si>
+  <si>
+    <t>BANA JELAČIĆA 123 A, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>14182624108</t>
+  </si>
+  <si>
+    <t>DARIO DASOVIĆ 14182624108</t>
+  </si>
+  <si>
+    <t>04.10.2022. 09:36:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1e01f7a-6b85-4927-a4fe-3378d0640f4d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1e01f7a-6b85-4927-a4fe-3378d0640f4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=327&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-216/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.06.2022.</t>
+  </si>
+  <si>
+    <t>Josip Nikić</t>
+  </si>
+  <si>
+    <t>Jurja Dalmatinca 5 A, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>89429460794</t>
+  </si>
+  <si>
+    <t>Josip Nikić 89429460794</t>
+  </si>
+  <si>
+    <t>04.10.2022. 09:34:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfc6a9ff-4819-40d7-bfdf-9bcafd41e054</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfc6a9ff-4819-40d7-bfdf-9bcafd41e054/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=216&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-64/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.08.2022.</t>
+  </si>
+  <si>
+    <t>Mario Rapčak</t>
+  </si>
+  <si>
+    <t>Ive Lole Ribara 22, 31214 Korog, Hrvatska</t>
+  </si>
+  <si>
+    <t>01255443140</t>
+  </si>
+  <si>
+    <t>Mario Rapčak 01255443140</t>
+  </si>
+  <si>
+    <t>04.10.2022. 09:33:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da34e25c-d262-4ea2-a0e7-0dfe1fb3829b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da34e25c-d262-4ea2-a0e7-0dfe1fb3829b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=64&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-235/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2022.</t>
+  </si>
+  <si>
+    <t>MIRJANA JANOVIĆ</t>
+  </si>
+  <si>
+    <t>GORJANI 28, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>91232917546</t>
+  </si>
+  <si>
+    <t>MIRJANA JANOVIĆ 91232917546</t>
+  </si>
+  <si>
+    <t>04.10.2022. 09:32:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4551217d-3387-43c4-9049-062f5a8c7b2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4551217d-3387-43c4-9049-062f5a8c7b2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=235&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-2821/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2022.</t>
+  </si>
+  <si>
+    <t>JOSIP MARINOVIĆ</t>
+  </si>
+  <si>
+    <t>KRALJA STJEPANA TOMAŠEVIĆA 20, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>18161338124</t>
+  </si>
+  <si>
+    <t>JOSIP MARINOVIĆ 18161338124; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.05.2022. 10:08:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86326c2b-d3d9-47b7-b4a9-60beaca2916b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86326c2b-d3d9-47b7-b4a9-60beaca2916b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2821&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-413/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.03.2022.</t>
+  </si>
+  <si>
+    <t>ILMIJA SALLI</t>
+  </si>
+  <si>
+    <t>JULIJE KLOVIĆ 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>72860232081</t>
+  </si>
+  <si>
+    <t>ILMIJA SALLI 72860232081</t>
+  </si>
+  <si>
+    <t>12.04.2022. 09:44:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f11ba52d-b266-4f48-91a8-db3d73c0d968</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f11ba52d-b266-4f48-91a8-db3d73c0d968/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=413&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-73/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.03.2022.</t>
+  </si>
+  <si>
+    <t>DRAGICA BEGOVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIPA JURAJA STROSSMAYERA 8, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>92591322588</t>
+  </si>
+  <si>
+    <t>DRAGICA BEGOVIĆ 92591322588</t>
+  </si>
+  <si>
+    <t>11.04.2022. 10:21:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44944757-62a1-4537-b6c4-539d141d698e</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44944757-62a1-4537-b6c4-539d141d698e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=73&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-1266/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.04.2022.</t>
+  </si>
+  <si>
+    <t>ADEMA BERBIĆ</t>
+  </si>
+  <si>
+    <t>JURJA DALMATINCA 5 A, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>05530748526</t>
+  </si>
+  <si>
+    <t>ADEMA BERBIĆ 05530748526; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>01.04.2022. 13:34:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dc56173-aa91-4564-bbe1-4c5fa5f4808c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dc56173-aa91-4564-bbe1-4c5fa5f4808c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1266&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1243/2019</t>
+  </si>
+  <si>
+    <t>ANITA JONJIĆ NAKIĆ</t>
+  </si>
+  <si>
+    <t>JOSIPA JURAJA STROSSMAYERA 15, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>36091043258</t>
+  </si>
+  <si>
+    <t>ANITA JONJIĆ NAKIĆ 36091043258; zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>01.04.2022. 13:15:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6156cbb7-ffa2-45c7-a4b8-f043a4c76e6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6156cbb7-ffa2-45c7-a4b8-f043a4c76e6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1243&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2139/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.03.2022.</t>
+  </si>
+  <si>
+    <t>Antun Mušura</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 98, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>65550375947</t>
+  </si>
+  <si>
+    <t>Antun Mušura 65550375947; zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>31.03.2022. 10:30:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce5283ad-17e6-4265-aef6-6efa9ac0010d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce5283ad-17e6-4265-aef6-6efa9ac0010d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2139&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>ILMIJA SALLI 72860232081; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>30.03.2022. 12:55:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31ee95b8-8054-45e9-a6ca-229be9c27ff3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31ee95b8-8054-45e9-a6ca-229be9c27ff3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DRAGICA BEGOVIĆ 92591322588; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>21.03.2022. 14:38:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/315ade65-25a8-4f3a-a5de-9f355b4619b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/315ade65-25a8-4f3a-a5de-9f355b4619b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-988/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.02.2022.</t>
+  </si>
+  <si>
+    <t>VLADO SMODEJ</t>
+  </si>
+  <si>
+    <t>JOSIPA KOZARCA 34, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>14796208123</t>
+  </si>
+  <si>
+    <t>VLADO SMODEJ 14796208123</t>
+  </si>
+  <si>
+    <t>01.03.2022. 10:01:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d714abfa-267e-44bd-8bb3-75e50b15e683</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d714abfa-267e-44bd-8bb3-75e50b15e683/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=988&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1181/2019</t>
+  </si>
+  <si>
+    <t>LUKA CENIĆ</t>
+  </si>
+  <si>
+    <t>BRODSKA 12, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>08567347902</t>
+  </si>
+  <si>
+    <t>LUKA CENIĆ 08567347902</t>
+  </si>
+  <si>
+    <t>01.03.2022. 08:13:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b604a5f9-98b8-418b-be51-d40f1e5fcb95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b604a5f9-98b8-418b-be51-d40f1e5fcb95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1181&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1414/2019</t>
+  </si>
+  <si>
+    <t>BLANKA KNEŽEVIĆ</t>
+  </si>
+  <si>
+    <t>BANA JELAČIĆA 24, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>10342469536</t>
+  </si>
+  <si>
+    <t>BLANKA KNEŽEVIĆ 10342469536</t>
+  </si>
+  <si>
+    <t>01.03.2022. 08:12:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25dbbfa6-23e9-4018-8c1a-f0a9c9d47486</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25dbbfa6-23e9-4018-8c1a-f0a9c9d47486/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1414&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1483/2019</t>
+  </si>
+  <si>
+    <t>RADOSLAV VRLJIĆ</t>
+  </si>
+  <si>
+    <t>VIKEND NASELJE TRBUŠANCI 109, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>04315961919</t>
+  </si>
+  <si>
+    <t>RADOSLAV VRLJIĆ 04315961919</t>
+  </si>
+  <si>
+    <t>28.02.2022. 10:23:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4466b2b1-5983-4f83-8dda-2e8612fa5dd1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4466b2b1-5983-4f83-8dda-2e8612fa5dd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1483&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>RADOSLAV VRLJIĆ 04315961919; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:51:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/452652bd-9992-49a1-a5f3-19c5d11ae38b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/452652bd-9992-49a1-a5f3-19c5d11ae38b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BLANKA KNEŽEVIĆ 10342469536; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:46:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/beb9bdd7-ba17-4774-bdeb-106cb1793577</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/beb9bdd7-ba17-4774-bdeb-106cb1793577/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-1343/2019</t>
+  </si>
+  <si>
+    <t>VLATKA ZORIĆ</t>
+  </si>
+  <si>
+    <t>HRVATSKOG VOJNIKA 9, 32221 Marinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>67948895505</t>
+  </si>
+  <si>
+    <t>VLATKA ZORIĆ 67948895505; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:40:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d67f9c5-9676-4ecd-a1f5-21b71bb91ae2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d67f9c5-9676-4ecd-a1f5-21b71bb91ae2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1343&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1018/2019</t>
+  </si>
+  <si>
+    <t>GORAN MARKASOVIĆ</t>
+  </si>
+  <si>
+    <t>JURJA DALMATINCA 4, 32221 Cerić, Hrvatska</t>
+  </si>
+  <si>
+    <t>53329415911</t>
+  </si>
+  <si>
+    <t>GORAN MARKASOVIĆ 53329415911; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:39:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1298c8ed-4ade-47c2-ac17-a7d89e6ae758</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1298c8ed-4ade-47c2-ac17-a7d89e6ae758/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1018&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>VLADO SMODEJ 14796208123; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:37:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/209b56b1-3710-4705-bbf2-0412c1d122f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/209b56b1-3710-4705-bbf2-0412c1d122f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-978/2019</t>
+  </si>
+  <si>
+    <t>IVAN PINTER</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA 8, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>84458964546</t>
+  </si>
+  <si>
+    <t>IVAN PINTER 84458964546; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:36:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee7a3404-b813-4007-b0e2-352f1a41662f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee7a3404-b813-4007-b0e2-352f1a41662f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=978&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-922/2019</t>
+  </si>
+  <si>
+    <t>IVAN CRNKOVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIPA STIPANA RELJKOVIĆA 37, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>10226363856</t>
+  </si>
+  <si>
+    <t>IVAN CRNKOVIĆ 10226363856; zainteresirnim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:34:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ee6f418-2ff6-4085-b832-e571793e633f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ee6f418-2ff6-4085-b832-e571793e633f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=922&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>LUKA CENIĆ 08567347902; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:13:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5ebba2d-9538-4728-a2a1-6f7eabfd46e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5ebba2d-9538-4728-a2a1-6f7eabfd46e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-795/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.01.2022.</t>
+  </si>
+  <si>
+    <t>RADOVAN GUTIĆ</t>
+  </si>
+  <si>
+    <t>SLAVKA JANKOVIĆA 8, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>30579882706</t>
+  </si>
+  <si>
+    <t>RADOVAN GUTIĆ 30579882706</t>
+  </si>
+  <si>
+    <t>10.02.2022. 09:09:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e41f352f-5935-4b5b-8a37-12e7b91574b0</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e41f352f-5935-4b5b-8a37-12e7b91574b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=795&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-817/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.01.2022.</t>
+  </si>
+  <si>
+    <t>JOSIP VRUS</t>
+  </si>
+  <si>
+    <t>BLOK JULIJA DOMCA 13, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>28668993672</t>
+  </si>
+  <si>
+    <t>JOSIP VRUS 28668993672</t>
+  </si>
+  <si>
+    <t>27.01.2022. 11:19:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8abefa8d-a354-4563-a46e-fbe80a8fc342</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8abefa8d-a354-4563-a46e-fbe80a8fc342/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=817&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-613/2019</t>
+  </si>
+  <si>
+    <t>STJEPAN CRČIĆ-KURTANJEK</t>
+  </si>
+  <si>
+    <t>BANA JELAČIĆA 35, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>94598788624</t>
+  </si>
+  <si>
+    <t>STJEPAN CRČIĆ-KURTANJEK 94598788624</t>
+  </si>
+  <si>
+    <t>27.01.2022. 11:16:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63bba462-dbe8-4c7f-a23f-b601ca1483b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63bba462-dbe8-4c7f-a23f-b601ca1483b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=613&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-820/2019</t>
+  </si>
+  <si>
+    <t>FRANJO ZBILJSKI</t>
+  </si>
+  <si>
+    <t>LJUDEVITA GAJA 2, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>93489468383</t>
+  </si>
+  <si>
+    <t>FRANJO ZBILJSKI 93489468383</t>
+  </si>
+  <si>
+    <t>27.01.2022. 11:13:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5f45005-cecf-4f6b-ae8d-ff7cb8683447</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5f45005-cecf-4f6b-ae8d-ff7cb8683447/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=820&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-574/2019</t>
+  </si>
+  <si>
+    <t>MARIO MIJATOVIĆ</t>
+  </si>
+  <si>
+    <t>ANTE STARČEVIĆA 26, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>55225336963</t>
+  </si>
+  <si>
+    <t>MARIO MIJATOVIĆ 55225336963</t>
+  </si>
+  <si>
+    <t>27.01.2022. 11:07:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fb18778-1fc2-4ada-aea0-ef830ce5f672</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fb18778-1fc2-4ada-aea0-ef830ce5f672/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=574&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-904/2019</t>
+  </si>
+  <si>
+    <t>Marko Čović</t>
+  </si>
+  <si>
+    <t>EYBACHER STRAßE 31 Geislingen, Njemačka</t>
+  </si>
+  <si>
+    <t>24632251766</t>
+  </si>
+  <si>
+    <t>Marko Čović 24632251766</t>
+  </si>
+  <si>
+    <t>25.01.2022. 09:17:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b32635b-8677-4911-93eb-9fb806aed807</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b32635b-8677-4911-93eb-9fb806aed807/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=904&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1145/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2021.</t>
+  </si>
+  <si>
+    <t>ŽELJKA BERTIĆ</t>
+  </si>
+  <si>
+    <t>KNEZA MISLAVA 13, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>35639373153</t>
+  </si>
+  <si>
+    <t>ŽELJKA BERTIĆ 35639373153</t>
+  </si>
+  <si>
+    <t>26.07.2021. 11:09:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d2ec838-4886-42ad-ad45-957b7d011fce</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena žalba na rješenje kao nedopuštena.pdf P534P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d2ec838-4886-42ad-ad45-957b7d011fce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1145&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-256/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2021.</t>
+  </si>
+  <si>
+    <t>DAJANA AČKAR</t>
+  </si>
+  <si>
+    <t>AUGUSTA CESARCA 19 A, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>20898217714</t>
+  </si>
+  <si>
+    <t>DAJANA AČKAR 20898217714; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>22.07.2021. 14:37:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b047473-f3f3-4e1e-a9a9-b93e4c6de74f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b047473-f3f3-4e1e-a9a9-b93e4c6de74f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=256&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-2096/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.03.2021.</t>
+  </si>
+  <si>
+    <t>Alen Štefanac</t>
+  </si>
+  <si>
+    <t>Prandtauersiedlung 23/1 Landeck, Austrija</t>
+  </si>
+  <si>
+    <t>53799617354</t>
+  </si>
+  <si>
+    <t>Alen Štefanac 53799617354</t>
+  </si>
+  <si>
+    <t>15.07.2021. 09:01:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c79c648-d56d-4db2-9170-95eaa5d089a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c79c648-d56d-4db2-9170-95eaa5d089a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2096&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Alen Štefanac 53799617354; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>15.07.2021. 09:01:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2270220-5fe9-43a1-99a0-1d467c4b0ce4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2270220-5fe9-43a1-99a0-1d467c4b0ce4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-492/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2021.</t>
+  </si>
+  <si>
+    <t>STANKA BUNDIĆ</t>
+  </si>
+  <si>
+    <t>SLAVKA JANKOVIĆA 11, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>75600735476</t>
+  </si>
+  <si>
+    <t>STANKA BUNDIĆ 75600735476; vjerovnici potrošača / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>11.05.2021. 14:34:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34b8cfb1-92c9-441e-935b-5774eecf15df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34b8cfb1-92c9-441e-935b-5774eecf15df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=492&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-2319/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.03.2021.</t>
+  </si>
+  <si>
+    <t>Mladen Puri</t>
+  </si>
+  <si>
+    <t>Matije Gupca 64, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>74192330421</t>
+  </si>
+  <si>
+    <t>Mladen Puri 74192330421</t>
+  </si>
+  <si>
+    <t>09.04.2021. 10:50:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/307dc80d-c001-4f2f-a434-f73ea34038ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/307dc80d-c001-4f2f-a434-f73ea34038ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2319&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2352/2019</t>
+  </si>
+  <si>
+    <t>ZVONKO DOŠEN</t>
+  </si>
+  <si>
+    <t>POLJSKA 43, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>20414583302</t>
+  </si>
+  <si>
+    <t>POLJOPRIVREDNA ZADRUGA ANDRIJAŠEVCI u stečaju 39956372403; ZVONKO DOŠEN 20414583302</t>
+  </si>
+  <si>
+    <t>09.04.2021. 10:47:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a56f2bc5-3bb0-43b2-a059-3357da7c32bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a56f2bc5-3bb0-43b2-a059-3357da7c32bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2352&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2366/2019</t>
+  </si>
+  <si>
+    <t>IVANA MUSTAPIĆ</t>
+  </si>
+  <si>
+    <t>OSJEČKA 2 D, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>65620682294</t>
+  </si>
+  <si>
+    <t>IVANA MUSTAPIĆ 65620682294</t>
+  </si>
+  <si>
+    <t>09.04.2021. 10:42:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fda24985-fa1b-495d-b291-36302aa50371</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fda24985-fa1b-495d-b291-36302aa50371/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2366&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1821/2019</t>
+  </si>
+  <si>
+    <t>ZDENKA MARŠIĆ</t>
+  </si>
+  <si>
+    <t>MARINA DRŽIĆA 53, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>11153722130</t>
+  </si>
+  <si>
+    <t>ZDENKA MARŠIĆ 11153722130; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>31.03.2021. 13:18:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f18c2ae-5d33-4015-835b-a65a1b383ffc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f18c2ae-5d33-4015-835b-a65a1b383ffc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1821&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>IVANA MUSTAPIĆ 65620682294; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>31.03.2021. 13:11:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60c01dc3-cc49-406a-a625-70330f9f8140</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60c01dc3-cc49-406a-a625-70330f9f8140/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2357/2019</t>
+  </si>
+  <si>
+    <t>RAHIMA OSMAN</t>
+  </si>
+  <si>
+    <t>PETRA SVAČIĆA 8, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>64021972560</t>
+  </si>
+  <si>
+    <t>RAHIMA OSMAN 64021972560; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>31.03.2021. 13:01:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19f2986f-5eed-41b5-b1da-79e056cff9da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19f2986f-5eed-41b5-b1da-79e056cff9da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2357&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača; ZVONKO DOŠEN 20414583302</t>
+  </si>
+  <si>
+    <t>31.03.2021. 12:44:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/701960a9-dba1-42cd-aa86-4177e5403107</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/701960a9-dba1-42cd-aa86-4177e5403107/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2347/2019</t>
+  </si>
+  <si>
+    <t>MARTIN LUKINAC</t>
+  </si>
+  <si>
+    <t>BANA JELAČIĆA 93, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>82184769259</t>
+  </si>
+  <si>
+    <t>MARTIN LUKINAC 82184769259; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>31.03.2021. 12:30:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05bbfba2-fc2c-4d3c-9ab2-9d02ee80489a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05bbfba2-fc2c-4d3c-9ab2-9d02ee80489a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2347&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2344/2019</t>
+  </si>
+  <si>
+    <t>JOSIPA DAMJANOVIĆ</t>
+  </si>
+  <si>
+    <t>ĆIRILA I METODA 53 1, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>84083761117</t>
+  </si>
+  <si>
+    <t>JOSIPA DAMJANOVIĆ 84083761117; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>31.03.2021. 11:17:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bb4b193-ed25-4507-aafd-874fee070667</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bb4b193-ed25-4507-aafd-874fee070667/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2344&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>MLADEN PURI</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 64, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>MLADEN PURI 74192330421; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>31.03.2021. 10:27:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/301b9b8b-888d-4c90-af9d-0f2d2570c79f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/301b9b8b-888d-4c90-af9d-0f2d2570c79f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2353/2019</t>
+  </si>
+  <si>
+    <t>SUNČICA ČOLAKOVIĆ</t>
+  </si>
+  <si>
+    <t>KRALJA TOMISLAVA 39, 32245 Podgrađe, Hrvatska</t>
+  </si>
+  <si>
+    <t>92292942442</t>
+  </si>
+  <si>
+    <t>SUNČICA ČOLAKOVIĆ 92292942442; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>31.03.2021. 10:10:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b63dea4-62e1-4f30-be15-93e166a9d36a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b63dea4-62e1-4f30-be15-93e166a9d36a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2353&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2368/2019</t>
+  </si>
+  <si>
+    <t>STJEPAN ŠPOLJARIĆ</t>
+  </si>
+  <si>
+    <t>LJUDEVITA GAJA 2, 32284 Novi Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>80514641462</t>
+  </si>
+  <si>
+    <t>STJEPAN ŠPOLJARIĆ 80514641462; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>31.03.2021. 09:57:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02e21b05-f619-42ec-b92d-faf9f299e91f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02e21b05-f619-42ec-b92d-faf9f299e91f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2368&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2254/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.03.2021.</t>
+  </si>
+  <si>
+    <t>DRITON TEMAJ</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA 1, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>17221582527</t>
+  </si>
+  <si>
+    <t>DRITON TEMAJ 17221582527</t>
+  </si>
+  <si>
+    <t>29.03.2021. 08:51:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fef2d164-8b05-4adf-b0a4-c2211073629c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fef2d164-8b05-4adf-b0a4-c2211073629c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2254&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2171/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.03.2021.</t>
+  </si>
+  <si>
+    <t>LJUBICA RUSIĆ</t>
+  </si>
+  <si>
+    <t>ANTUNA BRANKA ŠIMIĆA 11, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>50868053907</t>
+  </si>
+  <si>
+    <t>LJUBICA RUSIĆ 50868053907</t>
+  </si>
+  <si>
+    <t>25.03.2021. 10:54:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e781d04-8a6f-4abf-a68f-53e726710638</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e781d04-8a6f-4abf-a68f-53e726710638/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2171&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2231/2019</t>
+  </si>
+  <si>
+    <t>JASENKA PUŠONJIĆ</t>
+  </si>
+  <si>
+    <t>IVANA GORANA KOVAČIĆA 66, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>88017026544</t>
+  </si>
+  <si>
+    <t>JASENKA PUŠONJIĆ 88017026544</t>
+  </si>
+  <si>
+    <t>25.03.2021. 10:46:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/653ae014-e0f2-49bc-8625-555f27a9a7e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/653ae014-e0f2-49bc-8625-555f27a9a7e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2231&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2128/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.03.2021.</t>
+  </si>
+  <si>
+    <t>MILAN KELAVA</t>
+  </si>
+  <si>
+    <t>BRANKA RADIČEVIĆA 50, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>62658678582</t>
+  </si>
+  <si>
+    <t>MILAN KELAVA 62658678582</t>
+  </si>
+  <si>
+    <t>25.03.2021. 10:43:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c935c3ea-f0b4-4a0e-ae35-4997da9108b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c935c3ea-f0b4-4a0e-ae35-4997da9108b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2128&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2132/2019</t>
+  </si>
+  <si>
+    <t>Renata Scheerer-Perić</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 22, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>07404753586</t>
+  </si>
+  <si>
+    <t>Renata Scheerer-Perić 07404753586</t>
+  </si>
+  <si>
+    <t>25.03.2021. 10:40:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9ea0a7-2b2e-40b9-a928-43844e73c02d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9ea0a7-2b2e-40b9-a928-43844e73c02d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2132&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2283/2019</t>
+  </si>
+  <si>
+    <t>MARA MARIJANOVIĆ</t>
+  </si>
+  <si>
+    <t>BRAĆE RADIĆ 92, 32245 Nijemci, Hrvatska</t>
+  </si>
+  <si>
+    <t>20116181755</t>
+  </si>
+  <si>
+    <t>MARA MARIJANOVIĆ 20116181755; Verovnici potrošača</t>
+  </si>
+  <si>
+    <t>19.03.2021. 11:11:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff7f9b5-60be-44e3-88d1-5d703a3d56ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff7f9b5-60be-44e3-88d1-5d703a3d56ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2283&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2282/2019</t>
+  </si>
+  <si>
+    <t>MIRELA KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>IVANA KOZARCA 24, 32213 Antin, Hrvatska</t>
+  </si>
+  <si>
+    <t>97313898498</t>
+  </si>
+  <si>
+    <t>MIRELA KOVAČEVIĆ 97313898498; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>19.03.2021. 10:51:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c133e2-3501-4905-a73b-34b4719686b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c133e2-3501-4905-a73b-34b4719686b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2282&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2258/2019</t>
+  </si>
+  <si>
+    <t>MARINA RUKAVINA</t>
+  </si>
+  <si>
+    <t>STJEPANA RADIĆA 11 B, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>10575615633</t>
+  </si>
+  <si>
+    <t>MARINA RUKAVINA 10575615633; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>19.03.2021. 10:09:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/517b17d0-67f4-418e-bfe6-ed36d6cbf93e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/517b17d0-67f4-418e-bfe6-ed36d6cbf93e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2258&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>DRITON TEMAJ 17221582527; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>19.03.2021. 09:57:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fc1857f-3549-4bee-ab55-de1769c043fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fc1857f-3549-4bee-ab55-de1769c043fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2248/2019</t>
+  </si>
+  <si>
+    <t>VESNA BARBA</t>
+  </si>
+  <si>
+    <t>PETRA PRERADOVIĆA 125, 32242 Slakovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>26225323240</t>
+  </si>
+  <si>
+    <t>VESNA BARBA 26225323240; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>19.03.2021. 09:44:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/550ea2b4-5e5c-4a3c-aa93-c5d54f82db87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/550ea2b4-5e5c-4a3c-aa93-c5d54f82db87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2248&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2240/2019</t>
+  </si>
+  <si>
+    <t>NIKICA JOSKIĆ</t>
+  </si>
+  <si>
+    <t>GORJANI 190, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>NIKICA JOSKIĆ 32057504841; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>19.03.2021. 09:39:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd4890be-5ac7-4b02-9597-972806d520ec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dd4890be-5ac7-4b02-9597-972806d520ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2240&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2024/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.02.2021.</t>
+  </si>
+  <si>
+    <t>RADMILA CULI</t>
+  </si>
+  <si>
+    <t>BRAĆE RADIĆ 67, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>36910500809</t>
+  </si>
+  <si>
+    <t>RADMILA CULI 36910500809</t>
+  </si>
+  <si>
+    <t>19.03.2021. 09:34:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff22e26a-e4a7-4a9b-9b9d-0ad0a627f68e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff22e26a-e4a7-4a9b-9b9d-0ad0a627f68e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2024&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2118/2019</t>
+  </si>
+  <si>
+    <t>BOŽO DOLIĆ</t>
+  </si>
+  <si>
+    <t>ŠOKAČKA ULICA 39, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>07409221280</t>
+  </si>
+  <si>
+    <t>BOŽO DOLIĆ 07409221280</t>
+  </si>
+  <si>
+    <t>19.03.2021. 09:31:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2369da94-c11b-47ae-89b6-ab99b2f0a9b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2369da94-c11b-47ae-89b6-ab99b2f0a9b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2118&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2141/2019</t>
+  </si>
+  <si>
+    <t>Josip Bacanović</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 92, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>63090059273</t>
+  </si>
+  <si>
+    <t>Josip Bacanović 63090059273</t>
+  </si>
+  <si>
+    <t>19.03.2021. 09:27:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10e22f62-7583-4277-a42a-5c35167c887b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10e22f62-7583-4277-a42a-5c35167c887b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2141&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1983/2019</t>
+  </si>
+  <si>
+    <t>ĐURO KAPETANOVIĆ</t>
+  </si>
+  <si>
+    <t>ANTUNA GUSTAVA MATOŠA 54, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>81671067390</t>
+  </si>
+  <si>
+    <t>ĐURO KAPETANOVIĆ 81671067390</t>
+  </si>
+  <si>
+    <t>19.03.2021. 09:24:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96b391dd-305f-457a-9934-652b5dcf8e11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96b391dd-305f-457a-9934-652b5dcf8e11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1983&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1788/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.03.2021.</t>
+  </si>
+  <si>
+    <t>HRVOJE KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>PETRA ZRINSKOG 11, 32213 Antin, Hrvatska</t>
+  </si>
+  <si>
+    <t>40952420866</t>
+  </si>
+  <si>
+    <t>HRVOJE KOVAČEVIĆ 40952420866; vjerovnici potrošača / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>16.03.2021. 14:35:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e9882fd-fad6-4cbf-aea0-eb60fc61f66d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e9882fd-fad6-4cbf-aea0-eb60fc61f66d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1788&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-427/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.02.2021.</t>
+  </si>
+  <si>
+    <t>ANĐELKO KRIŽANAC</t>
+  </si>
+  <si>
+    <t>SAVSKA 9, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>23809929068</t>
+  </si>
+  <si>
+    <t>ANĐELKO KRIŽANAC 23809929068</t>
+  </si>
+  <si>
+    <t>12.03.2021. 12:03:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d67810b0-e5fd-4592-ae2d-c389ff4abe53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d67810b0-e5fd-4592-ae2d-c389ff4abe53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=427&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-2104/2019</t>
+  </si>
+  <si>
+    <t>TOMISLAV STIPETIĆ</t>
+  </si>
+  <si>
+    <t>BANA JELAČIĆA 30, 32221 Cerić, Hrvatska</t>
+  </si>
+  <si>
+    <t>80192101743</t>
+  </si>
+  <si>
+    <t>TOMISLAV STIPETIĆ 80192101743</t>
+  </si>
+  <si>
+    <t>12.03.2021. 10:14:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57f6ba58-fb50-4f95-8479-9b064cad60f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57f6ba58-fb50-4f95-8479-9b064cad60f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2104&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2084/2019</t>
+  </si>
+  <si>
+    <t>MILAN ZORANOVIĆ</t>
+  </si>
+  <si>
+    <t>ANTUNA BRANKA ŠIMIĆA 16, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>88036482752</t>
+  </si>
+  <si>
+    <t>MILAN ZORANOVIĆ 88036482752</t>
+  </si>
+  <si>
+    <t>12.03.2021. 10:10:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92f9c054-b307-4fd3-a08e-8599c7cbc163</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92f9c054-b307-4fd3-a08e-8599c7cbc163/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2084&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2107/2019</t>
+  </si>
+  <si>
+    <t>GORAN CINDRIĆ</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 73, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>41771009333</t>
+  </si>
+  <si>
+    <t>GORAN CINDRIĆ 41771009333</t>
+  </si>
+  <si>
+    <t>10.03.2021. 12:23:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00e7833b-6119-404c-8391-1155a9c9576d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00e7833b-6119-404c-8391-1155a9c9576d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2107&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1937/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.02.2021.</t>
+  </si>
+  <si>
+    <t>ANTONIO ŽIVOCKI</t>
+  </si>
+  <si>
+    <t>KRALJA ZVONIMIRA 21, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>00954834968</t>
+  </si>
+  <si>
+    <t>ANTONIO ŽIVOCKI 00954834968</t>
+  </si>
+  <si>
+    <t>09.03.2021. 13:24:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/326ff99f-f3d3-4b2a-87b7-e7c54b21dc18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/326ff99f-f3d3-4b2a-87b7-e7c54b21dc18/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1937&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2229/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.03.2021.</t>
+  </si>
+  <si>
+    <t>ZLATKO KUNOVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIPA JURAJA STROSSMAYERA 29, 32281 Retkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>61685177645</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača; ZLATKO KUNOVIĆ 61685177645</t>
+  </si>
+  <si>
+    <t>08.03.2021. 10:40:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/943035a6-bf52-4460-8c9c-406e0503aaef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/943035a6-bf52-4460-8c9c-406e0503aaef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2229&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2165/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.03.2021.</t>
+  </si>
+  <si>
+    <t>JOSIP PANIĆ</t>
+  </si>
+  <si>
+    <t>BOSUTSKA 29, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>96900764991</t>
+  </si>
+  <si>
+    <t>JOSIP PANIĆ 96900764991; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>05.03.2021. 10:10:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e55b1be-27e5-4464-bebb-ca46937b13c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e55b1be-27e5-4464-bebb-ca46937b13c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2165&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>JASENKA PUŠONJIĆ 88017026544; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>04.03.2021. 13:44:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f22e63c-88c0-4400-b9a0-a44bbddb173b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f22e63c-88c0-4400-b9a0-a44bbddb173b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>JOSIP BACANOVIĆ</t>
+  </si>
+  <si>
+    <t>BANA JELAČIĆA 36, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>JOSIP BACANOVIĆ 63090059273; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>04.03.2021. 12:22:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0269e43f-73cf-49c8-ad33-62cb77d802fc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0269e43f-73cf-49c8-ad33-62cb77d802fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>LJUBICA RUSIĆ 50868053907; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>04.03.2021. 09:37:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/559d5914-91b2-4151-887e-f0341f7a0367</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/559d5914-91b2-4151-887e-f0341f7a0367/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Renata Scheerer-Perić 07404753586; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>03.03.2021. 13:29:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8be75da9-19e6-44dd-aec3-3ff7d9e63e61</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8be75da9-19e6-44dd-aec3-3ff7d9e63e61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MILAN KELAVA 62658678582; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>03.03.2021. 13:14:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdd87194-7c2e-4286-be91-7ebdad7c0902</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdd87194-7c2e-4286-be91-7ebdad7c0902/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BOŽO DOLIĆ 07409221280; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>03.03.2021. 12:52:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73b8a35d-dc45-4a4d-8f84-ceb44a838118</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73b8a35d-dc45-4a4d-8f84-ceb44a838118/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>GORAN CINDRIĆ 41771009333; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>03.03.2021. 12:42:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df918c2b-cd1c-4429-be77-d6f20ca7dd8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df918c2b-cd1c-4429-be77-d6f20ca7dd8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TOMISLAV STIPETIĆ 80192101743; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>03.03.2021. 12:34:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4beef388-73e5-4c65-a61a-03d03485a42f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4beef388-73e5-4c65-a61a-03d03485a42f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2102/2019</t>
+  </si>
+  <si>
+    <t>MILORAD BOROVAC</t>
+  </si>
+  <si>
+    <t>ČOLIĆEVA ULICA 71, 32252 Privlaka, Hrvatska</t>
+  </si>
+  <si>
+    <t>72860055513</t>
+  </si>
+  <si>
+    <t>MILORAD BOROVAC 72860055513; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>03.03.2021. 11:32:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4a58073-22c7-4c8a-9c42-490fc535833a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4a58073-22c7-4c8a-9c42-490fc535833a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2102&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2101/2019</t>
+  </si>
+  <si>
+    <t>BRANKO STRAHONJA</t>
+  </si>
+  <si>
+    <t>JOSIPA JURAJA STROSSMAYERA 110, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>89155228203</t>
+  </si>
+  <si>
+    <t>BRANKO STRAHONJA 89155228203; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>03.03.2021. 11:24:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67983425-a3d6-4a0e-8d20-77cc81b7ac50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67983425-a3d6-4a0e-8d20-77cc81b7ac50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2101&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2100/2019</t>
+  </si>
+  <si>
+    <t>BOŽICA BAKOVIĆ</t>
+  </si>
+  <si>
+    <t>LJESKOVAČKA 26, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>76822080925</t>
+  </si>
+  <si>
+    <t>BOŽICA BAKOVIĆ 76822080925; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>03.03.2021. 11:06:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cccc19dc-5363-4d85-8cb5-f4fabeb3aac8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cccc19dc-5363-4d85-8cb5-f4fabeb3aac8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2100&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2092/2019</t>
+  </si>
+  <si>
+    <t>ZVJEZDAN ŠEMPEROVIĆ</t>
+  </si>
+  <si>
+    <t>KRALJICE MIRA 13, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>74237920884</t>
+  </si>
+  <si>
+    <t>Vjerovnixi potrošača; ZVJEZDAN ŠEMPEROVIĆ 74237920884</t>
+  </si>
+  <si>
+    <t>02.03.2021. 13:17:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c8a9a6a-5460-4f4f-b288-39352e8fe067</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c8a9a6a-5460-4f4f-b288-39352e8fe067/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2092&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>MILAN ZORANOVIĆ 88036482752; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>02.03.2021. 12:57:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ee2b830-1b00-4392-8e13-5131dddb7541</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ee2b830-1b00-4392-8e13-5131dddb7541/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2067/2019</t>
+  </si>
+  <si>
+    <t>IVICA BRČIĆ</t>
+  </si>
+  <si>
+    <t>ANTE MAJSTOROVIĆA 14, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>12924373282</t>
+  </si>
+  <si>
+    <t>IVICA BRČIĆ 12924373282; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>02.03.2021. 12:48:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd68ee91-5387-4156-acaa-7e6e4335ea84</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd68ee91-5387-4156-acaa-7e6e4335ea84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2067&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2077/2019</t>
+  </si>
+  <si>
+    <t>TOMISLAVA MIJAKIĆ</t>
+  </si>
+  <si>
+    <t>ĐAKOVAČKA ULICA 51, 32284 Stari Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>37078150414</t>
+  </si>
+  <si>
+    <t>TOMISLAVA MIJAKIĆ 37078150414; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>02.03.2021. 12:45:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4907c4e-a80b-44dc-aead-ed5d67440d63</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4907c4e-a80b-44dc-aead-ed5d67440d63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2077&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Zainteresiranim osobama; ĐURO KAPETANOVIĆ 81671067390</t>
+  </si>
+  <si>
+    <t>26.02.2021. 13:04:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d973fe2-a902-407c-8830-c0605a7420ad</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d973fe2-a902-407c-8830-c0605a7420ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-1981/2019</t>
+  </si>
+  <si>
+    <t>IVAN MEDVED</t>
+  </si>
+  <si>
+    <t>OSJEČKA 25, 32284 Stari Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>49758100537</t>
+  </si>
+  <si>
+    <t>IVAN MEDVED 49758100537; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>26.02.2021. 12:52:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f68f7a77-3f5b-4196-b258-7169f614128a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f68f7a77-3f5b-4196-b258-7169f614128a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1981&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1974/2019</t>
+  </si>
+  <si>
+    <t>VEDRAN SLAVNIĆ</t>
+  </si>
+  <si>
+    <t>GORJANI 73, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>37391508038</t>
+  </si>
+  <si>
+    <t>VEDRAN SLAVNIĆ 37391508038; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>26.02.2021. 10:21:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/774340b3-ac22-4db3-881e-785d241c8121</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/774340b3-ac22-4db3-881e-785d241c8121/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1974&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1984/2019</t>
+  </si>
+  <si>
+    <t>JURICA PERKOVIĆ</t>
+  </si>
+  <si>
+    <t>BOSUTSKA 45 A, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>01180585181</t>
+  </si>
+  <si>
+    <t>JURICA PERKOVIĆ 01180585181; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>26.02.2021. 10:09:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb25d3f1-1d33-41e2-a2fd-19343a19f0b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb25d3f1-1d33-41e2-a2fd-19343a19f0b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1984&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>RADMILA CULI 36910500809; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>26.02.2021. 09:48:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d2d5e66-de0d-4ecb-8c31-792149bfb565</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d2d5e66-de0d-4ecb-8c31-792149bfb565/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2042/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.02.2021.</t>
+  </si>
+  <si>
+    <t>Ivan Radović</t>
+  </si>
+  <si>
+    <t>Silaška 18, 31214 Korog, Hrvatska</t>
+  </si>
+  <si>
+    <t>45842878533</t>
+  </si>
+  <si>
+    <t>Ivan Radović 45842878533; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>25.02.2021. 09:24:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7ac9fd8-d427-4987-94a2-5c88e513e219</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7ac9fd8-d427-4987-94a2-5c88e513e219/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2042&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1957/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.02.2021.</t>
+  </si>
+  <si>
+    <t>BERNARD MARJANOVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DR. FRANJE TUĐMANA 53, 32242 Stari Jankovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>57515145129</t>
+  </si>
+  <si>
+    <t>BERNARD MARJANOVIĆ 57515145129</t>
+  </si>
+  <si>
+    <t>24.02.2021. 10:50:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08bcff1a-8916-404c-bcf6-c6478a8e88cd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08bcff1a-8916-404c-bcf6-c6478a8e88cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1957&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1805/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.02.2021.</t>
+  </si>
+  <si>
+    <t>ALEN BAKICA</t>
+  </si>
+  <si>
+    <t>VLADIMIRA NAZORA 6, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>74646079975</t>
+  </si>
+  <si>
+    <t>ALEN BAKICA 74646079975</t>
+  </si>
+  <si>
+    <t>24.02.2021. 10:44:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e75ab82f-351c-4b4f-884d-f44a5f86f5cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e75ab82f-351c-4b4f-884d-f44a5f86f5cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1805&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1976/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.02.2021.</t>
+  </si>
+  <si>
+    <t>ZDENKO ROSANDIĆ</t>
+  </si>
+  <si>
+    <t>BLOK VLADIMIRA NAZORA 14, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>61068732745</t>
+  </si>
+  <si>
+    <t>ZDENKO ROSANDIĆ 61068732745; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>24.02.2021. 10:22:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63b2be14-54f4-4d44-92ec-75d9c2117591</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
-  </si>
-[...5785 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/63b2be14-54f4-4d44-92ec-75d9c2117591</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/63b2be14-54f4-4d44-92ec-75d9c2117591/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1976&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-1977/2019</t>
   </si>
   <si>
     <t>Ivan Pastor</t>
   </si>
   <si>
     <t>Westring 257 Mainz, Njemačka</t>
   </si>
   <si>
     <t>24237678199</t>
   </si>
   <si>
     <t>Ivan Pastor 24237678199</t>
   </si>
   <si>
     <t>24.02.2021. 10:15:01</t>
   </si>
@@ -14693,51 +12707,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N586"/>
+  <dimension ref="A1:N508"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -14750,24837 +12764,21355 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2"/>
+      <c r="D2" t="s">
         <v>16</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2" t="s">
         <v>17</v>
       </c>
-      <c r="E2" t="s">
+      <c r="I2" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
+      <c r="J2" t="s">
         <v>19</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>20</v>
       </c>
-      <c r="H2" t="s">
+      <c r="L2" t="s">
         <v>21</v>
       </c>
-      <c r="I2" t="s">
+      <c r="M2" t="s">
         <v>22</v>
       </c>
-      <c r="J2" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3"/>
+      <c r="D3" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="N3"/>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C4"/>
       <c r="D4" t="s">
-        <v>40</v>
-[...9 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
       <c r="H4" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="I4" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K4" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="M4" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>37</v>
+      </c>
+      <c r="F5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" t="s">
+        <v>39</v>
+      </c>
+      <c r="H5" t="s">
         <v>40</v>
       </c>
-      <c r="E5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="K5" t="s">
-        <v>56</v>
+        <v>43</v>
       </c>
       <c r="L5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M5" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="N5" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C6"/>
       <c r="D6" t="s">
-        <v>40</v>
-[...9 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
       <c r="H6" t="s">
-        <v>63</v>
+        <v>48</v>
       </c>
       <c r="I6" t="s">
-        <v>64</v>
+        <v>49</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>50</v>
       </c>
       <c r="K6" t="s">
-        <v>65</v>
+        <v>51</v>
       </c>
       <c r="L6" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M6" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="D7" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="E7" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
       <c r="F7" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="G7" t="s">
-        <v>72</v>
+        <v>58</v>
       </c>
       <c r="H7" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="I7" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="J7" t="s">
-        <v>75</v>
+        <v>42</v>
       </c>
       <c r="K7" t="s">
-        <v>76</v>
+        <v>61</v>
       </c>
       <c r="L7" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M7" t="s">
-        <v>77</v>
+        <v>62</v>
       </c>
       <c r="N7" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C8"/>
       <c r="D8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" t="s">
+        <v>66</v>
+      </c>
+      <c r="J8" t="s">
+        <v>67</v>
+      </c>
+      <c r="K8" t="s">
+        <v>68</v>
+      </c>
+      <c r="L8" t="s">
         <v>69</v>
       </c>
-      <c r="E8" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M8" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="N8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9" t="s">
-        <v>69</v>
-[...9 lines deleted...]
-      </c>
+        <v>71</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
       <c r="H9" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="I9" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="J9" t="s">
+        <v>74</v>
+      </c>
+      <c r="K9" t="s">
         <v>75</v>
       </c>
-      <c r="K9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L9" t="s">
-        <v>47</v>
+        <v>76</v>
       </c>
       <c r="M9" t="s">
-        <v>95</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C10"/>
       <c r="D10" t="s">
-        <v>98</v>
-[...9 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
       <c r="H10" t="s">
-        <v>102</v>
+        <v>79</v>
       </c>
       <c r="I10" t="s">
-        <v>103</v>
+        <v>80</v>
       </c>
       <c r="J10" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="K10" t="s">
-        <v>104</v>
+        <v>82</v>
       </c>
       <c r="L10" t="s">
-        <v>105</v>
+        <v>83</v>
       </c>
       <c r="M10" t="s">
-        <v>106</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
-      <c r="C11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C11"/>
       <c r="D11" t="s">
-        <v>69</v>
-[...9 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
       <c r="H11" t="s">
-        <v>112</v>
+        <v>86</v>
       </c>
       <c r="I11" t="s">
-        <v>113</v>
+        <v>87</v>
       </c>
       <c r="J11" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="K11" t="s">
-        <v>114</v>
+        <v>88</v>
       </c>
       <c r="L11" t="s">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="M11" t="s">
-        <v>115</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C12"/>
       <c r="D12" t="s">
-        <v>69</v>
-[...9 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
       <c r="H12" t="s">
-        <v>121</v>
+        <v>92</v>
       </c>
       <c r="I12" t="s">
-        <v>122</v>
+        <v>93</v>
       </c>
       <c r="J12" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="K12" t="s">
-        <v>123</v>
+        <v>95</v>
       </c>
       <c r="L12" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="M12" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C13"/>
       <c r="D13" t="s">
-        <v>69</v>
-[...9 lines deleted...]
-      </c>
+        <v>98</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
       <c r="H13" t="s">
-        <v>130</v>
+        <v>99</v>
       </c>
       <c r="I13" t="s">
-        <v>131</v>
+        <v>100</v>
       </c>
       <c r="J13" t="s">
-        <v>75</v>
+        <v>94</v>
       </c>
       <c r="K13" t="s">
-        <v>132</v>
+        <v>101</v>
       </c>
       <c r="L13" t="s">
-        <v>47</v>
+        <v>102</v>
       </c>
       <c r="M13" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>103</v>
+      </c>
+      <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C14"/>
       <c r="D14" t="s">
-        <v>136</v>
-[...9 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
       <c r="H14" t="s">
-        <v>140</v>
+        <v>105</v>
       </c>
       <c r="I14" t="s">
-        <v>141</v>
+        <v>106</v>
       </c>
       <c r="J14" t="s">
-        <v>142</v>
+        <v>94</v>
       </c>
       <c r="K14" t="s">
-        <v>143</v>
+        <v>107</v>
       </c>
       <c r="L14" t="s">
-        <v>144</v>
+        <v>108</v>
       </c>
       <c r="M14" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>109</v>
+      </c>
+      <c r="N14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15" t="s">
-        <v>69</v>
-[...9 lines deleted...]
-      </c>
+        <v>110</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
       <c r="H15" t="s">
-        <v>151</v>
+        <v>111</v>
       </c>
       <c r="I15" t="s">
-        <v>152</v>
+        <v>112</v>
       </c>
       <c r="J15" t="s">
-        <v>75</v>
+        <v>113</v>
       </c>
       <c r="K15" t="s">
-        <v>153</v>
+        <v>114</v>
       </c>
       <c r="L15" t="s">
-        <v>47</v>
+        <v>115</v>
       </c>
       <c r="M15" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>156</v>
+        <v>117</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="E16" t="s">
-        <v>157</v>
+        <v>119</v>
       </c>
       <c r="F16" t="s">
-        <v>158</v>
+        <v>120</v>
       </c>
       <c r="G16" t="s">
-        <v>159</v>
+        <v>121</v>
       </c>
       <c r="H16" t="s">
-        <v>160</v>
+        <v>122</v>
       </c>
       <c r="I16" t="s">
-        <v>161</v>
+        <v>123</v>
       </c>
       <c r="J16" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="K16" t="s">
-        <v>162</v>
+        <v>125</v>
       </c>
       <c r="L16" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M16" t="s">
-        <v>163</v>
+        <v>127</v>
       </c>
       <c r="N16" t="s">
-        <v>164</v>
+        <v>128</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>165</v>
+        <v>129</v>
       </c>
       <c r="D17" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="E17" t="s">
-        <v>166</v>
+        <v>130</v>
       </c>
       <c r="F17" t="s">
-        <v>167</v>
+        <v>131</v>
       </c>
       <c r="G17" t="s">
-        <v>168</v>
+        <v>132</v>
       </c>
       <c r="H17" t="s">
-        <v>169</v>
+        <v>133</v>
       </c>
       <c r="I17" t="s">
-        <v>170</v>
+        <v>134</v>
       </c>
       <c r="J17" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="K17" t="s">
-        <v>171</v>
+        <v>135</v>
       </c>
       <c r="L17" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M17" t="s">
-        <v>172</v>
+        <v>136</v>
       </c>
       <c r="N17" t="s">
-        <v>173</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>174</v>
+        <v>138</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="E18" t="s">
-        <v>175</v>
+        <v>139</v>
       </c>
       <c r="F18" t="s">
-        <v>176</v>
+        <v>140</v>
       </c>
       <c r="G18" t="s">
-        <v>177</v>
+        <v>141</v>
       </c>
       <c r="H18" t="s">
-        <v>178</v>
+        <v>142</v>
       </c>
       <c r="I18" t="s">
-        <v>179</v>
+        <v>143</v>
       </c>
       <c r="J18" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="K18" t="s">
-        <v>180</v>
+        <v>144</v>
       </c>
       <c r="L18" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M18" t="s">
-        <v>181</v>
+        <v>145</v>
       </c>
       <c r="N18" t="s">
-        <v>182</v>
+        <v>146</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C19"/>
       <c r="D19" t="s">
-        <v>69</v>
-[...9 lines deleted...]
-      </c>
+        <v>147</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
       <c r="H19" t="s">
-        <v>187</v>
+        <v>148</v>
       </c>
       <c r="I19" t="s">
-        <v>188</v>
+        <v>149</v>
       </c>
       <c r="J19" t="s">
-        <v>75</v>
+        <v>150</v>
       </c>
       <c r="K19" t="s">
-        <v>189</v>
+        <v>151</v>
       </c>
       <c r="L19" t="s">
-        <v>47</v>
+        <v>152</v>
       </c>
       <c r="M19" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>192</v>
+        <v>154</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>193</v>
+        <v>155</v>
       </c>
       <c r="I20" t="s">
-        <v>194</v>
+        <v>156</v>
       </c>
       <c r="J20" t="s">
-        <v>195</v>
+        <v>150</v>
       </c>
       <c r="K20" t="s">
-        <v>196</v>
+        <v>157</v>
       </c>
       <c r="L20" t="s">
-        <v>197</v>
+        <v>158</v>
       </c>
       <c r="M20" t="s">
-        <v>198</v>
+        <v>159</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>199</v>
+        <v>160</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>200</v>
+        <v>161</v>
       </c>
       <c r="I21" t="s">
-        <v>194</v>
+        <v>162</v>
       </c>
       <c r="J21" t="s">
-        <v>195</v>
+        <v>42</v>
       </c>
       <c r="K21" t="s">
-        <v>201</v>
+        <v>163</v>
       </c>
       <c r="L21" t="s">
-        <v>202</v>
+        <v>164</v>
       </c>
       <c r="M21" t="s">
-        <v>203</v>
+        <v>165</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22" t="s">
-        <v>205</v>
-[...9 lines deleted...]
-      </c>
+        <v>166</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
       <c r="H22" t="s">
-        <v>209</v>
+        <v>167</v>
       </c>
       <c r="I22" t="s">
-        <v>210</v>
+        <v>162</v>
       </c>
       <c r="J22" t="s">
-        <v>211</v>
+        <v>42</v>
       </c>
       <c r="K22" t="s">
-        <v>212</v>
+        <v>168</v>
       </c>
       <c r="L22" t="s">
-        <v>47</v>
+        <v>169</v>
       </c>
       <c r="M22" t="s">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>215</v>
+        <v>171</v>
       </c>
       <c r="D23" t="s">
-        <v>205</v>
+        <v>172</v>
       </c>
       <c r="E23" t="s">
-        <v>216</v>
+        <v>173</v>
       </c>
       <c r="F23" t="s">
-        <v>217</v>
+        <v>174</v>
       </c>
       <c r="G23" t="s">
-        <v>218</v>
+        <v>175</v>
       </c>
       <c r="H23" t="s">
-        <v>219</v>
+        <v>176</v>
       </c>
       <c r="I23" t="s">
-        <v>220</v>
+        <v>177</v>
       </c>
       <c r="J23" t="s">
-        <v>211</v>
+        <v>178</v>
       </c>
       <c r="K23" t="s">
-        <v>221</v>
+        <v>179</v>
       </c>
       <c r="L23" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M23" t="s">
-        <v>222</v>
+        <v>180</v>
       </c>
       <c r="N23" t="s">
-        <v>223</v>
+        <v>181</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24"/>
       <c r="D24" t="s">
-        <v>205</v>
-[...9 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
       <c r="H24" t="s">
-        <v>228</v>
+        <v>183</v>
       </c>
       <c r="I24" t="s">
-        <v>229</v>
+        <v>184</v>
       </c>
       <c r="J24" t="s">
-        <v>211</v>
+        <v>185</v>
       </c>
       <c r="K24" t="s">
-        <v>230</v>
+        <v>186</v>
       </c>
       <c r="L24" t="s">
-        <v>47</v>
+        <v>187</v>
       </c>
       <c r="M24" t="s">
-        <v>231</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25" t="s">
-        <v>205</v>
-[...9 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
       <c r="H25" t="s">
-        <v>237</v>
+        <v>190</v>
       </c>
       <c r="I25" t="s">
-        <v>238</v>
+        <v>191</v>
       </c>
       <c r="J25" t="s">
-        <v>211</v>
+        <v>185</v>
       </c>
       <c r="K25" t="s">
-        <v>239</v>
+        <v>192</v>
       </c>
       <c r="L25" t="s">
-        <v>47</v>
+        <v>193</v>
       </c>
       <c r="M25" t="s">
-        <v>240</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>242</v>
+        <v>195</v>
       </c>
       <c r="D26" t="s">
-        <v>243</v>
+        <v>196</v>
       </c>
       <c r="E26" t="s">
-        <v>244</v>
+        <v>197</v>
       </c>
       <c r="F26" t="s">
-        <v>245</v>
+        <v>198</v>
       </c>
       <c r="G26" t="s">
-        <v>246</v>
+        <v>199</v>
       </c>
       <c r="H26" t="s">
-        <v>247</v>
+        <v>200</v>
       </c>
       <c r="I26" t="s">
-        <v>248</v>
+        <v>201</v>
       </c>
       <c r="J26" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="K26" t="s">
-        <v>249</v>
+        <v>203</v>
       </c>
       <c r="L26" t="s">
-        <v>250</v>
+        <v>204</v>
       </c>
       <c r="M26" t="s">
-        <v>251</v>
+        <v>205</v>
       </c>
       <c r="N26" t="s">
-        <v>252</v>
+        <v>206</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>253</v>
+        <v>207</v>
       </c>
       <c r="D27" t="s">
-        <v>243</v>
+        <v>208</v>
       </c>
       <c r="E27" t="s">
-        <v>254</v>
+        <v>209</v>
       </c>
       <c r="F27" t="s">
-        <v>255</v>
+        <v>210</v>
       </c>
       <c r="G27" t="s">
-        <v>256</v>
+        <v>211</v>
       </c>
       <c r="H27" t="s">
-        <v>257</v>
+        <v>212</v>
       </c>
       <c r="I27" t="s">
-        <v>258</v>
+        <v>213</v>
       </c>
       <c r="J27" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="K27" t="s">
-        <v>259</v>
+        <v>214</v>
       </c>
       <c r="L27" t="s">
-        <v>250</v>
+        <v>215</v>
       </c>
       <c r="M27" t="s">
-        <v>260</v>
+        <v>216</v>
       </c>
       <c r="N27" t="s">
-        <v>261</v>
+        <v>217</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>262</v>
+        <v>218</v>
       </c>
       <c r="D28" t="s">
-        <v>243</v>
+        <v>219</v>
       </c>
       <c r="E28" t="s">
-        <v>263</v>
+        <v>220</v>
       </c>
       <c r="F28" t="s">
-        <v>264</v>
+        <v>221</v>
       </c>
       <c r="G28" t="s">
-        <v>265</v>
+        <v>222</v>
       </c>
       <c r="H28" t="s">
-        <v>266</v>
+        <v>223</v>
       </c>
       <c r="I28" t="s">
-        <v>267</v>
+        <v>224</v>
       </c>
       <c r="J28" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="K28" t="s">
-        <v>268</v>
+        <v>225</v>
       </c>
       <c r="L28" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M28" t="s">
-        <v>269</v>
+        <v>226</v>
       </c>
       <c r="N28" t="s">
-        <v>270</v>
+        <v>227</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>271</v>
+        <v>228</v>
       </c>
       <c r="D29" t="s">
-        <v>272</v>
+        <v>219</v>
       </c>
       <c r="E29" t="s">
-        <v>273</v>
+        <v>229</v>
       </c>
       <c r="F29" t="s">
-        <v>274</v>
+        <v>230</v>
       </c>
       <c r="G29" t="s">
-        <v>275</v>
+        <v>231</v>
       </c>
       <c r="H29" t="s">
-        <v>276</v>
+        <v>232</v>
       </c>
       <c r="I29" t="s">
-        <v>277</v>
+        <v>233</v>
       </c>
       <c r="J29" t="s">
-        <v>278</v>
+        <v>202</v>
       </c>
       <c r="K29" t="s">
-        <v>279</v>
+        <v>234</v>
       </c>
       <c r="L29" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M29" t="s">
-        <v>280</v>
+        <v>235</v>
       </c>
       <c r="N29" t="s">
-        <v>281</v>
+        <v>236</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>282</v>
+        <v>237</v>
       </c>
       <c r="D30" t="s">
-        <v>283</v>
+        <v>219</v>
       </c>
       <c r="E30" t="s">
-        <v>284</v>
+        <v>238</v>
       </c>
       <c r="F30" t="s">
-        <v>285</v>
+        <v>239</v>
       </c>
       <c r="G30" t="s">
-        <v>286</v>
+        <v>240</v>
       </c>
       <c r="H30" t="s">
-        <v>287</v>
+        <v>241</v>
       </c>
       <c r="I30" t="s">
-        <v>288</v>
+        <v>242</v>
       </c>
       <c r="J30" t="s">
-        <v>278</v>
+        <v>202</v>
       </c>
       <c r="K30" t="s">
-        <v>289</v>
+        <v>243</v>
       </c>
       <c r="L30" t="s">
-        <v>290</v>
+        <v>126</v>
       </c>
       <c r="M30" t="s">
-        <v>291</v>
+        <v>244</v>
       </c>
       <c r="N30" t="s">
-        <v>292</v>
+        <v>245</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>293</v>
+        <v>246</v>
       </c>
       <c r="D31" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
       <c r="E31" t="s">
-        <v>294</v>
+        <v>248</v>
       </c>
       <c r="F31" t="s">
-        <v>295</v>
+        <v>249</v>
       </c>
       <c r="G31" t="s">
-        <v>296</v>
+        <v>250</v>
       </c>
       <c r="H31" t="s">
-        <v>297</v>
+        <v>251</v>
       </c>
       <c r="I31" t="s">
-        <v>298</v>
+        <v>252</v>
       </c>
       <c r="J31" t="s">
-        <v>278</v>
+        <v>19</v>
       </c>
       <c r="K31" t="s">
-        <v>299</v>
+        <v>253</v>
       </c>
       <c r="L31" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M31" t="s">
-        <v>300</v>
+        <v>254</v>
       </c>
       <c r="N31" t="s">
-        <v>301</v>
+        <v>255</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>302</v>
+        <v>256</v>
       </c>
       <c r="D32" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
       <c r="E32" t="s">
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="F32" t="s">
-        <v>304</v>
+        <v>258</v>
       </c>
       <c r="G32" t="s">
-        <v>305</v>
+        <v>259</v>
       </c>
       <c r="H32" t="s">
-        <v>306</v>
+        <v>260</v>
       </c>
       <c r="I32" t="s">
-        <v>307</v>
+        <v>261</v>
       </c>
       <c r="J32" t="s">
-        <v>278</v>
+        <v>19</v>
       </c>
       <c r="K32" t="s">
-        <v>308</v>
+        <v>262</v>
       </c>
       <c r="L32" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M32" t="s">
-        <v>309</v>
+        <v>263</v>
       </c>
       <c r="N32" t="s">
-        <v>310</v>
+        <v>264</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>311</v>
+        <v>265</v>
       </c>
       <c r="D33" t="s">
+        <v>247</v>
+      </c>
+      <c r="E33" t="s">
+        <v>266</v>
+      </c>
+      <c r="F33" t="s">
+        <v>267</v>
+      </c>
+      <c r="G33" t="s">
+        <v>268</v>
+      </c>
+      <c r="H33" t="s">
+        <v>269</v>
+      </c>
+      <c r="I33" t="s">
+        <v>270</v>
+      </c>
+      <c r="J33" t="s">
+        <v>19</v>
+      </c>
+      <c r="K33" t="s">
+        <v>271</v>
+      </c>
+      <c r="L33" t="s">
+        <v>126</v>
+      </c>
+      <c r="M33" t="s">
         <v>272</v>
       </c>
-      <c r="E33" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N33" t="s">
-        <v>319</v>
+        <v>273</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="D34" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E34" t="s">
-        <v>321</v>
+        <v>276</v>
       </c>
       <c r="F34" t="s">
-        <v>322</v>
+        <v>277</v>
       </c>
       <c r="G34" t="s">
-        <v>323</v>
+        <v>278</v>
       </c>
       <c r="H34" t="s">
-        <v>324</v>
+        <v>279</v>
       </c>
       <c r="I34" t="s">
-        <v>325</v>
+        <v>280</v>
       </c>
       <c r="J34" t="s">
-        <v>278</v>
+        <v>19</v>
       </c>
       <c r="K34" t="s">
-        <v>326</v>
+        <v>281</v>
       </c>
       <c r="L34" t="s">
-        <v>47</v>
+        <v>282</v>
       </c>
       <c r="M34" t="s">
-        <v>327</v>
+        <v>283</v>
       </c>
       <c r="N34" t="s">
-        <v>328</v>
+        <v>284</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>329</v>
+        <v>285</v>
       </c>
       <c r="D35" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
       <c r="E35" t="s">
-        <v>330</v>
+        <v>286</v>
       </c>
       <c r="F35" t="s">
-        <v>331</v>
+        <v>287</v>
       </c>
       <c r="G35" t="s">
-        <v>332</v>
+        <v>288</v>
       </c>
       <c r="H35" t="s">
-        <v>333</v>
+        <v>289</v>
       </c>
       <c r="I35" t="s">
-        <v>334</v>
+        <v>290</v>
       </c>
       <c r="J35" t="s">
-        <v>278</v>
+        <v>19</v>
       </c>
       <c r="K35" t="s">
-        <v>335</v>
+        <v>291</v>
       </c>
       <c r="L35" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M35" t="s">
-        <v>336</v>
+        <v>292</v>
       </c>
       <c r="N35" t="s">
-        <v>337</v>
+        <v>293</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>338</v>
+        <v>294</v>
       </c>
       <c r="D36" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
       <c r="E36" t="s">
-        <v>339</v>
+        <v>295</v>
       </c>
       <c r="F36" t="s">
-        <v>340</v>
+        <v>296</v>
       </c>
       <c r="G36" t="s">
-        <v>341</v>
+        <v>297</v>
       </c>
       <c r="H36" t="s">
-        <v>342</v>
+        <v>298</v>
       </c>
       <c r="I36" t="s">
-        <v>343</v>
+        <v>299</v>
       </c>
       <c r="J36" t="s">
-        <v>278</v>
+        <v>19</v>
       </c>
       <c r="K36" t="s">
-        <v>344</v>
+        <v>300</v>
       </c>
       <c r="L36" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M36" t="s">
-        <v>345</v>
+        <v>301</v>
       </c>
       <c r="N36" t="s">
-        <v>346</v>
+        <v>302</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>347</v>
+        <v>303</v>
       </c>
       <c r="D37" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
       <c r="E37" t="s">
-        <v>348</v>
+        <v>304</v>
       </c>
       <c r="F37" t="s">
-        <v>349</v>
+        <v>305</v>
       </c>
       <c r="G37" t="s">
-        <v>350</v>
+        <v>306</v>
       </c>
       <c r="H37" t="s">
-        <v>351</v>
+        <v>307</v>
       </c>
       <c r="I37" t="s">
-        <v>352</v>
+        <v>308</v>
       </c>
       <c r="J37" t="s">
-        <v>278</v>
+        <v>19</v>
       </c>
       <c r="K37" t="s">
-        <v>353</v>
+        <v>309</v>
       </c>
       <c r="L37" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M37" t="s">
-        <v>354</v>
+        <v>310</v>
       </c>
       <c r="N37" t="s">
-        <v>355</v>
+        <v>311</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>356</v>
+        <v>312</v>
       </c>
       <c r="D38" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
       <c r="E38" t="s">
-        <v>357</v>
+        <v>313</v>
       </c>
       <c r="F38" t="s">
-        <v>358</v>
+        <v>314</v>
       </c>
       <c r="G38" t="s">
-        <v>359</v>
+        <v>315</v>
       </c>
       <c r="H38" t="s">
-        <v>360</v>
+        <v>316</v>
       </c>
       <c r="I38" t="s">
-        <v>361</v>
+        <v>317</v>
       </c>
       <c r="J38" t="s">
-        <v>278</v>
+        <v>19</v>
       </c>
       <c r="K38" t="s">
-        <v>362</v>
+        <v>318</v>
       </c>
       <c r="L38" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M38" t="s">
-        <v>363</v>
+        <v>319</v>
       </c>
       <c r="N38" t="s">
-        <v>364</v>
+        <v>320</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>365</v>
+        <v>321</v>
       </c>
       <c r="D39" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
       <c r="E39" t="s">
-        <v>366</v>
+        <v>322</v>
       </c>
       <c r="F39" t="s">
-        <v>367</v>
+        <v>323</v>
       </c>
       <c r="G39" t="s">
-        <v>368</v>
+        <v>324</v>
       </c>
       <c r="H39" t="s">
-        <v>369</v>
+        <v>325</v>
       </c>
       <c r="I39" t="s">
-        <v>370</v>
+        <v>326</v>
       </c>
       <c r="J39" t="s">
-        <v>278</v>
+        <v>19</v>
       </c>
       <c r="K39" t="s">
-        <v>371</v>
+        <v>327</v>
       </c>
       <c r="L39" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M39" t="s">
-        <v>372</v>
+        <v>328</v>
       </c>
       <c r="N39" t="s">
-        <v>373</v>
+        <v>329</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>374</v>
+        <v>330</v>
       </c>
       <c r="D40" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
       <c r="E40" t="s">
-        <v>375</v>
+        <v>331</v>
       </c>
       <c r="F40" t="s">
-        <v>376</v>
+        <v>332</v>
       </c>
       <c r="G40" t="s">
-        <v>377</v>
+        <v>333</v>
       </c>
       <c r="H40" t="s">
-        <v>378</v>
+        <v>334</v>
       </c>
       <c r="I40" t="s">
-        <v>379</v>
+        <v>335</v>
       </c>
       <c r="J40" t="s">
-        <v>278</v>
+        <v>19</v>
       </c>
       <c r="K40" t="s">
-        <v>380</v>
+        <v>336</v>
       </c>
       <c r="L40" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M40" t="s">
-        <v>381</v>
+        <v>337</v>
       </c>
       <c r="N40" t="s">
-        <v>382</v>
+        <v>338</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>383</v>
+        <v>339</v>
       </c>
       <c r="D41" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
       <c r="E41" t="s">
-        <v>384</v>
+        <v>340</v>
       </c>
       <c r="F41" t="s">
-        <v>385</v>
+        <v>341</v>
       </c>
       <c r="G41" t="s">
-        <v>386</v>
+        <v>342</v>
       </c>
       <c r="H41" t="s">
-        <v>387</v>
+        <v>343</v>
       </c>
       <c r="I41" t="s">
-        <v>388</v>
+        <v>344</v>
       </c>
       <c r="J41" t="s">
-        <v>278</v>
+        <v>19</v>
       </c>
       <c r="K41" t="s">
-        <v>389</v>
+        <v>345</v>
       </c>
       <c r="L41" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M41" t="s">
-        <v>390</v>
+        <v>346</v>
       </c>
       <c r="N41" t="s">
-        <v>391</v>
+        <v>347</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>392</v>
+        <v>348</v>
       </c>
       <c r="D42" t="s">
-        <v>272</v>
+        <v>247</v>
       </c>
       <c r="E42" t="s">
-        <v>393</v>
+        <v>349</v>
       </c>
       <c r="F42" t="s">
-        <v>394</v>
+        <v>350</v>
       </c>
       <c r="G42" t="s">
-        <v>395</v>
+        <v>351</v>
       </c>
       <c r="H42" t="s">
-        <v>396</v>
+        <v>352</v>
       </c>
       <c r="I42" t="s">
-        <v>397</v>
+        <v>353</v>
       </c>
       <c r="J42" t="s">
-        <v>278</v>
+        <v>19</v>
       </c>
       <c r="K42" t="s">
-        <v>398</v>
+        <v>354</v>
       </c>
       <c r="L42" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M42" t="s">
-        <v>399</v>
+        <v>355</v>
       </c>
       <c r="N42" t="s">
-        <v>400</v>
+        <v>356</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
-      <c r="C43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C43"/>
       <c r="D43" t="s">
-        <v>272</v>
-[...9 lines deleted...]
-      </c>
+        <v>357</v>
+      </c>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
       <c r="H43" t="s">
-        <v>405</v>
+        <v>358</v>
       </c>
       <c r="I43" t="s">
-        <v>406</v>
+        <v>359</v>
       </c>
       <c r="J43" t="s">
-        <v>278</v>
+        <v>360</v>
       </c>
       <c r="K43" t="s">
-        <v>407</v>
+        <v>361</v>
       </c>
       <c r="L43" t="s">
-        <v>47</v>
+        <v>362</v>
       </c>
       <c r="M43" t="s">
-        <v>408</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="N43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
-      <c r="C44" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C44"/>
       <c r="D44" t="s">
-        <v>272</v>
-[...9 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
       <c r="H44" t="s">
-        <v>414</v>
+        <v>365</v>
       </c>
       <c r="I44" t="s">
-        <v>415</v>
+        <v>359</v>
       </c>
       <c r="J44" t="s">
-        <v>278</v>
+        <v>360</v>
       </c>
       <c r="K44" t="s">
-        <v>416</v>
+        <v>366</v>
       </c>
       <c r="L44" t="s">
-        <v>47</v>
+        <v>367</v>
       </c>
       <c r="M44" t="s">
-        <v>417</v>
-[...3 lines deleted...]
-      </c>
+        <v>368</v>
+      </c>
+      <c r="N44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>419</v>
+        <v>369</v>
       </c>
       <c r="D45" t="s">
-        <v>243</v>
+        <v>370</v>
       </c>
       <c r="E45" t="s">
-        <v>420</v>
+        <v>371</v>
       </c>
       <c r="F45" t="s">
-        <v>421</v>
+        <v>372</v>
       </c>
       <c r="G45" t="s">
-        <v>422</v>
+        <v>373</v>
       </c>
       <c r="H45" t="s">
-        <v>423</v>
+        <v>374</v>
       </c>
       <c r="I45" t="s">
-        <v>424</v>
+        <v>375</v>
       </c>
       <c r="J45" t="s">
-        <v>425</v>
+        <v>50</v>
       </c>
       <c r="K45" t="s">
-        <v>426</v>
+        <v>376</v>
       </c>
       <c r="L45" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M45" t="s">
-        <v>427</v>
+        <v>377</v>
       </c>
       <c r="N45" t="s">
-        <v>428</v>
+        <v>378</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>429</v>
+        <v>379</v>
       </c>
       <c r="D46" t="s">
-        <v>243</v>
+        <v>370</v>
       </c>
       <c r="E46" t="s">
-        <v>430</v>
+        <v>380</v>
       </c>
       <c r="F46" t="s">
-        <v>431</v>
+        <v>381</v>
       </c>
       <c r="G46" t="s">
-        <v>432</v>
+        <v>382</v>
       </c>
       <c r="H46" t="s">
-        <v>433</v>
+        <v>383</v>
       </c>
       <c r="I46" t="s">
-        <v>434</v>
+        <v>384</v>
       </c>
       <c r="J46" t="s">
-        <v>425</v>
+        <v>50</v>
       </c>
       <c r="K46" t="s">
-        <v>435</v>
+        <v>385</v>
       </c>
       <c r="L46" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M46" t="s">
-        <v>436</v>
+        <v>386</v>
       </c>
       <c r="N46" t="s">
-        <v>437</v>
+        <v>387</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>438</v>
+        <v>388</v>
       </c>
       <c r="D47" t="s">
-        <v>243</v>
+        <v>370</v>
       </c>
       <c r="E47" t="s">
-        <v>439</v>
+        <v>389</v>
       </c>
       <c r="F47" t="s">
-        <v>440</v>
+        <v>390</v>
       </c>
       <c r="G47" t="s">
-        <v>441</v>
+        <v>391</v>
       </c>
       <c r="H47" t="s">
-        <v>442</v>
+        <v>392</v>
       </c>
       <c r="I47" t="s">
-        <v>443</v>
+        <v>393</v>
       </c>
       <c r="J47" t="s">
-        <v>425</v>
+        <v>50</v>
       </c>
       <c r="K47" t="s">
-        <v>444</v>
+        <v>394</v>
       </c>
       <c r="L47" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M47" t="s">
-        <v>445</v>
+        <v>395</v>
       </c>
       <c r="N47" t="s">
-        <v>446</v>
+        <v>396</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>447</v>
+        <v>397</v>
       </c>
       <c r="D48" t="s">
-        <v>243</v>
+        <v>370</v>
       </c>
       <c r="E48" t="s">
-        <v>448</v>
+        <v>398</v>
       </c>
       <c r="F48" t="s">
-        <v>449</v>
+        <v>399</v>
       </c>
       <c r="G48" t="s">
-        <v>450</v>
+        <v>400</v>
       </c>
       <c r="H48" t="s">
-        <v>451</v>
+        <v>401</v>
       </c>
       <c r="I48" t="s">
-        <v>452</v>
+        <v>402</v>
       </c>
       <c r="J48" t="s">
-        <v>453</v>
+        <v>50</v>
       </c>
       <c r="K48" t="s">
-        <v>454</v>
+        <v>403</v>
       </c>
       <c r="L48" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M48" t="s">
-        <v>455</v>
+        <v>404</v>
       </c>
       <c r="N48" t="s">
-        <v>456</v>
+        <v>405</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>457</v>
+        <v>406</v>
       </c>
       <c r="D49" t="s">
-        <v>243</v>
+        <v>36</v>
       </c>
       <c r="E49" t="s">
-        <v>458</v>
+        <v>407</v>
       </c>
       <c r="F49" t="s">
-        <v>459</v>
+        <v>408</v>
       </c>
       <c r="G49" t="s">
-        <v>460</v>
+        <v>409</v>
       </c>
       <c r="H49" t="s">
-        <v>461</v>
+        <v>410</v>
       </c>
       <c r="I49" t="s">
-        <v>462</v>
+        <v>411</v>
       </c>
       <c r="J49" t="s">
-        <v>453</v>
+        <v>360</v>
       </c>
       <c r="K49" t="s">
-        <v>463</v>
+        <v>412</v>
       </c>
       <c r="L49" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M49" t="s">
-        <v>464</v>
+        <v>413</v>
       </c>
       <c r="N49" t="s">
-        <v>465</v>
+        <v>414</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>466</v>
+        <v>415</v>
       </c>
       <c r="D50" t="s">
-        <v>243</v>
+        <v>36</v>
       </c>
       <c r="E50" t="s">
-        <v>467</v>
+        <v>416</v>
       </c>
       <c r="F50" t="s">
-        <v>468</v>
+        <v>417</v>
       </c>
       <c r="G50" t="s">
-        <v>469</v>
+        <v>418</v>
       </c>
       <c r="H50" t="s">
-        <v>470</v>
+        <v>419</v>
       </c>
       <c r="I50" t="s">
-        <v>471</v>
+        <v>420</v>
       </c>
       <c r="J50" t="s">
-        <v>453</v>
+        <v>360</v>
       </c>
       <c r="K50" t="s">
-        <v>472</v>
+        <v>421</v>
       </c>
       <c r="L50" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M50" t="s">
-        <v>473</v>
+        <v>422</v>
       </c>
       <c r="N50" t="s">
-        <v>474</v>
+        <v>423</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>475</v>
+        <v>424</v>
       </c>
       <c r="D51" t="s">
-        <v>476</v>
+        <v>36</v>
       </c>
       <c r="E51" t="s">
-        <v>477</v>
+        <v>425</v>
       </c>
       <c r="F51" t="s">
-        <v>478</v>
+        <v>426</v>
       </c>
       <c r="G51" t="s">
-        <v>479</v>
+        <v>427</v>
       </c>
       <c r="H51" t="s">
-        <v>480</v>
+        <v>428</v>
       </c>
       <c r="I51" t="s">
-        <v>481</v>
+        <v>429</v>
       </c>
       <c r="J51" t="s">
-        <v>482</v>
+        <v>360</v>
       </c>
       <c r="K51" t="s">
-        <v>483</v>
+        <v>430</v>
       </c>
       <c r="L51" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M51" t="s">
-        <v>484</v>
+        <v>431</v>
       </c>
       <c r="N51" t="s">
-        <v>485</v>
+        <v>432</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>486</v>
+        <v>433</v>
       </c>
       <c r="D52" t="s">
-        <v>487</v>
+        <v>434</v>
       </c>
       <c r="E52" t="s">
-        <v>488</v>
+        <v>435</v>
       </c>
       <c r="F52" t="s">
-        <v>489</v>
+        <v>436</v>
       </c>
       <c r="G52" t="s">
-        <v>490</v>
+        <v>437</v>
       </c>
       <c r="H52" t="s">
-        <v>491</v>
+        <v>438</v>
       </c>
       <c r="I52" t="s">
-        <v>492</v>
+        <v>439</v>
       </c>
       <c r="J52" t="s">
-        <v>493</v>
+        <v>67</v>
       </c>
       <c r="K52" t="s">
-        <v>494</v>
+        <v>440</v>
       </c>
       <c r="L52" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M52" t="s">
-        <v>495</v>
+        <v>441</v>
       </c>
       <c r="N52" t="s">
-        <v>496</v>
+        <v>442</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>497</v>
+        <v>443</v>
       </c>
       <c r="D53" t="s">
-        <v>498</v>
+        <v>444</v>
       </c>
       <c r="E53" t="s">
-        <v>499</v>
+        <v>445</v>
       </c>
       <c r="F53" t="s">
-        <v>500</v>
+        <v>446</v>
       </c>
       <c r="G53" t="s">
-        <v>501</v>
+        <v>447</v>
       </c>
       <c r="H53" t="s">
-        <v>502</v>
+        <v>448</v>
       </c>
       <c r="I53" t="s">
-        <v>503</v>
+        <v>449</v>
       </c>
       <c r="J53" t="s">
-        <v>493</v>
+        <v>67</v>
       </c>
       <c r="K53" t="s">
-        <v>504</v>
+        <v>450</v>
       </c>
       <c r="L53" t="s">
-        <v>144</v>
+        <v>451</v>
       </c>
       <c r="M53" t="s">
-        <v>505</v>
+        <v>452</v>
       </c>
       <c r="N53" t="s">
-        <v>506</v>
+        <v>453</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>507</v>
+        <v>454</v>
       </c>
       <c r="D54" t="s">
-        <v>136</v>
+        <v>434</v>
       </c>
       <c r="E54" t="s">
-        <v>508</v>
+        <v>455</v>
       </c>
       <c r="F54" t="s">
-        <v>509</v>
+        <v>456</v>
       </c>
       <c r="G54" t="s">
-        <v>510</v>
+        <v>457</v>
       </c>
       <c r="H54" t="s">
-        <v>511</v>
+        <v>458</v>
       </c>
       <c r="I54" t="s">
-        <v>512</v>
+        <v>459</v>
       </c>
       <c r="J54" t="s">
-        <v>493</v>
+        <v>67</v>
       </c>
       <c r="K54" t="s">
-        <v>513</v>
+        <v>460</v>
       </c>
       <c r="L54" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M54" t="s">
-        <v>514</v>
+        <v>461</v>
       </c>
       <c r="N54" t="s">
-        <v>515</v>
+        <v>462</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>516</v>
+        <v>463</v>
       </c>
       <c r="D55" t="s">
-        <v>517</v>
+        <v>434</v>
       </c>
       <c r="E55" t="s">
-        <v>518</v>
+        <v>464</v>
       </c>
       <c r="F55" t="s">
-        <v>519</v>
+        <v>465</v>
       </c>
       <c r="G55" t="s">
-        <v>520</v>
+        <v>466</v>
       </c>
       <c r="H55" t="s">
-        <v>521</v>
+        <v>467</v>
       </c>
       <c r="I55" t="s">
-        <v>522</v>
+        <v>468</v>
       </c>
       <c r="J55" t="s">
-        <v>493</v>
+        <v>67</v>
       </c>
       <c r="K55" t="s">
-        <v>523</v>
+        <v>469</v>
       </c>
       <c r="L55" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M55" t="s">
-        <v>524</v>
+        <v>470</v>
       </c>
       <c r="N55" t="s">
-        <v>525</v>
+        <v>471</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
-      <c r="C56"/>
+      <c r="C56" t="s">
+        <v>472</v>
+      </c>
       <c r="D56" t="s">
-        <v>526</v>
-[...3 lines deleted...]
-      <c r="G56"/>
+        <v>434</v>
+      </c>
+      <c r="E56" t="s">
+        <v>473</v>
+      </c>
+      <c r="F56" t="s">
+        <v>474</v>
+      </c>
+      <c r="G56" t="s">
+        <v>475</v>
+      </c>
       <c r="H56" t="s">
-        <v>527</v>
+        <v>476</v>
       </c>
       <c r="I56" t="s">
-        <v>528</v>
+        <v>477</v>
       </c>
       <c r="J56" t="s">
-        <v>529</v>
+        <v>67</v>
       </c>
       <c r="K56" t="s">
-        <v>530</v>
+        <v>478</v>
       </c>
       <c r="L56" t="s">
-        <v>531</v>
+        <v>126</v>
       </c>
       <c r="M56" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="N56"/>
+        <v>479</v>
+      </c>
+      <c r="N56" t="s">
+        <v>480</v>
+      </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>533</v>
+        <v>481</v>
       </c>
       <c r="D57" t="s">
-        <v>534</v>
+        <v>434</v>
       </c>
       <c r="E57" t="s">
-        <v>535</v>
+        <v>482</v>
       </c>
       <c r="F57" t="s">
-        <v>536</v>
+        <v>483</v>
       </c>
       <c r="G57" t="s">
-        <v>537</v>
+        <v>484</v>
       </c>
       <c r="H57" t="s">
-        <v>538</v>
+        <v>485</v>
       </c>
       <c r="I57" t="s">
-        <v>539</v>
+        <v>486</v>
       </c>
       <c r="J57" t="s">
-        <v>540</v>
+        <v>67</v>
       </c>
       <c r="K57" t="s">
-        <v>541</v>
+        <v>487</v>
       </c>
       <c r="L57" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M57" t="s">
-        <v>542</v>
+        <v>488</v>
       </c>
       <c r="N57" t="s">
-        <v>543</v>
+        <v>489</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>544</v>
+        <v>490</v>
       </c>
       <c r="D58" t="s">
-        <v>534</v>
+        <v>434</v>
       </c>
       <c r="E58" t="s">
-        <v>545</v>
+        <v>491</v>
       </c>
       <c r="F58" t="s">
-        <v>546</v>
+        <v>492</v>
       </c>
       <c r="G58" t="s">
-        <v>547</v>
+        <v>493</v>
       </c>
       <c r="H58" t="s">
-        <v>548</v>
+        <v>494</v>
       </c>
       <c r="I58" t="s">
-        <v>549</v>
+        <v>495</v>
       </c>
       <c r="J58" t="s">
-        <v>540</v>
+        <v>67</v>
       </c>
       <c r="K58" t="s">
-        <v>550</v>
+        <v>496</v>
       </c>
       <c r="L58" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M58" t="s">
-        <v>551</v>
+        <v>497</v>
       </c>
       <c r="N58" t="s">
-        <v>552</v>
+        <v>498</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>553</v>
+        <v>499</v>
       </c>
       <c r="D59" t="s">
-        <v>534</v>
+        <v>434</v>
       </c>
       <c r="E59" t="s">
-        <v>554</v>
+        <v>500</v>
       </c>
       <c r="F59" t="s">
-        <v>555</v>
+        <v>501</v>
       </c>
       <c r="G59" t="s">
-        <v>556</v>
+        <v>502</v>
       </c>
       <c r="H59" t="s">
-        <v>557</v>
+        <v>503</v>
       </c>
       <c r="I59" t="s">
-        <v>558</v>
+        <v>504</v>
       </c>
       <c r="J59" t="s">
-        <v>540</v>
+        <v>67</v>
       </c>
       <c r="K59" t="s">
-        <v>559</v>
+        <v>505</v>
       </c>
       <c r="L59" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M59" t="s">
-        <v>560</v>
+        <v>506</v>
       </c>
       <c r="N59" t="s">
-        <v>561</v>
+        <v>507</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>562</v>
+        <v>508</v>
       </c>
       <c r="D60" t="s">
-        <v>534</v>
+        <v>434</v>
       </c>
       <c r="E60" t="s">
-        <v>563</v>
+        <v>509</v>
       </c>
       <c r="F60" t="s">
-        <v>564</v>
+        <v>510</v>
       </c>
       <c r="G60" t="s">
-        <v>565</v>
+        <v>511</v>
       </c>
       <c r="H60" t="s">
-        <v>566</v>
+        <v>512</v>
       </c>
       <c r="I60" t="s">
-        <v>567</v>
+        <v>513</v>
       </c>
       <c r="J60" t="s">
-        <v>540</v>
+        <v>67</v>
       </c>
       <c r="K60" t="s">
-        <v>568</v>
+        <v>514</v>
       </c>
       <c r="L60" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M60" t="s">
-        <v>569</v>
+        <v>515</v>
       </c>
       <c r="N60" t="s">
-        <v>570</v>
+        <v>516</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>571</v>
+        <v>517</v>
       </c>
       <c r="D61" t="s">
-        <v>534</v>
+        <v>434</v>
       </c>
       <c r="E61" t="s">
-        <v>572</v>
+        <v>518</v>
       </c>
       <c r="F61" t="s">
-        <v>573</v>
+        <v>519</v>
       </c>
       <c r="G61" t="s">
-        <v>574</v>
+        <v>520</v>
       </c>
       <c r="H61" t="s">
-        <v>575</v>
+        <v>521</v>
       </c>
       <c r="I61" t="s">
-        <v>576</v>
+        <v>522</v>
       </c>
       <c r="J61" t="s">
-        <v>540</v>
+        <v>67</v>
       </c>
       <c r="K61" t="s">
-        <v>577</v>
+        <v>523</v>
       </c>
       <c r="L61" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M61" t="s">
-        <v>578</v>
+        <v>524</v>
       </c>
       <c r="N61" t="s">
-        <v>579</v>
+        <v>525</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>580</v>
+        <v>526</v>
       </c>
       <c r="D62" t="s">
-        <v>243</v>
+        <v>434</v>
       </c>
       <c r="E62" t="s">
-        <v>581</v>
+        <v>527</v>
       </c>
       <c r="F62" t="s">
-        <v>226</v>
+        <v>528</v>
       </c>
       <c r="G62" t="s">
-        <v>582</v>
+        <v>529</v>
       </c>
       <c r="H62" t="s">
-        <v>583</v>
+        <v>530</v>
       </c>
       <c r="I62" t="s">
-        <v>584</v>
+        <v>531</v>
       </c>
       <c r="J62" t="s">
-        <v>529</v>
+        <v>67</v>
       </c>
       <c r="K62" t="s">
-        <v>585</v>
+        <v>532</v>
       </c>
       <c r="L62" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M62" t="s">
-        <v>586</v>
+        <v>533</v>
       </c>
       <c r="N62" t="s">
-        <v>587</v>
+        <v>534</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
-      <c r="C63"/>
+      <c r="C63" t="s">
+        <v>535</v>
+      </c>
       <c r="D63" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      <c r="G63"/>
+        <v>434</v>
+      </c>
+      <c r="E63" t="s">
+        <v>536</v>
+      </c>
+      <c r="F63" t="s">
+        <v>537</v>
+      </c>
+      <c r="G63" t="s">
+        <v>538</v>
+      </c>
       <c r="H63" t="s">
-        <v>589</v>
+        <v>539</v>
       </c>
       <c r="I63" t="s">
-        <v>590</v>
+        <v>540</v>
       </c>
       <c r="J63" t="s">
-        <v>591</v>
+        <v>67</v>
       </c>
       <c r="K63" t="s">
-        <v>592</v>
+        <v>541</v>
       </c>
       <c r="L63" t="s">
-        <v>593</v>
+        <v>126</v>
       </c>
       <c r="M63" t="s">
-        <v>594</v>
-[...1 lines deleted...]
-      <c r="N63"/>
+        <v>542</v>
+      </c>
+      <c r="N63" t="s">
+        <v>543</v>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
-      <c r="C64"/>
+      <c r="C64" t="s">
+        <v>544</v>
+      </c>
       <c r="D64" t="s">
-        <v>595</v>
-[...3 lines deleted...]
-      <c r="G64"/>
+        <v>434</v>
+      </c>
+      <c r="E64" t="s">
+        <v>545</v>
+      </c>
+      <c r="F64" t="s">
+        <v>546</v>
+      </c>
+      <c r="G64" t="s">
+        <v>547</v>
+      </c>
       <c r="H64" t="s">
-        <v>596</v>
+        <v>548</v>
       </c>
       <c r="I64" t="s">
-        <v>597</v>
+        <v>549</v>
       </c>
       <c r="J64" t="s">
-        <v>591</v>
+        <v>67</v>
       </c>
       <c r="K64" t="s">
-        <v>598</v>
+        <v>550</v>
       </c>
       <c r="L64" t="s">
-        <v>599</v>
+        <v>126</v>
       </c>
       <c r="M64" t="s">
-        <v>600</v>
-[...1 lines deleted...]
-      <c r="N64"/>
+        <v>551</v>
+      </c>
+      <c r="N64" t="s">
+        <v>552</v>
+      </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
-      <c r="C65"/>
+      <c r="C65" t="s">
+        <v>553</v>
+      </c>
       <c r="D65" t="s">
-        <v>601</v>
-[...3 lines deleted...]
-      <c r="G65"/>
+        <v>434</v>
+      </c>
+      <c r="E65" t="s">
+        <v>554</v>
+      </c>
+      <c r="F65" t="s">
+        <v>555</v>
+      </c>
+      <c r="G65" t="s">
+        <v>556</v>
+      </c>
       <c r="H65" t="s">
-        <v>602</v>
+        <v>557</v>
       </c>
       <c r="I65" t="s">
-        <v>603</v>
+        <v>558</v>
       </c>
       <c r="J65" t="s">
-        <v>591</v>
+        <v>67</v>
       </c>
       <c r="K65" t="s">
-        <v>604</v>
+        <v>559</v>
       </c>
       <c r="L65" t="s">
-        <v>605</v>
+        <v>126</v>
       </c>
       <c r="M65" t="s">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="N65"/>
+        <v>560</v>
+      </c>
+      <c r="N65" t="s">
+        <v>561</v>
+      </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>607</v>
+        <v>562</v>
       </c>
       <c r="D66" t="s">
-        <v>608</v>
+        <v>434</v>
       </c>
       <c r="E66" t="s">
-        <v>609</v>
+        <v>563</v>
       </c>
       <c r="F66" t="s">
-        <v>610</v>
+        <v>564</v>
       </c>
       <c r="G66" t="s">
-        <v>611</v>
+        <v>565</v>
       </c>
       <c r="H66" t="s">
-        <v>612</v>
+        <v>566</v>
       </c>
       <c r="I66" t="s">
-        <v>613</v>
+        <v>567</v>
       </c>
       <c r="J66" t="s">
-        <v>614</v>
+        <v>67</v>
       </c>
       <c r="K66" t="s">
-        <v>615</v>
+        <v>568</v>
       </c>
       <c r="L66" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M66" t="s">
-        <v>616</v>
+        <v>569</v>
       </c>
       <c r="N66" t="s">
-        <v>617</v>
+        <v>570</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>618</v>
+        <v>571</v>
       </c>
       <c r="D67" t="s">
-        <v>608</v>
+        <v>434</v>
       </c>
       <c r="E67" t="s">
-        <v>619</v>
+        <v>572</v>
       </c>
       <c r="F67" t="s">
-        <v>620</v>
+        <v>573</v>
       </c>
       <c r="G67" t="s">
-        <v>621</v>
+        <v>574</v>
       </c>
       <c r="H67" t="s">
-        <v>622</v>
+        <v>575</v>
       </c>
       <c r="I67" t="s">
-        <v>623</v>
+        <v>576</v>
       </c>
       <c r="J67" t="s">
-        <v>540</v>
+        <v>67</v>
       </c>
       <c r="K67" t="s">
-        <v>624</v>
+        <v>577</v>
       </c>
       <c r="L67" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M67" t="s">
-        <v>625</v>
+        <v>578</v>
       </c>
       <c r="N67" t="s">
-        <v>626</v>
+        <v>579</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>627</v>
+        <v>580</v>
       </c>
       <c r="D68" t="s">
-        <v>608</v>
+        <v>581</v>
       </c>
       <c r="E68" t="s">
-        <v>628</v>
+        <v>582</v>
       </c>
       <c r="F68" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
       <c r="G68" t="s">
-        <v>630</v>
+        <v>584</v>
       </c>
       <c r="H68" t="s">
-        <v>631</v>
+        <v>585</v>
       </c>
       <c r="I68" t="s">
-        <v>632</v>
+        <v>586</v>
       </c>
       <c r="J68" t="s">
-        <v>614</v>
+        <v>587</v>
       </c>
       <c r="K68" t="s">
-        <v>633</v>
+        <v>588</v>
       </c>
       <c r="L68" t="s">
-        <v>634</v>
+        <v>126</v>
       </c>
       <c r="M68" t="s">
-        <v>635</v>
+        <v>589</v>
       </c>
       <c r="N68" t="s">
-        <v>636</v>
+        <v>590</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
-      <c r="C69"/>
+      <c r="C69" t="s">
+        <v>591</v>
+      </c>
       <c r="D69" t="s">
-        <v>637</v>
-[...3 lines deleted...]
-      <c r="G69"/>
+        <v>592</v>
+      </c>
+      <c r="E69" t="s">
+        <v>593</v>
+      </c>
+      <c r="F69" t="s">
+        <v>594</v>
+      </c>
+      <c r="G69" t="s">
+        <v>595</v>
+      </c>
       <c r="H69" t="s">
-        <v>638</v>
+        <v>596</v>
       </c>
       <c r="I69" t="s">
-        <v>639</v>
+        <v>597</v>
       </c>
       <c r="J69" t="s">
-        <v>640</v>
+        <v>81</v>
       </c>
       <c r="K69" t="s">
-        <v>641</v>
+        <v>598</v>
       </c>
       <c r="L69" t="s">
-        <v>642</v>
+        <v>126</v>
       </c>
       <c r="M69" t="s">
-        <v>643</v>
-[...1 lines deleted...]
-      <c r="N69"/>
+        <v>599</v>
+      </c>
+      <c r="N69" t="s">
+        <v>600</v>
+      </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>644</v>
+        <v>601</v>
       </c>
       <c r="D70" t="s">
-        <v>645</v>
+        <v>592</v>
       </c>
       <c r="E70" t="s">
-        <v>646</v>
+        <v>602</v>
       </c>
       <c r="F70" t="s">
-        <v>647</v>
+        <v>603</v>
       </c>
       <c r="G70" t="s">
-        <v>648</v>
+        <v>604</v>
       </c>
       <c r="H70" t="s">
-        <v>649</v>
+        <v>605</v>
       </c>
       <c r="I70" t="s">
-        <v>650</v>
+        <v>606</v>
       </c>
       <c r="J70" t="s">
-        <v>651</v>
+        <v>81</v>
       </c>
       <c r="K70" t="s">
-        <v>652</v>
+        <v>607</v>
       </c>
       <c r="L70" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M70" t="s">
-        <v>653</v>
+        <v>608</v>
       </c>
       <c r="N70" t="s">
-        <v>654</v>
+        <v>609</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>655</v>
+        <v>610</v>
       </c>
       <c r="D71" t="s">
-        <v>645</v>
+        <v>592</v>
       </c>
       <c r="E71" t="s">
-        <v>656</v>
+        <v>611</v>
       </c>
       <c r="F71" t="s">
-        <v>657</v>
+        <v>612</v>
       </c>
       <c r="G71" t="s">
-        <v>658</v>
+        <v>613</v>
       </c>
       <c r="H71" t="s">
-        <v>659</v>
+        <v>614</v>
       </c>
       <c r="I71" t="s">
-        <v>660</v>
+        <v>615</v>
       </c>
       <c r="J71" t="s">
-        <v>651</v>
+        <v>81</v>
       </c>
       <c r="K71" t="s">
-        <v>661</v>
+        <v>616</v>
       </c>
       <c r="L71" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M71" t="s">
-        <v>662</v>
+        <v>617</v>
       </c>
       <c r="N71" t="s">
-        <v>663</v>
+        <v>618</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
-      <c r="C72"/>
+      <c r="C72" t="s">
+        <v>619</v>
+      </c>
       <c r="D72" t="s">
-        <v>664</v>
-[...3 lines deleted...]
-      <c r="G72"/>
+        <v>592</v>
+      </c>
+      <c r="E72" t="s">
+        <v>620</v>
+      </c>
+      <c r="F72" t="s">
+        <v>621</v>
+      </c>
+      <c r="G72" t="s">
+        <v>622</v>
+      </c>
       <c r="H72" t="s">
-        <v>665</v>
+        <v>623</v>
       </c>
       <c r="I72" t="s">
-        <v>666</v>
+        <v>624</v>
       </c>
       <c r="J72" t="s">
-        <v>667</v>
+        <v>81</v>
       </c>
       <c r="K72" t="s">
-        <v>668</v>
+        <v>625</v>
       </c>
       <c r="L72" t="s">
-        <v>669</v>
+        <v>126</v>
       </c>
       <c r="M72" t="s">
-        <v>670</v>
-[...1 lines deleted...]
-      <c r="N72"/>
+        <v>626</v>
+      </c>
+      <c r="N72" t="s">
+        <v>627</v>
+      </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>671</v>
+        <v>628</v>
       </c>
       <c r="D73" t="s">
-        <v>672</v>
+        <v>592</v>
       </c>
       <c r="E73" t="s">
-        <v>673</v>
+        <v>629</v>
       </c>
       <c r="F73" t="s">
-        <v>674</v>
+        <v>630</v>
       </c>
       <c r="G73" t="s">
-        <v>675</v>
+        <v>631</v>
       </c>
       <c r="H73" t="s">
-        <v>676</v>
+        <v>632</v>
       </c>
       <c r="I73" t="s">
-        <v>677</v>
+        <v>633</v>
       </c>
       <c r="J73" t="s">
-        <v>678</v>
+        <v>81</v>
       </c>
       <c r="K73" t="s">
-        <v>679</v>
+        <v>634</v>
       </c>
       <c r="L73" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M73" t="s">
-        <v>680</v>
+        <v>635</v>
       </c>
       <c r="N73" t="s">
-        <v>681</v>
+        <v>636</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>682</v>
+        <v>637</v>
       </c>
       <c r="D74" t="s">
-        <v>243</v>
+        <v>638</v>
       </c>
       <c r="E74" t="s">
-        <v>683</v>
+        <v>639</v>
       </c>
       <c r="F74" t="s">
-        <v>684</v>
+        <v>640</v>
       </c>
       <c r="G74" t="s">
-        <v>685</v>
+        <v>641</v>
       </c>
       <c r="H74" t="s">
-        <v>686</v>
+        <v>642</v>
       </c>
       <c r="I74" t="s">
-        <v>687</v>
+        <v>643</v>
       </c>
       <c r="J74" t="s">
-        <v>667</v>
+        <v>644</v>
       </c>
       <c r="K74" t="s">
-        <v>688</v>
+        <v>645</v>
       </c>
       <c r="L74" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M74" t="s">
-        <v>689</v>
+        <v>646</v>
       </c>
       <c r="N74" t="s">
-        <v>690</v>
+        <v>647</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>691</v>
+        <v>648</v>
       </c>
       <c r="D75" t="s">
-        <v>692</v>
+        <v>638</v>
       </c>
       <c r="E75" t="s">
-        <v>693</v>
+        <v>649</v>
       </c>
       <c r="F75" t="s">
-        <v>694</v>
+        <v>650</v>
       </c>
       <c r="G75" t="s">
-        <v>695</v>
+        <v>651</v>
       </c>
       <c r="H75" t="s">
-        <v>696</v>
+        <v>652</v>
       </c>
       <c r="I75" t="s">
-        <v>697</v>
+        <v>653</v>
       </c>
       <c r="J75" t="s">
-        <v>667</v>
+        <v>81</v>
       </c>
       <c r="K75" t="s">
-        <v>698</v>
+        <v>654</v>
       </c>
       <c r="L75" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M75" t="s">
-        <v>699</v>
+        <v>655</v>
       </c>
       <c r="N75" t="s">
-        <v>700</v>
+        <v>656</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>701</v>
+        <v>657</v>
       </c>
       <c r="D76" t="s">
-        <v>243</v>
+        <v>638</v>
       </c>
       <c r="E76" t="s">
-        <v>702</v>
+        <v>658</v>
       </c>
       <c r="F76" t="s">
-        <v>703</v>
+        <v>659</v>
       </c>
       <c r="G76" t="s">
-        <v>704</v>
+        <v>660</v>
       </c>
       <c r="H76" t="s">
-        <v>705</v>
+        <v>661</v>
       </c>
       <c r="I76" t="s">
-        <v>706</v>
+        <v>662</v>
       </c>
       <c r="J76" t="s">
-        <v>667</v>
+        <v>644</v>
       </c>
       <c r="K76" t="s">
-        <v>707</v>
+        <v>663</v>
       </c>
       <c r="L76" t="s">
-        <v>250</v>
+        <v>664</v>
       </c>
       <c r="M76" t="s">
-        <v>708</v>
+        <v>665</v>
       </c>
       <c r="N76" t="s">
-        <v>709</v>
+        <v>666</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>710</v>
+        <v>667</v>
       </c>
       <c r="D77" t="s">
-        <v>243</v>
+        <v>668</v>
       </c>
       <c r="E77" t="s">
-        <v>711</v>
+        <v>669</v>
       </c>
       <c r="F77" t="s">
-        <v>712</v>
+        <v>670</v>
       </c>
       <c r="G77" t="s">
-        <v>713</v>
+        <v>671</v>
       </c>
       <c r="H77" t="s">
-        <v>714</v>
+        <v>672</v>
       </c>
       <c r="I77" t="s">
-        <v>715</v>
+        <v>673</v>
       </c>
       <c r="J77" t="s">
-        <v>667</v>
+        <v>94</v>
       </c>
       <c r="K77" t="s">
-        <v>716</v>
+        <v>674</v>
       </c>
       <c r="L77" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M77" t="s">
-        <v>717</v>
+        <v>675</v>
       </c>
       <c r="N77" t="s">
-        <v>718</v>
+        <v>676</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>719</v>
+        <v>677</v>
       </c>
       <c r="D78" t="s">
-        <v>243</v>
+        <v>668</v>
       </c>
       <c r="E78" t="s">
-        <v>720</v>
+        <v>678</v>
       </c>
       <c r="F78" t="s">
-        <v>721</v>
+        <v>679</v>
       </c>
       <c r="G78" t="s">
-        <v>722</v>
+        <v>680</v>
       </c>
       <c r="H78" t="s">
-        <v>723</v>
+        <v>681</v>
       </c>
       <c r="I78" t="s">
-        <v>724</v>
+        <v>682</v>
       </c>
       <c r="J78" t="s">
-        <v>667</v>
+        <v>94</v>
       </c>
       <c r="K78" t="s">
-        <v>725</v>
+        <v>683</v>
       </c>
       <c r="L78" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M78" t="s">
-        <v>726</v>
+        <v>684</v>
       </c>
       <c r="N78" t="s">
-        <v>727</v>
+        <v>685</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>728</v>
+        <v>686</v>
       </c>
       <c r="D79" t="s">
+        <v>687</v>
+      </c>
+      <c r="E79" t="s">
+        <v>688</v>
+      </c>
+      <c r="F79" t="s">
+        <v>689</v>
+      </c>
+      <c r="G79" t="s">
+        <v>690</v>
+      </c>
+      <c r="H79" t="s">
+        <v>691</v>
+      </c>
+      <c r="I79" t="s">
         <v>692</v>
       </c>
-      <c r="E79" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J79" t="s">
-        <v>667</v>
+        <v>113</v>
       </c>
       <c r="K79" t="s">
-        <v>734</v>
+        <v>693</v>
       </c>
       <c r="L79" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M79" t="s">
-        <v>735</v>
+        <v>694</v>
       </c>
       <c r="N79" t="s">
-        <v>736</v>
+        <v>695</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>737</v>
+        <v>696</v>
       </c>
       <c r="D80" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="E80" t="s">
-        <v>738</v>
+        <v>698</v>
       </c>
       <c r="F80" t="s">
-        <v>739</v>
+        <v>699</v>
       </c>
       <c r="G80" t="s">
-        <v>740</v>
+        <v>700</v>
       </c>
       <c r="H80" t="s">
-        <v>741</v>
+        <v>701</v>
       </c>
       <c r="I80" t="s">
-        <v>742</v>
+        <v>702</v>
       </c>
       <c r="J80" t="s">
-        <v>667</v>
+        <v>703</v>
       </c>
       <c r="K80" t="s">
-        <v>743</v>
+        <v>704</v>
       </c>
       <c r="L80" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M80" t="s">
-        <v>744</v>
+        <v>705</v>
       </c>
       <c r="N80" t="s">
-        <v>745</v>
+        <v>706</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>746</v>
+        <v>707</v>
       </c>
       <c r="D81" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
       <c r="E81" t="s">
-        <v>747</v>
+        <v>708</v>
       </c>
       <c r="F81" t="s">
-        <v>748</v>
+        <v>709</v>
       </c>
       <c r="G81" t="s">
-        <v>749</v>
+        <v>710</v>
       </c>
       <c r="H81" t="s">
-        <v>750</v>
+        <v>711</v>
       </c>
       <c r="I81" t="s">
-        <v>751</v>
+        <v>712</v>
       </c>
       <c r="J81" t="s">
-        <v>667</v>
+        <v>703</v>
       </c>
       <c r="K81" t="s">
-        <v>752</v>
+        <v>713</v>
       </c>
       <c r="L81" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M81" t="s">
-        <v>753</v>
+        <v>714</v>
       </c>
       <c r="N81" t="s">
-        <v>754</v>
+        <v>715</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>755</v>
+        <v>716</v>
       </c>
       <c r="D82" t="s">
-        <v>756</v>
+        <v>697</v>
       </c>
       <c r="E82" t="s">
-        <v>757</v>
+        <v>717</v>
       </c>
       <c r="F82" t="s">
-        <v>758</v>
+        <v>718</v>
       </c>
       <c r="G82" t="s">
-        <v>759</v>
+        <v>719</v>
       </c>
       <c r="H82" t="s">
-        <v>760</v>
+        <v>720</v>
       </c>
       <c r="I82" t="s">
-        <v>761</v>
+        <v>721</v>
       </c>
       <c r="J82" t="s">
-        <v>667</v>
+        <v>703</v>
       </c>
       <c r="K82" t="s">
-        <v>762</v>
+        <v>722</v>
       </c>
       <c r="L82" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M82" t="s">
-        <v>763</v>
+        <v>723</v>
       </c>
       <c r="N82" t="s">
-        <v>764</v>
+        <v>724</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>765</v>
+        <v>725</v>
       </c>
       <c r="D83" t="s">
-        <v>756</v>
+        <v>697</v>
       </c>
       <c r="E83" t="s">
-        <v>766</v>
+        <v>726</v>
       </c>
       <c r="F83" t="s">
-        <v>767</v>
+        <v>727</v>
       </c>
       <c r="G83" t="s">
-        <v>768</v>
+        <v>728</v>
       </c>
       <c r="H83" t="s">
-        <v>769</v>
+        <v>729</v>
       </c>
       <c r="I83" t="s">
-        <v>770</v>
+        <v>730</v>
       </c>
       <c r="J83" t="s">
-        <v>667</v>
+        <v>703</v>
       </c>
       <c r="K83" t="s">
-        <v>771</v>
+        <v>731</v>
       </c>
       <c r="L83" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M83" t="s">
-        <v>772</v>
+        <v>732</v>
       </c>
       <c r="N83" t="s">
-        <v>773</v>
+        <v>733</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>774</v>
+        <v>734</v>
       </c>
       <c r="D84" t="s">
-        <v>692</v>
+        <v>735</v>
       </c>
       <c r="E84" t="s">
-        <v>775</v>
+        <v>736</v>
       </c>
       <c r="F84" t="s">
-        <v>776</v>
+        <v>737</v>
       </c>
       <c r="G84" t="s">
-        <v>777</v>
+        <v>738</v>
       </c>
       <c r="H84" t="s">
-        <v>778</v>
+        <v>739</v>
       </c>
       <c r="I84" t="s">
-        <v>779</v>
+        <v>740</v>
       </c>
       <c r="J84" t="s">
-        <v>667</v>
+        <v>703</v>
       </c>
       <c r="K84" t="s">
-        <v>780</v>
+        <v>741</v>
       </c>
       <c r="L84" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M84" t="s">
-        <v>781</v>
+        <v>742</v>
       </c>
       <c r="N84" t="s">
-        <v>782</v>
+        <v>743</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>783</v>
+        <v>744</v>
       </c>
       <c r="D85" t="s">
-        <v>756</v>
+        <v>735</v>
       </c>
       <c r="E85" t="s">
-        <v>784</v>
+        <v>745</v>
       </c>
       <c r="F85" t="s">
-        <v>785</v>
+        <v>746</v>
       </c>
       <c r="G85" t="s">
-        <v>786</v>
+        <v>747</v>
       </c>
       <c r="H85" t="s">
-        <v>787</v>
+        <v>748</v>
       </c>
       <c r="I85" t="s">
-        <v>788</v>
+        <v>749</v>
       </c>
       <c r="J85" t="s">
-        <v>667</v>
+        <v>703</v>
       </c>
       <c r="K85" t="s">
-        <v>789</v>
+        <v>750</v>
       </c>
       <c r="L85" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M85" t="s">
-        <v>790</v>
+        <v>751</v>
       </c>
       <c r="N85" t="s">
-        <v>791</v>
+        <v>752</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>792</v>
+        <v>753</v>
       </c>
       <c r="D86" t="s">
-        <v>692</v>
+        <v>754</v>
       </c>
       <c r="E86" t="s">
-        <v>793</v>
+        <v>755</v>
       </c>
       <c r="F86" t="s">
-        <v>794</v>
+        <v>756</v>
       </c>
       <c r="G86" t="s">
-        <v>795</v>
+        <v>757</v>
       </c>
       <c r="H86" t="s">
-        <v>796</v>
+        <v>758</v>
       </c>
       <c r="I86" t="s">
-        <v>797</v>
+        <v>759</v>
       </c>
       <c r="J86" t="s">
-        <v>667</v>
+        <v>760</v>
       </c>
       <c r="K86" t="s">
-        <v>798</v>
+        <v>761</v>
       </c>
       <c r="L86" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M86" t="s">
-        <v>799</v>
+        <v>762</v>
       </c>
       <c r="N86" t="s">
-        <v>800</v>
+        <v>763</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
-      <c r="C87"/>
+      <c r="C87" t="s">
+        <v>764</v>
+      </c>
       <c r="D87" t="s">
-        <v>801</v>
-[...3 lines deleted...]
-      <c r="G87"/>
+        <v>754</v>
+      </c>
+      <c r="E87" t="s">
+        <v>765</v>
+      </c>
+      <c r="F87" t="s">
+        <v>766</v>
+      </c>
+      <c r="G87" t="s">
+        <v>767</v>
+      </c>
       <c r="H87" t="s">
-        <v>802</v>
+        <v>768</v>
       </c>
       <c r="I87" t="s">
-        <v>803</v>
+        <v>769</v>
       </c>
       <c r="J87" t="s">
-        <v>804</v>
+        <v>760</v>
       </c>
       <c r="K87" t="s">
-        <v>805</v>
+        <v>770</v>
       </c>
       <c r="L87" t="s">
-        <v>806</v>
+        <v>126</v>
       </c>
       <c r="M87" t="s">
-        <v>807</v>
-[...1 lines deleted...]
-      <c r="N87"/>
+        <v>771</v>
+      </c>
+      <c r="N87" t="s">
+        <v>772</v>
+      </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>808</v>
+        <v>773</v>
       </c>
       <c r="D88" t="s">
-        <v>809</v>
+        <v>774</v>
       </c>
       <c r="E88" t="s">
-        <v>810</v>
+        <v>775</v>
       </c>
       <c r="F88" t="s">
-        <v>811</v>
+        <v>776</v>
       </c>
       <c r="G88" t="s">
-        <v>812</v>
+        <v>777</v>
       </c>
       <c r="H88" t="s">
-        <v>813</v>
+        <v>778</v>
       </c>
       <c r="I88" t="s">
-        <v>814</v>
+        <v>779</v>
       </c>
       <c r="J88" t="s">
-        <v>815</v>
+        <v>42</v>
       </c>
       <c r="K88" t="s">
-        <v>816</v>
+        <v>780</v>
       </c>
       <c r="L88" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M88" t="s">
-        <v>817</v>
+        <v>781</v>
       </c>
       <c r="N88" t="s">
-        <v>818</v>
+        <v>782</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>819</v>
+        <v>783</v>
       </c>
       <c r="D89" t="s">
-        <v>809</v>
+        <v>774</v>
       </c>
       <c r="E89" t="s">
-        <v>820</v>
+        <v>784</v>
       </c>
       <c r="F89" t="s">
-        <v>821</v>
+        <v>785</v>
       </c>
       <c r="G89" t="s">
-        <v>822</v>
+        <v>786</v>
       </c>
       <c r="H89" t="s">
-        <v>823</v>
+        <v>787</v>
       </c>
       <c r="I89" t="s">
-        <v>824</v>
+        <v>788</v>
       </c>
       <c r="J89" t="s">
-        <v>815</v>
+        <v>42</v>
       </c>
       <c r="K89" t="s">
-        <v>825</v>
+        <v>789</v>
       </c>
       <c r="L89" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M89" t="s">
-        <v>826</v>
+        <v>790</v>
       </c>
       <c r="N89" t="s">
-        <v>827</v>
+        <v>791</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>828</v>
+        <v>792</v>
       </c>
       <c r="D90" t="s">
-        <v>692</v>
+        <v>774</v>
       </c>
       <c r="E90" t="s">
-        <v>829</v>
+        <v>572</v>
       </c>
       <c r="F90" t="s">
-        <v>830</v>
+        <v>793</v>
       </c>
       <c r="G90" t="s">
-        <v>831</v>
+        <v>794</v>
       </c>
       <c r="H90" t="s">
-        <v>832</v>
+        <v>795</v>
       </c>
       <c r="I90" t="s">
-        <v>833</v>
+        <v>796</v>
       </c>
       <c r="J90" t="s">
-        <v>834</v>
+        <v>42</v>
       </c>
       <c r="K90" t="s">
-        <v>835</v>
+        <v>797</v>
       </c>
       <c r="L90" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M90" t="s">
-        <v>836</v>
+        <v>798</v>
       </c>
       <c r="N90" t="s">
-        <v>837</v>
+        <v>799</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>838</v>
+        <v>800</v>
       </c>
       <c r="D91" t="s">
-        <v>692</v>
+        <v>774</v>
       </c>
       <c r="E91" t="s">
-        <v>839</v>
+        <v>801</v>
       </c>
       <c r="F91" t="s">
-        <v>840</v>
+        <v>802</v>
       </c>
       <c r="G91" t="s">
-        <v>841</v>
+        <v>803</v>
       </c>
       <c r="H91" t="s">
-        <v>842</v>
+        <v>804</v>
       </c>
       <c r="I91" t="s">
-        <v>843</v>
+        <v>805</v>
       </c>
       <c r="J91" t="s">
-        <v>834</v>
+        <v>42</v>
       </c>
       <c r="K91" t="s">
-        <v>844</v>
+        <v>806</v>
       </c>
       <c r="L91" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M91" t="s">
-        <v>845</v>
+        <v>807</v>
       </c>
       <c r="N91" t="s">
-        <v>846</v>
+        <v>808</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>847</v>
+        <v>809</v>
       </c>
       <c r="D92" t="s">
-        <v>692</v>
+        <v>774</v>
       </c>
       <c r="E92" t="s">
-        <v>848</v>
+        <v>810</v>
       </c>
       <c r="F92" t="s">
-        <v>849</v>
+        <v>811</v>
       </c>
       <c r="G92" t="s">
-        <v>850</v>
+        <v>812</v>
       </c>
       <c r="H92" t="s">
-        <v>851</v>
+        <v>813</v>
       </c>
       <c r="I92" t="s">
-        <v>852</v>
+        <v>814</v>
       </c>
       <c r="J92" t="s">
-        <v>834</v>
+        <v>42</v>
       </c>
       <c r="K92" t="s">
-        <v>853</v>
+        <v>815</v>
       </c>
       <c r="L92" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M92" t="s">
-        <v>854</v>
+        <v>816</v>
       </c>
       <c r="N92" t="s">
-        <v>855</v>
+        <v>817</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>856</v>
+        <v>818</v>
       </c>
       <c r="D93" t="s">
-        <v>857</v>
+        <v>774</v>
       </c>
       <c r="E93" t="s">
-        <v>858</v>
+        <v>819</v>
       </c>
       <c r="F93" t="s">
-        <v>859</v>
+        <v>820</v>
       </c>
       <c r="G93" t="s">
-        <v>860</v>
+        <v>821</v>
       </c>
       <c r="H93" t="s">
-        <v>861</v>
+        <v>822</v>
       </c>
       <c r="I93" t="s">
-        <v>862</v>
+        <v>823</v>
       </c>
       <c r="J93" t="s">
-        <v>834</v>
+        <v>42</v>
       </c>
       <c r="K93" t="s">
-        <v>863</v>
+        <v>824</v>
       </c>
       <c r="L93" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M93" t="s">
-        <v>864</v>
+        <v>825</v>
       </c>
       <c r="N93" t="s">
-        <v>865</v>
+        <v>826</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>866</v>
+        <v>827</v>
       </c>
       <c r="D94" t="s">
-        <v>857</v>
+        <v>774</v>
       </c>
       <c r="E94" t="s">
-        <v>867</v>
+        <v>828</v>
       </c>
       <c r="F94" t="s">
-        <v>868</v>
+        <v>829</v>
       </c>
       <c r="G94" t="s">
-        <v>869</v>
+        <v>830</v>
       </c>
       <c r="H94" t="s">
-        <v>870</v>
+        <v>831</v>
       </c>
       <c r="I94" t="s">
-        <v>871</v>
+        <v>832</v>
       </c>
       <c r="J94" t="s">
+        <v>42</v>
+      </c>
+      <c r="K94" t="s">
+        <v>833</v>
+      </c>
+      <c r="L94" t="s">
+        <v>126</v>
+      </c>
+      <c r="M94" t="s">
         <v>834</v>
       </c>
-      <c r="K94" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N94" t="s">
-        <v>874</v>
+        <v>835</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>875</v>
+        <v>836</v>
       </c>
       <c r="D95" t="s">
-        <v>857</v>
+        <v>774</v>
       </c>
       <c r="E95" t="s">
-        <v>876</v>
+        <v>837</v>
       </c>
       <c r="F95" t="s">
-        <v>877</v>
+        <v>838</v>
       </c>
       <c r="G95" t="s">
-        <v>878</v>
+        <v>839</v>
       </c>
       <c r="H95" t="s">
-        <v>879</v>
+        <v>840</v>
       </c>
       <c r="I95" t="s">
-        <v>880</v>
+        <v>841</v>
       </c>
       <c r="J95" t="s">
-        <v>834</v>
+        <v>42</v>
       </c>
       <c r="K95" t="s">
-        <v>881</v>
+        <v>842</v>
       </c>
       <c r="L95" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M95" t="s">
-        <v>882</v>
+        <v>843</v>
       </c>
       <c r="N95" t="s">
-        <v>883</v>
+        <v>844</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>884</v>
+        <v>845</v>
       </c>
       <c r="D96" t="s">
-        <v>857</v>
+        <v>774</v>
       </c>
       <c r="E96" t="s">
-        <v>885</v>
+        <v>846</v>
       </c>
       <c r="F96" t="s">
-        <v>886</v>
+        <v>847</v>
       </c>
       <c r="G96" t="s">
-        <v>887</v>
+        <v>848</v>
       </c>
       <c r="H96" t="s">
-        <v>888</v>
+        <v>849</v>
       </c>
       <c r="I96" t="s">
-        <v>889</v>
+        <v>850</v>
       </c>
       <c r="J96" t="s">
-        <v>834</v>
+        <v>42</v>
       </c>
       <c r="K96" t="s">
-        <v>890</v>
+        <v>851</v>
       </c>
       <c r="L96" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M96" t="s">
-        <v>891</v>
+        <v>852</v>
       </c>
       <c r="N96" t="s">
-        <v>892</v>
+        <v>853</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>893</v>
+        <v>854</v>
       </c>
       <c r="D97" t="s">
+        <v>774</v>
+      </c>
+      <c r="E97" t="s">
+        <v>855</v>
+      </c>
+      <c r="F97" t="s">
+        <v>856</v>
+      </c>
+      <c r="G97" t="s">
         <v>857</v>
       </c>
-      <c r="E97" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H97" t="s">
-        <v>897</v>
+        <v>858</v>
       </c>
       <c r="I97" t="s">
-        <v>898</v>
+        <v>859</v>
       </c>
       <c r="J97" t="s">
-        <v>834</v>
+        <v>42</v>
       </c>
       <c r="K97" t="s">
-        <v>899</v>
+        <v>860</v>
       </c>
       <c r="L97" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M97" t="s">
-        <v>900</v>
+        <v>861</v>
       </c>
       <c r="N97" t="s">
-        <v>901</v>
+        <v>862</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>902</v>
+        <v>863</v>
       </c>
       <c r="D98" t="s">
-        <v>857</v>
+        <v>864</v>
       </c>
       <c r="E98" t="s">
-        <v>903</v>
+        <v>865</v>
       </c>
       <c r="F98" t="s">
-        <v>904</v>
+        <v>866</v>
       </c>
       <c r="G98" t="s">
-        <v>905</v>
+        <v>867</v>
       </c>
       <c r="H98" t="s">
-        <v>906</v>
+        <v>868</v>
       </c>
       <c r="I98" t="s">
-        <v>907</v>
+        <v>869</v>
       </c>
       <c r="J98" t="s">
-        <v>834</v>
+        <v>870</v>
       </c>
       <c r="K98" t="s">
-        <v>908</v>
+        <v>871</v>
       </c>
       <c r="L98" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M98" t="s">
-        <v>909</v>
+        <v>872</v>
       </c>
       <c r="N98" t="s">
-        <v>910</v>
+        <v>873</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>911</v>
+        <v>874</v>
       </c>
       <c r="D99" t="s">
-        <v>756</v>
+        <v>875</v>
       </c>
       <c r="E99" t="s">
-        <v>912</v>
+        <v>876</v>
       </c>
       <c r="F99" t="s">
-        <v>913</v>
+        <v>877</v>
       </c>
       <c r="G99" t="s">
-        <v>914</v>
+        <v>878</v>
       </c>
       <c r="H99" t="s">
-        <v>915</v>
+        <v>879</v>
       </c>
       <c r="I99" t="s">
-        <v>916</v>
+        <v>880</v>
       </c>
       <c r="J99" t="s">
-        <v>834</v>
+        <v>870</v>
       </c>
       <c r="K99" t="s">
-        <v>917</v>
+        <v>881</v>
       </c>
       <c r="L99" t="s">
-        <v>144</v>
+        <v>882</v>
       </c>
       <c r="M99" t="s">
-        <v>918</v>
+        <v>883</v>
       </c>
       <c r="N99" t="s">
-        <v>919</v>
+        <v>884</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>920</v>
+        <v>885</v>
       </c>
       <c r="D100" t="s">
-        <v>809</v>
+        <v>864</v>
       </c>
       <c r="E100" t="s">
-        <v>921</v>
+        <v>886</v>
       </c>
       <c r="F100" t="s">
-        <v>922</v>
+        <v>887</v>
       </c>
       <c r="G100" t="s">
-        <v>923</v>
+        <v>888</v>
       </c>
       <c r="H100" t="s">
-        <v>924</v>
+        <v>889</v>
       </c>
       <c r="I100" t="s">
-        <v>925</v>
+        <v>890</v>
       </c>
       <c r="J100" t="s">
-        <v>815</v>
+        <v>870</v>
       </c>
       <c r="K100" t="s">
-        <v>926</v>
+        <v>891</v>
       </c>
       <c r="L100" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M100" t="s">
-        <v>927</v>
+        <v>892</v>
       </c>
       <c r="N100" t="s">
-        <v>928</v>
+        <v>893</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>929</v>
+        <v>894</v>
       </c>
       <c r="D101" t="s">
-        <v>809</v>
+        <v>864</v>
       </c>
       <c r="E101" t="s">
-        <v>930</v>
+        <v>895</v>
       </c>
       <c r="F101" t="s">
-        <v>931</v>
+        <v>896</v>
       </c>
       <c r="G101" t="s">
-        <v>932</v>
+        <v>897</v>
       </c>
       <c r="H101" t="s">
-        <v>933</v>
+        <v>898</v>
       </c>
       <c r="I101" t="s">
-        <v>934</v>
+        <v>899</v>
       </c>
       <c r="J101" t="s">
-        <v>815</v>
+        <v>870</v>
       </c>
       <c r="K101" t="s">
-        <v>935</v>
+        <v>900</v>
       </c>
       <c r="L101" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M101" t="s">
-        <v>936</v>
+        <v>901</v>
       </c>
       <c r="N101" t="s">
-        <v>937</v>
+        <v>902</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
-      <c r="C102"/>
+      <c r="C102" t="s">
+        <v>903</v>
+      </c>
       <c r="D102" t="s">
-        <v>938</v>
-[...3 lines deleted...]
-      <c r="G102"/>
+        <v>904</v>
+      </c>
+      <c r="E102" t="s">
+        <v>905</v>
+      </c>
+      <c r="F102" t="s">
+        <v>906</v>
+      </c>
+      <c r="G102" t="s">
+        <v>907</v>
+      </c>
       <c r="H102" t="s">
-        <v>939</v>
+        <v>908</v>
       </c>
       <c r="I102" t="s">
-        <v>940</v>
+        <v>909</v>
       </c>
       <c r="J102" t="s">
-        <v>941</v>
+        <v>185</v>
       </c>
       <c r="K102" t="s">
-        <v>942</v>
+        <v>910</v>
       </c>
       <c r="L102" t="s">
-        <v>943</v>
+        <v>126</v>
       </c>
       <c r="M102" t="s">
-        <v>944</v>
-[...1 lines deleted...]
-      <c r="N102"/>
+        <v>911</v>
+      </c>
+      <c r="N102" t="s">
+        <v>912</v>
+      </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>945</v>
+        <v>913</v>
       </c>
       <c r="D103" t="s">
-        <v>946</v>
+        <v>904</v>
       </c>
       <c r="E103" t="s">
-        <v>947</v>
+        <v>914</v>
       </c>
       <c r="F103" t="s">
-        <v>948</v>
+        <v>915</v>
       </c>
       <c r="G103" t="s">
-        <v>949</v>
+        <v>916</v>
       </c>
       <c r="H103" t="s">
-        <v>950</v>
+        <v>917</v>
       </c>
       <c r="I103" t="s">
-        <v>951</v>
+        <v>918</v>
       </c>
       <c r="J103" t="s">
-        <v>815</v>
+        <v>185</v>
       </c>
       <c r="K103" t="s">
-        <v>952</v>
+        <v>919</v>
       </c>
       <c r="L103" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M103" t="s">
-        <v>953</v>
+        <v>920</v>
       </c>
       <c r="N103" t="s">
-        <v>954</v>
+        <v>921</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>955</v>
+        <v>922</v>
       </c>
       <c r="D104" t="s">
-        <v>946</v>
+        <v>923</v>
       </c>
       <c r="E104" t="s">
-        <v>956</v>
+        <v>924</v>
       </c>
       <c r="F104" t="s">
-        <v>957</v>
+        <v>925</v>
       </c>
       <c r="G104" t="s">
-        <v>958</v>
+        <v>926</v>
       </c>
       <c r="H104" t="s">
-        <v>959</v>
+        <v>927</v>
       </c>
       <c r="I104" t="s">
-        <v>960</v>
+        <v>928</v>
       </c>
       <c r="J104" t="s">
-        <v>815</v>
+        <v>929</v>
       </c>
       <c r="K104" t="s">
-        <v>961</v>
+        <v>930</v>
       </c>
       <c r="L104" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M104" t="s">
-        <v>962</v>
+        <v>931</v>
       </c>
       <c r="N104" t="s">
-        <v>963</v>
+        <v>932</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>964</v>
+        <v>933</v>
       </c>
       <c r="D105" t="s">
-        <v>857</v>
+        <v>923</v>
       </c>
       <c r="E105" t="s">
-        <v>965</v>
+        <v>934</v>
       </c>
       <c r="F105" t="s">
-        <v>966</v>
+        <v>935</v>
       </c>
       <c r="G105" t="s">
-        <v>967</v>
+        <v>936</v>
       </c>
       <c r="H105" t="s">
-        <v>968</v>
+        <v>937</v>
       </c>
       <c r="I105" t="s">
-        <v>969</v>
+        <v>938</v>
       </c>
       <c r="J105" t="s">
-        <v>970</v>
+        <v>929</v>
       </c>
       <c r="K105" t="s">
-        <v>971</v>
+        <v>939</v>
       </c>
       <c r="L105" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M105" t="s">
-        <v>972</v>
+        <v>940</v>
       </c>
       <c r="N105" t="s">
-        <v>973</v>
+        <v>941</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>974</v>
+        <v>942</v>
       </c>
       <c r="D106" t="s">
-        <v>857</v>
+        <v>943</v>
       </c>
       <c r="E106" t="s">
-        <v>975</v>
+        <v>944</v>
       </c>
       <c r="F106" t="s">
-        <v>976</v>
+        <v>945</v>
       </c>
       <c r="G106" t="s">
-        <v>977</v>
+        <v>946</v>
       </c>
       <c r="H106" t="s">
-        <v>978</v>
+        <v>947</v>
       </c>
       <c r="I106" t="s">
-        <v>979</v>
+        <v>948</v>
       </c>
       <c r="J106" t="s">
-        <v>980</v>
+        <v>929</v>
       </c>
       <c r="K106" t="s">
-        <v>981</v>
+        <v>949</v>
       </c>
       <c r="L106" t="s">
-        <v>250</v>
+        <v>950</v>
       </c>
       <c r="M106" t="s">
-        <v>982</v>
+        <v>951</v>
       </c>
       <c r="N106" t="s">
-        <v>983</v>
+        <v>952</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>984</v>
+        <v>953</v>
       </c>
       <c r="D107" t="s">
-        <v>857</v>
+        <v>923</v>
       </c>
       <c r="E107" t="s">
-        <v>985</v>
+        <v>954</v>
       </c>
       <c r="F107" t="s">
-        <v>536</v>
+        <v>955</v>
       </c>
       <c r="G107" t="s">
-        <v>986</v>
+        <v>956</v>
       </c>
       <c r="H107" t="s">
-        <v>987</v>
+        <v>957</v>
       </c>
       <c r="I107" t="s">
-        <v>988</v>
+        <v>958</v>
       </c>
       <c r="J107" t="s">
-        <v>980</v>
+        <v>870</v>
       </c>
       <c r="K107" t="s">
-        <v>989</v>
+        <v>959</v>
       </c>
       <c r="L107" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M107" t="s">
-        <v>990</v>
+        <v>960</v>
       </c>
       <c r="N107" t="s">
-        <v>991</v>
+        <v>961</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
-      <c r="C108"/>
+      <c r="C108" t="s">
+        <v>962</v>
+      </c>
       <c r="D108" t="s">
-        <v>992</v>
-[...3 lines deleted...]
-      <c r="G108"/>
+        <v>963</v>
+      </c>
+      <c r="E108" t="s">
+        <v>964</v>
+      </c>
+      <c r="F108" t="s">
+        <v>965</v>
+      </c>
+      <c r="G108" t="s">
+        <v>966</v>
+      </c>
       <c r="H108" t="s">
-        <v>993</v>
+        <v>967</v>
       </c>
       <c r="I108" t="s">
-        <v>994</v>
+        <v>968</v>
       </c>
       <c r="J108" t="s">
-        <v>995</v>
+        <v>360</v>
       </c>
       <c r="K108" t="s">
-        <v>996</v>
+        <v>969</v>
       </c>
       <c r="L108" t="s">
-        <v>997</v>
+        <v>126</v>
       </c>
       <c r="M108" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="N108"/>
+        <v>970</v>
+      </c>
+      <c r="N108" t="s">
+        <v>971</v>
+      </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>999</v>
+        <v>972</v>
       </c>
       <c r="D109" t="s">
-        <v>1000</v>
+        <v>963</v>
       </c>
       <c r="E109" t="s">
-        <v>1001</v>
+        <v>973</v>
       </c>
       <c r="F109" t="s">
-        <v>1002</v>
+        <v>974</v>
       </c>
       <c r="G109" t="s">
-        <v>1003</v>
+        <v>975</v>
       </c>
       <c r="H109" t="s">
-        <v>1004</v>
+        <v>976</v>
       </c>
       <c r="I109" t="s">
-        <v>1005</v>
+        <v>977</v>
       </c>
       <c r="J109" t="s">
-        <v>995</v>
+        <v>360</v>
       </c>
       <c r="K109" t="s">
-        <v>1006</v>
+        <v>978</v>
       </c>
       <c r="L109" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M109" t="s">
-        <v>1007</v>
+        <v>979</v>
       </c>
       <c r="N109" t="s">
-        <v>1008</v>
+        <v>980</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>1009</v>
+        <v>981</v>
       </c>
       <c r="D110" t="s">
-        <v>1000</v>
+        <v>963</v>
       </c>
       <c r="E110" t="s">
-        <v>1010</v>
+        <v>982</v>
       </c>
       <c r="F110" t="s">
-        <v>1011</v>
+        <v>983</v>
       </c>
       <c r="G110" t="s">
-        <v>1012</v>
+        <v>984</v>
       </c>
       <c r="H110" t="s">
-        <v>1013</v>
+        <v>985</v>
       </c>
       <c r="I110" t="s">
-        <v>1014</v>
+        <v>986</v>
       </c>
       <c r="J110" t="s">
-        <v>995</v>
+        <v>360</v>
       </c>
       <c r="K110" t="s">
-        <v>1015</v>
+        <v>987</v>
       </c>
       <c r="L110" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M110" t="s">
-        <v>1016</v>
+        <v>988</v>
       </c>
       <c r="N110" t="s">
-        <v>1017</v>
+        <v>989</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>1018</v>
+        <v>990</v>
       </c>
       <c r="D111" t="s">
-        <v>1000</v>
+        <v>963</v>
       </c>
       <c r="E111" t="s">
-        <v>1019</v>
+        <v>991</v>
       </c>
       <c r="F111" t="s">
-        <v>1020</v>
+        <v>992</v>
       </c>
       <c r="G111" t="s">
-        <v>1021</v>
+        <v>993</v>
       </c>
       <c r="H111" t="s">
-        <v>1022</v>
+        <v>994</v>
       </c>
       <c r="I111" t="s">
-        <v>1023</v>
+        <v>995</v>
       </c>
       <c r="J111" t="s">
-        <v>995</v>
+        <v>360</v>
       </c>
       <c r="K111" t="s">
-        <v>1024</v>
+        <v>996</v>
       </c>
       <c r="L111" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M111" t="s">
-        <v>1025</v>
+        <v>997</v>
       </c>
       <c r="N111" t="s">
-        <v>1026</v>
+        <v>998</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>1027</v>
+        <v>999</v>
       </c>
       <c r="D112" t="s">
+        <v>963</v>
+      </c>
+      <c r="E112" t="s">
         <v>1000</v>
       </c>
-      <c r="E112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F112" t="s">
-        <v>1029</v>
+        <v>1001</v>
       </c>
       <c r="G112" t="s">
-        <v>1030</v>
+        <v>1002</v>
       </c>
       <c r="H112" t="s">
-        <v>1031</v>
+        <v>1003</v>
       </c>
       <c r="I112" t="s">
-        <v>1032</v>
+        <v>1004</v>
       </c>
       <c r="J112" t="s">
-        <v>995</v>
+        <v>360</v>
       </c>
       <c r="K112" t="s">
-        <v>1033</v>
+        <v>1005</v>
       </c>
       <c r="L112" t="s">
-        <v>1034</v>
+        <v>126</v>
       </c>
       <c r="M112" t="s">
-        <v>1035</v>
+        <v>1006</v>
       </c>
       <c r="N112" t="s">
-        <v>1036</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>1037</v>
+        <v>1008</v>
       </c>
       <c r="D113" t="s">
-        <v>1000</v>
+        <v>1009</v>
       </c>
       <c r="E113" t="s">
-        <v>1038</v>
+        <v>1010</v>
       </c>
       <c r="F113" t="s">
-        <v>1039</v>
+        <v>1011</v>
       </c>
       <c r="G113" t="s">
-        <v>1040</v>
+        <v>1012</v>
       </c>
       <c r="H113" t="s">
-        <v>1041</v>
+        <v>1013</v>
       </c>
       <c r="I113" t="s">
-        <v>1042</v>
+        <v>1014</v>
       </c>
       <c r="J113" t="s">
-        <v>995</v>
+        <v>360</v>
       </c>
       <c r="K113" t="s">
-        <v>1043</v>
+        <v>1015</v>
       </c>
       <c r="L113" t="s">
-        <v>250</v>
+        <v>1016</v>
       </c>
       <c r="M113" t="s">
-        <v>1044</v>
+        <v>1017</v>
       </c>
       <c r="N113" t="s">
-        <v>1045</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>1046</v>
+        <v>1019</v>
       </c>
       <c r="D114" t="s">
-        <v>1000</v>
+        <v>1020</v>
       </c>
       <c r="E114" t="s">
-        <v>1047</v>
+        <v>1021</v>
       </c>
       <c r="F114" t="s">
-        <v>1048</v>
+        <v>1022</v>
       </c>
       <c r="G114" t="s">
-        <v>1049</v>
+        <v>1023</v>
       </c>
       <c r="H114" t="s">
-        <v>1050</v>
+        <v>1024</v>
       </c>
       <c r="I114" t="s">
-        <v>1051</v>
-[...3 lines deleted...]
-      </c>
+        <v>1025</v>
+      </c>
+      <c r="J114"/>
       <c r="K114" t="s">
-        <v>1052</v>
+        <v>1026</v>
       </c>
       <c r="L114" t="s">
-        <v>250</v>
+        <v>1027</v>
       </c>
       <c r="M114" t="s">
-        <v>1053</v>
+        <v>1028</v>
       </c>
       <c r="N114" t="s">
-        <v>1054</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>1055</v>
+        <v>1030</v>
       </c>
       <c r="D115" t="s">
-        <v>1000</v>
+        <v>1031</v>
       </c>
       <c r="E115" t="s">
-        <v>1056</v>
+        <v>1032</v>
       </c>
       <c r="F115" t="s">
-        <v>1057</v>
+        <v>1033</v>
       </c>
       <c r="G115" t="s">
-        <v>1058</v>
+        <v>1034</v>
       </c>
       <c r="H115" t="s">
-        <v>1059</v>
+        <v>1035</v>
       </c>
       <c r="I115" t="s">
-        <v>1060</v>
-[...3 lines deleted...]
-      </c>
+        <v>1036</v>
+      </c>
+      <c r="J115"/>
       <c r="K115" t="s">
-        <v>1061</v>
+        <v>1037</v>
       </c>
       <c r="L115" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M115" t="s">
-        <v>1062</v>
+        <v>1038</v>
       </c>
       <c r="N115" t="s">
-        <v>1063</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>1064</v>
+        <v>1040</v>
       </c>
       <c r="D116" t="s">
-        <v>1065</v>
+        <v>1031</v>
       </c>
       <c r="E116" t="s">
-        <v>1066</v>
+        <v>1041</v>
       </c>
       <c r="F116" t="s">
-        <v>1067</v>
+        <v>1042</v>
       </c>
       <c r="G116" t="s">
-        <v>1068</v>
+        <v>1043</v>
       </c>
       <c r="H116" t="s">
-        <v>1069</v>
+        <v>1044</v>
       </c>
       <c r="I116" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1045</v>
+      </c>
+      <c r="J116"/>
       <c r="K116" t="s">
-        <v>1072</v>
+        <v>1046</v>
       </c>
       <c r="L116" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M116" t="s">
-        <v>1073</v>
+        <v>1047</v>
       </c>
       <c r="N116" t="s">
-        <v>1074</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>1075</v>
+        <v>1049</v>
       </c>
       <c r="D117" t="s">
-        <v>1000</v>
+        <v>1050</v>
       </c>
       <c r="E117" t="s">
-        <v>1076</v>
+        <v>1051</v>
       </c>
       <c r="F117" t="s">
-        <v>1077</v>
+        <v>1052</v>
       </c>
       <c r="G117" t="s">
-        <v>1078</v>
+        <v>1053</v>
       </c>
       <c r="H117" t="s">
-        <v>1079</v>
+        <v>1054</v>
       </c>
       <c r="I117" t="s">
-        <v>1080</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="J117"/>
       <c r="K117" t="s">
-        <v>1081</v>
+        <v>1056</v>
       </c>
       <c r="L117" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M117" t="s">
-        <v>1082</v>
+        <v>1057</v>
       </c>
       <c r="N117" t="s">
-        <v>1083</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1084</v>
+        <v>1059</v>
       </c>
       <c r="D118" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E118" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F118" t="s">
+        <v>1062</v>
+      </c>
+      <c r="G118" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H118" t="s">
+        <v>1064</v>
+      </c>
+      <c r="I118" t="s">
         <v>1065</v>
       </c>
-      <c r="E118" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="J118"/>
       <c r="K118" t="s">
-        <v>1090</v>
+        <v>1066</v>
       </c>
       <c r="L118" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M118" t="s">
-        <v>1091</v>
+        <v>1067</v>
       </c>
       <c r="N118" t="s">
-        <v>1092</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
-      <c r="C119"/>
+      <c r="C119" t="s">
+        <v>1069</v>
+      </c>
       <c r="D119" t="s">
-        <v>1093</v>
-[...3 lines deleted...]
-      <c r="G119"/>
+        <v>1070</v>
+      </c>
+      <c r="E119" t="s">
+        <v>1071</v>
+      </c>
+      <c r="F119" t="s">
+        <v>1072</v>
+      </c>
+      <c r="G119" t="s">
+        <v>1073</v>
+      </c>
       <c r="H119" t="s">
-        <v>1094</v>
+        <v>1074</v>
       </c>
       <c r="I119" t="s">
-        <v>1095</v>
-[...3 lines deleted...]
-      </c>
+        <v>1075</v>
+      </c>
+      <c r="J119"/>
       <c r="K119" t="s">
-        <v>1096</v>
+        <v>1076</v>
       </c>
       <c r="L119" t="s">
-        <v>1097</v>
+        <v>126</v>
       </c>
       <c r="M119" t="s">
-        <v>1098</v>
-[...1 lines deleted...]
-      <c r="N119"/>
+        <v>1077</v>
+      </c>
+      <c r="N119" t="s">
+        <v>1078</v>
+      </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1099</v>
+        <v>1079</v>
       </c>
       <c r="D120" t="s">
-        <v>1100</v>
+        <v>1080</v>
       </c>
       <c r="E120" t="s">
-        <v>1101</v>
+        <v>1081</v>
       </c>
       <c r="F120" t="s">
-        <v>1102</v>
+        <v>1082</v>
       </c>
       <c r="G120" t="s">
-        <v>1103</v>
+        <v>1083</v>
       </c>
       <c r="H120" t="s">
-        <v>1104</v>
+        <v>1084</v>
       </c>
       <c r="I120" t="s">
-        <v>1105</v>
-[...3 lines deleted...]
-      </c>
+        <v>1085</v>
+      </c>
+      <c r="J120"/>
       <c r="K120" t="s">
-        <v>1107</v>
+        <v>1086</v>
       </c>
       <c r="L120" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M120" t="s">
-        <v>1108</v>
+        <v>1087</v>
       </c>
       <c r="N120" t="s">
-        <v>1109</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1110</v>
+        <v>1089</v>
       </c>
       <c r="D121" t="s">
-        <v>1111</v>
+        <v>1090</v>
       </c>
       <c r="E121" t="s">
-        <v>1112</v>
+        <v>1091</v>
       </c>
       <c r="F121" t="s">
-        <v>1113</v>
+        <v>1092</v>
       </c>
       <c r="G121" t="s">
-        <v>1114</v>
+        <v>1093</v>
       </c>
       <c r="H121" t="s">
-        <v>1115</v>
+        <v>1094</v>
       </c>
       <c r="I121" t="s">
-        <v>1116</v>
-[...3 lines deleted...]
-      </c>
+        <v>1095</v>
+      </c>
+      <c r="J121"/>
       <c r="K121" t="s">
-        <v>1117</v>
+        <v>1096</v>
       </c>
       <c r="L121" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M121" t="s">
-        <v>1118</v>
+        <v>1097</v>
       </c>
       <c r="N121" t="s">
-        <v>1119</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1120</v>
+        <v>1099</v>
       </c>
       <c r="D122" t="s">
-        <v>1000</v>
+        <v>1100</v>
       </c>
       <c r="E122" t="s">
-        <v>1121</v>
+        <v>1101</v>
       </c>
       <c r="F122" t="s">
-        <v>1122</v>
+        <v>1102</v>
       </c>
       <c r="G122" t="s">
-        <v>1123</v>
+        <v>1103</v>
       </c>
       <c r="H122" t="s">
-        <v>1124</v>
+        <v>1104</v>
       </c>
       <c r="I122" t="s">
-        <v>1125</v>
-[...3 lines deleted...]
-      </c>
+        <v>1105</v>
+      </c>
+      <c r="J122"/>
       <c r="K122" t="s">
-        <v>1126</v>
+        <v>1106</v>
       </c>
       <c r="L122" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M122" t="s">
-        <v>1127</v>
+        <v>1107</v>
       </c>
       <c r="N122" t="s">
-        <v>1128</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1129</v>
+        <v>1109</v>
       </c>
       <c r="D123" t="s">
-        <v>1100</v>
+        <v>1110</v>
       </c>
       <c r="E123" t="s">
-        <v>1130</v>
+        <v>1111</v>
       </c>
       <c r="F123" t="s">
-        <v>1131</v>
+        <v>1112</v>
       </c>
       <c r="G123" t="s">
-        <v>1132</v>
+        <v>1113</v>
       </c>
       <c r="H123" t="s">
-        <v>1133</v>
+        <v>1114</v>
       </c>
       <c r="I123" t="s">
-        <v>1134</v>
-[...3 lines deleted...]
-      </c>
+        <v>1115</v>
+      </c>
+      <c r="J123"/>
       <c r="K123" t="s">
-        <v>1135</v>
+        <v>1116</v>
       </c>
       <c r="L123" t="s">
-        <v>47</v>
+        <v>1117</v>
       </c>
       <c r="M123" t="s">
-        <v>1136</v>
+        <v>1118</v>
       </c>
       <c r="N123" t="s">
-        <v>1137</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1138</v>
+        <v>1120</v>
       </c>
       <c r="D124" t="s">
-        <v>1100</v>
+        <v>1121</v>
       </c>
       <c r="E124" t="s">
-        <v>411</v>
+        <v>1122</v>
       </c>
       <c r="F124" t="s">
-        <v>1139</v>
+        <v>390</v>
       </c>
       <c r="G124" t="s">
-        <v>1140</v>
+        <v>1123</v>
       </c>
       <c r="H124" t="s">
-        <v>1141</v>
+        <v>1124</v>
       </c>
       <c r="I124" t="s">
-        <v>1142</v>
-[...3 lines deleted...]
-      </c>
+        <v>1125</v>
+      </c>
+      <c r="J124"/>
       <c r="K124" t="s">
-        <v>1143</v>
+        <v>1126</v>
       </c>
       <c r="L124" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M124" t="s">
-        <v>1144</v>
+        <v>1127</v>
       </c>
       <c r="N124" t="s">
-        <v>1145</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1146</v>
+        <v>1129</v>
       </c>
       <c r="D125" t="s">
-        <v>1111</v>
+        <v>1121</v>
       </c>
       <c r="E125" t="s">
-        <v>1147</v>
+        <v>1130</v>
       </c>
       <c r="F125" t="s">
-        <v>1148</v>
+        <v>1131</v>
       </c>
       <c r="G125" t="s">
-        <v>1149</v>
+        <v>1132</v>
       </c>
       <c r="H125" t="s">
-        <v>1150</v>
+        <v>1133</v>
       </c>
       <c r="I125" t="s">
-        <v>1151</v>
-[...3 lines deleted...]
-      </c>
+        <v>1134</v>
+      </c>
+      <c r="J125"/>
       <c r="K125" t="s">
-        <v>1152</v>
+        <v>1135</v>
       </c>
       <c r="L125" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M125" t="s">
-        <v>1153</v>
+        <v>1136</v>
       </c>
       <c r="N125" t="s">
-        <v>1154</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1155</v>
+        <v>1138</v>
       </c>
       <c r="D126" t="s">
-        <v>1156</v>
+        <v>1139</v>
       </c>
       <c r="E126" t="s">
-        <v>1157</v>
+        <v>1140</v>
       </c>
       <c r="F126" t="s">
-        <v>1158</v>
+        <v>1141</v>
       </c>
       <c r="G126" t="s">
-        <v>1159</v>
+        <v>1142</v>
       </c>
       <c r="H126" t="s">
-        <v>1160</v>
+        <v>1143</v>
       </c>
       <c r="I126" t="s">
-        <v>1161</v>
-[...3 lines deleted...]
-      </c>
+        <v>1144</v>
+      </c>
+      <c r="J126"/>
       <c r="K126" t="s">
-        <v>1162</v>
+        <v>1145</v>
       </c>
       <c r="L126" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M126" t="s">
-        <v>1163</v>
+        <v>1146</v>
       </c>
       <c r="N126" t="s">
-        <v>1164</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1165</v>
+        <v>1148</v>
       </c>
       <c r="D127" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F127" t="s">
+        <v>1151</v>
+      </c>
+      <c r="G127" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H127" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I127" t="s">
+        <v>1154</v>
+      </c>
+      <c r="J127"/>
+      <c r="K127" t="s">
+        <v>1155</v>
+      </c>
+      <c r="L127" t="s">
+        <v>126</v>
+      </c>
+      <c r="M127" t="s">
         <v>1156</v>
       </c>
-      <c r="E127" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N127" t="s">
-        <v>1174</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1175</v>
+        <v>1158</v>
       </c>
       <c r="D128" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="E128" t="s">
-        <v>1176</v>
+        <v>1160</v>
       </c>
       <c r="F128" t="s">
-        <v>1177</v>
+        <v>1161</v>
       </c>
       <c r="G128" t="s">
-        <v>1178</v>
+        <v>1162</v>
       </c>
       <c r="H128" t="s">
-        <v>1179</v>
+        <v>1163</v>
       </c>
       <c r="I128" t="s">
-        <v>1180</v>
-[...3 lines deleted...]
-      </c>
+        <v>1164</v>
+      </c>
+      <c r="J128"/>
       <c r="K128" t="s">
-        <v>1181</v>
+        <v>1165</v>
       </c>
       <c r="L128" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M128" t="s">
-        <v>1182</v>
+        <v>1166</v>
       </c>
       <c r="N128" t="s">
-        <v>1183</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1184</v>
+        <v>1168</v>
       </c>
       <c r="D129" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="E129" t="s">
-        <v>1185</v>
+        <v>1169</v>
       </c>
       <c r="F129" t="s">
-        <v>1186</v>
+        <v>1170</v>
       </c>
       <c r="G129" t="s">
-        <v>1187</v>
+        <v>1171</v>
       </c>
       <c r="H129" t="s">
-        <v>1188</v>
+        <v>1172</v>
       </c>
       <c r="I129" t="s">
-        <v>1189</v>
-[...3 lines deleted...]
-      </c>
+        <v>1173</v>
+      </c>
+      <c r="J129"/>
       <c r="K129" t="s">
-        <v>1190</v>
+        <v>1174</v>
       </c>
       <c r="L129" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M129" t="s">
-        <v>1191</v>
+        <v>1175</v>
       </c>
       <c r="N129" t="s">
-        <v>1192</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1193</v>
+        <v>1177</v>
       </c>
       <c r="D130" t="s">
-        <v>1100</v>
+        <v>1178</v>
       </c>
       <c r="E130" t="s">
-        <v>1194</v>
+        <v>1179</v>
       </c>
       <c r="F130" t="s">
-        <v>1195</v>
+        <v>1180</v>
       </c>
       <c r="G130" t="s">
-        <v>1196</v>
+        <v>1181</v>
       </c>
       <c r="H130" t="s">
-        <v>1197</v>
+        <v>1182</v>
       </c>
       <c r="I130" t="s">
-        <v>1198</v>
-[...3 lines deleted...]
-      </c>
+        <v>1183</v>
+      </c>
+      <c r="J130"/>
       <c r="K130" t="s">
-        <v>1199</v>
+        <v>1184</v>
       </c>
       <c r="L130" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M130" t="s">
-        <v>1200</v>
+        <v>1185</v>
       </c>
       <c r="N130" t="s">
-        <v>1201</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1202</v>
+        <v>1187</v>
       </c>
       <c r="D131" t="s">
-        <v>1156</v>
+        <v>1188</v>
       </c>
       <c r="E131" t="s">
-        <v>1203</v>
+        <v>1189</v>
       </c>
       <c r="F131" t="s">
-        <v>1204</v>
+        <v>1190</v>
       </c>
       <c r="G131" t="s">
-        <v>1205</v>
+        <v>1191</v>
       </c>
       <c r="H131" t="s">
-        <v>1206</v>
+        <v>1192</v>
       </c>
       <c r="I131" t="s">
-        <v>1207</v>
-[...3 lines deleted...]
-      </c>
+        <v>1193</v>
+      </c>
+      <c r="J131"/>
       <c r="K131" t="s">
-        <v>1208</v>
+        <v>1194</v>
       </c>
       <c r="L131" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M131" t="s">
-        <v>1209</v>
+        <v>1195</v>
       </c>
       <c r="N131" t="s">
-        <v>1210</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1211</v>
+        <v>1197</v>
       </c>
       <c r="D132" t="s">
-        <v>1111</v>
+        <v>1188</v>
       </c>
       <c r="E132" t="s">
-        <v>1212</v>
+        <v>1198</v>
       </c>
       <c r="F132" t="s">
-        <v>1213</v>
+        <v>1199</v>
       </c>
       <c r="G132" t="s">
-        <v>1214</v>
+        <v>1200</v>
       </c>
       <c r="H132" t="s">
-        <v>1215</v>
+        <v>1201</v>
       </c>
       <c r="I132" t="s">
-        <v>1216</v>
-[...3 lines deleted...]
-      </c>
+        <v>1202</v>
+      </c>
+      <c r="J132"/>
       <c r="K132" t="s">
-        <v>1217</v>
+        <v>1203</v>
       </c>
       <c r="L132" t="s">
-        <v>250</v>
+        <v>126</v>
       </c>
       <c r="M132" t="s">
-        <v>1218</v>
+        <v>1204</v>
       </c>
       <c r="N132" t="s">
-        <v>1219</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1220</v>
+        <v>1206</v>
       </c>
       <c r="D133" t="s">
-        <v>1100</v>
+        <v>1207</v>
       </c>
       <c r="E133" t="s">
-        <v>1221</v>
+        <v>1208</v>
       </c>
       <c r="F133" t="s">
-        <v>1222</v>
+        <v>1209</v>
       </c>
       <c r="G133" t="s">
-        <v>1223</v>
+        <v>1210</v>
       </c>
       <c r="H133" t="s">
-        <v>1224</v>
+        <v>1211</v>
       </c>
       <c r="I133" t="s">
-        <v>1225</v>
-[...3 lines deleted...]
-      </c>
+        <v>1212</v>
+      </c>
+      <c r="J133"/>
       <c r="K133" t="s">
-        <v>1226</v>
+        <v>1213</v>
       </c>
       <c r="L133" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M133" t="s">
-        <v>1227</v>
+        <v>1214</v>
       </c>
       <c r="N133" t="s">
-        <v>1228</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1229</v>
+        <v>1216</v>
       </c>
       <c r="D134" t="s">
-        <v>1100</v>
+        <v>1217</v>
       </c>
       <c r="E134" t="s">
-        <v>1230</v>
+        <v>1218</v>
       </c>
       <c r="F134" t="s">
-        <v>1231</v>
+        <v>1219</v>
       </c>
       <c r="G134" t="s">
-        <v>1232</v>
+        <v>1220</v>
       </c>
       <c r="H134" t="s">
-        <v>1233</v>
+        <v>1221</v>
       </c>
       <c r="I134" t="s">
-        <v>1234</v>
-[...3 lines deleted...]
-      </c>
+        <v>1222</v>
+      </c>
+      <c r="J134"/>
       <c r="K134" t="s">
-        <v>1235</v>
+        <v>1223</v>
       </c>
       <c r="L134" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M134" t="s">
-        <v>1236</v>
+        <v>1224</v>
       </c>
       <c r="N134" t="s">
-        <v>1237</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1238</v>
+        <v>1226</v>
       </c>
       <c r="D135" t="s">
-        <v>1100</v>
+        <v>1217</v>
       </c>
       <c r="E135" t="s">
-        <v>1239</v>
+        <v>1227</v>
       </c>
       <c r="F135" t="s">
-        <v>1240</v>
+        <v>1228</v>
       </c>
       <c r="G135" t="s">
-        <v>1241</v>
+        <v>1229</v>
       </c>
       <c r="H135" t="s">
-        <v>1242</v>
+        <v>1230</v>
       </c>
       <c r="I135" t="s">
-        <v>1243</v>
-[...3 lines deleted...]
-      </c>
+        <v>1231</v>
+      </c>
+      <c r="J135"/>
       <c r="K135" t="s">
-        <v>1244</v>
+        <v>1232</v>
       </c>
       <c r="L135" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M135" t="s">
-        <v>1245</v>
+        <v>1233</v>
       </c>
       <c r="N135" t="s">
-        <v>1246</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1247</v>
+        <v>54</v>
       </c>
       <c r="D136" t="s">
-        <v>1100</v>
+        <v>1235</v>
       </c>
       <c r="E136" t="s">
-        <v>1248</v>
+        <v>56</v>
       </c>
       <c r="F136" t="s">
-        <v>1249</v>
+        <v>57</v>
       </c>
       <c r="G136" t="s">
-        <v>1250</v>
+        <v>58</v>
       </c>
       <c r="H136" t="s">
-        <v>1251</v>
+        <v>1236</v>
       </c>
       <c r="I136" t="s">
-        <v>1252</v>
-[...3 lines deleted...]
-      </c>
+        <v>1237</v>
+      </c>
+      <c r="J136"/>
       <c r="K136" t="s">
-        <v>1253</v>
+        <v>1238</v>
       </c>
       <c r="L136" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M136" t="s">
-        <v>1254</v>
+        <v>1239</v>
       </c>
       <c r="N136" t="s">
-        <v>1255</v>
+        <v>63</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1256</v>
+        <v>1240</v>
       </c>
       <c r="D137" t="s">
-        <v>1100</v>
+        <v>1241</v>
       </c>
       <c r="E137" t="s">
-        <v>1257</v>
+        <v>1242</v>
       </c>
       <c r="F137" t="s">
-        <v>1258</v>
+        <v>1243</v>
       </c>
       <c r="G137" t="s">
-        <v>1259</v>
+        <v>1244</v>
       </c>
       <c r="H137" t="s">
-        <v>1260</v>
+        <v>1245</v>
       </c>
       <c r="I137" t="s">
-        <v>1261</v>
-[...3 lines deleted...]
-      </c>
+        <v>1246</v>
+      </c>
+      <c r="J137"/>
       <c r="K137" t="s">
-        <v>1262</v>
+        <v>1247</v>
       </c>
       <c r="L137" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M137" t="s">
-        <v>1263</v>
+        <v>1248</v>
       </c>
       <c r="N137" t="s">
-        <v>1264</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1265</v>
+        <v>1250</v>
       </c>
       <c r="D138" t="s">
-        <v>1266</v>
+        <v>1251</v>
       </c>
       <c r="E138" t="s">
-        <v>1267</v>
+        <v>1252</v>
       </c>
       <c r="F138" t="s">
-        <v>1268</v>
+        <v>1253</v>
       </c>
       <c r="G138" t="s">
-        <v>1269</v>
+        <v>1254</v>
       </c>
       <c r="H138" t="s">
-        <v>1270</v>
+        <v>1255</v>
       </c>
       <c r="I138" t="s">
-        <v>1271</v>
-[...3 lines deleted...]
-      </c>
+        <v>1256</v>
+      </c>
+      <c r="J138"/>
       <c r="K138" t="s">
-        <v>1272</v>
+        <v>1257</v>
       </c>
       <c r="L138" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M138" t="s">
-        <v>1273</v>
+        <v>1258</v>
       </c>
       <c r="N138" t="s">
-        <v>1274</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1275</v>
+        <v>1260</v>
       </c>
       <c r="D139" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H139" t="s">
+        <v>1265</v>
+      </c>
+      <c r="I139" t="s">
         <v>1266</v>
       </c>
-      <c r="E139" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="J139"/>
       <c r="K139" t="s">
-        <v>1281</v>
+        <v>1267</v>
       </c>
       <c r="L139" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="M139" t="s">
-        <v>1282</v>
+        <v>1268</v>
       </c>
       <c r="N139" t="s">
-        <v>1283</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1284</v>
+        <v>1270</v>
       </c>
       <c r="D140" t="s">
-        <v>1100</v>
+        <v>1271</v>
       </c>
       <c r="E140" t="s">
-        <v>1285</v>
+        <v>1272</v>
       </c>
       <c r="F140" t="s">
-        <v>1286</v>
+        <v>1273</v>
       </c>
       <c r="G140" t="s">
-        <v>1287</v>
+        <v>1274</v>
       </c>
       <c r="H140" t="s">
-        <v>1288</v>
+        <v>1275</v>
       </c>
       <c r="I140" t="s">
-        <v>1289</v>
-[...3 lines deleted...]
-      </c>
+        <v>1276</v>
+      </c>
+      <c r="J140"/>
       <c r="K140" t="s">
-        <v>1290</v>
+        <v>1277</v>
       </c>
       <c r="L140" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M140" t="s">
-        <v>1291</v>
+        <v>1278</v>
       </c>
       <c r="N140" t="s">
-        <v>1292</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1293</v>
+        <v>1280</v>
       </c>
       <c r="D141" t="s">
-        <v>1294</v>
+        <v>1281</v>
       </c>
       <c r="E141" t="s">
-        <v>1295</v>
+        <v>1282</v>
       </c>
       <c r="F141" t="s">
-        <v>1296</v>
+        <v>1283</v>
       </c>
       <c r="G141" t="s">
-        <v>1297</v>
+        <v>1284</v>
       </c>
       <c r="H141" t="s">
-        <v>1298</v>
+        <v>1285</v>
       </c>
       <c r="I141" t="s">
-        <v>1299</v>
-[...3 lines deleted...]
-      </c>
+        <v>1286</v>
+      </c>
+      <c r="J141"/>
       <c r="K141" t="s">
-        <v>1301</v>
+        <v>1287</v>
       </c>
       <c r="L141" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M141" t="s">
-        <v>1302</v>
+        <v>1289</v>
       </c>
       <c r="N141" t="s">
-        <v>1303</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1304</v>
+        <v>1291</v>
       </c>
       <c r="D142" t="s">
-        <v>1305</v>
+        <v>1292</v>
       </c>
       <c r="E142" t="s">
-        <v>1306</v>
+        <v>1293</v>
       </c>
       <c r="F142" t="s">
-        <v>1307</v>
+        <v>1294</v>
       </c>
       <c r="G142" t="s">
-        <v>1308</v>
+        <v>1295</v>
       </c>
       <c r="H142" t="s">
-        <v>1309</v>
+        <v>1296</v>
       </c>
       <c r="I142" t="s">
-        <v>1310</v>
-[...1 lines deleted...]
-      <c r="J142" t="s">
+        <v>1297</v>
+      </c>
+      <c r="J142"/>
+      <c r="K142" t="s">
+        <v>1298</v>
+      </c>
+      <c r="L142" t="s">
+        <v>44</v>
+      </c>
+      <c r="M142" t="s">
+        <v>1299</v>
+      </c>
+      <c r="N142" t="s">
         <v>1300</v>
-      </c>
-[...10 lines deleted...]
-        <v>1314</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1315</v>
+        <v>1301</v>
       </c>
       <c r="D143" t="s">
-        <v>1294</v>
+        <v>1302</v>
       </c>
       <c r="E143" t="s">
-        <v>1316</v>
+        <v>1303</v>
       </c>
       <c r="F143" t="s">
-        <v>1317</v>
+        <v>1304</v>
       </c>
       <c r="G143" t="s">
-        <v>1318</v>
+        <v>1305</v>
       </c>
       <c r="H143" t="s">
-        <v>1319</v>
+        <v>1306</v>
       </c>
       <c r="I143" t="s">
-        <v>1320</v>
-[...3 lines deleted...]
-      </c>
+        <v>1307</v>
+      </c>
+      <c r="J143"/>
       <c r="K143" t="s">
-        <v>1321</v>
+        <v>1308</v>
       </c>
       <c r="L143" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M143" t="s">
-        <v>1322</v>
+        <v>1309</v>
       </c>
       <c r="N143" t="s">
-        <v>1323</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1324</v>
+        <v>1311</v>
       </c>
       <c r="D144" t="s">
-        <v>1294</v>
+        <v>1312</v>
       </c>
       <c r="E144" t="s">
-        <v>1325</v>
+        <v>1313</v>
       </c>
       <c r="F144" t="s">
-        <v>1326</v>
+        <v>1314</v>
       </c>
       <c r="G144" t="s">
-        <v>1327</v>
+        <v>1315</v>
       </c>
       <c r="H144" t="s">
-        <v>1328</v>
+        <v>1316</v>
       </c>
       <c r="I144" t="s">
-        <v>1329</v>
-[...3 lines deleted...]
-      </c>
+        <v>1317</v>
+      </c>
+      <c r="J144"/>
       <c r="K144" t="s">
-        <v>1330</v>
+        <v>1318</v>
       </c>
       <c r="L144" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="M144" t="s">
-        <v>1331</v>
+        <v>1319</v>
       </c>
       <c r="N144" t="s">
-        <v>1332</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
-      <c r="C145"/>
+      <c r="C145" t="s">
+        <v>1321</v>
+      </c>
       <c r="D145" t="s">
-        <v>1333</v>
-[...3 lines deleted...]
-      <c r="G145"/>
+        <v>1322</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1324</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1325</v>
+      </c>
       <c r="H145" t="s">
-        <v>1334</v>
+        <v>1326</v>
       </c>
       <c r="I145" t="s">
-        <v>1335</v>
-[...3 lines deleted...]
-      </c>
+        <v>1327</v>
+      </c>
+      <c r="J145"/>
       <c r="K145" t="s">
-        <v>1337</v>
+        <v>1328</v>
       </c>
       <c r="L145" t="s">
-        <v>1338</v>
+        <v>1288</v>
       </c>
       <c r="M145" t="s">
-        <v>1339</v>
-[...1 lines deleted...]
-      <c r="N145"/>
+        <v>1329</v>
+      </c>
+      <c r="N145" t="s">
+        <v>1330</v>
+      </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D146" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1333</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1334</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H146" t="s">
+        <v>1336</v>
+      </c>
+      <c r="I146" t="s">
+        <v>1337</v>
+      </c>
+      <c r="J146"/>
+      <c r="K146" t="s">
+        <v>1338</v>
+      </c>
+      <c r="L146" t="s">
+        <v>1288</v>
+      </c>
+      <c r="M146" t="s">
+        <v>1339</v>
+      </c>
+      <c r="N146" t="s">
         <v>1340</v>
-      </c>
-[...31 lines deleted...]
-        <v>1349</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D147" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1343</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1344</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H147" t="s">
+        <v>1346</v>
+      </c>
+      <c r="I147" t="s">
+        <v>1347</v>
+      </c>
+      <c r="J147"/>
+      <c r="K147" t="s">
+        <v>1348</v>
+      </c>
+      <c r="L147" t="s">
+        <v>126</v>
+      </c>
+      <c r="M147" t="s">
+        <v>1349</v>
+      </c>
+      <c r="N147" t="s">
         <v>1350</v>
-      </c>
-[...31 lines deleted...]
-        <v>1360</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1361</v>
+        <v>1351</v>
       </c>
       <c r="D148" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="E148" t="s">
-        <v>1362</v>
+        <v>1353</v>
       </c>
       <c r="F148" t="s">
-        <v>1363</v>
+        <v>1354</v>
       </c>
       <c r="G148" t="s">
-        <v>1364</v>
+        <v>1355</v>
       </c>
       <c r="H148" t="s">
-        <v>1365</v>
+        <v>1356</v>
       </c>
       <c r="I148" t="s">
-        <v>1366</v>
-[...1 lines deleted...]
-      <c r="J148" t="s">
         <v>1357</v>
       </c>
+      <c r="J148"/>
       <c r="K148" t="s">
-        <v>1367</v>
+        <v>1358</v>
       </c>
       <c r="L148" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M148" t="s">
-        <v>1368</v>
+        <v>1359</v>
       </c>
       <c r="N148" t="s">
-        <v>1369</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1370</v>
+        <v>1361</v>
       </c>
       <c r="D149" t="s">
-        <v>1111</v>
+        <v>1352</v>
       </c>
       <c r="E149" t="s">
-        <v>1371</v>
+        <v>1362</v>
       </c>
       <c r="F149" t="s">
-        <v>1139</v>
+        <v>1363</v>
       </c>
       <c r="G149" t="s">
-        <v>1372</v>
+        <v>1364</v>
       </c>
       <c r="H149" t="s">
-        <v>1373</v>
+        <v>1365</v>
       </c>
       <c r="I149" t="s">
-        <v>1374</v>
-[...3 lines deleted...]
-      </c>
+        <v>1366</v>
+      </c>
+      <c r="J149"/>
       <c r="K149" t="s">
-        <v>1375</v>
+        <v>1367</v>
       </c>
       <c r="L149" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M149" t="s">
-        <v>1376</v>
+        <v>1368</v>
       </c>
       <c r="N149" t="s">
-        <v>1377</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1371</v>
+      </c>
+      <c r="F150" t="s">
+        <v>1372</v>
+      </c>
+      <c r="G150" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H150" t="s">
+        <v>1374</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1375</v>
+      </c>
+      <c r="J150"/>
+      <c r="K150" t="s">
+        <v>1376</v>
+      </c>
+      <c r="L150" t="s">
+        <v>44</v>
+      </c>
+      <c r="M150" t="s">
+        <v>1377</v>
+      </c>
+      <c r="N150" t="s">
         <v>1378</v>
-      </c>
-[...31 lines deleted...]
-        <v>1388</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1389</v>
+        <v>1379</v>
       </c>
       <c r="D151" t="s">
-        <v>1379</v>
+        <v>1352</v>
       </c>
       <c r="E151" t="s">
-        <v>1390</v>
+        <v>1380</v>
       </c>
       <c r="F151" t="s">
-        <v>1391</v>
+        <v>1381</v>
       </c>
       <c r="G151" t="s">
-        <v>1392</v>
+        <v>1382</v>
       </c>
       <c r="H151" t="s">
-        <v>1393</v>
+        <v>1383</v>
       </c>
       <c r="I151" t="s">
-        <v>1394</v>
-[...1 lines deleted...]
-      <c r="J151" t="s">
+        <v>1384</v>
+      </c>
+      <c r="J151"/>
+      <c r="K151" t="s">
         <v>1385</v>
       </c>
-      <c r="K151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L151" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M151" t="s">
-        <v>1396</v>
+        <v>1386</v>
       </c>
       <c r="N151" t="s">
-        <v>1397</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1398</v>
+        <v>1388</v>
       </c>
       <c r="D152" t="s">
-        <v>1399</v>
+        <v>1389</v>
       </c>
       <c r="E152" t="s">
-        <v>1400</v>
+        <v>1390</v>
       </c>
       <c r="F152" t="s">
-        <v>1401</v>
+        <v>1391</v>
       </c>
       <c r="G152" t="s">
-        <v>1402</v>
+        <v>1392</v>
       </c>
       <c r="H152" t="s">
-        <v>1403</v>
+        <v>1393</v>
       </c>
       <c r="I152" t="s">
-        <v>1404</v>
-[...3 lines deleted...]
-      </c>
+        <v>1394</v>
+      </c>
+      <c r="J152"/>
       <c r="K152" t="s">
-        <v>1405</v>
+        <v>1395</v>
       </c>
       <c r="L152" t="s">
-        <v>1406</v>
+        <v>44</v>
       </c>
       <c r="M152" t="s">
-        <v>1407</v>
+        <v>1396</v>
       </c>
       <c r="N152" t="s">
-        <v>1408</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1409</v>
+        <v>1398</v>
       </c>
       <c r="D153" t="s">
-        <v>1379</v>
+        <v>1389</v>
       </c>
       <c r="E153" t="s">
-        <v>1410</v>
+        <v>1399</v>
       </c>
       <c r="F153" t="s">
-        <v>1411</v>
+        <v>1400</v>
       </c>
       <c r="G153" t="s">
-        <v>1412</v>
+        <v>1401</v>
       </c>
       <c r="H153" t="s">
-        <v>1413</v>
+        <v>1402</v>
       </c>
       <c r="I153" t="s">
-        <v>1414</v>
-[...3 lines deleted...]
-      </c>
+        <v>1403</v>
+      </c>
+      <c r="J153"/>
       <c r="K153" t="s">
-        <v>1415</v>
+        <v>1404</v>
       </c>
       <c r="L153" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M153" t="s">
-        <v>1416</v>
+        <v>1405</v>
       </c>
       <c r="N153" t="s">
-        <v>1417</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1418</v>
+        <v>1407</v>
       </c>
       <c r="D154" t="s">
-        <v>1419</v>
+        <v>1389</v>
       </c>
       <c r="E154" t="s">
-        <v>1420</v>
+        <v>1408</v>
       </c>
       <c r="F154" t="s">
-        <v>1421</v>
+        <v>1409</v>
       </c>
       <c r="G154" t="s">
-        <v>1422</v>
+        <v>1410</v>
       </c>
       <c r="H154" t="s">
-        <v>1423</v>
+        <v>1411</v>
       </c>
       <c r="I154" t="s">
-        <v>1424</v>
-[...3 lines deleted...]
-      </c>
+        <v>1412</v>
+      </c>
+      <c r="J154"/>
       <c r="K154" t="s">
-        <v>1425</v>
+        <v>1413</v>
       </c>
       <c r="L154" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M154" t="s">
-        <v>1426</v>
+        <v>1414</v>
       </c>
       <c r="N154" t="s">
-        <v>1427</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1428</v>
+        <v>1416</v>
       </c>
       <c r="D155" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1418</v>
+      </c>
+      <c r="F155" t="s">
         <v>1419</v>
       </c>
-      <c r="E155" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G155" t="s">
-        <v>1431</v>
+        <v>1420</v>
       </c>
       <c r="H155" t="s">
-        <v>1432</v>
+        <v>1421</v>
       </c>
       <c r="I155" t="s">
-        <v>1433</v>
-[...3 lines deleted...]
-      </c>
+        <v>1422</v>
+      </c>
+      <c r="J155"/>
       <c r="K155" t="s">
-        <v>1434</v>
+        <v>1423</v>
       </c>
       <c r="L155" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M155" t="s">
-        <v>1435</v>
+        <v>1424</v>
       </c>
       <c r="N155" t="s">
-        <v>1436</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1437</v>
+        <v>1426</v>
       </c>
       <c r="D156" t="s">
-        <v>1419</v>
+        <v>1389</v>
       </c>
       <c r="E156" t="s">
-        <v>1438</v>
+        <v>1427</v>
       </c>
       <c r="F156" t="s">
-        <v>1439</v>
+        <v>1428</v>
       </c>
       <c r="G156" t="s">
-        <v>1440</v>
+        <v>1429</v>
       </c>
       <c r="H156" t="s">
-        <v>1441</v>
+        <v>1430</v>
       </c>
       <c r="I156" t="s">
-        <v>1442</v>
-[...3 lines deleted...]
-      </c>
+        <v>1431</v>
+      </c>
+      <c r="J156"/>
       <c r="K156" t="s">
-        <v>1443</v>
+        <v>1432</v>
       </c>
       <c r="L156" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M156" t="s">
-        <v>1444</v>
+        <v>1433</v>
       </c>
       <c r="N156" t="s">
-        <v>1445</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1446</v>
+        <v>1435</v>
       </c>
       <c r="D157" t="s">
-        <v>1419</v>
+        <v>1436</v>
       </c>
       <c r="E157" t="s">
-        <v>1447</v>
+        <v>1437</v>
       </c>
       <c r="F157" t="s">
-        <v>1448</v>
+        <v>1438</v>
       </c>
       <c r="G157" t="s">
-        <v>1449</v>
+        <v>1439</v>
       </c>
       <c r="H157" t="s">
-        <v>1450</v>
+        <v>1440</v>
       </c>
       <c r="I157" t="s">
-        <v>1451</v>
-[...3 lines deleted...]
-      </c>
+        <v>1441</v>
+      </c>
+      <c r="J157"/>
       <c r="K157" t="s">
-        <v>1452</v>
+        <v>1442</v>
       </c>
       <c r="L157" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M157" t="s">
-        <v>1453</v>
+        <v>1443</v>
       </c>
       <c r="N157" t="s">
-        <v>1454</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1455</v>
+        <v>1445</v>
       </c>
       <c r="D158" t="s">
-        <v>1419</v>
+        <v>1436</v>
       </c>
       <c r="E158" t="s">
-        <v>1456</v>
+        <v>1446</v>
       </c>
       <c r="F158" t="s">
-        <v>1457</v>
+        <v>1447</v>
       </c>
       <c r="G158" t="s">
-        <v>1458</v>
+        <v>1448</v>
       </c>
       <c r="H158" t="s">
-        <v>1459</v>
+        <v>1449</v>
       </c>
       <c r="I158" t="s">
-        <v>1460</v>
-[...3 lines deleted...]
-      </c>
+        <v>1450</v>
+      </c>
+      <c r="J158"/>
       <c r="K158" t="s">
-        <v>1461</v>
+        <v>1451</v>
       </c>
       <c r="L158" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M158" t="s">
-        <v>1462</v>
+        <v>1452</v>
       </c>
       <c r="N158" t="s">
-        <v>1463</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1464</v>
+        <v>1454</v>
       </c>
       <c r="D159" t="s">
-        <v>1465</v>
+        <v>1436</v>
       </c>
       <c r="E159" t="s">
-        <v>1466</v>
+        <v>1455</v>
       </c>
       <c r="F159" t="s">
-        <v>1467</v>
+        <v>1456</v>
       </c>
       <c r="G159" t="s">
-        <v>1468</v>
+        <v>1457</v>
       </c>
       <c r="H159" t="s">
-        <v>1469</v>
+        <v>1458</v>
       </c>
       <c r="I159" t="s">
-        <v>1470</v>
-[...3 lines deleted...]
-      </c>
+        <v>1459</v>
+      </c>
+      <c r="J159"/>
       <c r="K159" t="s">
-        <v>1471</v>
+        <v>1460</v>
       </c>
       <c r="L159" t="s">
-        <v>1472</v>
+        <v>44</v>
       </c>
       <c r="M159" t="s">
-        <v>1473</v>
+        <v>1461</v>
       </c>
       <c r="N159" t="s">
-        <v>1474</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1475</v>
+        <v>1463</v>
       </c>
       <c r="D160" t="s">
-        <v>1476</v>
+        <v>1464</v>
       </c>
       <c r="E160" t="s">
-        <v>1477</v>
+        <v>1465</v>
       </c>
       <c r="F160" t="s">
-        <v>1478</v>
+        <v>1466</v>
       </c>
       <c r="G160" t="s">
-        <v>1479</v>
+        <v>1467</v>
       </c>
       <c r="H160" t="s">
-        <v>1480</v>
+        <v>1468</v>
       </c>
       <c r="I160" t="s">
-        <v>1481</v>
-[...3 lines deleted...]
-      </c>
+        <v>1469</v>
+      </c>
+      <c r="J160"/>
       <c r="K160" t="s">
-        <v>1483</v>
+        <v>1470</v>
       </c>
       <c r="L160" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M160" t="s">
-        <v>1484</v>
+        <v>1471</v>
       </c>
       <c r="N160" t="s">
-        <v>1485</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1486</v>
+        <v>1473</v>
       </c>
       <c r="D161" t="s">
+        <v>1474</v>
+      </c>
+      <c r="E161" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F161" t="s">
         <v>1476</v>
       </c>
-      <c r="E161" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G161" t="s">
-        <v>1489</v>
+        <v>1477</v>
       </c>
       <c r="H161" t="s">
-        <v>1490</v>
+        <v>1478</v>
       </c>
       <c r="I161" t="s">
-        <v>1491</v>
-[...1 lines deleted...]
-      <c r="J161" t="s">
+        <v>1479</v>
+      </c>
+      <c r="J161"/>
+      <c r="K161" t="s">
+        <v>1480</v>
+      </c>
+      <c r="L161" t="s">
+        <v>1288</v>
+      </c>
+      <c r="M161" t="s">
+        <v>1481</v>
+      </c>
+      <c r="N161" t="s">
         <v>1482</v>
-      </c>
-[...10 lines deleted...]
-        <v>1494</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1495</v>
+        <v>1483</v>
       </c>
       <c r="D162" t="s">
-        <v>1476</v>
+        <v>1474</v>
       </c>
       <c r="E162" t="s">
-        <v>1496</v>
+        <v>1484</v>
       </c>
       <c r="F162" t="s">
-        <v>1497</v>
+        <v>1485</v>
       </c>
       <c r="G162" t="s">
-        <v>1498</v>
+        <v>1486</v>
       </c>
       <c r="H162" t="s">
-        <v>1499</v>
+        <v>1487</v>
       </c>
       <c r="I162" t="s">
-        <v>1500</v>
-[...3 lines deleted...]
-      </c>
+        <v>1488</v>
+      </c>
+      <c r="J162"/>
       <c r="K162" t="s">
-        <v>1501</v>
+        <v>1489</v>
       </c>
       <c r="L162" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M162" t="s">
-        <v>1502</v>
+        <v>1490</v>
       </c>
       <c r="N162" t="s">
-        <v>1503</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1504</v>
+        <v>1492</v>
       </c>
       <c r="D163" t="s">
-        <v>1476</v>
+        <v>1474</v>
       </c>
       <c r="E163" t="s">
-        <v>1505</v>
+        <v>1493</v>
       </c>
       <c r="F163" t="s">
-        <v>1506</v>
+        <v>1494</v>
       </c>
       <c r="G163" t="s">
-        <v>1507</v>
+        <v>1495</v>
       </c>
       <c r="H163" t="s">
-        <v>1508</v>
+        <v>1496</v>
       </c>
       <c r="I163" t="s">
-        <v>1509</v>
-[...3 lines deleted...]
-      </c>
+        <v>1497</v>
+      </c>
+      <c r="J163"/>
       <c r="K163" t="s">
-        <v>1510</v>
+        <v>1498</v>
       </c>
       <c r="L163" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M163" t="s">
-        <v>1511</v>
+        <v>1499</v>
       </c>
       <c r="N163" t="s">
-        <v>1512</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1513</v>
+        <v>1501</v>
       </c>
       <c r="D164" t="s">
-        <v>1476</v>
+        <v>1502</v>
       </c>
       <c r="E164" t="s">
-        <v>1514</v>
+        <v>1503</v>
       </c>
       <c r="F164" t="s">
-        <v>235</v>
+        <v>1504</v>
       </c>
       <c r="G164" t="s">
-        <v>1515</v>
+        <v>1505</v>
       </c>
       <c r="H164" t="s">
-        <v>1516</v>
+        <v>1506</v>
       </c>
       <c r="I164" t="s">
-        <v>1517</v>
-[...3 lines deleted...]
-      </c>
+        <v>1507</v>
+      </c>
+      <c r="J164"/>
       <c r="K164" t="s">
-        <v>1518</v>
+        <v>1508</v>
       </c>
       <c r="L164" t="s">
-        <v>1034</v>
+        <v>44</v>
       </c>
       <c r="M164" t="s">
-        <v>1519</v>
+        <v>1509</v>
       </c>
       <c r="N164" t="s">
-        <v>1520</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
-      <c r="C165"/>
+      <c r="C165" t="s">
+        <v>1511</v>
+      </c>
       <c r="D165" t="s">
-        <v>1521</v>
-[...3 lines deleted...]
-      <c r="G165"/>
+        <v>1512</v>
+      </c>
+      <c r="E165" t="s">
+        <v>1513</v>
+      </c>
+      <c r="F165" t="s">
+        <v>1514</v>
+      </c>
+      <c r="G165" t="s">
+        <v>1515</v>
+      </c>
       <c r="H165" t="s">
-        <v>1522</v>
+        <v>1516</v>
       </c>
       <c r="I165" t="s">
-        <v>1523</v>
-[...3 lines deleted...]
-      </c>
+        <v>1517</v>
+      </c>
+      <c r="J165"/>
       <c r="K165" t="s">
-        <v>1525</v>
+        <v>1518</v>
       </c>
       <c r="L165" t="s">
-        <v>1526</v>
+        <v>126</v>
       </c>
       <c r="M165" t="s">
-        <v>1527</v>
-[...1 lines deleted...]
-      <c r="N165"/>
+        <v>1519</v>
+      </c>
+      <c r="N165" t="s">
+        <v>1520</v>
+      </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
-      <c r="C166"/>
+      <c r="C166" t="s">
+        <v>1521</v>
+      </c>
       <c r="D166" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1523</v>
+      </c>
+      <c r="F166" t="s">
+        <v>1524</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H166" t="s">
+        <v>1526</v>
+      </c>
+      <c r="I166" t="s">
+        <v>1527</v>
+      </c>
+      <c r="J166"/>
+      <c r="K166" t="s">
         <v>1528</v>
       </c>
-      <c r="E166"/>
-[...2 lines deleted...]
-      <c r="H166" t="s">
+      <c r="L166" t="s">
+        <v>1288</v>
+      </c>
+      <c r="M166" t="s">
         <v>1529</v>
       </c>
-      <c r="I166" t="s">
+      <c r="N166" t="s">
         <v>1530</v>
       </c>
-      <c r="J166" t="s">
-[...11 lines deleted...]
-      <c r="N166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D167" t="s">
+        <v>1532</v>
+      </c>
+      <c r="E167" t="s">
+        <v>1533</v>
+      </c>
+      <c r="F167" t="s">
         <v>1534</v>
       </c>
-      <c r="D167" t="s">
+      <c r="G167" t="s">
         <v>1535</v>
       </c>
-      <c r="E167" t="s">
+      <c r="H167" t="s">
         <v>1536</v>
       </c>
-      <c r="F167" t="s">
+      <c r="I167" t="s">
         <v>1537</v>
-      </c>
-[...7 lines deleted...]
-        <v>1540</v>
       </c>
       <c r="J167"/>
       <c r="K167" t="s">
-        <v>1541</v>
+        <v>1538</v>
       </c>
       <c r="L167" t="s">
-        <v>1542</v>
+        <v>1288</v>
       </c>
       <c r="M167" t="s">
-        <v>1543</v>
+        <v>1539</v>
       </c>
       <c r="N167" t="s">
-        <v>1544</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D168" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F168" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G168" t="s">
         <v>1545</v>
       </c>
-      <c r="D168" t="s">
+      <c r="H168" t="s">
         <v>1546</v>
       </c>
-      <c r="E168" t="s">
+      <c r="I168" t="s">
         <v>1547</v>
       </c>
-      <c r="F168" t="s">
+      <c r="J168"/>
+      <c r="K168" t="s">
         <v>1548</v>
       </c>
-      <c r="G168" t="s">
+      <c r="L168" t="s">
+        <v>1288</v>
+      </c>
+      <c r="M168" t="s">
         <v>1549</v>
       </c>
-      <c r="H168" t="s">
+      <c r="N168" t="s">
         <v>1550</v>
-      </c>
-[...16 lines deleted...]
-        <v>1554</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D169" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F169" t="s">
+        <v>1554</v>
+      </c>
+      <c r="G169" t="s">
         <v>1555</v>
       </c>
-      <c r="D169" t="s">
-[...2 lines deleted...]
-      <c r="E169" t="s">
+      <c r="H169" t="s">
         <v>1556</v>
       </c>
-      <c r="F169" t="s">
+      <c r="I169" t="s">
         <v>1557</v>
       </c>
-      <c r="G169" t="s">
+      <c r="J169"/>
+      <c r="K169" t="s">
         <v>1558</v>
       </c>
-      <c r="H169" t="s">
+      <c r="L169" t="s">
+        <v>1288</v>
+      </c>
+      <c r="M169" t="s">
         <v>1559</v>
       </c>
-      <c r="I169" t="s">
+      <c r="N169" t="s">
         <v>1560</v>
-      </c>
-[...13 lines deleted...]
-        <v>1563</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D170" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F170" t="s">
         <v>1564</v>
       </c>
-      <c r="D170" t="s">
-[...2 lines deleted...]
-      <c r="E170" t="s">
+      <c r="G170" t="s">
         <v>1565</v>
       </c>
-      <c r="F170" t="s">
+      <c r="H170" t="s">
         <v>1566</v>
       </c>
-      <c r="G170" t="s">
+      <c r="I170" t="s">
         <v>1567</v>
       </c>
-      <c r="H170" t="s">
+      <c r="J170"/>
+      <c r="K170" t="s">
         <v>1568</v>
       </c>
-      <c r="I170" t="s">
+      <c r="L170" t="s">
+        <v>1288</v>
+      </c>
+      <c r="M170" t="s">
         <v>1569</v>
       </c>
-      <c r="J170" t="s">
-[...2 lines deleted...]
-      <c r="K170" t="s">
+      <c r="N170" t="s">
         <v>1570</v>
-      </c>
-[...7 lines deleted...]
-        <v>1572</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D171" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E171" t="s">
         <v>1573</v>
       </c>
-      <c r="D171" t="s">
-[...2 lines deleted...]
-      <c r="E171" t="s">
+      <c r="F171" t="s">
         <v>1574</v>
       </c>
-      <c r="F171" t="s">
+      <c r="G171" t="s">
         <v>1575</v>
       </c>
-      <c r="G171" t="s">
+      <c r="H171" t="s">
         <v>1576</v>
       </c>
-      <c r="H171" t="s">
+      <c r="I171" t="s">
         <v>1577</v>
       </c>
-      <c r="I171" t="s">
+      <c r="J171"/>
+      <c r="K171" t="s">
         <v>1578</v>
       </c>
-      <c r="J171" t="s">
-[...2 lines deleted...]
-      <c r="K171" t="s">
+      <c r="L171" t="s">
+        <v>1288</v>
+      </c>
+      <c r="M171" t="s">
         <v>1579</v>
       </c>
-      <c r="L171" t="s">
-[...2 lines deleted...]
-      <c r="M171" t="s">
+      <c r="N171" t="s">
         <v>1580</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D172" t="s">
         <v>1582</v>
       </c>
-      <c r="D172" t="s">
+      <c r="E172" t="s">
         <v>1583</v>
       </c>
-      <c r="E172" t="s">
+      <c r="F172" t="s">
         <v>1584</v>
       </c>
-      <c r="F172" t="s">
+      <c r="G172" t="s">
         <v>1585</v>
       </c>
-      <c r="G172" t="s">
+      <c r="H172" t="s">
         <v>1586</v>
       </c>
-      <c r="H172" t="s">
+      <c r="I172" t="s">
         <v>1587</v>
       </c>
-      <c r="I172" t="s">
+      <c r="J172"/>
+      <c r="K172" t="s">
         <v>1588</v>
       </c>
-      <c r="J172" t="s">
-[...2 lines deleted...]
-      <c r="K172" t="s">
+      <c r="L172" t="s">
+        <v>44</v>
+      </c>
+      <c r="M172" t="s">
         <v>1589</v>
       </c>
-      <c r="L172" t="s">
-[...2 lines deleted...]
-      <c r="M172" t="s">
+      <c r="N172" t="s">
         <v>1590</v>
-      </c>
-[...1 lines deleted...]
-        <v>1591</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D173" t="s">
         <v>1592</v>
-      </c>
-[...1 lines deleted...]
-        <v>1583</v>
       </c>
       <c r="E173" t="s">
         <v>1593</v>
       </c>
       <c r="F173" t="s">
         <v>1594</v>
       </c>
       <c r="G173" t="s">
         <v>1595</v>
       </c>
       <c r="H173" t="s">
         <v>1596</v>
       </c>
       <c r="I173" t="s">
         <v>1597</v>
       </c>
-      <c r="J173" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J173"/>
       <c r="K173" t="s">
         <v>1598</v>
       </c>
       <c r="L173" t="s">
-        <v>47</v>
+        <v>1599</v>
       </c>
       <c r="M173" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="N173" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="D174" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
       <c r="E174" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="F174" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="G174" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="H174" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="I174" t="s">
-        <v>1607</v>
-[...3 lines deleted...]
-      </c>
+        <v>1608</v>
+      </c>
+      <c r="J174"/>
       <c r="K174" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="L174" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M174" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="N174" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="D175" t="s">
-        <v>1612</v>
+        <v>1603</v>
       </c>
       <c r="E175" t="s">
         <v>1613</v>
       </c>
       <c r="F175" t="s">
         <v>1614</v>
       </c>
       <c r="G175" t="s">
         <v>1615</v>
       </c>
       <c r="H175" t="s">
         <v>1616</v>
       </c>
       <c r="I175" t="s">
         <v>1617</v>
       </c>
-      <c r="J175" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J175"/>
       <c r="K175" t="s">
         <v>1618</v>
       </c>
       <c r="L175" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M175" t="s">
         <v>1619</v>
       </c>
       <c r="N175" t="s">
         <v>1620</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
         <v>1621</v>
       </c>
       <c r="D176" t="s">
         <v>1622</v>
       </c>
       <c r="E176" t="s">
         <v>1623</v>
       </c>
       <c r="F176" t="s">
         <v>1624</v>
       </c>
       <c r="G176" t="s">
         <v>1625</v>
       </c>
       <c r="H176" t="s">
         <v>1626</v>
       </c>
       <c r="I176" t="s">
         <v>1627</v>
       </c>
-      <c r="J176" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J176"/>
       <c r="K176" t="s">
         <v>1628</v>
       </c>
       <c r="L176" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M176" t="s">
         <v>1629</v>
       </c>
       <c r="N176" t="s">
         <v>1630</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D177" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E177" t="s">
+        <v>1583</v>
+      </c>
+      <c r="F177" t="s">
+        <v>1584</v>
+      </c>
+      <c r="G177" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H177" t="s">
         <v>1631</v>
       </c>
-      <c r="D177" t="s">
-[...2 lines deleted...]
-      <c r="E177" t="s">
+      <c r="I177" t="s">
         <v>1632</v>
       </c>
-      <c r="F177" t="s">
+      <c r="J177"/>
+      <c r="K177" t="s">
         <v>1633</v>
       </c>
-      <c r="G177" t="s">
+      <c r="L177" t="s">
+        <v>44</v>
+      </c>
+      <c r="M177" t="s">
         <v>1634</v>
       </c>
-      <c r="H177" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="N177" t="s">
-        <v>1639</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1640</v>
+        <v>1591</v>
       </c>
       <c r="D178" t="s">
-        <v>1622</v>
+        <v>1592</v>
       </c>
       <c r="E178" t="s">
-        <v>1641</v>
+        <v>1593</v>
       </c>
       <c r="F178" t="s">
-        <v>1642</v>
+        <v>1594</v>
       </c>
       <c r="G178" t="s">
-        <v>1643</v>
+        <v>1595</v>
       </c>
       <c r="H178" t="s">
-        <v>1644</v>
+        <v>1635</v>
       </c>
       <c r="I178" t="s">
-        <v>1645</v>
-[...3 lines deleted...]
-      </c>
+        <v>1636</v>
+      </c>
+      <c r="J178"/>
       <c r="K178" t="s">
-        <v>1646</v>
+        <v>1637</v>
       </c>
       <c r="L178" t="s">
-        <v>47</v>
+        <v>1599</v>
       </c>
       <c r="M178" t="s">
-        <v>1647</v>
+        <v>1638</v>
       </c>
       <c r="N178" t="s">
-        <v>1648</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1649</v>
+        <v>1639</v>
       </c>
       <c r="D179" t="s">
-        <v>1650</v>
+        <v>1640</v>
       </c>
       <c r="E179" t="s">
-        <v>1651</v>
+        <v>1641</v>
       </c>
       <c r="F179" t="s">
-        <v>1652</v>
+        <v>1642</v>
       </c>
       <c r="G179" t="s">
-        <v>1653</v>
+        <v>1643</v>
       </c>
       <c r="H179" t="s">
-        <v>1654</v>
+        <v>1644</v>
       </c>
       <c r="I179" t="s">
-        <v>1655</v>
-[...3 lines deleted...]
-      </c>
+        <v>1645</v>
+      </c>
+      <c r="J179"/>
       <c r="K179" t="s">
-        <v>1656</v>
+        <v>1646</v>
       </c>
       <c r="L179" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M179" t="s">
-        <v>1657</v>
+        <v>1647</v>
       </c>
       <c r="N179" t="s">
-        <v>1658</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1659</v>
+        <v>1649</v>
       </c>
       <c r="D180" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E180" t="s">
         <v>1650</v>
       </c>
-      <c r="E180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" t="s">
-        <v>1661</v>
+        <v>1651</v>
       </c>
       <c r="G180" t="s">
-        <v>1662</v>
+        <v>1652</v>
       </c>
       <c r="H180" t="s">
-        <v>1663</v>
+        <v>1653</v>
       </c>
       <c r="I180" t="s">
-        <v>1664</v>
-[...3 lines deleted...]
-      </c>
+        <v>1654</v>
+      </c>
+      <c r="J180"/>
       <c r="K180" t="s">
-        <v>1665</v>
+        <v>1655</v>
       </c>
       <c r="L180" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M180" t="s">
-        <v>1666</v>
+        <v>1656</v>
       </c>
       <c r="N180" t="s">
-        <v>1667</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1668</v>
+        <v>1658</v>
       </c>
       <c r="D181" t="s">
-        <v>1650</v>
+        <v>1640</v>
       </c>
       <c r="E181" t="s">
-        <v>1669</v>
+        <v>1659</v>
       </c>
       <c r="F181" t="s">
-        <v>1670</v>
+        <v>1660</v>
       </c>
       <c r="G181" t="s">
-        <v>1671</v>
+        <v>1661</v>
       </c>
       <c r="H181" t="s">
-        <v>1672</v>
+        <v>1662</v>
       </c>
       <c r="I181" t="s">
-        <v>1673</v>
-[...3 lines deleted...]
-      </c>
+        <v>1663</v>
+      </c>
+      <c r="J181"/>
       <c r="K181" t="s">
-        <v>1674</v>
+        <v>1664</v>
       </c>
       <c r="L181" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M181" t="s">
-        <v>1675</v>
+        <v>1665</v>
       </c>
       <c r="N181" t="s">
-        <v>1676</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1677</v>
+        <v>1667</v>
       </c>
       <c r="D182" t="s">
-        <v>1650</v>
+        <v>1640</v>
       </c>
       <c r="E182" t="s">
-        <v>1678</v>
+        <v>1668</v>
       </c>
       <c r="F182" t="s">
-        <v>1679</v>
+        <v>1669</v>
       </c>
       <c r="G182" t="s">
-        <v>1680</v>
+        <v>1670</v>
       </c>
       <c r="H182" t="s">
-        <v>1681</v>
+        <v>1671</v>
       </c>
       <c r="I182" t="s">
-        <v>1682</v>
-[...3 lines deleted...]
-      </c>
+        <v>1672</v>
+      </c>
+      <c r="J182"/>
       <c r="K182" t="s">
-        <v>1683</v>
+        <v>1673</v>
       </c>
       <c r="L182" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M182" t="s">
-        <v>1684</v>
+        <v>1674</v>
       </c>
       <c r="N182" t="s">
-        <v>1685</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1686</v>
+        <v>1667</v>
       </c>
       <c r="D183" t="s">
-        <v>1687</v>
+        <v>1640</v>
       </c>
       <c r="E183" t="s">
-        <v>1688</v>
+        <v>1668</v>
       </c>
       <c r="F183" t="s">
-        <v>1689</v>
+        <v>1669</v>
       </c>
       <c r="G183" t="s">
-        <v>1690</v>
+        <v>1670</v>
       </c>
       <c r="H183" t="s">
-        <v>1691</v>
+        <v>1676</v>
       </c>
       <c r="I183" t="s">
-        <v>1692</v>
-[...3 lines deleted...]
-      </c>
+        <v>1677</v>
+      </c>
+      <c r="J183"/>
       <c r="K183" t="s">
-        <v>1694</v>
+        <v>1678</v>
       </c>
       <c r="L183" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M183" t="s">
-        <v>1695</v>
+        <v>1679</v>
       </c>
       <c r="N183" t="s">
-        <v>1696</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1697</v>
+        <v>1658</v>
       </c>
       <c r="D184" t="s">
-        <v>1698</v>
+        <v>1640</v>
       </c>
       <c r="E184" t="s">
-        <v>1699</v>
+        <v>1659</v>
       </c>
       <c r="F184" t="s">
-        <v>1700</v>
+        <v>1660</v>
       </c>
       <c r="G184" t="s">
-        <v>1701</v>
+        <v>1661</v>
       </c>
       <c r="H184" t="s">
-        <v>1702</v>
+        <v>1680</v>
       </c>
       <c r="I184" t="s">
-        <v>1703</v>
-[...3 lines deleted...]
-      </c>
+        <v>1681</v>
+      </c>
+      <c r="J184"/>
       <c r="K184" t="s">
-        <v>1704</v>
+        <v>1682</v>
       </c>
       <c r="L184" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M184" t="s">
-        <v>1705</v>
+        <v>1683</v>
       </c>
       <c r="N184" t="s">
-        <v>1706</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1707</v>
+        <v>1684</v>
       </c>
       <c r="D185" t="s">
-        <v>1698</v>
+        <v>1640</v>
       </c>
       <c r="E185" t="s">
-        <v>1708</v>
+        <v>1685</v>
       </c>
       <c r="F185" t="s">
-        <v>1709</v>
+        <v>1686</v>
       </c>
       <c r="G185" t="s">
-        <v>1710</v>
+        <v>1687</v>
       </c>
       <c r="H185" t="s">
-        <v>1711</v>
+        <v>1688</v>
       </c>
       <c r="I185" t="s">
-        <v>1712</v>
-[...3 lines deleted...]
-      </c>
+        <v>1689</v>
+      </c>
+      <c r="J185"/>
       <c r="K185" t="s">
-        <v>1713</v>
+        <v>1690</v>
       </c>
       <c r="L185" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M185" t="s">
-        <v>1714</v>
+        <v>1691</v>
       </c>
       <c r="N185" t="s">
-        <v>1715</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1716</v>
+        <v>1693</v>
       </c>
       <c r="D186" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E186" t="s">
+        <v>1694</v>
+      </c>
+      <c r="F186" t="s">
+        <v>1695</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H186" t="s">
+        <v>1697</v>
+      </c>
+      <c r="I186" t="s">
         <v>1698</v>
       </c>
-      <c r="E186" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="J186"/>
       <c r="K186" t="s">
-        <v>1722</v>
+        <v>1699</v>
       </c>
       <c r="L186" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M186" t="s">
-        <v>1723</v>
+        <v>1700</v>
       </c>
       <c r="N186" t="s">
-        <v>1724</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1725</v>
+        <v>1639</v>
       </c>
       <c r="D187" t="s">
-        <v>1698</v>
+        <v>1640</v>
       </c>
       <c r="E187" t="s">
-        <v>1726</v>
+        <v>1641</v>
       </c>
       <c r="F187" t="s">
-        <v>1727</v>
+        <v>1642</v>
       </c>
       <c r="G187" t="s">
-        <v>1728</v>
+        <v>1643</v>
       </c>
       <c r="H187" t="s">
-        <v>1729</v>
+        <v>1702</v>
       </c>
       <c r="I187" t="s">
-        <v>1730</v>
-[...3 lines deleted...]
-      </c>
+        <v>1703</v>
+      </c>
+      <c r="J187"/>
       <c r="K187" t="s">
-        <v>1731</v>
+        <v>1704</v>
       </c>
       <c r="L187" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M187" t="s">
-        <v>1732</v>
+        <v>1705</v>
       </c>
       <c r="N187" t="s">
-        <v>1733</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1734</v>
+        <v>1706</v>
       </c>
       <c r="D188" t="s">
-        <v>1698</v>
+        <v>1640</v>
       </c>
       <c r="E188" t="s">
-        <v>1735</v>
+        <v>1707</v>
       </c>
       <c r="F188" t="s">
-        <v>1736</v>
+        <v>1708</v>
       </c>
       <c r="G188" t="s">
-        <v>1737</v>
+        <v>1709</v>
       </c>
       <c r="H188" t="s">
-        <v>1738</v>
+        <v>1710</v>
       </c>
       <c r="I188" t="s">
-        <v>1739</v>
-[...3 lines deleted...]
-      </c>
+        <v>1711</v>
+      </c>
+      <c r="J188"/>
       <c r="K188" t="s">
-        <v>1740</v>
+        <v>1712</v>
       </c>
       <c r="L188" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M188" t="s">
-        <v>1741</v>
+        <v>1713</v>
       </c>
       <c r="N188" t="s">
-        <v>1742</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1743</v>
+        <v>1715</v>
       </c>
       <c r="D189" t="s">
-        <v>1698</v>
+        <v>1640</v>
       </c>
       <c r="E189" t="s">
-        <v>1744</v>
+        <v>1716</v>
       </c>
       <c r="F189" t="s">
-        <v>1745</v>
+        <v>1717</v>
       </c>
       <c r="G189" t="s">
-        <v>1746</v>
+        <v>1718</v>
       </c>
       <c r="H189" t="s">
-        <v>1747</v>
+        <v>1719</v>
       </c>
       <c r="I189" t="s">
-        <v>1748</v>
-[...3 lines deleted...]
-      </c>
+        <v>1720</v>
+      </c>
+      <c r="J189"/>
       <c r="K189" t="s">
-        <v>1749</v>
+        <v>1721</v>
       </c>
       <c r="L189" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M189" t="s">
-        <v>1750</v>
+        <v>1722</v>
       </c>
       <c r="N189" t="s">
-        <v>1751</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1752</v>
+        <v>1649</v>
       </c>
       <c r="D190" t="s">
-        <v>1698</v>
+        <v>1640</v>
       </c>
       <c r="E190" t="s">
-        <v>1753</v>
+        <v>1650</v>
       </c>
       <c r="F190" t="s">
-        <v>1754</v>
+        <v>1651</v>
       </c>
       <c r="G190" t="s">
-        <v>1755</v>
+        <v>1652</v>
       </c>
       <c r="H190" t="s">
-        <v>1756</v>
+        <v>1724</v>
       </c>
       <c r="I190" t="s">
-        <v>1757</v>
-[...3 lines deleted...]
-      </c>
+        <v>1725</v>
+      </c>
+      <c r="J190"/>
       <c r="K190" t="s">
-        <v>1758</v>
+        <v>1726</v>
       </c>
       <c r="L190" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M190" t="s">
-        <v>1759</v>
+        <v>1727</v>
       </c>
       <c r="N190" t="s">
-        <v>1760</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1761</v>
+        <v>1728</v>
       </c>
       <c r="D191" t="s">
-        <v>1698</v>
+        <v>1729</v>
       </c>
       <c r="E191" t="s">
-        <v>1762</v>
+        <v>1730</v>
       </c>
       <c r="F191" t="s">
-        <v>1763</v>
+        <v>1731</v>
       </c>
       <c r="G191" t="s">
-        <v>1764</v>
+        <v>1732</v>
       </c>
       <c r="H191" t="s">
-        <v>1765</v>
+        <v>1733</v>
       </c>
       <c r="I191" t="s">
-        <v>1766</v>
-[...3 lines deleted...]
-      </c>
+        <v>1734</v>
+      </c>
+      <c r="J191"/>
       <c r="K191" t="s">
-        <v>1767</v>
+        <v>1735</v>
       </c>
       <c r="L191" t="s">
-        <v>47</v>
+        <v>1736</v>
       </c>
       <c r="M191" t="s">
-        <v>1768</v>
+        <v>1737</v>
       </c>
       <c r="N191" t="s">
-        <v>1769</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1770</v>
+        <v>1739</v>
       </c>
       <c r="D192" t="s">
-        <v>1698</v>
+        <v>1740</v>
       </c>
       <c r="E192" t="s">
-        <v>1771</v>
+        <v>1741</v>
       </c>
       <c r="F192" t="s">
-        <v>1772</v>
+        <v>1742</v>
       </c>
       <c r="G192" t="s">
-        <v>1773</v>
+        <v>1743</v>
       </c>
       <c r="H192" t="s">
-        <v>1774</v>
+        <v>1744</v>
       </c>
       <c r="I192" t="s">
-        <v>1775</v>
-[...3 lines deleted...]
-      </c>
+        <v>1745</v>
+      </c>
+      <c r="J192"/>
       <c r="K192" t="s">
-        <v>1776</v>
+        <v>1746</v>
       </c>
       <c r="L192" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M192" t="s">
-        <v>1777</v>
+        <v>1747</v>
       </c>
       <c r="N192" t="s">
-        <v>1778</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1075</v>
+        <v>1749</v>
       </c>
       <c r="D193" t="s">
-        <v>1779</v>
+        <v>1740</v>
       </c>
       <c r="E193" t="s">
-        <v>1076</v>
+        <v>1750</v>
       </c>
       <c r="F193" t="s">
-        <v>1077</v>
+        <v>1751</v>
       </c>
       <c r="G193" t="s">
-        <v>1078</v>
+        <v>1752</v>
       </c>
       <c r="H193" t="s">
-        <v>1780</v>
+        <v>1753</v>
       </c>
       <c r="I193" t="s">
-        <v>1781</v>
+        <v>1754</v>
       </c>
       <c r="J193"/>
       <c r="K193" t="s">
-        <v>1782</v>
+        <v>1755</v>
       </c>
       <c r="L193" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M193" t="s">
-        <v>1783</v>
+        <v>1756</v>
       </c>
       <c r="N193" t="s">
-        <v>1083</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>902</v>
+        <v>1758</v>
       </c>
       <c r="D194" t="s">
-        <v>1779</v>
+        <v>1740</v>
       </c>
       <c r="E194" t="s">
-        <v>903</v>
+        <v>1759</v>
       </c>
       <c r="F194" t="s">
-        <v>904</v>
+        <v>1760</v>
       </c>
       <c r="G194" t="s">
-        <v>905</v>
+        <v>1761</v>
       </c>
       <c r="H194" t="s">
-        <v>1784</v>
+        <v>1762</v>
       </c>
       <c r="I194" t="s">
-        <v>1785</v>
+        <v>1763</v>
       </c>
       <c r="J194"/>
       <c r="K194" t="s">
-        <v>1786</v>
+        <v>1764</v>
       </c>
       <c r="L194" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M194" t="s">
-        <v>1787</v>
+        <v>1765</v>
       </c>
       <c r="N194" t="s">
-        <v>910</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>884</v>
+        <v>1767</v>
       </c>
       <c r="D195" t="s">
-        <v>1788</v>
+        <v>1740</v>
       </c>
       <c r="E195" t="s">
-        <v>885</v>
+        <v>1768</v>
       </c>
       <c r="F195" t="s">
-        <v>886</v>
+        <v>1769</v>
       </c>
       <c r="G195" t="s">
-        <v>887</v>
+        <v>1770</v>
       </c>
       <c r="H195" t="s">
-        <v>1789</v>
+        <v>1771</v>
       </c>
       <c r="I195" t="s">
-        <v>1790</v>
+        <v>1772</v>
       </c>
       <c r="J195"/>
       <c r="K195" t="s">
-        <v>1791</v>
+        <v>1773</v>
       </c>
       <c r="L195" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M195" t="s">
-        <v>1792</v>
+        <v>1774</v>
       </c>
       <c r="N195" t="s">
-        <v>892</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>974</v>
+        <v>1776</v>
       </c>
       <c r="D196" t="s">
-        <v>1793</v>
+        <v>1740</v>
       </c>
       <c r="E196" t="s">
-        <v>975</v>
+        <v>1777</v>
       </c>
       <c r="F196" t="s">
-        <v>976</v>
+        <v>1778</v>
       </c>
       <c r="G196" t="s">
-        <v>977</v>
+        <v>1779</v>
       </c>
       <c r="H196" t="s">
-        <v>1794</v>
+        <v>1780</v>
       </c>
       <c r="I196" t="s">
-        <v>1795</v>
+        <v>1781</v>
       </c>
       <c r="J196"/>
       <c r="K196" t="s">
-        <v>1796</v>
+        <v>1782</v>
       </c>
       <c r="L196" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M196" t="s">
-        <v>1797</v>
+        <v>1783</v>
       </c>
       <c r="N196" t="s">
-        <v>983</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>783</v>
+        <v>1785</v>
       </c>
       <c r="D197" t="s">
-        <v>1798</v>
+        <v>1786</v>
       </c>
       <c r="E197" t="s">
-        <v>784</v>
+        <v>1787</v>
       </c>
       <c r="F197" t="s">
-        <v>785</v>
+        <v>1788</v>
       </c>
       <c r="G197" t="s">
-        <v>786</v>
+        <v>1789</v>
       </c>
       <c r="H197" t="s">
-        <v>1799</v>
+        <v>1790</v>
       </c>
       <c r="I197" t="s">
-        <v>1800</v>
+        <v>1791</v>
       </c>
       <c r="J197"/>
       <c r="K197" t="s">
-        <v>1801</v>
+        <v>1792</v>
       </c>
       <c r="L197" t="s">
-        <v>47</v>
+        <v>1793</v>
       </c>
       <c r="M197" t="s">
-        <v>1802</v>
+        <v>1794</v>
       </c>
       <c r="N197" t="s">
-        <v>791</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>701</v>
+        <v>1796</v>
       </c>
       <c r="D198" t="s">
-        <v>1803</v>
+        <v>1797</v>
       </c>
       <c r="E198" t="s">
-        <v>702</v>
+        <v>1798</v>
       </c>
       <c r="F198" t="s">
-        <v>703</v>
+        <v>1799</v>
       </c>
       <c r="G198" t="s">
-        <v>704</v>
+        <v>1800</v>
       </c>
       <c r="H198" t="s">
-        <v>1804</v>
+        <v>1801</v>
       </c>
       <c r="I198" t="s">
-        <v>1805</v>
+        <v>1802</v>
       </c>
       <c r="J198"/>
       <c r="K198" t="s">
-        <v>1806</v>
+        <v>1803</v>
       </c>
       <c r="L198" t="s">
-        <v>47</v>
+        <v>1599</v>
       </c>
       <c r="M198" t="s">
-        <v>1807</v>
+        <v>1804</v>
       </c>
       <c r="N198" t="s">
-        <v>709</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>682</v>
+        <v>1806</v>
       </c>
       <c r="D199" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E199" t="s">
         <v>1808</v>
       </c>
-      <c r="E199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" t="s">
-        <v>684</v>
+        <v>1809</v>
       </c>
       <c r="G199" t="s">
-        <v>685</v>
+        <v>1810</v>
       </c>
       <c r="H199" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="I199" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
       <c r="J199"/>
       <c r="K199" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
       <c r="L199" t="s">
-        <v>47</v>
+        <v>1599</v>
       </c>
       <c r="M199" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
       <c r="N199" t="s">
-        <v>690</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1275</v>
+        <v>1806</v>
       </c>
       <c r="D200" t="s">
-        <v>1813</v>
+        <v>1807</v>
       </c>
       <c r="E200" t="s">
-        <v>1276</v>
+        <v>1808</v>
       </c>
       <c r="F200" t="s">
-        <v>1277</v>
+        <v>1809</v>
       </c>
       <c r="G200" t="s">
-        <v>1278</v>
+        <v>1810</v>
       </c>
       <c r="H200" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
       <c r="I200" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
       <c r="J200"/>
       <c r="K200" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
       <c r="L200" t="s">
-        <v>47</v>
+        <v>1599</v>
       </c>
       <c r="M200" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
       <c r="N200" t="s">
-        <v>1283</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1265</v>
+        <v>1820</v>
       </c>
       <c r="D201" t="s">
-        <v>1818</v>
+        <v>1821</v>
       </c>
       <c r="E201" t="s">
-        <v>1267</v>
+        <v>1822</v>
       </c>
       <c r="F201" t="s">
-        <v>1268</v>
+        <v>1823</v>
       </c>
       <c r="G201" t="s">
-        <v>1269</v>
+        <v>1824</v>
       </c>
       <c r="H201" t="s">
-        <v>1819</v>
+        <v>1825</v>
       </c>
       <c r="I201" t="s">
-        <v>1820</v>
+        <v>1826</v>
       </c>
       <c r="J201"/>
       <c r="K201" t="s">
-        <v>1821</v>
+        <v>1827</v>
       </c>
       <c r="L201" t="s">
-        <v>1822</v>
+        <v>44</v>
       </c>
       <c r="M201" t="s">
-        <v>1823</v>
+        <v>1828</v>
       </c>
       <c r="N201" t="s">
-        <v>1274</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>580</v>
+        <v>1830</v>
       </c>
       <c r="D202" t="s">
-        <v>1824</v>
+        <v>1831</v>
       </c>
       <c r="E202" t="s">
-        <v>581</v>
+        <v>1832</v>
       </c>
       <c r="F202" t="s">
-        <v>226</v>
+        <v>1833</v>
       </c>
       <c r="G202" t="s">
-        <v>582</v>
+        <v>1834</v>
       </c>
       <c r="H202" t="s">
-        <v>1825</v>
+        <v>1835</v>
       </c>
       <c r="I202" t="s">
-        <v>1826</v>
+        <v>1836</v>
       </c>
       <c r="J202"/>
       <c r="K202" t="s">
-        <v>1827</v>
+        <v>1837</v>
       </c>
       <c r="L202" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M202" t="s">
-        <v>1828</v>
+        <v>1838</v>
       </c>
       <c r="N202" t="s">
-        <v>587</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>419</v>
+        <v>1840</v>
       </c>
       <c r="D203" t="s">
-        <v>1824</v>
+        <v>1831</v>
       </c>
       <c r="E203" t="s">
-        <v>420</v>
+        <v>1841</v>
       </c>
       <c r="F203" t="s">
-        <v>421</v>
+        <v>1842</v>
       </c>
       <c r="G203" t="s">
-        <v>422</v>
+        <v>1843</v>
       </c>
       <c r="H203" t="s">
-        <v>1829</v>
+        <v>1844</v>
       </c>
       <c r="I203" t="s">
-        <v>1830</v>
+        <v>1845</v>
       </c>
       <c r="J203"/>
       <c r="K203" t="s">
-        <v>1831</v>
+        <v>1846</v>
       </c>
       <c r="L203" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M203" t="s">
-        <v>1832</v>
+        <v>1847</v>
       </c>
       <c r="N203" t="s">
-        <v>428</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>719</v>
+        <v>1849</v>
       </c>
       <c r="D204" t="s">
-        <v>1833</v>
+        <v>1831</v>
       </c>
       <c r="E204" t="s">
-        <v>720</v>
+        <v>1850</v>
       </c>
       <c r="F204" t="s">
-        <v>721</v>
+        <v>1851</v>
       </c>
       <c r="G204" t="s">
-        <v>722</v>
+        <v>1852</v>
       </c>
       <c r="H204" t="s">
-        <v>1834</v>
+        <v>1853</v>
       </c>
       <c r="I204" t="s">
-        <v>1835</v>
+        <v>1854</v>
       </c>
       <c r="J204"/>
       <c r="K204" t="s">
-        <v>1836</v>
+        <v>1855</v>
       </c>
       <c r="L204" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M204" t="s">
-        <v>1837</v>
+        <v>1856</v>
       </c>
       <c r="N204" t="s">
-        <v>727</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1055</v>
+        <v>1858</v>
       </c>
       <c r="D205" t="s">
-        <v>1838</v>
+        <v>1831</v>
       </c>
       <c r="E205" t="s">
-        <v>1056</v>
+        <v>1859</v>
       </c>
       <c r="F205" t="s">
-        <v>1057</v>
+        <v>1860</v>
       </c>
       <c r="G205" t="s">
-        <v>1058</v>
+        <v>1861</v>
       </c>
       <c r="H205" t="s">
-        <v>1839</v>
+        <v>1862</v>
       </c>
       <c r="I205" t="s">
-        <v>1840</v>
+        <v>1863</v>
       </c>
       <c r="J205"/>
       <c r="K205" t="s">
-        <v>1841</v>
+        <v>1864</v>
       </c>
       <c r="L205" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M205" t="s">
-        <v>1842</v>
+        <v>1865</v>
       </c>
       <c r="N205" t="s">
-        <v>1063</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1340</v>
+        <v>1849</v>
       </c>
       <c r="D206" t="s">
-        <v>1843</v>
+        <v>1831</v>
       </c>
       <c r="E206" t="s">
-        <v>1342</v>
+        <v>1850</v>
       </c>
       <c r="F206" t="s">
-        <v>1343</v>
+        <v>1851</v>
       </c>
       <c r="G206" t="s">
-        <v>1344</v>
+        <v>1852</v>
       </c>
       <c r="H206" t="s">
-        <v>1844</v>
+        <v>1867</v>
       </c>
       <c r="I206" t="s">
-        <v>1845</v>
+        <v>1868</v>
       </c>
       <c r="J206"/>
       <c r="K206" t="s">
-        <v>1846</v>
+        <v>1869</v>
       </c>
       <c r="L206" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M206" t="s">
-        <v>1847</v>
+        <v>1870</v>
       </c>
       <c r="N206" t="s">
-        <v>1349</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1120</v>
+        <v>1871</v>
       </c>
       <c r="D207" t="s">
-        <v>1843</v>
+        <v>1831</v>
       </c>
       <c r="E207" t="s">
-        <v>1121</v>
+        <v>1872</v>
       </c>
       <c r="F207" t="s">
-        <v>1122</v>
+        <v>1873</v>
       </c>
       <c r="G207" t="s">
-        <v>1123</v>
+        <v>1874</v>
       </c>
       <c r="H207" t="s">
-        <v>1848</v>
+        <v>1875</v>
       </c>
       <c r="I207" t="s">
-        <v>1849</v>
+        <v>1876</v>
       </c>
       <c r="J207"/>
       <c r="K207" t="s">
-        <v>1850</v>
+        <v>1877</v>
       </c>
       <c r="L207" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M207" t="s">
-        <v>1851</v>
+        <v>1878</v>
       </c>
       <c r="N207" t="s">
-        <v>1128</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1211</v>
+        <v>1840</v>
       </c>
       <c r="D208" t="s">
-        <v>1852</v>
+        <v>1831</v>
       </c>
       <c r="E208" t="s">
-        <v>1212</v>
+        <v>1841</v>
       </c>
       <c r="F208" t="s">
-        <v>1213</v>
+        <v>1842</v>
       </c>
       <c r="G208" t="s">
-        <v>1214</v>
+        <v>1843</v>
       </c>
       <c r="H208" t="s">
-        <v>1853</v>
+        <v>1880</v>
       </c>
       <c r="I208" t="s">
-        <v>1854</v>
+        <v>1881</v>
       </c>
       <c r="J208"/>
       <c r="K208" t="s">
-        <v>1855</v>
+        <v>1882</v>
       </c>
       <c r="L208" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M208" t="s">
-        <v>1856</v>
+        <v>1883</v>
       </c>
       <c r="N208" t="s">
-        <v>1219</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1037</v>
+        <v>1884</v>
       </c>
       <c r="D209" t="s">
-        <v>1857</v>
+        <v>1831</v>
       </c>
       <c r="E209" t="s">
-        <v>1038</v>
+        <v>1885</v>
       </c>
       <c r="F209" t="s">
-        <v>1039</v>
+        <v>1886</v>
       </c>
       <c r="G209" t="s">
-        <v>1040</v>
+        <v>1887</v>
       </c>
       <c r="H209" t="s">
-        <v>1858</v>
+        <v>1888</v>
       </c>
       <c r="I209" t="s">
-        <v>1859</v>
+        <v>1889</v>
       </c>
       <c r="J209"/>
       <c r="K209" t="s">
-        <v>1860</v>
+        <v>1890</v>
       </c>
       <c r="L209" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M209" t="s">
-        <v>1861</v>
+        <v>1891</v>
       </c>
       <c r="N209" t="s">
-        <v>1045</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1146</v>
+        <v>1893</v>
       </c>
       <c r="D210" t="s">
-        <v>1857</v>
+        <v>1831</v>
       </c>
       <c r="E210" t="s">
-        <v>1147</v>
+        <v>1894</v>
       </c>
       <c r="F210" t="s">
-        <v>1148</v>
+        <v>1895</v>
       </c>
       <c r="G210" t="s">
-        <v>1149</v>
+        <v>1896</v>
       </c>
       <c r="H210" t="s">
-        <v>1862</v>
+        <v>1897</v>
       </c>
       <c r="I210" t="s">
-        <v>1863</v>
+        <v>1898</v>
       </c>
       <c r="J210"/>
       <c r="K210" t="s">
-        <v>1864</v>
+        <v>1899</v>
       </c>
       <c r="L210" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M210" t="s">
-        <v>1865</v>
+        <v>1900</v>
       </c>
       <c r="N210" t="s">
-        <v>1154</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1866</v>
+        <v>1830</v>
       </c>
       <c r="D211" t="s">
-        <v>1867</v>
+        <v>1831</v>
       </c>
       <c r="E211" t="s">
-        <v>1868</v>
+        <v>1902</v>
       </c>
       <c r="F211" t="s">
-        <v>1869</v>
+        <v>1903</v>
       </c>
       <c r="G211" t="s">
-        <v>1870</v>
+        <v>1834</v>
       </c>
       <c r="H211" t="s">
-        <v>1871</v>
+        <v>1904</v>
       </c>
       <c r="I211" t="s">
-        <v>1872</v>
+        <v>1905</v>
       </c>
       <c r="J211"/>
       <c r="K211" t="s">
-        <v>1873</v>
+        <v>1906</v>
       </c>
       <c r="L211" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M211" t="s">
-        <v>1874</v>
+        <v>1907</v>
       </c>
       <c r="N211" t="s">
-        <v>1875</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1876</v>
+        <v>1908</v>
       </c>
       <c r="D212" t="s">
-        <v>1877</v>
+        <v>1831</v>
       </c>
       <c r="E212" t="s">
-        <v>1878</v>
+        <v>1909</v>
       </c>
       <c r="F212" t="s">
-        <v>1879</v>
+        <v>1910</v>
       </c>
       <c r="G212" t="s">
-        <v>1880</v>
+        <v>1911</v>
       </c>
       <c r="H212" t="s">
-        <v>1881</v>
+        <v>1912</v>
       </c>
       <c r="I212" t="s">
-        <v>1882</v>
+        <v>1913</v>
       </c>
       <c r="J212"/>
       <c r="K212" t="s">
-        <v>1883</v>
+        <v>1914</v>
       </c>
       <c r="L212" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M212" t="s">
-        <v>1884</v>
+        <v>1915</v>
       </c>
       <c r="N212" t="s">
-        <v>1885</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1886</v>
+        <v>1917</v>
       </c>
       <c r="D213" t="s">
-        <v>1877</v>
+        <v>1831</v>
       </c>
       <c r="E213" t="s">
-        <v>1887</v>
+        <v>1918</v>
       </c>
       <c r="F213" t="s">
-        <v>1888</v>
+        <v>1919</v>
       </c>
       <c r="G213" t="s">
-        <v>1889</v>
+        <v>1920</v>
       </c>
       <c r="H213" t="s">
-        <v>1890</v>
+        <v>1921</v>
       </c>
       <c r="I213" t="s">
-        <v>1891</v>
+        <v>1922</v>
       </c>
       <c r="J213"/>
       <c r="K213" t="s">
-        <v>1892</v>
+        <v>1923</v>
       </c>
       <c r="L213" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M213" t="s">
-        <v>1893</v>
+        <v>1924</v>
       </c>
       <c r="N213" t="s">
-        <v>1894</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1895</v>
+        <v>1926</v>
       </c>
       <c r="D214" t="s">
-        <v>1896</v>
+        <v>1927</v>
       </c>
       <c r="E214" t="s">
-        <v>1897</v>
+        <v>1928</v>
       </c>
       <c r="F214" t="s">
-        <v>1898</v>
+        <v>1929</v>
       </c>
       <c r="G214" t="s">
-        <v>1899</v>
+        <v>1930</v>
       </c>
       <c r="H214" t="s">
-        <v>1900</v>
+        <v>1931</v>
       </c>
       <c r="I214" t="s">
-        <v>1901</v>
+        <v>1932</v>
       </c>
       <c r="J214"/>
       <c r="K214" t="s">
-        <v>1902</v>
+        <v>1933</v>
       </c>
       <c r="L214" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M214" t="s">
-        <v>1903</v>
+        <v>1934</v>
       </c>
       <c r="N214" t="s">
-        <v>1904</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1905</v>
+        <v>1936</v>
       </c>
       <c r="D215" t="s">
-        <v>1906</v>
+        <v>1937</v>
       </c>
       <c r="E215" t="s">
-        <v>1907</v>
+        <v>1938</v>
       </c>
       <c r="F215" t="s">
-        <v>1908</v>
+        <v>1939</v>
       </c>
       <c r="G215" t="s">
-        <v>1909</v>
+        <v>1940</v>
       </c>
       <c r="H215" t="s">
-        <v>1910</v>
+        <v>1941</v>
       </c>
       <c r="I215" t="s">
-        <v>1911</v>
+        <v>1942</v>
       </c>
       <c r="J215"/>
       <c r="K215" t="s">
-        <v>1912</v>
+        <v>1943</v>
       </c>
       <c r="L215" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M215" t="s">
-        <v>1913</v>
+        <v>1944</v>
       </c>
       <c r="N215" t="s">
-        <v>1914</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1915</v>
+        <v>1946</v>
       </c>
       <c r="D216" t="s">
-        <v>1916</v>
+        <v>1937</v>
       </c>
       <c r="E216" t="s">
-        <v>1917</v>
+        <v>1947</v>
       </c>
       <c r="F216" t="s">
-        <v>1918</v>
+        <v>1948</v>
       </c>
       <c r="G216" t="s">
-        <v>1919</v>
+        <v>1949</v>
       </c>
       <c r="H216" t="s">
-        <v>1920</v>
+        <v>1950</v>
       </c>
       <c r="I216" t="s">
-        <v>1921</v>
+        <v>1951</v>
       </c>
       <c r="J216"/>
       <c r="K216" t="s">
-        <v>1922</v>
+        <v>1952</v>
       </c>
       <c r="L216" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M216" t="s">
-        <v>1923</v>
+        <v>1953</v>
       </c>
       <c r="N216" t="s">
-        <v>1924</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1925</v>
+        <v>1955</v>
       </c>
       <c r="D217" t="s">
-        <v>1926</v>
+        <v>1956</v>
       </c>
       <c r="E217" t="s">
-        <v>1927</v>
+        <v>1957</v>
       </c>
       <c r="F217" t="s">
-        <v>1928</v>
+        <v>1958</v>
       </c>
       <c r="G217" t="s">
-        <v>1929</v>
+        <v>1959</v>
       </c>
       <c r="H217" t="s">
-        <v>1930</v>
+        <v>1960</v>
       </c>
       <c r="I217" t="s">
-        <v>1931</v>
+        <v>1961</v>
       </c>
       <c r="J217"/>
       <c r="K217" t="s">
-        <v>1932</v>
+        <v>1962</v>
       </c>
       <c r="L217" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M217" t="s">
-        <v>1933</v>
+        <v>1963</v>
       </c>
       <c r="N217" t="s">
-        <v>1934</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1935</v>
+        <v>1965</v>
       </c>
       <c r="D218" t="s">
-        <v>1936</v>
+        <v>1956</v>
       </c>
       <c r="E218" t="s">
-        <v>1937</v>
+        <v>1966</v>
       </c>
       <c r="F218" t="s">
-        <v>1938</v>
+        <v>1967</v>
       </c>
       <c r="G218" t="s">
-        <v>1939</v>
+        <v>1968</v>
       </c>
       <c r="H218" t="s">
-        <v>1940</v>
+        <v>1969</v>
       </c>
       <c r="I218" t="s">
-        <v>1941</v>
+        <v>1970</v>
       </c>
       <c r="J218"/>
       <c r="K218" t="s">
-        <v>1942</v>
+        <v>1971</v>
       </c>
       <c r="L218" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M218" t="s">
-        <v>1943</v>
+        <v>1972</v>
       </c>
       <c r="N218" t="s">
-        <v>1944</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1945</v>
+        <v>1974</v>
       </c>
       <c r="D219" t="s">
-        <v>1946</v>
+        <v>1927</v>
       </c>
       <c r="E219" t="s">
-        <v>1947</v>
+        <v>1975</v>
       </c>
       <c r="F219" t="s">
-        <v>1948</v>
+        <v>1976</v>
       </c>
       <c r="G219" t="s">
-        <v>1949</v>
+        <v>1977</v>
       </c>
       <c r="H219" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="I219" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="J219"/>
       <c r="K219" t="s">
-        <v>1952</v>
+        <v>1980</v>
       </c>
       <c r="L219" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M219" t="s">
-        <v>1953</v>
+        <v>1981</v>
       </c>
       <c r="N219" t="s">
-        <v>1954</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1955</v>
+        <v>1983</v>
       </c>
       <c r="D220" t="s">
-        <v>1956</v>
+        <v>1927</v>
       </c>
       <c r="E220" t="s">
-        <v>1957</v>
+        <v>1984</v>
       </c>
       <c r="F220" t="s">
-        <v>1958</v>
+        <v>1985</v>
       </c>
       <c r="G220" t="s">
-        <v>1959</v>
+        <v>1986</v>
       </c>
       <c r="H220" t="s">
-        <v>1960</v>
+        <v>1987</v>
       </c>
       <c r="I220" t="s">
-        <v>1961</v>
+        <v>1988</v>
       </c>
       <c r="J220"/>
       <c r="K220" t="s">
-        <v>1962</v>
+        <v>1989</v>
       </c>
       <c r="L220" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M220" t="s">
-        <v>1963</v>
+        <v>1990</v>
       </c>
       <c r="N220" t="s">
-        <v>1964</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1965</v>
+        <v>1992</v>
       </c>
       <c r="D221" t="s">
-        <v>1966</v>
+        <v>1927</v>
       </c>
       <c r="E221" t="s">
-        <v>1967</v>
+        <v>1993</v>
       </c>
       <c r="F221" t="s">
-        <v>1968</v>
+        <v>1994</v>
       </c>
       <c r="G221" t="s">
-        <v>1969</v>
+        <v>1995</v>
       </c>
       <c r="H221" t="s">
-        <v>1970</v>
+        <v>1996</v>
       </c>
       <c r="I221" t="s">
-        <v>1971</v>
+        <v>1997</v>
       </c>
       <c r="J221"/>
       <c r="K221" t="s">
-        <v>1972</v>
+        <v>1998</v>
       </c>
       <c r="L221" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M221" t="s">
-        <v>1973</v>
+        <v>1999</v>
       </c>
       <c r="N221" t="s">
-        <v>1974</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1975</v>
+        <v>1926</v>
       </c>
       <c r="D222" t="s">
-        <v>1976</v>
+        <v>1927</v>
       </c>
       <c r="E222" t="s">
-        <v>1977</v>
+        <v>1928</v>
       </c>
       <c r="F222" t="s">
-        <v>1978</v>
+        <v>1929</v>
       </c>
       <c r="G222" t="s">
-        <v>1979</v>
+        <v>1930</v>
       </c>
       <c r="H222" t="s">
-        <v>1980</v>
+        <v>2001</v>
       </c>
       <c r="I222" t="s">
-        <v>1981</v>
+        <v>2002</v>
       </c>
       <c r="J222"/>
       <c r="K222" t="s">
-        <v>1982</v>
+        <v>2003</v>
       </c>
       <c r="L222" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="M222" t="s">
-        <v>1983</v>
+        <v>2004</v>
       </c>
       <c r="N222" t="s">
-        <v>1984</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1985</v>
+        <v>2005</v>
       </c>
       <c r="D223" t="s">
-        <v>1986</v>
+        <v>1927</v>
       </c>
       <c r="E223" t="s">
-        <v>1987</v>
+        <v>2006</v>
       </c>
       <c r="F223" t="s">
-        <v>1988</v>
+        <v>2007</v>
       </c>
       <c r="G223" t="s">
-        <v>1989</v>
+        <v>2008</v>
       </c>
       <c r="H223" t="s">
-        <v>1990</v>
+        <v>2009</v>
       </c>
       <c r="I223" t="s">
-        <v>1991</v>
+        <v>2010</v>
       </c>
       <c r="J223"/>
       <c r="K223" t="s">
-        <v>1992</v>
+        <v>2011</v>
       </c>
       <c r="L223" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M223" t="s">
-        <v>1993</v>
+        <v>2012</v>
       </c>
       <c r="N223" t="s">
-        <v>1994</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1995</v>
+        <v>2014</v>
       </c>
       <c r="D224" t="s">
-        <v>1996</v>
+        <v>1927</v>
       </c>
       <c r="E224" t="s">
-        <v>1997</v>
+        <v>2015</v>
       </c>
       <c r="F224" t="s">
-        <v>1998</v>
+        <v>2016</v>
       </c>
       <c r="G224" t="s">
-        <v>1999</v>
+        <v>821</v>
       </c>
       <c r="H224" t="s">
-        <v>2000</v>
+        <v>2017</v>
       </c>
       <c r="I224" t="s">
-        <v>2001</v>
+        <v>2018</v>
       </c>
       <c r="J224"/>
       <c r="K224" t="s">
-        <v>2002</v>
+        <v>2019</v>
       </c>
       <c r="L224" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M224" t="s">
-        <v>2003</v>
+        <v>2020</v>
       </c>
       <c r="N224" t="s">
-        <v>2004</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>2005</v>
+        <v>2022</v>
       </c>
       <c r="D225" t="s">
-        <v>2006</v>
+        <v>2023</v>
       </c>
       <c r="E225" t="s">
-        <v>2007</v>
+        <v>2024</v>
       </c>
       <c r="F225" t="s">
-        <v>2008</v>
+        <v>2025</v>
       </c>
       <c r="G225" t="s">
-        <v>2009</v>
+        <v>2026</v>
       </c>
       <c r="H225" t="s">
-        <v>2010</v>
+        <v>2027</v>
       </c>
       <c r="I225" t="s">
-        <v>2011</v>
+        <v>2028</v>
       </c>
       <c r="J225"/>
       <c r="K225" t="s">
-        <v>2012</v>
+        <v>2029</v>
       </c>
       <c r="L225" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M225" t="s">
-        <v>2013</v>
+        <v>2030</v>
       </c>
       <c r="N225" t="s">
-        <v>2014</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>2015</v>
+        <v>2032</v>
       </c>
       <c r="D226" t="s">
-        <v>2016</v>
+        <v>1956</v>
       </c>
       <c r="E226" t="s">
-        <v>2017</v>
+        <v>2033</v>
       </c>
       <c r="F226" t="s">
-        <v>2018</v>
+        <v>2034</v>
       </c>
       <c r="G226" t="s">
-        <v>2019</v>
+        <v>2035</v>
       </c>
       <c r="H226" t="s">
-        <v>2020</v>
+        <v>2036</v>
       </c>
       <c r="I226" t="s">
-        <v>2021</v>
+        <v>2037</v>
       </c>
       <c r="J226"/>
       <c r="K226" t="s">
-        <v>2022</v>
+        <v>2038</v>
       </c>
       <c r="L226" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M226" t="s">
-        <v>2023</v>
+        <v>2039</v>
       </c>
       <c r="N226" t="s">
-        <v>2024</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>2025</v>
+        <v>2041</v>
       </c>
       <c r="D227" t="s">
-        <v>2016</v>
+        <v>1937</v>
       </c>
       <c r="E227" t="s">
-        <v>2026</v>
+        <v>2042</v>
       </c>
       <c r="F227" t="s">
-        <v>2027</v>
+        <v>2043</v>
       </c>
       <c r="G227" t="s">
-        <v>2028</v>
+        <v>2044</v>
       </c>
       <c r="H227" t="s">
-        <v>2029</v>
+        <v>2045</v>
       </c>
       <c r="I227" t="s">
-        <v>2030</v>
+        <v>2046</v>
       </c>
       <c r="J227"/>
       <c r="K227" t="s">
-        <v>2031</v>
+        <v>2047</v>
       </c>
       <c r="L227" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M227" t="s">
-        <v>2032</v>
+        <v>2048</v>
       </c>
       <c r="N227" t="s">
-        <v>2033</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>2034</v>
+        <v>2050</v>
       </c>
       <c r="D228" t="s">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="E228" t="s">
-        <v>2035</v>
+        <v>2051</v>
       </c>
       <c r="F228" t="s">
-        <v>2036</v>
+        <v>2052</v>
       </c>
       <c r="G228" t="s">
-        <v>2037</v>
+        <v>2053</v>
       </c>
       <c r="H228" t="s">
-        <v>2038</v>
+        <v>2054</v>
       </c>
       <c r="I228" t="s">
-        <v>2039</v>
+        <v>2055</v>
       </c>
       <c r="J228"/>
       <c r="K228" t="s">
-        <v>2040</v>
+        <v>2056</v>
       </c>
       <c r="L228" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M228" t="s">
-        <v>2041</v>
+        <v>2057</v>
       </c>
       <c r="N228" t="s">
-        <v>2042</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>2043</v>
+        <v>2059</v>
       </c>
       <c r="D229" t="s">
-        <v>2016</v>
+        <v>2060</v>
       </c>
       <c r="E229" t="s">
-        <v>2044</v>
+        <v>2061</v>
       </c>
       <c r="F229" t="s">
-        <v>2045</v>
+        <v>2062</v>
       </c>
       <c r="G229" t="s">
-        <v>2046</v>
+        <v>2063</v>
       </c>
       <c r="H229" t="s">
-        <v>2047</v>
+        <v>2064</v>
       </c>
       <c r="I229" t="s">
-        <v>2048</v>
+        <v>2065</v>
       </c>
       <c r="J229"/>
       <c r="K229" t="s">
-        <v>2049</v>
+        <v>2066</v>
       </c>
       <c r="L229" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M229" t="s">
-        <v>2050</v>
+        <v>2067</v>
       </c>
       <c r="N229" t="s">
-        <v>2051</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>2052</v>
+        <v>2069</v>
       </c>
       <c r="D230" t="s">
-        <v>2053</v>
+        <v>2070</v>
       </c>
       <c r="E230" t="s">
-        <v>2054</v>
+        <v>2071</v>
       </c>
       <c r="F230" t="s">
-        <v>2055</v>
+        <v>2072</v>
       </c>
       <c r="G230" t="s">
-        <v>2056</v>
+        <v>2073</v>
       </c>
       <c r="H230" t="s">
-        <v>2057</v>
+        <v>2074</v>
       </c>
       <c r="I230" t="s">
-        <v>2058</v>
+        <v>2075</v>
       </c>
       <c r="J230"/>
       <c r="K230" t="s">
-        <v>2059</v>
+        <v>2076</v>
       </c>
       <c r="L230" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M230" t="s">
-        <v>2060</v>
+        <v>2077</v>
       </c>
       <c r="N230" t="s">
-        <v>2061</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>2062</v>
+        <v>2079</v>
       </c>
       <c r="D231" t="s">
-        <v>2053</v>
+        <v>1956</v>
       </c>
       <c r="E231" t="s">
-        <v>2063</v>
+        <v>2080</v>
       </c>
       <c r="F231" t="s">
-        <v>2064</v>
+        <v>2081</v>
       </c>
       <c r="G231" t="s">
-        <v>2065</v>
+        <v>2082</v>
       </c>
       <c r="H231" t="s">
-        <v>2066</v>
+        <v>2083</v>
       </c>
       <c r="I231" t="s">
-        <v>2067</v>
+        <v>2084</v>
       </c>
       <c r="J231"/>
       <c r="K231" t="s">
-        <v>2068</v>
+        <v>2085</v>
       </c>
       <c r="L231" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M231" t="s">
-        <v>2069</v>
+        <v>2086</v>
       </c>
       <c r="N231" t="s">
-        <v>2070</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>2071</v>
+        <v>2088</v>
       </c>
       <c r="D232" t="s">
-        <v>2053</v>
+        <v>1807</v>
       </c>
       <c r="E232" t="s">
-        <v>2072</v>
+        <v>2089</v>
       </c>
       <c r="F232" t="s">
-        <v>2073</v>
+        <v>2090</v>
       </c>
       <c r="G232" t="s">
-        <v>2074</v>
+        <v>2091</v>
       </c>
       <c r="H232" t="s">
-        <v>2075</v>
+        <v>2092</v>
       </c>
       <c r="I232" t="s">
-        <v>2076</v>
+        <v>2093</v>
       </c>
       <c r="J232"/>
       <c r="K232" t="s">
-        <v>2077</v>
+        <v>2094</v>
       </c>
       <c r="L232" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M232" t="s">
-        <v>2078</v>
+        <v>2095</v>
       </c>
       <c r="N232" t="s">
-        <v>2079</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>2080</v>
+        <v>2097</v>
       </c>
       <c r="D233" t="s">
-        <v>2081</v>
+        <v>1956</v>
       </c>
       <c r="E233" t="s">
-        <v>2082</v>
+        <v>2098</v>
       </c>
       <c r="F233" t="s">
-        <v>2083</v>
+        <v>2099</v>
       </c>
       <c r="G233" t="s">
-        <v>2084</v>
+        <v>2100</v>
       </c>
       <c r="H233" t="s">
-        <v>2085</v>
+        <v>2101</v>
       </c>
       <c r="I233" t="s">
-        <v>2086</v>
+        <v>2102</v>
       </c>
       <c r="J233"/>
       <c r="K233" t="s">
-        <v>2087</v>
+        <v>2103</v>
       </c>
       <c r="L233" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M233" t="s">
-        <v>2088</v>
+        <v>2104</v>
       </c>
       <c r="N233" t="s">
-        <v>2089</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>2090</v>
+        <v>2106</v>
       </c>
       <c r="D234" t="s">
-        <v>2053</v>
+        <v>2107</v>
       </c>
       <c r="E234" t="s">
-        <v>2091</v>
+        <v>2108</v>
       </c>
       <c r="F234" t="s">
-        <v>2092</v>
+        <v>2109</v>
       </c>
       <c r="G234" t="s">
-        <v>2093</v>
+        <v>2110</v>
       </c>
       <c r="H234" t="s">
-        <v>2094</v>
+        <v>2111</v>
       </c>
       <c r="I234" t="s">
-        <v>2095</v>
+        <v>2112</v>
       </c>
       <c r="J234"/>
       <c r="K234" t="s">
-        <v>2096</v>
+        <v>2113</v>
       </c>
       <c r="L234" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M234" t="s">
-        <v>2097</v>
+        <v>2114</v>
       </c>
       <c r="N234" t="s">
-        <v>2098</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>2099</v>
+        <v>2116</v>
       </c>
       <c r="D235" t="s">
-        <v>2100</v>
+        <v>2117</v>
       </c>
       <c r="E235" t="s">
-        <v>2101</v>
+        <v>2118</v>
       </c>
       <c r="F235" t="s">
-        <v>2102</v>
+        <v>2119</v>
       </c>
       <c r="G235" t="s">
-        <v>2103</v>
+        <v>2120</v>
       </c>
       <c r="H235" t="s">
-        <v>2104</v>
+        <v>2121</v>
       </c>
       <c r="I235" t="s">
-        <v>2105</v>
+        <v>2122</v>
       </c>
       <c r="J235"/>
       <c r="K235" t="s">
-        <v>2106</v>
+        <v>2123</v>
       </c>
       <c r="L235" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M235" t="s">
-        <v>2107</v>
+        <v>2124</v>
       </c>
       <c r="N235" t="s">
-        <v>2108</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>2109</v>
+        <v>2126</v>
       </c>
       <c r="D236" t="s">
-        <v>2100</v>
+        <v>2127</v>
       </c>
       <c r="E236" t="s">
-        <v>2110</v>
+        <v>2128</v>
       </c>
       <c r="F236" t="s">
-        <v>2111</v>
+        <v>2129</v>
       </c>
       <c r="G236" t="s">
-        <v>1549</v>
+        <v>2130</v>
       </c>
       <c r="H236" t="s">
-        <v>2112</v>
+        <v>2131</v>
       </c>
       <c r="I236" t="s">
-        <v>2113</v>
+        <v>2132</v>
       </c>
       <c r="J236"/>
       <c r="K236" t="s">
-        <v>2114</v>
+        <v>2133</v>
       </c>
       <c r="L236" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M236" t="s">
-        <v>2115</v>
+        <v>2134</v>
       </c>
       <c r="N236" t="s">
-        <v>2116</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>2117</v>
+        <v>1946</v>
       </c>
       <c r="D237" t="s">
-        <v>2100</v>
+        <v>1937</v>
       </c>
       <c r="E237" t="s">
-        <v>2118</v>
+        <v>1947</v>
       </c>
       <c r="F237" t="s">
-        <v>2119</v>
+        <v>1948</v>
       </c>
       <c r="G237" t="s">
-        <v>2120</v>
+        <v>1949</v>
       </c>
       <c r="H237" t="s">
-        <v>2121</v>
+        <v>2136</v>
       </c>
       <c r="I237" t="s">
-        <v>2122</v>
+        <v>2137</v>
       </c>
       <c r="J237"/>
       <c r="K237" t="s">
-        <v>2123</v>
+        <v>2138</v>
       </c>
       <c r="L237" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M237" t="s">
-        <v>2124</v>
+        <v>2139</v>
       </c>
       <c r="N237" t="s">
-        <v>2125</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>2126</v>
+        <v>2041</v>
       </c>
       <c r="D238" t="s">
-        <v>2127</v>
+        <v>1937</v>
       </c>
       <c r="E238" t="s">
-        <v>2128</v>
+        <v>2140</v>
       </c>
       <c r="F238" t="s">
-        <v>2129</v>
+        <v>2141</v>
       </c>
       <c r="G238" t="s">
-        <v>2130</v>
+        <v>2044</v>
       </c>
       <c r="H238" t="s">
-        <v>2131</v>
+        <v>2142</v>
       </c>
       <c r="I238" t="s">
-        <v>2132</v>
+        <v>2143</v>
       </c>
       <c r="J238"/>
       <c r="K238" t="s">
-        <v>2133</v>
+        <v>2144</v>
       </c>
       <c r="L238" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M238" t="s">
-        <v>2134</v>
+        <v>2145</v>
       </c>
       <c r="N238" t="s">
-        <v>2135</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>2136</v>
+        <v>1936</v>
       </c>
       <c r="D239" t="s">
-        <v>2137</v>
+        <v>1937</v>
       </c>
       <c r="E239" t="s">
-        <v>2138</v>
+        <v>1938</v>
       </c>
       <c r="F239" t="s">
-        <v>2139</v>
+        <v>1939</v>
       </c>
       <c r="G239" t="s">
-        <v>2140</v>
+        <v>1940</v>
       </c>
       <c r="H239" t="s">
-        <v>2141</v>
+        <v>2146</v>
       </c>
       <c r="I239" t="s">
-        <v>2142</v>
+        <v>2147</v>
       </c>
       <c r="J239"/>
       <c r="K239" t="s">
-        <v>2143</v>
+        <v>2148</v>
       </c>
       <c r="L239" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M239" t="s">
-        <v>2144</v>
+        <v>2149</v>
       </c>
       <c r="N239" t="s">
-        <v>2145</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>2146</v>
+        <v>1965</v>
       </c>
       <c r="D240" t="s">
-        <v>2137</v>
+        <v>1956</v>
       </c>
       <c r="E240" t="s">
-        <v>2147</v>
+        <v>1966</v>
       </c>
       <c r="F240" t="s">
-        <v>2148</v>
+        <v>1967</v>
       </c>
       <c r="G240" t="s">
-        <v>2149</v>
+        <v>1968</v>
       </c>
       <c r="H240" t="s">
         <v>2150</v>
       </c>
       <c r="I240" t="s">
         <v>2151</v>
       </c>
       <c r="J240"/>
       <c r="K240" t="s">
         <v>2152</v>
       </c>
       <c r="L240" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M240" t="s">
         <v>2153</v>
       </c>
       <c r="N240" t="s">
-        <v>2154</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D241" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E241" t="s">
+        <v>1957</v>
+      </c>
+      <c r="F241" t="s">
+        <v>1958</v>
+      </c>
+      <c r="G241" t="s">
+        <v>1959</v>
+      </c>
+      <c r="H241" t="s">
+        <v>2154</v>
+      </c>
+      <c r="I241" t="s">
         <v>2155</v>
-      </c>
-[...16 lines deleted...]
-        <v>2160</v>
       </c>
       <c r="J241"/>
       <c r="K241" t="s">
-        <v>2161</v>
+        <v>2156</v>
       </c>
       <c r="L241" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M241" t="s">
-        <v>2162</v>
+        <v>2157</v>
       </c>
       <c r="N241" t="s">
-        <v>2163</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>2164</v>
+        <v>2032</v>
       </c>
       <c r="D242" t="s">
-        <v>2165</v>
+        <v>1956</v>
       </c>
       <c r="E242" t="s">
-        <v>2166</v>
+        <v>2033</v>
       </c>
       <c r="F242" t="s">
-        <v>2167</v>
+        <v>2034</v>
       </c>
       <c r="G242" t="s">
-        <v>2168</v>
+        <v>2035</v>
       </c>
       <c r="H242" t="s">
-        <v>2169</v>
+        <v>2158</v>
       </c>
       <c r="I242" t="s">
-        <v>2170</v>
+        <v>2159</v>
       </c>
       <c r="J242"/>
       <c r="K242" t="s">
-        <v>2171</v>
+        <v>2160</v>
       </c>
       <c r="L242" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M242" t="s">
-        <v>2172</v>
+        <v>2161</v>
       </c>
       <c r="N242" t="s">
-        <v>2173</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>2174</v>
+        <v>2097</v>
       </c>
       <c r="D243" t="s">
-        <v>2175</v>
+        <v>1956</v>
       </c>
       <c r="E243" t="s">
-        <v>2176</v>
+        <v>2098</v>
       </c>
       <c r="F243" t="s">
-        <v>2177</v>
+        <v>2099</v>
       </c>
       <c r="G243" t="s">
-        <v>2178</v>
+        <v>2100</v>
       </c>
       <c r="H243" t="s">
-        <v>2179</v>
+        <v>2162</v>
       </c>
       <c r="I243" t="s">
-        <v>2180</v>
+        <v>2163</v>
       </c>
       <c r="J243"/>
       <c r="K243" t="s">
-        <v>2181</v>
+        <v>2164</v>
       </c>
       <c r="L243" t="s">
-        <v>47</v>
+        <v>1288</v>
       </c>
       <c r="M243" t="s">
-        <v>2182</v>
+        <v>2165</v>
       </c>
       <c r="N243" t="s">
-        <v>2183</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>2184</v>
+        <v>2079</v>
       </c>
       <c r="D244" t="s">
-        <v>2185</v>
+        <v>1956</v>
       </c>
       <c r="E244" t="s">
-        <v>2186</v>
+        <v>2080</v>
       </c>
       <c r="F244" t="s">
-        <v>2187</v>
+        <v>2081</v>
       </c>
       <c r="G244" t="s">
-        <v>2188</v>
+        <v>2082</v>
       </c>
       <c r="H244" t="s">
-        <v>2189</v>
+        <v>2166</v>
       </c>
       <c r="I244" t="s">
-        <v>2190</v>
+        <v>2167</v>
       </c>
       <c r="J244"/>
       <c r="K244" t="s">
-        <v>2191</v>
+        <v>2168</v>
       </c>
       <c r="L244" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M244" t="s">
-        <v>2192</v>
+        <v>2169</v>
       </c>
       <c r="N244" t="s">
-        <v>2193</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>2194</v>
+        <v>2170</v>
       </c>
       <c r="D245" t="s">
-        <v>2195</v>
+        <v>1956</v>
       </c>
       <c r="E245" t="s">
-        <v>2196</v>
+        <v>2171</v>
       </c>
       <c r="F245" t="s">
-        <v>2197</v>
+        <v>2172</v>
       </c>
       <c r="G245" t="s">
-        <v>2198</v>
+        <v>2173</v>
       </c>
       <c r="H245" t="s">
-        <v>2199</v>
+        <v>2174</v>
       </c>
       <c r="I245" t="s">
-        <v>2200</v>
+        <v>2175</v>
       </c>
       <c r="J245"/>
       <c r="K245" t="s">
-        <v>2201</v>
+        <v>2176</v>
       </c>
       <c r="L245" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M245" t="s">
-        <v>2202</v>
+        <v>2177</v>
       </c>
       <c r="N245" t="s">
-        <v>2203</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>2204</v>
+        <v>2179</v>
       </c>
       <c r="D246" t="s">
-        <v>2205</v>
+        <v>1956</v>
       </c>
       <c r="E246" t="s">
-        <v>2206</v>
+        <v>2180</v>
       </c>
       <c r="F246" t="s">
-        <v>2207</v>
+        <v>2181</v>
       </c>
       <c r="G246" t="s">
-        <v>2208</v>
+        <v>2182</v>
       </c>
       <c r="H246" t="s">
-        <v>2209</v>
+        <v>2183</v>
       </c>
       <c r="I246" t="s">
-        <v>2210</v>
+        <v>2184</v>
       </c>
       <c r="J246"/>
       <c r="K246" t="s">
-        <v>2211</v>
+        <v>2185</v>
       </c>
       <c r="L246" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M246" t="s">
-        <v>2212</v>
+        <v>2186</v>
       </c>
       <c r="N246" t="s">
-        <v>2213</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>2214</v>
+        <v>2188</v>
       </c>
       <c r="D247" t="s">
-        <v>2215</v>
+        <v>1956</v>
       </c>
       <c r="E247" t="s">
-        <v>2216</v>
+        <v>2189</v>
       </c>
       <c r="F247" t="s">
-        <v>2217</v>
+        <v>2190</v>
       </c>
       <c r="G247" t="s">
-        <v>2218</v>
+        <v>2191</v>
       </c>
       <c r="H247" t="s">
-        <v>2219</v>
+        <v>2192</v>
       </c>
       <c r="I247" t="s">
-        <v>2220</v>
+        <v>2193</v>
       </c>
       <c r="J247"/>
       <c r="K247" t="s">
-        <v>2221</v>
+        <v>2194</v>
       </c>
       <c r="L247" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M247" t="s">
-        <v>2222</v>
+        <v>2195</v>
       </c>
       <c r="N247" t="s">
-        <v>2223</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>14</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>2224</v>
+        <v>2197</v>
       </c>
       <c r="D248" t="s">
-        <v>2225</v>
+        <v>1807</v>
       </c>
       <c r="E248" t="s">
-        <v>2226</v>
+        <v>2198</v>
       </c>
       <c r="F248" t="s">
-        <v>2227</v>
+        <v>2199</v>
       </c>
       <c r="G248" t="s">
-        <v>2228</v>
+        <v>2200</v>
       </c>
       <c r="H248" t="s">
-        <v>2229</v>
+        <v>2201</v>
       </c>
       <c r="I248" t="s">
-        <v>2230</v>
+        <v>2202</v>
       </c>
       <c r="J248"/>
       <c r="K248" t="s">
-        <v>2231</v>
+        <v>2203</v>
       </c>
       <c r="L248" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M248" t="s">
-        <v>2232</v>
+        <v>2204</v>
       </c>
       <c r="N248" t="s">
-        <v>2233</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>14</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>2234</v>
+        <v>2088</v>
       </c>
       <c r="D249" t="s">
-        <v>2235</v>
+        <v>1807</v>
       </c>
       <c r="E249" t="s">
-        <v>2236</v>
+        <v>2089</v>
       </c>
       <c r="F249" t="s">
-        <v>2237</v>
+        <v>2090</v>
       </c>
       <c r="G249" t="s">
-        <v>2238</v>
+        <v>2091</v>
       </c>
       <c r="H249" t="s">
-        <v>2239</v>
+        <v>2206</v>
       </c>
       <c r="I249" t="s">
-        <v>2240</v>
+        <v>2207</v>
       </c>
       <c r="J249"/>
       <c r="K249" t="s">
-        <v>2241</v>
+        <v>2208</v>
       </c>
       <c r="L249" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M249" t="s">
-        <v>2242</v>
+        <v>2209</v>
       </c>
       <c r="N249" t="s">
-        <v>2243</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>2244</v>
+        <v>2210</v>
       </c>
       <c r="D250" t="s">
-        <v>2245</v>
+        <v>1807</v>
       </c>
       <c r="E250" t="s">
-        <v>2246</v>
+        <v>2211</v>
       </c>
       <c r="F250" t="s">
-        <v>2247</v>
+        <v>2212</v>
       </c>
       <c r="G250" t="s">
-        <v>2248</v>
+        <v>2213</v>
       </c>
       <c r="H250" t="s">
-        <v>2249</v>
+        <v>2214</v>
       </c>
       <c r="I250" t="s">
-        <v>2250</v>
+        <v>2215</v>
       </c>
       <c r="J250"/>
       <c r="K250" t="s">
-        <v>2251</v>
+        <v>2216</v>
       </c>
       <c r="L250" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M250" t="s">
-        <v>2252</v>
+        <v>2217</v>
       </c>
       <c r="N250" t="s">
-        <v>2253</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>14</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>2254</v>
+        <v>2219</v>
       </c>
       <c r="D251" t="s">
-        <v>2255</v>
+        <v>1807</v>
       </c>
       <c r="E251" t="s">
-        <v>2256</v>
+        <v>2220</v>
       </c>
       <c r="F251" t="s">
-        <v>2257</v>
+        <v>2221</v>
       </c>
       <c r="G251" t="s">
-        <v>2258</v>
+        <v>2222</v>
       </c>
       <c r="H251" t="s">
-        <v>2259</v>
+        <v>2223</v>
       </c>
       <c r="I251" t="s">
-        <v>2260</v>
+        <v>2224</v>
       </c>
       <c r="J251"/>
       <c r="K251" t="s">
-        <v>2261</v>
+        <v>2225</v>
       </c>
       <c r="L251" t="s">
-        <v>2262</v>
+        <v>44</v>
       </c>
       <c r="M251" t="s">
-        <v>2263</v>
+        <v>2226</v>
       </c>
       <c r="N251" t="s">
-        <v>2264</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>14</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>2265</v>
+        <v>2050</v>
       </c>
       <c r="D252" t="s">
-        <v>2266</v>
+        <v>2023</v>
       </c>
       <c r="E252" t="s">
-        <v>2267</v>
+        <v>2051</v>
       </c>
       <c r="F252" t="s">
-        <v>2268</v>
+        <v>2052</v>
       </c>
       <c r="G252" t="s">
-        <v>2269</v>
+        <v>2053</v>
       </c>
       <c r="H252" t="s">
-        <v>2270</v>
+        <v>2228</v>
       </c>
       <c r="I252" t="s">
-        <v>2271</v>
+        <v>2229</v>
       </c>
       <c r="J252"/>
       <c r="K252" t="s">
-        <v>2272</v>
+        <v>2230</v>
       </c>
       <c r="L252" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M252" t="s">
-        <v>2273</v>
+        <v>2231</v>
       </c>
       <c r="N252" t="s">
-        <v>2274</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>14</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>2275</v>
+        <v>2232</v>
       </c>
       <c r="D253" t="s">
-        <v>2266</v>
+        <v>2023</v>
       </c>
       <c r="E253" t="s">
-        <v>2276</v>
+        <v>2233</v>
       </c>
       <c r="F253" t="s">
-        <v>2277</v>
+        <v>2234</v>
       </c>
       <c r="G253" t="s">
-        <v>2278</v>
+        <v>2235</v>
       </c>
       <c r="H253" t="s">
-        <v>2279</v>
+        <v>2236</v>
       </c>
       <c r="I253" t="s">
-        <v>2280</v>
+        <v>2237</v>
       </c>
       <c r="J253"/>
       <c r="K253" t="s">
-        <v>2281</v>
+        <v>2238</v>
       </c>
       <c r="L253" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M253" t="s">
-        <v>2282</v>
+        <v>2239</v>
       </c>
       <c r="N253" t="s">
-        <v>2283</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>14</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>2284</v>
+        <v>2241</v>
       </c>
       <c r="D254" t="s">
-        <v>2285</v>
+        <v>2023</v>
       </c>
       <c r="E254" t="s">
-        <v>2286</v>
+        <v>2242</v>
       </c>
       <c r="F254" t="s">
-        <v>2287</v>
+        <v>2243</v>
       </c>
       <c r="G254" t="s">
-        <v>2288</v>
+        <v>2244</v>
       </c>
       <c r="H254" t="s">
-        <v>2289</v>
+        <v>2245</v>
       </c>
       <c r="I254" t="s">
-        <v>2290</v>
+        <v>2246</v>
       </c>
       <c r="J254"/>
       <c r="K254" t="s">
-        <v>2291</v>
+        <v>2247</v>
       </c>
       <c r="L254" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M254" t="s">
-        <v>2292</v>
+        <v>2248</v>
       </c>
       <c r="N254" t="s">
-        <v>2293</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>14</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>2244</v>
+        <v>2250</v>
       </c>
       <c r="D255" t="s">
-        <v>2245</v>
+        <v>2023</v>
       </c>
       <c r="E255" t="s">
-        <v>2246</v>
+        <v>2251</v>
       </c>
       <c r="F255" t="s">
-        <v>2247</v>
+        <v>2252</v>
       </c>
       <c r="G255" t="s">
-        <v>2248</v>
+        <v>2253</v>
       </c>
       <c r="H255" t="s">
-        <v>2294</v>
+        <v>2254</v>
       </c>
       <c r="I255" t="s">
-        <v>2295</v>
+        <v>2255</v>
       </c>
       <c r="J255"/>
       <c r="K255" t="s">
-        <v>2296</v>
+        <v>2256</v>
       </c>
       <c r="L255" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M255" t="s">
-        <v>2297</v>
+        <v>2257</v>
       </c>
       <c r="N255" t="s">
-        <v>2253</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>14</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>2254</v>
+        <v>2022</v>
       </c>
       <c r="D256" t="s">
-        <v>2255</v>
+        <v>2023</v>
       </c>
       <c r="E256" t="s">
-        <v>2256</v>
+        <v>2024</v>
       </c>
       <c r="F256" t="s">
-        <v>2257</v>
+        <v>2025</v>
       </c>
       <c r="G256" t="s">
-        <v>2258</v>
+        <v>2026</v>
       </c>
       <c r="H256" t="s">
-        <v>2298</v>
+        <v>2259</v>
       </c>
       <c r="I256" t="s">
-        <v>2299</v>
+        <v>2260</v>
       </c>
       <c r="J256"/>
       <c r="K256" t="s">
-        <v>2300</v>
+        <v>2261</v>
       </c>
       <c r="L256" t="s">
+        <v>1288</v>
+      </c>
+      <c r="M256" t="s">
         <v>2262</v>
       </c>
-      <c r="M256" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N256" t="s">
-        <v>2264</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>14</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>2302</v>
+        <v>2263</v>
       </c>
       <c r="D257" t="s">
-        <v>2303</v>
+        <v>2264</v>
       </c>
       <c r="E257" t="s">
-        <v>2304</v>
+        <v>2265</v>
       </c>
       <c r="F257" t="s">
-        <v>2305</v>
+        <v>2266</v>
       </c>
       <c r="G257" t="s">
-        <v>2306</v>
+        <v>2267</v>
       </c>
       <c r="H257" t="s">
-        <v>2307</v>
+        <v>2268</v>
       </c>
       <c r="I257" t="s">
-        <v>2308</v>
+        <v>2269</v>
       </c>
       <c r="J257"/>
       <c r="K257" t="s">
-        <v>2309</v>
+        <v>2270</v>
       </c>
       <c r="L257" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M257" t="s">
-        <v>2310</v>
+        <v>2271</v>
       </c>
       <c r="N257" t="s">
-        <v>2311</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>14</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>2312</v>
+        <v>2273</v>
       </c>
       <c r="D258" t="s">
-        <v>2303</v>
+        <v>2274</v>
       </c>
       <c r="E258" t="s">
-        <v>2313</v>
+        <v>2275</v>
       </c>
       <c r="F258" t="s">
-        <v>2314</v>
+        <v>2276</v>
       </c>
       <c r="G258" t="s">
-        <v>2315</v>
+        <v>2277</v>
       </c>
       <c r="H258" t="s">
-        <v>2316</v>
+        <v>2278</v>
       </c>
       <c r="I258" t="s">
-        <v>2317</v>
+        <v>2279</v>
       </c>
       <c r="J258"/>
       <c r="K258" t="s">
-        <v>2318</v>
+        <v>2280</v>
       </c>
       <c r="L258" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M258" t="s">
-        <v>2319</v>
+        <v>2281</v>
       </c>
       <c r="N258" t="s">
-        <v>2320</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>14</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>2321</v>
+        <v>2283</v>
       </c>
       <c r="D259" t="s">
-        <v>2303</v>
+        <v>2284</v>
       </c>
       <c r="E259" t="s">
-        <v>2322</v>
+        <v>2285</v>
       </c>
       <c r="F259" t="s">
-        <v>2323</v>
+        <v>2286</v>
       </c>
       <c r="G259" t="s">
-        <v>2324</v>
+        <v>2287</v>
       </c>
       <c r="H259" t="s">
-        <v>2325</v>
+        <v>2288</v>
       </c>
       <c r="I259" t="s">
-        <v>2326</v>
+        <v>2289</v>
       </c>
       <c r="J259"/>
       <c r="K259" t="s">
-        <v>2327</v>
+        <v>2290</v>
       </c>
       <c r="L259" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M259" t="s">
-        <v>2328</v>
+        <v>2291</v>
       </c>
       <c r="N259" t="s">
-        <v>2329</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>14</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>2330</v>
+        <v>2293</v>
       </c>
       <c r="D260" t="s">
-        <v>2303</v>
+        <v>2294</v>
       </c>
       <c r="E260" t="s">
-        <v>2331</v>
+        <v>2295</v>
       </c>
       <c r="F260" t="s">
-        <v>2332</v>
+        <v>2296</v>
       </c>
       <c r="G260" t="s">
-        <v>2333</v>
+        <v>2297</v>
       </c>
       <c r="H260" t="s">
-        <v>2334</v>
+        <v>2298</v>
       </c>
       <c r="I260" t="s">
-        <v>2335</v>
+        <v>2299</v>
       </c>
       <c r="J260"/>
       <c r="K260" t="s">
-        <v>2336</v>
+        <v>2300</v>
       </c>
       <c r="L260" t="s">
-        <v>144</v>
+        <v>2301</v>
       </c>
       <c r="M260" t="s">
-        <v>2337</v>
+        <v>2302</v>
       </c>
       <c r="N260" t="s">
-        <v>2338</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>2330</v>
+        <v>2304</v>
       </c>
       <c r="D261" t="s">
-        <v>2303</v>
+        <v>2294</v>
       </c>
       <c r="E261" t="s">
-        <v>2331</v>
+        <v>2305</v>
       </c>
       <c r="F261" t="s">
-        <v>2332</v>
+        <v>2306</v>
       </c>
       <c r="G261" t="s">
-        <v>2333</v>
+        <v>2307</v>
       </c>
       <c r="H261" t="s">
-        <v>2339</v>
+        <v>2308</v>
       </c>
       <c r="I261" t="s">
-        <v>2340</v>
+        <v>2309</v>
       </c>
       <c r="J261"/>
       <c r="K261" t="s">
-        <v>2341</v>
+        <v>2310</v>
       </c>
       <c r="L261" t="s">
-        <v>144</v>
+        <v>1599</v>
       </c>
       <c r="M261" t="s">
-        <v>2342</v>
+        <v>2311</v>
       </c>
       <c r="N261" t="s">
-        <v>2338</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>2321</v>
+        <v>2304</v>
       </c>
       <c r="D262" t="s">
-        <v>2303</v>
+        <v>2294</v>
       </c>
       <c r="E262" t="s">
-        <v>2322</v>
+        <v>2305</v>
       </c>
       <c r="F262" t="s">
-        <v>2323</v>
+        <v>2306</v>
       </c>
       <c r="G262" t="s">
-        <v>2324</v>
+        <v>2307</v>
       </c>
       <c r="H262" t="s">
-        <v>2343</v>
+        <v>2313</v>
       </c>
       <c r="I262" t="s">
-        <v>2344</v>
+        <v>2314</v>
       </c>
       <c r="J262"/>
       <c r="K262" t="s">
-        <v>2345</v>
+        <v>2315</v>
       </c>
       <c r="L262" t="s">
-        <v>144</v>
+        <v>1599</v>
       </c>
       <c r="M262" t="s">
-        <v>2346</v>
+        <v>2316</v>
       </c>
       <c r="N262" t="s">
-        <v>2329</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>2347</v>
+        <v>2317</v>
       </c>
       <c r="D263" t="s">
-        <v>2303</v>
+        <v>2284</v>
       </c>
       <c r="E263" t="s">
-        <v>2348</v>
+        <v>2318</v>
       </c>
       <c r="F263" t="s">
-        <v>2349</v>
+        <v>2319</v>
       </c>
       <c r="G263" t="s">
-        <v>2350</v>
+        <v>2320</v>
       </c>
       <c r="H263" t="s">
-        <v>2351</v>
+        <v>2321</v>
       </c>
       <c r="I263" t="s">
-        <v>2352</v>
+        <v>2322</v>
       </c>
       <c r="J263"/>
       <c r="K263" t="s">
-        <v>2353</v>
+        <v>2323</v>
       </c>
       <c r="L263" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M263" t="s">
-        <v>2354</v>
+        <v>2324</v>
       </c>
       <c r="N263" t="s">
-        <v>2355</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>2356</v>
+        <v>2326</v>
       </c>
       <c r="D264" t="s">
-        <v>2303</v>
+        <v>2327</v>
       </c>
       <c r="E264" t="s">
-        <v>2357</v>
+        <v>2328</v>
       </c>
       <c r="F264" t="s">
-        <v>2358</v>
+        <v>2329</v>
       </c>
       <c r="G264" t="s">
-        <v>2359</v>
+        <v>2330</v>
       </c>
       <c r="H264" t="s">
-        <v>2360</v>
+        <v>2331</v>
       </c>
       <c r="I264" t="s">
-        <v>2361</v>
+        <v>2332</v>
       </c>
       <c r="J264"/>
       <c r="K264" t="s">
-        <v>2362</v>
+        <v>2333</v>
       </c>
       <c r="L264" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M264" t="s">
-        <v>2363</v>
+        <v>2334</v>
       </c>
       <c r="N264" t="s">
-        <v>2364</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>14</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>2302</v>
+        <v>2336</v>
       </c>
       <c r="D265" t="s">
-        <v>2303</v>
+        <v>2107</v>
       </c>
       <c r="E265" t="s">
-        <v>2304</v>
+        <v>2337</v>
       </c>
       <c r="F265" t="s">
-        <v>2305</v>
+        <v>2338</v>
       </c>
       <c r="G265" t="s">
-        <v>2306</v>
+        <v>2339</v>
       </c>
       <c r="H265" t="s">
-        <v>2365</v>
+        <v>2340</v>
       </c>
       <c r="I265" t="s">
-        <v>2366</v>
+        <v>2341</v>
       </c>
       <c r="J265"/>
       <c r="K265" t="s">
-        <v>2367</v>
+        <v>2342</v>
       </c>
       <c r="L265" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M265" t="s">
-        <v>2368</v>
+        <v>2343</v>
       </c>
       <c r="N265" t="s">
-        <v>2311</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>2369</v>
+        <v>2345</v>
       </c>
       <c r="D266" t="s">
-        <v>2303</v>
+        <v>2327</v>
       </c>
       <c r="E266" t="s">
-        <v>2370</v>
+        <v>2346</v>
       </c>
       <c r="F266" t="s">
-        <v>2371</v>
+        <v>2347</v>
       </c>
       <c r="G266" t="s">
-        <v>2372</v>
+        <v>2348</v>
       </c>
       <c r="H266" t="s">
-        <v>2373</v>
+        <v>2349</v>
       </c>
       <c r="I266" t="s">
-        <v>2374</v>
+        <v>2350</v>
       </c>
       <c r="J266"/>
       <c r="K266" t="s">
-        <v>2375</v>
+        <v>2351</v>
       </c>
       <c r="L266" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M266" t="s">
-        <v>2376</v>
+        <v>2352</v>
       </c>
       <c r="N266" t="s">
-        <v>2377</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>2378</v>
+        <v>2354</v>
       </c>
       <c r="D267" t="s">
-        <v>2303</v>
+        <v>2355</v>
       </c>
       <c r="E267" t="s">
-        <v>2379</v>
+        <v>2356</v>
       </c>
       <c r="F267" t="s">
-        <v>2380</v>
+        <v>2357</v>
       </c>
       <c r="G267" t="s">
-        <v>2381</v>
+        <v>2358</v>
       </c>
       <c r="H267" t="s">
-        <v>2382</v>
+        <v>2359</v>
       </c>
       <c r="I267" t="s">
-        <v>2383</v>
+        <v>2360</v>
       </c>
       <c r="J267"/>
       <c r="K267" t="s">
-        <v>2384</v>
+        <v>2361</v>
       </c>
       <c r="L267" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M267" t="s">
-        <v>2385</v>
+        <v>2362</v>
       </c>
       <c r="N267" t="s">
-        <v>2386</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>2312</v>
+        <v>2364</v>
       </c>
       <c r="D268" t="s">
-        <v>2303</v>
+        <v>2327</v>
       </c>
       <c r="E268" t="s">
-        <v>2313</v>
+        <v>2365</v>
       </c>
       <c r="F268" t="s">
-        <v>2314</v>
+        <v>2366</v>
       </c>
       <c r="G268" t="s">
-        <v>2315</v>
+        <v>2367</v>
       </c>
       <c r="H268" t="s">
-        <v>2387</v>
+        <v>2368</v>
       </c>
       <c r="I268" t="s">
-        <v>2388</v>
+        <v>2369</v>
       </c>
       <c r="J268"/>
       <c r="K268" t="s">
-        <v>2389</v>
+        <v>2370</v>
       </c>
       <c r="L268" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M268" t="s">
-        <v>2390</v>
+        <v>2371</v>
       </c>
       <c r="N268" t="s">
-        <v>2320</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>14</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>2391</v>
+        <v>2373</v>
       </c>
       <c r="D269" t="s">
-        <v>2392</v>
+        <v>2107</v>
       </c>
       <c r="E269" t="s">
-        <v>2393</v>
+        <v>2374</v>
       </c>
       <c r="F269" t="s">
-        <v>2394</v>
+        <v>2375</v>
       </c>
       <c r="G269" t="s">
-        <v>2395</v>
+        <v>2376</v>
       </c>
       <c r="H269" t="s">
-        <v>2396</v>
+        <v>2377</v>
       </c>
       <c r="I269" t="s">
-        <v>2397</v>
+        <v>2378</v>
       </c>
       <c r="J269"/>
       <c r="K269" t="s">
-        <v>2398</v>
+        <v>2379</v>
       </c>
       <c r="L269" t="s">
-        <v>2399</v>
+        <v>44</v>
       </c>
       <c r="M269" t="s">
-        <v>2400</v>
+        <v>2380</v>
       </c>
       <c r="N269" t="s">
-        <v>2401</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>14</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>2402</v>
+        <v>2373</v>
       </c>
       <c r="D270" t="s">
-        <v>2403</v>
+        <v>2107</v>
       </c>
       <c r="E270" t="s">
-        <v>2404</v>
+        <v>2374</v>
       </c>
       <c r="F270" t="s">
-        <v>2405</v>
+        <v>2375</v>
       </c>
       <c r="G270" t="s">
-        <v>2406</v>
+        <v>2376</v>
       </c>
       <c r="H270" t="s">
-        <v>2407</v>
+        <v>2377</v>
       </c>
       <c r="I270" t="s">
-        <v>2408</v>
+        <v>2382</v>
       </c>
       <c r="J270"/>
       <c r="K270" t="s">
-        <v>2409</v>
+        <v>2383</v>
       </c>
       <c r="L270" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M270" t="s">
-        <v>2410</v>
+        <v>2384</v>
       </c>
       <c r="N270" t="s">
-        <v>2411</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>2412</v>
+        <v>2385</v>
       </c>
       <c r="D271" t="s">
-        <v>2403</v>
+        <v>2386</v>
       </c>
       <c r="E271" t="s">
-        <v>2413</v>
+        <v>2387</v>
       </c>
       <c r="F271" t="s">
-        <v>2414</v>
+        <v>2388</v>
       </c>
       <c r="G271" t="s">
-        <v>2415</v>
+        <v>2389</v>
       </c>
       <c r="H271" t="s">
-        <v>2416</v>
+        <v>2390</v>
       </c>
       <c r="I271" t="s">
-        <v>2417</v>
+        <v>2391</v>
       </c>
       <c r="J271"/>
       <c r="K271" t="s">
-        <v>2418</v>
+        <v>2392</v>
       </c>
       <c r="L271" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M271" t="s">
-        <v>2419</v>
+        <v>2393</v>
       </c>
       <c r="N271" t="s">
-        <v>2420</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>14</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>2421</v>
+        <v>2395</v>
       </c>
       <c r="D272" t="s">
-        <v>2403</v>
+        <v>2396</v>
       </c>
       <c r="E272" t="s">
-        <v>2422</v>
+        <v>2397</v>
       </c>
       <c r="F272" t="s">
-        <v>2423</v>
+        <v>2398</v>
       </c>
       <c r="G272" t="s">
-        <v>2424</v>
+        <v>2399</v>
       </c>
       <c r="H272" t="s">
-        <v>2425</v>
+        <v>2400</v>
       </c>
       <c r="I272" t="s">
-        <v>2426</v>
+        <v>2401</v>
       </c>
       <c r="J272"/>
       <c r="K272" t="s">
-        <v>2427</v>
+        <v>2402</v>
       </c>
       <c r="L272" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M272" t="s">
-        <v>2428</v>
+        <v>2403</v>
       </c>
       <c r="N272" t="s">
-        <v>2429</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>14</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>2430</v>
+        <v>2317</v>
       </c>
       <c r="D273" t="s">
-        <v>2403</v>
+        <v>2284</v>
       </c>
       <c r="E273" t="s">
-        <v>2431</v>
+        <v>2318</v>
       </c>
       <c r="F273" t="s">
-        <v>2432</v>
+        <v>2319</v>
       </c>
       <c r="G273" t="s">
-        <v>2433</v>
+        <v>2320</v>
       </c>
       <c r="H273" t="s">
-        <v>2434</v>
+        <v>2405</v>
       </c>
       <c r="I273" t="s">
-        <v>2435</v>
+        <v>2406</v>
       </c>
       <c r="J273"/>
       <c r="K273" t="s">
-        <v>2436</v>
+        <v>2407</v>
       </c>
       <c r="L273" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M273" t="s">
-        <v>2437</v>
+        <v>2408</v>
       </c>
       <c r="N273" t="s">
-        <v>2438</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>14</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>2439</v>
+        <v>2409</v>
       </c>
       <c r="D274" t="s">
-        <v>2403</v>
+        <v>2274</v>
       </c>
       <c r="E274" t="s">
-        <v>2440</v>
+        <v>2410</v>
       </c>
       <c r="F274" t="s">
-        <v>2441</v>
+        <v>2411</v>
       </c>
       <c r="G274" t="s">
-        <v>2442</v>
+        <v>2412</v>
       </c>
       <c r="H274" t="s">
-        <v>2443</v>
+        <v>2413</v>
       </c>
       <c r="I274" t="s">
-        <v>2444</v>
+        <v>2414</v>
       </c>
       <c r="J274"/>
       <c r="K274" t="s">
-        <v>2445</v>
+        <v>2415</v>
       </c>
       <c r="L274" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M274" t="s">
-        <v>2446</v>
+        <v>2416</v>
       </c>
       <c r="N274" t="s">
-        <v>2447</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>14</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>2448</v>
+        <v>2418</v>
       </c>
       <c r="D275" t="s">
-        <v>2449</v>
+        <v>2274</v>
       </c>
       <c r="E275" t="s">
-        <v>2450</v>
+        <v>2419</v>
       </c>
       <c r="F275" t="s">
-        <v>2451</v>
+        <v>2420</v>
       </c>
       <c r="G275" t="s">
-        <v>2452</v>
+        <v>2421</v>
       </c>
       <c r="H275" t="s">
-        <v>2453</v>
+        <v>2422</v>
       </c>
       <c r="I275" t="s">
-        <v>2454</v>
+        <v>2423</v>
       </c>
       <c r="J275"/>
       <c r="K275" t="s">
-        <v>2455</v>
+        <v>2424</v>
       </c>
       <c r="L275" t="s">
-        <v>2456</v>
+        <v>1288</v>
       </c>
       <c r="M275" t="s">
-        <v>2457</v>
+        <v>2425</v>
       </c>
       <c r="N275" t="s">
-        <v>2458</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>14</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>2459</v>
+        <v>2273</v>
       </c>
       <c r="D276" t="s">
-        <v>2460</v>
+        <v>2274</v>
       </c>
       <c r="E276" t="s">
-        <v>2461</v>
+        <v>2275</v>
       </c>
       <c r="F276" t="s">
-        <v>2462</v>
+        <v>2276</v>
       </c>
       <c r="G276" t="s">
-        <v>2463</v>
+        <v>2277</v>
       </c>
       <c r="H276" t="s">
-        <v>2464</v>
+        <v>2427</v>
       </c>
       <c r="I276" t="s">
-        <v>2465</v>
+        <v>2428</v>
       </c>
       <c r="J276"/>
       <c r="K276" t="s">
-        <v>2466</v>
+        <v>2429</v>
       </c>
       <c r="L276" t="s">
-        <v>2262</v>
+        <v>44</v>
       </c>
       <c r="M276" t="s">
-        <v>2467</v>
+        <v>2430</v>
       </c>
       <c r="N276" t="s">
-        <v>2468</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>14</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>2469</v>
+        <v>2431</v>
       </c>
       <c r="D277" t="s">
-        <v>2470</v>
+        <v>2432</v>
       </c>
       <c r="E277" t="s">
-        <v>2471</v>
+        <v>2433</v>
       </c>
       <c r="F277" t="s">
-        <v>2472</v>
+        <v>2434</v>
       </c>
       <c r="G277" t="s">
-        <v>2473</v>
+        <v>2435</v>
       </c>
       <c r="H277" t="s">
-        <v>2474</v>
+        <v>2436</v>
       </c>
       <c r="I277" t="s">
-        <v>2475</v>
+        <v>2437</v>
       </c>
       <c r="J277"/>
       <c r="K277" t="s">
-        <v>2476</v>
+        <v>2438</v>
       </c>
       <c r="L277" t="s">
-        <v>2262</v>
+        <v>44</v>
       </c>
       <c r="M277" t="s">
-        <v>2477</v>
+        <v>2439</v>
       </c>
       <c r="N277" t="s">
-        <v>2478</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>14</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>2469</v>
+        <v>2441</v>
       </c>
       <c r="D278" t="s">
-        <v>2470</v>
+        <v>2442</v>
       </c>
       <c r="E278" t="s">
-        <v>2471</v>
+        <v>2443</v>
       </c>
       <c r="F278" t="s">
-        <v>2472</v>
+        <v>2444</v>
       </c>
       <c r="G278" t="s">
-        <v>2473</v>
+        <v>2445</v>
       </c>
       <c r="H278" t="s">
-        <v>2479</v>
+        <v>2446</v>
       </c>
       <c r="I278" t="s">
-        <v>2480</v>
-[...1 lines deleted...]
-      <c r="J278"/>
+        <v>2447</v>
+      </c>
+      <c r="J278" t="s">
+        <v>2448</v>
+      </c>
       <c r="K278" t="s">
-        <v>2481</v>
+        <v>2449</v>
       </c>
       <c r="L278" t="s">
-        <v>2262</v>
+        <v>126</v>
       </c>
       <c r="M278" t="s">
-        <v>2482</v>
+        <v>2450</v>
       </c>
       <c r="N278" t="s">
-        <v>2478</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>14</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>2483</v>
+        <v>2385</v>
       </c>
       <c r="D279" t="s">
-        <v>2484</v>
+        <v>2386</v>
       </c>
       <c r="E279" t="s">
-        <v>2485</v>
+        <v>2452</v>
       </c>
       <c r="F279" t="s">
-        <v>2486</v>
+        <v>2453</v>
       </c>
       <c r="G279" t="s">
-        <v>2487</v>
+        <v>2389</v>
       </c>
       <c r="H279" t="s">
-        <v>2488</v>
+        <v>2454</v>
       </c>
       <c r="I279" t="s">
-        <v>2489</v>
+        <v>2455</v>
       </c>
       <c r="J279"/>
       <c r="K279" t="s">
-        <v>2490</v>
+        <v>2456</v>
       </c>
       <c r="L279" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M279" t="s">
-        <v>2491</v>
+        <v>2457</v>
       </c>
       <c r="N279" t="s">
-        <v>2492</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>14</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>2493</v>
+        <v>2458</v>
       </c>
       <c r="D280" t="s">
-        <v>2494</v>
+        <v>2107</v>
       </c>
       <c r="E280" t="s">
-        <v>2495</v>
+        <v>2459</v>
       </c>
       <c r="F280" t="s">
-        <v>2496</v>
+        <v>2460</v>
       </c>
       <c r="G280" t="s">
-        <v>2497</v>
+        <v>2461</v>
       </c>
       <c r="H280" t="s">
-        <v>2498</v>
+        <v>2462</v>
       </c>
       <c r="I280" t="s">
-        <v>2499</v>
+        <v>2463</v>
       </c>
       <c r="J280"/>
       <c r="K280" t="s">
-        <v>2500</v>
+        <v>2464</v>
       </c>
       <c r="L280" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M280" t="s">
-        <v>2501</v>
+        <v>2465</v>
       </c>
       <c r="N280" t="s">
-        <v>2502</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>14</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>2503</v>
+        <v>2373</v>
       </c>
       <c r="D281" t="s">
-        <v>2494</v>
+        <v>2107</v>
       </c>
       <c r="E281" t="s">
-        <v>2504</v>
+        <v>2467</v>
       </c>
       <c r="F281" t="s">
-        <v>2505</v>
+        <v>2375</v>
       </c>
       <c r="G281" t="s">
-        <v>2506</v>
+        <v>2376</v>
       </c>
       <c r="H281" t="s">
-        <v>2507</v>
+        <v>2468</v>
       </c>
       <c r="I281" t="s">
-        <v>2508</v>
+        <v>2469</v>
       </c>
       <c r="J281"/>
       <c r="K281" t="s">
-        <v>2509</v>
+        <v>2470</v>
       </c>
       <c r="L281" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M281" t="s">
-        <v>2510</v>
+        <v>2471</v>
       </c>
       <c r="N281" t="s">
-        <v>2511</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>14</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>2512</v>
+        <v>2336</v>
       </c>
       <c r="D282" t="s">
-        <v>2494</v>
+        <v>2107</v>
       </c>
       <c r="E282" t="s">
-        <v>2513</v>
+        <v>2337</v>
       </c>
       <c r="F282" t="s">
-        <v>2514</v>
+        <v>2338</v>
       </c>
       <c r="G282" t="s">
-        <v>2515</v>
+        <v>2339</v>
       </c>
       <c r="H282" t="s">
-        <v>2516</v>
+        <v>2472</v>
       </c>
       <c r="I282" t="s">
-        <v>2517</v>
+        <v>2473</v>
       </c>
       <c r="J282"/>
       <c r="K282" t="s">
-        <v>2518</v>
+        <v>2474</v>
       </c>
       <c r="L282" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M282" t="s">
-        <v>2519</v>
+        <v>2475</v>
       </c>
       <c r="N282" t="s">
-        <v>2520</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>14</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>2521</v>
+        <v>2283</v>
       </c>
       <c r="D283" t="s">
-        <v>2494</v>
+        <v>2284</v>
       </c>
       <c r="E283" t="s">
-        <v>2522</v>
+        <v>2285</v>
       </c>
       <c r="F283" t="s">
-        <v>2523</v>
+        <v>2286</v>
       </c>
       <c r="G283" t="s">
-        <v>2524</v>
+        <v>2287</v>
       </c>
       <c r="H283" t="s">
-        <v>2525</v>
+        <v>2476</v>
       </c>
       <c r="I283" t="s">
-        <v>2526</v>
+        <v>2477</v>
       </c>
       <c r="J283"/>
       <c r="K283" t="s">
-        <v>2527</v>
+        <v>2478</v>
       </c>
       <c r="L283" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M283" t="s">
-        <v>2528</v>
+        <v>2479</v>
       </c>
       <c r="N283" t="s">
-        <v>2529</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>14</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>2512</v>
+        <v>2317</v>
       </c>
       <c r="D284" t="s">
-        <v>2494</v>
+        <v>2284</v>
       </c>
       <c r="E284" t="s">
-        <v>2513</v>
+        <v>2318</v>
       </c>
       <c r="F284" t="s">
-        <v>2514</v>
+        <v>2319</v>
       </c>
       <c r="G284" t="s">
-        <v>2515</v>
+        <v>2320</v>
       </c>
       <c r="H284" t="s">
-        <v>2530</v>
+        <v>2480</v>
       </c>
       <c r="I284" t="s">
-        <v>2531</v>
+        <v>2481</v>
       </c>
       <c r="J284"/>
       <c r="K284" t="s">
-        <v>2532</v>
+        <v>2482</v>
       </c>
       <c r="L284" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M284" t="s">
-        <v>2533</v>
+        <v>2483</v>
       </c>
       <c r="N284" t="s">
-        <v>2520</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>14</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>2534</v>
+        <v>2326</v>
       </c>
       <c r="D285" t="s">
-        <v>2494</v>
+        <v>2327</v>
       </c>
       <c r="E285" t="s">
-        <v>2535</v>
+        <v>2328</v>
       </c>
       <c r="F285" t="s">
-        <v>2536</v>
+        <v>2329</v>
       </c>
       <c r="G285" t="s">
-        <v>2537</v>
+        <v>2330</v>
       </c>
       <c r="H285" t="s">
-        <v>2538</v>
+        <v>2484</v>
       </c>
       <c r="I285" t="s">
-        <v>2539</v>
+        <v>2485</v>
       </c>
       <c r="J285"/>
       <c r="K285" t="s">
-        <v>2540</v>
+        <v>2486</v>
       </c>
       <c r="L285" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M285" t="s">
-        <v>2541</v>
+        <v>2487</v>
       </c>
       <c r="N285" t="s">
-        <v>2542</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>2503</v>
+        <v>2488</v>
       </c>
       <c r="D286" t="s">
-        <v>2494</v>
+        <v>2327</v>
       </c>
       <c r="E286" t="s">
-        <v>2504</v>
+        <v>2489</v>
       </c>
       <c r="F286" t="s">
-        <v>2505</v>
+        <v>2490</v>
       </c>
       <c r="G286" t="s">
-        <v>2506</v>
+        <v>2491</v>
       </c>
       <c r="H286" t="s">
-        <v>2543</v>
+        <v>2492</v>
       </c>
       <c r="I286" t="s">
-        <v>2544</v>
+        <v>2493</v>
       </c>
       <c r="J286"/>
       <c r="K286" t="s">
-        <v>2545</v>
+        <v>2494</v>
       </c>
       <c r="L286" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M286" t="s">
-        <v>2546</v>
+        <v>2495</v>
       </c>
       <c r="N286" t="s">
-        <v>2511</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>2547</v>
+        <v>2345</v>
       </c>
       <c r="D287" t="s">
-        <v>2494</v>
+        <v>2327</v>
       </c>
       <c r="E287" t="s">
-        <v>2548</v>
+        <v>2346</v>
       </c>
       <c r="F287" t="s">
-        <v>2549</v>
+        <v>2347</v>
       </c>
       <c r="G287" t="s">
-        <v>2550</v>
+        <v>2348</v>
       </c>
       <c r="H287" t="s">
-        <v>2551</v>
+        <v>2497</v>
       </c>
       <c r="I287" t="s">
-        <v>2552</v>
+        <v>2498</v>
       </c>
       <c r="J287"/>
       <c r="K287" t="s">
-        <v>2553</v>
+        <v>2499</v>
       </c>
       <c r="L287" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M287" t="s">
-        <v>2554</v>
+        <v>2500</v>
       </c>
       <c r="N287" t="s">
-        <v>2555</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>2556</v>
+        <v>2501</v>
       </c>
       <c r="D288" t="s">
-        <v>2494</v>
+        <v>2327</v>
       </c>
       <c r="E288" t="s">
-        <v>2557</v>
+        <v>2502</v>
       </c>
       <c r="F288" t="s">
-        <v>2558</v>
+        <v>2375</v>
       </c>
       <c r="G288" t="s">
-        <v>2559</v>
+        <v>2503</v>
       </c>
       <c r="H288" t="s">
-        <v>2560</v>
+        <v>2504</v>
       </c>
       <c r="I288" t="s">
-        <v>2561</v>
+        <v>2505</v>
       </c>
       <c r="J288"/>
       <c r="K288" t="s">
-        <v>2562</v>
+        <v>2506</v>
       </c>
       <c r="L288" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M288" t="s">
-        <v>2563</v>
+        <v>2507</v>
       </c>
       <c r="N288" t="s">
-        <v>2564</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>14</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>2493</v>
+        <v>2364</v>
       </c>
       <c r="D289" t="s">
-        <v>2494</v>
+        <v>2327</v>
       </c>
       <c r="E289" t="s">
-        <v>2565</v>
+        <v>2365</v>
       </c>
       <c r="F289" t="s">
-        <v>2566</v>
+        <v>2366</v>
       </c>
       <c r="G289" t="s">
-        <v>2497</v>
+        <v>2367</v>
       </c>
       <c r="H289" t="s">
-        <v>2567</v>
+        <v>2509</v>
       </c>
       <c r="I289" t="s">
-        <v>2568</v>
+        <v>2510</v>
       </c>
       <c r="J289"/>
       <c r="K289" t="s">
-        <v>2569</v>
+        <v>2511</v>
       </c>
       <c r="L289" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M289" t="s">
-        <v>2570</v>
+        <v>2512</v>
       </c>
       <c r="N289" t="s">
-        <v>2502</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>2571</v>
+        <v>2513</v>
       </c>
       <c r="D290" t="s">
-        <v>2494</v>
+        <v>2327</v>
       </c>
       <c r="E290" t="s">
-        <v>2572</v>
+        <v>2514</v>
       </c>
       <c r="F290" t="s">
-        <v>2573</v>
+        <v>2515</v>
       </c>
       <c r="G290" t="s">
-        <v>2574</v>
+        <v>2516</v>
       </c>
       <c r="H290" t="s">
-        <v>2575</v>
+        <v>2517</v>
       </c>
       <c r="I290" t="s">
-        <v>2576</v>
+        <v>2518</v>
       </c>
       <c r="J290"/>
       <c r="K290" t="s">
-        <v>2577</v>
+        <v>2519</v>
       </c>
       <c r="L290" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M290" t="s">
-        <v>2578</v>
+        <v>2520</v>
       </c>
       <c r="N290" t="s">
-        <v>2579</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>14</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>2580</v>
+        <v>2395</v>
       </c>
       <c r="D291" t="s">
-        <v>2494</v>
+        <v>2396</v>
       </c>
       <c r="E291" t="s">
-        <v>2581</v>
+        <v>2397</v>
       </c>
       <c r="F291" t="s">
-        <v>2582</v>
+        <v>2398</v>
       </c>
       <c r="G291" t="s">
-        <v>2583</v>
+        <v>2399</v>
       </c>
       <c r="H291" t="s">
-        <v>2584</v>
+        <v>2522</v>
       </c>
       <c r="I291" t="s">
-        <v>2585</v>
+        <v>2523</v>
       </c>
       <c r="J291"/>
       <c r="K291" t="s">
-        <v>2586</v>
+        <v>2524</v>
       </c>
       <c r="L291" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M291" t="s">
-        <v>2587</v>
+        <v>2525</v>
       </c>
       <c r="N291" t="s">
-        <v>2588</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>14</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>2589</v>
+        <v>2526</v>
       </c>
       <c r="D292" t="s">
-        <v>2590</v>
+        <v>2396</v>
       </c>
       <c r="E292" t="s">
-        <v>2591</v>
+        <v>2527</v>
       </c>
       <c r="F292" t="s">
-        <v>2592</v>
+        <v>2528</v>
       </c>
       <c r="G292" t="s">
-        <v>2593</v>
+        <v>2529</v>
       </c>
       <c r="H292" t="s">
-        <v>2594</v>
+        <v>2530</v>
       </c>
       <c r="I292" t="s">
-        <v>2595</v>
+        <v>2531</v>
       </c>
       <c r="J292"/>
       <c r="K292" t="s">
-        <v>2596</v>
+        <v>2532</v>
       </c>
       <c r="L292" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M292" t="s">
-        <v>2597</v>
+        <v>2533</v>
       </c>
       <c r="N292" t="s">
-        <v>2598</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>14</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>2599</v>
+        <v>2535</v>
       </c>
       <c r="D293" t="s">
-        <v>2600</v>
+        <v>2396</v>
       </c>
       <c r="E293" t="s">
-        <v>2601</v>
+        <v>2536</v>
       </c>
       <c r="F293" t="s">
-        <v>2602</v>
+        <v>2537</v>
       </c>
       <c r="G293" t="s">
-        <v>2603</v>
+        <v>2538</v>
       </c>
       <c r="H293" t="s">
-        <v>2604</v>
+        <v>2539</v>
       </c>
       <c r="I293" t="s">
-        <v>2605</v>
+        <v>2540</v>
       </c>
       <c r="J293"/>
       <c r="K293" t="s">
-        <v>2606</v>
+        <v>2541</v>
       </c>
       <c r="L293" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M293" t="s">
-        <v>2607</v>
+        <v>2542</v>
       </c>
       <c r="N293" t="s">
-        <v>2608</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>14</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>2609</v>
+        <v>2544</v>
       </c>
       <c r="D294" t="s">
-        <v>2600</v>
+        <v>2396</v>
       </c>
       <c r="E294" t="s">
-        <v>2610</v>
+        <v>2545</v>
       </c>
       <c r="F294" t="s">
-        <v>2611</v>
+        <v>2546</v>
       </c>
       <c r="G294" t="s">
-        <v>2612</v>
+        <v>2547</v>
       </c>
       <c r="H294" t="s">
-        <v>2613</v>
+        <v>2548</v>
       </c>
       <c r="I294" t="s">
-        <v>2614</v>
+        <v>2549</v>
       </c>
       <c r="J294"/>
       <c r="K294" t="s">
-        <v>2615</v>
+        <v>2550</v>
       </c>
       <c r="L294" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M294" t="s">
-        <v>2616</v>
+        <v>2551</v>
       </c>
       <c r="N294" t="s">
-        <v>2617</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>14</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>2618</v>
+        <v>2553</v>
       </c>
       <c r="D295" t="s">
-        <v>2619</v>
+        <v>2554</v>
       </c>
       <c r="E295" t="s">
-        <v>2620</v>
+        <v>2555</v>
       </c>
       <c r="F295" t="s">
-        <v>2621</v>
+        <v>2556</v>
       </c>
       <c r="G295" t="s">
-        <v>2622</v>
+        <v>2557</v>
       </c>
       <c r="H295" t="s">
-        <v>2623</v>
+        <v>2558</v>
       </c>
       <c r="I295" t="s">
-        <v>2624</v>
+        <v>2559</v>
       </c>
       <c r="J295"/>
       <c r="K295" t="s">
-        <v>2625</v>
+        <v>2560</v>
       </c>
       <c r="L295" t="s">
-        <v>250</v>
+        <v>1793</v>
       </c>
       <c r="M295" t="s">
-        <v>2626</v>
+        <v>2561</v>
       </c>
       <c r="N295" t="s">
-        <v>2627</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>2628</v>
+        <v>2563</v>
       </c>
       <c r="D296" t="s">
-        <v>2619</v>
+        <v>2564</v>
       </c>
       <c r="E296" t="s">
-        <v>2629</v>
+        <v>2565</v>
       </c>
       <c r="F296" t="s">
-        <v>2630</v>
+        <v>2566</v>
       </c>
       <c r="G296" t="s">
-        <v>2631</v>
+        <v>2567</v>
       </c>
       <c r="H296" t="s">
-        <v>2632</v>
+        <v>2568</v>
       </c>
       <c r="I296" t="s">
-        <v>2633</v>
+        <v>2569</v>
       </c>
       <c r="J296"/>
       <c r="K296" t="s">
-        <v>2634</v>
+        <v>2570</v>
       </c>
       <c r="L296" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M296" t="s">
-        <v>2635</v>
+        <v>2571</v>
       </c>
       <c r="N296" t="s">
-        <v>2636</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>14</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>2637</v>
+        <v>2573</v>
       </c>
       <c r="D297" t="s">
-        <v>2590</v>
+        <v>2574</v>
       </c>
       <c r="E297" t="s">
-        <v>2638</v>
+        <v>2575</v>
       </c>
       <c r="F297" t="s">
-        <v>2639</v>
+        <v>2576</v>
       </c>
       <c r="G297" t="s">
-        <v>2640</v>
+        <v>2577</v>
       </c>
       <c r="H297" t="s">
-        <v>2641</v>
+        <v>2578</v>
       </c>
       <c r="I297" t="s">
-        <v>2642</v>
+        <v>2579</v>
       </c>
       <c r="J297"/>
       <c r="K297" t="s">
-        <v>2643</v>
+        <v>2580</v>
       </c>
       <c r="L297" t="s">
-        <v>250</v>
+        <v>2581</v>
       </c>
       <c r="M297" t="s">
-        <v>2644</v>
+        <v>2582</v>
       </c>
       <c r="N297" t="s">
-        <v>2645</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>14</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
-        <v>2646</v>
+        <v>2584</v>
       </c>
       <c r="D298" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E298" t="s">
+        <v>2586</v>
+      </c>
+      <c r="F298" t="s">
+        <v>2587</v>
+      </c>
+      <c r="G298" t="s">
+        <v>2588</v>
+      </c>
+      <c r="H298" t="s">
+        <v>2589</v>
+      </c>
+      <c r="I298" t="s">
         <v>2590</v>
-      </c>
-[...13 lines deleted...]
-        <v>2651</v>
       </c>
       <c r="J298"/>
       <c r="K298" t="s">
-        <v>2652</v>
+        <v>2591</v>
       </c>
       <c r="L298" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M298" t="s">
-        <v>2653</v>
+        <v>2592</v>
       </c>
       <c r="N298" t="s">
-        <v>2654</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
-        <v>2655</v>
+        <v>2594</v>
       </c>
       <c r="D299" t="s">
-        <v>2590</v>
+        <v>2595</v>
       </c>
       <c r="E299" t="s">
-        <v>2656</v>
+        <v>2596</v>
       </c>
       <c r="F299" t="s">
-        <v>2657</v>
+        <v>2597</v>
       </c>
       <c r="G299" t="s">
-        <v>2658</v>
+        <v>2598</v>
       </c>
       <c r="H299" t="s">
-        <v>2659</v>
+        <v>2599</v>
       </c>
       <c r="I299" t="s">
-        <v>2660</v>
+        <v>2600</v>
       </c>
       <c r="J299"/>
       <c r="K299" t="s">
-        <v>2661</v>
+        <v>2601</v>
       </c>
       <c r="L299" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M299" t="s">
-        <v>2662</v>
+        <v>2602</v>
       </c>
       <c r="N299" t="s">
-        <v>2663</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>2589</v>
+        <v>2604</v>
       </c>
       <c r="D300" t="s">
-        <v>2590</v>
+        <v>2585</v>
       </c>
       <c r="E300" t="s">
-        <v>2591</v>
+        <v>2605</v>
       </c>
       <c r="F300" t="s">
-        <v>2592</v>
+        <v>2606</v>
       </c>
       <c r="G300" t="s">
-        <v>2593</v>
+        <v>2607</v>
       </c>
       <c r="H300" t="s">
-        <v>2664</v>
+        <v>2608</v>
       </c>
       <c r="I300" t="s">
-        <v>2665</v>
+        <v>2609</v>
       </c>
       <c r="J300"/>
       <c r="K300" t="s">
-        <v>2666</v>
+        <v>2610</v>
       </c>
       <c r="L300" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M300" t="s">
-        <v>2667</v>
+        <v>2611</v>
       </c>
       <c r="N300" t="s">
-        <v>2598</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>14</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2668</v>
+        <v>2613</v>
       </c>
       <c r="D301" t="s">
-        <v>2590</v>
+        <v>2614</v>
       </c>
       <c r="E301" t="s">
-        <v>2669</v>
+        <v>2615</v>
       </c>
       <c r="F301" t="s">
-        <v>2670</v>
+        <v>2616</v>
       </c>
       <c r="G301" t="s">
-        <v>2671</v>
+        <v>2617</v>
       </c>
       <c r="H301" t="s">
-        <v>2672</v>
+        <v>2618</v>
       </c>
       <c r="I301" t="s">
-        <v>2673</v>
+        <v>2619</v>
       </c>
       <c r="J301"/>
       <c r="K301" t="s">
-        <v>2674</v>
+        <v>2620</v>
       </c>
       <c r="L301" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M301" t="s">
-        <v>2675</v>
+        <v>2621</v>
       </c>
       <c r="N301" t="s">
-        <v>2676</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>14</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2677</v>
+        <v>2623</v>
       </c>
       <c r="D302" t="s">
-        <v>2590</v>
+        <v>2614</v>
       </c>
       <c r="E302" t="s">
-        <v>2678</v>
+        <v>2624</v>
       </c>
       <c r="F302" t="s">
-        <v>2679</v>
+        <v>2625</v>
       </c>
       <c r="G302" t="s">
-        <v>1232</v>
+        <v>2626</v>
       </c>
       <c r="H302" t="s">
-        <v>2680</v>
+        <v>2627</v>
       </c>
       <c r="I302" t="s">
-        <v>2681</v>
+        <v>2628</v>
       </c>
       <c r="J302"/>
       <c r="K302" t="s">
-        <v>2682</v>
+        <v>2629</v>
       </c>
       <c r="L302" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M302" t="s">
-        <v>2683</v>
+        <v>2630</v>
       </c>
       <c r="N302" t="s">
-        <v>2684</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>14</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>2685</v>
+        <v>2632</v>
       </c>
       <c r="D303" t="s">
-        <v>2686</v>
+        <v>2633</v>
       </c>
       <c r="E303" t="s">
-        <v>2687</v>
+        <v>2634</v>
       </c>
       <c r="F303" t="s">
-        <v>2688</v>
+        <v>2635</v>
       </c>
       <c r="G303" t="s">
-        <v>2689</v>
+        <v>2636</v>
       </c>
       <c r="H303" t="s">
-        <v>2690</v>
+        <v>2637</v>
       </c>
       <c r="I303" t="s">
-        <v>2691</v>
+        <v>2638</v>
       </c>
       <c r="J303"/>
       <c r="K303" t="s">
-        <v>2692</v>
+        <v>2639</v>
       </c>
       <c r="L303" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M303" t="s">
-        <v>2693</v>
+        <v>2640</v>
       </c>
       <c r="N303" t="s">
-        <v>2694</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>14</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>2695</v>
+        <v>2642</v>
       </c>
       <c r="D304" t="s">
-        <v>2619</v>
+        <v>2643</v>
       </c>
       <c r="E304" t="s">
-        <v>2696</v>
+        <v>2644</v>
       </c>
       <c r="F304" t="s">
-        <v>2697</v>
+        <v>2645</v>
       </c>
       <c r="G304" t="s">
-        <v>2698</v>
+        <v>2646</v>
       </c>
       <c r="H304" t="s">
-        <v>2699</v>
+        <v>2647</v>
       </c>
       <c r="I304" t="s">
-        <v>2700</v>
+        <v>2648</v>
       </c>
       <c r="J304"/>
       <c r="K304" t="s">
-        <v>2701</v>
+        <v>2649</v>
       </c>
       <c r="L304" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M304" t="s">
-        <v>2702</v>
+        <v>2650</v>
       </c>
       <c r="N304" t="s">
-        <v>2703</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>14</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>2704</v>
+        <v>2652</v>
       </c>
       <c r="D305" t="s">
-        <v>2600</v>
+        <v>2643</v>
       </c>
       <c r="E305" t="s">
-        <v>2705</v>
+        <v>2653</v>
       </c>
       <c r="F305" t="s">
-        <v>2706</v>
+        <v>2654</v>
       </c>
       <c r="G305" t="s">
-        <v>2707</v>
+        <v>2655</v>
       </c>
       <c r="H305" t="s">
-        <v>2708</v>
+        <v>2656</v>
       </c>
       <c r="I305" t="s">
-        <v>2709</v>
+        <v>2657</v>
       </c>
       <c r="J305"/>
       <c r="K305" t="s">
-        <v>2710</v>
+        <v>2658</v>
       </c>
       <c r="L305" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M305" t="s">
-        <v>2711</v>
+        <v>2659</v>
       </c>
       <c r="N305" t="s">
-        <v>2712</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>14</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>2713</v>
+        <v>2661</v>
       </c>
       <c r="D306" t="s">
-        <v>2686</v>
+        <v>2662</v>
       </c>
       <c r="E306" t="s">
-        <v>2714</v>
+        <v>2663</v>
       </c>
       <c r="F306" t="s">
-        <v>2715</v>
+        <v>2664</v>
       </c>
       <c r="G306" t="s">
-        <v>2716</v>
+        <v>2665</v>
       </c>
       <c r="H306" t="s">
-        <v>2717</v>
+        <v>2666</v>
       </c>
       <c r="I306" t="s">
-        <v>2718</v>
+        <v>2667</v>
       </c>
       <c r="J306"/>
       <c r="K306" t="s">
-        <v>2719</v>
+        <v>2668</v>
       </c>
       <c r="L306" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M306" t="s">
-        <v>2720</v>
+        <v>2669</v>
       </c>
       <c r="N306" t="s">
-        <v>2721</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>14</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2722</v>
+        <v>2671</v>
       </c>
       <c r="D307" t="s">
-        <v>2723</v>
+        <v>2672</v>
       </c>
       <c r="E307" t="s">
-        <v>2724</v>
+        <v>2673</v>
       </c>
       <c r="F307" t="s">
-        <v>2725</v>
+        <v>2674</v>
       </c>
       <c r="G307" t="s">
-        <v>2726</v>
+        <v>2675</v>
       </c>
       <c r="H307" t="s">
-        <v>2727</v>
+        <v>2676</v>
       </c>
       <c r="I307" t="s">
-        <v>2728</v>
+        <v>2677</v>
       </c>
       <c r="J307"/>
       <c r="K307" t="s">
-        <v>2729</v>
+        <v>2678</v>
       </c>
       <c r="L307" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M307" t="s">
-        <v>2730</v>
+        <v>2679</v>
       </c>
       <c r="N307" t="s">
-        <v>2731</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>14</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2732</v>
+        <v>2681</v>
       </c>
       <c r="D308" t="s">
-        <v>2733</v>
+        <v>2672</v>
       </c>
       <c r="E308" t="s">
-        <v>2734</v>
+        <v>2682</v>
       </c>
       <c r="F308" t="s">
-        <v>2735</v>
+        <v>2683</v>
       </c>
       <c r="G308" t="s">
-        <v>2736</v>
+        <v>2684</v>
       </c>
       <c r="H308" t="s">
-        <v>2737</v>
+        <v>2685</v>
       </c>
       <c r="I308" t="s">
-        <v>2738</v>
+        <v>2686</v>
       </c>
       <c r="J308"/>
       <c r="K308" t="s">
-        <v>2739</v>
+        <v>2687</v>
       </c>
       <c r="L308" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M308" t="s">
-        <v>2740</v>
+        <v>2688</v>
       </c>
       <c r="N308" t="s">
-        <v>2741</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>14</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2742</v>
+        <v>2690</v>
       </c>
       <c r="D309" t="s">
-        <v>2619</v>
+        <v>2691</v>
       </c>
       <c r="E309" t="s">
-        <v>2743</v>
+        <v>2692</v>
       </c>
       <c r="F309" t="s">
-        <v>2744</v>
+        <v>2693</v>
       </c>
       <c r="G309" t="s">
-        <v>2745</v>
+        <v>2694</v>
       </c>
       <c r="H309" t="s">
-        <v>2746</v>
+        <v>2695</v>
       </c>
       <c r="I309" t="s">
-        <v>2747</v>
+        <v>2696</v>
       </c>
       <c r="J309"/>
       <c r="K309" t="s">
-        <v>2748</v>
+        <v>2697</v>
       </c>
       <c r="L309" t="s">
-        <v>144</v>
+        <v>2581</v>
       </c>
       <c r="M309" t="s">
-        <v>2749</v>
+        <v>2698</v>
       </c>
       <c r="N309" t="s">
-        <v>2750</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>14</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2751</v>
+        <v>2700</v>
       </c>
       <c r="D310" t="s">
-        <v>2470</v>
+        <v>2691</v>
       </c>
       <c r="E310" t="s">
-        <v>2752</v>
+        <v>2701</v>
       </c>
       <c r="F310" t="s">
-        <v>2753</v>
+        <v>2702</v>
       </c>
       <c r="G310" t="s">
-        <v>2754</v>
+        <v>2703</v>
       </c>
       <c r="H310" t="s">
-        <v>2755</v>
+        <v>2704</v>
       </c>
       <c r="I310" t="s">
-        <v>2756</v>
+        <v>2705</v>
       </c>
       <c r="J310"/>
       <c r="K310" t="s">
-        <v>2757</v>
+        <v>2706</v>
       </c>
       <c r="L310" t="s">
-        <v>144</v>
+        <v>2707</v>
       </c>
       <c r="M310" t="s">
-        <v>2758</v>
+        <v>2708</v>
       </c>
       <c r="N310" t="s">
-        <v>2759</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>14</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2760</v>
+        <v>2710</v>
       </c>
       <c r="D311" t="s">
-        <v>2619</v>
+        <v>2691</v>
       </c>
       <c r="E311" t="s">
-        <v>2761</v>
+        <v>2711</v>
       </c>
       <c r="F311" t="s">
-        <v>2762</v>
+        <v>2712</v>
       </c>
       <c r="G311" t="s">
-        <v>2763</v>
+        <v>2713</v>
       </c>
       <c r="H311" t="s">
-        <v>2764</v>
+        <v>2714</v>
       </c>
       <c r="I311" t="s">
-        <v>2765</v>
+        <v>2715</v>
       </c>
       <c r="J311"/>
       <c r="K311" t="s">
-        <v>2766</v>
+        <v>2716</v>
       </c>
       <c r="L311" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M311" t="s">
-        <v>2767</v>
+        <v>2717</v>
       </c>
       <c r="N311" t="s">
-        <v>2768</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>14</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2769</v>
+        <v>2719</v>
       </c>
       <c r="D312" t="s">
-        <v>2770</v>
+        <v>2720</v>
       </c>
       <c r="E312" t="s">
-        <v>2771</v>
+        <v>2721</v>
       </c>
       <c r="F312" t="s">
-        <v>2772</v>
+        <v>2722</v>
       </c>
       <c r="G312" t="s">
-        <v>2773</v>
+        <v>2723</v>
       </c>
       <c r="H312" t="s">
-        <v>2774</v>
+        <v>2724</v>
       </c>
       <c r="I312" t="s">
-        <v>2775</v>
+        <v>2725</v>
       </c>
       <c r="J312"/>
       <c r="K312" t="s">
-        <v>2776</v>
+        <v>2726</v>
       </c>
       <c r="L312" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M312" t="s">
-        <v>2777</v>
+        <v>2727</v>
       </c>
       <c r="N312" t="s">
-        <v>2778</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>14</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2779</v>
+        <v>2729</v>
       </c>
       <c r="D313" t="s">
-        <v>2780</v>
+        <v>2730</v>
       </c>
       <c r="E313" t="s">
-        <v>2781</v>
+        <v>2731</v>
       </c>
       <c r="F313" t="s">
-        <v>2782</v>
+        <v>2732</v>
       </c>
       <c r="G313" t="s">
-        <v>2783</v>
+        <v>2733</v>
       </c>
       <c r="H313" t="s">
-        <v>2784</v>
+        <v>2734</v>
       </c>
       <c r="I313" t="s">
-        <v>2785</v>
+        <v>2735</v>
       </c>
       <c r="J313"/>
       <c r="K313" t="s">
-        <v>2786</v>
+        <v>2736</v>
       </c>
       <c r="L313" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M313" t="s">
-        <v>2787</v>
+        <v>2737</v>
       </c>
       <c r="N313" t="s">
-        <v>2788</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>14</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2789</v>
+        <v>2739</v>
       </c>
       <c r="D314" t="s">
-        <v>2790</v>
+        <v>2740</v>
       </c>
       <c r="E314" t="s">
-        <v>2791</v>
+        <v>2741</v>
       </c>
       <c r="F314" t="s">
-        <v>2792</v>
+        <v>2742</v>
       </c>
       <c r="G314" t="s">
-        <v>2793</v>
+        <v>2743</v>
       </c>
       <c r="H314" t="s">
-        <v>2794</v>
+        <v>2744</v>
       </c>
       <c r="I314" t="s">
-        <v>2795</v>
+        <v>2745</v>
       </c>
       <c r="J314"/>
       <c r="K314" t="s">
-        <v>2796</v>
+        <v>2746</v>
       </c>
       <c r="L314" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M314" t="s">
-        <v>2797</v>
+        <v>2747</v>
       </c>
       <c r="N314" t="s">
-        <v>2798</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>14</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2609</v>
+        <v>2749</v>
       </c>
       <c r="D315" t="s">
-        <v>2600</v>
+        <v>2740</v>
       </c>
       <c r="E315" t="s">
-        <v>2610</v>
+        <v>2750</v>
       </c>
       <c r="F315" t="s">
-        <v>2611</v>
+        <v>2751</v>
       </c>
       <c r="G315" t="s">
-        <v>2612</v>
+        <v>2752</v>
       </c>
       <c r="H315" t="s">
-        <v>2799</v>
+        <v>2753</v>
       </c>
       <c r="I315" t="s">
-        <v>2800</v>
+        <v>2754</v>
       </c>
       <c r="J315"/>
       <c r="K315" t="s">
-        <v>2801</v>
+        <v>2755</v>
       </c>
       <c r="L315" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M315" t="s">
-        <v>2802</v>
+        <v>2756</v>
       </c>
       <c r="N315" t="s">
-        <v>2617</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>14</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2704</v>
+        <v>2758</v>
       </c>
       <c r="D316" t="s">
-        <v>2600</v>
+        <v>2759</v>
       </c>
       <c r="E316" t="s">
-        <v>2803</v>
+        <v>2760</v>
       </c>
       <c r="F316" t="s">
-        <v>2804</v>
+        <v>2761</v>
       </c>
       <c r="G316" t="s">
-        <v>2707</v>
+        <v>2762</v>
       </c>
       <c r="H316" t="s">
-        <v>2805</v>
+        <v>2763</v>
       </c>
       <c r="I316" t="s">
-        <v>2806</v>
+        <v>2764</v>
       </c>
       <c r="J316"/>
       <c r="K316" t="s">
-        <v>2807</v>
+        <v>2765</v>
       </c>
       <c r="L316" t="s">
-        <v>144</v>
+        <v>2766</v>
       </c>
       <c r="M316" t="s">
-        <v>2808</v>
+        <v>2767</v>
       </c>
       <c r="N316" t="s">
-        <v>2712</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>14</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2599</v>
+        <v>2769</v>
       </c>
       <c r="D317" t="s">
-        <v>2600</v>
+        <v>2759</v>
       </c>
       <c r="E317" t="s">
-        <v>2601</v>
+        <v>238</v>
       </c>
       <c r="F317" t="s">
-        <v>2602</v>
+        <v>239</v>
       </c>
       <c r="G317" t="s">
-        <v>2603</v>
+        <v>240</v>
       </c>
       <c r="H317" t="s">
-        <v>2809</v>
+        <v>2770</v>
       </c>
       <c r="I317" t="s">
-        <v>2810</v>
+        <v>2771</v>
       </c>
       <c r="J317"/>
       <c r="K317" t="s">
-        <v>2811</v>
+        <v>2772</v>
       </c>
       <c r="L317" t="s">
-        <v>250</v>
+        <v>2766</v>
       </c>
       <c r="M317" t="s">
-        <v>2812</v>
+        <v>2773</v>
       </c>
       <c r="N317" t="s">
-        <v>2608</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>14</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2628</v>
+        <v>2775</v>
       </c>
       <c r="D318" t="s">
-        <v>2619</v>
+        <v>2776</v>
       </c>
       <c r="E318" t="s">
-        <v>2629</v>
+        <v>2777</v>
       </c>
       <c r="F318" t="s">
-        <v>2630</v>
+        <v>2778</v>
       </c>
       <c r="G318" t="s">
-        <v>2631</v>
+        <v>2779</v>
       </c>
       <c r="H318" t="s">
-        <v>2813</v>
+        <v>2780</v>
       </c>
       <c r="I318" t="s">
-        <v>2814</v>
+        <v>2781</v>
       </c>
       <c r="J318"/>
       <c r="K318" t="s">
-        <v>2815</v>
+        <v>2782</v>
       </c>
       <c r="L318" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M318" t="s">
-        <v>2816</v>
+        <v>2783</v>
       </c>
       <c r="N318" t="s">
-        <v>2636</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>14</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2618</v>
+        <v>2785</v>
       </c>
       <c r="D319" t="s">
-        <v>2619</v>
+        <v>2776</v>
       </c>
       <c r="E319" t="s">
-        <v>2620</v>
+        <v>2786</v>
       </c>
       <c r="F319" t="s">
-        <v>2621</v>
+        <v>2787</v>
       </c>
       <c r="G319" t="s">
-        <v>2622</v>
+        <v>2788</v>
       </c>
       <c r="H319" t="s">
-        <v>2817</v>
+        <v>2789</v>
       </c>
       <c r="I319" t="s">
-        <v>2818</v>
+        <v>2790</v>
       </c>
       <c r="J319"/>
       <c r="K319" t="s">
-        <v>2819</v>
+        <v>2791</v>
       </c>
       <c r="L319" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M319" t="s">
-        <v>2820</v>
+        <v>2792</v>
       </c>
       <c r="N319" t="s">
-        <v>2627</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>14</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2695</v>
+        <v>2794</v>
       </c>
       <c r="D320" t="s">
-        <v>2619</v>
+        <v>2795</v>
       </c>
       <c r="E320" t="s">
-        <v>2696</v>
+        <v>2796</v>
       </c>
       <c r="F320" t="s">
-        <v>2697</v>
+        <v>2797</v>
       </c>
       <c r="G320" t="s">
-        <v>2698</v>
+        <v>2798</v>
       </c>
       <c r="H320" t="s">
-        <v>2821</v>
+        <v>2799</v>
       </c>
       <c r="I320" t="s">
-        <v>2822</v>
+        <v>2800</v>
       </c>
       <c r="J320"/>
       <c r="K320" t="s">
-        <v>2823</v>
+        <v>2801</v>
       </c>
       <c r="L320" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M320" t="s">
-        <v>2824</v>
+        <v>2802</v>
       </c>
       <c r="N320" t="s">
-        <v>2703</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>14</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2760</v>
+        <v>2804</v>
       </c>
       <c r="D321" t="s">
-        <v>2619</v>
+        <v>2730</v>
       </c>
       <c r="E321" t="s">
-        <v>2761</v>
+        <v>2805</v>
       </c>
       <c r="F321" t="s">
-        <v>2762</v>
+        <v>2806</v>
       </c>
       <c r="G321" t="s">
-        <v>2763</v>
+        <v>2807</v>
       </c>
       <c r="H321" t="s">
-        <v>2825</v>
+        <v>2808</v>
       </c>
       <c r="I321" t="s">
-        <v>2826</v>
+        <v>2809</v>
       </c>
       <c r="J321"/>
       <c r="K321" t="s">
-        <v>2827</v>
+        <v>2810</v>
       </c>
       <c r="L321" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M321" t="s">
-        <v>2828</v>
+        <v>2811</v>
       </c>
       <c r="N321" t="s">
-        <v>2768</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>14</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2742</v>
+        <v>2813</v>
       </c>
       <c r="D322" t="s">
-        <v>2619</v>
+        <v>2585</v>
       </c>
       <c r="E322" t="s">
-        <v>2743</v>
+        <v>2814</v>
       </c>
       <c r="F322" t="s">
-        <v>2744</v>
+        <v>2815</v>
       </c>
       <c r="G322" t="s">
-        <v>2745</v>
+        <v>2816</v>
       </c>
       <c r="H322" t="s">
-        <v>2829</v>
+        <v>2817</v>
       </c>
       <c r="I322" t="s">
-        <v>2830</v>
+        <v>2818</v>
       </c>
       <c r="J322"/>
       <c r="K322" t="s">
-        <v>2831</v>
+        <v>2819</v>
       </c>
       <c r="L322" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M322" t="s">
-        <v>2832</v>
+        <v>2820</v>
       </c>
       <c r="N322" t="s">
-        <v>2750</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>14</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2833</v>
+        <v>2822</v>
       </c>
       <c r="D323" t="s">
-        <v>2619</v>
+        <v>2823</v>
       </c>
       <c r="E323" t="s">
-        <v>2834</v>
+        <v>2824</v>
       </c>
       <c r="F323" t="s">
-        <v>2835</v>
+        <v>2825</v>
       </c>
       <c r="G323" t="s">
-        <v>2836</v>
+        <v>2826</v>
       </c>
       <c r="H323" t="s">
-        <v>2837</v>
+        <v>2827</v>
       </c>
       <c r="I323" t="s">
-        <v>2838</v>
+        <v>2828</v>
       </c>
       <c r="J323"/>
       <c r="K323" t="s">
-        <v>2839</v>
+        <v>2829</v>
       </c>
       <c r="L323" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M323" t="s">
-        <v>2840</v>
+        <v>2830</v>
       </c>
       <c r="N323" t="s">
-        <v>2841</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>14</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2842</v>
+        <v>2832</v>
       </c>
       <c r="D324" t="s">
-        <v>2619</v>
+        <v>2730</v>
       </c>
       <c r="E324" t="s">
-        <v>2843</v>
+        <v>2833</v>
       </c>
       <c r="F324" t="s">
-        <v>2844</v>
+        <v>2834</v>
       </c>
       <c r="G324" t="s">
-        <v>2845</v>
+        <v>2835</v>
       </c>
       <c r="H324" t="s">
-        <v>2846</v>
+        <v>2836</v>
       </c>
       <c r="I324" t="s">
-        <v>2847</v>
+        <v>2837</v>
       </c>
       <c r="J324"/>
       <c r="K324" t="s">
-        <v>2848</v>
+        <v>2838</v>
       </c>
       <c r="L324" t="s">
-        <v>250</v>
+        <v>2581</v>
       </c>
       <c r="M324" t="s">
-        <v>2849</v>
+        <v>2839</v>
       </c>
       <c r="N324" t="s">
-        <v>2850</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>14</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>2851</v>
+        <v>2841</v>
       </c>
       <c r="D325" t="s">
-        <v>2619</v>
+        <v>2823</v>
       </c>
       <c r="E325" t="s">
-        <v>2852</v>
+        <v>2842</v>
       </c>
       <c r="F325" t="s">
-        <v>2853</v>
+        <v>2843</v>
       </c>
       <c r="G325" t="s">
-        <v>2854</v>
+        <v>2844</v>
       </c>
       <c r="H325" t="s">
-        <v>2855</v>
+        <v>2845</v>
       </c>
       <c r="I325" t="s">
-        <v>2856</v>
+        <v>2846</v>
       </c>
       <c r="J325"/>
       <c r="K325" t="s">
-        <v>2857</v>
+        <v>2847</v>
       </c>
       <c r="L325" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M325" t="s">
-        <v>2858</v>
+        <v>2848</v>
       </c>
       <c r="N325" t="s">
-        <v>2859</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>14</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2860</v>
+        <v>2850</v>
       </c>
       <c r="D326" t="s">
-        <v>2470</v>
+        <v>2730</v>
       </c>
       <c r="E326" t="s">
-        <v>2861</v>
+        <v>2851</v>
       </c>
       <c r="F326" t="s">
-        <v>2862</v>
+        <v>2852</v>
       </c>
       <c r="G326" t="s">
-        <v>2863</v>
+        <v>2853</v>
       </c>
       <c r="H326" t="s">
-        <v>2864</v>
+        <v>2854</v>
       </c>
       <c r="I326" t="s">
-        <v>2865</v>
+        <v>2855</v>
       </c>
       <c r="J326"/>
       <c r="K326" t="s">
-        <v>2866</v>
+        <v>2856</v>
       </c>
       <c r="L326" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M326" t="s">
-        <v>2867</v>
+        <v>2857</v>
       </c>
       <c r="N326" t="s">
-        <v>2868</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>14</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2751</v>
+        <v>2859</v>
       </c>
       <c r="D327" t="s">
-        <v>2470</v>
+        <v>2860</v>
       </c>
       <c r="E327" t="s">
-        <v>2752</v>
+        <v>2861</v>
       </c>
       <c r="F327" t="s">
-        <v>2753</v>
+        <v>2862</v>
       </c>
       <c r="G327" t="s">
-        <v>2754</v>
+        <v>2863</v>
       </c>
       <c r="H327" t="s">
-        <v>2869</v>
+        <v>2864</v>
       </c>
       <c r="I327" t="s">
-        <v>2870</v>
+        <v>2865</v>
       </c>
       <c r="J327"/>
       <c r="K327" t="s">
-        <v>2871</v>
+        <v>2866</v>
       </c>
       <c r="L327" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M327" t="s">
-        <v>2872</v>
+        <v>2867</v>
       </c>
       <c r="N327" t="s">
-        <v>2759</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>14</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D328" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E328" t="s">
+        <v>2871</v>
+      </c>
+      <c r="F328" t="s">
+        <v>2872</v>
+      </c>
+      <c r="G328" t="s">
         <v>2873</v>
       </c>
-      <c r="D328" t="s">
-[...2 lines deleted...]
-      <c r="E328" t="s">
+      <c r="H328" t="s">
         <v>2874</v>
       </c>
-      <c r="F328" t="s">
+      <c r="I328" t="s">
         <v>2875</v>
-      </c>
-[...7 lines deleted...]
-        <v>2878</v>
       </c>
       <c r="J328"/>
       <c r="K328" t="s">
-        <v>2879</v>
+        <v>2876</v>
       </c>
       <c r="L328" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M328" t="s">
-        <v>2880</v>
+        <v>2877</v>
       </c>
       <c r="N328" t="s">
-        <v>2881</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>14</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D329" t="s">
+        <v>2880</v>
+      </c>
+      <c r="E329" t="s">
+        <v>2881</v>
+      </c>
+      <c r="F329" t="s">
         <v>2882</v>
       </c>
-      <c r="D329" t="s">
-[...2 lines deleted...]
-      <c r="E329" t="s">
+      <c r="G329" t="s">
         <v>2883</v>
       </c>
-      <c r="F329" t="s">
+      <c r="H329" t="s">
         <v>2884</v>
       </c>
-      <c r="G329" t="s">
+      <c r="I329" t="s">
         <v>2885</v>
-      </c>
-[...4 lines deleted...]
-        <v>2887</v>
       </c>
       <c r="J329"/>
       <c r="K329" t="s">
+        <v>2886</v>
+      </c>
+      <c r="L329" t="s">
+        <v>44</v>
+      </c>
+      <c r="M329" t="s">
+        <v>2887</v>
+      </c>
+      <c r="N329" t="s">
         <v>2888</v>
-      </c>
-[...7 lines deleted...]
-        <v>2890</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>14</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2713</v>
+        <v>2889</v>
       </c>
       <c r="D330" t="s">
-        <v>2686</v>
+        <v>2890</v>
       </c>
       <c r="E330" t="s">
-        <v>2714</v>
+        <v>2891</v>
       </c>
       <c r="F330" t="s">
-        <v>2715</v>
+        <v>2892</v>
       </c>
       <c r="G330" t="s">
-        <v>2716</v>
+        <v>2893</v>
       </c>
       <c r="H330" t="s">
-        <v>2891</v>
+        <v>2894</v>
       </c>
       <c r="I330" t="s">
-        <v>2892</v>
+        <v>2895</v>
       </c>
       <c r="J330"/>
       <c r="K330" t="s">
-        <v>2893</v>
+        <v>2896</v>
       </c>
       <c r="L330" t="s">
-        <v>250</v>
+        <v>1736</v>
       </c>
       <c r="M330" t="s">
-        <v>2894</v>
+        <v>2897</v>
       </c>
       <c r="N330" t="s">
-        <v>2721</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>14</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>2895</v>
+        <v>2573</v>
       </c>
       <c r="D331" t="s">
-        <v>2686</v>
+        <v>2574</v>
       </c>
       <c r="E331" t="s">
-        <v>2896</v>
+        <v>2575</v>
       </c>
       <c r="F331" t="s">
-        <v>2897</v>
+        <v>2576</v>
       </c>
       <c r="G331" t="s">
-        <v>2898</v>
+        <v>2577</v>
       </c>
       <c r="H331" t="s">
         <v>2899</v>
       </c>
       <c r="I331" t="s">
         <v>2900</v>
       </c>
       <c r="J331"/>
       <c r="K331" t="s">
         <v>2901</v>
       </c>
       <c r="L331" t="s">
-        <v>250</v>
+        <v>2581</v>
       </c>
       <c r="M331" t="s">
         <v>2902</v>
       </c>
       <c r="N331" t="s">
-        <v>2903</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>14</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D332" t="s">
         <v>2904</v>
-      </c>
-[...1 lines deleted...]
-        <v>2686</v>
       </c>
       <c r="E332" t="s">
         <v>2905</v>
       </c>
       <c r="F332" t="s">
         <v>2906</v>
       </c>
       <c r="G332" t="s">
         <v>2907</v>
       </c>
       <c r="H332" t="s">
         <v>2908</v>
       </c>
       <c r="I332" t="s">
         <v>2909</v>
       </c>
       <c r="J332"/>
       <c r="K332" t="s">
         <v>2910</v>
       </c>
       <c r="L332" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M332" t="s">
         <v>2911</v>
       </c>
       <c r="N332" t="s">
         <v>2912</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>14</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
         <v>2913</v>
       </c>
       <c r="D333" t="s">
-        <v>2686</v>
+        <v>2574</v>
       </c>
       <c r="E333" t="s">
         <v>2914</v>
       </c>
       <c r="F333" t="s">
         <v>2915</v>
       </c>
       <c r="G333" t="s">
         <v>2916</v>
       </c>
       <c r="H333" t="s">
         <v>2917</v>
       </c>
       <c r="I333" t="s">
         <v>2918</v>
       </c>
       <c r="J333"/>
       <c r="K333" t="s">
         <v>2919</v>
       </c>
       <c r="L333" t="s">
-        <v>250</v>
+        <v>1599</v>
       </c>
       <c r="M333" t="s">
         <v>2920</v>
       </c>
       <c r="N333" t="s">
         <v>2921</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>14</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2685</v>
+        <v>2922</v>
       </c>
       <c r="D334" t="s">
-        <v>2686</v>
+        <v>2923</v>
       </c>
       <c r="E334" t="s">
-        <v>2687</v>
+        <v>2924</v>
       </c>
       <c r="F334" t="s">
-        <v>2688</v>
+        <v>2925</v>
       </c>
       <c r="G334" t="s">
-        <v>2689</v>
+        <v>2926</v>
       </c>
       <c r="H334" t="s">
-        <v>2922</v>
+        <v>2927</v>
       </c>
       <c r="I334" t="s">
-        <v>2923</v>
+        <v>2928</v>
       </c>
       <c r="J334"/>
       <c r="K334" t="s">
-        <v>2924</v>
+        <v>2929</v>
       </c>
       <c r="L334" t="s">
-        <v>144</v>
+        <v>1736</v>
       </c>
       <c r="M334" t="s">
-        <v>2925</v>
+        <v>2930</v>
       </c>
       <c r="N334" t="s">
-        <v>2694</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
         <v>14</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2926</v>
+        <v>2932</v>
       </c>
       <c r="D335" t="s">
-        <v>2927</v>
+        <v>2933</v>
       </c>
       <c r="E335" t="s">
-        <v>2928</v>
+        <v>2934</v>
       </c>
       <c r="F335" t="s">
-        <v>2929</v>
+        <v>2935</v>
       </c>
       <c r="G335" t="s">
-        <v>2930</v>
+        <v>2936</v>
       </c>
       <c r="H335" t="s">
-        <v>2931</v>
+        <v>2937</v>
       </c>
       <c r="I335" t="s">
-        <v>2932</v>
+        <v>2938</v>
       </c>
       <c r="J335"/>
       <c r="K335" t="s">
-        <v>2933</v>
+        <v>2939</v>
       </c>
       <c r="L335" t="s">
-        <v>144</v>
+        <v>2940</v>
       </c>
       <c r="M335" t="s">
-        <v>2934</v>
+        <v>2941</v>
       </c>
       <c r="N335" t="s">
-        <v>2935</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
         <v>14</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2936</v>
+        <v>2943</v>
       </c>
       <c r="D336" t="s">
-        <v>2937</v>
+        <v>2730</v>
       </c>
       <c r="E336" t="s">
-        <v>2938</v>
+        <v>2944</v>
       </c>
       <c r="F336" t="s">
-        <v>2939</v>
+        <v>2945</v>
       </c>
       <c r="G336" t="s">
-        <v>2940</v>
+        <v>2946</v>
       </c>
       <c r="H336" t="s">
-        <v>2941</v>
+        <v>2947</v>
       </c>
       <c r="I336" t="s">
-        <v>2942</v>
+        <v>2948</v>
       </c>
       <c r="J336"/>
       <c r="K336" t="s">
-        <v>2943</v>
+        <v>2949</v>
       </c>
       <c r="L336" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M336" t="s">
-        <v>2944</v>
+        <v>2950</v>
       </c>
       <c r="N336" t="s">
-        <v>2945</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>14</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D337" t="s">
+        <v>2730</v>
+      </c>
+      <c r="E337" t="s">
+        <v>2944</v>
+      </c>
+      <c r="F337" t="s">
+        <v>2945</v>
+      </c>
+      <c r="G337" t="s">
         <v>2946</v>
       </c>
-      <c r="D337" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H337" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
       <c r="I337" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="J337"/>
       <c r="K337" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="L337" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M337" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="N337" t="s">
-        <v>2955</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>14</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
         <v>2956</v>
       </c>
       <c r="D338" t="s">
+        <v>2904</v>
+      </c>
+      <c r="E338" t="s">
         <v>2957</v>
       </c>
-      <c r="E338" t="s">
+      <c r="F338" t="s">
         <v>2958</v>
       </c>
-      <c r="F338" t="s">
+      <c r="G338" t="s">
         <v>2959</v>
       </c>
-      <c r="G338" t="s">
+      <c r="H338" t="s">
         <v>2960</v>
       </c>
-      <c r="H338" t="s">
+      <c r="I338" t="s">
         <v>2961</v>
-      </c>
-[...1 lines deleted...]
-        <v>2962</v>
       </c>
       <c r="J338"/>
       <c r="K338" t="s">
+        <v>2962</v>
+      </c>
+      <c r="L338" t="s">
+        <v>44</v>
+      </c>
+      <c r="M338" t="s">
         <v>2963</v>
       </c>
-      <c r="L338" t="s">
-[...2 lines deleted...]
-      <c r="M338" t="s">
+      <c r="N338" t="s">
         <v>2964</v>
-      </c>
-[...1 lines deleted...]
-        <v>2965</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>14</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
+        <v>2965</v>
+      </c>
+      <c r="D339" t="s">
         <v>2966</v>
-      </c>
-[...1 lines deleted...]
-        <v>2957</v>
       </c>
       <c r="E339" t="s">
         <v>2967</v>
       </c>
       <c r="F339" t="s">
         <v>2968</v>
       </c>
       <c r="G339" t="s">
         <v>2969</v>
       </c>
       <c r="H339" t="s">
         <v>2970</v>
       </c>
       <c r="I339" t="s">
         <v>2971</v>
       </c>
       <c r="J339"/>
       <c r="K339" t="s">
         <v>2972</v>
       </c>
       <c r="L339" t="s">
-        <v>2262</v>
+        <v>1288</v>
       </c>
       <c r="M339" t="s">
         <v>2973</v>
       </c>
       <c r="N339" t="s">
         <v>2974</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>14</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2966</v>
+        <v>2975</v>
       </c>
       <c r="D340" t="s">
-        <v>2957</v>
+        <v>2904</v>
       </c>
       <c r="E340" t="s">
-        <v>2967</v>
+        <v>2976</v>
       </c>
       <c r="F340" t="s">
-        <v>2968</v>
+        <v>2977</v>
       </c>
       <c r="G340" t="s">
-        <v>2969</v>
+        <v>2978</v>
       </c>
       <c r="H340" t="s">
-        <v>2975</v>
+        <v>2979</v>
       </c>
       <c r="I340" t="s">
-        <v>2976</v>
+        <v>2980</v>
       </c>
       <c r="J340"/>
       <c r="K340" t="s">
-        <v>2977</v>
+        <v>2981</v>
       </c>
       <c r="L340" t="s">
-        <v>2262</v>
+        <v>44</v>
       </c>
       <c r="M340" t="s">
-        <v>2978</v>
+        <v>2982</v>
       </c>
       <c r="N340" t="s">
-        <v>2974</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
         <v>14</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2979</v>
+        <v>2984</v>
       </c>
       <c r="D341" t="s">
-        <v>2947</v>
+        <v>2985</v>
       </c>
       <c r="E341" t="s">
-        <v>2980</v>
+        <v>2986</v>
       </c>
       <c r="F341" t="s">
-        <v>2981</v>
+        <v>2987</v>
       </c>
       <c r="G341" t="s">
-        <v>2982</v>
+        <v>2988</v>
       </c>
       <c r="H341" t="s">
-        <v>2983</v>
+        <v>2989</v>
       </c>
       <c r="I341" t="s">
-        <v>2984</v>
+        <v>2990</v>
       </c>
       <c r="J341"/>
       <c r="K341" t="s">
-        <v>2985</v>
+        <v>2991</v>
       </c>
       <c r="L341" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M341" t="s">
-        <v>2986</v>
+        <v>2992</v>
       </c>
       <c r="N341" t="s">
-        <v>2987</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
         <v>14</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>2988</v>
+        <v>2994</v>
       </c>
       <c r="D342" t="s">
-        <v>2989</v>
+        <v>2995</v>
       </c>
       <c r="E342" t="s">
-        <v>2990</v>
+        <v>2996</v>
       </c>
       <c r="F342" t="s">
-        <v>2991</v>
+        <v>2997</v>
       </c>
       <c r="G342" t="s">
-        <v>2992</v>
+        <v>2998</v>
       </c>
       <c r="H342" t="s">
-        <v>2993</v>
+        <v>2999</v>
       </c>
       <c r="I342" t="s">
-        <v>2994</v>
+        <v>3000</v>
       </c>
       <c r="J342"/>
       <c r="K342" t="s">
-        <v>2995</v>
+        <v>3001</v>
       </c>
       <c r="L342" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M342" t="s">
-        <v>2996</v>
+        <v>3002</v>
       </c>
       <c r="N342" t="s">
-        <v>2997</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>14</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>2998</v>
+        <v>3004</v>
       </c>
       <c r="D343" t="s">
-        <v>2770</v>
+        <v>2995</v>
       </c>
       <c r="E343" t="s">
-        <v>2999</v>
+        <v>3005</v>
       </c>
       <c r="F343" t="s">
-        <v>3000</v>
+        <v>3006</v>
       </c>
       <c r="G343" t="s">
-        <v>3001</v>
+        <v>3007</v>
       </c>
       <c r="H343" t="s">
-        <v>3002</v>
+        <v>3008</v>
       </c>
       <c r="I343" t="s">
-        <v>3003</v>
+        <v>3009</v>
       </c>
       <c r="J343"/>
       <c r="K343" t="s">
-        <v>3004</v>
+        <v>3010</v>
       </c>
       <c r="L343" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M343" t="s">
-        <v>3005</v>
+        <v>3011</v>
       </c>
       <c r="N343" t="s">
-        <v>3006</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>14</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>3007</v>
+        <v>3013</v>
       </c>
       <c r="D344" t="s">
-        <v>2989</v>
+        <v>2995</v>
       </c>
       <c r="E344" t="s">
-        <v>3008</v>
+        <v>3014</v>
       </c>
       <c r="F344" t="s">
-        <v>3009</v>
+        <v>3015</v>
       </c>
       <c r="G344" t="s">
-        <v>3010</v>
+        <v>3016</v>
       </c>
       <c r="H344" t="s">
-        <v>3011</v>
+        <v>3017</v>
       </c>
       <c r="I344" t="s">
-        <v>3012</v>
+        <v>3018</v>
       </c>
       <c r="J344"/>
       <c r="K344" t="s">
-        <v>3013</v>
+        <v>3019</v>
       </c>
       <c r="L344" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M344" t="s">
-        <v>3014</v>
+        <v>3020</v>
       </c>
       <c r="N344" t="s">
-        <v>3015</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
         <v>14</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>3016</v>
+        <v>2984</v>
       </c>
       <c r="D345" t="s">
-        <v>3017</v>
+        <v>2985</v>
       </c>
       <c r="E345" t="s">
-        <v>3018</v>
+        <v>3022</v>
       </c>
       <c r="F345" t="s">
-        <v>3019</v>
+        <v>2987</v>
       </c>
       <c r="G345" t="s">
-        <v>3020</v>
+        <v>2988</v>
       </c>
       <c r="H345" t="s">
-        <v>3021</v>
+        <v>3023</v>
       </c>
       <c r="I345" t="s">
-        <v>3022</v>
+        <v>3024</v>
       </c>
       <c r="J345"/>
       <c r="K345" t="s">
-        <v>3023</v>
+        <v>3025</v>
       </c>
       <c r="L345" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M345" t="s">
-        <v>3024</v>
+        <v>3026</v>
       </c>
       <c r="N345" t="s">
-        <v>3025</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
         <v>14</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>3026</v>
+        <v>2584</v>
       </c>
       <c r="D346" t="s">
-        <v>2989</v>
+        <v>2585</v>
       </c>
       <c r="E346" t="s">
+        <v>2586</v>
+      </c>
+      <c r="F346" t="s">
+        <v>2587</v>
+      </c>
+      <c r="G346" t="s">
+        <v>2588</v>
+      </c>
+      <c r="H346" t="s">
         <v>3027</v>
       </c>
-      <c r="F346" t="s">
+      <c r="I346" t="s">
         <v>3028</v>
-      </c>
-[...7 lines deleted...]
-        <v>3031</v>
       </c>
       <c r="J346"/>
       <c r="K346" t="s">
-        <v>3032</v>
+        <v>3029</v>
       </c>
       <c r="L346" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M346" t="s">
-        <v>3033</v>
+        <v>3030</v>
       </c>
       <c r="N346" t="s">
-        <v>3034</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
         <v>14</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D347" t="s">
+        <v>2585</v>
+      </c>
+      <c r="E347" t="s">
+        <v>3032</v>
+      </c>
+      <c r="F347" t="s">
+        <v>3033</v>
+      </c>
+      <c r="G347" t="s">
+        <v>3034</v>
+      </c>
+      <c r="H347" t="s">
         <v>3035</v>
       </c>
-      <c r="D347" t="s">
-[...2 lines deleted...]
-      <c r="E347" t="s">
+      <c r="I347" t="s">
         <v>3036</v>
-      </c>
-[...10 lines deleted...]
-        <v>3040</v>
       </c>
       <c r="J347"/>
       <c r="K347" t="s">
-        <v>3041</v>
+        <v>3037</v>
       </c>
       <c r="L347" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M347" t="s">
-        <v>3042</v>
+        <v>3038</v>
       </c>
       <c r="N347" t="s">
-        <v>3043</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
         <v>14</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>3035</v>
+        <v>2813</v>
       </c>
       <c r="D348" t="s">
-        <v>2770</v>
+        <v>2585</v>
       </c>
       <c r="E348" t="s">
-        <v>3036</v>
+        <v>2814</v>
       </c>
       <c r="F348" t="s">
-        <v>3037</v>
+        <v>2815</v>
       </c>
       <c r="G348" t="s">
-        <v>3038</v>
+        <v>2816</v>
       </c>
       <c r="H348" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="I348" t="s">
-        <v>3044</v>
+        <v>3041</v>
       </c>
       <c r="J348"/>
       <c r="K348" t="s">
-        <v>3045</v>
+        <v>3042</v>
       </c>
       <c r="L348" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M348" t="s">
-        <v>3046</v>
+        <v>3043</v>
       </c>
       <c r="N348" t="s">
-        <v>3043</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
         <v>14</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>3047</v>
+        <v>2604</v>
       </c>
       <c r="D349" t="s">
-        <v>3048</v>
+        <v>2585</v>
       </c>
       <c r="E349" t="s">
-        <v>3049</v>
+        <v>2605</v>
       </c>
       <c r="F349" t="s">
-        <v>3050</v>
+        <v>2606</v>
       </c>
       <c r="G349" t="s">
-        <v>3051</v>
+        <v>2607</v>
       </c>
       <c r="H349" t="s">
-        <v>3052</v>
+        <v>3044</v>
       </c>
       <c r="I349" t="s">
-        <v>3053</v>
+        <v>3045</v>
       </c>
       <c r="J349"/>
       <c r="K349" t="s">
-        <v>3054</v>
+        <v>3046</v>
       </c>
       <c r="L349" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M349" t="s">
-        <v>3055</v>
+        <v>3047</v>
       </c>
       <c r="N349" t="s">
-        <v>3056</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
         <v>14</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>3057</v>
+        <v>3048</v>
       </c>
       <c r="D350" t="s">
-        <v>3058</v>
+        <v>2730</v>
       </c>
       <c r="E350" t="s">
-        <v>3059</v>
+        <v>3049</v>
       </c>
       <c r="F350" t="s">
-        <v>3060</v>
+        <v>3050</v>
       </c>
       <c r="G350" t="s">
-        <v>3061</v>
+        <v>3051</v>
       </c>
       <c r="H350" t="s">
-        <v>3062</v>
+        <v>3052</v>
       </c>
       <c r="I350" t="s">
-        <v>3063</v>
+        <v>3053</v>
       </c>
       <c r="J350"/>
       <c r="K350" t="s">
-        <v>3064</v>
+        <v>3054</v>
       </c>
       <c r="L350" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M350" t="s">
-        <v>3065</v>
+        <v>3055</v>
       </c>
       <c r="N350" t="s">
-        <v>3066</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
         <v>14</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>2979</v>
+        <v>3057</v>
       </c>
       <c r="D351" t="s">
-        <v>2947</v>
+        <v>2730</v>
       </c>
       <c r="E351" t="s">
-        <v>2980</v>
+        <v>3058</v>
       </c>
       <c r="F351" t="s">
-        <v>2981</v>
+        <v>3059</v>
       </c>
       <c r="G351" t="s">
-        <v>2982</v>
+        <v>3060</v>
       </c>
       <c r="H351" t="s">
-        <v>3067</v>
+        <v>3061</v>
       </c>
       <c r="I351" t="s">
-        <v>3068</v>
+        <v>3062</v>
       </c>
       <c r="J351"/>
       <c r="K351" t="s">
-        <v>3069</v>
+        <v>3063</v>
       </c>
       <c r="L351" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M351" t="s">
-        <v>3070</v>
+        <v>3064</v>
       </c>
       <c r="N351" t="s">
-        <v>2987</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
         <v>14</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>3071</v>
+        <v>2804</v>
       </c>
       <c r="D352" t="s">
-        <v>2937</v>
+        <v>2730</v>
       </c>
       <c r="E352" t="s">
-        <v>3072</v>
+        <v>2805</v>
       </c>
       <c r="F352" t="s">
-        <v>3073</v>
+        <v>2806</v>
       </c>
       <c r="G352" t="s">
-        <v>3074</v>
+        <v>2807</v>
       </c>
       <c r="H352" t="s">
-        <v>3075</v>
+        <v>3066</v>
       </c>
       <c r="I352" t="s">
-        <v>3076</v>
+        <v>3067</v>
       </c>
       <c r="J352"/>
       <c r="K352" t="s">
-        <v>3077</v>
+        <v>3068</v>
       </c>
       <c r="L352" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M352" t="s">
-        <v>3078</v>
+        <v>3069</v>
       </c>
       <c r="N352" t="s">
-        <v>3079</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
         <v>14</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>3080</v>
+        <v>3070</v>
       </c>
       <c r="D353" t="s">
-        <v>2937</v>
+        <v>2730</v>
       </c>
       <c r="E353" t="s">
-        <v>3081</v>
+        <v>3071</v>
       </c>
       <c r="F353" t="s">
-        <v>3082</v>
+        <v>3072</v>
       </c>
       <c r="G353" t="s">
-        <v>3083</v>
+        <v>3073</v>
       </c>
       <c r="H353" t="s">
-        <v>3084</v>
+        <v>3074</v>
       </c>
       <c r="I353" t="s">
-        <v>3085</v>
+        <v>3075</v>
       </c>
       <c r="J353"/>
       <c r="K353" t="s">
-        <v>3086</v>
+        <v>3076</v>
       </c>
       <c r="L353" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M353" t="s">
-        <v>3087</v>
+        <v>3077</v>
       </c>
       <c r="N353" t="s">
-        <v>3088</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
         <v>14</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>2936</v>
+        <v>3079</v>
       </c>
       <c r="D354" t="s">
-        <v>2937</v>
+        <v>2730</v>
       </c>
       <c r="E354" t="s">
-        <v>2938</v>
+        <v>3080</v>
       </c>
       <c r="F354" t="s">
-        <v>2939</v>
+        <v>3081</v>
       </c>
       <c r="G354" t="s">
-        <v>2940</v>
+        <v>3082</v>
       </c>
       <c r="H354" t="s">
-        <v>3089</v>
+        <v>3083</v>
       </c>
       <c r="I354" t="s">
-        <v>3090</v>
+        <v>3084</v>
       </c>
       <c r="J354"/>
       <c r="K354" t="s">
-        <v>3091</v>
+        <v>3085</v>
       </c>
       <c r="L354" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M354" t="s">
-        <v>3092</v>
+        <v>3086</v>
       </c>
       <c r="N354" t="s">
-        <v>2945</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
         <v>14</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>3093</v>
+        <v>2943</v>
       </c>
       <c r="D355" t="s">
-        <v>3094</v>
+        <v>2730</v>
       </c>
       <c r="E355" t="s">
-        <v>3095</v>
+        <v>2944</v>
       </c>
       <c r="F355" t="s">
-        <v>3096</v>
+        <v>2945</v>
       </c>
       <c r="G355" t="s">
-        <v>3097</v>
+        <v>2946</v>
       </c>
       <c r="H355" t="s">
-        <v>3098</v>
+        <v>3088</v>
       </c>
       <c r="I355" t="s">
-        <v>3099</v>
+        <v>3089</v>
       </c>
       <c r="J355"/>
       <c r="K355" t="s">
-        <v>3100</v>
+        <v>3090</v>
       </c>
       <c r="L355" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M355" t="s">
-        <v>3101</v>
+        <v>3091</v>
       </c>
       <c r="N355" t="s">
-        <v>3102</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>14</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>3103</v>
+        <v>2832</v>
       </c>
       <c r="D356" t="s">
-        <v>3104</v>
+        <v>2730</v>
       </c>
       <c r="E356" t="s">
-        <v>3105</v>
+        <v>2833</v>
       </c>
       <c r="F356" t="s">
-        <v>3106</v>
+        <v>2834</v>
       </c>
       <c r="G356" t="s">
-        <v>3107</v>
+        <v>2835</v>
       </c>
       <c r="H356" t="s">
-        <v>3108</v>
+        <v>3092</v>
       </c>
       <c r="I356" t="s">
-        <v>3109</v>
-[...3 lines deleted...]
-      </c>
+        <v>3093</v>
+      </c>
+      <c r="J356"/>
       <c r="K356" t="s">
-        <v>3111</v>
+        <v>3094</v>
       </c>
       <c r="L356" t="s">
-        <v>47</v>
+        <v>2581</v>
       </c>
       <c r="M356" t="s">
-        <v>3112</v>
+        <v>3095</v>
       </c>
       <c r="N356" t="s">
-        <v>3113</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>14</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>3047</v>
+        <v>2729</v>
       </c>
       <c r="D357" t="s">
-        <v>3048</v>
+        <v>2730</v>
       </c>
       <c r="E357" t="s">
-        <v>3114</v>
+        <v>2731</v>
       </c>
       <c r="F357" t="s">
-        <v>3115</v>
+        <v>2732</v>
       </c>
       <c r="G357" t="s">
-        <v>3051</v>
+        <v>2733</v>
       </c>
       <c r="H357" t="s">
-        <v>3116</v>
+        <v>3096</v>
       </c>
       <c r="I357" t="s">
-        <v>3117</v>
+        <v>3097</v>
       </c>
       <c r="J357"/>
       <c r="K357" t="s">
-        <v>3118</v>
+        <v>3098</v>
       </c>
       <c r="L357" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M357" t="s">
-        <v>3119</v>
+        <v>3099</v>
       </c>
       <c r="N357" t="s">
-        <v>3056</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>14</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>3120</v>
+        <v>2850</v>
       </c>
       <c r="D358" t="s">
-        <v>2770</v>
+        <v>2730</v>
       </c>
       <c r="E358" t="s">
-        <v>3121</v>
+        <v>2851</v>
       </c>
       <c r="F358" t="s">
-        <v>3122</v>
+        <v>2852</v>
       </c>
       <c r="G358" t="s">
-        <v>3123</v>
+        <v>2853</v>
       </c>
       <c r="H358" t="s">
-        <v>3124</v>
+        <v>3100</v>
       </c>
       <c r="I358" t="s">
-        <v>3125</v>
+        <v>3101</v>
       </c>
       <c r="J358"/>
       <c r="K358" t="s">
-        <v>3126</v>
+        <v>3102</v>
       </c>
       <c r="L358" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M358" t="s">
-        <v>3127</v>
+        <v>3103</v>
       </c>
       <c r="N358" t="s">
-        <v>3128</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>14</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>3035</v>
+        <v>2841</v>
       </c>
       <c r="D359" t="s">
-        <v>2770</v>
+        <v>2823</v>
       </c>
       <c r="E359" t="s">
-        <v>3129</v>
+        <v>2842</v>
       </c>
       <c r="F359" t="s">
-        <v>3037</v>
+        <v>2843</v>
       </c>
       <c r="G359" t="s">
-        <v>3038</v>
+        <v>2844</v>
       </c>
       <c r="H359" t="s">
-        <v>3130</v>
+        <v>3104</v>
       </c>
       <c r="I359" t="s">
-        <v>3131</v>
+        <v>3105</v>
       </c>
       <c r="J359"/>
       <c r="K359" t="s">
-        <v>3132</v>
+        <v>3106</v>
       </c>
       <c r="L359" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M359" t="s">
-        <v>3133</v>
+        <v>3107</v>
       </c>
       <c r="N359" t="s">
-        <v>3043</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>14</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>2998</v>
+        <v>3108</v>
       </c>
       <c r="D360" t="s">
-        <v>2770</v>
+        <v>2823</v>
       </c>
       <c r="E360" t="s">
-        <v>2999</v>
+        <v>3109</v>
       </c>
       <c r="F360" t="s">
-        <v>3000</v>
+        <v>3081</v>
       </c>
       <c r="G360" t="s">
-        <v>3001</v>
+        <v>3110</v>
       </c>
       <c r="H360" t="s">
-        <v>3134</v>
+        <v>3111</v>
       </c>
       <c r="I360" t="s">
-        <v>3135</v>
+        <v>3112</v>
       </c>
       <c r="J360"/>
       <c r="K360" t="s">
-        <v>3136</v>
+        <v>3113</v>
       </c>
       <c r="L360" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M360" t="s">
-        <v>3137</v>
+        <v>3114</v>
       </c>
       <c r="N360" t="s">
-        <v>3006</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
         <v>14</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>2946</v>
+        <v>2594</v>
       </c>
       <c r="D361" t="s">
-        <v>2947</v>
+        <v>2595</v>
       </c>
       <c r="E361" t="s">
-        <v>2948</v>
+        <v>2596</v>
       </c>
       <c r="F361" t="s">
-        <v>2949</v>
+        <v>2597</v>
       </c>
       <c r="G361" t="s">
-        <v>2950</v>
+        <v>2598</v>
       </c>
       <c r="H361" t="s">
-        <v>3138</v>
+        <v>3116</v>
       </c>
       <c r="I361" t="s">
-        <v>3139</v>
+        <v>3117</v>
       </c>
       <c r="J361"/>
       <c r="K361" t="s">
-        <v>3140</v>
+        <v>3118</v>
       </c>
       <c r="L361" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M361" t="s">
-        <v>3141</v>
+        <v>3119</v>
       </c>
       <c r="N361" t="s">
-        <v>2955</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
         <v>14</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>2979</v>
+        <v>2822</v>
       </c>
       <c r="D362" t="s">
-        <v>2947</v>
+        <v>2823</v>
       </c>
       <c r="E362" t="s">
-        <v>2980</v>
+        <v>2824</v>
       </c>
       <c r="F362" t="s">
-        <v>2981</v>
+        <v>2825</v>
       </c>
       <c r="G362" t="s">
-        <v>2982</v>
+        <v>2826</v>
       </c>
       <c r="H362" t="s">
-        <v>3142</v>
+        <v>3120</v>
       </c>
       <c r="I362" t="s">
-        <v>3143</v>
+        <v>3121</v>
       </c>
       <c r="J362"/>
       <c r="K362" t="s">
-        <v>3144</v>
+        <v>3122</v>
       </c>
       <c r="L362" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M362" t="s">
-        <v>3145</v>
+        <v>3123</v>
       </c>
       <c r="N362" t="s">
-        <v>2987</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
         <v>14</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>2988</v>
+        <v>3124</v>
       </c>
       <c r="D363" t="s">
-        <v>2989</v>
+        <v>2595</v>
       </c>
       <c r="E363" t="s">
-        <v>2990</v>
+        <v>3125</v>
       </c>
       <c r="F363" t="s">
-        <v>2991</v>
+        <v>3126</v>
       </c>
       <c r="G363" t="s">
-        <v>2992</v>
+        <v>3127</v>
       </c>
       <c r="H363" t="s">
-        <v>3146</v>
+        <v>3128</v>
       </c>
       <c r="I363" t="s">
-        <v>3147</v>
+        <v>3129</v>
       </c>
       <c r="J363"/>
       <c r="K363" t="s">
-        <v>3148</v>
+        <v>3130</v>
       </c>
       <c r="L363" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M363" t="s">
-        <v>3149</v>
+        <v>3131</v>
       </c>
       <c r="N363" t="s">
-        <v>2997</v>
+        <v>3132</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
         <v>14</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>3150</v>
+        <v>3133</v>
       </c>
       <c r="D364" t="s">
-        <v>2989</v>
+        <v>2595</v>
       </c>
       <c r="E364" t="s">
-        <v>3151</v>
+        <v>3134</v>
       </c>
       <c r="F364" t="s">
-        <v>3152</v>
+        <v>3135</v>
       </c>
       <c r="G364" t="s">
-        <v>3153</v>
+        <v>3136</v>
       </c>
       <c r="H364" t="s">
-        <v>3154</v>
+        <v>3137</v>
       </c>
       <c r="I364" t="s">
-        <v>3155</v>
+        <v>3138</v>
       </c>
       <c r="J364"/>
       <c r="K364" t="s">
-        <v>3156</v>
+        <v>3139</v>
       </c>
       <c r="L364" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M364" t="s">
-        <v>3157</v>
+        <v>3140</v>
       </c>
       <c r="N364" t="s">
-        <v>3158</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
         <v>14</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>3007</v>
+        <v>3142</v>
       </c>
       <c r="D365" t="s">
-        <v>2989</v>
+        <v>2595</v>
       </c>
       <c r="E365" t="s">
-        <v>3008</v>
+        <v>3143</v>
       </c>
       <c r="F365" t="s">
-        <v>3009</v>
+        <v>3144</v>
       </c>
       <c r="G365" t="s">
-        <v>3010</v>
+        <v>3145</v>
       </c>
       <c r="H365" t="s">
-        <v>3159</v>
+        <v>3146</v>
       </c>
       <c r="I365" t="s">
-        <v>3160</v>
+        <v>3147</v>
       </c>
       <c r="J365"/>
       <c r="K365" t="s">
-        <v>3161</v>
+        <v>3148</v>
       </c>
       <c r="L365" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M365" t="s">
-        <v>3162</v>
+        <v>3149</v>
       </c>
       <c r="N365" t="s">
-        <v>3015</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
         <v>14</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>3163</v>
+        <v>3151</v>
       </c>
       <c r="D366" t="s">
-        <v>2989</v>
+        <v>2595</v>
       </c>
       <c r="E366" t="s">
-        <v>3164</v>
+        <v>3152</v>
       </c>
       <c r="F366" t="s">
-        <v>3037</v>
+        <v>3153</v>
       </c>
       <c r="G366" t="s">
-        <v>3165</v>
+        <v>3154</v>
       </c>
       <c r="H366" t="s">
-        <v>3166</v>
+        <v>3155</v>
       </c>
       <c r="I366" t="s">
-        <v>3167</v>
+        <v>3156</v>
       </c>
       <c r="J366"/>
       <c r="K366" t="s">
-        <v>3168</v>
+        <v>3157</v>
       </c>
       <c r="L366" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M366" t="s">
-        <v>3169</v>
+        <v>3158</v>
       </c>
       <c r="N366" t="s">
-        <v>3170</v>
+        <v>3159</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
         <v>14</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>3026</v>
+        <v>3160</v>
       </c>
       <c r="D367" t="s">
-        <v>2989</v>
+        <v>2595</v>
       </c>
       <c r="E367" t="s">
-        <v>3027</v>
+        <v>3161</v>
       </c>
       <c r="F367" t="s">
-        <v>3028</v>
+        <v>3162</v>
       </c>
       <c r="G367" t="s">
-        <v>3029</v>
+        <v>3163</v>
       </c>
       <c r="H367" t="s">
-        <v>3171</v>
+        <v>3164</v>
       </c>
       <c r="I367" t="s">
-        <v>3172</v>
+        <v>3165</v>
       </c>
       <c r="J367"/>
       <c r="K367" t="s">
-        <v>3173</v>
+        <v>3166</v>
       </c>
       <c r="L367" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M367" t="s">
-        <v>3174</v>
+        <v>3167</v>
       </c>
       <c r="N367" t="s">
-        <v>3034</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
         <v>14</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
+        <v>3169</v>
+      </c>
+      <c r="D368" t="s">
+        <v>3170</v>
+      </c>
+      <c r="E368" t="s">
+        <v>3171</v>
+      </c>
+      <c r="F368" t="s">
+        <v>3172</v>
+      </c>
+      <c r="G368" t="s">
+        <v>3173</v>
+      </c>
+      <c r="H368" t="s">
+        <v>3174</v>
+      </c>
+      <c r="I368" t="s">
         <v>3175</v>
-      </c>
-[...16 lines deleted...]
-        <v>3180</v>
       </c>
       <c r="J368"/>
       <c r="K368" t="s">
-        <v>3181</v>
+        <v>3176</v>
       </c>
       <c r="L368" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M368" t="s">
-        <v>3182</v>
+        <v>3177</v>
       </c>
       <c r="N368" t="s">
-        <v>3183</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
         <v>14</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>3057</v>
+        <v>3179</v>
       </c>
       <c r="D369" t="s">
-        <v>3058</v>
+        <v>3170</v>
       </c>
       <c r="E369" t="s">
-        <v>3059</v>
+        <v>3180</v>
       </c>
       <c r="F369" t="s">
-        <v>3060</v>
+        <v>3181</v>
       </c>
       <c r="G369" t="s">
-        <v>3061</v>
+        <v>3182</v>
       </c>
       <c r="H369" t="s">
+        <v>3183</v>
+      </c>
+      <c r="I369" t="s">
         <v>3184</v>
-      </c>
-[...1 lines deleted...]
-        <v>3185</v>
       </c>
       <c r="J369"/>
       <c r="K369" t="s">
+        <v>3185</v>
+      </c>
+      <c r="L369" t="s">
+        <v>44</v>
+      </c>
+      <c r="M369" t="s">
         <v>3186</v>
       </c>
-      <c r="L369" t="s">
-[...2 lines deleted...]
-      <c r="M369" t="s">
+      <c r="N369" t="s">
         <v>3187</v>
-      </c>
-[...1 lines deleted...]
-        <v>3066</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
         <v>14</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
         <v>3188</v>
       </c>
       <c r="D370" t="s">
-        <v>3058</v>
+        <v>2995</v>
       </c>
       <c r="E370" t="s">
         <v>3189</v>
       </c>
       <c r="F370" t="s">
         <v>3190</v>
       </c>
       <c r="G370" t="s">
         <v>3191</v>
       </c>
       <c r="H370" t="s">
         <v>3192</v>
       </c>
       <c r="I370" t="s">
         <v>3193</v>
       </c>
       <c r="J370"/>
       <c r="K370" t="s">
         <v>3194</v>
       </c>
       <c r="L370" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M370" t="s">
         <v>3195</v>
       </c>
       <c r="N370" t="s">
         <v>3196</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
         <v>14</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
+        <v>3013</v>
+      </c>
+      <c r="D371" t="s">
+        <v>2995</v>
+      </c>
+      <c r="E371" t="s">
+        <v>3014</v>
+      </c>
+      <c r="F371" t="s">
+        <v>3015</v>
+      </c>
+      <c r="G371" t="s">
+        <v>3016</v>
+      </c>
+      <c r="H371" t="s">
         <v>3197</v>
       </c>
-      <c r="D371" t="s">
-[...2 lines deleted...]
-      <c r="E371" t="s">
+      <c r="I371" t="s">
         <v>3198</v>
-      </c>
-[...10 lines deleted...]
-        <v>3202</v>
       </c>
       <c r="J371"/>
       <c r="K371" t="s">
-        <v>3203</v>
+        <v>3199</v>
       </c>
       <c r="L371" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M371" t="s">
-        <v>3204</v>
+        <v>3200</v>
       </c>
       <c r="N371" t="s">
-        <v>3205</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
         <v>14</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>3206</v>
+        <v>3004</v>
       </c>
       <c r="D372" t="s">
-        <v>3058</v>
+        <v>2995</v>
       </c>
       <c r="E372" t="s">
-        <v>3207</v>
+        <v>3005</v>
       </c>
       <c r="F372" t="s">
-        <v>3208</v>
+        <v>3006</v>
       </c>
       <c r="G372" t="s">
-        <v>3209</v>
+        <v>3007</v>
       </c>
       <c r="H372" t="s">
-        <v>3210</v>
+        <v>3201</v>
       </c>
       <c r="I372" t="s">
-        <v>3211</v>
+        <v>3202</v>
       </c>
       <c r="J372"/>
       <c r="K372" t="s">
-        <v>3212</v>
+        <v>3203</v>
       </c>
       <c r="L372" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M372" t="s">
-        <v>3213</v>
+        <v>3204</v>
       </c>
       <c r="N372" t="s">
-        <v>3214</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
         <v>14</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>3215</v>
+        <v>2994</v>
       </c>
       <c r="D373" t="s">
-        <v>3216</v>
+        <v>2995</v>
       </c>
       <c r="E373" t="s">
-        <v>3217</v>
+        <v>2996</v>
       </c>
       <c r="F373" t="s">
-        <v>3218</v>
+        <v>2997</v>
       </c>
       <c r="G373" t="s">
-        <v>3219</v>
+        <v>2998</v>
       </c>
       <c r="H373" t="s">
-        <v>3220</v>
+        <v>3205</v>
       </c>
       <c r="I373" t="s">
-        <v>3221</v>
+        <v>3206</v>
       </c>
       <c r="J373"/>
       <c r="K373" t="s">
-        <v>3222</v>
+        <v>3207</v>
       </c>
       <c r="L373" t="s">
-        <v>2456</v>
+        <v>1288</v>
       </c>
       <c r="M373" t="s">
-        <v>3223</v>
+        <v>3208</v>
       </c>
       <c r="N373" t="s">
-        <v>3224</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
         <v>14</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>3225</v>
+        <v>3209</v>
       </c>
       <c r="D374" t="s">
-        <v>3226</v>
+        <v>2995</v>
       </c>
       <c r="E374" t="s">
-        <v>3227</v>
+        <v>3210</v>
       </c>
       <c r="F374" t="s">
-        <v>3228</v>
+        <v>3211</v>
       </c>
       <c r="G374" t="s">
-        <v>3229</v>
+        <v>3212</v>
       </c>
       <c r="H374" t="s">
-        <v>3230</v>
+        <v>3213</v>
       </c>
       <c r="I374" t="s">
-        <v>3231</v>
+        <v>3214</v>
       </c>
       <c r="J374"/>
       <c r="K374" t="s">
-        <v>3232</v>
+        <v>3215</v>
       </c>
       <c r="L374" t="s">
-        <v>144</v>
+        <v>2301</v>
       </c>
       <c r="M374" t="s">
-        <v>3233</v>
+        <v>3216</v>
       </c>
       <c r="N374" t="s">
-        <v>3234</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
         <v>14</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>3235</v>
+        <v>3218</v>
       </c>
       <c r="D375" t="s">
-        <v>3236</v>
+        <v>2890</v>
       </c>
       <c r="E375" t="s">
-        <v>3237</v>
+        <v>3219</v>
       </c>
       <c r="F375" t="s">
-        <v>3238</v>
+        <v>3220</v>
       </c>
       <c r="G375" t="s">
-        <v>3239</v>
+        <v>3221</v>
       </c>
       <c r="H375" t="s">
-        <v>3240</v>
+        <v>3222</v>
       </c>
       <c r="I375" t="s">
-        <v>3241</v>
+        <v>3223</v>
       </c>
       <c r="J375"/>
       <c r="K375" t="s">
-        <v>3242</v>
+        <v>3224</v>
       </c>
       <c r="L375" t="s">
-        <v>3243</v>
+        <v>44</v>
       </c>
       <c r="M375" t="s">
-        <v>3244</v>
+        <v>3225</v>
       </c>
       <c r="N375" t="s">
-        <v>3245</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
         <v>14</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>3246</v>
+        <v>3227</v>
       </c>
       <c r="D376" t="s">
-        <v>3247</v>
+        <v>2933</v>
       </c>
       <c r="E376" t="s">
-        <v>3248</v>
+        <v>3228</v>
       </c>
       <c r="F376" t="s">
-        <v>3249</v>
+        <v>3229</v>
       </c>
       <c r="G376" t="s">
-        <v>3250</v>
+        <v>3230</v>
       </c>
       <c r="H376" t="s">
-        <v>3251</v>
+        <v>3231</v>
       </c>
       <c r="I376" t="s">
-        <v>3252</v>
+        <v>3232</v>
       </c>
       <c r="J376"/>
       <c r="K376" t="s">
-        <v>3253</v>
+        <v>3233</v>
       </c>
       <c r="L376" t="s">
-        <v>144</v>
+        <v>1599</v>
       </c>
       <c r="M376" t="s">
-        <v>3254</v>
+        <v>3234</v>
       </c>
       <c r="N376" t="s">
-        <v>3255</v>
+        <v>3235</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
         <v>14</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>3256</v>
+        <v>3236</v>
       </c>
       <c r="D377" t="s">
-        <v>3257</v>
+        <v>2933</v>
       </c>
       <c r="E377" t="s">
-        <v>3258</v>
+        <v>3237</v>
       </c>
       <c r="F377" t="s">
-        <v>3259</v>
+        <v>3238</v>
       </c>
       <c r="G377" t="s">
-        <v>3260</v>
+        <v>3239</v>
       </c>
       <c r="H377" t="s">
-        <v>3261</v>
+        <v>3240</v>
       </c>
       <c r="I377" t="s">
-        <v>3262</v>
+        <v>3241</v>
       </c>
       <c r="J377"/>
       <c r="K377" t="s">
-        <v>3263</v>
+        <v>3242</v>
       </c>
       <c r="L377" t="s">
-        <v>250</v>
+        <v>2940</v>
       </c>
       <c r="M377" t="s">
-        <v>3264</v>
+        <v>3243</v>
       </c>
       <c r="N377" t="s">
-        <v>3265</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
         <v>14</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>3266</v>
+        <v>2932</v>
       </c>
       <c r="D378" t="s">
-        <v>3247</v>
+        <v>2933</v>
       </c>
       <c r="E378" t="s">
-        <v>3267</v>
+        <v>2934</v>
       </c>
       <c r="F378" t="s">
-        <v>3268</v>
+        <v>2935</v>
       </c>
       <c r="G378" t="s">
-        <v>3269</v>
+        <v>2936</v>
       </c>
       <c r="H378" t="s">
-        <v>3270</v>
+        <v>3245</v>
       </c>
       <c r="I378" t="s">
-        <v>3271</v>
+        <v>3246</v>
       </c>
       <c r="J378"/>
       <c r="K378" t="s">
-        <v>3272</v>
+        <v>3247</v>
       </c>
       <c r="L378" t="s">
-        <v>250</v>
+        <v>2940</v>
       </c>
       <c r="M378" t="s">
-        <v>3273</v>
+        <v>3248</v>
       </c>
       <c r="N378" t="s">
-        <v>3274</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
         <v>14</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>3275</v>
+        <v>3249</v>
       </c>
       <c r="D379" t="s">
-        <v>3276</v>
+        <v>2904</v>
       </c>
       <c r="E379" t="s">
-        <v>3277</v>
+        <v>3250</v>
       </c>
       <c r="F379" t="s">
-        <v>3278</v>
+        <v>3251</v>
       </c>
       <c r="G379" t="s">
-        <v>3279</v>
+        <v>3252</v>
       </c>
       <c r="H379" t="s">
-        <v>3280</v>
+        <v>3253</v>
       </c>
       <c r="I379" t="s">
-        <v>3281</v>
+        <v>3254</v>
       </c>
       <c r="J379"/>
       <c r="K379" t="s">
-        <v>3282</v>
+        <v>3255</v>
       </c>
       <c r="L379" t="s">
-        <v>144</v>
+        <v>2301</v>
       </c>
       <c r="M379" t="s">
-        <v>3283</v>
+        <v>3256</v>
       </c>
       <c r="N379" t="s">
-        <v>3284</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
         <v>14</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>3285</v>
+        <v>3258</v>
       </c>
       <c r="D380" t="s">
-        <v>3276</v>
+        <v>2904</v>
       </c>
       <c r="E380" t="s">
-        <v>3286</v>
+        <v>3259</v>
       </c>
       <c r="F380" t="s">
-        <v>3287</v>
+        <v>3260</v>
       </c>
       <c r="G380" t="s">
-        <v>3288</v>
+        <v>3261</v>
       </c>
       <c r="H380" t="s">
-        <v>3289</v>
+        <v>3262</v>
       </c>
       <c r="I380" t="s">
-        <v>3290</v>
+        <v>3263</v>
       </c>
       <c r="J380"/>
       <c r="K380" t="s">
-        <v>3291</v>
+        <v>3264</v>
       </c>
       <c r="L380" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M380" t="s">
-        <v>3292</v>
+        <v>3265</v>
       </c>
       <c r="N380" t="s">
-        <v>3293</v>
+        <v>3266</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
         <v>14</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>3294</v>
+        <v>2956</v>
       </c>
       <c r="D381" t="s">
-        <v>3295</v>
+        <v>2904</v>
       </c>
       <c r="E381" t="s">
-        <v>3296</v>
+        <v>2957</v>
       </c>
       <c r="F381" t="s">
-        <v>3297</v>
+        <v>2958</v>
       </c>
       <c r="G381" t="s">
-        <v>3298</v>
+        <v>2959</v>
       </c>
       <c r="H381" t="s">
-        <v>3299</v>
+        <v>3267</v>
       </c>
       <c r="I381" t="s">
-        <v>3300</v>
+        <v>3268</v>
       </c>
       <c r="J381"/>
       <c r="K381" t="s">
-        <v>3301</v>
+        <v>3269</v>
       </c>
       <c r="L381" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M381" t="s">
-        <v>3302</v>
+        <v>3270</v>
       </c>
       <c r="N381" t="s">
-        <v>3303</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
         <v>14</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>3304</v>
+        <v>3271</v>
       </c>
       <c r="D382" t="s">
-        <v>3305</v>
+        <v>2904</v>
       </c>
       <c r="E382" t="s">
-        <v>3306</v>
+        <v>3272</v>
       </c>
       <c r="F382" t="s">
-        <v>3307</v>
+        <v>3273</v>
       </c>
       <c r="G382" t="s">
-        <v>3308</v>
+        <v>3274</v>
       </c>
       <c r="H382" t="s">
-        <v>3309</v>
+        <v>3275</v>
       </c>
       <c r="I382" t="s">
-        <v>3310</v>
+        <v>3276</v>
       </c>
       <c r="J382"/>
       <c r="K382" t="s">
-        <v>3311</v>
+        <v>3277</v>
       </c>
       <c r="L382" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M382" t="s">
-        <v>3312</v>
+        <v>3278</v>
       </c>
       <c r="N382" t="s">
-        <v>3313</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>14</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>3314</v>
+        <v>2975</v>
       </c>
       <c r="D383" t="s">
-        <v>3305</v>
+        <v>2904</v>
       </c>
       <c r="E383" t="s">
-        <v>3315</v>
+        <v>2976</v>
       </c>
       <c r="F383" t="s">
-        <v>3316</v>
+        <v>2977</v>
       </c>
       <c r="G383" t="s">
-        <v>3317</v>
+        <v>2978</v>
       </c>
       <c r="H383" t="s">
-        <v>3318</v>
+        <v>3280</v>
       </c>
       <c r="I383" t="s">
-        <v>3319</v>
+        <v>3281</v>
       </c>
       <c r="J383"/>
       <c r="K383" t="s">
-        <v>3320</v>
+        <v>3282</v>
       </c>
       <c r="L383" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M383" t="s">
-        <v>3321</v>
+        <v>3283</v>
       </c>
       <c r="N383" t="s">
-        <v>3322</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
         <v>14</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>3323</v>
+        <v>3284</v>
       </c>
       <c r="D384" t="s">
-        <v>3324</v>
+        <v>2904</v>
       </c>
       <c r="E384" t="s">
-        <v>3325</v>
+        <v>3285</v>
       </c>
       <c r="F384" t="s">
-        <v>3326</v>
+        <v>3286</v>
       </c>
       <c r="G384" t="s">
-        <v>3327</v>
+        <v>3287</v>
       </c>
       <c r="H384" t="s">
-        <v>3328</v>
+        <v>3288</v>
       </c>
       <c r="I384" t="s">
-        <v>3329</v>
+        <v>3289</v>
       </c>
       <c r="J384"/>
       <c r="K384" t="s">
-        <v>3330</v>
+        <v>3290</v>
       </c>
       <c r="L384" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M384" t="s">
-        <v>3331</v>
+        <v>3291</v>
       </c>
       <c r="N384" t="s">
-        <v>3332</v>
+        <v>3292</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
         <v>14</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>3333</v>
+        <v>2903</v>
       </c>
       <c r="D385" t="s">
-        <v>3334</v>
+        <v>2904</v>
       </c>
       <c r="E385" t="s">
-        <v>3335</v>
+        <v>2905</v>
       </c>
       <c r="F385" t="s">
-        <v>3336</v>
+        <v>2906</v>
       </c>
       <c r="G385" t="s">
-        <v>3337</v>
+        <v>2907</v>
       </c>
       <c r="H385" t="s">
-        <v>3338</v>
+        <v>3293</v>
       </c>
       <c r="I385" t="s">
-        <v>3339</v>
+        <v>3294</v>
       </c>
       <c r="J385"/>
       <c r="K385" t="s">
-        <v>3340</v>
+        <v>3295</v>
       </c>
       <c r="L385" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M385" t="s">
-        <v>3341</v>
+        <v>3296</v>
       </c>
       <c r="N385" t="s">
-        <v>3342</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
         <v>14</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>3343</v>
+        <v>2965</v>
       </c>
       <c r="D386" t="s">
-        <v>3334</v>
+        <v>2966</v>
       </c>
       <c r="E386" t="s">
-        <v>3344</v>
+        <v>2967</v>
       </c>
       <c r="F386" t="s">
-        <v>3345</v>
+        <v>2968</v>
       </c>
       <c r="G386" t="s">
-        <v>3346</v>
+        <v>2969</v>
       </c>
       <c r="H386" t="s">
-        <v>3347</v>
+        <v>2970</v>
       </c>
       <c r="I386" t="s">
-        <v>3348</v>
+        <v>3297</v>
       </c>
       <c r="J386"/>
       <c r="K386" t="s">
-        <v>3349</v>
+        <v>3298</v>
       </c>
       <c r="L386" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M386" t="s">
-        <v>3350</v>
+        <v>3299</v>
       </c>
       <c r="N386" t="s">
-        <v>3351</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
         <v>14</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>3352</v>
+        <v>3300</v>
       </c>
       <c r="D387" t="s">
-        <v>3353</v>
+        <v>3301</v>
       </c>
       <c r="E387" t="s">
-        <v>3354</v>
+        <v>3302</v>
       </c>
       <c r="F387" t="s">
-        <v>3355</v>
+        <v>3303</v>
       </c>
       <c r="G387" t="s">
-        <v>3356</v>
+        <v>3304</v>
       </c>
       <c r="H387" t="s">
-        <v>3357</v>
+        <v>3305</v>
       </c>
       <c r="I387" t="s">
-        <v>3358</v>
+        <v>3306</v>
       </c>
       <c r="J387"/>
       <c r="K387" t="s">
-        <v>3359</v>
+        <v>3307</v>
       </c>
       <c r="L387" t="s">
-        <v>3243</v>
+        <v>1288</v>
       </c>
       <c r="M387" t="s">
-        <v>3360</v>
+        <v>3308</v>
       </c>
       <c r="N387" t="s">
-        <v>3361</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
         <v>14</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>3362</v>
+        <v>3310</v>
       </c>
       <c r="D388" t="s">
-        <v>3353</v>
+        <v>2966</v>
       </c>
       <c r="E388" t="s">
-        <v>3363</v>
+        <v>3311</v>
       </c>
       <c r="F388" t="s">
-        <v>3364</v>
+        <v>3312</v>
       </c>
       <c r="G388" t="s">
-        <v>3365</v>
+        <v>3313</v>
       </c>
       <c r="H388" t="s">
-        <v>3366</v>
+        <v>3314</v>
       </c>
       <c r="I388" t="s">
-        <v>3367</v>
+        <v>3315</v>
       </c>
       <c r="J388"/>
       <c r="K388" t="s">
-        <v>3368</v>
+        <v>3316</v>
       </c>
       <c r="L388" t="s">
-        <v>3369</v>
+        <v>44</v>
       </c>
       <c r="M388" t="s">
-        <v>3370</v>
+        <v>3317</v>
       </c>
       <c r="N388" t="s">
-        <v>3371</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
         <v>14</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>3372</v>
+        <v>3319</v>
       </c>
       <c r="D389" t="s">
-        <v>3353</v>
+        <v>3301</v>
       </c>
       <c r="E389" t="s">
-        <v>3373</v>
+        <v>3320</v>
       </c>
       <c r="F389" t="s">
-        <v>3374</v>
+        <v>3321</v>
       </c>
       <c r="G389" t="s">
-        <v>3375</v>
+        <v>3322</v>
       </c>
       <c r="H389" t="s">
-        <v>3376</v>
+        <v>3323</v>
       </c>
       <c r="I389" t="s">
-        <v>3377</v>
+        <v>3324</v>
       </c>
       <c r="J389"/>
       <c r="K389" t="s">
-        <v>3378</v>
+        <v>3325</v>
       </c>
       <c r="L389" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M389" t="s">
-        <v>3379</v>
+        <v>3326</v>
       </c>
       <c r="N389" t="s">
-        <v>3380</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
         <v>14</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>3381</v>
+        <v>3328</v>
       </c>
       <c r="D390" t="s">
-        <v>3382</v>
+        <v>3301</v>
       </c>
       <c r="E390" t="s">
-        <v>3383</v>
+        <v>3329</v>
       </c>
       <c r="F390" t="s">
-        <v>3384</v>
+        <v>3330</v>
       </c>
       <c r="G390" t="s">
-        <v>3385</v>
+        <v>3331</v>
       </c>
       <c r="H390" t="s">
-        <v>3386</v>
+        <v>3332</v>
       </c>
       <c r="I390" t="s">
-        <v>3387</v>
+        <v>3333</v>
       </c>
       <c r="J390"/>
       <c r="K390" t="s">
-        <v>3388</v>
+        <v>3334</v>
       </c>
       <c r="L390" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M390" t="s">
-        <v>3389</v>
+        <v>3335</v>
       </c>
       <c r="N390" t="s">
-        <v>3390</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
         <v>14</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>3391</v>
+        <v>3337</v>
       </c>
       <c r="D391" t="s">
-        <v>3392</v>
+        <v>3170</v>
       </c>
       <c r="E391" t="s">
-        <v>3393</v>
+        <v>3338</v>
       </c>
       <c r="F391" t="s">
-        <v>3394</v>
+        <v>1929</v>
       </c>
       <c r="G391" t="s">
-        <v>3395</v>
+        <v>3339</v>
       </c>
       <c r="H391" t="s">
-        <v>3396</v>
+        <v>3340</v>
       </c>
       <c r="I391" t="s">
-        <v>3397</v>
+        <v>3341</v>
       </c>
       <c r="J391"/>
       <c r="K391" t="s">
-        <v>3398</v>
+        <v>3342</v>
       </c>
       <c r="L391" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M391" t="s">
-        <v>3399</v>
+        <v>3343</v>
       </c>
       <c r="N391" t="s">
-        <v>3400</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
         <v>14</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>3401</v>
+        <v>2553</v>
       </c>
       <c r="D392" t="s">
-        <v>3402</v>
+        <v>2795</v>
       </c>
       <c r="E392" t="s">
-        <v>3403</v>
+        <v>2555</v>
       </c>
       <c r="F392" t="s">
-        <v>3404</v>
+        <v>2556</v>
       </c>
       <c r="G392" t="s">
-        <v>3405</v>
+        <v>2557</v>
       </c>
       <c r="H392" t="s">
-        <v>3406</v>
+        <v>2558</v>
       </c>
       <c r="I392" t="s">
-        <v>3407</v>
+        <v>3345</v>
       </c>
       <c r="J392"/>
       <c r="K392" t="s">
-        <v>3408</v>
+        <v>3346</v>
       </c>
       <c r="L392" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M392" t="s">
-        <v>3409</v>
+        <v>3347</v>
       </c>
       <c r="N392" t="s">
-        <v>3410</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
         <v>14</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>3411</v>
+        <v>3348</v>
       </c>
       <c r="D393" t="s">
-        <v>3402</v>
+        <v>2795</v>
       </c>
       <c r="E393" t="s">
-        <v>3412</v>
+        <v>3349</v>
       </c>
       <c r="F393" t="s">
-        <v>3413</v>
+        <v>3350</v>
       </c>
       <c r="G393" t="s">
-        <v>3414</v>
+        <v>3351</v>
       </c>
       <c r="H393" t="s">
-        <v>3415</v>
+        <v>3352</v>
       </c>
       <c r="I393" t="s">
-        <v>3416</v>
+        <v>3353</v>
       </c>
       <c r="J393"/>
       <c r="K393" t="s">
-        <v>3417</v>
+        <v>3354</v>
       </c>
       <c r="L393" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M393" t="s">
-        <v>3418</v>
+        <v>3355</v>
       </c>
       <c r="N393" t="s">
-        <v>3419</v>
+        <v>3356</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
         <v>14</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>3420</v>
+        <v>3357</v>
       </c>
       <c r="D394" t="s">
-        <v>3421</v>
+        <v>2966</v>
       </c>
       <c r="E394" t="s">
-        <v>3422</v>
+        <v>3358</v>
       </c>
       <c r="F394" t="s">
-        <v>3423</v>
+        <v>3359</v>
       </c>
       <c r="G394" t="s">
-        <v>3424</v>
+        <v>3360</v>
       </c>
       <c r="H394" t="s">
-        <v>3425</v>
+        <v>3361</v>
       </c>
       <c r="I394" t="s">
-        <v>3426</v>
+        <v>3362</v>
       </c>
       <c r="J394"/>
       <c r="K394" t="s">
-        <v>3427</v>
+        <v>3363</v>
       </c>
       <c r="L394" t="s">
-        <v>3428</v>
+        <v>44</v>
       </c>
       <c r="M394" t="s">
-        <v>3429</v>
+        <v>3364</v>
       </c>
       <c r="N394" t="s">
-        <v>3430</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>14</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>3431</v>
+        <v>3366</v>
       </c>
       <c r="D395" t="s">
-        <v>3421</v>
+        <v>2880</v>
       </c>
       <c r="E395" t="s">
-        <v>60</v>
+        <v>3367</v>
       </c>
       <c r="F395" t="s">
-        <v>61</v>
+        <v>3368</v>
       </c>
       <c r="G395" t="s">
-        <v>62</v>
+        <v>3369</v>
       </c>
       <c r="H395" t="s">
-        <v>3432</v>
+        <v>3370</v>
       </c>
       <c r="I395" t="s">
-        <v>3433</v>
+        <v>3371</v>
       </c>
       <c r="J395"/>
       <c r="K395" t="s">
-        <v>3434</v>
+        <v>3372</v>
       </c>
       <c r="L395" t="s">
-        <v>3428</v>
+        <v>44</v>
       </c>
       <c r="M395" t="s">
-        <v>3435</v>
+        <v>3373</v>
       </c>
       <c r="N395" t="s">
-        <v>3436</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
         <v>14</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>3437</v>
+        <v>2922</v>
       </c>
       <c r="D396" t="s">
-        <v>3438</v>
+        <v>2870</v>
       </c>
       <c r="E396" t="s">
-        <v>3439</v>
+        <v>2924</v>
       </c>
       <c r="F396" t="s">
-        <v>3440</v>
+        <v>2925</v>
       </c>
       <c r="G396" t="s">
-        <v>3441</v>
+        <v>2926</v>
       </c>
       <c r="H396" t="s">
-        <v>3442</v>
+        <v>2927</v>
       </c>
       <c r="I396" t="s">
-        <v>3443</v>
+        <v>3375</v>
       </c>
       <c r="J396"/>
       <c r="K396" t="s">
-        <v>3444</v>
+        <v>3376</v>
       </c>
       <c r="L396" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M396" t="s">
-        <v>3445</v>
+        <v>3377</v>
       </c>
       <c r="N396" t="s">
-        <v>3446</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
         <v>14</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>3447</v>
+        <v>3378</v>
       </c>
       <c r="D397" t="s">
-        <v>3438</v>
+        <v>2795</v>
       </c>
       <c r="E397" t="s">
-        <v>3448</v>
+        <v>3379</v>
       </c>
       <c r="F397" t="s">
-        <v>3449</v>
+        <v>3380</v>
       </c>
       <c r="G397" t="s">
-        <v>3450</v>
+        <v>3381</v>
       </c>
       <c r="H397" t="s">
-        <v>3451</v>
+        <v>3382</v>
       </c>
       <c r="I397" t="s">
-        <v>3452</v>
+        <v>3383</v>
       </c>
       <c r="J397"/>
       <c r="K397" t="s">
-        <v>3453</v>
+        <v>3384</v>
       </c>
       <c r="L397" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M397" t="s">
-        <v>3454</v>
+        <v>3385</v>
       </c>
       <c r="N397" t="s">
-        <v>3455</v>
+        <v>3386</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
         <v>14</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
-        <v>3456</v>
+        <v>3387</v>
       </c>
       <c r="D398" t="s">
-        <v>3457</v>
+        <v>2795</v>
       </c>
       <c r="E398" t="s">
-        <v>3458</v>
+        <v>3388</v>
       </c>
       <c r="F398" t="s">
-        <v>3459</v>
+        <v>3389</v>
       </c>
       <c r="G398" t="s">
-        <v>3460</v>
+        <v>3390</v>
       </c>
       <c r="H398" t="s">
-        <v>3461</v>
+        <v>3391</v>
       </c>
       <c r="I398" t="s">
-        <v>3462</v>
+        <v>3392</v>
       </c>
       <c r="J398"/>
       <c r="K398" t="s">
-        <v>3463</v>
+        <v>3393</v>
       </c>
       <c r="L398" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M398" t="s">
-        <v>3464</v>
+        <v>3394</v>
       </c>
       <c r="N398" t="s">
-        <v>3465</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
         <v>14</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>3466</v>
+        <v>3396</v>
       </c>
       <c r="D399" t="s">
-        <v>3392</v>
+        <v>2795</v>
       </c>
       <c r="E399" t="s">
-        <v>3467</v>
+        <v>3397</v>
       </c>
       <c r="F399" t="s">
-        <v>3468</v>
+        <v>3398</v>
       </c>
       <c r="G399" t="s">
-        <v>3469</v>
+        <v>3399</v>
       </c>
       <c r="H399" t="s">
-        <v>3470</v>
+        <v>3400</v>
       </c>
       <c r="I399" t="s">
-        <v>3471</v>
+        <v>3401</v>
       </c>
       <c r="J399"/>
       <c r="K399" t="s">
-        <v>3472</v>
+        <v>3402</v>
       </c>
       <c r="L399" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M399" t="s">
-        <v>3473</v>
+        <v>3403</v>
       </c>
       <c r="N399" t="s">
-        <v>3474</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
         <v>14</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>3475</v>
+        <v>2794</v>
       </c>
       <c r="D400" t="s">
-        <v>3247</v>
+        <v>2795</v>
       </c>
       <c r="E400" t="s">
-        <v>3476</v>
+        <v>2796</v>
       </c>
       <c r="F400" t="s">
-        <v>3477</v>
+        <v>2797</v>
       </c>
       <c r="G400" t="s">
-        <v>3478</v>
+        <v>2798</v>
       </c>
       <c r="H400" t="s">
-        <v>3479</v>
+        <v>3405</v>
       </c>
       <c r="I400" t="s">
-        <v>3480</v>
+        <v>3406</v>
       </c>
       <c r="J400"/>
       <c r="K400" t="s">
-        <v>3481</v>
+        <v>3407</v>
       </c>
       <c r="L400" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M400" t="s">
-        <v>3482</v>
+        <v>3408</v>
       </c>
       <c r="N400" t="s">
-        <v>3483</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
         <v>14</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>3484</v>
+        <v>2553</v>
       </c>
       <c r="D401" t="s">
-        <v>3485</v>
+        <v>2795</v>
       </c>
       <c r="E401" t="s">
-        <v>3486</v>
+        <v>3409</v>
       </c>
       <c r="F401" t="s">
-        <v>3487</v>
+        <v>3410</v>
       </c>
       <c r="G401" t="s">
-        <v>3488</v>
+        <v>2557</v>
       </c>
       <c r="H401" t="s">
-        <v>3489</v>
+        <v>3411</v>
       </c>
       <c r="I401" t="s">
-        <v>3490</v>
+        <v>3412</v>
       </c>
       <c r="J401"/>
       <c r="K401" t="s">
-        <v>3491</v>
+        <v>3413</v>
       </c>
       <c r="L401" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M401" t="s">
-        <v>3492</v>
+        <v>3414</v>
       </c>
       <c r="N401" t="s">
-        <v>3493</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
         <v>14</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>3494</v>
+        <v>3415</v>
       </c>
       <c r="D402" t="s">
-        <v>3392</v>
+        <v>2795</v>
       </c>
       <c r="E402" t="s">
-        <v>3495</v>
+        <v>3416</v>
       </c>
       <c r="F402" t="s">
-        <v>3496</v>
+        <v>3417</v>
       </c>
       <c r="G402" t="s">
-        <v>3497</v>
+        <v>3418</v>
       </c>
       <c r="H402" t="s">
-        <v>3498</v>
+        <v>3419</v>
       </c>
       <c r="I402" t="s">
-        <v>3499</v>
+        <v>3420</v>
       </c>
       <c r="J402"/>
       <c r="K402" t="s">
-        <v>3500</v>
+        <v>3421</v>
       </c>
       <c r="L402" t="s">
-        <v>3243</v>
+        <v>44</v>
       </c>
       <c r="M402" t="s">
-        <v>3501</v>
+        <v>3422</v>
       </c>
       <c r="N402" t="s">
-        <v>3502</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
         <v>14</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>3503</v>
+        <v>3348</v>
       </c>
       <c r="D403" t="s">
-        <v>3485</v>
+        <v>2795</v>
       </c>
       <c r="E403" t="s">
-        <v>3504</v>
+        <v>3349</v>
       </c>
       <c r="F403" t="s">
-        <v>3505</v>
+        <v>3350</v>
       </c>
       <c r="G403" t="s">
-        <v>3506</v>
+        <v>3351</v>
       </c>
       <c r="H403" t="s">
-        <v>3507</v>
+        <v>3424</v>
       </c>
       <c r="I403" t="s">
-        <v>3508</v>
+        <v>3425</v>
       </c>
       <c r="J403"/>
       <c r="K403" t="s">
-        <v>3509</v>
+        <v>3426</v>
       </c>
       <c r="L403" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M403" t="s">
-        <v>3510</v>
+        <v>3427</v>
       </c>
       <c r="N403" t="s">
-        <v>3511</v>
+        <v>3356</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
         <v>14</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>3512</v>
+        <v>3428</v>
       </c>
       <c r="D404" t="s">
-        <v>3392</v>
+        <v>3429</v>
       </c>
       <c r="E404" t="s">
-        <v>3513</v>
+        <v>3430</v>
       </c>
       <c r="F404" t="s">
-        <v>3514</v>
+        <v>3431</v>
       </c>
       <c r="G404" t="s">
-        <v>3515</v>
+        <v>3432</v>
       </c>
       <c r="H404" t="s">
-        <v>3516</v>
+        <v>3433</v>
       </c>
       <c r="I404" t="s">
-        <v>3517</v>
+        <v>3434</v>
       </c>
       <c r="J404"/>
       <c r="K404" t="s">
-        <v>3518</v>
+        <v>3435</v>
       </c>
       <c r="L404" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M404" t="s">
-        <v>3519</v>
+        <v>3436</v>
       </c>
       <c r="N404" t="s">
-        <v>3520</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
         <v>14</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>3521</v>
+        <v>3438</v>
       </c>
       <c r="D405" t="s">
-        <v>3522</v>
+        <v>2795</v>
       </c>
       <c r="E405" t="s">
-        <v>3523</v>
+        <v>3439</v>
       </c>
       <c r="F405" t="s">
-        <v>3524</v>
+        <v>3440</v>
       </c>
       <c r="G405" t="s">
-        <v>3525</v>
+        <v>3441</v>
       </c>
       <c r="H405" t="s">
-        <v>3526</v>
+        <v>3442</v>
       </c>
       <c r="I405" t="s">
-        <v>3527</v>
+        <v>3443</v>
       </c>
       <c r="J405"/>
       <c r="K405" t="s">
-        <v>3528</v>
+        <v>3444</v>
       </c>
       <c r="L405" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M405" t="s">
-        <v>3529</v>
+        <v>3445</v>
       </c>
       <c r="N405" t="s">
-        <v>3530</v>
+        <v>3446</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
         <v>14</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>3531</v>
+        <v>3447</v>
       </c>
       <c r="D406" t="s">
-        <v>3532</v>
+        <v>2795</v>
       </c>
       <c r="E406" t="s">
-        <v>3533</v>
+        <v>3448</v>
       </c>
       <c r="F406" t="s">
-        <v>3534</v>
+        <v>3449</v>
       </c>
       <c r="G406" t="s">
-        <v>3535</v>
+        <v>3450</v>
       </c>
       <c r="H406" t="s">
-        <v>3536</v>
+        <v>3451</v>
       </c>
       <c r="I406" t="s">
-        <v>3537</v>
+        <v>3452</v>
       </c>
       <c r="J406"/>
       <c r="K406" t="s">
-        <v>3538</v>
+        <v>3453</v>
       </c>
       <c r="L406" t="s">
-        <v>250</v>
+        <v>2301</v>
       </c>
       <c r="M406" t="s">
-        <v>3539</v>
+        <v>3454</v>
       </c>
       <c r="N406" t="s">
-        <v>3540</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
         <v>14</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>3541</v>
+        <v>2965</v>
       </c>
       <c r="D407" t="s">
-        <v>3542</v>
+        <v>2966</v>
       </c>
       <c r="E407" t="s">
-        <v>3543</v>
+        <v>2967</v>
       </c>
       <c r="F407" t="s">
-        <v>3544</v>
+        <v>2968</v>
       </c>
       <c r="G407" t="s">
-        <v>3545</v>
+        <v>2969</v>
       </c>
       <c r="H407" t="s">
-        <v>3546</v>
+        <v>3456</v>
       </c>
       <c r="I407" t="s">
-        <v>3547</v>
+        <v>3457</v>
       </c>
       <c r="J407"/>
       <c r="K407" t="s">
-        <v>3548</v>
+        <v>3458</v>
       </c>
       <c r="L407" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M407" t="s">
-        <v>3549</v>
+        <v>3459</v>
       </c>
       <c r="N407" t="s">
-        <v>3550</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
         <v>14</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>3551</v>
+        <v>3357</v>
       </c>
       <c r="D408" t="s">
-        <v>3552</v>
+        <v>2966</v>
       </c>
       <c r="E408" t="s">
-        <v>3553</v>
+        <v>3460</v>
       </c>
       <c r="F408" t="s">
-        <v>3554</v>
+        <v>3461</v>
       </c>
       <c r="G408" t="s">
-        <v>3555</v>
+        <v>3360</v>
       </c>
       <c r="H408" t="s">
-        <v>3556</v>
+        <v>3462</v>
       </c>
       <c r="I408" t="s">
-        <v>3557</v>
+        <v>3463</v>
       </c>
       <c r="J408"/>
       <c r="K408" t="s">
-        <v>3558</v>
+        <v>3464</v>
       </c>
       <c r="L408" t="s">
-        <v>2399</v>
+        <v>44</v>
       </c>
       <c r="M408" t="s">
-        <v>3559</v>
+        <v>3465</v>
       </c>
       <c r="N408" t="s">
-        <v>3560</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
         <v>14</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>3235</v>
+        <v>3310</v>
       </c>
       <c r="D409" t="s">
-        <v>3236</v>
+        <v>2966</v>
       </c>
       <c r="E409" t="s">
-        <v>3237</v>
+        <v>3311</v>
       </c>
       <c r="F409" t="s">
-        <v>3238</v>
+        <v>3312</v>
       </c>
       <c r="G409" t="s">
-        <v>3239</v>
+        <v>3313</v>
       </c>
       <c r="H409" t="s">
-        <v>3561</v>
+        <v>3466</v>
       </c>
       <c r="I409" t="s">
-        <v>3562</v>
+        <v>3467</v>
       </c>
       <c r="J409"/>
       <c r="K409" t="s">
-        <v>3563</v>
+        <v>3468</v>
       </c>
       <c r="L409" t="s">
-        <v>3243</v>
+        <v>44</v>
       </c>
       <c r="M409" t="s">
-        <v>3564</v>
+        <v>3469</v>
       </c>
       <c r="N409" t="s">
-        <v>3245</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
         <v>14</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>3565</v>
+        <v>3470</v>
       </c>
       <c r="D410" t="s">
-        <v>3566</v>
+        <v>2966</v>
       </c>
       <c r="E410" t="s">
-        <v>3567</v>
+        <v>3471</v>
       </c>
       <c r="F410" t="s">
-        <v>3568</v>
+        <v>3472</v>
       </c>
       <c r="G410" t="s">
-        <v>3569</v>
+        <v>3473</v>
       </c>
       <c r="H410" t="s">
-        <v>3570</v>
+        <v>3474</v>
       </c>
       <c r="I410" t="s">
-        <v>3571</v>
+        <v>3475</v>
       </c>
       <c r="J410"/>
       <c r="K410" t="s">
-        <v>3572</v>
+        <v>3476</v>
       </c>
       <c r="L410" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M410" t="s">
-        <v>3573</v>
+        <v>3477</v>
       </c>
       <c r="N410" t="s">
-        <v>3574</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
         <v>14</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>3575</v>
+        <v>3479</v>
       </c>
       <c r="D411" t="s">
-        <v>3236</v>
+        <v>2966</v>
       </c>
       <c r="E411" t="s">
-        <v>3576</v>
+        <v>3480</v>
       </c>
       <c r="F411" t="s">
-        <v>3577</v>
+        <v>3481</v>
       </c>
       <c r="G411" t="s">
-        <v>3578</v>
+        <v>3482</v>
       </c>
       <c r="H411" t="s">
-        <v>3579</v>
+        <v>3483</v>
       </c>
       <c r="I411" t="s">
-        <v>3580</v>
+        <v>3484</v>
       </c>
       <c r="J411"/>
       <c r="K411" t="s">
-        <v>3581</v>
+        <v>3485</v>
       </c>
       <c r="L411" t="s">
-        <v>2262</v>
+        <v>44</v>
       </c>
       <c r="M411" t="s">
-        <v>3582</v>
+        <v>3486</v>
       </c>
       <c r="N411" t="s">
-        <v>3583</v>
+        <v>3487</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
         <v>14</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>3584</v>
+        <v>3488</v>
       </c>
       <c r="D412" t="s">
-        <v>3585</v>
+        <v>2966</v>
       </c>
       <c r="E412" t="s">
-        <v>3586</v>
+        <v>3489</v>
       </c>
       <c r="F412" t="s">
-        <v>3587</v>
+        <v>3490</v>
       </c>
       <c r="G412" t="s">
-        <v>3588</v>
+        <v>3491</v>
       </c>
       <c r="H412" t="s">
-        <v>3589</v>
+        <v>3492</v>
       </c>
       <c r="I412" t="s">
-        <v>3590</v>
+        <v>3493</v>
       </c>
       <c r="J412"/>
       <c r="K412" t="s">
-        <v>3591</v>
+        <v>3494</v>
       </c>
       <c r="L412" t="s">
-        <v>2399</v>
+        <v>44</v>
       </c>
       <c r="M412" t="s">
-        <v>3592</v>
+        <v>3495</v>
       </c>
       <c r="N412" t="s">
-        <v>3593</v>
+        <v>3496</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
         <v>14</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>3594</v>
+        <v>3497</v>
       </c>
       <c r="D413" t="s">
-        <v>3595</v>
+        <v>3301</v>
       </c>
       <c r="E413" t="s">
-        <v>3596</v>
+        <v>3498</v>
       </c>
       <c r="F413" t="s">
-        <v>3597</v>
+        <v>3499</v>
       </c>
       <c r="G413" t="s">
-        <v>3598</v>
+        <v>3500</v>
       </c>
       <c r="H413" t="s">
-        <v>3599</v>
+        <v>3501</v>
       </c>
       <c r="I413" t="s">
-        <v>3600</v>
+        <v>3502</v>
       </c>
       <c r="J413"/>
       <c r="K413" t="s">
-        <v>3601</v>
+        <v>3503</v>
       </c>
       <c r="L413" t="s">
-        <v>3602</v>
+        <v>44</v>
       </c>
       <c r="M413" t="s">
-        <v>3603</v>
+        <v>3504</v>
       </c>
       <c r="N413" t="s">
-        <v>3604</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
         <v>14</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>3605</v>
+        <v>3506</v>
       </c>
       <c r="D414" t="s">
-        <v>3392</v>
+        <v>3301</v>
       </c>
       <c r="E414" t="s">
-        <v>3606</v>
+        <v>3507</v>
       </c>
       <c r="F414" t="s">
-        <v>3607</v>
+        <v>3440</v>
       </c>
       <c r="G414" t="s">
-        <v>3608</v>
+        <v>3508</v>
       </c>
       <c r="H414" t="s">
-        <v>3609</v>
+        <v>3509</v>
       </c>
       <c r="I414" t="s">
-        <v>3610</v>
+        <v>3510</v>
       </c>
       <c r="J414"/>
       <c r="K414" t="s">
-        <v>3611</v>
+        <v>3511</v>
       </c>
       <c r="L414" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M414" t="s">
-        <v>3612</v>
+        <v>3512</v>
       </c>
       <c r="N414" t="s">
-        <v>3613</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
         <v>14</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>3605</v>
+        <v>3300</v>
       </c>
       <c r="D415" t="s">
-        <v>3392</v>
+        <v>3301</v>
       </c>
       <c r="E415" t="s">
-        <v>3606</v>
+        <v>3302</v>
       </c>
       <c r="F415" t="s">
-        <v>3607</v>
+        <v>3303</v>
       </c>
       <c r="G415" t="s">
-        <v>3608</v>
+        <v>3304</v>
       </c>
       <c r="H415" t="s">
-        <v>3614</v>
+        <v>3514</v>
       </c>
       <c r="I415" t="s">
-        <v>3615</v>
+        <v>3515</v>
       </c>
       <c r="J415"/>
       <c r="K415" t="s">
-        <v>3616</v>
+        <v>3516</v>
       </c>
       <c r="L415" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M415" t="s">
-        <v>3617</v>
+        <v>3517</v>
       </c>
       <c r="N415" t="s">
-        <v>3613</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
         <v>14</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>3618</v>
+        <v>3328</v>
       </c>
       <c r="D416" t="s">
-        <v>3566</v>
+        <v>3301</v>
       </c>
       <c r="E416" t="s">
-        <v>3619</v>
+        <v>3329</v>
       </c>
       <c r="F416" t="s">
-        <v>3620</v>
+        <v>3330</v>
       </c>
       <c r="G416" t="s">
-        <v>3621</v>
+        <v>3331</v>
       </c>
       <c r="H416" t="s">
-        <v>3622</v>
+        <v>3518</v>
       </c>
       <c r="I416" t="s">
-        <v>3623</v>
+        <v>3519</v>
       </c>
       <c r="J416"/>
       <c r="K416" t="s">
-        <v>3624</v>
+        <v>3520</v>
       </c>
       <c r="L416" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M416" t="s">
-        <v>3625</v>
+        <v>3521</v>
       </c>
       <c r="N416" t="s">
-        <v>3626</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
         <v>14</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>3627</v>
+        <v>3319</v>
       </c>
       <c r="D417" t="s">
-        <v>3628</v>
+        <v>3301</v>
       </c>
       <c r="E417" t="s">
-        <v>3629</v>
+        <v>3320</v>
       </c>
       <c r="F417" t="s">
-        <v>3630</v>
+        <v>3321</v>
       </c>
       <c r="G417" t="s">
-        <v>3631</v>
+        <v>3322</v>
       </c>
       <c r="H417" t="s">
-        <v>3632</v>
+        <v>3522</v>
       </c>
       <c r="I417" t="s">
-        <v>3633</v>
+        <v>3523</v>
       </c>
       <c r="J417"/>
       <c r="K417" t="s">
-        <v>3634</v>
+        <v>3524</v>
       </c>
       <c r="L417" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M417" t="s">
-        <v>3635</v>
+        <v>3525</v>
       </c>
       <c r="N417" t="s">
-        <v>3636</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
         <v>14</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>3637</v>
+        <v>3526</v>
       </c>
       <c r="D418" t="s">
-        <v>3566</v>
+        <v>3301</v>
       </c>
       <c r="E418" t="s">
-        <v>3638</v>
+        <v>3527</v>
       </c>
       <c r="F418" t="s">
-        <v>3639</v>
+        <v>3528</v>
       </c>
       <c r="G418" t="s">
-        <v>3640</v>
+        <v>3529</v>
       </c>
       <c r="H418" t="s">
-        <v>3641</v>
+        <v>3530</v>
       </c>
       <c r="I418" t="s">
-        <v>3642</v>
+        <v>3531</v>
       </c>
       <c r="J418"/>
       <c r="K418" t="s">
-        <v>3643</v>
+        <v>3532</v>
       </c>
       <c r="L418" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M418" t="s">
-        <v>3644</v>
+        <v>3533</v>
       </c>
       <c r="N418" t="s">
-        <v>3645</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
         <v>14</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>3646</v>
+        <v>3535</v>
       </c>
       <c r="D419" t="s">
-        <v>3647</v>
+        <v>3301</v>
       </c>
       <c r="E419" t="s">
-        <v>3648</v>
+        <v>3536</v>
       </c>
       <c r="F419" t="s">
-        <v>3649</v>
+        <v>3537</v>
       </c>
       <c r="G419" t="s">
-        <v>3650</v>
+        <v>3538</v>
       </c>
       <c r="H419" t="s">
-        <v>3651</v>
+        <v>3539</v>
       </c>
       <c r="I419" t="s">
-        <v>3652</v>
+        <v>3540</v>
       </c>
       <c r="J419"/>
       <c r="K419" t="s">
-        <v>3653</v>
+        <v>3541</v>
       </c>
       <c r="L419" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M419" t="s">
-        <v>3654</v>
+        <v>3542</v>
       </c>
       <c r="N419" t="s">
-        <v>3655</v>
+        <v>3543</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
         <v>14</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>3656</v>
+        <v>3544</v>
       </c>
       <c r="D420" t="s">
-        <v>3657</v>
+        <v>3301</v>
       </c>
       <c r="E420" t="s">
-        <v>3658</v>
+        <v>3545</v>
       </c>
       <c r="F420" t="s">
-        <v>3659</v>
+        <v>3546</v>
       </c>
       <c r="G420" t="s">
-        <v>3660</v>
+        <v>3547</v>
       </c>
       <c r="H420" t="s">
-        <v>3661</v>
+        <v>3548</v>
       </c>
       <c r="I420" t="s">
-        <v>3662</v>
+        <v>3549</v>
       </c>
       <c r="J420"/>
       <c r="K420" t="s">
-        <v>3663</v>
+        <v>3550</v>
       </c>
       <c r="L420" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M420" t="s">
-        <v>3664</v>
+        <v>3551</v>
       </c>
       <c r="N420" t="s">
-        <v>3665</v>
+        <v>3552</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
         <v>14</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>3666</v>
+        <v>3553</v>
       </c>
       <c r="D421" t="s">
-        <v>3657</v>
+        <v>3301</v>
       </c>
       <c r="E421" t="s">
-        <v>3667</v>
+        <v>3554</v>
       </c>
       <c r="F421" t="s">
-        <v>3668</v>
+        <v>3555</v>
       </c>
       <c r="G421" t="s">
-        <v>3669</v>
+        <v>3556</v>
       </c>
       <c r="H421" t="s">
-        <v>3670</v>
+        <v>3557</v>
       </c>
       <c r="I421" t="s">
-        <v>3671</v>
+        <v>3558</v>
       </c>
       <c r="J421"/>
       <c r="K421" t="s">
-        <v>3672</v>
+        <v>3559</v>
       </c>
       <c r="L421" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M421" t="s">
-        <v>3673</v>
+        <v>3560</v>
       </c>
       <c r="N421" t="s">
-        <v>3674</v>
+        <v>3561</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
         <v>14</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>3675</v>
+        <v>3562</v>
       </c>
       <c r="D422" t="s">
-        <v>3657</v>
+        <v>3429</v>
       </c>
       <c r="E422" t="s">
-        <v>3676</v>
+        <v>3563</v>
       </c>
       <c r="F422" t="s">
-        <v>3677</v>
+        <v>3564</v>
       </c>
       <c r="G422" t="s">
-        <v>3678</v>
+        <v>3565</v>
       </c>
       <c r="H422" t="s">
-        <v>3679</v>
+        <v>3566</v>
       </c>
       <c r="I422" t="s">
-        <v>3680</v>
+        <v>3567</v>
       </c>
       <c r="J422"/>
       <c r="K422" t="s">
-        <v>3681</v>
+        <v>3568</v>
       </c>
       <c r="L422" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M422" t="s">
-        <v>3682</v>
+        <v>3569</v>
       </c>
       <c r="N422" t="s">
-        <v>3683</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
         <v>14</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>3646</v>
+        <v>1785</v>
       </c>
       <c r="D423" t="s">
-        <v>3647</v>
+        <v>3571</v>
       </c>
       <c r="E423" t="s">
-        <v>3684</v>
+        <v>1787</v>
       </c>
       <c r="F423" t="s">
-        <v>3649</v>
+        <v>1788</v>
       </c>
       <c r="G423" t="s">
-        <v>3650</v>
+        <v>1789</v>
       </c>
       <c r="H423" t="s">
-        <v>3685</v>
+        <v>3572</v>
       </c>
       <c r="I423" t="s">
-        <v>3686</v>
+        <v>3573</v>
       </c>
       <c r="J423"/>
       <c r="K423" t="s">
-        <v>3687</v>
+        <v>3574</v>
       </c>
       <c r="L423" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M423" t="s">
-        <v>3688</v>
+        <v>3575</v>
       </c>
       <c r="N423" t="s">
-        <v>3655</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
         <v>14</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>3246</v>
+        <v>3576</v>
       </c>
       <c r="D424" t="s">
-        <v>3247</v>
+        <v>3571</v>
       </c>
       <c r="E424" t="s">
-        <v>3248</v>
+        <v>3577</v>
       </c>
       <c r="F424" t="s">
-        <v>3249</v>
+        <v>3578</v>
       </c>
       <c r="G424" t="s">
-        <v>3250</v>
+        <v>3579</v>
       </c>
       <c r="H424" t="s">
-        <v>3689</v>
+        <v>3580</v>
       </c>
       <c r="I424" t="s">
-        <v>3690</v>
+        <v>3581</v>
       </c>
       <c r="J424"/>
       <c r="K424" t="s">
-        <v>3691</v>
+        <v>3582</v>
       </c>
       <c r="L424" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M424" t="s">
-        <v>3692</v>
+        <v>3583</v>
       </c>
       <c r="N424" t="s">
-        <v>3255</v>
+        <v>3584</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
         <v>14</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>3693</v>
+        <v>2573</v>
       </c>
       <c r="D425" t="s">
-        <v>3247</v>
+        <v>3585</v>
       </c>
       <c r="E425" t="s">
-        <v>3694</v>
+        <v>2575</v>
       </c>
       <c r="F425" t="s">
-        <v>3695</v>
+        <v>2576</v>
       </c>
       <c r="G425" t="s">
-        <v>3696</v>
+        <v>2577</v>
       </c>
       <c r="H425" t="s">
-        <v>3697</v>
+        <v>2578</v>
       </c>
       <c r="I425" t="s">
-        <v>3698</v>
+        <v>3586</v>
       </c>
       <c r="J425"/>
       <c r="K425" t="s">
-        <v>3699</v>
+        <v>3587</v>
       </c>
       <c r="L425" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M425" t="s">
-        <v>3700</v>
+        <v>3588</v>
       </c>
       <c r="N425" t="s">
-        <v>3701</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
         <v>14</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>3475</v>
+        <v>3337</v>
       </c>
       <c r="D426" t="s">
-        <v>3247</v>
+        <v>3170</v>
       </c>
       <c r="E426" t="s">
-        <v>3476</v>
+        <v>3338</v>
       </c>
       <c r="F426" t="s">
-        <v>3477</v>
+        <v>1929</v>
       </c>
       <c r="G426" t="s">
-        <v>3478</v>
+        <v>3339</v>
       </c>
       <c r="H426" t="s">
-        <v>3702</v>
+        <v>3589</v>
       </c>
       <c r="I426" t="s">
-        <v>3703</v>
+        <v>3590</v>
       </c>
       <c r="J426"/>
       <c r="K426" t="s">
-        <v>3704</v>
+        <v>3591</v>
       </c>
       <c r="L426" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M426" t="s">
-        <v>3705</v>
+        <v>3592</v>
       </c>
       <c r="N426" t="s">
-        <v>3483</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
         <v>14</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>3266</v>
+        <v>3593</v>
       </c>
       <c r="D427" t="s">
-        <v>3247</v>
+        <v>3170</v>
       </c>
       <c r="E427" t="s">
-        <v>3267</v>
+        <v>3594</v>
       </c>
       <c r="F427" t="s">
-        <v>3268</v>
+        <v>2935</v>
       </c>
       <c r="G427" t="s">
-        <v>3269</v>
+        <v>3595</v>
       </c>
       <c r="H427" t="s">
-        <v>3706</v>
+        <v>3596</v>
       </c>
       <c r="I427" t="s">
-        <v>3707</v>
+        <v>3597</v>
       </c>
       <c r="J427"/>
       <c r="K427" t="s">
-        <v>3708</v>
+        <v>3598</v>
       </c>
       <c r="L427" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M427" t="s">
-        <v>3709</v>
+        <v>3599</v>
       </c>
       <c r="N427" t="s">
-        <v>3274</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
         <v>14</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>3710</v>
+        <v>3601</v>
       </c>
       <c r="D428" t="s">
-        <v>3392</v>
+        <v>3170</v>
       </c>
       <c r="E428" t="s">
-        <v>3711</v>
+        <v>3602</v>
       </c>
       <c r="F428" t="s">
-        <v>3712</v>
+        <v>3603</v>
       </c>
       <c r="G428" t="s">
-        <v>3713</v>
+        <v>3604</v>
       </c>
       <c r="H428" t="s">
-        <v>3714</v>
+        <v>3605</v>
       </c>
       <c r="I428" t="s">
-        <v>3715</v>
+        <v>3606</v>
       </c>
       <c r="J428"/>
       <c r="K428" t="s">
-        <v>3716</v>
+        <v>3607</v>
       </c>
       <c r="L428" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M428" t="s">
-        <v>3717</v>
+        <v>3608</v>
       </c>
       <c r="N428" t="s">
-        <v>3718</v>
+        <v>3609</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
         <v>14</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>3719</v>
+        <v>3179</v>
       </c>
       <c r="D429" t="s">
-        <v>3392</v>
+        <v>3170</v>
       </c>
       <c r="E429" t="s">
-        <v>3720</v>
+        <v>3180</v>
       </c>
       <c r="F429" t="s">
-        <v>3721</v>
+        <v>3181</v>
       </c>
       <c r="G429" t="s">
-        <v>3722</v>
+        <v>3182</v>
       </c>
       <c r="H429" t="s">
-        <v>3723</v>
+        <v>3610</v>
       </c>
       <c r="I429" t="s">
-        <v>3724</v>
+        <v>3611</v>
       </c>
       <c r="J429"/>
       <c r="K429" t="s">
-        <v>3725</v>
+        <v>3612</v>
       </c>
       <c r="L429" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M429" t="s">
-        <v>3726</v>
+        <v>3613</v>
       </c>
       <c r="N429" t="s">
-        <v>3727</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
         <v>14</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>3466</v>
+        <v>3169</v>
       </c>
       <c r="D430" t="s">
-        <v>3392</v>
+        <v>3170</v>
       </c>
       <c r="E430" t="s">
-        <v>3467</v>
+        <v>3171</v>
       </c>
       <c r="F430" t="s">
-        <v>3468</v>
+        <v>3172</v>
       </c>
       <c r="G430" t="s">
-        <v>3469</v>
+        <v>3173</v>
       </c>
       <c r="H430" t="s">
-        <v>3728</v>
+        <v>3614</v>
       </c>
       <c r="I430" t="s">
-        <v>3729</v>
+        <v>3615</v>
       </c>
       <c r="J430"/>
       <c r="K430" t="s">
-        <v>3730</v>
+        <v>3616</v>
       </c>
       <c r="L430" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M430" t="s">
-        <v>3731</v>
+        <v>3617</v>
       </c>
       <c r="N430" t="s">
-        <v>3474</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
         <v>14</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>3732</v>
+        <v>3618</v>
       </c>
       <c r="D431" t="s">
-        <v>3392</v>
+        <v>2880</v>
       </c>
       <c r="E431" t="s">
-        <v>3733</v>
+        <v>3619</v>
       </c>
       <c r="F431" t="s">
-        <v>3734</v>
+        <v>3620</v>
       </c>
       <c r="G431" t="s">
-        <v>3735</v>
+        <v>3621</v>
       </c>
       <c r="H431" t="s">
-        <v>3736</v>
+        <v>3622</v>
       </c>
       <c r="I431" t="s">
-        <v>3737</v>
+        <v>3623</v>
       </c>
       <c r="J431"/>
       <c r="K431" t="s">
-        <v>3738</v>
+        <v>3624</v>
       </c>
       <c r="L431" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M431" t="s">
-        <v>3739</v>
+        <v>3625</v>
       </c>
       <c r="N431" t="s">
-        <v>3740</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
         <v>14</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>3741</v>
+        <v>3627</v>
       </c>
       <c r="D432" t="s">
-        <v>3392</v>
+        <v>2880</v>
       </c>
       <c r="E432" t="s">
-        <v>3742</v>
+        <v>3628</v>
       </c>
       <c r="F432" t="s">
-        <v>3743</v>
+        <v>3629</v>
       </c>
       <c r="G432" t="s">
-        <v>3744</v>
+        <v>3630</v>
       </c>
       <c r="H432" t="s">
-        <v>3745</v>
+        <v>3631</v>
       </c>
       <c r="I432" t="s">
-        <v>3746</v>
+        <v>3632</v>
       </c>
       <c r="J432"/>
       <c r="K432" t="s">
-        <v>3747</v>
+        <v>3633</v>
       </c>
       <c r="L432" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M432" t="s">
-        <v>3748</v>
+        <v>3634</v>
       </c>
       <c r="N432" t="s">
-        <v>3749</v>
+        <v>3635</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
         <v>14</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>3605</v>
+        <v>3636</v>
       </c>
       <c r="D433" t="s">
-        <v>3392</v>
+        <v>3637</v>
       </c>
       <c r="E433" t="s">
-        <v>3606</v>
+        <v>3638</v>
       </c>
       <c r="F433" t="s">
-        <v>3607</v>
+        <v>3639</v>
       </c>
       <c r="G433" t="s">
-        <v>3608</v>
+        <v>3640</v>
       </c>
       <c r="H433" t="s">
-        <v>3750</v>
+        <v>3641</v>
       </c>
       <c r="I433" t="s">
-        <v>3751</v>
+        <v>3642</v>
       </c>
       <c r="J433"/>
       <c r="K433" t="s">
-        <v>3752</v>
+        <v>3643</v>
       </c>
       <c r="L433" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M433" t="s">
-        <v>3753</v>
+        <v>3644</v>
       </c>
       <c r="N433" t="s">
-        <v>3613</v>
+        <v>3645</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
         <v>14</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>3494</v>
+        <v>3646</v>
       </c>
       <c r="D434" t="s">
-        <v>3392</v>
+        <v>2880</v>
       </c>
       <c r="E434" t="s">
-        <v>3495</v>
+        <v>3647</v>
       </c>
       <c r="F434" t="s">
-        <v>3496</v>
+        <v>3648</v>
       </c>
       <c r="G434" t="s">
-        <v>3497</v>
+        <v>3649</v>
       </c>
       <c r="H434" t="s">
-        <v>3754</v>
+        <v>3650</v>
       </c>
       <c r="I434" t="s">
-        <v>3755</v>
+        <v>3651</v>
       </c>
       <c r="J434"/>
       <c r="K434" t="s">
-        <v>3756</v>
+        <v>3652</v>
       </c>
       <c r="L434" t="s">
-        <v>3243</v>
+        <v>44</v>
       </c>
       <c r="M434" t="s">
-        <v>3757</v>
+        <v>3653</v>
       </c>
       <c r="N434" t="s">
-        <v>3502</v>
+        <v>3654</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
         <v>14</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>3391</v>
+        <v>3655</v>
       </c>
       <c r="D435" t="s">
-        <v>3392</v>
+        <v>2880</v>
       </c>
       <c r="E435" t="s">
-        <v>3393</v>
+        <v>3656</v>
       </c>
       <c r="F435" t="s">
-        <v>3394</v>
+        <v>2806</v>
       </c>
       <c r="G435" t="s">
-        <v>3395</v>
+        <v>3657</v>
       </c>
       <c r="H435" t="s">
-        <v>3758</v>
+        <v>3658</v>
       </c>
       <c r="I435" t="s">
-        <v>3759</v>
+        <v>3659</v>
       </c>
       <c r="J435"/>
       <c r="K435" t="s">
-        <v>3760</v>
+        <v>3660</v>
       </c>
       <c r="L435" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M435" t="s">
-        <v>3761</v>
+        <v>3661</v>
       </c>
       <c r="N435" t="s">
-        <v>3400</v>
+        <v>3662</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
         <v>14</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>3512</v>
+        <v>3663</v>
       </c>
       <c r="D436" t="s">
-        <v>3392</v>
+        <v>2880</v>
       </c>
       <c r="E436" t="s">
-        <v>3513</v>
+        <v>3664</v>
       </c>
       <c r="F436" t="s">
-        <v>3514</v>
+        <v>3665</v>
       </c>
       <c r="G436" t="s">
-        <v>3515</v>
+        <v>3666</v>
       </c>
       <c r="H436" t="s">
-        <v>3762</v>
+        <v>3667</v>
       </c>
       <c r="I436" t="s">
-        <v>3763</v>
+        <v>3668</v>
       </c>
       <c r="J436"/>
       <c r="K436" t="s">
-        <v>3764</v>
+        <v>3669</v>
       </c>
       <c r="L436" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M436" t="s">
-        <v>3765</v>
+        <v>3670</v>
       </c>
       <c r="N436" t="s">
-        <v>3520</v>
+        <v>3671</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
         <v>14</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>3503</v>
+        <v>3672</v>
       </c>
       <c r="D437" t="s">
-        <v>3485</v>
+        <v>2880</v>
       </c>
       <c r="E437" t="s">
-        <v>3504</v>
+        <v>3673</v>
       </c>
       <c r="F437" t="s">
-        <v>3505</v>
+        <v>3674</v>
       </c>
       <c r="G437" t="s">
-        <v>3506</v>
+        <v>3675</v>
       </c>
       <c r="H437" t="s">
-        <v>3766</v>
+        <v>3676</v>
       </c>
       <c r="I437" t="s">
-        <v>3767</v>
+        <v>3677</v>
       </c>
       <c r="J437"/>
       <c r="K437" t="s">
-        <v>3768</v>
+        <v>3678</v>
       </c>
       <c r="L437" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M437" t="s">
-        <v>3769</v>
+        <v>3679</v>
       </c>
       <c r="N437" t="s">
-        <v>3511</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
         <v>14</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>3770</v>
+        <v>3366</v>
       </c>
       <c r="D438" t="s">
-        <v>3485</v>
+        <v>2880</v>
       </c>
       <c r="E438" t="s">
-        <v>3771</v>
+        <v>3367</v>
       </c>
       <c r="F438" t="s">
-        <v>3743</v>
+        <v>3368</v>
       </c>
       <c r="G438" t="s">
-        <v>3772</v>
+        <v>3369</v>
       </c>
       <c r="H438" t="s">
-        <v>3773</v>
+        <v>3681</v>
       </c>
       <c r="I438" t="s">
-        <v>3774</v>
+        <v>3682</v>
       </c>
       <c r="J438"/>
       <c r="K438" t="s">
-        <v>3775</v>
+        <v>3683</v>
       </c>
       <c r="L438" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M438" t="s">
-        <v>3776</v>
+        <v>3684</v>
       </c>
       <c r="N438" t="s">
-        <v>3777</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
         <v>14</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>3256</v>
+        <v>2879</v>
       </c>
       <c r="D439" t="s">
-        <v>3257</v>
+        <v>2880</v>
       </c>
       <c r="E439" t="s">
-        <v>3258</v>
+        <v>2881</v>
       </c>
       <c r="F439" t="s">
-        <v>3259</v>
+        <v>2882</v>
       </c>
       <c r="G439" t="s">
-        <v>3260</v>
+        <v>2883</v>
       </c>
       <c r="H439" t="s">
-        <v>3778</v>
+        <v>3685</v>
       </c>
       <c r="I439" t="s">
-        <v>3779</v>
+        <v>3686</v>
       </c>
       <c r="J439"/>
       <c r="K439" t="s">
-        <v>3780</v>
+        <v>3687</v>
       </c>
       <c r="L439" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M439" t="s">
-        <v>3781</v>
+        <v>3688</v>
       </c>
       <c r="N439" t="s">
-        <v>3265</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
         <v>14</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>3484</v>
+        <v>3689</v>
       </c>
       <c r="D440" t="s">
-        <v>3485</v>
+        <v>3637</v>
       </c>
       <c r="E440" t="s">
-        <v>3486</v>
+        <v>3690</v>
       </c>
       <c r="F440" t="s">
-        <v>3487</v>
+        <v>3691</v>
       </c>
       <c r="G440" t="s">
-        <v>3488</v>
+        <v>3692</v>
       </c>
       <c r="H440" t="s">
-        <v>3782</v>
+        <v>3693</v>
       </c>
       <c r="I440" t="s">
-        <v>3783</v>
+        <v>3694</v>
       </c>
       <c r="J440"/>
       <c r="K440" t="s">
-        <v>3784</v>
+        <v>3695</v>
       </c>
       <c r="L440" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M440" t="s">
-        <v>3785</v>
+        <v>3696</v>
       </c>
       <c r="N440" t="s">
-        <v>3493</v>
+        <v>3697</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
         <v>14</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>3786</v>
+        <v>3698</v>
       </c>
       <c r="D441" t="s">
-        <v>3257</v>
+        <v>3637</v>
       </c>
       <c r="E441" t="s">
-        <v>3787</v>
+        <v>3699</v>
       </c>
       <c r="F441" t="s">
-        <v>3788</v>
+        <v>3700</v>
       </c>
       <c r="G441" t="s">
-        <v>3789</v>
+        <v>3701</v>
       </c>
       <c r="H441" t="s">
-        <v>3790</v>
+        <v>3702</v>
       </c>
       <c r="I441" t="s">
-        <v>3791</v>
+        <v>3703</v>
       </c>
       <c r="J441"/>
       <c r="K441" t="s">
-        <v>3792</v>
+        <v>3704</v>
       </c>
       <c r="L441" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M441" t="s">
-        <v>3793</v>
+        <v>3705</v>
       </c>
       <c r="N441" t="s">
-        <v>3794</v>
+        <v>3706</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
         <v>14</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>3795</v>
+        <v>3707</v>
       </c>
       <c r="D442" t="s">
-        <v>3257</v>
+        <v>3429</v>
       </c>
       <c r="E442" t="s">
-        <v>3796</v>
+        <v>3708</v>
       </c>
       <c r="F442" t="s">
-        <v>3797</v>
+        <v>3709</v>
       </c>
       <c r="G442" t="s">
-        <v>3798</v>
+        <v>3710</v>
       </c>
       <c r="H442" t="s">
-        <v>3799</v>
+        <v>3711</v>
       </c>
       <c r="I442" t="s">
-        <v>3800</v>
+        <v>3712</v>
       </c>
       <c r="J442"/>
       <c r="K442" t="s">
-        <v>3801</v>
+        <v>3713</v>
       </c>
       <c r="L442" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M442" t="s">
-        <v>3802</v>
+        <v>3714</v>
       </c>
       <c r="N442" t="s">
-        <v>3803</v>
+        <v>3715</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
         <v>14</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>3804</v>
+        <v>3716</v>
       </c>
       <c r="D443" t="s">
-        <v>3257</v>
+        <v>3637</v>
       </c>
       <c r="E443" t="s">
-        <v>3805</v>
+        <v>3717</v>
       </c>
       <c r="F443" t="s">
-        <v>3806</v>
+        <v>3718</v>
       </c>
       <c r="G443" t="s">
-        <v>3807</v>
+        <v>3719</v>
       </c>
       <c r="H443" t="s">
-        <v>3808</v>
+        <v>3720</v>
       </c>
       <c r="I443" t="s">
-        <v>3809</v>
+        <v>3721</v>
       </c>
       <c r="J443"/>
       <c r="K443" t="s">
-        <v>3810</v>
+        <v>3722</v>
       </c>
       <c r="L443" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M443" t="s">
-        <v>3811</v>
+        <v>3723</v>
       </c>
       <c r="N443" t="s">
-        <v>3812</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
         <v>14</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>3813</v>
+        <v>3725</v>
       </c>
       <c r="D444" t="s">
-        <v>3257</v>
+        <v>3429</v>
       </c>
       <c r="E444" t="s">
-        <v>3814</v>
+        <v>3726</v>
       </c>
       <c r="F444" t="s">
-        <v>3815</v>
+        <v>3727</v>
       </c>
       <c r="G444" t="s">
-        <v>3816</v>
+        <v>3728</v>
       </c>
       <c r="H444" t="s">
-        <v>3817</v>
+        <v>3729</v>
       </c>
       <c r="I444" t="s">
-        <v>3818</v>
+        <v>3730</v>
       </c>
       <c r="J444"/>
       <c r="K444" t="s">
-        <v>3819</v>
+        <v>3731</v>
       </c>
       <c r="L444" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M444" t="s">
-        <v>3820</v>
+        <v>3732</v>
       </c>
       <c r="N444" t="s">
-        <v>3821</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
         <v>14</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>3822</v>
+        <v>3734</v>
       </c>
       <c r="D445" t="s">
-        <v>3257</v>
+        <v>3429</v>
       </c>
       <c r="E445" t="s">
-        <v>3823</v>
+        <v>3735</v>
       </c>
       <c r="F445" t="s">
-        <v>3824</v>
+        <v>3736</v>
       </c>
       <c r="G445" t="s">
-        <v>3825</v>
+        <v>3737</v>
       </c>
       <c r="H445" t="s">
-        <v>3826</v>
+        <v>3738</v>
       </c>
       <c r="I445" t="s">
-        <v>3827</v>
+        <v>3739</v>
       </c>
       <c r="J445"/>
       <c r="K445" t="s">
-        <v>3828</v>
+        <v>3740</v>
       </c>
       <c r="L445" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M445" t="s">
-        <v>3829</v>
+        <v>3741</v>
       </c>
       <c r="N445" t="s">
-        <v>3830</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
         <v>14</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>3831</v>
+        <v>3743</v>
       </c>
       <c r="D446" t="s">
-        <v>3832</v>
+        <v>3429</v>
       </c>
       <c r="E446" t="s">
-        <v>3833</v>
+        <v>3744</v>
       </c>
       <c r="F446" t="s">
-        <v>3834</v>
+        <v>3745</v>
       </c>
       <c r="G446" t="s">
-        <v>3835</v>
+        <v>3746</v>
       </c>
       <c r="H446" t="s">
-        <v>3836</v>
+        <v>3747</v>
       </c>
       <c r="I446" t="s">
-        <v>3837</v>
+        <v>3748</v>
       </c>
       <c r="J446"/>
       <c r="K446" t="s">
-        <v>3838</v>
+        <v>3749</v>
       </c>
       <c r="L446" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M446" t="s">
-        <v>3839</v>
+        <v>3750</v>
       </c>
       <c r="N446" t="s">
-        <v>3840</v>
+        <v>3751</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
         <v>14</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>3841</v>
+        <v>3752</v>
       </c>
       <c r="D447" t="s">
-        <v>3832</v>
+        <v>3753</v>
       </c>
       <c r="E447" t="s">
-        <v>3842</v>
+        <v>3754</v>
       </c>
       <c r="F447" t="s">
-        <v>3843</v>
+        <v>3755</v>
       </c>
       <c r="G447" t="s">
-        <v>3844</v>
+        <v>3756</v>
       </c>
       <c r="H447" t="s">
-        <v>3845</v>
+        <v>3757</v>
       </c>
       <c r="I447" t="s">
-        <v>3846</v>
+        <v>3758</v>
       </c>
       <c r="J447"/>
       <c r="K447" t="s">
-        <v>3847</v>
+        <v>3759</v>
       </c>
       <c r="L447" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M447" t="s">
-        <v>3848</v>
+        <v>3760</v>
       </c>
       <c r="N447" t="s">
-        <v>3849</v>
+        <v>3761</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
         <v>14</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>3850</v>
+        <v>3762</v>
       </c>
       <c r="D448" t="s">
-        <v>3657</v>
+        <v>3753</v>
       </c>
       <c r="E448" t="s">
-        <v>3851</v>
+        <v>3763</v>
       </c>
       <c r="F448" t="s">
-        <v>3852</v>
+        <v>3764</v>
       </c>
       <c r="G448" t="s">
-        <v>3853</v>
+        <v>3765</v>
       </c>
       <c r="H448" t="s">
-        <v>3854</v>
+        <v>3766</v>
       </c>
       <c r="I448" t="s">
-        <v>3855</v>
+        <v>3767</v>
       </c>
       <c r="J448"/>
       <c r="K448" t="s">
-        <v>3856</v>
+        <v>3768</v>
       </c>
       <c r="L448" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M448" t="s">
-        <v>3857</v>
+        <v>3769</v>
       </c>
       <c r="N448" t="s">
-        <v>3858</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
         <v>14</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>3675</v>
+        <v>3771</v>
       </c>
       <c r="D449" t="s">
-        <v>3657</v>
+        <v>3772</v>
       </c>
       <c r="E449" t="s">
-        <v>3676</v>
+        <v>3773</v>
       </c>
       <c r="F449" t="s">
-        <v>3677</v>
+        <v>3774</v>
       </c>
       <c r="G449" t="s">
-        <v>3678</v>
+        <v>3775</v>
       </c>
       <c r="H449" t="s">
-        <v>3859</v>
+        <v>3776</v>
       </c>
       <c r="I449" t="s">
-        <v>3860</v>
+        <v>3777</v>
       </c>
       <c r="J449"/>
       <c r="K449" t="s">
-        <v>3861</v>
+        <v>3778</v>
       </c>
       <c r="L449" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M449" t="s">
-        <v>3862</v>
+        <v>3779</v>
       </c>
       <c r="N449" t="s">
-        <v>3683</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
         <v>14</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>3666</v>
+        <v>3781</v>
       </c>
       <c r="D450" t="s">
-        <v>3657</v>
+        <v>3782</v>
       </c>
       <c r="E450" t="s">
-        <v>3667</v>
+        <v>3783</v>
       </c>
       <c r="F450" t="s">
-        <v>3668</v>
+        <v>3784</v>
       </c>
       <c r="G450" t="s">
-        <v>3669</v>
+        <v>3785</v>
       </c>
       <c r="H450" t="s">
-        <v>3863</v>
+        <v>3786</v>
       </c>
       <c r="I450" t="s">
-        <v>3864</v>
+        <v>3787</v>
       </c>
       <c r="J450"/>
       <c r="K450" t="s">
-        <v>3865</v>
+        <v>3788</v>
       </c>
       <c r="L450" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M450" t="s">
-        <v>3866</v>
+        <v>3789</v>
       </c>
       <c r="N450" t="s">
-        <v>3674</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
         <v>14</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>3656</v>
+        <v>3791</v>
       </c>
       <c r="D451" t="s">
-        <v>3657</v>
+        <v>3792</v>
       </c>
       <c r="E451" t="s">
-        <v>3658</v>
+        <v>3793</v>
       </c>
       <c r="F451" t="s">
-        <v>3659</v>
+        <v>3794</v>
       </c>
       <c r="G451" t="s">
-        <v>3660</v>
+        <v>3795</v>
       </c>
       <c r="H451" t="s">
-        <v>3867</v>
+        <v>3796</v>
       </c>
       <c r="I451" t="s">
-        <v>3868</v>
+        <v>3797</v>
       </c>
       <c r="J451"/>
       <c r="K451" t="s">
-        <v>3869</v>
+        <v>3798</v>
       </c>
       <c r="L451" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M451" t="s">
-        <v>3870</v>
+        <v>3799</v>
       </c>
       <c r="N451" t="s">
-        <v>3665</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
         <v>14</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>3871</v>
+        <v>2859</v>
       </c>
       <c r="D452" t="s">
-        <v>3657</v>
+        <v>2860</v>
       </c>
       <c r="E452" t="s">
-        <v>3872</v>
+        <v>2861</v>
       </c>
       <c r="F452" t="s">
-        <v>3873</v>
+        <v>2862</v>
       </c>
       <c r="G452" t="s">
-        <v>3874</v>
+        <v>2863</v>
       </c>
       <c r="H452" t="s">
-        <v>3875</v>
+        <v>3801</v>
       </c>
       <c r="I452" t="s">
-        <v>3876</v>
+        <v>3802</v>
       </c>
       <c r="J452"/>
       <c r="K452" t="s">
-        <v>3877</v>
+        <v>3803</v>
       </c>
       <c r="L452" t="s">
-        <v>1034</v>
+        <v>44</v>
       </c>
       <c r="M452" t="s">
-        <v>3878</v>
+        <v>3804</v>
       </c>
       <c r="N452" t="s">
-        <v>3879</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
         <v>14</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>3880</v>
+        <v>3805</v>
       </c>
       <c r="D453" t="s">
-        <v>3552</v>
+        <v>2860</v>
       </c>
       <c r="E453" t="s">
-        <v>3881</v>
+        <v>3806</v>
       </c>
       <c r="F453" t="s">
-        <v>3882</v>
+        <v>3807</v>
       </c>
       <c r="G453" t="s">
-        <v>3883</v>
+        <v>3808</v>
       </c>
       <c r="H453" t="s">
-        <v>3884</v>
+        <v>3809</v>
       </c>
       <c r="I453" t="s">
-        <v>3885</v>
+        <v>3810</v>
       </c>
       <c r="J453"/>
       <c r="K453" t="s">
-        <v>3886</v>
+        <v>3811</v>
       </c>
       <c r="L453" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M453" t="s">
-        <v>3887</v>
+        <v>3812</v>
       </c>
       <c r="N453" t="s">
-        <v>3888</v>
+        <v>3813</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="s">
         <v>14</v>
       </c>
       <c r="B454" t="s">
         <v>15</v>
       </c>
       <c r="C454" t="s">
-        <v>3889</v>
+        <v>2869</v>
       </c>
       <c r="D454" t="s">
-        <v>3595</v>
+        <v>2870</v>
       </c>
       <c r="E454" t="s">
-        <v>3890</v>
+        <v>2871</v>
       </c>
       <c r="F454" t="s">
-        <v>3891</v>
+        <v>2872</v>
       </c>
       <c r="G454" t="s">
-        <v>3892</v>
+        <v>2873</v>
       </c>
       <c r="H454" t="s">
-        <v>3893</v>
+        <v>3814</v>
       </c>
       <c r="I454" t="s">
-        <v>3894</v>
+        <v>3815</v>
       </c>
       <c r="J454"/>
       <c r="K454" t="s">
-        <v>3895</v>
+        <v>3816</v>
       </c>
       <c r="L454" t="s">
-        <v>2262</v>
+        <v>44</v>
       </c>
       <c r="M454" t="s">
-        <v>3896</v>
+        <v>3817</v>
       </c>
       <c r="N454" t="s">
-        <v>3897</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="s">
         <v>14</v>
       </c>
       <c r="B455" t="s">
         <v>15</v>
       </c>
       <c r="C455" t="s">
-        <v>3898</v>
+        <v>3818</v>
       </c>
       <c r="D455" t="s">
-        <v>3595</v>
+        <v>2870</v>
       </c>
       <c r="E455" t="s">
-        <v>3899</v>
+        <v>3819</v>
       </c>
       <c r="F455" t="s">
-        <v>3900</v>
+        <v>3820</v>
       </c>
       <c r="G455" t="s">
-        <v>3901</v>
+        <v>3821</v>
       </c>
       <c r="H455" t="s">
-        <v>3902</v>
+        <v>3822</v>
       </c>
       <c r="I455" t="s">
-        <v>3903</v>
+        <v>3823</v>
       </c>
       <c r="J455"/>
       <c r="K455" t="s">
-        <v>3904</v>
+        <v>3824</v>
       </c>
       <c r="L455" t="s">
-        <v>3602</v>
+        <v>44</v>
       </c>
       <c r="M455" t="s">
-        <v>3905</v>
+        <v>3825</v>
       </c>
       <c r="N455" t="s">
-        <v>3906</v>
+        <v>3826</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="s">
         <v>14</v>
       </c>
       <c r="B456" t="s">
         <v>15</v>
       </c>
       <c r="C456" t="s">
-        <v>3594</v>
+        <v>3827</v>
       </c>
       <c r="D456" t="s">
-        <v>3595</v>
+        <v>2870</v>
       </c>
       <c r="E456" t="s">
-        <v>3596</v>
+        <v>3828</v>
       </c>
       <c r="F456" t="s">
-        <v>3597</v>
+        <v>3829</v>
       </c>
       <c r="G456" t="s">
-        <v>3598</v>
+        <v>3830</v>
       </c>
       <c r="H456" t="s">
-        <v>3907</v>
+        <v>3831</v>
       </c>
       <c r="I456" t="s">
-        <v>3908</v>
+        <v>3832</v>
       </c>
       <c r="J456"/>
       <c r="K456" t="s">
-        <v>3909</v>
+        <v>3833</v>
       </c>
       <c r="L456" t="s">
-        <v>3602</v>
+        <v>44</v>
       </c>
       <c r="M456" t="s">
-        <v>3910</v>
+        <v>3834</v>
       </c>
       <c r="N456" t="s">
-        <v>3604</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="s">
         <v>14</v>
       </c>
       <c r="B457" t="s">
         <v>15</v>
       </c>
       <c r="C457" t="s">
-        <v>3911</v>
+        <v>3836</v>
       </c>
       <c r="D457" t="s">
-        <v>3566</v>
+        <v>2870</v>
       </c>
       <c r="E457" t="s">
-        <v>3912</v>
+        <v>3837</v>
       </c>
       <c r="F457" t="s">
-        <v>3913</v>
+        <v>3838</v>
       </c>
       <c r="G457" t="s">
-        <v>3914</v>
+        <v>3839</v>
       </c>
       <c r="H457" t="s">
-        <v>3915</v>
+        <v>3840</v>
       </c>
       <c r="I457" t="s">
-        <v>3916</v>
+        <v>3841</v>
       </c>
       <c r="J457"/>
       <c r="K457" t="s">
-        <v>3917</v>
+        <v>3842</v>
       </c>
       <c r="L457" t="s">
-        <v>1034</v>
+        <v>44</v>
       </c>
       <c r="M457" t="s">
-        <v>3918</v>
+        <v>3843</v>
       </c>
       <c r="N457" t="s">
-        <v>3919</v>
+        <v>3844</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="s">
         <v>14</v>
       </c>
       <c r="B458" t="s">
         <v>15</v>
       </c>
       <c r="C458" t="s">
-        <v>3920</v>
+        <v>2922</v>
       </c>
       <c r="D458" t="s">
-        <v>3566</v>
+        <v>2870</v>
       </c>
       <c r="E458" t="s">
-        <v>3921</v>
+        <v>2924</v>
       </c>
       <c r="F458" t="s">
-        <v>3922</v>
+        <v>2925</v>
       </c>
       <c r="G458" t="s">
-        <v>3923</v>
+        <v>2926</v>
       </c>
       <c r="H458" t="s">
-        <v>3924</v>
+        <v>3845</v>
       </c>
       <c r="I458" t="s">
-        <v>3925</v>
+        <v>3846</v>
       </c>
       <c r="J458"/>
       <c r="K458" t="s">
-        <v>3926</v>
+        <v>3847</v>
       </c>
       <c r="L458" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M458" t="s">
-        <v>3927</v>
+        <v>3848</v>
       </c>
       <c r="N458" t="s">
-        <v>3928</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="s">
         <v>14</v>
       </c>
       <c r="B459" t="s">
         <v>15</v>
       </c>
       <c r="C459" t="s">
-        <v>3618</v>
+        <v>3849</v>
       </c>
       <c r="D459" t="s">
-        <v>3566</v>
+        <v>2870</v>
       </c>
       <c r="E459" t="s">
-        <v>3619</v>
+        <v>3850</v>
       </c>
       <c r="F459" t="s">
-        <v>3620</v>
+        <v>3851</v>
       </c>
       <c r="G459" t="s">
-        <v>3621</v>
+        <v>3852</v>
       </c>
       <c r="H459" t="s">
-        <v>3929</v>
+        <v>3853</v>
       </c>
       <c r="I459" t="s">
-        <v>3930</v>
+        <v>3854</v>
       </c>
       <c r="J459"/>
       <c r="K459" t="s">
-        <v>3931</v>
+        <v>3855</v>
       </c>
       <c r="L459" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M459" t="s">
-        <v>3932</v>
+        <v>3856</v>
       </c>
       <c r="N459" t="s">
-        <v>3626</v>
+        <v>3857</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="s">
         <v>14</v>
       </c>
       <c r="B460" t="s">
         <v>15</v>
       </c>
       <c r="C460" t="s">
-        <v>3933</v>
+        <v>3858</v>
       </c>
       <c r="D460" t="s">
-        <v>3566</v>
+        <v>2870</v>
       </c>
       <c r="E460" t="s">
-        <v>3934</v>
+        <v>3859</v>
       </c>
       <c r="F460" t="s">
-        <v>3935</v>
+        <v>3860</v>
       </c>
       <c r="G460" t="s">
-        <v>3936</v>
+        <v>3861</v>
       </c>
       <c r="H460" t="s">
-        <v>3937</v>
+        <v>3862</v>
       </c>
       <c r="I460" t="s">
-        <v>3938</v>
+        <v>3863</v>
       </c>
       <c r="J460"/>
       <c r="K460" t="s">
-        <v>3939</v>
+        <v>3864</v>
       </c>
       <c r="L460" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M460" t="s">
-        <v>3940</v>
+        <v>3865</v>
       </c>
       <c r="N460" t="s">
-        <v>3941</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="s">
         <v>14</v>
       </c>
       <c r="B461" t="s">
         <v>15</v>
       </c>
       <c r="C461" t="s">
-        <v>3637</v>
+        <v>3867</v>
       </c>
       <c r="D461" t="s">
-        <v>3566</v>
+        <v>2870</v>
       </c>
       <c r="E461" t="s">
-        <v>3638</v>
+        <v>3868</v>
       </c>
       <c r="F461" t="s">
-        <v>3639</v>
+        <v>3869</v>
       </c>
       <c r="G461" t="s">
-        <v>3640</v>
+        <v>3870</v>
       </c>
       <c r="H461" t="s">
-        <v>3942</v>
+        <v>3871</v>
       </c>
       <c r="I461" t="s">
-        <v>3943</v>
+        <v>3872</v>
       </c>
       <c r="J461"/>
       <c r="K461" t="s">
-        <v>3944</v>
+        <v>3873</v>
       </c>
       <c r="L461" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M461" t="s">
-        <v>3945</v>
+        <v>3874</v>
       </c>
       <c r="N461" t="s">
-        <v>3645</v>
+        <v>3875</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="s">
         <v>14</v>
       </c>
       <c r="B462" t="s">
         <v>15</v>
       </c>
       <c r="C462" t="s">
-        <v>3946</v>
+        <v>3562</v>
       </c>
       <c r="D462" t="s">
-        <v>3566</v>
+        <v>3429</v>
       </c>
       <c r="E462" t="s">
-        <v>3947</v>
+        <v>3563</v>
       </c>
       <c r="F462" t="s">
-        <v>3948</v>
+        <v>3564</v>
       </c>
       <c r="G462" t="s">
-        <v>3949</v>
+        <v>3565</v>
       </c>
       <c r="H462" t="s">
-        <v>3950</v>
+        <v>3876</v>
       </c>
       <c r="I462" t="s">
-        <v>3951</v>
+        <v>3877</v>
       </c>
       <c r="J462"/>
       <c r="K462" t="s">
-        <v>3952</v>
+        <v>3878</v>
       </c>
       <c r="L462" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M462" t="s">
-        <v>3953</v>
+        <v>3879</v>
       </c>
       <c r="N462" t="s">
-        <v>3954</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="s">
         <v>14</v>
       </c>
       <c r="B463" t="s">
         <v>15</v>
       </c>
       <c r="C463" t="s">
-        <v>3565</v>
+        <v>3428</v>
       </c>
       <c r="D463" t="s">
-        <v>3566</v>
+        <v>3429</v>
       </c>
       <c r="E463" t="s">
-        <v>3567</v>
+        <v>3430</v>
       </c>
       <c r="F463" t="s">
-        <v>3568</v>
+        <v>3431</v>
       </c>
       <c r="G463" t="s">
-        <v>3569</v>
+        <v>3432</v>
       </c>
       <c r="H463" t="s">
-        <v>3955</v>
+        <v>3880</v>
       </c>
       <c r="I463" t="s">
-        <v>3956</v>
+        <v>3881</v>
       </c>
       <c r="J463"/>
       <c r="K463" t="s">
-        <v>3957</v>
+        <v>3882</v>
       </c>
       <c r="L463" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M463" t="s">
-        <v>3958</v>
+        <v>3883</v>
       </c>
       <c r="N463" t="s">
-        <v>3574</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="s">
         <v>14</v>
       </c>
       <c r="B464" t="s">
         <v>15</v>
       </c>
       <c r="C464" t="s">
-        <v>3627</v>
+        <v>3743</v>
       </c>
       <c r="D464" t="s">
-        <v>3628</v>
+        <v>3429</v>
       </c>
       <c r="E464" t="s">
-        <v>3629</v>
+        <v>3744</v>
       </c>
       <c r="F464" t="s">
-        <v>3630</v>
+        <v>3745</v>
       </c>
       <c r="G464" t="s">
-        <v>3631</v>
+        <v>3746</v>
       </c>
       <c r="H464" t="s">
-        <v>3632</v>
+        <v>3884</v>
       </c>
       <c r="I464" t="s">
-        <v>3959</v>
+        <v>3885</v>
       </c>
       <c r="J464"/>
       <c r="K464" t="s">
-        <v>3960</v>
+        <v>3886</v>
       </c>
       <c r="L464" t="s">
-        <v>144</v>
+        <v>1288</v>
       </c>
       <c r="M464" t="s">
-        <v>3961</v>
+        <v>3887</v>
       </c>
       <c r="N464" t="s">
-        <v>3636</v>
+        <v>3751</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="s">
         <v>14</v>
       </c>
       <c r="B465" t="s">
         <v>15</v>
       </c>
       <c r="C465" t="s">
-        <v>3962</v>
+        <v>3888</v>
       </c>
       <c r="D465" t="s">
-        <v>3963</v>
+        <v>3429</v>
       </c>
       <c r="E465" t="s">
-        <v>3964</v>
+        <v>3889</v>
       </c>
       <c r="F465" t="s">
-        <v>3965</v>
+        <v>3890</v>
       </c>
       <c r="G465" t="s">
-        <v>3966</v>
+        <v>3891</v>
       </c>
       <c r="H465" t="s">
-        <v>3967</v>
+        <v>3892</v>
       </c>
       <c r="I465" t="s">
-        <v>3968</v>
+        <v>3893</v>
       </c>
       <c r="J465"/>
       <c r="K465" t="s">
-        <v>3969</v>
+        <v>3894</v>
       </c>
       <c r="L465" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M465" t="s">
-        <v>3970</v>
+        <v>3895</v>
       </c>
       <c r="N465" t="s">
-        <v>3971</v>
+        <v>3896</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="s">
         <v>14</v>
       </c>
       <c r="B466" t="s">
         <v>15</v>
       </c>
       <c r="C466" t="s">
-        <v>3972</v>
+        <v>3707</v>
       </c>
       <c r="D466" t="s">
-        <v>3628</v>
+        <v>3429</v>
       </c>
       <c r="E466" t="s">
-        <v>3973</v>
+        <v>3897</v>
       </c>
       <c r="F466" t="s">
-        <v>3974</v>
+        <v>3898</v>
       </c>
       <c r="G466" t="s">
-        <v>3975</v>
+        <v>3710</v>
       </c>
       <c r="H466" t="s">
-        <v>3976</v>
+        <v>3899</v>
       </c>
       <c r="I466" t="s">
-        <v>3977</v>
+        <v>3900</v>
       </c>
       <c r="J466"/>
       <c r="K466" t="s">
-        <v>3978</v>
+        <v>3901</v>
       </c>
       <c r="L466" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M466" t="s">
-        <v>3979</v>
+        <v>3902</v>
       </c>
       <c r="N466" t="s">
-        <v>3980</v>
+        <v>3715</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="s">
         <v>14</v>
       </c>
       <c r="B467" t="s">
         <v>15</v>
       </c>
       <c r="C467" t="s">
-        <v>3981</v>
+        <v>3734</v>
       </c>
       <c r="D467" t="s">
-        <v>3963</v>
+        <v>3429</v>
       </c>
       <c r="E467" t="s">
-        <v>3982</v>
+        <v>3735</v>
       </c>
       <c r="F467" t="s">
-        <v>3983</v>
+        <v>3736</v>
       </c>
       <c r="G467" t="s">
-        <v>3984</v>
+        <v>3737</v>
       </c>
       <c r="H467" t="s">
-        <v>3985</v>
+        <v>3903</v>
       </c>
       <c r="I467" t="s">
-        <v>3986</v>
+        <v>3904</v>
       </c>
       <c r="J467"/>
       <c r="K467" t="s">
-        <v>3987</v>
+        <v>3905</v>
       </c>
       <c r="L467" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M467" t="s">
-        <v>3988</v>
+        <v>3906</v>
       </c>
       <c r="N467" t="s">
-        <v>3989</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="s">
         <v>14</v>
       </c>
       <c r="B468" t="s">
         <v>15</v>
       </c>
       <c r="C468" t="s">
-        <v>3990</v>
+        <v>3907</v>
       </c>
       <c r="D468" t="s">
-        <v>3963</v>
+        <v>3429</v>
       </c>
       <c r="E468" t="s">
-        <v>3991</v>
+        <v>3908</v>
       </c>
       <c r="F468" t="s">
-        <v>3992</v>
+        <v>3909</v>
       </c>
       <c r="G468" t="s">
-        <v>3993</v>
+        <v>3910</v>
       </c>
       <c r="H468" t="s">
-        <v>3994</v>
+        <v>3911</v>
       </c>
       <c r="I468" t="s">
-        <v>3995</v>
+        <v>3912</v>
       </c>
       <c r="J468"/>
       <c r="K468" t="s">
-        <v>3996</v>
+        <v>3913</v>
       </c>
       <c r="L468" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M468" t="s">
-        <v>3997</v>
+        <v>3914</v>
       </c>
       <c r="N468" t="s">
-        <v>3998</v>
+        <v>3915</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="s">
         <v>14</v>
       </c>
       <c r="B469" t="s">
         <v>15</v>
       </c>
       <c r="C469" t="s">
-        <v>3999</v>
+        <v>3916</v>
       </c>
       <c r="D469" t="s">
-        <v>3832</v>
+        <v>3429</v>
       </c>
       <c r="E469" t="s">
-        <v>4000</v>
+        <v>3917</v>
       </c>
       <c r="F469" t="s">
-        <v>2592</v>
+        <v>3918</v>
       </c>
       <c r="G469" t="s">
-        <v>4001</v>
+        <v>3919</v>
       </c>
       <c r="H469" t="s">
-        <v>4002</v>
+        <v>3920</v>
       </c>
       <c r="I469" t="s">
-        <v>4003</v>
+        <v>3921</v>
       </c>
       <c r="J469"/>
       <c r="K469" t="s">
-        <v>4004</v>
+        <v>3922</v>
       </c>
       <c r="L469" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M469" t="s">
-        <v>4005</v>
+        <v>3923</v>
       </c>
       <c r="N469" t="s">
-        <v>4006</v>
+        <v>3924</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="s">
         <v>14</v>
       </c>
       <c r="B470" t="s">
         <v>15</v>
       </c>
       <c r="C470" t="s">
-        <v>3215</v>
+        <v>3925</v>
       </c>
       <c r="D470" t="s">
-        <v>3457</v>
+        <v>3429</v>
       </c>
       <c r="E470" t="s">
-        <v>3217</v>
+        <v>3926</v>
       </c>
       <c r="F470" t="s">
-        <v>3218</v>
+        <v>3927</v>
       </c>
       <c r="G470" t="s">
-        <v>3219</v>
+        <v>3928</v>
       </c>
       <c r="H470" t="s">
-        <v>3220</v>
+        <v>3929</v>
       </c>
       <c r="I470" t="s">
-        <v>4007</v>
+        <v>3930</v>
       </c>
       <c r="J470"/>
       <c r="K470" t="s">
-        <v>4008</v>
+        <v>3931</v>
       </c>
       <c r="L470" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M470" t="s">
-        <v>4009</v>
+        <v>3932</v>
       </c>
       <c r="N470" t="s">
-        <v>3224</v>
+        <v>3933</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="s">
         <v>14</v>
       </c>
       <c r="B471" t="s">
         <v>15</v>
       </c>
       <c r="C471" t="s">
-        <v>4010</v>
+        <v>3725</v>
       </c>
       <c r="D471" t="s">
-        <v>3457</v>
+        <v>3429</v>
       </c>
       <c r="E471" t="s">
-        <v>4011</v>
+        <v>3726</v>
       </c>
       <c r="F471" t="s">
-        <v>4012</v>
+        <v>3727</v>
       </c>
       <c r="G471" t="s">
-        <v>4013</v>
+        <v>3728</v>
       </c>
       <c r="H471" t="s">
-        <v>4014</v>
+        <v>3934</v>
       </c>
       <c r="I471" t="s">
-        <v>4015</v>
+        <v>3935</v>
       </c>
       <c r="J471"/>
       <c r="K471" t="s">
-        <v>4016</v>
+        <v>3936</v>
       </c>
       <c r="L471" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M471" t="s">
-        <v>4017</v>
+        <v>3937</v>
       </c>
       <c r="N471" t="s">
-        <v>4018</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="s">
         <v>14</v>
       </c>
       <c r="B472" t="s">
         <v>15</v>
       </c>
       <c r="C472" t="s">
-        <v>4019</v>
+        <v>3938</v>
       </c>
       <c r="D472" t="s">
-        <v>3628</v>
+        <v>3585</v>
       </c>
       <c r="E472" t="s">
-        <v>4020</v>
+        <v>3939</v>
       </c>
       <c r="F472" t="s">
-        <v>4021</v>
+        <v>3940</v>
       </c>
       <c r="G472" t="s">
-        <v>4022</v>
+        <v>3941</v>
       </c>
       <c r="H472" t="s">
-        <v>4023</v>
+        <v>3942</v>
       </c>
       <c r="I472" t="s">
-        <v>4024</v>
+        <v>3943</v>
       </c>
       <c r="J472"/>
       <c r="K472" t="s">
-        <v>4025</v>
+        <v>3944</v>
       </c>
       <c r="L472" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M472" t="s">
-        <v>4026</v>
+        <v>3945</v>
       </c>
       <c r="N472" t="s">
-        <v>4027</v>
+        <v>3946</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="s">
         <v>14</v>
       </c>
       <c r="B473" t="s">
         <v>15</v>
       </c>
       <c r="C473" t="s">
-        <v>4028</v>
+        <v>2573</v>
       </c>
       <c r="D473" t="s">
-        <v>3542</v>
+        <v>3585</v>
       </c>
       <c r="E473" t="s">
-        <v>4029</v>
+        <v>2575</v>
       </c>
       <c r="F473" t="s">
-        <v>4030</v>
+        <v>2576</v>
       </c>
       <c r="G473" t="s">
-        <v>4031</v>
+        <v>2577</v>
       </c>
       <c r="H473" t="s">
-        <v>4032</v>
+        <v>3947</v>
       </c>
       <c r="I473" t="s">
-        <v>4033</v>
+        <v>3948</v>
       </c>
       <c r="J473"/>
       <c r="K473" t="s">
-        <v>4034</v>
+        <v>3949</v>
       </c>
       <c r="L473" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M473" t="s">
-        <v>4035</v>
+        <v>3950</v>
       </c>
       <c r="N473" t="s">
-        <v>4036</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="s">
         <v>14</v>
       </c>
       <c r="B474" t="s">
         <v>15</v>
       </c>
       <c r="C474" t="s">
-        <v>3584</v>
+        <v>3951</v>
       </c>
       <c r="D474" t="s">
-        <v>3532</v>
+        <v>3585</v>
       </c>
       <c r="E474" t="s">
-        <v>3586</v>
+        <v>3952</v>
       </c>
       <c r="F474" t="s">
-        <v>3587</v>
+        <v>3953</v>
       </c>
       <c r="G474" t="s">
-        <v>3588</v>
+        <v>3954</v>
       </c>
       <c r="H474" t="s">
-        <v>3589</v>
+        <v>3955</v>
       </c>
       <c r="I474" t="s">
-        <v>4037</v>
+        <v>3956</v>
       </c>
       <c r="J474"/>
       <c r="K474" t="s">
-        <v>4038</v>
+        <v>3957</v>
       </c>
       <c r="L474" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M474" t="s">
-        <v>4039</v>
+        <v>3958</v>
       </c>
       <c r="N474" t="s">
-        <v>3593</v>
+        <v>3959</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="s">
         <v>14</v>
       </c>
       <c r="B475" t="s">
         <v>15</v>
       </c>
       <c r="C475" t="s">
-        <v>4040</v>
+        <v>3960</v>
       </c>
       <c r="D475" t="s">
-        <v>3457</v>
+        <v>3585</v>
       </c>
       <c r="E475" t="s">
-        <v>4041</v>
+        <v>3961</v>
       </c>
       <c r="F475" t="s">
-        <v>4042</v>
+        <v>3962</v>
       </c>
       <c r="G475" t="s">
-        <v>4043</v>
+        <v>3963</v>
       </c>
       <c r="H475" t="s">
-        <v>4044</v>
+        <v>3964</v>
       </c>
       <c r="I475" t="s">
-        <v>4045</v>
+        <v>3965</v>
       </c>
       <c r="J475"/>
       <c r="K475" t="s">
-        <v>4046</v>
+        <v>3966</v>
       </c>
       <c r="L475" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M475" t="s">
-        <v>4047</v>
+        <v>3967</v>
       </c>
       <c r="N475" t="s">
-        <v>4048</v>
+        <v>3968</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="s">
         <v>14</v>
       </c>
       <c r="B476" t="s">
         <v>15</v>
       </c>
       <c r="C476" t="s">
-        <v>4049</v>
+        <v>3969</v>
       </c>
       <c r="D476" t="s">
-        <v>3457</v>
+        <v>3585</v>
       </c>
       <c r="E476" t="s">
-        <v>4050</v>
+        <v>3970</v>
       </c>
       <c r="F476" t="s">
-        <v>4051</v>
+        <v>3971</v>
       </c>
       <c r="G476" t="s">
-        <v>4052</v>
+        <v>3972</v>
       </c>
       <c r="H476" t="s">
-        <v>4053</v>
+        <v>3973</v>
       </c>
       <c r="I476" t="s">
-        <v>4054</v>
+        <v>3974</v>
       </c>
       <c r="J476"/>
       <c r="K476" t="s">
-        <v>4055</v>
+        <v>3975</v>
       </c>
       <c r="L476" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M476" t="s">
-        <v>4056</v>
+        <v>3976</v>
       </c>
       <c r="N476" t="s">
-        <v>4057</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="s">
         <v>14</v>
       </c>
       <c r="B477" t="s">
         <v>15</v>
       </c>
       <c r="C477" t="s">
-        <v>4058</v>
+        <v>3978</v>
       </c>
       <c r="D477" t="s">
-        <v>3457</v>
+        <v>3753</v>
       </c>
       <c r="E477" t="s">
-        <v>4059</v>
+        <v>3979</v>
       </c>
       <c r="F477" t="s">
-        <v>4060</v>
+        <v>3980</v>
       </c>
       <c r="G477" t="s">
-        <v>4061</v>
+        <v>3981</v>
       </c>
       <c r="H477" t="s">
-        <v>4062</v>
+        <v>3982</v>
       </c>
       <c r="I477" t="s">
-        <v>4063</v>
+        <v>3983</v>
       </c>
       <c r="J477"/>
       <c r="K477" t="s">
-        <v>4064</v>
+        <v>3984</v>
       </c>
       <c r="L477" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M477" t="s">
-        <v>4065</v>
+        <v>3985</v>
       </c>
       <c r="N477" t="s">
-        <v>4066</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="s">
         <v>14</v>
       </c>
       <c r="B478" t="s">
         <v>15</v>
       </c>
       <c r="C478" t="s">
-        <v>3456</v>
+        <v>3987</v>
       </c>
       <c r="D478" t="s">
-        <v>3457</v>
+        <v>3637</v>
       </c>
       <c r="E478" t="s">
-        <v>3458</v>
+        <v>3988</v>
       </c>
       <c r="F478" t="s">
-        <v>3459</v>
+        <v>3989</v>
       </c>
       <c r="G478" t="s">
-        <v>3460</v>
+        <v>3990</v>
       </c>
       <c r="H478" t="s">
-        <v>4067</v>
+        <v>3991</v>
       </c>
       <c r="I478" t="s">
-        <v>4068</v>
+        <v>3992</v>
       </c>
       <c r="J478"/>
       <c r="K478" t="s">
-        <v>4069</v>
+        <v>3993</v>
       </c>
       <c r="L478" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M478" t="s">
-        <v>4070</v>
+        <v>3994</v>
       </c>
       <c r="N478" t="s">
-        <v>3465</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="s">
         <v>14</v>
       </c>
       <c r="B479" t="s">
         <v>15</v>
       </c>
       <c r="C479" t="s">
-        <v>3215</v>
+        <v>3996</v>
       </c>
       <c r="D479" t="s">
-        <v>3457</v>
+        <v>3637</v>
       </c>
       <c r="E479" t="s">
-        <v>4071</v>
+        <v>3997</v>
       </c>
       <c r="F479" t="s">
-        <v>4072</v>
+        <v>3998</v>
       </c>
       <c r="G479" t="s">
-        <v>3219</v>
+        <v>3999</v>
       </c>
       <c r="H479" t="s">
-        <v>4073</v>
+        <v>4000</v>
       </c>
       <c r="I479" t="s">
-        <v>4074</v>
+        <v>4001</v>
       </c>
       <c r="J479"/>
       <c r="K479" t="s">
-        <v>4075</v>
+        <v>4002</v>
       </c>
       <c r="L479" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M479" t="s">
-        <v>4076</v>
+        <v>4003</v>
       </c>
       <c r="N479" t="s">
-        <v>3224</v>
+        <v>4004</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="s">
         <v>14</v>
       </c>
       <c r="B480" t="s">
         <v>15</v>
       </c>
       <c r="C480" t="s">
-        <v>4077</v>
+        <v>4005</v>
       </c>
       <c r="D480" t="s">
-        <v>3457</v>
+        <v>3637</v>
       </c>
       <c r="E480" t="s">
-        <v>4078</v>
+        <v>4006</v>
       </c>
       <c r="F480" t="s">
-        <v>4079</v>
+        <v>4007</v>
       </c>
       <c r="G480" t="s">
-        <v>4080</v>
+        <v>4008</v>
       </c>
       <c r="H480" t="s">
-        <v>4081</v>
+        <v>4009</v>
       </c>
       <c r="I480" t="s">
-        <v>4082</v>
+        <v>4010</v>
       </c>
       <c r="J480"/>
       <c r="K480" t="s">
-        <v>4083</v>
+        <v>4011</v>
       </c>
       <c r="L480" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M480" t="s">
-        <v>4084</v>
+        <v>4012</v>
       </c>
       <c r="N480" t="s">
-        <v>4085</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="s">
         <v>14</v>
       </c>
       <c r="B481" t="s">
         <v>15</v>
       </c>
       <c r="C481" t="s">
-        <v>4010</v>
+        <v>3698</v>
       </c>
       <c r="D481" t="s">
-        <v>3457</v>
+        <v>3637</v>
       </c>
       <c r="E481" t="s">
-        <v>4011</v>
+        <v>3699</v>
       </c>
       <c r="F481" t="s">
-        <v>4012</v>
+        <v>3700</v>
       </c>
       <c r="G481" t="s">
-        <v>4013</v>
+        <v>3701</v>
       </c>
       <c r="H481" t="s">
-        <v>4086</v>
+        <v>4014</v>
       </c>
       <c r="I481" t="s">
-        <v>4087</v>
+        <v>4015</v>
       </c>
       <c r="J481"/>
       <c r="K481" t="s">
-        <v>4088</v>
+        <v>4016</v>
       </c>
       <c r="L481" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M481" t="s">
-        <v>4089</v>
+        <v>4017</v>
       </c>
       <c r="N481" t="s">
-        <v>4018</v>
+        <v>3706</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="s">
         <v>14</v>
       </c>
       <c r="B482" t="s">
         <v>15</v>
       </c>
       <c r="C482" t="s">
-        <v>4090</v>
+        <v>3636</v>
       </c>
       <c r="D482" t="s">
-        <v>4091</v>
+        <v>3637</v>
       </c>
       <c r="E482" t="s">
-        <v>4092</v>
+        <v>3638</v>
       </c>
       <c r="F482" t="s">
-        <v>4093</v>
+        <v>3639</v>
       </c>
       <c r="G482" t="s">
-        <v>4094</v>
+        <v>3640</v>
       </c>
       <c r="H482" t="s">
-        <v>4095</v>
+        <v>4018</v>
       </c>
       <c r="I482" t="s">
-        <v>4096</v>
+        <v>4019</v>
       </c>
       <c r="J482"/>
       <c r="K482" t="s">
-        <v>4097</v>
+        <v>4020</v>
       </c>
       <c r="L482" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M482" t="s">
-        <v>4098</v>
+        <v>4021</v>
       </c>
       <c r="N482" t="s">
-        <v>4099</v>
+        <v>3645</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="s">
         <v>14</v>
       </c>
       <c r="B483" t="s">
         <v>15</v>
       </c>
       <c r="C483" t="s">
-        <v>4100</v>
+        <v>3716</v>
       </c>
       <c r="D483" t="s">
-        <v>3457</v>
+        <v>3637</v>
       </c>
       <c r="E483" t="s">
-        <v>4101</v>
+        <v>3717</v>
       </c>
       <c r="F483" t="s">
-        <v>4102</v>
+        <v>3718</v>
       </c>
       <c r="G483" t="s">
-        <v>4103</v>
+        <v>3719</v>
       </c>
       <c r="H483" t="s">
-        <v>4104</v>
+        <v>4022</v>
       </c>
       <c r="I483" t="s">
-        <v>4105</v>
+        <v>4023</v>
       </c>
       <c r="J483"/>
       <c r="K483" t="s">
-        <v>4106</v>
+        <v>4024</v>
       </c>
       <c r="L483" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M483" t="s">
-        <v>4107</v>
+        <v>4025</v>
       </c>
       <c r="N483" t="s">
-        <v>4108</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="s">
         <v>14</v>
       </c>
       <c r="B484" t="s">
         <v>15</v>
       </c>
       <c r="C484" t="s">
-        <v>4109</v>
+        <v>4026</v>
       </c>
       <c r="D484" t="s">
-        <v>3457</v>
+        <v>3637</v>
       </c>
       <c r="E484" t="s">
-        <v>4110</v>
+        <v>4027</v>
       </c>
       <c r="F484" t="s">
-        <v>4111</v>
+        <v>4028</v>
       </c>
       <c r="G484" t="s">
-        <v>4112</v>
+        <v>4029</v>
       </c>
       <c r="H484" t="s">
-        <v>4113</v>
+        <v>4030</v>
       </c>
       <c r="I484" t="s">
-        <v>4114</v>
+        <v>4031</v>
       </c>
       <c r="J484"/>
       <c r="K484" t="s">
-        <v>4115</v>
+        <v>4032</v>
       </c>
       <c r="L484" t="s">
-        <v>1034</v>
+        <v>44</v>
       </c>
       <c r="M484" t="s">
-        <v>4116</v>
+        <v>4033</v>
       </c>
       <c r="N484" t="s">
-        <v>4117</v>
+        <v>4034</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="s">
         <v>14</v>
       </c>
       <c r="B485" t="s">
         <v>15</v>
       </c>
       <c r="C485" t="s">
-        <v>3627</v>
+        <v>4035</v>
       </c>
       <c r="D485" t="s">
-        <v>3628</v>
+        <v>3637</v>
       </c>
       <c r="E485" t="s">
-        <v>3629</v>
+        <v>4036</v>
       </c>
       <c r="F485" t="s">
-        <v>3630</v>
+        <v>4037</v>
       </c>
       <c r="G485" t="s">
-        <v>3631</v>
+        <v>4038</v>
       </c>
       <c r="H485" t="s">
-        <v>4118</v>
+        <v>4039</v>
       </c>
       <c r="I485" t="s">
-        <v>4119</v>
+        <v>4040</v>
       </c>
       <c r="J485"/>
       <c r="K485" t="s">
-        <v>4120</v>
+        <v>4041</v>
       </c>
       <c r="L485" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M485" t="s">
-        <v>4121</v>
+        <v>4042</v>
       </c>
       <c r="N485" t="s">
-        <v>3636</v>
+        <v>4043</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="s">
         <v>14</v>
       </c>
       <c r="B486" t="s">
         <v>15</v>
       </c>
       <c r="C486" t="s">
-        <v>4019</v>
+        <v>3689</v>
       </c>
       <c r="D486" t="s">
-        <v>3628</v>
+        <v>3637</v>
       </c>
       <c r="E486" t="s">
-        <v>4122</v>
+        <v>3690</v>
       </c>
       <c r="F486" t="s">
-        <v>4123</v>
+        <v>3691</v>
       </c>
       <c r="G486" t="s">
-        <v>4022</v>
+        <v>3692</v>
       </c>
       <c r="H486" t="s">
-        <v>4124</v>
+        <v>4044</v>
       </c>
       <c r="I486" t="s">
-        <v>4125</v>
+        <v>4045</v>
       </c>
       <c r="J486"/>
       <c r="K486" t="s">
-        <v>4126</v>
+        <v>4046</v>
       </c>
       <c r="L486" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M486" t="s">
-        <v>4127</v>
+        <v>4047</v>
       </c>
       <c r="N486" t="s">
-        <v>4027</v>
+        <v>3697</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="s">
         <v>14</v>
       </c>
       <c r="B487" t="s">
         <v>15</v>
       </c>
       <c r="C487" t="s">
-        <v>3972</v>
+        <v>4048</v>
       </c>
       <c r="D487" t="s">
-        <v>3628</v>
+        <v>3792</v>
       </c>
       <c r="E487" t="s">
-        <v>3973</v>
+        <v>4049</v>
       </c>
       <c r="F487" t="s">
-        <v>3974</v>
+        <v>4050</v>
       </c>
       <c r="G487" t="s">
-        <v>3975</v>
+        <v>4051</v>
       </c>
       <c r="H487" t="s">
-        <v>4128</v>
+        <v>4052</v>
       </c>
       <c r="I487" t="s">
-        <v>4129</v>
+        <v>4053</v>
       </c>
       <c r="J487"/>
       <c r="K487" t="s">
-        <v>4130</v>
+        <v>4054</v>
       </c>
       <c r="L487" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M487" t="s">
-        <v>4131</v>
+        <v>4055</v>
       </c>
       <c r="N487" t="s">
-        <v>3980</v>
+        <v>4056</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="s">
         <v>14</v>
       </c>
       <c r="B488" t="s">
         <v>15</v>
       </c>
       <c r="C488" t="s">
-        <v>4132</v>
+        <v>4057</v>
       </c>
       <c r="D488" t="s">
-        <v>3628</v>
+        <v>3792</v>
       </c>
       <c r="E488" t="s">
-        <v>4133</v>
+        <v>4058</v>
       </c>
       <c r="F488" t="s">
-        <v>4134</v>
+        <v>4059</v>
       </c>
       <c r="G488" t="s">
-        <v>4135</v>
+        <v>4060</v>
       </c>
       <c r="H488" t="s">
-        <v>4136</v>
+        <v>4061</v>
       </c>
       <c r="I488" t="s">
-        <v>4137</v>
+        <v>4062</v>
       </c>
       <c r="J488"/>
       <c r="K488" t="s">
-        <v>4138</v>
+        <v>4063</v>
       </c>
       <c r="L488" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M488" t="s">
-        <v>4139</v>
+        <v>4064</v>
       </c>
       <c r="N488" t="s">
-        <v>4140</v>
+        <v>4065</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="s">
         <v>14</v>
       </c>
       <c r="B489" t="s">
         <v>15</v>
       </c>
       <c r="C489" t="s">
-        <v>4141</v>
+        <v>4066</v>
       </c>
       <c r="D489" t="s">
-        <v>3628</v>
+        <v>3792</v>
       </c>
       <c r="E489" t="s">
-        <v>4142</v>
+        <v>4067</v>
       </c>
       <c r="F489" t="s">
-        <v>4143</v>
+        <v>4068</v>
       </c>
       <c r="G489" t="s">
-        <v>4144</v>
+        <v>4069</v>
       </c>
       <c r="H489" t="s">
-        <v>4145</v>
+        <v>4070</v>
       </c>
       <c r="I489" t="s">
-        <v>4146</v>
+        <v>4071</v>
       </c>
       <c r="J489"/>
       <c r="K489" t="s">
-        <v>4147</v>
+        <v>4072</v>
       </c>
       <c r="L489" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M489" t="s">
-        <v>4148</v>
+        <v>4073</v>
       </c>
       <c r="N489" t="s">
-        <v>4149</v>
+        <v>4074</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="s">
         <v>14</v>
       </c>
       <c r="B490" t="s">
         <v>15</v>
       </c>
       <c r="C490" t="s">
-        <v>4150</v>
+        <v>4075</v>
       </c>
       <c r="D490" t="s">
-        <v>3628</v>
+        <v>3792</v>
       </c>
       <c r="E490" t="s">
-        <v>4151</v>
+        <v>4076</v>
       </c>
       <c r="F490" t="s">
-        <v>4152</v>
+        <v>4077</v>
       </c>
       <c r="G490" t="s">
-        <v>4153</v>
+        <v>4078</v>
       </c>
       <c r="H490" t="s">
-        <v>4154</v>
+        <v>4079</v>
       </c>
       <c r="I490" t="s">
-        <v>4155</v>
+        <v>4080</v>
       </c>
       <c r="J490"/>
       <c r="K490" t="s">
-        <v>4156</v>
+        <v>4081</v>
       </c>
       <c r="L490" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M490" t="s">
-        <v>4157</v>
+        <v>4082</v>
       </c>
       <c r="N490" t="s">
-        <v>4158</v>
+        <v>4083</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="s">
         <v>14</v>
       </c>
       <c r="B491" t="s">
         <v>15</v>
       </c>
       <c r="C491" t="s">
-        <v>4159</v>
+        <v>3791</v>
       </c>
       <c r="D491" t="s">
-        <v>3963</v>
+        <v>3792</v>
       </c>
       <c r="E491" t="s">
-        <v>4160</v>
+        <v>3793</v>
       </c>
       <c r="F491" t="s">
-        <v>4161</v>
+        <v>3794</v>
       </c>
       <c r="G491" t="s">
-        <v>4162</v>
+        <v>3795</v>
       </c>
       <c r="H491" t="s">
-        <v>4163</v>
+        <v>4084</v>
       </c>
       <c r="I491" t="s">
-        <v>4164</v>
+        <v>4085</v>
       </c>
       <c r="J491"/>
       <c r="K491" t="s">
-        <v>4165</v>
+        <v>4086</v>
       </c>
       <c r="L491" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M491" t="s">
-        <v>4166</v>
+        <v>4087</v>
       </c>
       <c r="N491" t="s">
-        <v>4167</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="s">
         <v>14</v>
       </c>
       <c r="B492" t="s">
         <v>15</v>
       </c>
       <c r="C492" t="s">
-        <v>4168</v>
+        <v>4088</v>
       </c>
       <c r="D492" t="s">
-        <v>3963</v>
+        <v>4089</v>
       </c>
       <c r="E492" t="s">
-        <v>4169</v>
+        <v>4090</v>
       </c>
       <c r="F492" t="s">
-        <v>4102</v>
+        <v>4091</v>
       </c>
       <c r="G492" t="s">
-        <v>4170</v>
+        <v>4092</v>
       </c>
       <c r="H492" t="s">
-        <v>4171</v>
+        <v>4093</v>
       </c>
       <c r="I492" t="s">
-        <v>4172</v>
+        <v>4094</v>
       </c>
       <c r="J492"/>
       <c r="K492" t="s">
-        <v>4173</v>
+        <v>4095</v>
       </c>
       <c r="L492" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M492" t="s">
-        <v>4174</v>
+        <v>4096</v>
       </c>
       <c r="N492" t="s">
-        <v>4175</v>
+        <v>4097</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="s">
         <v>14</v>
       </c>
       <c r="B493" t="s">
         <v>15</v>
       </c>
       <c r="C493" t="s">
-        <v>3962</v>
+        <v>1728</v>
       </c>
       <c r="D493" t="s">
-        <v>3963</v>
+        <v>3753</v>
       </c>
       <c r="E493" t="s">
-        <v>3964</v>
+        <v>1730</v>
       </c>
       <c r="F493" t="s">
-        <v>3965</v>
+        <v>1731</v>
       </c>
       <c r="G493" t="s">
-        <v>3966</v>
+        <v>1732</v>
       </c>
       <c r="H493" t="s">
-        <v>4176</v>
+        <v>4098</v>
       </c>
       <c r="I493" t="s">
-        <v>4177</v>
+        <v>4099</v>
       </c>
       <c r="J493"/>
       <c r="K493" t="s">
-        <v>4178</v>
+        <v>4100</v>
       </c>
       <c r="L493" t="s">
-        <v>144</v>
+        <v>44</v>
       </c>
       <c r="M493" t="s">
-        <v>4179</v>
+        <v>4101</v>
       </c>
       <c r="N493" t="s">
-        <v>3971</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="s">
         <v>14</v>
       </c>
       <c r="B494" t="s">
         <v>15</v>
       </c>
       <c r="C494" t="s">
-        <v>3990</v>
+        <v>4102</v>
       </c>
       <c r="D494" t="s">
-        <v>3963</v>
+        <v>3753</v>
       </c>
       <c r="E494" t="s">
-        <v>3991</v>
+        <v>4103</v>
       </c>
       <c r="F494" t="s">
-        <v>3992</v>
+        <v>4104</v>
       </c>
       <c r="G494" t="s">
-        <v>3993</v>
+        <v>4105</v>
       </c>
       <c r="H494" t="s">
-        <v>4180</v>
+        <v>4106</v>
       </c>
       <c r="I494" t="s">
-        <v>4181</v>
+        <v>4107</v>
       </c>
       <c r="J494"/>
       <c r="K494" t="s">
-        <v>4182</v>
+        <v>4108</v>
       </c>
       <c r="L494" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M494" t="s">
-        <v>4183</v>
+        <v>4109</v>
       </c>
       <c r="N494" t="s">
-        <v>3998</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="s">
         <v>14</v>
       </c>
       <c r="B495" t="s">
         <v>15</v>
       </c>
       <c r="C495" t="s">
-        <v>3981</v>
+        <v>3752</v>
       </c>
       <c r="D495" t="s">
-        <v>3963</v>
+        <v>3753</v>
       </c>
       <c r="E495" t="s">
-        <v>3982</v>
+        <v>3754</v>
       </c>
       <c r="F495" t="s">
-        <v>3983</v>
+        <v>3755</v>
       </c>
       <c r="G495" t="s">
-        <v>3984</v>
+        <v>3756</v>
       </c>
       <c r="H495" t="s">
-        <v>4184</v>
+        <v>4111</v>
       </c>
       <c r="I495" t="s">
-        <v>4185</v>
+        <v>4112</v>
       </c>
       <c r="J495"/>
       <c r="K495" t="s">
-        <v>4186</v>
+        <v>4113</v>
       </c>
       <c r="L495" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M495" t="s">
-        <v>4187</v>
+        <v>4114</v>
       </c>
       <c r="N495" t="s">
-        <v>3989</v>
+        <v>3761</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="s">
         <v>14</v>
       </c>
       <c r="B496" t="s">
         <v>15</v>
       </c>
       <c r="C496" t="s">
-        <v>4188</v>
+        <v>3978</v>
       </c>
       <c r="D496" t="s">
-        <v>3963</v>
+        <v>3753</v>
       </c>
       <c r="E496" t="s">
-        <v>4189</v>
+        <v>3979</v>
       </c>
       <c r="F496" t="s">
-        <v>4190</v>
+        <v>3980</v>
       </c>
       <c r="G496" t="s">
-        <v>4191</v>
+        <v>3981</v>
       </c>
       <c r="H496" t="s">
-        <v>4192</v>
+        <v>4115</v>
       </c>
       <c r="I496" t="s">
-        <v>4193</v>
+        <v>4116</v>
       </c>
       <c r="J496"/>
       <c r="K496" t="s">
-        <v>4194</v>
+        <v>4117</v>
       </c>
       <c r="L496" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M496" t="s">
-        <v>4195</v>
+        <v>4118</v>
       </c>
       <c r="N496" t="s">
-        <v>4196</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="s">
         <v>14</v>
       </c>
       <c r="B497" t="s">
         <v>15</v>
       </c>
       <c r="C497" t="s">
-        <v>4197</v>
+        <v>3762</v>
       </c>
       <c r="D497" t="s">
-        <v>3963</v>
+        <v>3753</v>
       </c>
       <c r="E497" t="s">
-        <v>4198</v>
+        <v>3763</v>
       </c>
       <c r="F497" t="s">
-        <v>4199</v>
+        <v>3764</v>
       </c>
       <c r="G497" t="s">
-        <v>4200</v>
+        <v>3765</v>
       </c>
       <c r="H497" t="s">
-        <v>4201</v>
+        <v>4119</v>
       </c>
       <c r="I497" t="s">
-        <v>4202</v>
+        <v>4120</v>
       </c>
       <c r="J497"/>
       <c r="K497" t="s">
-        <v>4203</v>
+        <v>4121</v>
       </c>
       <c r="L497" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M497" t="s">
-        <v>4204</v>
+        <v>4122</v>
       </c>
       <c r="N497" t="s">
-        <v>4205</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="s">
         <v>14</v>
       </c>
       <c r="B498" t="s">
         <v>15</v>
       </c>
       <c r="C498" t="s">
-        <v>4206</v>
+        <v>4123</v>
       </c>
       <c r="D498" t="s">
-        <v>3963</v>
+        <v>4124</v>
       </c>
       <c r="E498" t="s">
-        <v>4207</v>
+        <v>4125</v>
       </c>
       <c r="F498" t="s">
-        <v>4208</v>
+        <v>4126</v>
       </c>
       <c r="G498" t="s">
-        <v>4209</v>
+        <v>4127</v>
       </c>
       <c r="H498" t="s">
-        <v>4210</v>
+        <v>4128</v>
       </c>
       <c r="I498" t="s">
-        <v>4211</v>
+        <v>4129</v>
       </c>
       <c r="J498"/>
       <c r="K498" t="s">
-        <v>4212</v>
+        <v>4130</v>
       </c>
       <c r="L498" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M498" t="s">
-        <v>4213</v>
+        <v>4131</v>
       </c>
       <c r="N498" t="s">
-        <v>4214</v>
+        <v>4132</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="s">
         <v>14</v>
       </c>
       <c r="B499" t="s">
         <v>15</v>
       </c>
       <c r="C499" t="s">
-        <v>4215</v>
+        <v>4133</v>
       </c>
       <c r="D499" t="s">
-        <v>3963</v>
+        <v>3782</v>
       </c>
       <c r="E499" t="s">
-        <v>4216</v>
+        <v>4134</v>
       </c>
       <c r="F499" t="s">
-        <v>4217</v>
+        <v>4135</v>
       </c>
       <c r="G499" t="s">
-        <v>4218</v>
+        <v>4136</v>
       </c>
       <c r="H499" t="s">
-        <v>4219</v>
+        <v>4137</v>
       </c>
       <c r="I499" t="s">
-        <v>4220</v>
+        <v>4138</v>
       </c>
       <c r="J499"/>
       <c r="K499" t="s">
-        <v>4221</v>
+        <v>4139</v>
       </c>
       <c r="L499" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M499" t="s">
-        <v>4222</v>
+        <v>4140</v>
       </c>
       <c r="N499" t="s">
-        <v>4223</v>
+        <v>4141</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="s">
         <v>14</v>
       </c>
       <c r="B500" t="s">
         <v>15</v>
       </c>
       <c r="C500" t="s">
-        <v>4224</v>
+        <v>3781</v>
       </c>
       <c r="D500" t="s">
-        <v>4091</v>
+        <v>3782</v>
       </c>
       <c r="E500" t="s">
-        <v>4225</v>
+        <v>3783</v>
       </c>
       <c r="F500" t="s">
-        <v>4226</v>
+        <v>3784</v>
       </c>
       <c r="G500" t="s">
-        <v>4227</v>
+        <v>3785</v>
       </c>
       <c r="H500" t="s">
-        <v>4228</v>
+        <v>4142</v>
       </c>
       <c r="I500" t="s">
-        <v>4229</v>
+        <v>4143</v>
       </c>
       <c r="J500"/>
       <c r="K500" t="s">
-        <v>4230</v>
+        <v>4144</v>
       </c>
       <c r="L500" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M500" t="s">
-        <v>4231</v>
+        <v>4145</v>
       </c>
       <c r="N500" t="s">
-        <v>4232</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="s">
         <v>14</v>
       </c>
       <c r="B501" t="s">
         <v>15</v>
       </c>
       <c r="C501" t="s">
-        <v>2448</v>
+        <v>4146</v>
       </c>
       <c r="D501" t="s">
-        <v>4233</v>
+        <v>3782</v>
       </c>
       <c r="E501" t="s">
-        <v>2450</v>
+        <v>4147</v>
       </c>
       <c r="F501" t="s">
-        <v>2451</v>
+        <v>4148</v>
       </c>
       <c r="G501" t="s">
-        <v>2452</v>
+        <v>4149</v>
       </c>
       <c r="H501" t="s">
-        <v>4234</v>
+        <v>4150</v>
       </c>
       <c r="I501" t="s">
-        <v>4235</v>
+        <v>4151</v>
       </c>
       <c r="J501"/>
       <c r="K501" t="s">
-        <v>4236</v>
+        <v>4152</v>
       </c>
       <c r="L501" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M501" t="s">
-        <v>4237</v>
+        <v>4153</v>
       </c>
       <c r="N501" t="s">
-        <v>2458</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="s">
         <v>14</v>
       </c>
       <c r="B502" t="s">
         <v>15</v>
       </c>
       <c r="C502" t="s">
-        <v>4238</v>
+        <v>3771</v>
       </c>
       <c r="D502" t="s">
-        <v>4233</v>
+        <v>3772</v>
       </c>
       <c r="E502" t="s">
-        <v>4239</v>
+        <v>3773</v>
       </c>
       <c r="F502" t="s">
-        <v>4240</v>
+        <v>3774</v>
       </c>
       <c r="G502" t="s">
-        <v>4241</v>
+        <v>3775</v>
       </c>
       <c r="H502" t="s">
-        <v>4242</v>
+        <v>4155</v>
       </c>
       <c r="I502" t="s">
-        <v>4243</v>
+        <v>4156</v>
       </c>
       <c r="J502"/>
       <c r="K502" t="s">
-        <v>4244</v>
+        <v>4157</v>
       </c>
       <c r="L502" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M502" t="s">
-        <v>4245</v>
+        <v>4158</v>
       </c>
       <c r="N502" t="s">
-        <v>4246</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="s">
         <v>14</v>
       </c>
       <c r="B503" t="s">
         <v>15</v>
       </c>
       <c r="C503" t="s">
-        <v>3235</v>
+        <v>4159</v>
       </c>
       <c r="D503" t="s">
-        <v>4247</v>
+        <v>3772</v>
       </c>
       <c r="E503" t="s">
-        <v>3237</v>
+        <v>4160</v>
       </c>
       <c r="F503" t="s">
-        <v>3238</v>
+        <v>4161</v>
       </c>
       <c r="G503" t="s">
-        <v>3239</v>
+        <v>4162</v>
       </c>
       <c r="H503" t="s">
-        <v>3240</v>
+        <v>4163</v>
       </c>
       <c r="I503" t="s">
-        <v>4248</v>
+        <v>4164</v>
       </c>
       <c r="J503"/>
       <c r="K503" t="s">
-        <v>4249</v>
+        <v>4165</v>
       </c>
       <c r="L503" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M503" t="s">
-        <v>4250</v>
+        <v>4166</v>
       </c>
       <c r="N503" t="s">
-        <v>3245</v>
+        <v>4167</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="s">
         <v>14</v>
       </c>
       <c r="B504" t="s">
         <v>15</v>
       </c>
       <c r="C504" t="s">
-        <v>3999</v>
+        <v>4168</v>
       </c>
       <c r="D504" t="s">
-        <v>3832</v>
+        <v>3772</v>
       </c>
       <c r="E504" t="s">
-        <v>4000</v>
+        <v>4169</v>
       </c>
       <c r="F504" t="s">
-        <v>2592</v>
+        <v>4170</v>
       </c>
       <c r="G504" t="s">
-        <v>4001</v>
+        <v>4171</v>
       </c>
       <c r="H504" t="s">
-        <v>4251</v>
+        <v>4172</v>
       </c>
       <c r="I504" t="s">
-        <v>4252</v>
+        <v>4173</v>
       </c>
       <c r="J504"/>
       <c r="K504" t="s">
-        <v>4253</v>
+        <v>4174</v>
       </c>
       <c r="L504" t="s">
-        <v>250</v>
+        <v>1288</v>
       </c>
       <c r="M504" t="s">
-        <v>4254</v>
+        <v>4175</v>
       </c>
       <c r="N504" t="s">
-        <v>4006</v>
+        <v>4176</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="s">
         <v>14</v>
       </c>
       <c r="B505" t="s">
         <v>15</v>
       </c>
       <c r="C505" t="s">
-        <v>4255</v>
+        <v>4177</v>
       </c>
       <c r="D505" t="s">
-        <v>3832</v>
+        <v>4178</v>
       </c>
       <c r="E505" t="s">
-        <v>4256</v>
+        <v>4179</v>
       </c>
       <c r="F505" t="s">
-        <v>3597</v>
+        <v>4180</v>
       </c>
       <c r="G505" t="s">
-        <v>4257</v>
+        <v>4181</v>
       </c>
       <c r="H505" t="s">
-        <v>4258</v>
+        <v>4182</v>
       </c>
       <c r="I505" t="s">
-        <v>4259</v>
+        <v>4183</v>
       </c>
       <c r="J505"/>
       <c r="K505" t="s">
-        <v>4260</v>
+        <v>4184</v>
       </c>
       <c r="L505" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M505" t="s">
-        <v>4261</v>
+        <v>4185</v>
       </c>
       <c r="N505" t="s">
-        <v>4262</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="s">
         <v>14</v>
       </c>
       <c r="B506" t="s">
         <v>15</v>
       </c>
       <c r="C506" t="s">
-        <v>4263</v>
+        <v>4187</v>
       </c>
       <c r="D506" t="s">
-        <v>3832</v>
+        <v>4188</v>
       </c>
       <c r="E506" t="s">
-        <v>4264</v>
+        <v>4189</v>
       </c>
       <c r="F506" t="s">
-        <v>4265</v>
+        <v>4190</v>
       </c>
       <c r="G506" t="s">
-        <v>4266</v>
+        <v>4191</v>
       </c>
       <c r="H506" t="s">
-        <v>4267</v>
+        <v>4192</v>
       </c>
       <c r="I506" t="s">
-        <v>4268</v>
+        <v>4193</v>
       </c>
       <c r="J506"/>
       <c r="K506" t="s">
-        <v>4269</v>
+        <v>4194</v>
       </c>
       <c r="L506" t="s">
-        <v>144</v>
+        <v>4195</v>
       </c>
       <c r="M506" t="s">
-        <v>4270</v>
+        <v>4196</v>
       </c>
       <c r="N506" t="s">
-        <v>4271</v>
+        <v>4197</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="s">
         <v>14</v>
       </c>
       <c r="B507" t="s">
         <v>15</v>
       </c>
       <c r="C507" t="s">
-        <v>3841</v>
+        <v>4198</v>
       </c>
       <c r="D507" t="s">
-        <v>3832</v>
+        <v>4199</v>
       </c>
       <c r="E507" t="s">
-        <v>3842</v>
+        <v>4200</v>
       </c>
       <c r="F507" t="s">
-        <v>3843</v>
+        <v>4201</v>
       </c>
       <c r="G507" t="s">
-        <v>3844</v>
+        <v>4202</v>
       </c>
       <c r="H507" t="s">
-        <v>4272</v>
+        <v>4203</v>
       </c>
       <c r="I507" t="s">
-        <v>4273</v>
+        <v>4204</v>
       </c>
       <c r="J507"/>
       <c r="K507" t="s">
-        <v>4274</v>
+        <v>4205</v>
       </c>
       <c r="L507" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M507" t="s">
-        <v>4275</v>
+        <v>4206</v>
       </c>
       <c r="N507" t="s">
-        <v>3849</v>
+        <v>4207</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="s">
         <v>14</v>
       </c>
       <c r="B508" t="s">
         <v>15</v>
       </c>
       <c r="C508" t="s">
-        <v>3831</v>
+        <v>4208</v>
       </c>
       <c r="D508" t="s">
-        <v>3832</v>
+        <v>4209</v>
       </c>
       <c r="E508" t="s">
-        <v>3833</v>
+        <v>4210</v>
       </c>
       <c r="F508" t="s">
-        <v>3834</v>
+        <v>4211</v>
       </c>
       <c r="G508" t="s">
-        <v>3835</v>
+        <v>4212</v>
       </c>
       <c r="H508" t="s">
-        <v>4276</v>
+        <v>4213</v>
       </c>
       <c r="I508" t="s">
-        <v>4277</v>
+        <v>4214</v>
       </c>
       <c r="J508"/>
       <c r="K508" t="s">
-        <v>4278</v>
+        <v>4215</v>
       </c>
       <c r="L508" t="s">
-        <v>250</v>
+        <v>44</v>
       </c>
       <c r="M508" t="s">
-        <v>4279</v>
+        <v>4216</v>
       </c>
       <c r="N508" t="s">
-        <v>3840</v>
-[...3275 lines deleted...]
-        <v>4879</v>
+        <v>4217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>