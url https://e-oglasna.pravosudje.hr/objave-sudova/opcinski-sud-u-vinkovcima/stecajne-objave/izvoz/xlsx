--- v5 (2026-08-20)
+++ v6 (2026-09-10)
@@ -6,100 +6,373 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6618" uniqueCount="4218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5897" uniqueCount="3731">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vinkovcima</t>
   </si>
   <si>
+    <t>Sp-241/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Radić</t>
+  </si>
+  <si>
+    <t>Makedonska 73, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>74076028114</t>
+  </si>
+  <si>
+    <t>Svim sudionicima: vjerovnicima, potrošaču i ostalima; Zoran Radić 74076028114</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:39:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aba3c6f5-3ad9-45da-8a72-0b878b1c10b4</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aba3c6f5-3ad9-45da-8a72-0b878b1c10b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=241&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-297/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 26.08.2026.</t>
+  </si>
+  <si>
+    <t>Mirko Gregorović</t>
+  </si>
+  <si>
+    <t>Josipa Blažekovića 98, 32276 Babina Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>35945981964</t>
+  </si>
+  <si>
+    <t>Mirko Gregorović 35945981964; svi zainteresirani / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>26.08.2026. 10:31:44</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b428d0cd-e000-460e-b054-61ee56f3f078</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b428d0cd-e000-460e-b054-61ee56f3f078/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=297&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-294/2026</t>
+  </si>
+  <si>
+    <t>Ružica Ameti</t>
+  </si>
+  <si>
+    <t>Rastovica 204, 32276 Babina Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>90022935192</t>
+  </si>
+  <si>
+    <t>Ružica Ameti 90022935192; svi zainteresirani / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>26.08.2026. 10:27:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad8dfe43-937e-4d4a-a8ca-0dece8c7fece</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad8dfe43-937e-4d4a-a8ca-0dece8c7fece/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=294&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-291/2026</t>
+  </si>
+  <si>
+    <t>Aida Idrizi</t>
+  </si>
+  <si>
+    <t>Ivana Meštrovića 8, 32260 Gunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>03818478621</t>
+  </si>
+  <si>
+    <t>Aida Idrizi 03818478621; svi zainteresirani / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>26.08.2026. 10:11:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c12b83d8-88b0-46d2-b1ed-c150435d492b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c12b83d8-88b0-46d2-b1ed-c150435d492b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=291&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-287/2026</t>
+  </si>
+  <si>
+    <t>Vladimir Baličević</t>
+  </si>
+  <si>
+    <t>Mala Cerna 26, 32272 Cerna, Hrvatska</t>
+  </si>
+  <si>
+    <t>78695832809</t>
+  </si>
+  <si>
+    <t>Vladimir Baličević 78695832809; svi zainteresirani / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>26.08.2026. 10:04:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0f02c45-0a26-489f-bb31-f36a0cadd10d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0f02c45-0a26-489f-bb31-f36a0cadd10d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=287&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-284/2026</t>
+  </si>
+  <si>
+    <t>Marija Babić</t>
+  </si>
+  <si>
+    <t>Bana Josipa Jelačića 101, 32276 Babina Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>36442959563</t>
+  </si>
+  <si>
+    <t>Marija Babić 36442959563; svi zainteresirani / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>26.08.2026. 09:57:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c894a67c-6d94-451a-acc0-e8b660660200</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c894a67c-6d94-451a-acc0-e8b660660200/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=284&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANTE ŠKRABO</t>
+  </si>
+  <si>
+    <t>ANTE ŠKRABO 72259986064</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:30:36</t>
+  </si>
+  <si>
+    <t>16.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c335783d-820e-41df-a6a5-8d876910fd92</t>
+  </si>
+  <si>
+    <t>16.384001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c335783d-820e-41df-a6a5-8d876910fd92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MLADEN KOZARAC</t>
+  </si>
+  <si>
+    <t>MLADEN KOZARAC 17220116084</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:30:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f9c1d0d-2239-4001-a741-e8959a7e0f23</t>
+  </si>
+  <si>
+    <t>16.384103.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f9c1d0d-2239-4001-a741-e8959a7e0f23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ELVIS DELIĆ</t>
+  </si>
+  <si>
+    <t>ELVIS DELIĆ 50716538733</t>
+  </si>
+  <si>
+    <t>24.08.2026. 03:30:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9932a7a6-3789-4de0-b45a-5ea3cff6ac07</t>
+  </si>
+  <si>
+    <t>16.383857.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9932a7a6-3789-4de0-b45a-5ea3cff6ac07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TAMARA LEŽAIĆ</t>
+  </si>
+  <si>
+    <t>TAMARA LEŽAIĆ 68284660176</t>
+  </si>
+  <si>
+    <t>21.08.2026. 03:24:00</t>
+  </si>
+  <si>
+    <t>13.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4383907-904c-42c4-87fd-cd8ba7c07d59</t>
+  </si>
+  <si>
+    <t>16.383958.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4383907-904c-42c4-87fd-cd8ba7c07d59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LUKA DOMINKOVIĆ</t>
+  </si>
+  <si>
+    <t>LUKA DOMINKOVIĆ 68587498278</t>
+  </si>
+  <si>
+    <t>21.08.2026. 03:23:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e531111-be68-4654-84c1-a371249a462b</t>
+  </si>
+  <si>
+    <t>16.383898.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e531111-be68-4654-84c1-a371249a462b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Poziv potrošaču za dostavu očitovanja - DRAŽEN KADOVIĆ</t>
   </si>
   <si>
     <t>DRAŽEN KADOVIĆ 48704861913</t>
   </si>
   <si>
     <t>20.08.2026. 03:25:41</t>
   </si>
   <si>
     <t>12.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0d163dbf-c13b-4067-b3ce-952d333c9306</t>
   </si>
   <si>
     <t>16.384032.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0d163dbf-c13b-4067-b3ce-952d333c9306/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - DORIAN ŠTIMAC</t>
   </si>
   <si>
     <t>DORIAN ŠTIMAC 24884307197</t>
@@ -113,5994 +386,4260 @@
   <si>
     <t>16.383825.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/16c2320e-a064-4fc4-baa5-d0882b17933f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - ANAMARIJA ZDRAVEVSKA</t>
   </si>
   <si>
     <t>ANAMARIJA ZDRAVEVSKA 82114742786</t>
   </si>
   <si>
     <t>20.08.2026. 03:25:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42bce571-3e8d-4373-86ea-773de767e16b</t>
   </si>
   <si>
     <t>16.383945.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42bce571-3e8d-4373-86ea-773de767e16b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-133/2026</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3544e782-8ac9-4a19-8d9a-a6a07139edb6</t>
+    <t>Poziv potrošaču za dostavu očitovanja - JOSIP MIJATOVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIP MIJATOVIĆ 77766398943</t>
+  </si>
+  <si>
+    <t>19.08.2026. 03:27:09</t>
+  </si>
+  <si>
+    <t>11.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb27fbd1-2381-43e7-a571-1bdd9aaa9b35</t>
+  </si>
+  <si>
+    <t>16.383852.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb27fbd1-2381-43e7-a571-1bdd9aaa9b35/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ZVONIMIR SEKULIĆ</t>
+  </si>
+  <si>
+    <t>ZVONIMIR SEKULIĆ 12289832586</t>
+  </si>
+  <si>
+    <t>18.08.2026. 03:25:36</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf6e57d3-e288-467b-b042-e9b605c0f62f</t>
+  </si>
+  <si>
+    <t>16.383948.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf6e57d3-e288-467b-b042-e9b605c0f62f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-319/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 06.08.2026.</t>
+  </si>
+  <si>
+    <t>Božica Vidović</t>
+  </si>
+  <si>
+    <t>Josipa Kozarca 59, 32253 Komletinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>60715680916</t>
+  </si>
+  <si>
+    <t>Božica Vidović 60715680916; zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>06.08.2026. 11:41:39</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51783b59-72c4-402c-926a-2d4186514414</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51783b59-72c4-402c-926a-2d4186514414/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=319&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-320/2026</t>
+  </si>
+  <si>
+    <t>Zoran Sarap</t>
+  </si>
+  <si>
+    <t>Ive Lole Ribara 42, 32247 Banovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>24420777666</t>
+  </si>
+  <si>
+    <t>Zoran Sarap 24420777666; zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>06.08.2026. 11:39:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4175ef69-346e-4ce7-bff2-bb608f4299e8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4175ef69-346e-4ce7-bff2-bb608f4299e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=320&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-323/2026</t>
+  </si>
+  <si>
+    <t>Ivo Marić-Blekić</t>
+  </si>
+  <si>
+    <t>Bosutska 28/1, 32246 Lipovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>23430374585</t>
+  </si>
+  <si>
+    <t>Ivo Marić-Blekić 23430374585; zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>06.08.2026. 11:37:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01401279-5b1e-4e17-9114-0be17244c8d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01401279-5b1e-4e17-9114-0be17244c8d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=323&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-329/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Sefčik</t>
+  </si>
+  <si>
+    <t>Kolodvorska 89, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>45897259707</t>
+  </si>
+  <si>
+    <t>Tomislav Sefčik 45897259707; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>03.08.2026. 07:22:22</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9667305-1919-47d1-b4fa-4487f99dc395</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9667305-1919-47d1-b4fa-4487f99dc395/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=329&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-238/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.07.2026.; Prilog od: 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Saša Savčić</t>
+  </si>
+  <si>
+    <t>Matije Ivanića 71, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>80905889251</t>
+  </si>
+  <si>
+    <t>Saša Savčić 80905889251; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:48:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc00cb7d-80ef-4f1e-97f2-dbca16dc273b</t>
+  </si>
+  <si>
+    <t>Prilog Sp-238_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc00cb7d-80ef-4f1e-97f2-dbca16dc273b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=238&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-231/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.07.2026.; Prilog od: 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Branislav Macura</t>
+  </si>
+  <si>
+    <t>Ulica Dr. Franje Tuđmana 53, 32243 Orolik, Hrvatska</t>
+  </si>
+  <si>
+    <t>80334367336</t>
+  </si>
+  <si>
+    <t>Branislav Macura 80334367336; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:56:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571babd7-e79d-49d1-846f-3c66e8ac9be0</t>
+  </si>
+  <si>
+    <t>Prilog Sp-231_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571babd7-e79d-49d1-846f-3c66e8ac9be0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=231&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-235/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Šuper</t>
+  </si>
+  <si>
+    <t>IVANA GUNDULIĆA 30, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>90398011454</t>
+  </si>
+  <si>
+    <t>Tomislav Šuper 90398011454; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:50:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/488d3856-4a11-4c53-8670-69bb2a43d1b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/488d3856-4a11-4c53-8670-69bb2a43d1b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=235&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-236/2026</t>
+  </si>
+  <si>
+    <t>Špresa Nezaj</t>
+  </si>
+  <si>
+    <t>Gorjani 97, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>67840343642</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača / ULOGA: Ostalo; Špresa Nezaj 67840343642</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:46:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a150d226-8bee-4154-8c00-6cbe771636c1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a150d226-8bee-4154-8c00-6cbe771636c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=236&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-237/2026</t>
+  </si>
+  <si>
+    <t>Manuela Mustapić</t>
+  </si>
+  <si>
+    <t>Brune Bušića 12, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>73198859196</t>
+  </si>
+  <si>
+    <t>Manuela Mustapić 73198859196; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:44:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/204fcd5c-1952-4d56-8cd7-961deb303db4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/204fcd5c-1952-4d56-8cd7-961deb303db4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=237&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-234/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>Robert Tušek</t>
+  </si>
+  <si>
+    <t>Vinkovačka 82, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>71356369878</t>
+  </si>
+  <si>
+    <t>Robert Tušek 71356369878; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:02:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8687e84e-5f4d-4b60-b754-5d93d507a6a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8687e84e-5f4d-4b60-b754-5d93d507a6a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=234&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-233/2026</t>
+  </si>
+  <si>
+    <t>Miroslav Balaž</t>
+  </si>
+  <si>
+    <t>Ulica Vladimira Nazora 37, 32243 Orolik, Hrvatska</t>
+  </si>
+  <si>
+    <t>29895447894</t>
+  </si>
+  <si>
+    <t>Miroslav Balaž 29895447894; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:00:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4373059-4ea0-4ac6-b5ba-a2159264e778</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4373059-4ea0-4ac6-b5ba-a2159264e778/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=233&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-228/2026</t>
+  </si>
+  <si>
+    <t>Anamarija Gušani</t>
+  </si>
+  <si>
+    <t>Ive Lole Ribara 34, 32243 Orolik, Hrvatska</t>
+  </si>
+  <si>
+    <t>17714161045</t>
+  </si>
+  <si>
+    <t>Anamarija Gušani 17714161045; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:18:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a696d49d-6b40-4e39-bd11-aa2efb3c1ac4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a696d49d-6b40-4e39-bd11-aa2efb3c1ac4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=228&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-227/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 29.07.2026.; Prilog od: 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Eva Krpan</t>
+  </si>
+  <si>
+    <t>Ljudevita Posavskog 2 B, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>98173016829</t>
+  </si>
+  <si>
+    <t>Eva Krpan 98173016829; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:15:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc15103a-9f41-4cfd-8797-53b1aa76303a</t>
+  </si>
+  <si>
+    <t>Prilog Sp-227_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc15103a-9f41-4cfd-8797-53b1aa76303a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=227&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-239/2026</t>
+  </si>
+  <si>
+    <t>Iva Anatićuk</t>
+  </si>
+  <si>
+    <t>Braće Radić 7, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>05584215763</t>
+  </si>
+  <si>
+    <t>Iva Anatićuk 05584215763; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:01:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b18f2dc9-b59e-46a0-8b99-3e49c8acd64c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b18f2dc9-b59e-46a0-8b99-3e49c8acd64c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=239&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-242/2026</t>
+  </si>
+  <si>
+    <t>Elizabeta Jakovljević</t>
+  </si>
+  <si>
+    <t>Stjepana Tomaševića 7, 32241 Stari Jankovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>59721406114</t>
+  </si>
+  <si>
+    <t>Elizabeta Jakovljević 59721406114; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:48:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae3b3a6-3f19-4ed6-8394-2098f1ca6412</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eae3b3a6-3f19-4ed6-8394-2098f1ca6412/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=242&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-245/2026</t>
+  </si>
+  <si>
+    <t>Petar Omrčanin</t>
+  </si>
+  <si>
+    <t>Zvonarska Ulica 46, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>79087698805</t>
+  </si>
+  <si>
+    <t>Petar Omrčanin 79087698805; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:45:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab930dc0-be0f-4717-8de3-faaa774e35f6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab930dc0-be0f-4717-8de3-faaa774e35f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=245&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-224/2026</t>
+  </si>
+  <si>
+    <t>Krunoslava Lacić</t>
+  </si>
+  <si>
+    <t>Kneza Trpimira 10, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>63826940886</t>
+  </si>
+  <si>
+    <t>Krunoslava Lacić 63826940886; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:17:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2674a2f1-f104-4876-a0f4-9faf5d0b5d41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2674a2f1-f104-4876-a0f4-9faf5d0b5d41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=224&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-223/2026</t>
+  </si>
+  <si>
+    <t>Josip Blažeković</t>
+  </si>
+  <si>
+    <t>Bana Jelačića 29, 32221 Cerić, Hrvatska</t>
+  </si>
+  <si>
+    <t>55186988553</t>
+  </si>
+  <si>
+    <t>Josip Blažeković 55186988553; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:14:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d612c091-df61-40e0-9597-479e239abc1c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d612c091-df61-40e0-9597-479e239abc1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=223&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-222/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Oršolić</t>
+  </si>
+  <si>
+    <t>Lapovačka 32, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>57153965264</t>
+  </si>
+  <si>
+    <t>Tomislav Oršolić 57153965264; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 09:53:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bd68d28-5753-481c-8e54-793cf8350bc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bd68d28-5753-481c-8e54-793cf8350bc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=222&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-221/2026</t>
+  </si>
+  <si>
+    <t>Katica Petričević</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 115, 32284 Stari Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>38422788226</t>
+  </si>
+  <si>
+    <t>Katica Petričević 38422788226; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 08:20:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1657b1f-c842-4334-a87b-8d500f20848e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a1657b1f-c842-4334-a87b-8d500f20848e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=221&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-220/2026</t>
+  </si>
+  <si>
+    <t>Marko Bekavac</t>
+  </si>
+  <si>
+    <t>Zlatana Sremca 41, 32214 Antin, Hrvatska</t>
+  </si>
+  <si>
+    <t>61972976701</t>
+  </si>
+  <si>
+    <t>Marko Bekavac 61972976701; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.07.2026. 08:18:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b777d6a1-a24a-4448-9ad3-a7ff3a0ae4b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b777d6a1-a24a-4448-9ad3-a7ff3a0ae4b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=220&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-219/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Dalibor Savčić</t>
+  </si>
+  <si>
+    <t>Hrvoja Vukčić - Hrvatinića 86, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>05287614525</t>
+  </si>
+  <si>
+    <t>Dalibor Savčić 05287614525; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:05:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52f05069-3581-41a6-b001-8f4bbad7d0be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52f05069-3581-41a6-b001-8f4bbad7d0be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-246/2026</t>
+  </si>
+  <si>
+    <t>Branimir Bošnjak</t>
+  </si>
+  <si>
+    <t>Zeleni Vijenac 14, 32212 Gaboš, Hrvatska</t>
+  </si>
+  <si>
+    <t>07184515085</t>
+  </si>
+  <si>
+    <t>Branimir Bošnjak 07184515085; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:03:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7544b98-8572-46b4-ad27-c7a151ed1971</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7544b98-8572-46b4-ad27-c7a151ed1971/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=246&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-326/2026</t>
+  </si>
+  <si>
+    <t>Ivan Lajtman</t>
+  </si>
+  <si>
+    <t>Josipa Juraja Strossmayera 13, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>56675276831</t>
+  </si>
+  <si>
+    <t>Ivan Lajtman 56675276831; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:00:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8ba8ec-f2e3-4707-9dbe-6724b45fd7b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e8ba8ec-f2e3-4707-9dbe-6724b45fd7b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=326&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-325/2026</t>
+  </si>
+  <si>
+    <t>Ivan Đurasović</t>
+  </si>
+  <si>
+    <t>Kolodvorska 96, 32284 Stari Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>29401944289</t>
+  </si>
+  <si>
+    <t>Ivan Đurasović 29401944289; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:55:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4069cf7-609e-4657-a2d0-1eaab89bc0bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4069cf7-609e-4657-a2d0-1eaab89bc0bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=325&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-248/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Ankica Dumbovečak</t>
+  </si>
+  <si>
+    <t>Antuna Mihanovića 47, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>17815505764</t>
+  </si>
+  <si>
+    <t>Ankica Dumbovečak 17815505764; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:59:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4258c7bd-2e7f-48a3-ac50-d09cc4d6e084</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4258c7bd-2e7f-48a3-ac50-d09cc4d6e084/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=248&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-251/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.07.2026.; Prilog od: 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Antun Smolčić</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 131 A, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>48475246440</t>
+  </si>
+  <si>
+    <t>Antun Smolčić 48475246440; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:52:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b65fe1e9-3d6c-4648-8512-4224b87930f6</t>
+  </si>
+  <si>
+    <t>Prilog Sp-251_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b65fe1e9-3d6c-4648-8512-4224b87930f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=251&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-207/2026</t>
+  </si>
+  <si>
+    <t>Mario Mišić</t>
+  </si>
+  <si>
+    <t>Panonska 18, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>77914205201</t>
+  </si>
+  <si>
+    <t>Mario Mišić 77914205201; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:44:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00a27948-34a6-414f-9b2d-de146bfa91c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00a27948-34a6-414f-9b2d-de146bfa91c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=207&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-206/2026</t>
+  </si>
+  <si>
+    <t>Venco Mlinarević</t>
+  </si>
+  <si>
+    <t>Vatroslava Lisinskog 9, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>12766469275</t>
+  </si>
+  <si>
+    <t>Venco Mlinarević 12766469275; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:41:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c99adf-35af-42dd-851d-133581a03af5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c99adf-35af-42dd-851d-133581a03af5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-218/2026</t>
+  </si>
+  <si>
+    <t>Katica Korov</t>
+  </si>
+  <si>
+    <t>Josipa Juraja Strossmayera 110, 32283 Vođinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>80169332653</t>
+  </si>
+  <si>
+    <t>Katica Korov 80169332653; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:36:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5909bf0-860e-410d-b4f5-58b52b3fee78</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5909bf0-860e-410d-b4f5-58b52b3fee78/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=218&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-217/2026</t>
+  </si>
+  <si>
+    <t>Luka Vukadin</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 32, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>64541897044</t>
+  </si>
+  <si>
+    <t>Luka Vukadin 64541897044; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:16:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad9d2093-b76a-437b-ba57-0e8e8b397682</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad9d2093-b76a-437b-ba57-0e8e8b397682/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=217&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-252/2026</t>
+  </si>
+  <si>
+    <t>Fatima Gushani</t>
+  </si>
+  <si>
+    <t>Julije Klović 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>83400149178</t>
+  </si>
+  <si>
+    <t>Fatima Gushani 83400149178; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:09:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60991ff8-8691-4215-92e7-a3f19a802baf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60991ff8-8691-4215-92e7-a3f19a802baf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=252&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-253/2026</t>
+  </si>
+  <si>
+    <t>Nikola Bošnjak</t>
+  </si>
+  <si>
+    <t>Rudina Gušte 2, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>59329241676</t>
+  </si>
+  <si>
+    <t>Nikola Bošnjak 59329241676; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:49:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0000e994-d72e-4048-8700-bb88612abe08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0000e994-d72e-4048-8700-bb88612abe08/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=253&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-254/2026</t>
+  </si>
+  <si>
+    <t>Danijela Vukosavić</t>
+  </si>
+  <si>
+    <t>Ciglarska 49, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>14011021355</t>
+  </si>
+  <si>
+    <t>Danijela Vukosavić 14011021355; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:43:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af616a32-4efc-4737-9865-779ddb1a85d0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af616a32-4efc-4737-9865-779ddb1a85d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=254&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-204/2026</t>
+  </si>
+  <si>
+    <t>Mihael Tominac</t>
+  </si>
+  <si>
+    <t>Kardinala Alojzija Stepinca 8 A, 31000 Osijek, Hrvatska</t>
+  </si>
+  <si>
+    <t>54586875032</t>
+  </si>
+  <si>
+    <t>Mihael Tominac 54586875032; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:31:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/948d062b-81dc-4c95-8fdc-df1071fc97aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/948d062b-81dc-4c95-8fdc-df1071fc97aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=204&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-203/2026</t>
+  </si>
+  <si>
+    <t>Mirjana Galijaš</t>
+  </si>
+  <si>
+    <t>Petra Preradovića 68, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>08781550305</t>
+  </si>
+  <si>
+    <t>Mirjana Galijaš 08781550305; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:27:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2665d2cf-b996-4a66-8ccf-6ff62f24f998</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2665d2cf-b996-4a66-8ccf-6ff62f24f998/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=203&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-216/2026</t>
+  </si>
+  <si>
+    <t>Antonela Kušenić</t>
+  </si>
+  <si>
+    <t>Josipa Kozarca 23 B, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>92693805651</t>
+  </si>
+  <si>
+    <t>Antonela Kušenić 92693805651; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:00:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53950409-844b-4877-87b2-6e53eaad75a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53950409-844b-4877-87b2-6e53eaad75a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=216&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-215/2026</t>
+  </si>
+  <si>
+    <t>Branka Murvaj</t>
+  </si>
+  <si>
+    <t>Vanje Radauša 21, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>44786683993</t>
+  </si>
+  <si>
+    <t>Branka Murvaj 44786683993; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:57:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2089db8-f491-45f1-9ebc-29cde79948b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2089db8-f491-45f1-9ebc-29cde79948b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=215&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-255/2026</t>
+  </si>
+  <si>
+    <t>Marijana Sabok</t>
+  </si>
+  <si>
+    <t>Josipa Juraja Strossmayera 133, 32283 Vođinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>30080516929</t>
+  </si>
+  <si>
+    <t>Marijana Sabok 30080516929; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:55:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8c7ca6e-2429-48dd-80ac-9994edff6788</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8c7ca6e-2429-48dd-80ac-9994edff6788/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=255&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-256/2026</t>
+  </si>
+  <si>
+    <t>Roberto Savčić</t>
+  </si>
+  <si>
+    <t>Ivana Gundulića 32, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>54307180512</t>
+  </si>
+  <si>
+    <t>Roberto Savčić 54307180512; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:52:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8573f88a-ef79-4ce3-9c57-1ec35da9889e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8573f88a-ef79-4ce3-9c57-1ec35da9889e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=256&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-257/2026</t>
+  </si>
+  <si>
+    <t>Sanja Kalaica</t>
+  </si>
+  <si>
+    <t>Antuna Akšamovića 30, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>34541233066</t>
+  </si>
+  <si>
+    <t>Sanja Kalaica 34541233066; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:49:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c79f425f-6a63-45fa-99a3-a128e8c52729</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c79f425f-6a63-45fa-99a3-a128e8c52729/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=257&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-288/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 06.07.2026.; Prilog od: 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Goran Vojvodić</t>
+  </si>
+  <si>
+    <t>ANTE STARČEVIĆA 72, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>84878090517</t>
+  </si>
+  <si>
+    <t>Goran Vojvodić 84878090517; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:51:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/950b2f29-c35b-47fd-befa-2120a260c3bb</t>
+  </si>
+  <si>
+    <t>Prilog Sp-288_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/950b2f29-c35b-47fd-befa-2120a260c3bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=288&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-179/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 29.04.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Spahić</t>
+  </si>
+  <si>
+    <t>Kralja Tomislava 19, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>06899515179</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača / ULOGA: Ostalo; Zlatko Spahić 06899515179</t>
+  </si>
+  <si>
+    <t>29.04.2026. 07:44:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d191aaef-8dd9-4c49-86a2-d0f28b35d3f9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d191aaef-8dd9-4c49-86a2-d0f28b35d3f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-178/2026</t>
+  </si>
+  <si>
+    <t>Milica Šamukić</t>
+  </si>
+  <si>
+    <t>Ljudevita Gaja 29 B, 32282 Prkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>41882006083</t>
+  </si>
+  <si>
+    <t>Milica Šamukić 41882006083; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>29.04.2026. 07:41:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a935067-fac3-4d0e-9226-df22625225a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a935067-fac3-4d0e-9226-df22625225a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=178&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-177/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Mecanović</t>
+  </si>
+  <si>
+    <t>Ivana Meštrovića 28, 32221 Cerić, Hrvatska</t>
+  </si>
+  <si>
+    <t>61622332006</t>
+  </si>
+  <si>
+    <t>Dragan Mecanović 61622332006; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>28.04.2026. 10:33:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bfc455c-94af-4720-b916-f2c4a16d1489</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bfc455c-94af-4720-b916-f2c4a16d1489/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=177&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-170/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Saša Njegić</t>
+  </si>
+  <si>
+    <t>Školska 48, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>04545387570</t>
+  </si>
+  <si>
+    <t>Saša Njegić 04545387570; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>23.04.2026. 12:54:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffe4ed9f-e68d-43a7-81ad-41ee5f1fc8ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffe4ed9f-e68d-43a7-81ad-41ee5f1fc8ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=170&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-167/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.04.2026.</t>
+  </si>
+  <si>
+    <t>Kimete Beriša</t>
+  </si>
+  <si>
+    <t>Ćirila I Metoda 47, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>53025427515</t>
+  </si>
+  <si>
+    <t>Kimete Beriša 53025427515; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>22.04.2026. 08:12:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f198db0-0e7f-4111-bda9-d7c272c444e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f198db0-0e7f-4111-bda9-d7c272c444e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=167&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-156/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 16.04.2026.</t>
+  </si>
+  <si>
+    <t>Marija Živković</t>
+  </si>
+  <si>
+    <t>Matije Ivanića 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>85418474312</t>
+  </si>
+  <si>
+    <t>Marija Živković 85418474312; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>16.04.2026. 08:13:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/528adf83-83b0-4834-ad56-f8f9243c1a0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/528adf83-83b0-4834-ad56-f8f9243c1a0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=156&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-144/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 10.04.2026.</t>
+  </si>
+  <si>
+    <t>Iva Horvat</t>
+  </si>
+  <si>
+    <t>Mile Budaka 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>19471804737</t>
+  </si>
+  <si>
+    <t>Iva Horvat 19471804737; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>10.04.2026. 10:31:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57834999-ed37-4cc0-a8de-5a5823149a2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57834999-ed37-4cc0-a8de-5a5823149a2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-140/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.04.2026.</t>
+  </si>
+  <si>
+    <t>Ksenija Culi</t>
+  </si>
+  <si>
+    <t>Ljudevita Posavskog 1 A, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>60803031346</t>
+  </si>
+  <si>
+    <t>Ksenija Culi 60803031346; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>09.04.2026. 12:51:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cb8a723-1b1a-4e06-b498-bc2e3ca71c97</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cb8a723-1b1a-4e06-b498-bc2e3ca71c97/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-139/2026</t>
+  </si>
+  <si>
+    <t>Prilog od: 08.04.2026.; Oglas od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>Antun Kordić</t>
+  </si>
+  <si>
+    <t>PRIVLAČKA 11, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>27732904867</t>
+  </si>
+  <si>
+    <t>Antun Kordić 27732904867; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>08.04.2026. 09:36:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6ad54c6-5d1b-4f7d-86e9-a47935257761</t>
+  </si>
+  <si>
+    <t>Prilog Sp-139_2026-1-1 - Očitovanje potrošača.pdf; Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6ad54c6-5d1b-4f7d-86e9-a47935257761/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=139&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-132/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>Goran Ivankovac</t>
+  </si>
+  <si>
+    <t>13642087297</t>
+  </si>
+  <si>
+    <t>Goran Ivankovac 13642087297; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>08.04.2026. 08:15:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5451706c-2d4a-49ee-8487-ea9a9de83015</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5451706c-2d4a-49ee-8487-ea9a9de83015/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=132&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-131/2026</t>
+  </si>
+  <si>
+    <t>Nikola Šimić</t>
+  </si>
+  <si>
+    <t>Dunavska 71, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>26242764971</t>
+  </si>
+  <si>
+    <t>Nikola Šimić 26242764971; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>08.04.2026. 08:11:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64095fb6-5a66-4535-8163-47901623ab37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64095fb6-5a66-4535-8163-47901623ab37/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=131&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-130/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Josip Miškulin</t>
+  </si>
+  <si>
+    <t>Matije Antuna Reljkovića 47, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>83978920185</t>
+  </si>
+  <si>
+    <t>Josip Miškulin 83978920185; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>02.04.2026. 09:53:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/724ce029-a654-4332-ac27-579d33cd9e81</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/724ce029-a654-4332-ac27-579d33cd9e81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=130&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-128/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 01.04.2026.</t>
+  </si>
+  <si>
+    <t>Đuro Beraković</t>
+  </si>
+  <si>
+    <t>Ohridska 14, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>36704355366</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača / ULOGA: Ostalo; Đuro Beraković 36704355366</t>
+  </si>
+  <si>
+    <t>01.04.2026. 07:49:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/297e8d0d-d6bf-4d6e-82b4-66c75f37d403</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/297e8d0d-d6bf-4d6e-82b4-66c75f37d403/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=128&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-124/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 31.03.2026.</t>
+  </si>
+  <si>
+    <t>Siniša Karakaš</t>
+  </si>
+  <si>
+    <t>STJEPANA RADIĆA 6, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>22363752058</t>
+  </si>
+  <si>
+    <t>Siniša Karakaš 22363752058; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>31.03.2026. 12:21:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9656c918-f1d9-4884-a36b-e976f1cc7729</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9656c918-f1d9-4884-a36b-e976f1cc7729/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=124&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-126/2026</t>
+  </si>
+  <si>
+    <t>Kristina Balog</t>
+  </si>
+  <si>
+    <t>Nikole Tesle 1, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>00735469656</t>
+  </si>
+  <si>
+    <t>Kristina Balog 00735469656; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>31.03.2026. 07:55:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96d66c64-ba5d-4e63-aff3-05402ef37746</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96d66c64-ba5d-4e63-aff3-05402ef37746/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=126&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-118/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.03.2026.</t>
+  </si>
+  <si>
+    <t>Milan-Martin Podhraški</t>
+  </si>
+  <si>
+    <t>Kolodvorska 48, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>01022783964</t>
+  </si>
+  <si>
+    <t>Milan-Martin Podhraški 01022783964; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>30.03.2026. 12:31:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c36c8452-0af4-4b4d-b37a-90ecf70a0b1f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c36c8452-0af4-4b4d-b37a-90ecf70a0b1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=118&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-114/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.03.2026.</t>
+  </si>
+  <si>
+    <t>Milan Šego</t>
+  </si>
+  <si>
+    <t>Sarajevska 2, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>78876809507</t>
+  </si>
+  <si>
+    <t>Milan Šego 78876809507; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.03.2026. 13:17:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2abf0478-849c-416d-adeb-9c225b0dac56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2abf0478-849c-416d-adeb-9c225b0dac56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-116/2026</t>
+  </si>
+  <si>
+    <t>Damir Jurić</t>
+  </si>
+  <si>
+    <t>Diljeva Ulica 20, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>93832570083</t>
+  </si>
+  <si>
+    <t>Damir Jurić 93832570083; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.03.2026. 13:14:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0a8a458-afaa-4194-849e-9f70ba1e7138</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0a8a458-afaa-4194-849e-9f70ba1e7138/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=116&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-93/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.03.2026.</t>
+  </si>
+  <si>
+    <t>Dino Petrovski</t>
+  </si>
+  <si>
+    <t>Uska Ulica 1, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>89181684426</t>
+  </si>
+  <si>
+    <t>Dino Petrovski 89181684426; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>12.03.2026. 08:21:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/190b1cec-eb5e-423f-8623-48d9a3df61c0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/190b1cec-eb5e-423f-8623-48d9a3df61c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=93&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-89/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 11.03.2026.</t>
+  </si>
+  <si>
+    <t>Jožef Bognar</t>
+  </si>
+  <si>
+    <t>Andrije Kačića 92 A, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>85228634096</t>
+  </si>
+  <si>
+    <t>Jožef Bognar 85228634096; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>11.03.2026. 10:05:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c46f8b20-3bc5-4ec9-8687-2b2551a6953c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c46f8b20-3bc5-4ec9-8687-2b2551a6953c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=89&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-90/2026</t>
+  </si>
+  <si>
+    <t>David Marević</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 162, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>79395483590</t>
+  </si>
+  <si>
+    <t>David Marević 79395483590; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>11.03.2026. 10:01:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b207739-d1ed-4b42-8c81-a71c279f27a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b207739-d1ed-4b42-8c81-a71c279f27a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-80/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.03.2026.</t>
+  </si>
+  <si>
+    <t>Pavica Mravunac</t>
+  </si>
+  <si>
+    <t>Braće Radić 114, 32284 Novi Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>19036734347</t>
+  </si>
+  <si>
+    <t>Pavica Mravunac 19036734347; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>09.03.2026. 09:29:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28a6320c-d8dd-4159-b05a-98842228b63e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28a6320c-d8dd-4159-b05a-98842228b63e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=80&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-77/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 05.03.2026.</t>
+  </si>
+  <si>
+    <t>Ljiljana Nikolić</t>
+  </si>
+  <si>
+    <t>Petra Preradovića 128, 32242 Slakovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>85576366542</t>
+  </si>
+  <si>
+    <t>Ljiljana Nikolić 85576366542; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>05.03.2026. 09:59:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2ca62a4-51ce-40e8-9780-c358d49b3573</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2ca62a4-51ce-40e8-9780-c358d49b3573/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=77&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-69/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.03.2026.</t>
+  </si>
+  <si>
+    <t>Erica Santo</t>
+  </si>
+  <si>
+    <t>Petra Zrinskog 33, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>10596439889</t>
+  </si>
+  <si>
+    <t>Erica Santo 10596439889; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>02.03.2026. 13:37:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4e55a20-f299-44bb-99c4-0f4b0c866665</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4e55a20-f299-44bb-99c4-0f4b0c866665/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=69&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-61/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 27.02.2026.</t>
+  </si>
+  <si>
+    <t>Sanja Marković</t>
+  </si>
+  <si>
+    <t>Antuna Branka Šimića 17, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>63656061909</t>
+  </si>
+  <si>
+    <t>Sanja Marković 63656061909; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.02.2026. 13:22:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afbcb521-04fc-4866-87dd-12bed01ea6ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afbcb521-04fc-4866-87dd-12bed01ea6ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-209/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 24.04.2025.</t>
+  </si>
+  <si>
+    <t>Branka Kovač</t>
+  </si>
+  <si>
+    <t>Josipa Babogredca 1a, 32260 Gunja, Hrvatska</t>
+  </si>
+  <si>
+    <t>29452912742</t>
+  </si>
+  <si>
+    <t>Branka Kovač 29452912742; svi zainteresirani / ULOGA: vjerovnci potrošača</t>
+  </si>
+  <si>
+    <t>24.04.2025. 12:22:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8adf6d01-f1d7-40fa-93a4-863258c50eb5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8adf6d01-f1d7-40fa-93a4-863258c50eb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=209&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-861/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.04.2025.</t>
+  </si>
+  <si>
+    <t>Marko Stojanović</t>
+  </si>
+  <si>
+    <t>Bana Jelačića 88, 32254 Vrbanja, Hrvatska</t>
+  </si>
+  <si>
+    <t>30610418726</t>
+  </si>
+  <si>
+    <t>Marko Stojanović 30610418726; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>15.04.2025. 10:30:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5629c325-c1a2-4e9e-b53f-5f55d81c4fc4</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5629c325-c1a2-4e9e-b53f-5f55d81c4fc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=861&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-811/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.04.2025.</t>
+  </si>
+  <si>
+    <t>Nikola Kajkić</t>
+  </si>
+  <si>
+    <t>BRAĆE RADIĆ 101 C, 32245 Lipovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>11252289049</t>
+  </si>
+  <si>
+    <t>Nikola Kajkić 11252289049; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>10.04.2025. 12:47:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/989c99bb-0342-4f91-9288-235d64da7af5</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/3544e782-8ac9-4a19-8d9a-a6a07139edb6/dokumenti/preuzimanje</t>
-[...2324 lines deleted...]
-    <t>Gorjani 190, 32281 Ivankovo, Hrvatska</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/989c99bb-0342-4f91-9288-235d64da7af5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=811&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-180/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.11.2023.</t>
+  </si>
+  <si>
+    <t>VLADIMIR PEKAR</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 52, 32257 Soljani, Hrvatska</t>
+  </si>
+  <si>
+    <t>06456872307</t>
+  </si>
+  <si>
+    <t>VLADIMIR PEKAR 06456872307</t>
+  </si>
+  <si>
+    <t>28.11.2023. 14:40:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4b4dbf4-dd8b-49a8-8dde-d5fcc6058311</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4b4dbf4-dd8b-49a8-8dde-d5fcc6058311/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=180&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-767/2023</t>
+  </si>
+  <si>
+    <t>Oglas od 24.10.2023.</t>
+  </si>
+  <si>
+    <t>SANDRO MOLNAR</t>
+  </si>
+  <si>
+    <t>KNEZA MISLAVA 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>37440497794</t>
+  </si>
+  <si>
+    <t>SANDRO MOLNAR 37440497794; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>24.10.2023. 10:16:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a4b717-d911-474f-8c46-1c79d28ff220</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a4b717-d911-474f-8c46-1c79d28ff220/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=767&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-329/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.10.2023.</t>
+  </si>
+  <si>
+    <t>IVO LULIĆ</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 255, 32257 Posavski Podgajci, Hrvatska</t>
+  </si>
+  <si>
+    <t>39771833655</t>
+  </si>
+  <si>
+    <t>IVO LULIĆ 39771833655; svi zainteresirani / ULOGA: vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>10.10.2023. 08:46:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c682e0c-c128-4399-9248-8fa277921d90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c682e0c-c128-4399-9248-8fa277921d90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=329&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-421/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.09.2023.</t>
+  </si>
+  <si>
+    <t>IVICA NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>VANJE RADAUŠA 18, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>00528774438</t>
+  </si>
+  <si>
+    <t>IVICA NIKOLIĆ 00528774438; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>19.09.2023. 13:35:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c5309b6-6acf-4c51-be20-2f6582cd273b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c5309b6-6acf-4c51-be20-2f6582cd273b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=421&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-223/2023</t>
+  </si>
+  <si>
+    <t>Oglas od 25.05.2023.</t>
+  </si>
+  <si>
+    <t>MARTINA NIKOLIĆ</t>
+  </si>
+  <si>
+    <t>TRG HRVATSKIH VELIKANA 33, 32272 Gradište, Hrvatska</t>
+  </si>
+  <si>
+    <t>50366867992</t>
+  </si>
+  <si>
+    <t>MARTINA NIKOLIĆ 50366867992; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>25.05.2023. 14:32:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a679254b-595b-4d59-8f43-16e2b1ec78a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a679254b-595b-4d59-8f43-16e2b1ec78a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=223&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-201/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.04.2023.</t>
+  </si>
+  <si>
+    <t>ŽANETA BOŠKOVIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLE TESLE 70 A, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>60000548270</t>
+  </si>
+  <si>
+    <t>Zainteresirane osobe; ŽANETA BOŠKOVIĆ 60000548270</t>
+  </si>
+  <si>
+    <t>28.04.2023. 13:47:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c14cea1-783b-41b3-996f-b8ba85d86ffc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c14cea1-783b-41b3-996f-b8ba85d86ffc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=201&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-199/2023</t>
+  </si>
+  <si>
+    <t>ŽELJKO MRKONJIĆ</t>
+  </si>
+  <si>
+    <t>TENINA ULICA 6, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>70204391488</t>
+  </si>
+  <si>
+    <t>Zainteresirane osobe; ŽELJKO MRKONJIĆ 70204391488</t>
+  </si>
+  <si>
+    <t>28.04.2023. 13:45:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69c3b531-d354-4f7e-ad17-e7f027c8dccf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69c3b531-d354-4f7e-ad17-e7f027c8dccf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=199&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-191/2023</t>
+  </si>
+  <si>
+    <t>MARICA SLUKAN</t>
+  </si>
+  <si>
+    <t>LJUDEVITA GAJA 88, 32281 Prkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>95398846790</t>
+  </si>
+  <si>
+    <t>MARICA SLUKAN 95398846790; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>28.04.2023. 08:34:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/826a72bb-3ed9-4aac-a100-29e3af9e26d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/826a72bb-3ed9-4aac-a100-29e3af9e26d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=191&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-202/2023</t>
+  </si>
+  <si>
+    <t>NATAŠA GARIĆ</t>
+  </si>
+  <si>
+    <t>IVE LOLE RIBARA 26, 32242 Orolik, Hrvatska</t>
+  </si>
+  <si>
+    <t>32378075957</t>
+  </si>
+  <si>
+    <t>NATAŠA GARIĆ 32378075957; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>28.04.2023. 08:21:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8eb7fc8-0dbc-4d62-891e-0f78b9f15f58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8eb7fc8-0dbc-4d62-891e-0f78b9f15f58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=202&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-184/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.04.2023.</t>
+  </si>
+  <si>
+    <t>FRANJO IVIĆ</t>
+  </si>
+  <si>
+    <t>ULICA DVANAEST REDARSTVENIKA 23, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>71628911425</t>
+  </si>
+  <si>
+    <t>FRANJO IVIĆ 71628911425; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>26.04.2023. 09:20:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f6d01e6-25d8-4a88-9513-7dc98cbe0b98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f6d01e6-25d8-4a88-9513-7dc98cbe0b98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=184&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-165/2023</t>
+  </si>
+  <si>
+    <t>LIDIJA MAROJEVIĆ</t>
+  </si>
+  <si>
+    <t>VLADIMIRA GORTANA 78, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>50201056778</t>
+  </si>
+  <si>
+    <t>LIDIJA MAROJEVIĆ 50201056778; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>26.04.2023. 07:46:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fb93e1d-aef2-4b91-9a42-072cd5e4c338</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fb93e1d-aef2-4b91-9a42-072cd5e4c338/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=165&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-173/2023</t>
+  </si>
+  <si>
+    <t>MARTINA BOŽIĆ</t>
+  </si>
+  <si>
+    <t>BANA IVANIŠA HORVATA 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>78806735774</t>
+  </si>
+  <si>
+    <t>MARTINA BOŽIĆ 78806735774; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>26.04.2023. 07:40:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fee1259-4bee-4eea-ac39-ccc3ccae028d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fee1259-4bee-4eea-ac39-ccc3ccae028d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=173&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-172/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.04.2023.</t>
+  </si>
+  <si>
+    <t>NEVENKA BUNETIĆ</t>
+  </si>
+  <si>
+    <t>BORINAČKA 141, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>42213984247</t>
+  </si>
+  <si>
+    <t>NEVENKA BUNETIĆ 42213984247; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>26.04.2023. 07:32:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a42add31-d659-439b-9588-9ddc8eeb3295</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a42add31-d659-439b-9588-9ddc8eeb3295/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=172&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-175/2023</t>
+  </si>
+  <si>
+    <t>IVANA ČAVAR</t>
+  </si>
+  <si>
+    <t>PETRA PRERADOVIĆA 185 A, 32242 Slakovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>36232186755</t>
+  </si>
+  <si>
+    <t>IVANA ČAVAR 36232186755; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>26.04.2023. 07:24:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/915e5b8f-d42b-41a6-8093-2eb1b3ad3567</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/915e5b8f-d42b-41a6-8093-2eb1b3ad3567/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=175&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-155/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.04.2023.</t>
+  </si>
+  <si>
+    <t>DARKO KRANJAC</t>
+  </si>
+  <si>
+    <t>BOŠNJACI 57, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>16010377664</t>
+  </si>
+  <si>
+    <t>DARKO KRANJAC 16010377664; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>13.04.2023. 14:07:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef5181ed-bdda-4238-bb21-8223bac505d4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef5181ed-bdda-4238-bb21-8223bac505d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=155&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-139/2023</t>
+  </si>
+  <si>
+    <t>MATEJ ILIĆ</t>
+  </si>
+  <si>
+    <t>PETRA PRERADOVIĆA 104, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>43560409705</t>
+  </si>
+  <si>
+    <t>MATEJ ILIĆ 43560409705; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>13.04.2023. 12:17:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db4079bf-e2bb-4bf9-85da-29a7743affa1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db4079bf-e2bb-4bf9-85da-29a7743affa1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=139&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-146/2023</t>
+  </si>
+  <si>
+    <t>IGOR MARCIKIĆ</t>
+  </si>
+  <si>
+    <t>LJUDEVITA GAJA 63, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>97533137628</t>
+  </si>
+  <si>
+    <t>IGOR MARCIKIĆ 97533137628; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>13.04.2023. 12:06:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50270328-e1ce-41bf-963f-ab235750214e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50270328-e1ce-41bf-963f-ab235750214e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=146&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-114/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.04.2023.</t>
+  </si>
+  <si>
+    <t>ROBERT LEŽAIĆ</t>
+  </si>
+  <si>
+    <t>LAPOVAČKA 32, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>96646824592</t>
+  </si>
+  <si>
+    <t>ROBERT LEŽAIĆ 96646824592</t>
+  </si>
+  <si>
+    <t>04.04.2023. 14:51:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17188276-84ec-4ff1-a1d1-b88ddec8debf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17188276-84ec-4ff1-a1d1-b88ddec8debf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=114&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-97/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.03.2023.</t>
+  </si>
+  <si>
+    <t>IVAN KNEŽEVIĆ</t>
+  </si>
+  <si>
+    <t>SLAVIJA 124, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>96118509159</t>
+  </si>
+  <si>
+    <t>IVAN KNEŽEVIĆ 96118509159; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>23.03.2023. 07:55:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8237b3f8-4d35-4db0-8c44-84dae93ee89a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8237b3f8-4d35-4db0-8c44-84dae93ee89a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=97&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-96/2023</t>
+  </si>
+  <si>
+    <t>KATARINA HRVOJEVIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLE TESLE 8, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>85444529489</t>
+  </si>
+  <si>
+    <t>KATARINA HRVOJEVIĆ 85444529489; Zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>23.03.2023. 07:51:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20592610-4459-46a1-bdc3-831b5f679293</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20592610-4459-46a1-bdc3-831b5f679293/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=96&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-95/2023</t>
+  </si>
+  <si>
+    <t>ILIJA CRNKOVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIPA JURAJA STROSSMAYERA 79 D, 32281 Retkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>02899618334</t>
+  </si>
+  <si>
+    <t>ILIJA CRNKOVIĆ 02899618334; zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>22.03.2023. 07:35:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/989fe6b0-9d2a-401a-b260-dcd1bf7262d8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/989fe6b0-9d2a-401a-b260-dcd1bf7262d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=95&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-343/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.11.2022.</t>
+  </si>
+  <si>
+    <t>TIHOMIR KOLEDIĆ</t>
+  </si>
+  <si>
+    <t>VINKOVAČKA 8, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>75701827409</t>
+  </si>
+  <si>
+    <t>TIHOMIR KOLEDIĆ 75701827409; vjerovnici potrošača / ULOGA: ostalo</t>
+  </si>
+  <si>
+    <t>08.11.2022. 11:27:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f71d0ee3-0d55-453a-a090-6d53cb867c46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f71d0ee3-0d55-453a-a090-6d53cb867c46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=343&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-59/2022</t>
+  </si>
+  <si>
+    <t>Oglas od 05.10.2022.</t>
+  </si>
+  <si>
+    <t>MATO PETRIČEVIĆ</t>
+  </si>
+  <si>
+    <t>MIJATA STOJANOVIĆA 71, 32276 Babina Greda, Hrvatska</t>
+  </si>
+  <si>
+    <t>15405681198</t>
+  </si>
+  <si>
+    <t>MATO PETRIČEVIĆ 15405681198; Svi zainteresirani / ULOGA: Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>05.10.2022. 07:41:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49b2d449-45c8-4768-9220-5cec07387517</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49b2d449-45c8-4768-9220-5cec07387517/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=59&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-2741/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2022.</t>
+  </si>
+  <si>
+    <t>MLADEN LEOVAC</t>
+  </si>
+  <si>
+    <t>ULICA MATICE HRVATSKE 6, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>80167006716</t>
+  </si>
+  <si>
+    <t>MLADEN LEOVAC 80167006716</t>
+  </si>
+  <si>
+    <t>04.10.2022. 11:18:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb08411a-080b-4bd1-bd2b-4140a2bca9bb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb08411a-080b-4bd1-bd2b-4140a2bca9bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2741&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-327/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2022.</t>
+  </si>
+  <si>
+    <t>DARIO DASOVIĆ</t>
+  </si>
+  <si>
+    <t>BANA JELAČIĆA 123 A, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>14182624108</t>
+  </si>
+  <si>
+    <t>DARIO DASOVIĆ 14182624108</t>
+  </si>
+  <si>
+    <t>04.10.2022. 09:36:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1e01f7a-6b85-4927-a4fe-3378d0640f4d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1e01f7a-6b85-4927-a4fe-3378d0640f4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=327&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-216/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.06.2022.</t>
+  </si>
+  <si>
+    <t>Josip Nikić</t>
+  </si>
+  <si>
+    <t>Jurja Dalmatinca 5 A, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>89429460794</t>
+  </si>
+  <si>
+    <t>Josip Nikić 89429460794</t>
+  </si>
+  <si>
+    <t>04.10.2022. 09:34:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfc6a9ff-4819-40d7-bfdf-9bcafd41e054</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfc6a9ff-4819-40d7-bfdf-9bcafd41e054/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=216&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-64/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.08.2022.</t>
+  </si>
+  <si>
+    <t>Mario Rapčak</t>
+  </si>
+  <si>
+    <t>Ive Lole Ribara 22, 31214 Korog, Hrvatska</t>
+  </si>
+  <si>
+    <t>01255443140</t>
+  </si>
+  <si>
+    <t>Mario Rapčak 01255443140</t>
+  </si>
+  <si>
+    <t>04.10.2022. 09:33:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da34e25c-d262-4ea2-a0e7-0dfe1fb3829b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da34e25c-d262-4ea2-a0e7-0dfe1fb3829b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=64&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-235/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2022.</t>
+  </si>
+  <si>
+    <t>MIRJANA JANOVIĆ</t>
+  </si>
+  <si>
+    <t>GORJANI 28, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>91232917546</t>
+  </si>
+  <si>
+    <t>MIRJANA JANOVIĆ 91232917546</t>
+  </si>
+  <si>
+    <t>04.10.2022. 09:32:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4551217d-3387-43c4-9049-062f5a8c7b2d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4551217d-3387-43c4-9049-062f5a8c7b2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=235&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-2821/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2022.</t>
+  </si>
+  <si>
+    <t>JOSIP MARINOVIĆ</t>
+  </si>
+  <si>
+    <t>KRALJA STJEPANA TOMAŠEVIĆA 20, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>18161338124</t>
+  </si>
+  <si>
+    <t>JOSIP MARINOVIĆ 18161338124; Vjerovnici potrošača / ULOGA: Ostalo</t>
+  </si>
+  <si>
+    <t>27.05.2022. 10:08:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86326c2b-d3d9-47b7-b4a9-60beaca2916b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86326c2b-d3d9-47b7-b4a9-60beaca2916b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2821&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-413/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.03.2022.</t>
+  </si>
+  <si>
+    <t>ILMIJA SALLI</t>
+  </si>
+  <si>
+    <t>JULIJE KLOVIĆ 9, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>72860232081</t>
+  </si>
+  <si>
+    <t>ILMIJA SALLI 72860232081</t>
+  </si>
+  <si>
+    <t>12.04.2022. 09:44:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f11ba52d-b266-4f48-91a8-db3d73c0d968</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f11ba52d-b266-4f48-91a8-db3d73c0d968/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=413&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-73/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.03.2022.</t>
+  </si>
+  <si>
+    <t>DRAGICA BEGOVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIPA JURAJA STROSSMAYERA 8, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>92591322588</t>
+  </si>
+  <si>
+    <t>DRAGICA BEGOVIĆ 92591322588</t>
+  </si>
+  <si>
+    <t>11.04.2022. 10:21:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44944757-62a1-4537-b6c4-539d141d698e</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44944757-62a1-4537-b6c4-539d141d698e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=73&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-1266/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.04.2022.</t>
+  </si>
+  <si>
+    <t>ADEMA BERBIĆ</t>
+  </si>
+  <si>
+    <t>JURJA DALMATINCA 5 A, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>05530748526</t>
+  </si>
+  <si>
+    <t>ADEMA BERBIĆ 05530748526; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>01.04.2022. 13:34:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dc56173-aa91-4564-bbe1-4c5fa5f4808c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dc56173-aa91-4564-bbe1-4c5fa5f4808c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1266&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1243/2019</t>
+  </si>
+  <si>
+    <t>ANITA JONJIĆ NAKIĆ</t>
+  </si>
+  <si>
+    <t>JOSIPA JURAJA STROSSMAYERA 15, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>36091043258</t>
+  </si>
+  <si>
+    <t>ANITA JONJIĆ NAKIĆ 36091043258; zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>01.04.2022. 13:15:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6156cbb7-ffa2-45c7-a4b8-f043a4c76e6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6156cbb7-ffa2-45c7-a4b8-f043a4c76e6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1243&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2139/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.03.2022.</t>
+  </si>
+  <si>
+    <t>Antun Mušura</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 98, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>65550375947</t>
+  </si>
+  <si>
+    <t>Antun Mušura 65550375947; zainteresirane osobe</t>
+  </si>
+  <si>
+    <t>31.03.2022. 10:30:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce5283ad-17e6-4265-aef6-6efa9ac0010d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce5283ad-17e6-4265-aef6-6efa9ac0010d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2139&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>ILMIJA SALLI 72860232081; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>30.03.2022. 12:55:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31ee95b8-8054-45e9-a6ca-229be9c27ff3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31ee95b8-8054-45e9-a6ca-229be9c27ff3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DRAGICA BEGOVIĆ 92591322588; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>21.03.2022. 14:38:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/315ade65-25a8-4f3a-a5de-9f355b4619b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/315ade65-25a8-4f3a-a5de-9f355b4619b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-988/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.02.2022.</t>
+  </si>
+  <si>
+    <t>VLADO SMODEJ</t>
+  </si>
+  <si>
+    <t>JOSIPA KOZARCA 34, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>14796208123</t>
+  </si>
+  <si>
+    <t>VLADO SMODEJ 14796208123</t>
+  </si>
+  <si>
+    <t>01.03.2022. 10:01:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d714abfa-267e-44bd-8bb3-75e50b15e683</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d714abfa-267e-44bd-8bb3-75e50b15e683/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=988&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1181/2019</t>
+  </si>
+  <si>
+    <t>LUKA CENIĆ</t>
+  </si>
+  <si>
+    <t>BRODSKA 12, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>08567347902</t>
+  </si>
+  <si>
+    <t>LUKA CENIĆ 08567347902</t>
+  </si>
+  <si>
+    <t>01.03.2022. 08:13:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b604a5f9-98b8-418b-be51-d40f1e5fcb95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b604a5f9-98b8-418b-be51-d40f1e5fcb95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1181&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1414/2019</t>
+  </si>
+  <si>
+    <t>BLANKA KNEŽEVIĆ</t>
+  </si>
+  <si>
+    <t>BANA JELAČIĆA 24, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>10342469536</t>
+  </si>
+  <si>
+    <t>BLANKA KNEŽEVIĆ 10342469536</t>
+  </si>
+  <si>
+    <t>01.03.2022. 08:12:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25dbbfa6-23e9-4018-8c1a-f0a9c9d47486</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25dbbfa6-23e9-4018-8c1a-f0a9c9d47486/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1414&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1483/2019</t>
+  </si>
+  <si>
+    <t>RADOSLAV VRLJIĆ</t>
+  </si>
+  <si>
+    <t>VIKEND NASELJE TRBUŠANCI 109, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>04315961919</t>
+  </si>
+  <si>
+    <t>RADOSLAV VRLJIĆ 04315961919</t>
+  </si>
+  <si>
+    <t>28.02.2022. 10:23:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4466b2b1-5983-4f83-8dda-2e8612fa5dd1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4466b2b1-5983-4f83-8dda-2e8612fa5dd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1483&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>RADOSLAV VRLJIĆ 04315961919; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:51:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/452652bd-9992-49a1-a5f3-19c5d11ae38b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/452652bd-9992-49a1-a5f3-19c5d11ae38b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>BLANKA KNEŽEVIĆ 10342469536; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:46:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/beb9bdd7-ba17-4774-bdeb-106cb1793577</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/beb9bdd7-ba17-4774-bdeb-106cb1793577/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-1343/2019</t>
+  </si>
+  <si>
+    <t>VLATKA ZORIĆ</t>
+  </si>
+  <si>
+    <t>HRVATSKOG VOJNIKA 9, 32221 Marinci, Hrvatska</t>
+  </si>
+  <si>
+    <t>67948895505</t>
+  </si>
+  <si>
+    <t>VLATKA ZORIĆ 67948895505; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:40:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d67f9c5-9676-4ecd-a1f5-21b71bb91ae2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d67f9c5-9676-4ecd-a1f5-21b71bb91ae2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1343&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1018/2019</t>
+  </si>
+  <si>
+    <t>GORAN MARKASOVIĆ</t>
+  </si>
+  <si>
+    <t>JURJA DALMATINCA 4, 32221 Cerić, Hrvatska</t>
+  </si>
+  <si>
+    <t>53329415911</t>
+  </si>
+  <si>
+    <t>GORAN MARKASOVIĆ 53329415911; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:39:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1298c8ed-4ade-47c2-ac17-a7d89e6ae758</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1298c8ed-4ade-47c2-ac17-a7d89e6ae758/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1018&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>VLADO SMODEJ 14796208123; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:37:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/209b56b1-3710-4705-bbf2-0412c1d122f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/209b56b1-3710-4705-bbf2-0412c1d122f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-978/2019</t>
+  </si>
+  <si>
+    <t>IVAN PINTER</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA 8, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>84458964546</t>
+  </si>
+  <si>
+    <t>IVAN PINTER 84458964546; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:36:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee7a3404-b813-4007-b0e2-352f1a41662f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee7a3404-b813-4007-b0e2-352f1a41662f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=978&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-922/2019</t>
+  </si>
+  <si>
+    <t>IVAN CRNKOVIĆ</t>
+  </si>
+  <si>
+    <t>JOSIPA STIPANA RELJKOVIĆA 37, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>10226363856</t>
+  </si>
+  <si>
+    <t>IVAN CRNKOVIĆ 10226363856; zainteresirnim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:34:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ee6f418-2ff6-4085-b832-e571793e633f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ee6f418-2ff6-4085-b832-e571793e633f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=922&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>LUKA CENIĆ 08567347902; zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>15.02.2022. 10:13:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5ebba2d-9538-4728-a2a1-6f7eabfd46e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5ebba2d-9538-4728-a2a1-6f7eabfd46e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-795/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.01.2022.</t>
+  </si>
+  <si>
+    <t>RADOVAN GUTIĆ</t>
+  </si>
+  <si>
+    <t>SLAVKA JANKOVIĆA 8, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>30579882706</t>
+  </si>
+  <si>
+    <t>RADOVAN GUTIĆ 30579882706</t>
+  </si>
+  <si>
+    <t>10.02.2022. 09:09:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e41f352f-5935-4b5b-8a37-12e7b91574b0</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana - potvrđeno rješenje 1.st..pdf P558P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e41f352f-5935-4b5b-8a37-12e7b91574b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=795&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-817/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.01.2022.</t>
+  </si>
+  <si>
+    <t>JOSIP VRUS</t>
+  </si>
+  <si>
+    <t>BLOK JULIJA DOMCA 13, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>28668993672</t>
+  </si>
+  <si>
+    <t>JOSIP VRUS 28668993672</t>
+  </si>
+  <si>
+    <t>27.01.2022. 11:19:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8abefa8d-a354-4563-a46e-fbe80a8fc342</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8abefa8d-a354-4563-a46e-fbe80a8fc342/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=817&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-613/2019</t>
+  </si>
+  <si>
+    <t>STJEPAN CRČIĆ-KURTANJEK</t>
+  </si>
+  <si>
+    <t>BANA JELAČIĆA 35, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>94598788624</t>
+  </si>
+  <si>
+    <t>STJEPAN CRČIĆ-KURTANJEK 94598788624</t>
+  </si>
+  <si>
+    <t>27.01.2022. 11:16:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63bba462-dbe8-4c7f-a23f-b601ca1483b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63bba462-dbe8-4c7f-a23f-b601ca1483b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=613&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-820/2019</t>
+  </si>
+  <si>
+    <t>FRANJO ZBILJSKI</t>
+  </si>
+  <si>
+    <t>LJUDEVITA GAJA 2, 32280 Jarmina, Hrvatska</t>
+  </si>
+  <si>
+    <t>93489468383</t>
+  </si>
+  <si>
+    <t>FRANJO ZBILJSKI 93489468383</t>
+  </si>
+  <si>
+    <t>27.01.2022. 11:13:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5f45005-cecf-4f6b-ae8d-ff7cb8683447</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5f45005-cecf-4f6b-ae8d-ff7cb8683447/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=820&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-574/2019</t>
+  </si>
+  <si>
+    <t>MARIO MIJATOVIĆ</t>
+  </si>
+  <si>
+    <t>ANTE STARČEVIĆA 26, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>55225336963</t>
+  </si>
+  <si>
+    <t>MARIO MIJATOVIĆ 55225336963</t>
+  </si>
+  <si>
+    <t>27.01.2022. 11:07:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fb18778-1fc2-4ada-aea0-ef830ce5f672</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fb18778-1fc2-4ada-aea0-ef830ce5f672/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=574&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-904/2019</t>
+  </si>
+  <si>
+    <t>Marko Čović</t>
+  </si>
+  <si>
+    <t>EYBACHER STRAßE 31 Geislingen, Njemačka</t>
+  </si>
+  <si>
+    <t>24632251766</t>
+  </si>
+  <si>
+    <t>Marko Čović 24632251766</t>
+  </si>
+  <si>
+    <t>25.01.2022. 09:17:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b32635b-8677-4911-93eb-9fb806aed807</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b32635b-8677-4911-93eb-9fb806aed807/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=904&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1145/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2021.</t>
+  </si>
+  <si>
+    <t>ŽELJKA BERTIĆ</t>
+  </si>
+  <si>
+    <t>KNEZA MISLAVA 13, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>35639373153</t>
+  </si>
+  <si>
+    <t>ŽELJKA BERTIĆ 35639373153</t>
+  </si>
+  <si>
+    <t>26.07.2021. 11:09:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d2ec838-4886-42ad-ad45-957b7d011fce</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena žalba na rješenje kao nedopuštena.pdf P534P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d2ec838-4886-42ad-ad45-957b7d011fce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1145&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-256/2021</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2021.</t>
+  </si>
+  <si>
+    <t>DAJANA AČKAR</t>
+  </si>
+  <si>
+    <t>AUGUSTA CESARCA 19 A, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>20898217714</t>
+  </si>
+  <si>
+    <t>DAJANA AČKAR 20898217714; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>22.07.2021. 14:37:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b047473-f3f3-4e1e-a9a9-b93e4c6de74f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b047473-f3f3-4e1e-a9a9-b93e4c6de74f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=256&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Sp-2096/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.03.2021.</t>
+  </si>
+  <si>
+    <t>Alen Štefanac</t>
+  </si>
+  <si>
+    <t>Prandtauersiedlung 23/1 Landeck, Austrija</t>
+  </si>
+  <si>
+    <t>53799617354</t>
+  </si>
+  <si>
+    <t>Alen Štefanac 53799617354</t>
+  </si>
+  <si>
+    <t>15.07.2021. 09:01:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c79c648-d56d-4db2-9170-95eaa5d089a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c79c648-d56d-4db2-9170-95eaa5d089a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2096&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Alen Štefanac 53799617354; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>15.07.2021. 09:01:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2270220-5fe9-43a1-99a0-1d467c4b0ce4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2270220-5fe9-43a1-99a0-1d467c4b0ce4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-492/2020</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2021.</t>
+  </si>
+  <si>
+    <t>STANKA BUNDIĆ</t>
+  </si>
+  <si>
+    <t>SLAVKA JANKOVIĆA 11, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>75600735476</t>
+  </si>
+  <si>
+    <t>STANKA BUNDIĆ 75600735476; vjerovnici potrošača / ULOGA: ostali</t>
+  </si>
+  <si>
+    <t>11.05.2021. 14:34:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34b8cfb1-92c9-441e-935b-5774eecf15df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34b8cfb1-92c9-441e-935b-5774eecf15df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=492&amp;godina=2020</t>
+  </si>
+  <si>
+    <t>Sp-2319/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.03.2021.</t>
+  </si>
+  <si>
+    <t>Mladen Puri</t>
+  </si>
+  <si>
+    <t>Matije Gupca 64, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>74192330421</t>
+  </si>
+  <si>
+    <t>Mladen Puri 74192330421</t>
+  </si>
+  <si>
+    <t>09.04.2021. 10:50:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/307dc80d-c001-4f2f-a434-f73ea34038ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/307dc80d-c001-4f2f-a434-f73ea34038ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2319&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2352/2019</t>
+  </si>
+  <si>
+    <t>ZVONKO DOŠEN</t>
+  </si>
+  <si>
+    <t>POLJSKA 43, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>20414583302</t>
+  </si>
+  <si>
+    <t>POLJOPRIVREDNA ZADRUGA ANDRIJAŠEVCI u stečaju 39956372403; ZVONKO DOŠEN 20414583302</t>
+  </si>
+  <si>
+    <t>09.04.2021. 10:47:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a56f2bc5-3bb0-43b2-a059-3357da7c32bf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a56f2bc5-3bb0-43b2-a059-3357da7c32bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2352&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2366/2019</t>
+  </si>
+  <si>
+    <t>IVANA MUSTAPIĆ</t>
+  </si>
+  <si>
+    <t>OSJEČKA 2 D, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>65620682294</t>
+  </si>
+  <si>
+    <t>IVANA MUSTAPIĆ 65620682294</t>
+  </si>
+  <si>
+    <t>09.04.2021. 10:42:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fda24985-fa1b-495d-b291-36302aa50371</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fda24985-fa1b-495d-b291-36302aa50371/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2366&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-1821/2019</t>
+  </si>
+  <si>
+    <t>ZDENKA MARŠIĆ</t>
+  </si>
+  <si>
+    <t>MARINA DRŽIĆA 53, 32221 Nuštar, Hrvatska</t>
+  </si>
+  <si>
+    <t>11153722130</t>
+  </si>
+  <si>
+    <t>ZDENKA MARŠIĆ 11153722130; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>31.03.2021. 13:18:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f18c2ae-5d33-4015-835b-a65a1b383ffc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f18c2ae-5d33-4015-835b-a65a1b383ffc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=1821&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>IVANA MUSTAPIĆ 65620682294; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>31.03.2021. 13:11:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60c01dc3-cc49-406a-a625-70330f9f8140</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60c01dc3-cc49-406a-a625-70330f9f8140/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2357/2019</t>
+  </si>
+  <si>
+    <t>RAHIMA OSMAN</t>
+  </si>
+  <si>
+    <t>PETRA SVAČIĆA 8, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>64021972560</t>
+  </si>
+  <si>
+    <t>RAHIMA OSMAN 64021972560; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>31.03.2021. 13:01:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19f2986f-5eed-41b5-b1da-79e056cff9da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19f2986f-5eed-41b5-b1da-79e056cff9da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2357&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Vjerovnici potrošača; ZVONKO DOŠEN 20414583302</t>
+  </si>
+  <si>
+    <t>31.03.2021. 12:44:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/701960a9-dba1-42cd-aa86-4177e5403107</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/701960a9-dba1-42cd-aa86-4177e5403107/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2347/2019</t>
+  </si>
+  <si>
+    <t>MARTIN LUKINAC</t>
+  </si>
+  <si>
+    <t>BANA JELAČIĆA 93, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>82184769259</t>
+  </si>
+  <si>
+    <t>MARTIN LUKINAC 82184769259; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>31.03.2021. 12:30:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05bbfba2-fc2c-4d3c-9ab2-9d02ee80489a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05bbfba2-fc2c-4d3c-9ab2-9d02ee80489a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2347&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2344/2019</t>
+  </si>
+  <si>
+    <t>JOSIPA DAMJANOVIĆ</t>
+  </si>
+  <si>
+    <t>ĆIRILA I METODA 53 1, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>84083761117</t>
+  </si>
+  <si>
+    <t>JOSIPA DAMJANOVIĆ 84083761117; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>31.03.2021. 11:17:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bb4b193-ed25-4507-aafd-874fee070667</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0bb4b193-ed25-4507-aafd-874fee070667/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2344&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>MLADEN PURI</t>
+  </si>
+  <si>
+    <t>MATIJE GUPCA 64, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>MLADEN PURI 74192330421; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>31.03.2021. 10:27:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/301b9b8b-888d-4c90-af9d-0f2d2570c79f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/301b9b8b-888d-4c90-af9d-0f2d2570c79f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2353/2019</t>
+  </si>
+  <si>
+    <t>SUNČICA ČOLAKOVIĆ</t>
+  </si>
+  <si>
+    <t>KRALJA TOMISLAVA 39, 32245 Podgrađe, Hrvatska</t>
+  </si>
+  <si>
+    <t>92292942442</t>
+  </si>
+  <si>
+    <t>SUNČICA ČOLAKOVIĆ 92292942442; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>31.03.2021. 10:10:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b63dea4-62e1-4f30-be15-93e166a9d36a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b63dea4-62e1-4f30-be15-93e166a9d36a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2353&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2368/2019</t>
+  </si>
+  <si>
+    <t>STJEPAN ŠPOLJARIĆ</t>
+  </si>
+  <si>
+    <t>LJUDEVITA GAJA 2, 32284 Novi Mikanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>80514641462</t>
+  </si>
+  <si>
+    <t>STJEPAN ŠPOLJARIĆ 80514641462; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>31.03.2021. 09:57:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02e21b05-f619-42ec-b92d-faf9f299e91f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02e21b05-f619-42ec-b92d-faf9f299e91f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2368&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2254/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.03.2021.</t>
+  </si>
+  <si>
+    <t>DRITON TEMAJ</t>
+  </si>
+  <si>
+    <t>KOLODVORSKA 1, 32271 Andrijaševci, Hrvatska</t>
+  </si>
+  <si>
+    <t>17221582527</t>
+  </si>
+  <si>
+    <t>DRITON TEMAJ 17221582527</t>
+  </si>
+  <si>
+    <t>29.03.2021. 08:51:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fef2d164-8b05-4adf-b0a4-c2211073629c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fef2d164-8b05-4adf-b0a4-c2211073629c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2254&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2171/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.03.2021.</t>
+  </si>
+  <si>
+    <t>LJUBICA RUSIĆ</t>
+  </si>
+  <si>
+    <t>ANTUNA BRANKA ŠIMIĆA 11, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>50868053907</t>
+  </si>
+  <si>
+    <t>LJUBICA RUSIĆ 50868053907</t>
+  </si>
+  <si>
+    <t>25.03.2021. 10:54:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e781d04-8a6f-4abf-a68f-53e726710638</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e781d04-8a6f-4abf-a68f-53e726710638/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2171&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2231/2019</t>
+  </si>
+  <si>
+    <t>JASENKA PUŠONJIĆ</t>
+  </si>
+  <si>
+    <t>IVANA GORANA KOVAČIĆA 66, 32100 Vinkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>88017026544</t>
+  </si>
+  <si>
+    <t>JASENKA PUŠONJIĆ 88017026544</t>
+  </si>
+  <si>
+    <t>25.03.2021. 10:46:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/653ae014-e0f2-49bc-8625-555f27a9a7e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/653ae014-e0f2-49bc-8625-555f27a9a7e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2231&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2128/2019</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.03.2021.</t>
+  </si>
+  <si>
+    <t>MILAN KELAVA</t>
+  </si>
+  <si>
+    <t>BRANKA RADIČEVIĆA 50, 32100 Mirkovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>62658678582</t>
+  </si>
+  <si>
+    <t>MILAN KELAVA 62658678582</t>
+  </si>
+  <si>
+    <t>25.03.2021. 10:43:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c935c3ea-f0b4-4a0e-ae35-4997da9108b5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c935c3ea-f0b4-4a0e-ae35-4997da9108b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2128&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2132/2019</t>
+  </si>
+  <si>
+    <t>Renata Scheerer-Perić</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 22, 32281 Ivankovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>07404753586</t>
+  </si>
+  <si>
+    <t>Renata Scheerer-Perić 07404753586</t>
+  </si>
+  <si>
+    <t>25.03.2021. 10:40:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9ea0a7-2b2e-40b9-a928-43844e73c02d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e9ea0a7-2b2e-40b9-a928-43844e73c02d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2132&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2283/2019</t>
+  </si>
+  <si>
+    <t>MARA MARIJANOVIĆ</t>
+  </si>
+  <si>
+    <t>BRAĆE RADIĆ 92, 32245 Nijemci, Hrvatska</t>
+  </si>
+  <si>
+    <t>20116181755</t>
+  </si>
+  <si>
+    <t>MARA MARIJANOVIĆ 20116181755; Verovnici potrošača</t>
+  </si>
+  <si>
+    <t>19.03.2021. 11:11:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff7f9b5-60be-44e3-88d1-5d703a3d56ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff7f9b5-60be-44e3-88d1-5d703a3d56ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2283&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2282/2019</t>
+  </si>
+  <si>
+    <t>MIRELA KOVAČEVIĆ</t>
+  </si>
+  <si>
+    <t>IVANA KOZARCA 24, 32213 Antin, Hrvatska</t>
+  </si>
+  <si>
+    <t>97313898498</t>
+  </si>
+  <si>
+    <t>MIRELA KOVAČEVIĆ 97313898498; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>19.03.2021. 10:51:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c133e2-3501-4905-a73b-34b4719686b0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c133e2-3501-4905-a73b-34b4719686b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2282&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2258/2019</t>
+  </si>
+  <si>
+    <t>MARINA RUKAVINA</t>
+  </si>
+  <si>
+    <t>STJEPANA RADIĆA 11 B, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>10575615633</t>
+  </si>
+  <si>
+    <t>MARINA RUKAVINA 10575615633; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>19.03.2021. 10:09:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/517b17d0-67f4-418e-bfe6-ed36d6cbf93e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/517b17d0-67f4-418e-bfe6-ed36d6cbf93e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2258&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>DRITON TEMAJ 17221582527; Vjerovnici potrošača</t>
+  </si>
+  <si>
+    <t>19.03.2021. 09:57:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fc1857f-3549-4bee-ab55-de1769c043fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9fc1857f-3549-4bee-ab55-de1769c043fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-2248/2019</t>
+  </si>
+  <si>
+    <t>VESNA BARBA</t>
+  </si>
+  <si>
+    <t>PETRA PRERADOVIĆA 125, 32242 Slakovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>26225323240</t>
+  </si>
+  <si>
+    <t>VESNA BARBA 26225323240; Zainteresiranim osobama</t>
+  </si>
+  <si>
+    <t>19.03.2021. 09:44:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/550ea2b4-5e5c-4a3c-aa93-c5d54f82db87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/550ea2b4-5e5c-4a3c-aa93-c5d54f82db87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2248&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Sp-2240/2019</t>
+  </si>
+  <si>
+    <t>NIKICA JOSKIĆ</t>
+  </si>
+  <si>
+    <t>GORJANI 190, 32281 Ivankovo, Hrvatska</t>
   </si>
   <si>
     <t>32057504841</t>
-  </si>
-[...3583 lines deleted...]
-    <t>GORJANI 190, 32281 Ivankovo, Hrvatska</t>
   </si>
   <si>
     <t>NIKICA JOSKIĆ 32057504841; Zainteresiranim osobama</t>
   </si>
   <si>
     <t>19.03.2021. 09:39:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dd4890be-5ac7-4b02-9597-972806d520ec</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dd4890be-5ac7-4b02-9597-972806d520ec/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5115&amp;upisnik=Sp&amp;predmet=2240&amp;godina=2019</t>
   </si>
   <si>
     <t>Sp-2024/2019</t>
   </si>
   <si>
     <t>Rješenje od 26.02.2021.</t>
   </si>
   <si>
     <t>RADMILA CULI</t>
   </si>
@@ -12707,51 +11246,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N508"/>
+  <dimension ref="A1:N453"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -12764,21355 +11303,19033 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
-      <c r="C2"/>
+      <c r="C2" t="s">
+        <v>16</v>
+      </c>
       <c r="D2" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      <c r="G2"/>
+        <v>17</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
       <c r="H2" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I2" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="J2"/>
       <c r="K2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="L2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="M2" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="N2"/>
+        <v>25</v>
+      </c>
+      <c r="N2" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="C3"/>
+      <c r="C3" t="s">
+        <v>27</v>
+      </c>
       <c r="D3" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      <c r="G3"/>
+        <v>28</v>
+      </c>
+      <c r="E3" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" t="s">
+        <v>31</v>
+      </c>
       <c r="H3" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="I3" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="J3" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="K3" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="L3" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="N3"/>
+        <v>37</v>
+      </c>
+      <c r="N3" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4"/>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
       <c r="D4" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      <c r="G4"/>
+        <v>28</v>
+      </c>
+      <c r="E4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4" t="s">
+        <v>41</v>
+      </c>
+      <c r="G4" t="s">
+        <v>42</v>
+      </c>
       <c r="H4" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="J4" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="N4"/>
+        <v>46</v>
+      </c>
+      <c r="N4" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I5" t="s">
+        <v>53</v>
+      </c>
+      <c r="J5" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" t="s">
+        <v>54</v>
+      </c>
+      <c r="L5" t="s">
         <v>36</v>
       </c>
-      <c r="E5" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M5" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="N5" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6"/>
+      <c r="C6" t="s">
+        <v>57</v>
+      </c>
       <c r="D6" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      <c r="G6"/>
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" t="s">
+        <v>59</v>
+      </c>
+      <c r="G6" t="s">
+        <v>60</v>
+      </c>
       <c r="H6" t="s">
-        <v>48</v>
+        <v>61</v>
       </c>
       <c r="I6" t="s">
-        <v>49</v>
+        <v>62</v>
       </c>
       <c r="J6" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="K6" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="L6" t="s">
-        <v>52</v>
+        <v>36</v>
       </c>
       <c r="M6" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="N6"/>
+        <v>64</v>
+      </c>
+      <c r="N6" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="D7" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="F7" t="s">
-        <v>57</v>
+        <v>68</v>
       </c>
       <c r="G7" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="H7" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="I7" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="J7" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="K7" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="L7" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="M7" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="N7" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="I8" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="J8" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="K8" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="L8" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="M8" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="N8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9"/>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="I9" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="J9" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="K9" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="L9" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="M9" t="s">
-        <v>77</v>
+        <v>87</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10"/>
       <c r="D10" t="s">
-        <v>78</v>
+        <v>88</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>79</v>
+        <v>89</v>
       </c>
       <c r="I10" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="J10" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="K10" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="L10" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="N10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11"/>
       <c r="D11" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="I11" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="J11" t="s">
-        <v>81</v>
+        <v>97</v>
       </c>
       <c r="K11" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="L11" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="M11" t="s">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12"/>
       <c r="D12" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="I12" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="J12" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="K12" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="L12" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="M12" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13"/>
       <c r="D13" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="I13" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="J13" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="K13" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="L13" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="M13" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="I14" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="J14" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="K14" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="L14" t="s">
-        <v>108</v>
+        <v>118</v>
       </c>
       <c r="M14" t="s">
-        <v>109</v>
+        <v>119</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15"/>
       <c r="D15" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>111</v>
+        <v>121</v>
       </c>
       <c r="I15" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="J15" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="K15" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="L15" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="M15" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C16"/>
       <c r="D16" t="s">
-        <v>118</v>
-[...9 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
       <c r="H16" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="I16" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="J16" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="K16" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="L16" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="M16" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>132</v>
+      </c>
+      <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C17"/>
       <c r="D17" t="s">
-        <v>118</v>
-[...9 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
       <c r="H17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J17" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
       <c r="K17" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="L17" t="s">
-        <v>126</v>
+        <v>138</v>
       </c>
       <c r="M17" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>139</v>
+      </c>
+      <c r="N17"/>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="D18" t="s">
-        <v>118</v>
+        <v>141</v>
       </c>
       <c r="E18" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="F18" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="G18" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="H18" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="I18" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="J18" t="s">
-        <v>124</v>
+        <v>147</v>
       </c>
       <c r="K18" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="L18" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M18" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="N18" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="C19"/>
+      <c r="C19" t="s">
+        <v>151</v>
+      </c>
       <c r="D19" t="s">
+        <v>141</v>
+      </c>
+      <c r="E19" t="s">
+        <v>152</v>
+      </c>
+      <c r="F19" t="s">
+        <v>153</v>
+      </c>
+      <c r="G19" t="s">
+        <v>154</v>
+      </c>
+      <c r="H19" t="s">
+        <v>155</v>
+      </c>
+      <c r="I19" t="s">
+        <v>156</v>
+      </c>
+      <c r="J19" t="s">
         <v>147</v>
       </c>
-      <c r="E19"/>
-[...10 lines deleted...]
-      </c>
       <c r="K19" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="L19" t="s">
-        <v>152</v>
+        <v>36</v>
       </c>
       <c r="M19" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="N19"/>
+        <v>158</v>
+      </c>
+      <c r="N19" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
-      <c r="C20"/>
+      <c r="C20" t="s">
+        <v>160</v>
+      </c>
       <c r="D20" t="s">
-        <v>154</v>
-[...3 lines deleted...]
-      <c r="G20"/>
+        <v>141</v>
+      </c>
+      <c r="E20" t="s">
+        <v>161</v>
+      </c>
+      <c r="F20" t="s">
+        <v>162</v>
+      </c>
+      <c r="G20" t="s">
+        <v>163</v>
+      </c>
       <c r="H20" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="I20" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="J20" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="K20" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="L20" t="s">
-        <v>158</v>
+        <v>36</v>
       </c>
       <c r="M20" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="N20"/>
+        <v>167</v>
+      </c>
+      <c r="N20" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21"/>
+      <c r="C21" t="s">
+        <v>169</v>
+      </c>
       <c r="D21" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      <c r="G21"/>
+        <v>170</v>
+      </c>
+      <c r="E21" t="s">
+        <v>171</v>
+      </c>
+      <c r="F21" t="s">
+        <v>172</v>
+      </c>
+      <c r="G21" t="s">
+        <v>173</v>
+      </c>
       <c r="H21" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="I21" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="J21" t="s">
-        <v>42</v>
+        <v>176</v>
       </c>
       <c r="K21" t="s">
-        <v>163</v>
+        <v>177</v>
       </c>
       <c r="L21" t="s">
-        <v>164</v>
+        <v>36</v>
       </c>
       <c r="M21" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="N21"/>
+        <v>178</v>
+      </c>
+      <c r="N21" t="s">
+        <v>179</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22"/>
+      <c r="C22" t="s">
+        <v>180</v>
+      </c>
       <c r="D22" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      <c r="G22"/>
+        <v>181</v>
+      </c>
+      <c r="E22" t="s">
+        <v>182</v>
+      </c>
+      <c r="F22" t="s">
+        <v>183</v>
+      </c>
+      <c r="G22" t="s">
+        <v>184</v>
+      </c>
       <c r="H22" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="I22" t="s">
-        <v>162</v>
+        <v>186</v>
       </c>
       <c r="J22" t="s">
-        <v>42</v>
+        <v>97</v>
       </c>
       <c r="K22" t="s">
-        <v>168</v>
+        <v>187</v>
       </c>
       <c r="L22" t="s">
-        <v>169</v>
+        <v>188</v>
       </c>
       <c r="M22" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="N22"/>
+        <v>189</v>
+      </c>
+      <c r="N22" t="s">
+        <v>190</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>171</v>
+        <v>191</v>
       </c>
       <c r="D23" t="s">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="E23" t="s">
-        <v>173</v>
+        <v>193</v>
       </c>
       <c r="F23" t="s">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="G23" t="s">
-        <v>175</v>
+        <v>195</v>
       </c>
       <c r="H23" t="s">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="I23" t="s">
-        <v>177</v>
+        <v>197</v>
       </c>
       <c r="J23" t="s">
-        <v>178</v>
+        <v>97</v>
       </c>
       <c r="K23" t="s">
-        <v>179</v>
+        <v>198</v>
       </c>
       <c r="L23" t="s">
-        <v>126</v>
+        <v>199</v>
       </c>
       <c r="M23" t="s">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="N23" t="s">
-        <v>181</v>
+        <v>201</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24"/>
+      <c r="C24" t="s">
+        <v>202</v>
+      </c>
       <c r="D24" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      <c r="G24"/>
+        <v>203</v>
+      </c>
+      <c r="E24" t="s">
+        <v>204</v>
+      </c>
+      <c r="F24" t="s">
+        <v>205</v>
+      </c>
+      <c r="G24" t="s">
+        <v>206</v>
+      </c>
       <c r="H24" t="s">
-        <v>183</v>
+        <v>207</v>
       </c>
       <c r="I24" t="s">
-        <v>184</v>
+        <v>208</v>
       </c>
       <c r="J24" t="s">
-        <v>185</v>
+        <v>97</v>
       </c>
       <c r="K24" t="s">
-        <v>186</v>
+        <v>209</v>
       </c>
       <c r="L24" t="s">
-        <v>187</v>
+        <v>36</v>
       </c>
       <c r="M24" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="N24"/>
+        <v>210</v>
+      </c>
+      <c r="N24" t="s">
+        <v>211</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25"/>
+      <c r="C25" t="s">
+        <v>212</v>
+      </c>
       <c r="D25" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      <c r="G25"/>
+        <v>203</v>
+      </c>
+      <c r="E25" t="s">
+        <v>213</v>
+      </c>
+      <c r="F25" t="s">
+        <v>214</v>
+      </c>
+      <c r="G25" t="s">
+        <v>215</v>
+      </c>
       <c r="H25" t="s">
-        <v>190</v>
+        <v>216</v>
       </c>
       <c r="I25" t="s">
-        <v>191</v>
+        <v>217</v>
       </c>
       <c r="J25" t="s">
-        <v>185</v>
+        <v>97</v>
       </c>
       <c r="K25" t="s">
-        <v>192</v>
+        <v>218</v>
       </c>
       <c r="L25" t="s">
-        <v>193</v>
+        <v>36</v>
       </c>
       <c r="M25" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="N25"/>
+        <v>219</v>
+      </c>
+      <c r="N25" t="s">
+        <v>220</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>195</v>
+        <v>221</v>
       </c>
       <c r="D26" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="E26" t="s">
-        <v>197</v>
+        <v>222</v>
       </c>
       <c r="F26" t="s">
-        <v>198</v>
+        <v>223</v>
       </c>
       <c r="G26" t="s">
-        <v>199</v>
+        <v>224</v>
       </c>
       <c r="H26" t="s">
-        <v>200</v>
+        <v>225</v>
       </c>
       <c r="I26" t="s">
-        <v>201</v>
+        <v>226</v>
       </c>
       <c r="J26" t="s">
-        <v>202</v>
+        <v>97</v>
       </c>
       <c r="K26" t="s">
-        <v>203</v>
+        <v>227</v>
       </c>
       <c r="L26" t="s">
-        <v>204</v>
+        <v>36</v>
       </c>
       <c r="M26" t="s">
-        <v>205</v>
+        <v>228</v>
       </c>
       <c r="N26" t="s">
-        <v>206</v>
+        <v>229</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>207</v>
+        <v>230</v>
       </c>
       <c r="D27" t="s">
-        <v>208</v>
+        <v>231</v>
       </c>
       <c r="E27" t="s">
-        <v>209</v>
+        <v>232</v>
       </c>
       <c r="F27" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="G27" t="s">
-        <v>211</v>
+        <v>234</v>
       </c>
       <c r="H27" t="s">
-        <v>212</v>
+        <v>235</v>
       </c>
       <c r="I27" t="s">
-        <v>213</v>
+        <v>236</v>
       </c>
       <c r="J27" t="s">
-        <v>202</v>
+        <v>110</v>
       </c>
       <c r="K27" t="s">
-        <v>214</v>
+        <v>237</v>
       </c>
       <c r="L27" t="s">
-        <v>215</v>
+        <v>36</v>
       </c>
       <c r="M27" t="s">
-        <v>216</v>
+        <v>238</v>
       </c>
       <c r="N27" t="s">
-        <v>217</v>
+        <v>239</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>218</v>
+        <v>240</v>
       </c>
       <c r="D28" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="E28" t="s">
-        <v>220</v>
+        <v>241</v>
       </c>
       <c r="F28" t="s">
-        <v>221</v>
+        <v>242</v>
       </c>
       <c r="G28" t="s">
-        <v>222</v>
+        <v>243</v>
       </c>
       <c r="H28" t="s">
-        <v>223</v>
+        <v>244</v>
       </c>
       <c r="I28" t="s">
-        <v>224</v>
+        <v>245</v>
       </c>
       <c r="J28" t="s">
-        <v>202</v>
+        <v>110</v>
       </c>
       <c r="K28" t="s">
-        <v>225</v>
+        <v>246</v>
       </c>
       <c r="L28" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M28" t="s">
-        <v>226</v>
+        <v>247</v>
       </c>
       <c r="N28" t="s">
-        <v>227</v>
+        <v>248</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>228</v>
+        <v>249</v>
       </c>
       <c r="D29" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="E29" t="s">
-        <v>229</v>
+        <v>250</v>
       </c>
       <c r="F29" t="s">
-        <v>230</v>
+        <v>251</v>
       </c>
       <c r="G29" t="s">
-        <v>231</v>
+        <v>252</v>
       </c>
       <c r="H29" t="s">
-        <v>232</v>
+        <v>253</v>
       </c>
       <c r="I29" t="s">
-        <v>233</v>
+        <v>254</v>
       </c>
       <c r="J29" t="s">
-        <v>202</v>
+        <v>110</v>
       </c>
       <c r="K29" t="s">
-        <v>234</v>
+        <v>255</v>
       </c>
       <c r="L29" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M29" t="s">
-        <v>235</v>
+        <v>256</v>
       </c>
       <c r="N29" t="s">
-        <v>236</v>
+        <v>257</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>237</v>
+        <v>258</v>
       </c>
       <c r="D30" t="s">
-        <v>219</v>
+        <v>259</v>
       </c>
       <c r="E30" t="s">
-        <v>238</v>
+        <v>260</v>
       </c>
       <c r="F30" t="s">
-        <v>239</v>
+        <v>261</v>
       </c>
       <c r="G30" t="s">
-        <v>240</v>
+        <v>262</v>
       </c>
       <c r="H30" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="I30" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
       <c r="J30" t="s">
-        <v>202</v>
+        <v>110</v>
       </c>
       <c r="K30" t="s">
-        <v>243</v>
+        <v>265</v>
       </c>
       <c r="L30" t="s">
-        <v>126</v>
+        <v>266</v>
       </c>
       <c r="M30" t="s">
-        <v>244</v>
+        <v>267</v>
       </c>
       <c r="N30" t="s">
-        <v>245</v>
+        <v>268</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>246</v>
+        <v>269</v>
       </c>
       <c r="D31" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="E31" t="s">
-        <v>248</v>
+        <v>270</v>
       </c>
       <c r="F31" t="s">
-        <v>249</v>
+        <v>271</v>
       </c>
       <c r="G31" t="s">
-        <v>250</v>
+        <v>272</v>
       </c>
       <c r="H31" t="s">
-        <v>251</v>
+        <v>273</v>
       </c>
       <c r="I31" t="s">
-        <v>252</v>
+        <v>274</v>
       </c>
       <c r="J31" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="K31" t="s">
-        <v>253</v>
+        <v>275</v>
       </c>
       <c r="L31" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M31" t="s">
-        <v>254</v>
+        <v>276</v>
       </c>
       <c r="N31" t="s">
-        <v>255</v>
+        <v>277</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>256</v>
+        <v>278</v>
       </c>
       <c r="D32" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="E32" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="F32" t="s">
-        <v>258</v>
+        <v>280</v>
       </c>
       <c r="G32" t="s">
-        <v>259</v>
+        <v>281</v>
       </c>
       <c r="H32" t="s">
-        <v>260</v>
+        <v>282</v>
       </c>
       <c r="I32" t="s">
-        <v>261</v>
+        <v>283</v>
       </c>
       <c r="J32" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="K32" t="s">
-        <v>262</v>
+        <v>284</v>
       </c>
       <c r="L32" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M32" t="s">
-        <v>263</v>
+        <v>285</v>
       </c>
       <c r="N32" t="s">
-        <v>264</v>
+        <v>286</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
       <c r="D33" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="E33" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
       <c r="F33" t="s">
-        <v>267</v>
+        <v>289</v>
       </c>
       <c r="G33" t="s">
-        <v>268</v>
+        <v>290</v>
       </c>
       <c r="H33" t="s">
-        <v>269</v>
+        <v>291</v>
       </c>
       <c r="I33" t="s">
-        <v>270</v>
+        <v>292</v>
       </c>
       <c r="J33" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="K33" t="s">
-        <v>271</v>
+        <v>293</v>
       </c>
       <c r="L33" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M33" t="s">
-        <v>272</v>
+        <v>294</v>
       </c>
       <c r="N33" t="s">
-        <v>273</v>
+        <v>295</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>274</v>
+        <v>296</v>
       </c>
       <c r="D34" t="s">
-        <v>275</v>
+        <v>231</v>
       </c>
       <c r="E34" t="s">
-        <v>276</v>
+        <v>297</v>
       </c>
       <c r="F34" t="s">
-        <v>277</v>
+        <v>298</v>
       </c>
       <c r="G34" t="s">
-        <v>278</v>
+        <v>299</v>
       </c>
       <c r="H34" t="s">
-        <v>279</v>
+        <v>300</v>
       </c>
       <c r="I34" t="s">
-        <v>280</v>
+        <v>301</v>
       </c>
       <c r="J34" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="K34" t="s">
-        <v>281</v>
+        <v>302</v>
       </c>
       <c r="L34" t="s">
-        <v>282</v>
+        <v>36</v>
       </c>
       <c r="M34" t="s">
-        <v>283</v>
+        <v>303</v>
       </c>
       <c r="N34" t="s">
-        <v>284</v>
+        <v>304</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>285</v>
+        <v>305</v>
       </c>
       <c r="D35" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="E35" t="s">
-        <v>286</v>
+        <v>306</v>
       </c>
       <c r="F35" t="s">
-        <v>287</v>
+        <v>307</v>
       </c>
       <c r="G35" t="s">
-        <v>288</v>
+        <v>308</v>
       </c>
       <c r="H35" t="s">
-        <v>289</v>
+        <v>309</v>
       </c>
       <c r="I35" t="s">
-        <v>290</v>
+        <v>310</v>
       </c>
       <c r="J35" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="K35" t="s">
-        <v>291</v>
+        <v>311</v>
       </c>
       <c r="L35" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M35" t="s">
-        <v>292</v>
+        <v>312</v>
       </c>
       <c r="N35" t="s">
-        <v>293</v>
+        <v>313</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>294</v>
+        <v>314</v>
       </c>
       <c r="D36" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="E36" t="s">
-        <v>295</v>
+        <v>315</v>
       </c>
       <c r="F36" t="s">
-        <v>296</v>
+        <v>316</v>
       </c>
       <c r="G36" t="s">
-        <v>297</v>
+        <v>317</v>
       </c>
       <c r="H36" t="s">
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="I36" t="s">
-        <v>299</v>
+        <v>319</v>
       </c>
       <c r="J36" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="K36" t="s">
-        <v>300</v>
+        <v>320</v>
       </c>
       <c r="L36" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M36" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="N36" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>303</v>
+        <v>323</v>
       </c>
       <c r="D37" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="E37" t="s">
-        <v>304</v>
+        <v>324</v>
       </c>
       <c r="F37" t="s">
-        <v>305</v>
+        <v>325</v>
       </c>
       <c r="G37" t="s">
-        <v>306</v>
+        <v>326</v>
       </c>
       <c r="H37" t="s">
-        <v>307</v>
+        <v>327</v>
       </c>
       <c r="I37" t="s">
-        <v>308</v>
+        <v>328</v>
       </c>
       <c r="J37" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="K37" t="s">
-        <v>309</v>
+        <v>329</v>
       </c>
       <c r="L37" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M37" t="s">
-        <v>310</v>
+        <v>330</v>
       </c>
       <c r="N37" t="s">
-        <v>311</v>
+        <v>331</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>312</v>
+        <v>332</v>
       </c>
       <c r="D38" t="s">
-        <v>247</v>
+        <v>231</v>
       </c>
       <c r="E38" t="s">
-        <v>313</v>
+        <v>333</v>
       </c>
       <c r="F38" t="s">
-        <v>314</v>
+        <v>334</v>
       </c>
       <c r="G38" t="s">
-        <v>315</v>
+        <v>335</v>
       </c>
       <c r="H38" t="s">
-        <v>316</v>
+        <v>336</v>
       </c>
       <c r="I38" t="s">
-        <v>317</v>
+        <v>337</v>
       </c>
       <c r="J38" t="s">
-        <v>19</v>
+        <v>110</v>
       </c>
       <c r="K38" t="s">
-        <v>318</v>
+        <v>338</v>
       </c>
       <c r="L38" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M38" t="s">
-        <v>319</v>
+        <v>339</v>
       </c>
       <c r="N38" t="s">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>321</v>
+        <v>341</v>
       </c>
       <c r="D39" t="s">
-        <v>247</v>
+        <v>342</v>
       </c>
       <c r="E39" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="F39" t="s">
-        <v>323</v>
+        <v>344</v>
       </c>
       <c r="G39" t="s">
-        <v>324</v>
+        <v>345</v>
       </c>
       <c r="H39" t="s">
-        <v>325</v>
+        <v>346</v>
       </c>
       <c r="I39" t="s">
-        <v>326</v>
+        <v>347</v>
       </c>
       <c r="J39" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="K39" t="s">
-        <v>327</v>
+        <v>348</v>
       </c>
       <c r="L39" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M39" t="s">
-        <v>328</v>
+        <v>349</v>
       </c>
       <c r="N39" t="s">
-        <v>329</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>330</v>
+        <v>351</v>
       </c>
       <c r="D40" t="s">
-        <v>247</v>
+        <v>342</v>
       </c>
       <c r="E40" t="s">
-        <v>331</v>
+        <v>352</v>
       </c>
       <c r="F40" t="s">
-        <v>332</v>
+        <v>353</v>
       </c>
       <c r="G40" t="s">
-        <v>333</v>
+        <v>354</v>
       </c>
       <c r="H40" t="s">
-        <v>334</v>
+        <v>355</v>
       </c>
       <c r="I40" t="s">
-        <v>335</v>
+        <v>356</v>
       </c>
       <c r="J40" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="K40" t="s">
-        <v>336</v>
+        <v>357</v>
       </c>
       <c r="L40" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M40" t="s">
-        <v>337</v>
+        <v>358</v>
       </c>
       <c r="N40" t="s">
-        <v>338</v>
+        <v>359</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>339</v>
+        <v>360</v>
       </c>
       <c r="D41" t="s">
-        <v>247</v>
+        <v>342</v>
       </c>
       <c r="E41" t="s">
-        <v>340</v>
+        <v>361</v>
       </c>
       <c r="F41" t="s">
-        <v>341</v>
+        <v>362</v>
       </c>
       <c r="G41" t="s">
-        <v>342</v>
+        <v>363</v>
       </c>
       <c r="H41" t="s">
-        <v>343</v>
+        <v>364</v>
       </c>
       <c r="I41" t="s">
-        <v>344</v>
+        <v>365</v>
       </c>
       <c r="J41" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="K41" t="s">
-        <v>345</v>
+        <v>366</v>
       </c>
       <c r="L41" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M41" t="s">
-        <v>346</v>
+        <v>367</v>
       </c>
       <c r="N41" t="s">
-        <v>347</v>
+        <v>368</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>348</v>
+        <v>369</v>
       </c>
       <c r="D42" t="s">
-        <v>247</v>
+        <v>342</v>
       </c>
       <c r="E42" t="s">
-        <v>349</v>
+        <v>370</v>
       </c>
       <c r="F42" t="s">
-        <v>350</v>
+        <v>371</v>
       </c>
       <c r="G42" t="s">
-        <v>351</v>
+        <v>372</v>
       </c>
       <c r="H42" t="s">
-        <v>352</v>
+        <v>373</v>
       </c>
       <c r="I42" t="s">
-        <v>353</v>
+        <v>374</v>
       </c>
       <c r="J42" t="s">
-        <v>19</v>
+        <v>129</v>
       </c>
       <c r="K42" t="s">
-        <v>354</v>
+        <v>375</v>
       </c>
       <c r="L42" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M42" t="s">
-        <v>355</v>
+        <v>376</v>
       </c>
       <c r="N42" t="s">
-        <v>356</v>
+        <v>377</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
-      <c r="C43"/>
+      <c r="C43" t="s">
+        <v>378</v>
+      </c>
       <c r="D43" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      <c r="G43"/>
+        <v>379</v>
+      </c>
+      <c r="E43" t="s">
+        <v>380</v>
+      </c>
+      <c r="F43" t="s">
+        <v>381</v>
+      </c>
+      <c r="G43" t="s">
+        <v>382</v>
+      </c>
       <c r="H43" t="s">
-        <v>358</v>
+        <v>383</v>
       </c>
       <c r="I43" t="s">
-        <v>359</v>
+        <v>384</v>
       </c>
       <c r="J43" t="s">
-        <v>360</v>
+        <v>136</v>
       </c>
       <c r="K43" t="s">
-        <v>361</v>
+        <v>385</v>
       </c>
       <c r="L43" t="s">
-        <v>362</v>
+        <v>36</v>
       </c>
       <c r="M43" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="N43"/>
+        <v>386</v>
+      </c>
+      <c r="N43" t="s">
+        <v>387</v>
+      </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
-      <c r="C44"/>
+      <c r="C44" t="s">
+        <v>388</v>
+      </c>
       <c r="D44" t="s">
-        <v>364</v>
-[...3 lines deleted...]
-      <c r="G44"/>
+        <v>389</v>
+      </c>
+      <c r="E44" t="s">
+        <v>390</v>
+      </c>
+      <c r="F44" t="s">
+        <v>391</v>
+      </c>
+      <c r="G44" t="s">
+        <v>392</v>
+      </c>
       <c r="H44" t="s">
-        <v>365</v>
+        <v>393</v>
       </c>
       <c r="I44" t="s">
-        <v>359</v>
+        <v>394</v>
       </c>
       <c r="J44" t="s">
-        <v>360</v>
+        <v>136</v>
       </c>
       <c r="K44" t="s">
-        <v>366</v>
+        <v>395</v>
       </c>
       <c r="L44" t="s">
-        <v>367</v>
+        <v>396</v>
       </c>
       <c r="M44" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="N44"/>
+        <v>397</v>
+      </c>
+      <c r="N44" t="s">
+        <v>398</v>
+      </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>369</v>
+        <v>399</v>
       </c>
       <c r="D45" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="E45" t="s">
-        <v>371</v>
+        <v>400</v>
       </c>
       <c r="F45" t="s">
-        <v>372</v>
+        <v>401</v>
       </c>
       <c r="G45" t="s">
-        <v>373</v>
+        <v>402</v>
       </c>
       <c r="H45" t="s">
-        <v>374</v>
+        <v>403</v>
       </c>
       <c r="I45" t="s">
-        <v>375</v>
+        <v>404</v>
       </c>
       <c r="J45" t="s">
-        <v>50</v>
+        <v>136</v>
       </c>
       <c r="K45" t="s">
-        <v>376</v>
+        <v>405</v>
       </c>
       <c r="L45" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M45" t="s">
-        <v>377</v>
+        <v>406</v>
       </c>
       <c r="N45" t="s">
-        <v>378</v>
+        <v>407</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
+        <v>408</v>
+      </c>
+      <c r="D46" t="s">
         <v>379</v>
       </c>
-      <c r="D46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" t="s">
-        <v>380</v>
+        <v>409</v>
       </c>
       <c r="F46" t="s">
-        <v>381</v>
+        <v>410</v>
       </c>
       <c r="G46" t="s">
-        <v>382</v>
+        <v>411</v>
       </c>
       <c r="H46" t="s">
-        <v>383</v>
+        <v>412</v>
       </c>
       <c r="I46" t="s">
-        <v>384</v>
+        <v>413</v>
       </c>
       <c r="J46" t="s">
-        <v>50</v>
+        <v>136</v>
       </c>
       <c r="K46" t="s">
-        <v>385</v>
+        <v>414</v>
       </c>
       <c r="L46" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M46" t="s">
-        <v>386</v>
+        <v>415</v>
       </c>
       <c r="N46" t="s">
-        <v>387</v>
+        <v>416</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>388</v>
+        <v>417</v>
       </c>
       <c r="D47" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="E47" t="s">
-        <v>389</v>
+        <v>418</v>
       </c>
       <c r="F47" t="s">
-        <v>390</v>
+        <v>419</v>
       </c>
       <c r="G47" t="s">
-        <v>391</v>
+        <v>420</v>
       </c>
       <c r="H47" t="s">
-        <v>392</v>
+        <v>421</v>
       </c>
       <c r="I47" t="s">
-        <v>393</v>
+        <v>422</v>
       </c>
       <c r="J47" t="s">
-        <v>50</v>
+        <v>136</v>
       </c>
       <c r="K47" t="s">
-        <v>394</v>
+        <v>423</v>
       </c>
       <c r="L47" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M47" t="s">
-        <v>395</v>
+        <v>424</v>
       </c>
       <c r="N47" t="s">
-        <v>396</v>
+        <v>425</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>397</v>
+        <v>426</v>
       </c>
       <c r="D48" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="E48" t="s">
-        <v>398</v>
+        <v>427</v>
       </c>
       <c r="F48" t="s">
-        <v>399</v>
+        <v>428</v>
       </c>
       <c r="G48" t="s">
-        <v>400</v>
+        <v>429</v>
       </c>
       <c r="H48" t="s">
-        <v>401</v>
+        <v>430</v>
       </c>
       <c r="I48" t="s">
-        <v>402</v>
+        <v>431</v>
       </c>
       <c r="J48" t="s">
-        <v>50</v>
+        <v>136</v>
       </c>
       <c r="K48" t="s">
-        <v>403</v>
+        <v>432</v>
       </c>
       <c r="L48" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M48" t="s">
-        <v>404</v>
+        <v>433</v>
       </c>
       <c r="N48" t="s">
-        <v>405</v>
+        <v>434</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>406</v>
+        <v>435</v>
       </c>
       <c r="D49" t="s">
+        <v>379</v>
+      </c>
+      <c r="E49" t="s">
+        <v>436</v>
+      </c>
+      <c r="F49" t="s">
+        <v>437</v>
+      </c>
+      <c r="G49" t="s">
+        <v>438</v>
+      </c>
+      <c r="H49" t="s">
+        <v>439</v>
+      </c>
+      <c r="I49" t="s">
+        <v>440</v>
+      </c>
+      <c r="J49" t="s">
+        <v>136</v>
+      </c>
+      <c r="K49" t="s">
+        <v>441</v>
+      </c>
+      <c r="L49" t="s">
         <v>36</v>
       </c>
-      <c r="E49" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M49" t="s">
-        <v>413</v>
+        <v>442</v>
       </c>
       <c r="N49" t="s">
-        <v>414</v>
+        <v>443</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>415</v>
+        <v>444</v>
       </c>
       <c r="D50" t="s">
+        <v>379</v>
+      </c>
+      <c r="E50" t="s">
+        <v>445</v>
+      </c>
+      <c r="F50" t="s">
+        <v>446</v>
+      </c>
+      <c r="G50" t="s">
+        <v>447</v>
+      </c>
+      <c r="H50" t="s">
+        <v>448</v>
+      </c>
+      <c r="I50" t="s">
+        <v>449</v>
+      </c>
+      <c r="J50" t="s">
+        <v>136</v>
+      </c>
+      <c r="K50" t="s">
+        <v>450</v>
+      </c>
+      <c r="L50" t="s">
         <v>36</v>
       </c>
-      <c r="E50" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M50" t="s">
-        <v>422</v>
+        <v>451</v>
       </c>
       <c r="N50" t="s">
-        <v>423</v>
+        <v>452</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>424</v>
+        <v>453</v>
       </c>
       <c r="D51" t="s">
+        <v>379</v>
+      </c>
+      <c r="E51" t="s">
+        <v>454</v>
+      </c>
+      <c r="F51" t="s">
+        <v>455</v>
+      </c>
+      <c r="G51" t="s">
+        <v>456</v>
+      </c>
+      <c r="H51" t="s">
+        <v>457</v>
+      </c>
+      <c r="I51" t="s">
+        <v>458</v>
+      </c>
+      <c r="J51" t="s">
+        <v>136</v>
+      </c>
+      <c r="K51" t="s">
+        <v>459</v>
+      </c>
+      <c r="L51" t="s">
         <v>36</v>
       </c>
-      <c r="E51" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M51" t="s">
-        <v>431</v>
+        <v>460</v>
       </c>
       <c r="N51" t="s">
-        <v>432</v>
+        <v>461</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>433</v>
+        <v>462</v>
       </c>
       <c r="D52" t="s">
-        <v>434</v>
+        <v>379</v>
       </c>
       <c r="E52" t="s">
-        <v>435</v>
+        <v>463</v>
       </c>
       <c r="F52" t="s">
-        <v>436</v>
+        <v>464</v>
       </c>
       <c r="G52" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="H52" t="s">
-        <v>438</v>
+        <v>466</v>
       </c>
       <c r="I52" t="s">
-        <v>439</v>
+        <v>467</v>
       </c>
       <c r="J52" t="s">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="K52" t="s">
-        <v>440</v>
+        <v>468</v>
       </c>
       <c r="L52" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M52" t="s">
-        <v>441</v>
+        <v>469</v>
       </c>
       <c r="N52" t="s">
-        <v>442</v>
+        <v>470</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>443</v>
+        <v>471</v>
       </c>
       <c r="D53" t="s">
-        <v>444</v>
+        <v>379</v>
       </c>
       <c r="E53" t="s">
-        <v>445</v>
+        <v>472</v>
       </c>
       <c r="F53" t="s">
-        <v>446</v>
+        <v>473</v>
       </c>
       <c r="G53" t="s">
-        <v>447</v>
+        <v>474</v>
       </c>
       <c r="H53" t="s">
-        <v>448</v>
+        <v>475</v>
       </c>
       <c r="I53" t="s">
-        <v>449</v>
+        <v>476</v>
       </c>
       <c r="J53" t="s">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="K53" t="s">
-        <v>450</v>
+        <v>477</v>
       </c>
       <c r="L53" t="s">
-        <v>451</v>
+        <v>36</v>
       </c>
       <c r="M53" t="s">
-        <v>452</v>
+        <v>478</v>
       </c>
       <c r="N53" t="s">
-        <v>453</v>
+        <v>479</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>454</v>
+        <v>480</v>
       </c>
       <c r="D54" t="s">
-        <v>434</v>
+        <v>379</v>
       </c>
       <c r="E54" t="s">
-        <v>455</v>
+        <v>481</v>
       </c>
       <c r="F54" t="s">
-        <v>456</v>
+        <v>482</v>
       </c>
       <c r="G54" t="s">
-        <v>457</v>
+        <v>483</v>
       </c>
       <c r="H54" t="s">
-        <v>458</v>
+        <v>484</v>
       </c>
       <c r="I54" t="s">
-        <v>459</v>
+        <v>485</v>
       </c>
       <c r="J54" t="s">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="K54" t="s">
-        <v>460</v>
+        <v>486</v>
       </c>
       <c r="L54" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M54" t="s">
-        <v>461</v>
+        <v>487</v>
       </c>
       <c r="N54" t="s">
-        <v>462</v>
+        <v>488</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>463</v>
+        <v>489</v>
       </c>
       <c r="D55" t="s">
-        <v>434</v>
+        <v>379</v>
       </c>
       <c r="E55" t="s">
-        <v>464</v>
+        <v>490</v>
       </c>
       <c r="F55" t="s">
-        <v>465</v>
+        <v>491</v>
       </c>
       <c r="G55" t="s">
-        <v>466</v>
+        <v>492</v>
       </c>
       <c r="H55" t="s">
-        <v>467</v>
+        <v>493</v>
       </c>
       <c r="I55" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
       <c r="J55" t="s">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="K55" t="s">
-        <v>469</v>
+        <v>495</v>
       </c>
       <c r="L55" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M55" t="s">
-        <v>470</v>
+        <v>496</v>
       </c>
       <c r="N55" t="s">
-        <v>471</v>
+        <v>497</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="D56" t="s">
-        <v>434</v>
+        <v>379</v>
       </c>
       <c r="E56" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="F56" t="s">
-        <v>474</v>
+        <v>500</v>
       </c>
       <c r="G56" t="s">
-        <v>475</v>
+        <v>501</v>
       </c>
       <c r="H56" t="s">
-        <v>476</v>
+        <v>502</v>
       </c>
       <c r="I56" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="J56" t="s">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="K56" t="s">
-        <v>478</v>
+        <v>504</v>
       </c>
       <c r="L56" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M56" t="s">
-        <v>479</v>
+        <v>505</v>
       </c>
       <c r="N56" t="s">
-        <v>480</v>
+        <v>506</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>481</v>
+        <v>507</v>
       </c>
       <c r="D57" t="s">
-        <v>434</v>
+        <v>379</v>
       </c>
       <c r="E57" t="s">
-        <v>482</v>
+        <v>508</v>
       </c>
       <c r="F57" t="s">
-        <v>483</v>
+        <v>509</v>
       </c>
       <c r="G57" t="s">
-        <v>484</v>
+        <v>510</v>
       </c>
       <c r="H57" t="s">
-        <v>485</v>
+        <v>511</v>
       </c>
       <c r="I57" t="s">
-        <v>486</v>
+        <v>512</v>
       </c>
       <c r="J57" t="s">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="K57" t="s">
-        <v>487</v>
+        <v>513</v>
       </c>
       <c r="L57" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M57" t="s">
-        <v>488</v>
+        <v>514</v>
       </c>
       <c r="N57" t="s">
-        <v>489</v>
+        <v>515</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>490</v>
+        <v>516</v>
       </c>
       <c r="D58" t="s">
-        <v>434</v>
+        <v>379</v>
       </c>
       <c r="E58" t="s">
-        <v>491</v>
+        <v>517</v>
       </c>
       <c r="F58" t="s">
-        <v>492</v>
+        <v>518</v>
       </c>
       <c r="G58" t="s">
-        <v>493</v>
+        <v>519</v>
       </c>
       <c r="H58" t="s">
-        <v>494</v>
+        <v>520</v>
       </c>
       <c r="I58" t="s">
-        <v>495</v>
+        <v>521</v>
       </c>
       <c r="J58" t="s">
-        <v>67</v>
+        <v>136</v>
       </c>
       <c r="K58" t="s">
-        <v>496</v>
+        <v>522</v>
       </c>
       <c r="L58" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M58" t="s">
-        <v>497</v>
+        <v>523</v>
       </c>
       <c r="N58" t="s">
-        <v>498</v>
+        <v>524</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>499</v>
+        <v>525</v>
       </c>
       <c r="D59" t="s">
-        <v>434</v>
+        <v>526</v>
       </c>
       <c r="E59" t="s">
-        <v>500</v>
+        <v>527</v>
       </c>
       <c r="F59" t="s">
-        <v>501</v>
+        <v>528</v>
       </c>
       <c r="G59" t="s">
-        <v>502</v>
+        <v>529</v>
       </c>
       <c r="H59" t="s">
-        <v>503</v>
+        <v>530</v>
       </c>
       <c r="I59" t="s">
-        <v>504</v>
-[...3 lines deleted...]
-      </c>
+        <v>531</v>
+      </c>
+      <c r="J59"/>
       <c r="K59" t="s">
-        <v>505</v>
+        <v>532</v>
       </c>
       <c r="L59" t="s">
-        <v>126</v>
+        <v>533</v>
       </c>
       <c r="M59" t="s">
-        <v>506</v>
+        <v>534</v>
       </c>
       <c r="N59" t="s">
-        <v>507</v>
+        <v>535</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>508</v>
+        <v>536</v>
       </c>
       <c r="D60" t="s">
-        <v>434</v>
+        <v>537</v>
       </c>
       <c r="E60" t="s">
-        <v>509</v>
+        <v>538</v>
       </c>
       <c r="F60" t="s">
-        <v>510</v>
+        <v>539</v>
       </c>
       <c r="G60" t="s">
-        <v>511</v>
+        <v>540</v>
       </c>
       <c r="H60" t="s">
-        <v>512</v>
+        <v>541</v>
       </c>
       <c r="I60" t="s">
-        <v>513</v>
-[...3 lines deleted...]
-      </c>
+        <v>542</v>
+      </c>
+      <c r="J60"/>
       <c r="K60" t="s">
-        <v>514</v>
+        <v>543</v>
       </c>
       <c r="L60" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M60" t="s">
-        <v>515</v>
+        <v>544</v>
       </c>
       <c r="N60" t="s">
-        <v>516</v>
+        <v>545</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>517</v>
+        <v>546</v>
       </c>
       <c r="D61" t="s">
-        <v>434</v>
+        <v>537</v>
       </c>
       <c r="E61" t="s">
-        <v>518</v>
+        <v>547</v>
       </c>
       <c r="F61" t="s">
-        <v>519</v>
+        <v>548</v>
       </c>
       <c r="G61" t="s">
-        <v>520</v>
+        <v>549</v>
       </c>
       <c r="H61" t="s">
-        <v>521</v>
+        <v>550</v>
       </c>
       <c r="I61" t="s">
-        <v>522</v>
-[...3 lines deleted...]
-      </c>
+        <v>551</v>
+      </c>
+      <c r="J61"/>
       <c r="K61" t="s">
-        <v>523</v>
+        <v>552</v>
       </c>
       <c r="L61" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M61" t="s">
-        <v>524</v>
+        <v>553</v>
       </c>
       <c r="N61" t="s">
-        <v>525</v>
+        <v>554</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>526</v>
+        <v>555</v>
       </c>
       <c r="D62" t="s">
-        <v>434</v>
+        <v>556</v>
       </c>
       <c r="E62" t="s">
-        <v>527</v>
+        <v>557</v>
       </c>
       <c r="F62" t="s">
-        <v>528</v>
+        <v>558</v>
       </c>
       <c r="G62" t="s">
-        <v>529</v>
+        <v>559</v>
       </c>
       <c r="H62" t="s">
-        <v>530</v>
+        <v>560</v>
       </c>
       <c r="I62" t="s">
-        <v>531</v>
-[...3 lines deleted...]
-      </c>
+        <v>561</v>
+      </c>
+      <c r="J62"/>
       <c r="K62" t="s">
-        <v>532</v>
+        <v>562</v>
       </c>
       <c r="L62" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M62" t="s">
-        <v>533</v>
+        <v>563</v>
       </c>
       <c r="N62" t="s">
-        <v>534</v>
+        <v>564</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>535</v>
+        <v>565</v>
       </c>
       <c r="D63" t="s">
-        <v>434</v>
+        <v>566</v>
       </c>
       <c r="E63" t="s">
-        <v>536</v>
+        <v>567</v>
       </c>
       <c r="F63" t="s">
-        <v>537</v>
+        <v>568</v>
       </c>
       <c r="G63" t="s">
-        <v>538</v>
+        <v>569</v>
       </c>
       <c r="H63" t="s">
-        <v>539</v>
+        <v>570</v>
       </c>
       <c r="I63" t="s">
-        <v>540</v>
-[...3 lines deleted...]
-      </c>
+        <v>571</v>
+      </c>
+      <c r="J63"/>
       <c r="K63" t="s">
-        <v>541</v>
+        <v>572</v>
       </c>
       <c r="L63" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M63" t="s">
-        <v>542</v>
+        <v>573</v>
       </c>
       <c r="N63" t="s">
-        <v>543</v>
+        <v>574</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>544</v>
+        <v>575</v>
       </c>
       <c r="D64" t="s">
-        <v>434</v>
+        <v>576</v>
       </c>
       <c r="E64" t="s">
-        <v>545</v>
+        <v>577</v>
       </c>
       <c r="F64" t="s">
-        <v>546</v>
+        <v>578</v>
       </c>
       <c r="G64" t="s">
-        <v>547</v>
+        <v>579</v>
       </c>
       <c r="H64" t="s">
-        <v>548</v>
+        <v>580</v>
       </c>
       <c r="I64" t="s">
-        <v>549</v>
-[...3 lines deleted...]
-      </c>
+        <v>581</v>
+      </c>
+      <c r="J64"/>
       <c r="K64" t="s">
-        <v>550</v>
+        <v>582</v>
       </c>
       <c r="L64" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M64" t="s">
-        <v>551</v>
+        <v>583</v>
       </c>
       <c r="N64" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>553</v>
+        <v>585</v>
       </c>
       <c r="D65" t="s">
-        <v>434</v>
+        <v>586</v>
       </c>
       <c r="E65" t="s">
-        <v>554</v>
+        <v>587</v>
       </c>
       <c r="F65" t="s">
-        <v>555</v>
+        <v>588</v>
       </c>
       <c r="G65" t="s">
-        <v>556</v>
+        <v>589</v>
       </c>
       <c r="H65" t="s">
-        <v>557</v>
+        <v>590</v>
       </c>
       <c r="I65" t="s">
-        <v>558</v>
-[...3 lines deleted...]
-      </c>
+        <v>591</v>
+      </c>
+      <c r="J65"/>
       <c r="K65" t="s">
-        <v>559</v>
+        <v>592</v>
       </c>
       <c r="L65" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M65" t="s">
-        <v>560</v>
+        <v>593</v>
       </c>
       <c r="N65" t="s">
-        <v>561</v>
+        <v>594</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>562</v>
+        <v>595</v>
       </c>
       <c r="D66" t="s">
-        <v>434</v>
+        <v>596</v>
       </c>
       <c r="E66" t="s">
-        <v>563</v>
+        <v>597</v>
       </c>
       <c r="F66" t="s">
-        <v>564</v>
+        <v>598</v>
       </c>
       <c r="G66" t="s">
-        <v>565</v>
+        <v>599</v>
       </c>
       <c r="H66" t="s">
-        <v>566</v>
+        <v>600</v>
       </c>
       <c r="I66" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>601</v>
+      </c>
+      <c r="J66"/>
       <c r="K66" t="s">
-        <v>568</v>
+        <v>602</v>
       </c>
       <c r="L66" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M66" t="s">
-        <v>569</v>
+        <v>603</v>
       </c>
       <c r="N66" t="s">
-        <v>570</v>
+        <v>604</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>571</v>
+        <v>605</v>
       </c>
       <c r="D67" t="s">
-        <v>434</v>
+        <v>606</v>
       </c>
       <c r="E67" t="s">
-        <v>572</v>
+        <v>607</v>
       </c>
       <c r="F67" t="s">
-        <v>573</v>
+        <v>608</v>
       </c>
       <c r="G67" t="s">
-        <v>574</v>
+        <v>609</v>
       </c>
       <c r="H67" t="s">
-        <v>575</v>
+        <v>610</v>
       </c>
       <c r="I67" t="s">
-        <v>576</v>
-[...3 lines deleted...]
-      </c>
+        <v>611</v>
+      </c>
+      <c r="J67"/>
       <c r="K67" t="s">
-        <v>577</v>
+        <v>612</v>
       </c>
       <c r="L67" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M67" t="s">
-        <v>578</v>
+        <v>613</v>
       </c>
       <c r="N67" t="s">
-        <v>579</v>
+        <v>614</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>580</v>
+        <v>615</v>
       </c>
       <c r="D68" t="s">
-        <v>581</v>
+        <v>616</v>
       </c>
       <c r="E68" t="s">
-        <v>582</v>
+        <v>617</v>
       </c>
       <c r="F68" t="s">
-        <v>583</v>
+        <v>618</v>
       </c>
       <c r="G68" t="s">
-        <v>584</v>
+        <v>619</v>
       </c>
       <c r="H68" t="s">
-        <v>585</v>
+        <v>620</v>
       </c>
       <c r="I68" t="s">
-        <v>586</v>
-[...3 lines deleted...]
-      </c>
+        <v>621</v>
+      </c>
+      <c r="J68"/>
       <c r="K68" t="s">
-        <v>588</v>
+        <v>622</v>
       </c>
       <c r="L68" t="s">
-        <v>126</v>
+        <v>623</v>
       </c>
       <c r="M68" t="s">
-        <v>589</v>
+        <v>624</v>
       </c>
       <c r="N68" t="s">
-        <v>590</v>
+        <v>625</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>591</v>
+        <v>626</v>
       </c>
       <c r="D69" t="s">
-        <v>592</v>
+        <v>627</v>
       </c>
       <c r="E69" t="s">
-        <v>593</v>
+        <v>628</v>
       </c>
       <c r="F69" t="s">
-        <v>594</v>
+        <v>362</v>
       </c>
       <c r="G69" t="s">
-        <v>595</v>
+        <v>629</v>
       </c>
       <c r="H69" t="s">
-        <v>596</v>
+        <v>630</v>
       </c>
       <c r="I69" t="s">
-        <v>597</v>
-[...3 lines deleted...]
-      </c>
+        <v>631</v>
+      </c>
+      <c r="J69"/>
       <c r="K69" t="s">
-        <v>598</v>
+        <v>632</v>
       </c>
       <c r="L69" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M69" t="s">
-        <v>599</v>
+        <v>633</v>
       </c>
       <c r="N69" t="s">
-        <v>600</v>
+        <v>634</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>601</v>
+        <v>635</v>
       </c>
       <c r="D70" t="s">
-        <v>592</v>
+        <v>627</v>
       </c>
       <c r="E70" t="s">
-        <v>602</v>
+        <v>636</v>
       </c>
       <c r="F70" t="s">
-        <v>603</v>
+        <v>637</v>
       </c>
       <c r="G70" t="s">
-        <v>604</v>
+        <v>638</v>
       </c>
       <c r="H70" t="s">
-        <v>605</v>
+        <v>639</v>
       </c>
       <c r="I70" t="s">
-        <v>606</v>
-[...3 lines deleted...]
-      </c>
+        <v>640</v>
+      </c>
+      <c r="J70"/>
       <c r="K70" t="s">
-        <v>607</v>
+        <v>641</v>
       </c>
       <c r="L70" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M70" t="s">
-        <v>608</v>
+        <v>642</v>
       </c>
       <c r="N70" t="s">
-        <v>609</v>
+        <v>643</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>610</v>
+        <v>644</v>
       </c>
       <c r="D71" t="s">
-        <v>592</v>
+        <v>645</v>
       </c>
       <c r="E71" t="s">
-        <v>611</v>
+        <v>646</v>
       </c>
       <c r="F71" t="s">
-        <v>612</v>
+        <v>647</v>
       </c>
       <c r="G71" t="s">
-        <v>613</v>
+        <v>648</v>
       </c>
       <c r="H71" t="s">
-        <v>614</v>
+        <v>649</v>
       </c>
       <c r="I71" t="s">
-        <v>615</v>
-[...3 lines deleted...]
-      </c>
+        <v>650</v>
+      </c>
+      <c r="J71"/>
       <c r="K71" t="s">
-        <v>616</v>
+        <v>651</v>
       </c>
       <c r="L71" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M71" t="s">
-        <v>617</v>
+        <v>652</v>
       </c>
       <c r="N71" t="s">
-        <v>618</v>
+        <v>653</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>619</v>
+        <v>654</v>
       </c>
       <c r="D72" t="s">
-        <v>592</v>
+        <v>655</v>
       </c>
       <c r="E72" t="s">
-        <v>620</v>
+        <v>656</v>
       </c>
       <c r="F72" t="s">
-        <v>621</v>
+        <v>657</v>
       </c>
       <c r="G72" t="s">
-        <v>622</v>
+        <v>658</v>
       </c>
       <c r="H72" t="s">
-        <v>623</v>
+        <v>659</v>
       </c>
       <c r="I72" t="s">
-        <v>624</v>
-[...3 lines deleted...]
-      </c>
+        <v>660</v>
+      </c>
+      <c r="J72"/>
       <c r="K72" t="s">
-        <v>625</v>
+        <v>661</v>
       </c>
       <c r="L72" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M72" t="s">
-        <v>626</v>
+        <v>662</v>
       </c>
       <c r="N72" t="s">
-        <v>627</v>
+        <v>663</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>628</v>
+        <v>664</v>
       </c>
       <c r="D73" t="s">
-        <v>592</v>
+        <v>665</v>
       </c>
       <c r="E73" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="F73" t="s">
-        <v>630</v>
+        <v>667</v>
       </c>
       <c r="G73" t="s">
-        <v>631</v>
+        <v>668</v>
       </c>
       <c r="H73" t="s">
-        <v>632</v>
+        <v>669</v>
       </c>
       <c r="I73" t="s">
-        <v>633</v>
-[...3 lines deleted...]
-      </c>
+        <v>670</v>
+      </c>
+      <c r="J73"/>
       <c r="K73" t="s">
-        <v>634</v>
+        <v>671</v>
       </c>
       <c r="L73" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M73" t="s">
-        <v>635</v>
+        <v>672</v>
       </c>
       <c r="N73" t="s">
-        <v>636</v>
+        <v>673</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>637</v>
+        <v>674</v>
       </c>
       <c r="D74" t="s">
-        <v>638</v>
+        <v>665</v>
       </c>
       <c r="E74" t="s">
-        <v>639</v>
+        <v>675</v>
       </c>
       <c r="F74" t="s">
-        <v>640</v>
+        <v>676</v>
       </c>
       <c r="G74" t="s">
-        <v>641</v>
+        <v>677</v>
       </c>
       <c r="H74" t="s">
-        <v>642</v>
+        <v>678</v>
       </c>
       <c r="I74" t="s">
-        <v>643</v>
-[...3 lines deleted...]
-      </c>
+        <v>679</v>
+      </c>
+      <c r="J74"/>
       <c r="K74" t="s">
-        <v>645</v>
+        <v>680</v>
       </c>
       <c r="L74" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M74" t="s">
-        <v>646</v>
+        <v>681</v>
       </c>
       <c r="N74" t="s">
-        <v>647</v>
+        <v>682</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>648</v>
+        <v>683</v>
       </c>
       <c r="D75" t="s">
-        <v>638</v>
+        <v>684</v>
       </c>
       <c r="E75" t="s">
-        <v>649</v>
+        <v>685</v>
       </c>
       <c r="F75" t="s">
-        <v>650</v>
+        <v>686</v>
       </c>
       <c r="G75" t="s">
-        <v>651</v>
+        <v>687</v>
       </c>
       <c r="H75" t="s">
-        <v>652</v>
+        <v>688</v>
       </c>
       <c r="I75" t="s">
-        <v>653</v>
-[...3 lines deleted...]
-      </c>
+        <v>689</v>
+      </c>
+      <c r="J75"/>
       <c r="K75" t="s">
-        <v>654</v>
+        <v>690</v>
       </c>
       <c r="L75" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M75" t="s">
-        <v>655</v>
+        <v>691</v>
       </c>
       <c r="N75" t="s">
-        <v>656</v>
+        <v>692</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>657</v>
+        <v>693</v>
       </c>
       <c r="D76" t="s">
-        <v>638</v>
+        <v>694</v>
       </c>
       <c r="E76" t="s">
-        <v>658</v>
+        <v>695</v>
       </c>
       <c r="F76" t="s">
-        <v>659</v>
+        <v>696</v>
       </c>
       <c r="G76" t="s">
-        <v>660</v>
+        <v>697</v>
       </c>
       <c r="H76" t="s">
-        <v>661</v>
+        <v>698</v>
       </c>
       <c r="I76" t="s">
-        <v>662</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="J76"/>
       <c r="K76" t="s">
-        <v>663</v>
+        <v>700</v>
       </c>
       <c r="L76" t="s">
-        <v>664</v>
+        <v>36</v>
       </c>
       <c r="M76" t="s">
-        <v>665</v>
+        <v>701</v>
       </c>
       <c r="N76" t="s">
-        <v>666</v>
+        <v>702</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>667</v>
+        <v>703</v>
       </c>
       <c r="D77" t="s">
-        <v>668</v>
+        <v>694</v>
       </c>
       <c r="E77" t="s">
-        <v>669</v>
+        <v>704</v>
       </c>
       <c r="F77" t="s">
-        <v>670</v>
+        <v>705</v>
       </c>
       <c r="G77" t="s">
-        <v>671</v>
+        <v>706</v>
       </c>
       <c r="H77" t="s">
-        <v>672</v>
+        <v>707</v>
       </c>
       <c r="I77" t="s">
-        <v>673</v>
-[...3 lines deleted...]
-      </c>
+        <v>708</v>
+      </c>
+      <c r="J77"/>
       <c r="K77" t="s">
-        <v>674</v>
+        <v>709</v>
       </c>
       <c r="L77" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M77" t="s">
-        <v>675</v>
+        <v>710</v>
       </c>
       <c r="N77" t="s">
-        <v>676</v>
+        <v>711</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>677</v>
+        <v>712</v>
       </c>
       <c r="D78" t="s">
-        <v>668</v>
+        <v>713</v>
       </c>
       <c r="E78" t="s">
-        <v>678</v>
+        <v>714</v>
       </c>
       <c r="F78" t="s">
-        <v>679</v>
+        <v>715</v>
       </c>
       <c r="G78" t="s">
-        <v>680</v>
+        <v>716</v>
       </c>
       <c r="H78" t="s">
-        <v>681</v>
+        <v>717</v>
       </c>
       <c r="I78" t="s">
-        <v>682</v>
-[...3 lines deleted...]
-      </c>
+        <v>718</v>
+      </c>
+      <c r="J78"/>
       <c r="K78" t="s">
-        <v>683</v>
+        <v>719</v>
       </c>
       <c r="L78" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M78" t="s">
-        <v>684</v>
+        <v>720</v>
       </c>
       <c r="N78" t="s">
-        <v>685</v>
+        <v>721</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>686</v>
+        <v>722</v>
       </c>
       <c r="D79" t="s">
-        <v>687</v>
+        <v>723</v>
       </c>
       <c r="E79" t="s">
-        <v>688</v>
+        <v>724</v>
       </c>
       <c r="F79" t="s">
-        <v>689</v>
+        <v>725</v>
       </c>
       <c r="G79" t="s">
-        <v>690</v>
+        <v>726</v>
       </c>
       <c r="H79" t="s">
-        <v>691</v>
+        <v>727</v>
       </c>
       <c r="I79" t="s">
-        <v>692</v>
-[...3 lines deleted...]
-      </c>
+        <v>728</v>
+      </c>
+      <c r="J79"/>
       <c r="K79" t="s">
-        <v>693</v>
+        <v>729</v>
       </c>
       <c r="L79" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M79" t="s">
-        <v>694</v>
+        <v>730</v>
       </c>
       <c r="N79" t="s">
-        <v>695</v>
+        <v>731</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>696</v>
+        <v>732</v>
       </c>
       <c r="D80" t="s">
-        <v>697</v>
+        <v>723</v>
       </c>
       <c r="E80" t="s">
-        <v>698</v>
+        <v>733</v>
       </c>
       <c r="F80" t="s">
-        <v>699</v>
+        <v>734</v>
       </c>
       <c r="G80" t="s">
-        <v>700</v>
+        <v>735</v>
       </c>
       <c r="H80" t="s">
-        <v>701</v>
+        <v>736</v>
       </c>
       <c r="I80" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      </c>
+        <v>737</v>
+      </c>
+      <c r="J80"/>
       <c r="K80" t="s">
-        <v>704</v>
+        <v>738</v>
       </c>
       <c r="L80" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M80" t="s">
-        <v>705</v>
+        <v>739</v>
       </c>
       <c r="N80" t="s">
-        <v>706</v>
+        <v>740</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>707</v>
+        <v>741</v>
       </c>
       <c r="D81" t="s">
-        <v>697</v>
+        <v>742</v>
       </c>
       <c r="E81" t="s">
-        <v>708</v>
+        <v>743</v>
       </c>
       <c r="F81" t="s">
-        <v>709</v>
+        <v>744</v>
       </c>
       <c r="G81" t="s">
-        <v>710</v>
+        <v>745</v>
       </c>
       <c r="H81" t="s">
-        <v>711</v>
+        <v>746</v>
       </c>
       <c r="I81" t="s">
-        <v>712</v>
-[...3 lines deleted...]
-      </c>
+        <v>747</v>
+      </c>
+      <c r="J81"/>
       <c r="K81" t="s">
-        <v>713</v>
+        <v>748</v>
       </c>
       <c r="L81" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M81" t="s">
-        <v>714</v>
+        <v>749</v>
       </c>
       <c r="N81" t="s">
-        <v>715</v>
+        <v>750</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>716</v>
+        <v>751</v>
       </c>
       <c r="D82" t="s">
-        <v>697</v>
+        <v>752</v>
       </c>
       <c r="E82" t="s">
-        <v>717</v>
+        <v>753</v>
       </c>
       <c r="F82" t="s">
-        <v>718</v>
+        <v>754</v>
       </c>
       <c r="G82" t="s">
-        <v>719</v>
+        <v>755</v>
       </c>
       <c r="H82" t="s">
-        <v>720</v>
+        <v>756</v>
       </c>
       <c r="I82" t="s">
-        <v>721</v>
-[...3 lines deleted...]
-      </c>
+        <v>757</v>
+      </c>
+      <c r="J82"/>
       <c r="K82" t="s">
-        <v>722</v>
+        <v>758</v>
       </c>
       <c r="L82" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M82" t="s">
-        <v>723</v>
+        <v>759</v>
       </c>
       <c r="N82" t="s">
-        <v>724</v>
+        <v>760</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>725</v>
+        <v>761</v>
       </c>
       <c r="D83" t="s">
-        <v>697</v>
+        <v>762</v>
       </c>
       <c r="E83" t="s">
-        <v>726</v>
+        <v>763</v>
       </c>
       <c r="F83" t="s">
-        <v>727</v>
+        <v>764</v>
       </c>
       <c r="G83" t="s">
-        <v>728</v>
+        <v>765</v>
       </c>
       <c r="H83" t="s">
-        <v>729</v>
+        <v>766</v>
       </c>
       <c r="I83" t="s">
-        <v>730</v>
-[...3 lines deleted...]
-      </c>
+        <v>767</v>
+      </c>
+      <c r="J83"/>
       <c r="K83" t="s">
-        <v>731</v>
+        <v>768</v>
       </c>
       <c r="L83" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M83" t="s">
-        <v>732</v>
+        <v>769</v>
       </c>
       <c r="N83" t="s">
-        <v>733</v>
+        <v>770</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>734</v>
+        <v>771</v>
       </c>
       <c r="D84" t="s">
-        <v>735</v>
+        <v>772</v>
       </c>
       <c r="E84" t="s">
-        <v>736</v>
+        <v>773</v>
       </c>
       <c r="F84" t="s">
-        <v>737</v>
+        <v>774</v>
       </c>
       <c r="G84" t="s">
-        <v>738</v>
+        <v>775</v>
       </c>
       <c r="H84" t="s">
-        <v>739</v>
+        <v>776</v>
       </c>
       <c r="I84" t="s">
-        <v>740</v>
-[...3 lines deleted...]
-      </c>
+        <v>777</v>
+      </c>
+      <c r="J84"/>
       <c r="K84" t="s">
-        <v>741</v>
+        <v>778</v>
       </c>
       <c r="L84" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M84" t="s">
-        <v>742</v>
+        <v>779</v>
       </c>
       <c r="N84" t="s">
-        <v>743</v>
+        <v>780</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>744</v>
+        <v>781</v>
       </c>
       <c r="D85" t="s">
-        <v>735</v>
+        <v>782</v>
       </c>
       <c r="E85" t="s">
-        <v>745</v>
+        <v>783</v>
       </c>
       <c r="F85" t="s">
-        <v>746</v>
+        <v>784</v>
       </c>
       <c r="G85" t="s">
-        <v>747</v>
+        <v>785</v>
       </c>
       <c r="H85" t="s">
-        <v>748</v>
+        <v>786</v>
       </c>
       <c r="I85" t="s">
-        <v>749</v>
-[...3 lines deleted...]
-      </c>
+        <v>787</v>
+      </c>
+      <c r="J85"/>
       <c r="K85" t="s">
-        <v>750</v>
+        <v>788</v>
       </c>
       <c r="L85" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M85" t="s">
-        <v>751</v>
+        <v>789</v>
       </c>
       <c r="N85" t="s">
-        <v>752</v>
+        <v>790</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>753</v>
+        <v>791</v>
       </c>
       <c r="D86" t="s">
-        <v>754</v>
+        <v>792</v>
       </c>
       <c r="E86" t="s">
-        <v>755</v>
+        <v>793</v>
       </c>
       <c r="F86" t="s">
-        <v>756</v>
+        <v>794</v>
       </c>
       <c r="G86" t="s">
-        <v>757</v>
+        <v>795</v>
       </c>
       <c r="H86" t="s">
-        <v>758</v>
+        <v>796</v>
       </c>
       <c r="I86" t="s">
-        <v>759</v>
-[...3 lines deleted...]
-      </c>
+        <v>797</v>
+      </c>
+      <c r="J86"/>
       <c r="K86" t="s">
-        <v>761</v>
+        <v>798</v>
       </c>
       <c r="L86" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M86" t="s">
-        <v>762</v>
+        <v>800</v>
       </c>
       <c r="N86" t="s">
-        <v>763</v>
+        <v>801</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>764</v>
+        <v>802</v>
       </c>
       <c r="D87" t="s">
-        <v>754</v>
+        <v>803</v>
       </c>
       <c r="E87" t="s">
-        <v>765</v>
+        <v>804</v>
       </c>
       <c r="F87" t="s">
-        <v>766</v>
+        <v>805</v>
       </c>
       <c r="G87" t="s">
-        <v>767</v>
+        <v>806</v>
       </c>
       <c r="H87" t="s">
-        <v>768</v>
+        <v>807</v>
       </c>
       <c r="I87" t="s">
-        <v>769</v>
-[...3 lines deleted...]
-      </c>
+        <v>808</v>
+      </c>
+      <c r="J87"/>
       <c r="K87" t="s">
-        <v>770</v>
+        <v>809</v>
       </c>
       <c r="L87" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M87" t="s">
-        <v>771</v>
+        <v>811</v>
       </c>
       <c r="N87" t="s">
-        <v>772</v>
+        <v>812</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>773</v>
+        <v>813</v>
       </c>
       <c r="D88" t="s">
-        <v>774</v>
+        <v>814</v>
       </c>
       <c r="E88" t="s">
-        <v>775</v>
+        <v>815</v>
       </c>
       <c r="F88" t="s">
-        <v>776</v>
+        <v>816</v>
       </c>
       <c r="G88" t="s">
-        <v>777</v>
+        <v>817</v>
       </c>
       <c r="H88" t="s">
-        <v>778</v>
+        <v>818</v>
       </c>
       <c r="I88" t="s">
-        <v>779</v>
-[...3 lines deleted...]
-      </c>
+        <v>819</v>
+      </c>
+      <c r="J88"/>
       <c r="K88" t="s">
-        <v>780</v>
+        <v>820</v>
       </c>
       <c r="L88" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M88" t="s">
-        <v>781</v>
+        <v>821</v>
       </c>
       <c r="N88" t="s">
-        <v>782</v>
+        <v>822</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>783</v>
+        <v>823</v>
       </c>
       <c r="D89" t="s">
-        <v>774</v>
+        <v>824</v>
       </c>
       <c r="E89" t="s">
-        <v>784</v>
+        <v>825</v>
       </c>
       <c r="F89" t="s">
-        <v>785</v>
+        <v>826</v>
       </c>
       <c r="G89" t="s">
-        <v>786</v>
+        <v>827</v>
       </c>
       <c r="H89" t="s">
-        <v>787</v>
+        <v>828</v>
       </c>
       <c r="I89" t="s">
-        <v>788</v>
-[...3 lines deleted...]
-      </c>
+        <v>829</v>
+      </c>
+      <c r="J89"/>
       <c r="K89" t="s">
-        <v>789</v>
+        <v>830</v>
       </c>
       <c r="L89" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M89" t="s">
-        <v>790</v>
+        <v>831</v>
       </c>
       <c r="N89" t="s">
-        <v>791</v>
+        <v>832</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>792</v>
+        <v>833</v>
       </c>
       <c r="D90" t="s">
-        <v>774</v>
+        <v>834</v>
       </c>
       <c r="E90" t="s">
-        <v>572</v>
+        <v>835</v>
       </c>
       <c r="F90" t="s">
-        <v>793</v>
+        <v>836</v>
       </c>
       <c r="G90" t="s">
-        <v>794</v>
+        <v>837</v>
       </c>
       <c r="H90" t="s">
-        <v>795</v>
+        <v>838</v>
       </c>
       <c r="I90" t="s">
-        <v>796</v>
-[...3 lines deleted...]
-      </c>
+        <v>839</v>
+      </c>
+      <c r="J90"/>
       <c r="K90" t="s">
-        <v>797</v>
+        <v>840</v>
       </c>
       <c r="L90" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M90" t="s">
-        <v>798</v>
+        <v>841</v>
       </c>
       <c r="N90" t="s">
-        <v>799</v>
+        <v>842</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>800</v>
+        <v>843</v>
       </c>
       <c r="D91" t="s">
-        <v>774</v>
+        <v>844</v>
       </c>
       <c r="E91" t="s">
-        <v>801</v>
+        <v>845</v>
       </c>
       <c r="F91" t="s">
-        <v>802</v>
+        <v>846</v>
       </c>
       <c r="G91" t="s">
-        <v>803</v>
+        <v>847</v>
       </c>
       <c r="H91" t="s">
-        <v>804</v>
+        <v>848</v>
       </c>
       <c r="I91" t="s">
-        <v>805</v>
-[...3 lines deleted...]
-      </c>
+        <v>849</v>
+      </c>
+      <c r="J91"/>
       <c r="K91" t="s">
-        <v>806</v>
+        <v>850</v>
       </c>
       <c r="L91" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M91" t="s">
-        <v>807</v>
+        <v>851</v>
       </c>
       <c r="N91" t="s">
-        <v>808</v>
+        <v>852</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>809</v>
+        <v>853</v>
       </c>
       <c r="D92" t="s">
-        <v>774</v>
+        <v>854</v>
       </c>
       <c r="E92" t="s">
-        <v>810</v>
+        <v>855</v>
       </c>
       <c r="F92" t="s">
-        <v>811</v>
+        <v>856</v>
       </c>
       <c r="G92" t="s">
-        <v>812</v>
+        <v>857</v>
       </c>
       <c r="H92" t="s">
-        <v>813</v>
+        <v>858</v>
       </c>
       <c r="I92" t="s">
-        <v>814</v>
-[...3 lines deleted...]
-      </c>
+        <v>859</v>
+      </c>
+      <c r="J92"/>
       <c r="K92" t="s">
-        <v>815</v>
+        <v>860</v>
       </c>
       <c r="L92" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M92" t="s">
-        <v>816</v>
+        <v>861</v>
       </c>
       <c r="N92" t="s">
-        <v>817</v>
+        <v>862</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>818</v>
+        <v>863</v>
       </c>
       <c r="D93" t="s">
-        <v>774</v>
+        <v>864</v>
       </c>
       <c r="E93" t="s">
-        <v>819</v>
+        <v>865</v>
       </c>
       <c r="F93" t="s">
-        <v>820</v>
+        <v>866</v>
       </c>
       <c r="G93" t="s">
-        <v>821</v>
+        <v>867</v>
       </c>
       <c r="H93" t="s">
-        <v>822</v>
+        <v>868</v>
       </c>
       <c r="I93" t="s">
-        <v>823</v>
-[...3 lines deleted...]
-      </c>
+        <v>869</v>
+      </c>
+      <c r="J93"/>
       <c r="K93" t="s">
-        <v>824</v>
+        <v>870</v>
       </c>
       <c r="L93" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M93" t="s">
-        <v>825</v>
+        <v>871</v>
       </c>
       <c r="N93" t="s">
-        <v>826</v>
+        <v>872</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>827</v>
+        <v>873</v>
       </c>
       <c r="D94" t="s">
-        <v>774</v>
+        <v>864</v>
       </c>
       <c r="E94" t="s">
-        <v>828</v>
+        <v>874</v>
       </c>
       <c r="F94" t="s">
-        <v>829</v>
+        <v>875</v>
       </c>
       <c r="G94" t="s">
-        <v>830</v>
+        <v>876</v>
       </c>
       <c r="H94" t="s">
-        <v>831</v>
+        <v>877</v>
       </c>
       <c r="I94" t="s">
-        <v>832</v>
-[...3 lines deleted...]
-      </c>
+        <v>878</v>
+      </c>
+      <c r="J94"/>
       <c r="K94" t="s">
-        <v>833</v>
+        <v>879</v>
       </c>
       <c r="L94" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M94" t="s">
-        <v>834</v>
+        <v>880</v>
       </c>
       <c r="N94" t="s">
-        <v>835</v>
+        <v>881</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>836</v>
+        <v>882</v>
       </c>
       <c r="D95" t="s">
-        <v>774</v>
+        <v>864</v>
       </c>
       <c r="E95" t="s">
-        <v>837</v>
+        <v>883</v>
       </c>
       <c r="F95" t="s">
-        <v>838</v>
+        <v>884</v>
       </c>
       <c r="G95" t="s">
-        <v>839</v>
+        <v>885</v>
       </c>
       <c r="H95" t="s">
-        <v>840</v>
+        <v>886</v>
       </c>
       <c r="I95" t="s">
-        <v>841</v>
-[...3 lines deleted...]
-      </c>
+        <v>887</v>
+      </c>
+      <c r="J95"/>
       <c r="K95" t="s">
-        <v>842</v>
+        <v>888</v>
       </c>
       <c r="L95" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M95" t="s">
-        <v>843</v>
+        <v>889</v>
       </c>
       <c r="N95" t="s">
-        <v>844</v>
+        <v>890</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>845</v>
+        <v>891</v>
       </c>
       <c r="D96" t="s">
-        <v>774</v>
+        <v>864</v>
       </c>
       <c r="E96" t="s">
-        <v>846</v>
+        <v>892</v>
       </c>
       <c r="F96" t="s">
-        <v>847</v>
+        <v>893</v>
       </c>
       <c r="G96" t="s">
-        <v>848</v>
+        <v>894</v>
       </c>
       <c r="H96" t="s">
-        <v>849</v>
+        <v>895</v>
       </c>
       <c r="I96" t="s">
-        <v>850</v>
-[...3 lines deleted...]
-      </c>
+        <v>896</v>
+      </c>
+      <c r="J96"/>
       <c r="K96" t="s">
-        <v>851</v>
+        <v>897</v>
       </c>
       <c r="L96" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M96" t="s">
-        <v>852</v>
+        <v>898</v>
       </c>
       <c r="N96" t="s">
-        <v>853</v>
+        <v>899</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>854</v>
+        <v>900</v>
       </c>
       <c r="D97" t="s">
-        <v>774</v>
+        <v>901</v>
       </c>
       <c r="E97" t="s">
-        <v>855</v>
+        <v>902</v>
       </c>
       <c r="F97" t="s">
-        <v>856</v>
+        <v>903</v>
       </c>
       <c r="G97" t="s">
-        <v>857</v>
+        <v>904</v>
       </c>
       <c r="H97" t="s">
-        <v>858</v>
+        <v>905</v>
       </c>
       <c r="I97" t="s">
-        <v>859</v>
-[...3 lines deleted...]
-      </c>
+        <v>906</v>
+      </c>
+      <c r="J97"/>
       <c r="K97" t="s">
-        <v>860</v>
+        <v>907</v>
       </c>
       <c r="L97" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M97" t="s">
-        <v>861</v>
+        <v>908</v>
       </c>
       <c r="N97" t="s">
-        <v>862</v>
+        <v>909</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>863</v>
+        <v>910</v>
       </c>
       <c r="D98" t="s">
-        <v>864</v>
+        <v>901</v>
       </c>
       <c r="E98" t="s">
-        <v>865</v>
+        <v>911</v>
       </c>
       <c r="F98" t="s">
-        <v>866</v>
+        <v>912</v>
       </c>
       <c r="G98" t="s">
-        <v>867</v>
+        <v>913</v>
       </c>
       <c r="H98" t="s">
-        <v>868</v>
+        <v>914</v>
       </c>
       <c r="I98" t="s">
-        <v>869</v>
-[...3 lines deleted...]
-      </c>
+        <v>915</v>
+      </c>
+      <c r="J98"/>
       <c r="K98" t="s">
-        <v>871</v>
+        <v>916</v>
       </c>
       <c r="L98" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M98" t="s">
-        <v>872</v>
+        <v>917</v>
       </c>
       <c r="N98" t="s">
-        <v>873</v>
+        <v>918</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>874</v>
+        <v>919</v>
       </c>
       <c r="D99" t="s">
-        <v>875</v>
+        <v>901</v>
       </c>
       <c r="E99" t="s">
-        <v>876</v>
+        <v>920</v>
       </c>
       <c r="F99" t="s">
-        <v>877</v>
+        <v>921</v>
       </c>
       <c r="G99" t="s">
-        <v>878</v>
+        <v>922</v>
       </c>
       <c r="H99" t="s">
-        <v>879</v>
+        <v>923</v>
       </c>
       <c r="I99" t="s">
-        <v>880</v>
-[...3 lines deleted...]
-      </c>
+        <v>924</v>
+      </c>
+      <c r="J99"/>
       <c r="K99" t="s">
-        <v>881</v>
+        <v>925</v>
       </c>
       <c r="L99" t="s">
-        <v>882</v>
+        <v>810</v>
       </c>
       <c r="M99" t="s">
-        <v>883</v>
+        <v>926</v>
       </c>
       <c r="N99" t="s">
-        <v>884</v>
+        <v>927</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>885</v>
+        <v>928</v>
       </c>
       <c r="D100" t="s">
-        <v>864</v>
+        <v>929</v>
       </c>
       <c r="E100" t="s">
-        <v>886</v>
+        <v>930</v>
       </c>
       <c r="F100" t="s">
-        <v>887</v>
+        <v>931</v>
       </c>
       <c r="G100" t="s">
-        <v>888</v>
+        <v>932</v>
       </c>
       <c r="H100" t="s">
-        <v>889</v>
+        <v>933</v>
       </c>
       <c r="I100" t="s">
-        <v>890</v>
-[...3 lines deleted...]
-      </c>
+        <v>934</v>
+      </c>
+      <c r="J100"/>
       <c r="K100" t="s">
-        <v>891</v>
+        <v>935</v>
       </c>
       <c r="L100" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M100" t="s">
-        <v>892</v>
+        <v>936</v>
       </c>
       <c r="N100" t="s">
-        <v>893</v>
+        <v>937</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>894</v>
+        <v>938</v>
       </c>
       <c r="D101" t="s">
-        <v>864</v>
+        <v>901</v>
       </c>
       <c r="E101" t="s">
-        <v>895</v>
+        <v>939</v>
       </c>
       <c r="F101" t="s">
-        <v>896</v>
+        <v>940</v>
       </c>
       <c r="G101" t="s">
-        <v>897</v>
+        <v>941</v>
       </c>
       <c r="H101" t="s">
-        <v>898</v>
+        <v>942</v>
       </c>
       <c r="I101" t="s">
-        <v>899</v>
-[...3 lines deleted...]
-      </c>
+        <v>943</v>
+      </c>
+      <c r="J101"/>
       <c r="K101" t="s">
-        <v>900</v>
+        <v>944</v>
       </c>
       <c r="L101" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M101" t="s">
-        <v>901</v>
+        <v>945</v>
       </c>
       <c r="N101" t="s">
-        <v>902</v>
+        <v>946</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>903</v>
+        <v>947</v>
       </c>
       <c r="D102" t="s">
-        <v>904</v>
+        <v>948</v>
       </c>
       <c r="E102" t="s">
-        <v>905</v>
+        <v>949</v>
       </c>
       <c r="F102" t="s">
-        <v>906</v>
+        <v>950</v>
       </c>
       <c r="G102" t="s">
-        <v>907</v>
+        <v>951</v>
       </c>
       <c r="H102" t="s">
-        <v>908</v>
+        <v>952</v>
       </c>
       <c r="I102" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>953</v>
+      </c>
+      <c r="J102"/>
       <c r="K102" t="s">
-        <v>910</v>
+        <v>954</v>
       </c>
       <c r="L102" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M102" t="s">
-        <v>911</v>
+        <v>955</v>
       </c>
       <c r="N102" t="s">
-        <v>912</v>
+        <v>956</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>913</v>
+        <v>957</v>
       </c>
       <c r="D103" t="s">
-        <v>904</v>
+        <v>948</v>
       </c>
       <c r="E103" t="s">
-        <v>914</v>
+        <v>958</v>
       </c>
       <c r="F103" t="s">
-        <v>915</v>
+        <v>959</v>
       </c>
       <c r="G103" t="s">
-        <v>916</v>
+        <v>960</v>
       </c>
       <c r="H103" t="s">
-        <v>917</v>
+        <v>961</v>
       </c>
       <c r="I103" t="s">
-        <v>918</v>
-[...3 lines deleted...]
-      </c>
+        <v>962</v>
+      </c>
+      <c r="J103"/>
       <c r="K103" t="s">
-        <v>919</v>
+        <v>963</v>
       </c>
       <c r="L103" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M103" t="s">
-        <v>920</v>
+        <v>964</v>
       </c>
       <c r="N103" t="s">
-        <v>921</v>
+        <v>965</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>922</v>
+        <v>966</v>
       </c>
       <c r="D104" t="s">
-        <v>923</v>
+        <v>948</v>
       </c>
       <c r="E104" t="s">
-        <v>924</v>
+        <v>967</v>
       </c>
       <c r="F104" t="s">
-        <v>925</v>
+        <v>968</v>
       </c>
       <c r="G104" t="s">
-        <v>926</v>
+        <v>969</v>
       </c>
       <c r="H104" t="s">
-        <v>927</v>
+        <v>970</v>
       </c>
       <c r="I104" t="s">
-        <v>928</v>
-[...3 lines deleted...]
-      </c>
+        <v>971</v>
+      </c>
+      <c r="J104"/>
       <c r="K104" t="s">
-        <v>930</v>
+        <v>972</v>
       </c>
       <c r="L104" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M104" t="s">
-        <v>931</v>
+        <v>973</v>
       </c>
       <c r="N104" t="s">
-        <v>932</v>
+        <v>974</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>933</v>
+        <v>975</v>
       </c>
       <c r="D105" t="s">
-        <v>923</v>
+        <v>976</v>
       </c>
       <c r="E105" t="s">
-        <v>934</v>
+        <v>977</v>
       </c>
       <c r="F105" t="s">
-        <v>935</v>
+        <v>978</v>
       </c>
       <c r="G105" t="s">
-        <v>936</v>
+        <v>979</v>
       </c>
       <c r="H105" t="s">
-        <v>937</v>
+        <v>980</v>
       </c>
       <c r="I105" t="s">
-        <v>938</v>
-[...3 lines deleted...]
-      </c>
+        <v>981</v>
+      </c>
+      <c r="J105"/>
       <c r="K105" t="s">
-        <v>939</v>
+        <v>982</v>
       </c>
       <c r="L105" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M105" t="s">
-        <v>940</v>
+        <v>983</v>
       </c>
       <c r="N105" t="s">
-        <v>941</v>
+        <v>984</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>942</v>
+        <v>985</v>
       </c>
       <c r="D106" t="s">
-        <v>943</v>
+        <v>986</v>
       </c>
       <c r="E106" t="s">
-        <v>944</v>
+        <v>987</v>
       </c>
       <c r="F106" t="s">
-        <v>945</v>
+        <v>988</v>
       </c>
       <c r="G106" t="s">
-        <v>946</v>
+        <v>989</v>
       </c>
       <c r="H106" t="s">
-        <v>947</v>
+        <v>990</v>
       </c>
       <c r="I106" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      </c>
+        <v>991</v>
+      </c>
+      <c r="J106"/>
       <c r="K106" t="s">
-        <v>949</v>
+        <v>992</v>
       </c>
       <c r="L106" t="s">
-        <v>950</v>
+        <v>799</v>
       </c>
       <c r="M106" t="s">
-        <v>951</v>
+        <v>993</v>
       </c>
       <c r="N106" t="s">
-        <v>952</v>
+        <v>994</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>953</v>
+        <v>995</v>
       </c>
       <c r="D107" t="s">
-        <v>923</v>
+        <v>986</v>
       </c>
       <c r="E107" t="s">
-        <v>954</v>
+        <v>996</v>
       </c>
       <c r="F107" t="s">
-        <v>955</v>
+        <v>997</v>
       </c>
       <c r="G107" t="s">
-        <v>956</v>
+        <v>998</v>
       </c>
       <c r="H107" t="s">
-        <v>957</v>
+        <v>999</v>
       </c>
       <c r="I107" t="s">
-        <v>958</v>
-[...3 lines deleted...]
-      </c>
+        <v>1000</v>
+      </c>
+      <c r="J107"/>
       <c r="K107" t="s">
-        <v>959</v>
+        <v>1001</v>
       </c>
       <c r="L107" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M107" t="s">
-        <v>960</v>
+        <v>1002</v>
       </c>
       <c r="N107" t="s">
-        <v>961</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>962</v>
+        <v>1004</v>
       </c>
       <c r="D108" t="s">
-        <v>963</v>
+        <v>986</v>
       </c>
       <c r="E108" t="s">
-        <v>964</v>
+        <v>1005</v>
       </c>
       <c r="F108" t="s">
-        <v>965</v>
+        <v>1006</v>
       </c>
       <c r="G108" t="s">
-        <v>966</v>
+        <v>1007</v>
       </c>
       <c r="H108" t="s">
-        <v>967</v>
+        <v>1008</v>
       </c>
       <c r="I108" t="s">
-        <v>968</v>
-[...3 lines deleted...]
-      </c>
+        <v>1009</v>
+      </c>
+      <c r="J108"/>
       <c r="K108" t="s">
-        <v>969</v>
+        <v>1010</v>
       </c>
       <c r="L108" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M108" t="s">
-        <v>970</v>
+        <v>1011</v>
       </c>
       <c r="N108" t="s">
-        <v>971</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
         <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>972</v>
+        <v>1013</v>
       </c>
       <c r="D109" t="s">
-        <v>963</v>
+        <v>1014</v>
       </c>
       <c r="E109" t="s">
-        <v>973</v>
+        <v>1015</v>
       </c>
       <c r="F109" t="s">
-        <v>974</v>
+        <v>1016</v>
       </c>
       <c r="G109" t="s">
-        <v>975</v>
+        <v>1017</v>
       </c>
       <c r="H109" t="s">
-        <v>976</v>
+        <v>1018</v>
       </c>
       <c r="I109" t="s">
-        <v>977</v>
-[...3 lines deleted...]
-      </c>
+        <v>1019</v>
+      </c>
+      <c r="J109"/>
       <c r="K109" t="s">
-        <v>978</v>
+        <v>1020</v>
       </c>
       <c r="L109" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M109" t="s">
-        <v>979</v>
+        <v>1021</v>
       </c>
       <c r="N109" t="s">
-        <v>980</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>981</v>
+        <v>1023</v>
       </c>
       <c r="D110" t="s">
-        <v>963</v>
+        <v>1024</v>
       </c>
       <c r="E110" t="s">
-        <v>982</v>
+        <v>1025</v>
       </c>
       <c r="F110" t="s">
-        <v>983</v>
+        <v>1026</v>
       </c>
       <c r="G110" t="s">
-        <v>984</v>
+        <v>1027</v>
       </c>
       <c r="H110" t="s">
-        <v>985</v>
+        <v>1028</v>
       </c>
       <c r="I110" t="s">
-        <v>986</v>
-[...3 lines deleted...]
-      </c>
+        <v>1029</v>
+      </c>
+      <c r="J110"/>
       <c r="K110" t="s">
-        <v>987</v>
+        <v>1030</v>
       </c>
       <c r="L110" t="s">
-        <v>126</v>
+        <v>36</v>
       </c>
       <c r="M110" t="s">
-        <v>988</v>
+        <v>1031</v>
       </c>
       <c r="N110" t="s">
-        <v>989</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>990</v>
+        <v>1033</v>
       </c>
       <c r="D111" t="s">
-        <v>963</v>
+        <v>1034</v>
       </c>
       <c r="E111" t="s">
-        <v>991</v>
+        <v>1035</v>
       </c>
       <c r="F111" t="s">
-        <v>992</v>
+        <v>1036</v>
       </c>
       <c r="G111" t="s">
-        <v>993</v>
+        <v>1037</v>
       </c>
       <c r="H111" t="s">
-        <v>994</v>
+        <v>1038</v>
       </c>
       <c r="I111" t="s">
-        <v>995</v>
-[...3 lines deleted...]
-      </c>
+        <v>1039</v>
+      </c>
+      <c r="J111"/>
       <c r="K111" t="s">
-        <v>996</v>
+        <v>1040</v>
       </c>
       <c r="L111" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M111" t="s">
-        <v>997</v>
+        <v>1041</v>
       </c>
       <c r="N111" t="s">
-        <v>998</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>999</v>
+        <v>1043</v>
       </c>
       <c r="D112" t="s">
-        <v>963</v>
+        <v>1044</v>
       </c>
       <c r="E112" t="s">
-        <v>1000</v>
+        <v>1045</v>
       </c>
       <c r="F112" t="s">
-        <v>1001</v>
+        <v>1046</v>
       </c>
       <c r="G112" t="s">
-        <v>1002</v>
+        <v>1047</v>
       </c>
       <c r="H112" t="s">
-        <v>1003</v>
+        <v>1048</v>
       </c>
       <c r="I112" t="s">
-        <v>1004</v>
-[...3 lines deleted...]
-      </c>
+        <v>1049</v>
+      </c>
+      <c r="J112"/>
       <c r="K112" t="s">
-        <v>1005</v>
+        <v>1050</v>
       </c>
       <c r="L112" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M112" t="s">
-        <v>1006</v>
+        <v>1051</v>
       </c>
       <c r="N112" t="s">
-        <v>1007</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>1008</v>
+        <v>1053</v>
       </c>
       <c r="D113" t="s">
-        <v>1009</v>
+        <v>1054</v>
       </c>
       <c r="E113" t="s">
-        <v>1010</v>
+        <v>1055</v>
       </c>
       <c r="F113" t="s">
-        <v>1011</v>
+        <v>1056</v>
       </c>
       <c r="G113" t="s">
-        <v>1012</v>
+        <v>1057</v>
       </c>
       <c r="H113" t="s">
-        <v>1013</v>
+        <v>1058</v>
       </c>
       <c r="I113" t="s">
-        <v>1014</v>
-[...3 lines deleted...]
-      </c>
+        <v>1059</v>
+      </c>
+      <c r="J113"/>
       <c r="K113" t="s">
-        <v>1015</v>
+        <v>1060</v>
       </c>
       <c r="L113" t="s">
-        <v>1016</v>
+        <v>799</v>
       </c>
       <c r="M113" t="s">
-        <v>1017</v>
+        <v>1061</v>
       </c>
       <c r="N113" t="s">
-        <v>1018</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>1019</v>
+        <v>1063</v>
       </c>
       <c r="D114" t="s">
-        <v>1020</v>
+        <v>1064</v>
       </c>
       <c r="E114" t="s">
-        <v>1021</v>
+        <v>1065</v>
       </c>
       <c r="F114" t="s">
-        <v>1022</v>
+        <v>1066</v>
       </c>
       <c r="G114" t="s">
-        <v>1023</v>
+        <v>1067</v>
       </c>
       <c r="H114" t="s">
-        <v>1024</v>
+        <v>1068</v>
       </c>
       <c r="I114" t="s">
-        <v>1025</v>
+        <v>1069</v>
       </c>
       <c r="J114"/>
       <c r="K114" t="s">
-        <v>1026</v>
+        <v>1070</v>
       </c>
       <c r="L114" t="s">
-        <v>1027</v>
+        <v>799</v>
       </c>
       <c r="M114" t="s">
-        <v>1028</v>
+        <v>1071</v>
       </c>
       <c r="N114" t="s">
-        <v>1029</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>1030</v>
+        <v>1073</v>
       </c>
       <c r="D115" t="s">
-        <v>1031</v>
+        <v>1074</v>
       </c>
       <c r="E115" t="s">
-        <v>1032</v>
+        <v>1075</v>
       </c>
       <c r="F115" t="s">
-        <v>1033</v>
+        <v>1076</v>
       </c>
       <c r="G115" t="s">
-        <v>1034</v>
+        <v>1077</v>
       </c>
       <c r="H115" t="s">
-        <v>1035</v>
+        <v>1078</v>
       </c>
       <c r="I115" t="s">
-        <v>1036</v>
+        <v>1079</v>
       </c>
       <c r="J115"/>
       <c r="K115" t="s">
-        <v>1037</v>
+        <v>1080</v>
       </c>
       <c r="L115" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M115" t="s">
-        <v>1038</v>
+        <v>1081</v>
       </c>
       <c r="N115" t="s">
-        <v>1039</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>1040</v>
+        <v>1083</v>
       </c>
       <c r="D116" t="s">
-        <v>1031</v>
+        <v>1084</v>
       </c>
       <c r="E116" t="s">
-        <v>1041</v>
+        <v>1085</v>
       </c>
       <c r="F116" t="s">
-        <v>1042</v>
+        <v>1086</v>
       </c>
       <c r="G116" t="s">
-        <v>1043</v>
+        <v>1087</v>
       </c>
       <c r="H116" t="s">
-        <v>1044</v>
+        <v>1088</v>
       </c>
       <c r="I116" t="s">
-        <v>1045</v>
+        <v>1089</v>
       </c>
       <c r="J116"/>
       <c r="K116" t="s">
-        <v>1046</v>
+        <v>1090</v>
       </c>
       <c r="L116" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M116" t="s">
-        <v>1047</v>
+        <v>1091</v>
       </c>
       <c r="N116" t="s">
-        <v>1048</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>1049</v>
+        <v>1093</v>
       </c>
       <c r="D117" t="s">
-        <v>1050</v>
+        <v>1094</v>
       </c>
       <c r="E117" t="s">
-        <v>1051</v>
+        <v>1095</v>
       </c>
       <c r="F117" t="s">
-        <v>1052</v>
+        <v>1096</v>
       </c>
       <c r="G117" t="s">
-        <v>1053</v>
+        <v>1097</v>
       </c>
       <c r="H117" t="s">
-        <v>1054</v>
+        <v>1098</v>
       </c>
       <c r="I117" t="s">
-        <v>1055</v>
+        <v>1099</v>
       </c>
       <c r="J117"/>
       <c r="K117" t="s">
-        <v>1056</v>
+        <v>1100</v>
       </c>
       <c r="L117" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M117" t="s">
-        <v>1057</v>
+        <v>1101</v>
       </c>
       <c r="N117" t="s">
-        <v>1058</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>1059</v>
+        <v>1103</v>
       </c>
       <c r="D118" t="s">
-        <v>1060</v>
+        <v>1104</v>
       </c>
       <c r="E118" t="s">
-        <v>1061</v>
+        <v>1105</v>
       </c>
       <c r="F118" t="s">
-        <v>1062</v>
+        <v>1106</v>
       </c>
       <c r="G118" t="s">
-        <v>1063</v>
+        <v>1107</v>
       </c>
       <c r="H118" t="s">
-        <v>1064</v>
+        <v>1108</v>
       </c>
       <c r="I118" t="s">
-        <v>1065</v>
+        <v>1109</v>
       </c>
       <c r="J118"/>
       <c r="K118" t="s">
-        <v>1066</v>
+        <v>1110</v>
       </c>
       <c r="L118" t="s">
-        <v>126</v>
+        <v>1111</v>
       </c>
       <c r="M118" t="s">
-        <v>1067</v>
+        <v>1112</v>
       </c>
       <c r="N118" t="s">
-        <v>1068</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>1069</v>
+        <v>1114</v>
       </c>
       <c r="D119" t="s">
-        <v>1070</v>
+        <v>1115</v>
       </c>
       <c r="E119" t="s">
-        <v>1071</v>
+        <v>1116</v>
       </c>
       <c r="F119" t="s">
-        <v>1072</v>
+        <v>1117</v>
       </c>
       <c r="G119" t="s">
-        <v>1073</v>
+        <v>1118</v>
       </c>
       <c r="H119" t="s">
-        <v>1074</v>
+        <v>1119</v>
       </c>
       <c r="I119" t="s">
-        <v>1075</v>
+        <v>1120</v>
       </c>
       <c r="J119"/>
       <c r="K119" t="s">
-        <v>1076</v>
+        <v>1121</v>
       </c>
       <c r="L119" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M119" t="s">
-        <v>1077</v>
+        <v>1122</v>
       </c>
       <c r="N119" t="s">
-        <v>1078</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>1079</v>
+        <v>1124</v>
       </c>
       <c r="D120" t="s">
-        <v>1080</v>
+        <v>1115</v>
       </c>
       <c r="E120" t="s">
-        <v>1081</v>
+        <v>1125</v>
       </c>
       <c r="F120" t="s">
-        <v>1082</v>
+        <v>1126</v>
       </c>
       <c r="G120" t="s">
-        <v>1083</v>
+        <v>1127</v>
       </c>
       <c r="H120" t="s">
-        <v>1084</v>
+        <v>1128</v>
       </c>
       <c r="I120" t="s">
-        <v>1085</v>
+        <v>1129</v>
       </c>
       <c r="J120"/>
       <c r="K120" t="s">
-        <v>1086</v>
+        <v>1130</v>
       </c>
       <c r="L120" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M120" t="s">
-        <v>1087</v>
+        <v>1131</v>
       </c>
       <c r="N120" t="s">
-        <v>1088</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>1089</v>
+        <v>1133</v>
       </c>
       <c r="D121" t="s">
-        <v>1090</v>
+        <v>1134</v>
       </c>
       <c r="E121" t="s">
-        <v>1091</v>
+        <v>1135</v>
       </c>
       <c r="F121" t="s">
-        <v>1092</v>
+        <v>1136</v>
       </c>
       <c r="G121" t="s">
-        <v>1093</v>
+        <v>1137</v>
       </c>
       <c r="H121" t="s">
-        <v>1094</v>
+        <v>1138</v>
       </c>
       <c r="I121" t="s">
-        <v>1095</v>
+        <v>1139</v>
       </c>
       <c r="J121"/>
       <c r="K121" t="s">
-        <v>1096</v>
+        <v>1140</v>
       </c>
       <c r="L121" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M121" t="s">
-        <v>1097</v>
+        <v>1141</v>
       </c>
       <c r="N121" t="s">
-        <v>1098</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>1099</v>
+        <v>1093</v>
       </c>
       <c r="D122" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="E122" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
       <c r="F122" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="G122" t="s">
-        <v>1103</v>
+        <v>1097</v>
       </c>
       <c r="H122" t="s">
-        <v>1104</v>
+        <v>1143</v>
       </c>
       <c r="I122" t="s">
-        <v>1105</v>
+        <v>1144</v>
       </c>
       <c r="J122"/>
       <c r="K122" t="s">
-        <v>1106</v>
+        <v>1145</v>
       </c>
       <c r="L122" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M122" t="s">
-        <v>1107</v>
+        <v>1146</v>
       </c>
       <c r="N122" t="s">
-        <v>1108</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="D123" t="s">
-        <v>1110</v>
+        <v>1104</v>
       </c>
       <c r="E123" t="s">
-        <v>1111</v>
+        <v>1105</v>
       </c>
       <c r="F123" t="s">
-        <v>1112</v>
+        <v>1106</v>
       </c>
       <c r="G123" t="s">
-        <v>1113</v>
+        <v>1107</v>
       </c>
       <c r="H123" t="s">
-        <v>1114</v>
+        <v>1147</v>
       </c>
       <c r="I123" t="s">
-        <v>1115</v>
+        <v>1148</v>
       </c>
       <c r="J123"/>
       <c r="K123" t="s">
-        <v>1116</v>
+        <v>1149</v>
       </c>
       <c r="L123" t="s">
-        <v>1117</v>
+        <v>1111</v>
       </c>
       <c r="M123" t="s">
-        <v>1118</v>
+        <v>1150</v>
       </c>
       <c r="N123" t="s">
-        <v>1119</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>1120</v>
+        <v>1151</v>
       </c>
       <c r="D124" t="s">
-        <v>1121</v>
+        <v>1152</v>
       </c>
       <c r="E124" t="s">
-        <v>1122</v>
+        <v>1153</v>
       </c>
       <c r="F124" t="s">
-        <v>390</v>
+        <v>1154</v>
       </c>
       <c r="G124" t="s">
-        <v>1123</v>
+        <v>1155</v>
       </c>
       <c r="H124" t="s">
-        <v>1124</v>
+        <v>1156</v>
       </c>
       <c r="I124" t="s">
-        <v>1125</v>
+        <v>1157</v>
       </c>
       <c r="J124"/>
       <c r="K124" t="s">
-        <v>1126</v>
+        <v>1158</v>
       </c>
       <c r="L124" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M124" t="s">
-        <v>1127</v>
+        <v>1159</v>
       </c>
       <c r="N124" t="s">
-        <v>1128</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1129</v>
+        <v>1161</v>
       </c>
       <c r="D125" t="s">
-        <v>1121</v>
+        <v>1152</v>
       </c>
       <c r="E125" t="s">
-        <v>1130</v>
+        <v>1162</v>
       </c>
       <c r="F125" t="s">
-        <v>1131</v>
+        <v>1163</v>
       </c>
       <c r="G125" t="s">
-        <v>1132</v>
+        <v>1164</v>
       </c>
       <c r="H125" t="s">
-        <v>1133</v>
+        <v>1165</v>
       </c>
       <c r="I125" t="s">
-        <v>1134</v>
+        <v>1166</v>
       </c>
       <c r="J125"/>
       <c r="K125" t="s">
-        <v>1135</v>
+        <v>1167</v>
       </c>
       <c r="L125" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M125" t="s">
-        <v>1136</v>
+        <v>1168</v>
       </c>
       <c r="N125" t="s">
-        <v>1137</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1138</v>
+        <v>1170</v>
       </c>
       <c r="D126" t="s">
-        <v>1139</v>
+        <v>1152</v>
       </c>
       <c r="E126" t="s">
-        <v>1140</v>
+        <v>1171</v>
       </c>
       <c r="F126" t="s">
-        <v>1141</v>
+        <v>1172</v>
       </c>
       <c r="G126" t="s">
-        <v>1142</v>
+        <v>1173</v>
       </c>
       <c r="H126" t="s">
-        <v>1143</v>
+        <v>1174</v>
       </c>
       <c r="I126" t="s">
-        <v>1144</v>
+        <v>1175</v>
       </c>
       <c r="J126"/>
       <c r="K126" t="s">
-        <v>1145</v>
+        <v>1176</v>
       </c>
       <c r="L126" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M126" t="s">
-        <v>1146</v>
+        <v>1177</v>
       </c>
       <c r="N126" t="s">
-        <v>1147</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1148</v>
+        <v>1179</v>
       </c>
       <c r="D127" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="E127" t="s">
-        <v>1150</v>
+        <v>1180</v>
       </c>
       <c r="F127" t="s">
-        <v>1151</v>
+        <v>1181</v>
       </c>
       <c r="G127" t="s">
-        <v>1152</v>
+        <v>1182</v>
       </c>
       <c r="H127" t="s">
-        <v>1153</v>
+        <v>1183</v>
       </c>
       <c r="I127" t="s">
-        <v>1154</v>
+        <v>1184</v>
       </c>
       <c r="J127"/>
       <c r="K127" t="s">
-        <v>1155</v>
+        <v>1185</v>
       </c>
       <c r="L127" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M127" t="s">
-        <v>1156</v>
+        <v>1186</v>
       </c>
       <c r="N127" t="s">
-        <v>1157</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1158</v>
+        <v>1179</v>
       </c>
       <c r="D128" t="s">
-        <v>1159</v>
+        <v>1152</v>
       </c>
       <c r="E128" t="s">
-        <v>1160</v>
+        <v>1180</v>
       </c>
       <c r="F128" t="s">
-        <v>1161</v>
+        <v>1181</v>
       </c>
       <c r="G128" t="s">
-        <v>1162</v>
+        <v>1182</v>
       </c>
       <c r="H128" t="s">
-        <v>1163</v>
+        <v>1188</v>
       </c>
       <c r="I128" t="s">
-        <v>1164</v>
+        <v>1189</v>
       </c>
       <c r="J128"/>
       <c r="K128" t="s">
-        <v>1165</v>
+        <v>1190</v>
       </c>
       <c r="L128" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M128" t="s">
-        <v>1166</v>
+        <v>1191</v>
       </c>
       <c r="N128" t="s">
-        <v>1167</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="D129" t="s">
-        <v>1159</v>
+        <v>1152</v>
       </c>
       <c r="E129" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="F129" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="G129" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="H129" t="s">
-        <v>1172</v>
+        <v>1192</v>
       </c>
       <c r="I129" t="s">
-        <v>1173</v>
+        <v>1193</v>
       </c>
       <c r="J129"/>
       <c r="K129" t="s">
-        <v>1174</v>
+        <v>1194</v>
       </c>
       <c r="L129" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M129" t="s">
-        <v>1175</v>
+        <v>1195</v>
       </c>
       <c r="N129" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1177</v>
+        <v>1196</v>
       </c>
       <c r="D130" t="s">
-        <v>1178</v>
+        <v>1152</v>
       </c>
       <c r="E130" t="s">
-        <v>1179</v>
+        <v>1197</v>
       </c>
       <c r="F130" t="s">
-        <v>1180</v>
+        <v>1198</v>
       </c>
       <c r="G130" t="s">
-        <v>1181</v>
+        <v>1199</v>
       </c>
       <c r="H130" t="s">
-        <v>1182</v>
+        <v>1200</v>
       </c>
       <c r="I130" t="s">
-        <v>1183</v>
+        <v>1201</v>
       </c>
       <c r="J130"/>
       <c r="K130" t="s">
-        <v>1184</v>
+        <v>1202</v>
       </c>
       <c r="L130" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M130" t="s">
-        <v>1185</v>
+        <v>1203</v>
       </c>
       <c r="N130" t="s">
-        <v>1186</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1187</v>
+        <v>1205</v>
       </c>
       <c r="D131" t="s">
-        <v>1188</v>
+        <v>1152</v>
       </c>
       <c r="E131" t="s">
-        <v>1189</v>
+        <v>1206</v>
       </c>
       <c r="F131" t="s">
-        <v>1190</v>
+        <v>1207</v>
       </c>
       <c r="G131" t="s">
-        <v>1191</v>
+        <v>1208</v>
       </c>
       <c r="H131" t="s">
-        <v>1192</v>
+        <v>1209</v>
       </c>
       <c r="I131" t="s">
-        <v>1193</v>
+        <v>1210</v>
       </c>
       <c r="J131"/>
       <c r="K131" t="s">
-        <v>1194</v>
+        <v>1211</v>
       </c>
       <c r="L131" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M131" t="s">
-        <v>1195</v>
+        <v>1212</v>
       </c>
       <c r="N131" t="s">
-        <v>1196</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1197</v>
+        <v>1151</v>
       </c>
       <c r="D132" t="s">
-        <v>1188</v>
+        <v>1152</v>
       </c>
       <c r="E132" t="s">
-        <v>1198</v>
+        <v>1153</v>
       </c>
       <c r="F132" t="s">
-        <v>1199</v>
+        <v>1154</v>
       </c>
       <c r="G132" t="s">
-        <v>1200</v>
+        <v>1155</v>
       </c>
       <c r="H132" t="s">
-        <v>1201</v>
+        <v>1214</v>
       </c>
       <c r="I132" t="s">
-        <v>1202</v>
+        <v>1215</v>
       </c>
       <c r="J132"/>
       <c r="K132" t="s">
-        <v>1203</v>
+        <v>1216</v>
       </c>
       <c r="L132" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M132" t="s">
-        <v>1204</v>
+        <v>1217</v>
       </c>
       <c r="N132" t="s">
-        <v>1205</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1206</v>
+        <v>1218</v>
       </c>
       <c r="D133" t="s">
-        <v>1207</v>
+        <v>1152</v>
       </c>
       <c r="E133" t="s">
-        <v>1208</v>
+        <v>1219</v>
       </c>
       <c r="F133" t="s">
-        <v>1209</v>
+        <v>1220</v>
       </c>
       <c r="G133" t="s">
-        <v>1210</v>
+        <v>1221</v>
       </c>
       <c r="H133" t="s">
-        <v>1211</v>
+        <v>1222</v>
       </c>
       <c r="I133" t="s">
-        <v>1212</v>
+        <v>1223</v>
       </c>
       <c r="J133"/>
       <c r="K133" t="s">
-        <v>1213</v>
+        <v>1224</v>
       </c>
       <c r="L133" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M133" t="s">
-        <v>1214</v>
+        <v>1225</v>
       </c>
       <c r="N133" t="s">
-        <v>1215</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1216</v>
+        <v>1227</v>
       </c>
       <c r="D134" t="s">
-        <v>1217</v>
+        <v>1152</v>
       </c>
       <c r="E134" t="s">
-        <v>1218</v>
+        <v>1228</v>
       </c>
       <c r="F134" t="s">
-        <v>1219</v>
+        <v>1229</v>
       </c>
       <c r="G134" t="s">
-        <v>1220</v>
+        <v>1230</v>
       </c>
       <c r="H134" t="s">
-        <v>1221</v>
+        <v>1231</v>
       </c>
       <c r="I134" t="s">
-        <v>1222</v>
+        <v>1232</v>
       </c>
       <c r="J134"/>
       <c r="K134" t="s">
-        <v>1223</v>
+        <v>1233</v>
       </c>
       <c r="L134" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M134" t="s">
-        <v>1224</v>
+        <v>1234</v>
       </c>
       <c r="N134" t="s">
-        <v>1225</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1226</v>
+        <v>1161</v>
       </c>
       <c r="D135" t="s">
-        <v>1217</v>
+        <v>1152</v>
       </c>
       <c r="E135" t="s">
-        <v>1227</v>
+        <v>1162</v>
       </c>
       <c r="F135" t="s">
-        <v>1228</v>
+        <v>1163</v>
       </c>
       <c r="G135" t="s">
-        <v>1229</v>
+        <v>1164</v>
       </c>
       <c r="H135" t="s">
-        <v>1230</v>
+        <v>1236</v>
       </c>
       <c r="I135" t="s">
-        <v>1231</v>
+        <v>1237</v>
       </c>
       <c r="J135"/>
       <c r="K135" t="s">
-        <v>1232</v>
+        <v>1238</v>
       </c>
       <c r="L135" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M135" t="s">
-        <v>1233</v>
+        <v>1239</v>
       </c>
       <c r="N135" t="s">
-        <v>1234</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>54</v>
+        <v>1240</v>
       </c>
       <c r="D136" t="s">
-        <v>1235</v>
+        <v>1241</v>
       </c>
       <c r="E136" t="s">
-        <v>56</v>
+        <v>1242</v>
       </c>
       <c r="F136" t="s">
-        <v>57</v>
+        <v>1243</v>
       </c>
       <c r="G136" t="s">
-        <v>58</v>
+        <v>1244</v>
       </c>
       <c r="H136" t="s">
-        <v>1236</v>
+        <v>1245</v>
       </c>
       <c r="I136" t="s">
-        <v>1237</v>
+        <v>1246</v>
       </c>
       <c r="J136"/>
       <c r="K136" t="s">
-        <v>1238</v>
+        <v>1247</v>
       </c>
       <c r="L136" t="s">
-        <v>126</v>
+        <v>1248</v>
       </c>
       <c r="M136" t="s">
-        <v>1239</v>
+        <v>1249</v>
       </c>
       <c r="N136" t="s">
-        <v>63</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1240</v>
+        <v>1251</v>
       </c>
       <c r="D137" t="s">
-        <v>1241</v>
+        <v>1252</v>
       </c>
       <c r="E137" t="s">
-        <v>1242</v>
+        <v>1253</v>
       </c>
       <c r="F137" t="s">
-        <v>1243</v>
+        <v>1254</v>
       </c>
       <c r="G137" t="s">
-        <v>1244</v>
+        <v>1255</v>
       </c>
       <c r="H137" t="s">
-        <v>1245</v>
+        <v>1256</v>
       </c>
       <c r="I137" t="s">
-        <v>1246</v>
+        <v>1257</v>
       </c>
       <c r="J137"/>
       <c r="K137" t="s">
-        <v>1247</v>
+        <v>1258</v>
       </c>
       <c r="L137" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M137" t="s">
-        <v>1248</v>
+        <v>1259</v>
       </c>
       <c r="N137" t="s">
-        <v>1249</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1250</v>
+        <v>1261</v>
       </c>
       <c r="D138" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="E138" t="s">
-        <v>1252</v>
+        <v>1262</v>
       </c>
       <c r="F138" t="s">
-        <v>1253</v>
+        <v>1263</v>
       </c>
       <c r="G138" t="s">
-        <v>1254</v>
+        <v>1264</v>
       </c>
       <c r="H138" t="s">
-        <v>1255</v>
+        <v>1265</v>
       </c>
       <c r="I138" t="s">
-        <v>1256</v>
+        <v>1266</v>
       </c>
       <c r="J138"/>
       <c r="K138" t="s">
-        <v>1257</v>
+        <v>1267</v>
       </c>
       <c r="L138" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M138" t="s">
-        <v>1258</v>
+        <v>1268</v>
       </c>
       <c r="N138" t="s">
-        <v>1259</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1260</v>
+        <v>1270</v>
       </c>
       <c r="D139" t="s">
-        <v>1261</v>
+        <v>1252</v>
       </c>
       <c r="E139" t="s">
-        <v>1262</v>
+        <v>1271</v>
       </c>
       <c r="F139" t="s">
-        <v>1263</v>
+        <v>1272</v>
       </c>
       <c r="G139" t="s">
-        <v>1264</v>
+        <v>1273</v>
       </c>
       <c r="H139" t="s">
-        <v>1265</v>
+        <v>1274</v>
       </c>
       <c r="I139" t="s">
-        <v>1266</v>
+        <v>1275</v>
       </c>
       <c r="J139"/>
       <c r="K139" t="s">
-        <v>1267</v>
+        <v>1276</v>
       </c>
       <c r="L139" t="s">
-        <v>126</v>
+        <v>799</v>
       </c>
       <c r="M139" t="s">
-        <v>1268</v>
+        <v>1277</v>
       </c>
       <c r="N139" t="s">
-        <v>1269</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1270</v>
+        <v>1279</v>
       </c>
       <c r="D140" t="s">
-        <v>1271</v>
+        <v>1252</v>
       </c>
       <c r="E140" t="s">
-        <v>1272</v>
+        <v>1280</v>
       </c>
       <c r="F140" t="s">
-        <v>1273</v>
+        <v>1281</v>
       </c>
       <c r="G140" t="s">
-        <v>1274</v>
+        <v>1282</v>
       </c>
       <c r="H140" t="s">
-        <v>1275</v>
+        <v>1283</v>
       </c>
       <c r="I140" t="s">
-        <v>1276</v>
+        <v>1284</v>
       </c>
       <c r="J140"/>
       <c r="K140" t="s">
-        <v>1277</v>
+        <v>1285</v>
       </c>
       <c r="L140" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M140" t="s">
-        <v>1278</v>
+        <v>1286</v>
       </c>
       <c r="N140" t="s">
-        <v>1279</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1280</v>
+        <v>1288</v>
       </c>
       <c r="D141" t="s">
-        <v>1281</v>
+        <v>1252</v>
       </c>
       <c r="E141" t="s">
-        <v>1282</v>
+        <v>1289</v>
       </c>
       <c r="F141" t="s">
-        <v>1283</v>
+        <v>1290</v>
       </c>
       <c r="G141" t="s">
-        <v>1284</v>
+        <v>1291</v>
       </c>
       <c r="H141" t="s">
-        <v>1285</v>
+        <v>1292</v>
       </c>
       <c r="I141" t="s">
-        <v>1286</v>
+        <v>1293</v>
       </c>
       <c r="J141"/>
       <c r="K141" t="s">
-        <v>1287</v>
+        <v>1294</v>
       </c>
       <c r="L141" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M141" t="s">
-        <v>1289</v>
+        <v>1295</v>
       </c>
       <c r="N141" t="s">
-        <v>1290</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1291</v>
+        <v>1297</v>
       </c>
       <c r="D142" t="s">
-        <v>1292</v>
+        <v>1298</v>
       </c>
       <c r="E142" t="s">
-        <v>1293</v>
+        <v>1299</v>
       </c>
       <c r="F142" t="s">
-        <v>1294</v>
+        <v>1300</v>
       </c>
       <c r="G142" t="s">
-        <v>1295</v>
+        <v>1301</v>
       </c>
       <c r="H142" t="s">
-        <v>1296</v>
+        <v>1302</v>
       </c>
       <c r="I142" t="s">
-        <v>1297</v>
+        <v>1303</v>
       </c>
       <c r="J142"/>
       <c r="K142" t="s">
-        <v>1298</v>
+        <v>1304</v>
       </c>
       <c r="L142" t="s">
-        <v>44</v>
+        <v>1305</v>
       </c>
       <c r="M142" t="s">
-        <v>1299</v>
+        <v>1306</v>
       </c>
       <c r="N142" t="s">
-        <v>1300</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1301</v>
+        <v>1308</v>
       </c>
       <c r="D143" t="s">
-        <v>1302</v>
+        <v>1309</v>
       </c>
       <c r="E143" t="s">
-        <v>1303</v>
+        <v>1310</v>
       </c>
       <c r="F143" t="s">
-        <v>1304</v>
+        <v>1311</v>
       </c>
       <c r="G143" t="s">
-        <v>1305</v>
+        <v>1312</v>
       </c>
       <c r="H143" t="s">
-        <v>1306</v>
+        <v>1313</v>
       </c>
       <c r="I143" t="s">
-        <v>1307</v>
+        <v>1314</v>
       </c>
       <c r="J143"/>
       <c r="K143" t="s">
-        <v>1308</v>
+        <v>1315</v>
       </c>
       <c r="L143" t="s">
-        <v>1288</v>
+        <v>1111</v>
       </c>
       <c r="M143" t="s">
-        <v>1309</v>
+        <v>1316</v>
       </c>
       <c r="N143" t="s">
-        <v>1310</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1311</v>
+        <v>1318</v>
       </c>
       <c r="D144" t="s">
-        <v>1312</v>
+        <v>1319</v>
       </c>
       <c r="E144" t="s">
-        <v>1313</v>
+        <v>1320</v>
       </c>
       <c r="F144" t="s">
-        <v>1314</v>
+        <v>1321</v>
       </c>
       <c r="G144" t="s">
-        <v>1315</v>
+        <v>1322</v>
       </c>
       <c r="H144" t="s">
-        <v>1316</v>
+        <v>1323</v>
       </c>
       <c r="I144" t="s">
-        <v>1317</v>
+        <v>1324</v>
       </c>
       <c r="J144"/>
       <c r="K144" t="s">
-        <v>1318</v>
+        <v>1325</v>
       </c>
       <c r="L144" t="s">
-        <v>126</v>
+        <v>1111</v>
       </c>
       <c r="M144" t="s">
-        <v>1319</v>
+        <v>1326</v>
       </c>
       <c r="N144" t="s">
-        <v>1320</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D145" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F145" t="s">
         <v>1321</v>
       </c>
-      <c r="D145" t="s">
+      <c r="G145" t="s">
         <v>1322</v>
       </c>
-      <c r="E145" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H145" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="I145" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="J145"/>
       <c r="K145" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="L145" t="s">
-        <v>1288</v>
+        <v>1111</v>
       </c>
       <c r="M145" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
       <c r="N145" t="s">
-        <v>1330</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1331</v>
+        <v>1332</v>
       </c>
       <c r="D146" t="s">
-        <v>1332</v>
+        <v>1333</v>
       </c>
       <c r="E146" t="s">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c r="F146" t="s">
-        <v>1334</v>
+        <v>1335</v>
       </c>
       <c r="G146" t="s">
-        <v>1335</v>
+        <v>1336</v>
       </c>
       <c r="H146" t="s">
-        <v>1336</v>
+        <v>1337</v>
       </c>
       <c r="I146" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="J146"/>
       <c r="K146" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="L146" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M146" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="N146" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="D147" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="E147" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="F147" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="G147" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="H147" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="I147" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="J147"/>
       <c r="K147" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="L147" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M147" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="N147" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="D148" t="s">
-        <v>1352</v>
+        <v>1343</v>
       </c>
       <c r="E148" t="s">
         <v>1353</v>
       </c>
       <c r="F148" t="s">
         <v>1354</v>
       </c>
       <c r="G148" t="s">
         <v>1355</v>
       </c>
       <c r="H148" t="s">
         <v>1356</v>
       </c>
       <c r="I148" t="s">
         <v>1357</v>
       </c>
       <c r="J148"/>
       <c r="K148" t="s">
         <v>1358</v>
       </c>
       <c r="L148" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M148" t="s">
         <v>1359</v>
       </c>
       <c r="N148" t="s">
         <v>1360</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
         <v>1361</v>
       </c>
       <c r="D149" t="s">
-        <v>1352</v>
+        <v>1343</v>
       </c>
       <c r="E149" t="s">
         <v>1362</v>
       </c>
       <c r="F149" t="s">
         <v>1363</v>
       </c>
       <c r="G149" t="s">
         <v>1364</v>
       </c>
       <c r="H149" t="s">
         <v>1365</v>
       </c>
       <c r="I149" t="s">
         <v>1366</v>
       </c>
       <c r="J149"/>
       <c r="K149" t="s">
         <v>1367</v>
       </c>
       <c r="L149" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M149" t="s">
         <v>1368</v>
       </c>
       <c r="N149" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
         <v>1370</v>
       </c>
       <c r="D150" t="s">
-        <v>1352</v>
+        <v>1343</v>
       </c>
       <c r="E150" t="s">
         <v>1371</v>
       </c>
       <c r="F150" t="s">
         <v>1372</v>
       </c>
       <c r="G150" t="s">
         <v>1373</v>
       </c>
       <c r="H150" t="s">
         <v>1374</v>
       </c>
       <c r="I150" t="s">
         <v>1375</v>
       </c>
       <c r="J150"/>
       <c r="K150" t="s">
         <v>1376</v>
       </c>
       <c r="L150" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M150" t="s">
         <v>1377</v>
       </c>
       <c r="N150" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D151" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1362</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1363</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1364</v>
+      </c>
+      <c r="H151" t="s">
         <v>1379</v>
       </c>
-      <c r="D151" t="s">
-[...2 lines deleted...]
-      <c r="E151" t="s">
+      <c r="I151" t="s">
         <v>1380</v>
-      </c>
-[...10 lines deleted...]
-        <v>1384</v>
       </c>
       <c r="J151"/>
       <c r="K151" t="s">
-        <v>1385</v>
+        <v>1381</v>
       </c>
       <c r="L151" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M151" t="s">
-        <v>1386</v>
+        <v>1382</v>
       </c>
       <c r="N151" t="s">
-        <v>1387</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D152" t="s">
+        <v>1343</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1385</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H152" t="s">
+        <v>1387</v>
+      </c>
+      <c r="I152" t="s">
         <v>1388</v>
-      </c>
-[...16 lines deleted...]
-        <v>1394</v>
       </c>
       <c r="J152"/>
       <c r="K152" t="s">
-        <v>1395</v>
+        <v>1389</v>
       </c>
       <c r="L152" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M152" t="s">
-        <v>1396</v>
+        <v>1390</v>
       </c>
       <c r="N152" t="s">
-        <v>1397</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1398</v>
+        <v>1352</v>
       </c>
       <c r="D153" t="s">
-        <v>1389</v>
+        <v>1343</v>
       </c>
       <c r="E153" t="s">
-        <v>1399</v>
+        <v>1353</v>
       </c>
       <c r="F153" t="s">
-        <v>1400</v>
+        <v>1354</v>
       </c>
       <c r="G153" t="s">
-        <v>1401</v>
+        <v>1355</v>
       </c>
       <c r="H153" t="s">
-        <v>1402</v>
+        <v>1392</v>
       </c>
       <c r="I153" t="s">
-        <v>1403</v>
+        <v>1393</v>
       </c>
       <c r="J153"/>
       <c r="K153" t="s">
-        <v>1404</v>
+        <v>1394</v>
       </c>
       <c r="L153" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M153" t="s">
-        <v>1405</v>
+        <v>1395</v>
       </c>
       <c r="N153" t="s">
-        <v>1406</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1407</v>
+        <v>1396</v>
       </c>
       <c r="D154" t="s">
-        <v>1389</v>
+        <v>1343</v>
       </c>
       <c r="E154" t="s">
-        <v>1408</v>
+        <v>1397</v>
       </c>
       <c r="F154" t="s">
-        <v>1409</v>
+        <v>1398</v>
       </c>
       <c r="G154" t="s">
-        <v>1410</v>
+        <v>1399</v>
       </c>
       <c r="H154" t="s">
-        <v>1411</v>
+        <v>1400</v>
       </c>
       <c r="I154" t="s">
-        <v>1412</v>
+        <v>1401</v>
       </c>
       <c r="J154"/>
       <c r="K154" t="s">
-        <v>1413</v>
+        <v>1402</v>
       </c>
       <c r="L154" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M154" t="s">
-        <v>1414</v>
+        <v>1403</v>
       </c>
       <c r="N154" t="s">
-        <v>1415</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1416</v>
+        <v>1405</v>
       </c>
       <c r="D155" t="s">
-        <v>1417</v>
+        <v>1343</v>
       </c>
       <c r="E155" t="s">
-        <v>1418</v>
+        <v>1406</v>
       </c>
       <c r="F155" t="s">
-        <v>1419</v>
+        <v>1407</v>
       </c>
       <c r="G155" t="s">
-        <v>1420</v>
+        <v>1408</v>
       </c>
       <c r="H155" t="s">
-        <v>1421</v>
+        <v>1409</v>
       </c>
       <c r="I155" t="s">
-        <v>1422</v>
+        <v>1410</v>
       </c>
       <c r="J155"/>
       <c r="K155" t="s">
-        <v>1423</v>
+        <v>1411</v>
       </c>
       <c r="L155" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M155" t="s">
-        <v>1424</v>
+        <v>1412</v>
       </c>
       <c r="N155" t="s">
-        <v>1425</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1426</v>
+        <v>1342</v>
       </c>
       <c r="D156" t="s">
-        <v>1389</v>
+        <v>1343</v>
       </c>
       <c r="E156" t="s">
-        <v>1427</v>
+        <v>1414</v>
       </c>
       <c r="F156" t="s">
-        <v>1428</v>
+        <v>1415</v>
       </c>
       <c r="G156" t="s">
-        <v>1429</v>
+        <v>1346</v>
       </c>
       <c r="H156" t="s">
-        <v>1430</v>
+        <v>1416</v>
       </c>
       <c r="I156" t="s">
-        <v>1431</v>
+        <v>1417</v>
       </c>
       <c r="J156"/>
       <c r="K156" t="s">
-        <v>1432</v>
+        <v>1418</v>
       </c>
       <c r="L156" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M156" t="s">
-        <v>1433</v>
+        <v>1419</v>
       </c>
       <c r="N156" t="s">
-        <v>1434</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1435</v>
+        <v>1420</v>
       </c>
       <c r="D157" t="s">
-        <v>1436</v>
+        <v>1343</v>
       </c>
       <c r="E157" t="s">
-        <v>1437</v>
+        <v>1421</v>
       </c>
       <c r="F157" t="s">
-        <v>1438</v>
+        <v>1422</v>
       </c>
       <c r="G157" t="s">
-        <v>1439</v>
+        <v>1423</v>
       </c>
       <c r="H157" t="s">
-        <v>1440</v>
+        <v>1424</v>
       </c>
       <c r="I157" t="s">
-        <v>1441</v>
+        <v>1425</v>
       </c>
       <c r="J157"/>
       <c r="K157" t="s">
-        <v>1442</v>
+        <v>1426</v>
       </c>
       <c r="L157" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M157" t="s">
-        <v>1443</v>
+        <v>1427</v>
       </c>
       <c r="N157" t="s">
-        <v>1444</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1445</v>
+        <v>1429</v>
       </c>
       <c r="D158" t="s">
-        <v>1436</v>
+        <v>1343</v>
       </c>
       <c r="E158" t="s">
-        <v>1446</v>
+        <v>1430</v>
       </c>
       <c r="F158" t="s">
-        <v>1447</v>
+        <v>1431</v>
       </c>
       <c r="G158" t="s">
-        <v>1448</v>
+        <v>1432</v>
       </c>
       <c r="H158" t="s">
-        <v>1449</v>
+        <v>1433</v>
       </c>
       <c r="I158" t="s">
-        <v>1450</v>
+        <v>1434</v>
       </c>
       <c r="J158"/>
       <c r="K158" t="s">
-        <v>1451</v>
+        <v>1435</v>
       </c>
       <c r="L158" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M158" t="s">
-        <v>1452</v>
+        <v>1436</v>
       </c>
       <c r="N158" t="s">
-        <v>1453</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1454</v>
+        <v>1438</v>
       </c>
       <c r="D159" t="s">
-        <v>1436</v>
+        <v>1439</v>
       </c>
       <c r="E159" t="s">
-        <v>1455</v>
+        <v>1440</v>
       </c>
       <c r="F159" t="s">
-        <v>1456</v>
+        <v>1441</v>
       </c>
       <c r="G159" t="s">
-        <v>1457</v>
+        <v>1442</v>
       </c>
       <c r="H159" t="s">
-        <v>1458</v>
+        <v>1443</v>
       </c>
       <c r="I159" t="s">
-        <v>1459</v>
+        <v>1444</v>
       </c>
       <c r="J159"/>
       <c r="K159" t="s">
-        <v>1460</v>
+        <v>1445</v>
       </c>
       <c r="L159" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M159" t="s">
-        <v>1461</v>
+        <v>1446</v>
       </c>
       <c r="N159" t="s">
-        <v>1462</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1463</v>
+        <v>1448</v>
       </c>
       <c r="D160" t="s">
-        <v>1464</v>
+        <v>1449</v>
       </c>
       <c r="E160" t="s">
-        <v>1465</v>
+        <v>1450</v>
       </c>
       <c r="F160" t="s">
-        <v>1466</v>
+        <v>1451</v>
       </c>
       <c r="G160" t="s">
-        <v>1467</v>
+        <v>1452</v>
       </c>
       <c r="H160" t="s">
-        <v>1468</v>
+        <v>1453</v>
       </c>
       <c r="I160" t="s">
-        <v>1469</v>
+        <v>1454</v>
       </c>
       <c r="J160"/>
       <c r="K160" t="s">
-        <v>1470</v>
+        <v>1455</v>
       </c>
       <c r="L160" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M160" t="s">
-        <v>1471</v>
+        <v>1456</v>
       </c>
       <c r="N160" t="s">
-        <v>1472</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1473</v>
+        <v>1458</v>
       </c>
       <c r="D161" t="s">
-        <v>1474</v>
+        <v>1449</v>
       </c>
       <c r="E161" t="s">
-        <v>1475</v>
+        <v>1459</v>
       </c>
       <c r="F161" t="s">
-        <v>1476</v>
+        <v>1460</v>
       </c>
       <c r="G161" t="s">
-        <v>1477</v>
+        <v>1461</v>
       </c>
       <c r="H161" t="s">
-        <v>1478</v>
+        <v>1462</v>
       </c>
       <c r="I161" t="s">
-        <v>1479</v>
+        <v>1463</v>
       </c>
       <c r="J161"/>
       <c r="K161" t="s">
-        <v>1480</v>
+        <v>1464</v>
       </c>
       <c r="L161" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M161" t="s">
-        <v>1481</v>
+        <v>1465</v>
       </c>
       <c r="N161" t="s">
-        <v>1482</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1483</v>
+        <v>1467</v>
       </c>
       <c r="D162" t="s">
-        <v>1474</v>
+        <v>1468</v>
       </c>
       <c r="E162" t="s">
-        <v>1484</v>
+        <v>1469</v>
       </c>
       <c r="F162" t="s">
-        <v>1485</v>
+        <v>1470</v>
       </c>
       <c r="G162" t="s">
-        <v>1486</v>
+        <v>1471</v>
       </c>
       <c r="H162" t="s">
-        <v>1487</v>
+        <v>1472</v>
       </c>
       <c r="I162" t="s">
-        <v>1488</v>
+        <v>1473</v>
       </c>
       <c r="J162"/>
       <c r="K162" t="s">
-        <v>1489</v>
+        <v>1474</v>
       </c>
       <c r="L162" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M162" t="s">
-        <v>1490</v>
+        <v>1475</v>
       </c>
       <c r="N162" t="s">
-        <v>1491</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1492</v>
+        <v>1477</v>
       </c>
       <c r="D163" t="s">
-        <v>1474</v>
+        <v>1468</v>
       </c>
       <c r="E163" t="s">
-        <v>1493</v>
+        <v>1478</v>
       </c>
       <c r="F163" t="s">
-        <v>1494</v>
+        <v>1479</v>
       </c>
       <c r="G163" t="s">
-        <v>1495</v>
+        <v>1480</v>
       </c>
       <c r="H163" t="s">
-        <v>1496</v>
+        <v>1481</v>
       </c>
       <c r="I163" t="s">
-        <v>1497</v>
+        <v>1482</v>
       </c>
       <c r="J163"/>
       <c r="K163" t="s">
-        <v>1498</v>
+        <v>1483</v>
       </c>
       <c r="L163" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M163" t="s">
-        <v>1499</v>
+        <v>1484</v>
       </c>
       <c r="N163" t="s">
-        <v>1500</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1501</v>
+        <v>1486</v>
       </c>
       <c r="D164" t="s">
-        <v>1502</v>
+        <v>1439</v>
       </c>
       <c r="E164" t="s">
-        <v>1503</v>
+        <v>1487</v>
       </c>
       <c r="F164" t="s">
-        <v>1504</v>
+        <v>1488</v>
       </c>
       <c r="G164" t="s">
-        <v>1505</v>
+        <v>1489</v>
       </c>
       <c r="H164" t="s">
-        <v>1506</v>
+        <v>1490</v>
       </c>
       <c r="I164" t="s">
-        <v>1507</v>
+        <v>1491</v>
       </c>
       <c r="J164"/>
       <c r="K164" t="s">
-        <v>1508</v>
+        <v>1492</v>
       </c>
       <c r="L164" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M164" t="s">
-        <v>1509</v>
+        <v>1493</v>
       </c>
       <c r="N164" t="s">
-        <v>1510</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1511</v>
+        <v>1495</v>
       </c>
       <c r="D165" t="s">
-        <v>1512</v>
+        <v>1439</v>
       </c>
       <c r="E165" t="s">
-        <v>1513</v>
+        <v>1496</v>
       </c>
       <c r="F165" t="s">
-        <v>1514</v>
+        <v>1497</v>
       </c>
       <c r="G165" t="s">
-        <v>1515</v>
+        <v>1498</v>
       </c>
       <c r="H165" t="s">
-        <v>1516</v>
+        <v>1499</v>
       </c>
       <c r="I165" t="s">
-        <v>1517</v>
+        <v>1500</v>
       </c>
       <c r="J165"/>
       <c r="K165" t="s">
-        <v>1518</v>
+        <v>1501</v>
       </c>
       <c r="L165" t="s">
-        <v>126</v>
+        <v>810</v>
       </c>
       <c r="M165" t="s">
-        <v>1519</v>
+        <v>1502</v>
       </c>
       <c r="N165" t="s">
-        <v>1520</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1521</v>
+        <v>1504</v>
       </c>
       <c r="D166" t="s">
-        <v>1522</v>
+        <v>1439</v>
       </c>
       <c r="E166" t="s">
-        <v>1523</v>
+        <v>1505</v>
       </c>
       <c r="F166" t="s">
-        <v>1524</v>
+        <v>1506</v>
       </c>
       <c r="G166" t="s">
-        <v>1525</v>
+        <v>1507</v>
       </c>
       <c r="H166" t="s">
-        <v>1526</v>
+        <v>1508</v>
       </c>
       <c r="I166" t="s">
-        <v>1527</v>
+        <v>1509</v>
       </c>
       <c r="J166"/>
       <c r="K166" t="s">
-        <v>1528</v>
+        <v>1510</v>
       </c>
       <c r="L166" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M166" t="s">
-        <v>1529</v>
+        <v>1511</v>
       </c>
       <c r="N166" t="s">
-        <v>1530</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1531</v>
+        <v>1438</v>
       </c>
       <c r="D167" t="s">
-        <v>1532</v>
+        <v>1439</v>
       </c>
       <c r="E167" t="s">
-        <v>1533</v>
+        <v>1440</v>
       </c>
       <c r="F167" t="s">
-        <v>1534</v>
+        <v>1441</v>
       </c>
       <c r="G167" t="s">
-        <v>1535</v>
+        <v>1442</v>
       </c>
       <c r="H167" t="s">
-        <v>1536</v>
+        <v>1513</v>
       </c>
       <c r="I167" t="s">
-        <v>1537</v>
+        <v>1514</v>
       </c>
       <c r="J167"/>
       <c r="K167" t="s">
-        <v>1538</v>
+        <v>1515</v>
       </c>
       <c r="L167" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M167" t="s">
-        <v>1539</v>
+        <v>1516</v>
       </c>
       <c r="N167" t="s">
-        <v>1540</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1541</v>
+        <v>1517</v>
       </c>
       <c r="D168" t="s">
-        <v>1542</v>
+        <v>1439</v>
       </c>
       <c r="E168" t="s">
-        <v>1543</v>
+        <v>1518</v>
       </c>
       <c r="F168" t="s">
-        <v>1544</v>
+        <v>1519</v>
       </c>
       <c r="G168" t="s">
-        <v>1545</v>
+        <v>1520</v>
       </c>
       <c r="H168" t="s">
-        <v>1546</v>
+        <v>1521</v>
       </c>
       <c r="I168" t="s">
-        <v>1547</v>
+        <v>1522</v>
       </c>
       <c r="J168"/>
       <c r="K168" t="s">
-        <v>1548</v>
+        <v>1523</v>
       </c>
       <c r="L168" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M168" t="s">
-        <v>1549</v>
+        <v>1524</v>
       </c>
       <c r="N168" t="s">
-        <v>1550</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1551</v>
+        <v>1526</v>
       </c>
       <c r="D169" t="s">
-        <v>1552</v>
+        <v>1439</v>
       </c>
       <c r="E169" t="s">
-        <v>1553</v>
+        <v>1527</v>
       </c>
       <c r="F169" t="s">
-        <v>1554</v>
+        <v>1528</v>
       </c>
       <c r="G169" t="s">
-        <v>1555</v>
+        <v>1529</v>
       </c>
       <c r="H169" t="s">
-        <v>1556</v>
+        <v>1530</v>
       </c>
       <c r="I169" t="s">
-        <v>1557</v>
+        <v>1531</v>
       </c>
       <c r="J169"/>
       <c r="K169" t="s">
-        <v>1558</v>
+        <v>1532</v>
       </c>
       <c r="L169" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M169" t="s">
-        <v>1559</v>
+        <v>1533</v>
       </c>
       <c r="N169" t="s">
-        <v>1560</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1561</v>
+        <v>1535</v>
       </c>
       <c r="D170" t="s">
-        <v>1562</v>
+        <v>1536</v>
       </c>
       <c r="E170" t="s">
-        <v>1563</v>
+        <v>1537</v>
       </c>
       <c r="F170" t="s">
-        <v>1564</v>
+        <v>1538</v>
       </c>
       <c r="G170" t="s">
-        <v>1565</v>
+        <v>1539</v>
       </c>
       <c r="H170" t="s">
-        <v>1566</v>
+        <v>1540</v>
       </c>
       <c r="I170" t="s">
-        <v>1567</v>
+        <v>1541</v>
       </c>
       <c r="J170"/>
       <c r="K170" t="s">
-        <v>1568</v>
+        <v>1542</v>
       </c>
       <c r="L170" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M170" t="s">
-        <v>1569</v>
+        <v>1543</v>
       </c>
       <c r="N170" t="s">
-        <v>1570</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1571</v>
+        <v>1545</v>
       </c>
       <c r="D171" t="s">
-        <v>1572</v>
+        <v>1468</v>
       </c>
       <c r="E171" t="s">
-        <v>1573</v>
+        <v>1546</v>
       </c>
       <c r="F171" t="s">
-        <v>1574</v>
+        <v>1547</v>
       </c>
       <c r="G171" t="s">
-        <v>1575</v>
+        <v>1548</v>
       </c>
       <c r="H171" t="s">
-        <v>1576</v>
+        <v>1549</v>
       </c>
       <c r="I171" t="s">
-        <v>1577</v>
+        <v>1550</v>
       </c>
       <c r="J171"/>
       <c r="K171" t="s">
-        <v>1578</v>
+        <v>1551</v>
       </c>
       <c r="L171" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M171" t="s">
-        <v>1579</v>
+        <v>1552</v>
       </c>
       <c r="N171" t="s">
-        <v>1580</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1581</v>
+        <v>1554</v>
       </c>
       <c r="D172" t="s">
-        <v>1582</v>
+        <v>1449</v>
       </c>
       <c r="E172" t="s">
-        <v>1583</v>
+        <v>1555</v>
       </c>
       <c r="F172" t="s">
-        <v>1584</v>
+        <v>1556</v>
       </c>
       <c r="G172" t="s">
-        <v>1585</v>
+        <v>1557</v>
       </c>
       <c r="H172" t="s">
-        <v>1586</v>
+        <v>1558</v>
       </c>
       <c r="I172" t="s">
-        <v>1587</v>
+        <v>1559</v>
       </c>
       <c r="J172"/>
       <c r="K172" t="s">
-        <v>1588</v>
+        <v>1560</v>
       </c>
       <c r="L172" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M172" t="s">
-        <v>1589</v>
+        <v>1561</v>
       </c>
       <c r="N172" t="s">
-        <v>1590</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1591</v>
+        <v>1563</v>
       </c>
       <c r="D173" t="s">
-        <v>1592</v>
+        <v>1536</v>
       </c>
       <c r="E173" t="s">
-        <v>1593</v>
+        <v>1564</v>
       </c>
       <c r="F173" t="s">
-        <v>1594</v>
+        <v>1565</v>
       </c>
       <c r="G173" t="s">
-        <v>1595</v>
+        <v>1566</v>
       </c>
       <c r="H173" t="s">
-        <v>1596</v>
+        <v>1567</v>
       </c>
       <c r="I173" t="s">
-        <v>1597</v>
+        <v>1568</v>
       </c>
       <c r="J173"/>
       <c r="K173" t="s">
-        <v>1598</v>
+        <v>1569</v>
       </c>
       <c r="L173" t="s">
-        <v>1599</v>
+        <v>810</v>
       </c>
       <c r="M173" t="s">
-        <v>1600</v>
+        <v>1570</v>
       </c>
       <c r="N173" t="s">
-        <v>1601</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1602</v>
+        <v>1572</v>
       </c>
       <c r="D174" t="s">
-        <v>1603</v>
+        <v>1573</v>
       </c>
       <c r="E174" t="s">
-        <v>1604</v>
+        <v>1574</v>
       </c>
       <c r="F174" t="s">
-        <v>1605</v>
+        <v>1575</v>
       </c>
       <c r="G174" t="s">
-        <v>1606</v>
+        <v>1576</v>
       </c>
       <c r="H174" t="s">
-        <v>1607</v>
+        <v>1577</v>
       </c>
       <c r="I174" t="s">
-        <v>1608</v>
+        <v>1578</v>
       </c>
       <c r="J174"/>
       <c r="K174" t="s">
-        <v>1609</v>
+        <v>1579</v>
       </c>
       <c r="L174" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M174" t="s">
-        <v>1610</v>
+        <v>1580</v>
       </c>
       <c r="N174" t="s">
-        <v>1611</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1612</v>
+        <v>1582</v>
       </c>
       <c r="D175" t="s">
-        <v>1603</v>
+        <v>1583</v>
       </c>
       <c r="E175" t="s">
-        <v>1613</v>
+        <v>1584</v>
       </c>
       <c r="F175" t="s">
-        <v>1614</v>
+        <v>1585</v>
       </c>
       <c r="G175" t="s">
-        <v>1615</v>
+        <v>1586</v>
       </c>
       <c r="H175" t="s">
-        <v>1616</v>
+        <v>1587</v>
       </c>
       <c r="I175" t="s">
-        <v>1617</v>
+        <v>1588</v>
       </c>
       <c r="J175"/>
       <c r="K175" t="s">
-        <v>1618</v>
+        <v>1589</v>
       </c>
       <c r="L175" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M175" t="s">
-        <v>1619</v>
+        <v>1590</v>
       </c>
       <c r="N175" t="s">
-        <v>1620</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1621</v>
+        <v>1592</v>
       </c>
       <c r="D176" t="s">
-        <v>1622</v>
+        <v>1468</v>
       </c>
       <c r="E176" t="s">
-        <v>1623</v>
+        <v>1593</v>
       </c>
       <c r="F176" t="s">
-        <v>1624</v>
+        <v>1594</v>
       </c>
       <c r="G176" t="s">
-        <v>1625</v>
+        <v>1595</v>
       </c>
       <c r="H176" t="s">
-        <v>1626</v>
+        <v>1596</v>
       </c>
       <c r="I176" t="s">
-        <v>1627</v>
+        <v>1597</v>
       </c>
       <c r="J176"/>
       <c r="K176" t="s">
-        <v>1628</v>
+        <v>1598</v>
       </c>
       <c r="L176" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M176" t="s">
-        <v>1629</v>
+        <v>1599</v>
       </c>
       <c r="N176" t="s">
-        <v>1630</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1581</v>
+        <v>1601</v>
       </c>
       <c r="D177" t="s">
-        <v>1582</v>
+        <v>1319</v>
       </c>
       <c r="E177" t="s">
-        <v>1583</v>
+        <v>1602</v>
       </c>
       <c r="F177" t="s">
-        <v>1584</v>
+        <v>1603</v>
       </c>
       <c r="G177" t="s">
-        <v>1585</v>
+        <v>1604</v>
       </c>
       <c r="H177" t="s">
-        <v>1631</v>
+        <v>1605</v>
       </c>
       <c r="I177" t="s">
-        <v>1632</v>
+        <v>1606</v>
       </c>
       <c r="J177"/>
       <c r="K177" t="s">
-        <v>1633</v>
+        <v>1607</v>
       </c>
       <c r="L177" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M177" t="s">
-        <v>1634</v>
+        <v>1608</v>
       </c>
       <c r="N177" t="s">
-        <v>1590</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1591</v>
+        <v>1610</v>
       </c>
       <c r="D178" t="s">
-        <v>1592</v>
+        <v>1468</v>
       </c>
       <c r="E178" t="s">
-        <v>1593</v>
+        <v>1611</v>
       </c>
       <c r="F178" t="s">
-        <v>1594</v>
+        <v>1612</v>
       </c>
       <c r="G178" t="s">
-        <v>1595</v>
+        <v>1613</v>
       </c>
       <c r="H178" t="s">
-        <v>1635</v>
+        <v>1614</v>
       </c>
       <c r="I178" t="s">
-        <v>1636</v>
+        <v>1615</v>
       </c>
       <c r="J178"/>
       <c r="K178" t="s">
-        <v>1637</v>
+        <v>1616</v>
       </c>
       <c r="L178" t="s">
-        <v>1599</v>
+        <v>799</v>
       </c>
       <c r="M178" t="s">
-        <v>1638</v>
+        <v>1617</v>
       </c>
       <c r="N178" t="s">
-        <v>1601</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1639</v>
+        <v>1619</v>
       </c>
       <c r="D179" t="s">
-        <v>1640</v>
+        <v>1620</v>
       </c>
       <c r="E179" t="s">
-        <v>1641</v>
+        <v>1621</v>
       </c>
       <c r="F179" t="s">
-        <v>1642</v>
+        <v>1622</v>
       </c>
       <c r="G179" t="s">
-        <v>1643</v>
+        <v>1623</v>
       </c>
       <c r="H179" t="s">
-        <v>1644</v>
+        <v>1624</v>
       </c>
       <c r="I179" t="s">
-        <v>1645</v>
+        <v>1625</v>
       </c>
       <c r="J179"/>
       <c r="K179" t="s">
-        <v>1646</v>
+        <v>1626</v>
       </c>
       <c r="L179" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M179" t="s">
-        <v>1647</v>
+        <v>1627</v>
       </c>
       <c r="N179" t="s">
-        <v>1648</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1649</v>
+        <v>1629</v>
       </c>
       <c r="D180" t="s">
-        <v>1640</v>
+        <v>1630</v>
       </c>
       <c r="E180" t="s">
-        <v>1650</v>
+        <v>1631</v>
       </c>
       <c r="F180" t="s">
-        <v>1651</v>
+        <v>1632</v>
       </c>
       <c r="G180" t="s">
-        <v>1652</v>
+        <v>1633</v>
       </c>
       <c r="H180" t="s">
-        <v>1653</v>
+        <v>1634</v>
       </c>
       <c r="I180" t="s">
-        <v>1654</v>
+        <v>1635</v>
       </c>
       <c r="J180"/>
       <c r="K180" t="s">
-        <v>1655</v>
+        <v>1636</v>
       </c>
       <c r="L180" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M180" t="s">
-        <v>1656</v>
+        <v>1637</v>
       </c>
       <c r="N180" t="s">
-        <v>1657</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1658</v>
+        <v>1639</v>
       </c>
       <c r="D181" t="s">
         <v>1640</v>
       </c>
       <c r="E181" t="s">
-        <v>1659</v>
+        <v>1641</v>
       </c>
       <c r="F181" t="s">
-        <v>1660</v>
+        <v>1642</v>
       </c>
       <c r="G181" t="s">
-        <v>1661</v>
+        <v>1643</v>
       </c>
       <c r="H181" t="s">
-        <v>1662</v>
+        <v>1644</v>
       </c>
       <c r="I181" t="s">
-        <v>1663</v>
+        <v>1645</v>
       </c>
       <c r="J181"/>
       <c r="K181" t="s">
-        <v>1664</v>
+        <v>1646</v>
       </c>
       <c r="L181" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M181" t="s">
-        <v>1665</v>
+        <v>1647</v>
       </c>
       <c r="N181" t="s">
-        <v>1666</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1667</v>
+        <v>1458</v>
       </c>
       <c r="D182" t="s">
-        <v>1640</v>
+        <v>1449</v>
       </c>
       <c r="E182" t="s">
-        <v>1668</v>
+        <v>1459</v>
       </c>
       <c r="F182" t="s">
-        <v>1669</v>
+        <v>1460</v>
       </c>
       <c r="G182" t="s">
-        <v>1670</v>
+        <v>1461</v>
       </c>
       <c r="H182" t="s">
-        <v>1671</v>
+        <v>1649</v>
       </c>
       <c r="I182" t="s">
-        <v>1672</v>
+        <v>1650</v>
       </c>
       <c r="J182"/>
       <c r="K182" t="s">
-        <v>1673</v>
+        <v>1651</v>
       </c>
       <c r="L182" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M182" t="s">
-        <v>1674</v>
+        <v>1652</v>
       </c>
       <c r="N182" t="s">
-        <v>1675</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1667</v>
+        <v>1554</v>
       </c>
       <c r="D183" t="s">
-        <v>1640</v>
+        <v>1449</v>
       </c>
       <c r="E183" t="s">
-        <v>1668</v>
+        <v>1653</v>
       </c>
       <c r="F183" t="s">
-        <v>1669</v>
+        <v>1654</v>
       </c>
       <c r="G183" t="s">
-        <v>1670</v>
+        <v>1557</v>
       </c>
       <c r="H183" t="s">
-        <v>1676</v>
+        <v>1655</v>
       </c>
       <c r="I183" t="s">
-        <v>1677</v>
+        <v>1656</v>
       </c>
       <c r="J183"/>
       <c r="K183" t="s">
-        <v>1678</v>
+        <v>1657</v>
       </c>
       <c r="L183" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M183" t="s">
-        <v>1679</v>
+        <v>1658</v>
       </c>
       <c r="N183" t="s">
-        <v>1675</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1658</v>
+        <v>1448</v>
       </c>
       <c r="D184" t="s">
-        <v>1640</v>
+        <v>1449</v>
       </c>
       <c r="E184" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F184" t="s">
+        <v>1451</v>
+      </c>
+      <c r="G184" t="s">
+        <v>1452</v>
+      </c>
+      <c r="H184" t="s">
         <v>1659</v>
       </c>
-      <c r="F184" t="s">
+      <c r="I184" t="s">
         <v>1660</v>
-      </c>
-[...7 lines deleted...]
-        <v>1681</v>
       </c>
       <c r="J184"/>
       <c r="K184" t="s">
-        <v>1682</v>
+        <v>1661</v>
       </c>
       <c r="L184" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M184" t="s">
-        <v>1683</v>
+        <v>1662</v>
       </c>
       <c r="N184" t="s">
-        <v>1666</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1684</v>
+        <v>1477</v>
       </c>
       <c r="D185" t="s">
-        <v>1640</v>
+        <v>1468</v>
       </c>
       <c r="E185" t="s">
-        <v>1685</v>
+        <v>1478</v>
       </c>
       <c r="F185" t="s">
-        <v>1686</v>
+        <v>1479</v>
       </c>
       <c r="G185" t="s">
-        <v>1687</v>
+        <v>1480</v>
       </c>
       <c r="H185" t="s">
-        <v>1688</v>
+        <v>1663</v>
       </c>
       <c r="I185" t="s">
-        <v>1689</v>
+        <v>1664</v>
       </c>
       <c r="J185"/>
       <c r="K185" t="s">
-        <v>1690</v>
+        <v>1665</v>
       </c>
       <c r="L185" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M185" t="s">
-        <v>1691</v>
+        <v>1666</v>
       </c>
       <c r="N185" t="s">
-        <v>1692</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1693</v>
+        <v>1467</v>
       </c>
       <c r="D186" t="s">
-        <v>1640</v>
+        <v>1468</v>
       </c>
       <c r="E186" t="s">
-        <v>1694</v>
+        <v>1469</v>
       </c>
       <c r="F186" t="s">
-        <v>1695</v>
+        <v>1470</v>
       </c>
       <c r="G186" t="s">
-        <v>1696</v>
+        <v>1471</v>
       </c>
       <c r="H186" t="s">
-        <v>1697</v>
+        <v>1667</v>
       </c>
       <c r="I186" t="s">
-        <v>1698</v>
+        <v>1668</v>
       </c>
       <c r="J186"/>
       <c r="K186" t="s">
-        <v>1699</v>
+        <v>1669</v>
       </c>
       <c r="L186" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M186" t="s">
-        <v>1700</v>
+        <v>1670</v>
       </c>
       <c r="N186" t="s">
-        <v>1701</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1639</v>
+        <v>1545</v>
       </c>
       <c r="D187" t="s">
-        <v>1640</v>
+        <v>1468</v>
       </c>
       <c r="E187" t="s">
-        <v>1641</v>
+        <v>1546</v>
       </c>
       <c r="F187" t="s">
-        <v>1642</v>
+        <v>1547</v>
       </c>
       <c r="G187" t="s">
-        <v>1643</v>
+        <v>1548</v>
       </c>
       <c r="H187" t="s">
-        <v>1702</v>
+        <v>1671</v>
       </c>
       <c r="I187" t="s">
-        <v>1703</v>
+        <v>1672</v>
       </c>
       <c r="J187"/>
       <c r="K187" t="s">
-        <v>1704</v>
+        <v>1673</v>
       </c>
       <c r="L187" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M187" t="s">
-        <v>1705</v>
+        <v>1674</v>
       </c>
       <c r="N187" t="s">
-        <v>1648</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1706</v>
+        <v>1610</v>
       </c>
       <c r="D188" t="s">
-        <v>1640</v>
+        <v>1468</v>
       </c>
       <c r="E188" t="s">
-        <v>1707</v>
+        <v>1611</v>
       </c>
       <c r="F188" t="s">
-        <v>1708</v>
+        <v>1612</v>
       </c>
       <c r="G188" t="s">
-        <v>1709</v>
+        <v>1613</v>
       </c>
       <c r="H188" t="s">
-        <v>1710</v>
+        <v>1675</v>
       </c>
       <c r="I188" t="s">
-        <v>1711</v>
+        <v>1676</v>
       </c>
       <c r="J188"/>
       <c r="K188" t="s">
-        <v>1712</v>
+        <v>1677</v>
       </c>
       <c r="L188" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M188" t="s">
-        <v>1713</v>
+        <v>1678</v>
       </c>
       <c r="N188" t="s">
-        <v>1714</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1715</v>
+        <v>1592</v>
       </c>
       <c r="D189" t="s">
-        <v>1640</v>
+        <v>1468</v>
       </c>
       <c r="E189" t="s">
-        <v>1716</v>
+        <v>1593</v>
       </c>
       <c r="F189" t="s">
-        <v>1717</v>
+        <v>1594</v>
       </c>
       <c r="G189" t="s">
-        <v>1718</v>
+        <v>1595</v>
       </c>
       <c r="H189" t="s">
-        <v>1719</v>
+        <v>1679</v>
       </c>
       <c r="I189" t="s">
-        <v>1720</v>
+        <v>1680</v>
       </c>
       <c r="J189"/>
       <c r="K189" t="s">
-        <v>1721</v>
+        <v>1681</v>
       </c>
       <c r="L189" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M189" t="s">
-        <v>1722</v>
+        <v>1682</v>
       </c>
       <c r="N189" t="s">
-        <v>1723</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1649</v>
+        <v>1683</v>
       </c>
       <c r="D190" t="s">
-        <v>1640</v>
+        <v>1468</v>
       </c>
       <c r="E190" t="s">
-        <v>1650</v>
+        <v>1684</v>
       </c>
       <c r="F190" t="s">
-        <v>1651</v>
+        <v>1685</v>
       </c>
       <c r="G190" t="s">
-        <v>1652</v>
+        <v>1686</v>
       </c>
       <c r="H190" t="s">
-        <v>1724</v>
+        <v>1687</v>
       </c>
       <c r="I190" t="s">
-        <v>1725</v>
+        <v>1688</v>
       </c>
       <c r="J190"/>
       <c r="K190" t="s">
-        <v>1726</v>
+        <v>1689</v>
       </c>
       <c r="L190" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M190" t="s">
-        <v>1727</v>
+        <v>1690</v>
       </c>
       <c r="N190" t="s">
-        <v>1657</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1728</v>
+        <v>1692</v>
       </c>
       <c r="D191" t="s">
-        <v>1729</v>
+        <v>1468</v>
       </c>
       <c r="E191" t="s">
-        <v>1730</v>
+        <v>1693</v>
       </c>
       <c r="F191" t="s">
-        <v>1731</v>
+        <v>1694</v>
       </c>
       <c r="G191" t="s">
-        <v>1732</v>
+        <v>1695</v>
       </c>
       <c r="H191" t="s">
-        <v>1733</v>
+        <v>1696</v>
       </c>
       <c r="I191" t="s">
-        <v>1734</v>
+        <v>1697</v>
       </c>
       <c r="J191"/>
       <c r="K191" t="s">
-        <v>1735</v>
+        <v>1698</v>
       </c>
       <c r="L191" t="s">
-        <v>1736</v>
+        <v>810</v>
       </c>
       <c r="M191" t="s">
-        <v>1737</v>
+        <v>1699</v>
       </c>
       <c r="N191" t="s">
-        <v>1738</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1739</v>
+        <v>1701</v>
       </c>
       <c r="D192" t="s">
-        <v>1740</v>
+        <v>1468</v>
       </c>
       <c r="E192" t="s">
-        <v>1741</v>
+        <v>1702</v>
       </c>
       <c r="F192" t="s">
-        <v>1742</v>
+        <v>1703</v>
       </c>
       <c r="G192" t="s">
-        <v>1743</v>
+        <v>1704</v>
       </c>
       <c r="H192" t="s">
-        <v>1744</v>
+        <v>1705</v>
       </c>
       <c r="I192" t="s">
-        <v>1745</v>
+        <v>1706</v>
       </c>
       <c r="J192"/>
       <c r="K192" t="s">
-        <v>1746</v>
+        <v>1707</v>
       </c>
       <c r="L192" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M192" t="s">
-        <v>1747</v>
+        <v>1708</v>
       </c>
       <c r="N192" t="s">
-        <v>1748</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1749</v>
+        <v>1710</v>
       </c>
       <c r="D193" t="s">
-        <v>1740</v>
+        <v>1319</v>
       </c>
       <c r="E193" t="s">
-        <v>1750</v>
+        <v>1711</v>
       </c>
       <c r="F193" t="s">
-        <v>1751</v>
+        <v>1712</v>
       </c>
       <c r="G193" t="s">
-        <v>1752</v>
+        <v>1713</v>
       </c>
       <c r="H193" t="s">
-        <v>1753</v>
+        <v>1714</v>
       </c>
       <c r="I193" t="s">
-        <v>1754</v>
+        <v>1715</v>
       </c>
       <c r="J193"/>
       <c r="K193" t="s">
-        <v>1755</v>
+        <v>1716</v>
       </c>
       <c r="L193" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M193" t="s">
-        <v>1756</v>
+        <v>1717</v>
       </c>
       <c r="N193" t="s">
-        <v>1757</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1758</v>
+        <v>1601</v>
       </c>
       <c r="D194" t="s">
-        <v>1740</v>
+        <v>1319</v>
       </c>
       <c r="E194" t="s">
-        <v>1759</v>
+        <v>1602</v>
       </c>
       <c r="F194" t="s">
-        <v>1760</v>
+        <v>1603</v>
       </c>
       <c r="G194" t="s">
-        <v>1761</v>
+        <v>1604</v>
       </c>
       <c r="H194" t="s">
-        <v>1762</v>
+        <v>1719</v>
       </c>
       <c r="I194" t="s">
-        <v>1763</v>
+        <v>1720</v>
       </c>
       <c r="J194"/>
       <c r="K194" t="s">
-        <v>1764</v>
+        <v>1721</v>
       </c>
       <c r="L194" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M194" t="s">
-        <v>1765</v>
+        <v>1722</v>
       </c>
       <c r="N194" t="s">
-        <v>1766</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1767</v>
+        <v>1723</v>
       </c>
       <c r="D195" t="s">
-        <v>1740</v>
+        <v>1319</v>
       </c>
       <c r="E195" t="s">
-        <v>1768</v>
+        <v>1724</v>
       </c>
       <c r="F195" t="s">
-        <v>1769</v>
+        <v>1725</v>
       </c>
       <c r="G195" t="s">
-        <v>1770</v>
+        <v>1726</v>
       </c>
       <c r="H195" t="s">
-        <v>1771</v>
+        <v>1727</v>
       </c>
       <c r="I195" t="s">
-        <v>1772</v>
+        <v>1728</v>
       </c>
       <c r="J195"/>
       <c r="K195" t="s">
-        <v>1773</v>
+        <v>1729</v>
       </c>
       <c r="L195" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M195" t="s">
-        <v>1774</v>
+        <v>1730</v>
       </c>
       <c r="N195" t="s">
-        <v>1775</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
         <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1776</v>
+        <v>1732</v>
       </c>
       <c r="D196" t="s">
-        <v>1740</v>
+        <v>1319</v>
       </c>
       <c r="E196" t="s">
-        <v>1777</v>
+        <v>1733</v>
       </c>
       <c r="F196" t="s">
-        <v>1778</v>
+        <v>1734</v>
       </c>
       <c r="G196" t="s">
-        <v>1779</v>
+        <v>1735</v>
       </c>
       <c r="H196" t="s">
-        <v>1780</v>
+        <v>1736</v>
       </c>
       <c r="I196" t="s">
-        <v>1781</v>
+        <v>1737</v>
       </c>
       <c r="J196"/>
       <c r="K196" t="s">
-        <v>1782</v>
+        <v>1738</v>
       </c>
       <c r="L196" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M196" t="s">
-        <v>1783</v>
+        <v>1739</v>
       </c>
       <c r="N196" t="s">
-        <v>1784</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
         <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1785</v>
+        <v>1563</v>
       </c>
       <c r="D197" t="s">
-        <v>1786</v>
+        <v>1536</v>
       </c>
       <c r="E197" t="s">
-        <v>1787</v>
+        <v>1564</v>
       </c>
       <c r="F197" t="s">
-        <v>1788</v>
+        <v>1565</v>
       </c>
       <c r="G197" t="s">
-        <v>1789</v>
+        <v>1566</v>
       </c>
       <c r="H197" t="s">
-        <v>1790</v>
+        <v>1741</v>
       </c>
       <c r="I197" t="s">
-        <v>1791</v>
+        <v>1742</v>
       </c>
       <c r="J197"/>
       <c r="K197" t="s">
-        <v>1792</v>
+        <v>1743</v>
       </c>
       <c r="L197" t="s">
-        <v>1793</v>
+        <v>810</v>
       </c>
       <c r="M197" t="s">
-        <v>1794</v>
+        <v>1744</v>
       </c>
       <c r="N197" t="s">
-        <v>1795</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1796</v>
+        <v>1745</v>
       </c>
       <c r="D198" t="s">
-        <v>1797</v>
+        <v>1536</v>
       </c>
       <c r="E198" t="s">
-        <v>1798</v>
+        <v>1746</v>
       </c>
       <c r="F198" t="s">
-        <v>1799</v>
+        <v>1747</v>
       </c>
       <c r="G198" t="s">
-        <v>1800</v>
+        <v>1748</v>
       </c>
       <c r="H198" t="s">
-        <v>1801</v>
+        <v>1749</v>
       </c>
       <c r="I198" t="s">
-        <v>1802</v>
+        <v>1750</v>
       </c>
       <c r="J198"/>
       <c r="K198" t="s">
-        <v>1803</v>
+        <v>1751</v>
       </c>
       <c r="L198" t="s">
-        <v>1599</v>
+        <v>810</v>
       </c>
       <c r="M198" t="s">
-        <v>1804</v>
+        <v>1752</v>
       </c>
       <c r="N198" t="s">
-        <v>1805</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
         <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1806</v>
+        <v>1754</v>
       </c>
       <c r="D199" t="s">
-        <v>1807</v>
+        <v>1536</v>
       </c>
       <c r="E199" t="s">
-        <v>1808</v>
+        <v>1755</v>
       </c>
       <c r="F199" t="s">
-        <v>1809</v>
+        <v>1756</v>
       </c>
       <c r="G199" t="s">
-        <v>1810</v>
+        <v>1757</v>
       </c>
       <c r="H199" t="s">
-        <v>1811</v>
+        <v>1758</v>
       </c>
       <c r="I199" t="s">
-        <v>1812</v>
+        <v>1759</v>
       </c>
       <c r="J199"/>
       <c r="K199" t="s">
-        <v>1813</v>
+        <v>1760</v>
       </c>
       <c r="L199" t="s">
-        <v>1599</v>
+        <v>810</v>
       </c>
       <c r="M199" t="s">
-        <v>1814</v>
+        <v>1761</v>
       </c>
       <c r="N199" t="s">
-        <v>1815</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1806</v>
+        <v>1763</v>
       </c>
       <c r="D200" t="s">
-        <v>1807</v>
+        <v>1536</v>
       </c>
       <c r="E200" t="s">
-        <v>1808</v>
+        <v>1764</v>
       </c>
       <c r="F200" t="s">
-        <v>1809</v>
+        <v>1765</v>
       </c>
       <c r="G200" t="s">
-        <v>1810</v>
+        <v>1766</v>
       </c>
       <c r="H200" t="s">
-        <v>1816</v>
+        <v>1767</v>
       </c>
       <c r="I200" t="s">
-        <v>1817</v>
+        <v>1768</v>
       </c>
       <c r="J200"/>
       <c r="K200" t="s">
-        <v>1818</v>
+        <v>1769</v>
       </c>
       <c r="L200" t="s">
-        <v>1599</v>
+        <v>810</v>
       </c>
       <c r="M200" t="s">
-        <v>1819</v>
+        <v>1770</v>
       </c>
       <c r="N200" t="s">
-        <v>1815</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1820</v>
+        <v>1535</v>
       </c>
       <c r="D201" t="s">
-        <v>1821</v>
+        <v>1536</v>
       </c>
       <c r="E201" t="s">
-        <v>1822</v>
+        <v>1537</v>
       </c>
       <c r="F201" t="s">
-        <v>1823</v>
+        <v>1538</v>
       </c>
       <c r="G201" t="s">
-        <v>1824</v>
+        <v>1539</v>
       </c>
       <c r="H201" t="s">
-        <v>1825</v>
+        <v>1772</v>
       </c>
       <c r="I201" t="s">
-        <v>1826</v>
+        <v>1773</v>
       </c>
       <c r="J201"/>
       <c r="K201" t="s">
-        <v>1827</v>
+        <v>1774</v>
       </c>
       <c r="L201" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M201" t="s">
-        <v>1828</v>
+        <v>1775</v>
       </c>
       <c r="N201" t="s">
-        <v>1829</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1830</v>
+        <v>1776</v>
       </c>
       <c r="D202" t="s">
-        <v>1831</v>
+        <v>1777</v>
       </c>
       <c r="E202" t="s">
-        <v>1832</v>
+        <v>1778</v>
       </c>
       <c r="F202" t="s">
-        <v>1833</v>
+        <v>1779</v>
       </c>
       <c r="G202" t="s">
-        <v>1834</v>
+        <v>1780</v>
       </c>
       <c r="H202" t="s">
-        <v>1835</v>
+        <v>1781</v>
       </c>
       <c r="I202" t="s">
-        <v>1836</v>
+        <v>1782</v>
       </c>
       <c r="J202"/>
       <c r="K202" t="s">
-        <v>1837</v>
+        <v>1783</v>
       </c>
       <c r="L202" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M202" t="s">
-        <v>1838</v>
+        <v>1784</v>
       </c>
       <c r="N202" t="s">
-        <v>1839</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1840</v>
+        <v>1786</v>
       </c>
       <c r="D203" t="s">
-        <v>1831</v>
+        <v>1787</v>
       </c>
       <c r="E203" t="s">
-        <v>1841</v>
+        <v>1788</v>
       </c>
       <c r="F203" t="s">
-        <v>1842</v>
+        <v>1789</v>
       </c>
       <c r="G203" t="s">
-        <v>1843</v>
+        <v>1790</v>
       </c>
       <c r="H203" t="s">
-        <v>1844</v>
+        <v>1791</v>
       </c>
       <c r="I203" t="s">
-        <v>1845</v>
+        <v>1792</v>
       </c>
       <c r="J203"/>
       <c r="K203" t="s">
-        <v>1846</v>
+        <v>1793</v>
       </c>
       <c r="L203" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M203" t="s">
-        <v>1847</v>
+        <v>1794</v>
       </c>
       <c r="N203" t="s">
-        <v>1848</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1849</v>
+        <v>1796</v>
       </c>
       <c r="D204" t="s">
-        <v>1831</v>
+        <v>1797</v>
       </c>
       <c r="E204" t="s">
-        <v>1850</v>
+        <v>1798</v>
       </c>
       <c r="F204" t="s">
-        <v>1851</v>
+        <v>1799</v>
       </c>
       <c r="G204" t="s">
-        <v>1852</v>
+        <v>1800</v>
       </c>
       <c r="H204" t="s">
-        <v>1853</v>
+        <v>1801</v>
       </c>
       <c r="I204" t="s">
-        <v>1854</v>
+        <v>1802</v>
       </c>
       <c r="J204"/>
       <c r="K204" t="s">
-        <v>1855</v>
+        <v>1803</v>
       </c>
       <c r="L204" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M204" t="s">
-        <v>1856</v>
+        <v>1804</v>
       </c>
       <c r="N204" t="s">
-        <v>1857</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1858</v>
+        <v>1806</v>
       </c>
       <c r="D205" t="s">
-        <v>1831</v>
+        <v>1807</v>
       </c>
       <c r="E205" t="s">
-        <v>1859</v>
+        <v>1808</v>
       </c>
       <c r="F205" t="s">
-        <v>1860</v>
+        <v>1809</v>
       </c>
       <c r="G205" t="s">
-        <v>1861</v>
+        <v>1810</v>
       </c>
       <c r="H205" t="s">
-        <v>1862</v>
+        <v>1811</v>
       </c>
       <c r="I205" t="s">
-        <v>1863</v>
+        <v>1812</v>
       </c>
       <c r="J205"/>
       <c r="K205" t="s">
-        <v>1864</v>
+        <v>1813</v>
       </c>
       <c r="L205" t="s">
-        <v>1288</v>
+        <v>1814</v>
       </c>
       <c r="M205" t="s">
-        <v>1865</v>
+        <v>1815</v>
       </c>
       <c r="N205" t="s">
-        <v>1866</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1849</v>
+        <v>1817</v>
       </c>
       <c r="D206" t="s">
-        <v>1831</v>
+        <v>1807</v>
       </c>
       <c r="E206" t="s">
-        <v>1850</v>
+        <v>1818</v>
       </c>
       <c r="F206" t="s">
-        <v>1851</v>
+        <v>1819</v>
       </c>
       <c r="G206" t="s">
-        <v>1852</v>
+        <v>1820</v>
       </c>
       <c r="H206" t="s">
-        <v>1867</v>
+        <v>1821</v>
       </c>
       <c r="I206" t="s">
-        <v>1868</v>
+        <v>1822</v>
       </c>
       <c r="J206"/>
       <c r="K206" t="s">
-        <v>1869</v>
+        <v>1823</v>
       </c>
       <c r="L206" t="s">
-        <v>44</v>
+        <v>1111</v>
       </c>
       <c r="M206" t="s">
-        <v>1870</v>
+        <v>1824</v>
       </c>
       <c r="N206" t="s">
-        <v>1857</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1871</v>
+        <v>1817</v>
       </c>
       <c r="D207" t="s">
-        <v>1831</v>
+        <v>1807</v>
       </c>
       <c r="E207" t="s">
-        <v>1872</v>
+        <v>1818</v>
       </c>
       <c r="F207" t="s">
-        <v>1873</v>
+        <v>1819</v>
       </c>
       <c r="G207" t="s">
-        <v>1874</v>
+        <v>1820</v>
       </c>
       <c r="H207" t="s">
-        <v>1875</v>
+        <v>1826</v>
       </c>
       <c r="I207" t="s">
-        <v>1876</v>
+        <v>1827</v>
       </c>
       <c r="J207"/>
       <c r="K207" t="s">
-        <v>1877</v>
+        <v>1828</v>
       </c>
       <c r="L207" t="s">
-        <v>44</v>
+        <v>1111</v>
       </c>
       <c r="M207" t="s">
-        <v>1878</v>
+        <v>1829</v>
       </c>
       <c r="N207" t="s">
-        <v>1879</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1840</v>
+        <v>1830</v>
       </c>
       <c r="D208" t="s">
+        <v>1797</v>
+      </c>
+      <c r="E208" t="s">
         <v>1831</v>
       </c>
-      <c r="E208" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F208" t="s">
-        <v>1842</v>
+        <v>1832</v>
       </c>
       <c r="G208" t="s">
-        <v>1843</v>
+        <v>1833</v>
       </c>
       <c r="H208" t="s">
-        <v>1880</v>
+        <v>1834</v>
       </c>
       <c r="I208" t="s">
-        <v>1881</v>
+        <v>1835</v>
       </c>
       <c r="J208"/>
       <c r="K208" t="s">
-        <v>1882</v>
+        <v>1836</v>
       </c>
       <c r="L208" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M208" t="s">
-        <v>1883</v>
+        <v>1837</v>
       </c>
       <c r="N208" t="s">
-        <v>1848</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
         <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1884</v>
+        <v>1839</v>
       </c>
       <c r="D209" t="s">
-        <v>1831</v>
+        <v>1840</v>
       </c>
       <c r="E209" t="s">
-        <v>1885</v>
+        <v>1841</v>
       </c>
       <c r="F209" t="s">
-        <v>1886</v>
+        <v>1842</v>
       </c>
       <c r="G209" t="s">
-        <v>1887</v>
+        <v>1843</v>
       </c>
       <c r="H209" t="s">
-        <v>1888</v>
+        <v>1844</v>
       </c>
       <c r="I209" t="s">
-        <v>1889</v>
+        <v>1845</v>
       </c>
       <c r="J209"/>
       <c r="K209" t="s">
-        <v>1890</v>
+        <v>1846</v>
       </c>
       <c r="L209" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M209" t="s">
-        <v>1891</v>
+        <v>1847</v>
       </c>
       <c r="N209" t="s">
-        <v>1892</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1893</v>
+        <v>1849</v>
       </c>
       <c r="D210" t="s">
-        <v>1831</v>
+        <v>1620</v>
       </c>
       <c r="E210" t="s">
-        <v>1894</v>
+        <v>1850</v>
       </c>
       <c r="F210" t="s">
-        <v>1895</v>
+        <v>1851</v>
       </c>
       <c r="G210" t="s">
-        <v>1896</v>
+        <v>1852</v>
       </c>
       <c r="H210" t="s">
-        <v>1897</v>
+        <v>1853</v>
       </c>
       <c r="I210" t="s">
-        <v>1898</v>
+        <v>1854</v>
       </c>
       <c r="J210"/>
       <c r="K210" t="s">
-        <v>1899</v>
+        <v>1855</v>
       </c>
       <c r="L210" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M210" t="s">
-        <v>1900</v>
+        <v>1856</v>
       </c>
       <c r="N210" t="s">
-        <v>1901</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
         <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1830</v>
+        <v>1858</v>
       </c>
       <c r="D211" t="s">
-        <v>1831</v>
+        <v>1840</v>
       </c>
       <c r="E211" t="s">
-        <v>1902</v>
+        <v>1859</v>
       </c>
       <c r="F211" t="s">
-        <v>1903</v>
+        <v>1860</v>
       </c>
       <c r="G211" t="s">
-        <v>1834</v>
+        <v>1861</v>
       </c>
       <c r="H211" t="s">
-        <v>1904</v>
+        <v>1862</v>
       </c>
       <c r="I211" t="s">
-        <v>1905</v>
+        <v>1863</v>
       </c>
       <c r="J211"/>
       <c r="K211" t="s">
-        <v>1906</v>
+        <v>1864</v>
       </c>
       <c r="L211" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M211" t="s">
-        <v>1907</v>
+        <v>1865</v>
       </c>
       <c r="N211" t="s">
-        <v>1839</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
         <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1908</v>
+        <v>1867</v>
       </c>
       <c r="D212" t="s">
-        <v>1831</v>
+        <v>1868</v>
       </c>
       <c r="E212" t="s">
-        <v>1909</v>
+        <v>1869</v>
       </c>
       <c r="F212" t="s">
-        <v>1910</v>
+        <v>1870</v>
       </c>
       <c r="G212" t="s">
-        <v>1911</v>
+        <v>1871</v>
       </c>
       <c r="H212" t="s">
-        <v>1912</v>
+        <v>1872</v>
       </c>
       <c r="I212" t="s">
-        <v>1913</v>
+        <v>1873</v>
       </c>
       <c r="J212"/>
       <c r="K212" t="s">
-        <v>1914</v>
+        <v>1874</v>
       </c>
       <c r="L212" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M212" t="s">
-        <v>1915</v>
+        <v>1875</v>
       </c>
       <c r="N212" t="s">
-        <v>1916</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
         <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1917</v>
+        <v>1877</v>
       </c>
       <c r="D213" t="s">
-        <v>1831</v>
+        <v>1840</v>
       </c>
       <c r="E213" t="s">
-        <v>1918</v>
+        <v>1878</v>
       </c>
       <c r="F213" t="s">
-        <v>1919</v>
+        <v>1879</v>
       </c>
       <c r="G213" t="s">
-        <v>1920</v>
+        <v>1880</v>
       </c>
       <c r="H213" t="s">
-        <v>1921</v>
+        <v>1881</v>
       </c>
       <c r="I213" t="s">
-        <v>1922</v>
+        <v>1882</v>
       </c>
       <c r="J213"/>
       <c r="K213" t="s">
-        <v>1923</v>
+        <v>1883</v>
       </c>
       <c r="L213" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M213" t="s">
-        <v>1924</v>
+        <v>1884</v>
       </c>
       <c r="N213" t="s">
-        <v>1925</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
         <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1926</v>
+        <v>1886</v>
       </c>
       <c r="D214" t="s">
-        <v>1927</v>
+        <v>1620</v>
       </c>
       <c r="E214" t="s">
-        <v>1928</v>
+        <v>1887</v>
       </c>
       <c r="F214" t="s">
-        <v>1929</v>
+        <v>1888</v>
       </c>
       <c r="G214" t="s">
-        <v>1930</v>
+        <v>1889</v>
       </c>
       <c r="H214" t="s">
-        <v>1931</v>
+        <v>1890</v>
       </c>
       <c r="I214" t="s">
-        <v>1932</v>
+        <v>1891</v>
       </c>
       <c r="J214"/>
       <c r="K214" t="s">
-        <v>1933</v>
+        <v>1892</v>
       </c>
       <c r="L214" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M214" t="s">
-        <v>1934</v>
+        <v>1893</v>
       </c>
       <c r="N214" t="s">
-        <v>1935</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
         <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1936</v>
+        <v>1886</v>
       </c>
       <c r="D215" t="s">
-        <v>1937</v>
+        <v>1620</v>
       </c>
       <c r="E215" t="s">
-        <v>1938</v>
+        <v>1887</v>
       </c>
       <c r="F215" t="s">
-        <v>1939</v>
+        <v>1888</v>
       </c>
       <c r="G215" t="s">
-        <v>1940</v>
+        <v>1889</v>
       </c>
       <c r="H215" t="s">
-        <v>1941</v>
+        <v>1890</v>
       </c>
       <c r="I215" t="s">
-        <v>1942</v>
+        <v>1895</v>
       </c>
       <c r="J215"/>
       <c r="K215" t="s">
-        <v>1943</v>
+        <v>1896</v>
       </c>
       <c r="L215" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M215" t="s">
-        <v>1944</v>
+        <v>1897</v>
       </c>
       <c r="N215" t="s">
-        <v>1945</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
         <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1946</v>
+        <v>1898</v>
       </c>
       <c r="D216" t="s">
-        <v>1937</v>
+        <v>1899</v>
       </c>
       <c r="E216" t="s">
-        <v>1947</v>
+        <v>1900</v>
       </c>
       <c r="F216" t="s">
-        <v>1948</v>
+        <v>1901</v>
       </c>
       <c r="G216" t="s">
-        <v>1949</v>
+        <v>1902</v>
       </c>
       <c r="H216" t="s">
-        <v>1950</v>
+        <v>1903</v>
       </c>
       <c r="I216" t="s">
-        <v>1951</v>
+        <v>1904</v>
       </c>
       <c r="J216"/>
       <c r="K216" t="s">
-        <v>1952</v>
+        <v>1905</v>
       </c>
       <c r="L216" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M216" t="s">
-        <v>1953</v>
+        <v>1906</v>
       </c>
       <c r="N216" t="s">
-        <v>1954</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1955</v>
+        <v>1908</v>
       </c>
       <c r="D217" t="s">
-        <v>1956</v>
+        <v>1909</v>
       </c>
       <c r="E217" t="s">
-        <v>1957</v>
+        <v>1910</v>
       </c>
       <c r="F217" t="s">
-        <v>1958</v>
+        <v>1911</v>
       </c>
       <c r="G217" t="s">
-        <v>1959</v>
+        <v>1912</v>
       </c>
       <c r="H217" t="s">
-        <v>1960</v>
+        <v>1913</v>
       </c>
       <c r="I217" t="s">
-        <v>1961</v>
+        <v>1914</v>
       </c>
       <c r="J217"/>
       <c r="K217" t="s">
-        <v>1962</v>
+        <v>1915</v>
       </c>
       <c r="L217" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M217" t="s">
-        <v>1963</v>
+        <v>1916</v>
       </c>
       <c r="N217" t="s">
-        <v>1964</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
         <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1965</v>
+        <v>1830</v>
       </c>
       <c r="D218" t="s">
-        <v>1956</v>
+        <v>1797</v>
       </c>
       <c r="E218" t="s">
-        <v>1966</v>
+        <v>1831</v>
       </c>
       <c r="F218" t="s">
-        <v>1967</v>
+        <v>1832</v>
       </c>
       <c r="G218" t="s">
-        <v>1968</v>
+        <v>1833</v>
       </c>
       <c r="H218" t="s">
-        <v>1969</v>
+        <v>1918</v>
       </c>
       <c r="I218" t="s">
-        <v>1970</v>
+        <v>1919</v>
       </c>
       <c r="J218"/>
       <c r="K218" t="s">
-        <v>1971</v>
+        <v>1920</v>
       </c>
       <c r="L218" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M218" t="s">
-        <v>1972</v>
+        <v>1921</v>
       </c>
       <c r="N218" t="s">
-        <v>1973</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1974</v>
+        <v>1922</v>
       </c>
       <c r="D219" t="s">
+        <v>1787</v>
+      </c>
+      <c r="E219" t="s">
+        <v>1923</v>
+      </c>
+      <c r="F219" t="s">
+        <v>1924</v>
+      </c>
+      <c r="G219" t="s">
+        <v>1925</v>
+      </c>
+      <c r="H219" t="s">
+        <v>1926</v>
+      </c>
+      <c r="I219" t="s">
         <v>1927</v>
-      </c>
-[...13 lines deleted...]
-        <v>1979</v>
       </c>
       <c r="J219"/>
       <c r="K219" t="s">
-        <v>1980</v>
+        <v>1928</v>
       </c>
       <c r="L219" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M219" t="s">
-        <v>1981</v>
+        <v>1929</v>
       </c>
       <c r="N219" t="s">
-        <v>1982</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1983</v>
+        <v>1931</v>
       </c>
       <c r="D220" t="s">
-        <v>1927</v>
+        <v>1787</v>
       </c>
       <c r="E220" t="s">
-        <v>1984</v>
+        <v>1932</v>
       </c>
       <c r="F220" t="s">
-        <v>1985</v>
+        <v>1933</v>
       </c>
       <c r="G220" t="s">
-        <v>1986</v>
+        <v>1934</v>
       </c>
       <c r="H220" t="s">
-        <v>1987</v>
+        <v>1935</v>
       </c>
       <c r="I220" t="s">
-        <v>1988</v>
+        <v>1936</v>
       </c>
       <c r="J220"/>
       <c r="K220" t="s">
-        <v>1989</v>
+        <v>1937</v>
       </c>
       <c r="L220" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M220" t="s">
-        <v>1990</v>
+        <v>1938</v>
       </c>
       <c r="N220" t="s">
-        <v>1991</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1992</v>
+        <v>1786</v>
       </c>
       <c r="D221" t="s">
-        <v>1927</v>
+        <v>1787</v>
       </c>
       <c r="E221" t="s">
-        <v>1993</v>
+        <v>1788</v>
       </c>
       <c r="F221" t="s">
-        <v>1994</v>
+        <v>1789</v>
       </c>
       <c r="G221" t="s">
-        <v>1995</v>
+        <v>1790</v>
       </c>
       <c r="H221" t="s">
-        <v>1996</v>
+        <v>1940</v>
       </c>
       <c r="I221" t="s">
-        <v>1997</v>
+        <v>1941</v>
       </c>
       <c r="J221"/>
       <c r="K221" t="s">
-        <v>1998</v>
+        <v>1942</v>
       </c>
       <c r="L221" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M221" t="s">
-        <v>1999</v>
+        <v>1943</v>
       </c>
       <c r="N221" t="s">
-        <v>2000</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
         <v>14</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1926</v>
+        <v>1944</v>
       </c>
       <c r="D222" t="s">
-        <v>1927</v>
+        <v>1945</v>
       </c>
       <c r="E222" t="s">
-        <v>1928</v>
+        <v>1946</v>
       </c>
       <c r="F222" t="s">
-        <v>1929</v>
+        <v>1947</v>
       </c>
       <c r="G222" t="s">
-        <v>1930</v>
+        <v>1948</v>
       </c>
       <c r="H222" t="s">
-        <v>2001</v>
+        <v>1949</v>
       </c>
       <c r="I222" t="s">
-        <v>2002</v>
+        <v>1950</v>
       </c>
       <c r="J222"/>
       <c r="K222" t="s">
-        <v>2003</v>
+        <v>1951</v>
       </c>
       <c r="L222" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M222" t="s">
-        <v>2004</v>
+        <v>1952</v>
       </c>
       <c r="N222" t="s">
-        <v>1935</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>2005</v>
+        <v>1954</v>
       </c>
       <c r="D223" t="s">
-        <v>1927</v>
+        <v>1955</v>
       </c>
       <c r="E223" t="s">
-        <v>2006</v>
+        <v>1956</v>
       </c>
       <c r="F223" t="s">
-        <v>2007</v>
+        <v>1957</v>
       </c>
       <c r="G223" t="s">
-        <v>2008</v>
+        <v>1958</v>
       </c>
       <c r="H223" t="s">
-        <v>2009</v>
+        <v>1959</v>
       </c>
       <c r="I223" t="s">
-        <v>2010</v>
-[...1 lines deleted...]
-      <c r="J223"/>
+        <v>1960</v>
+      </c>
+      <c r="J223" t="s">
+        <v>1961</v>
+      </c>
       <c r="K223" t="s">
-        <v>2011</v>
+        <v>1962</v>
       </c>
       <c r="L223" t="s">
-        <v>1288</v>
+        <v>36</v>
       </c>
       <c r="M223" t="s">
-        <v>2012</v>
+        <v>1963</v>
       </c>
       <c r="N223" t="s">
-        <v>2013</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>2014</v>
+        <v>1898</v>
       </c>
       <c r="D224" t="s">
-        <v>1927</v>
+        <v>1899</v>
       </c>
       <c r="E224" t="s">
-        <v>2015</v>
+        <v>1965</v>
       </c>
       <c r="F224" t="s">
-        <v>2016</v>
+        <v>1966</v>
       </c>
       <c r="G224" t="s">
-        <v>821</v>
+        <v>1902</v>
       </c>
       <c r="H224" t="s">
-        <v>2017</v>
+        <v>1967</v>
       </c>
       <c r="I224" t="s">
-        <v>2018</v>
+        <v>1968</v>
       </c>
       <c r="J224"/>
       <c r="K224" t="s">
-        <v>2019</v>
+        <v>1969</v>
       </c>
       <c r="L224" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M224" t="s">
-        <v>2020</v>
+        <v>1970</v>
       </c>
       <c r="N224" t="s">
-        <v>2021</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>2022</v>
+        <v>1971</v>
       </c>
       <c r="D225" t="s">
-        <v>2023</v>
+        <v>1620</v>
       </c>
       <c r="E225" t="s">
-        <v>2024</v>
+        <v>1972</v>
       </c>
       <c r="F225" t="s">
-        <v>2025</v>
+        <v>1973</v>
       </c>
       <c r="G225" t="s">
-        <v>2026</v>
+        <v>1974</v>
       </c>
       <c r="H225" t="s">
-        <v>2027</v>
+        <v>1975</v>
       </c>
       <c r="I225" t="s">
-        <v>2028</v>
+        <v>1976</v>
       </c>
       <c r="J225"/>
       <c r="K225" t="s">
-        <v>2029</v>
+        <v>1977</v>
       </c>
       <c r="L225" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M225" t="s">
-        <v>2030</v>
+        <v>1978</v>
       </c>
       <c r="N225" t="s">
-        <v>2031</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
         <v>14</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>2032</v>
+        <v>1886</v>
       </c>
       <c r="D226" t="s">
-        <v>1956</v>
+        <v>1620</v>
       </c>
       <c r="E226" t="s">
-        <v>2033</v>
+        <v>1980</v>
       </c>
       <c r="F226" t="s">
-        <v>2034</v>
+        <v>1888</v>
       </c>
       <c r="G226" t="s">
-        <v>2035</v>
+        <v>1889</v>
       </c>
       <c r="H226" t="s">
-        <v>2036</v>
+        <v>1981</v>
       </c>
       <c r="I226" t="s">
-        <v>2037</v>
+        <v>1982</v>
       </c>
       <c r="J226"/>
       <c r="K226" t="s">
-        <v>2038</v>
+        <v>1983</v>
       </c>
       <c r="L226" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M226" t="s">
-        <v>2039</v>
+        <v>1984</v>
       </c>
       <c r="N226" t="s">
-        <v>2040</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
         <v>14</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>2041</v>
+        <v>1849</v>
       </c>
       <c r="D227" t="s">
-        <v>1937</v>
+        <v>1620</v>
       </c>
       <c r="E227" t="s">
-        <v>2042</v>
+        <v>1850</v>
       </c>
       <c r="F227" t="s">
-        <v>2043</v>
+        <v>1851</v>
       </c>
       <c r="G227" t="s">
-        <v>2044</v>
+        <v>1852</v>
       </c>
       <c r="H227" t="s">
-        <v>2045</v>
+        <v>1985</v>
       </c>
       <c r="I227" t="s">
-        <v>2046</v>
+        <v>1986</v>
       </c>
       <c r="J227"/>
       <c r="K227" t="s">
-        <v>2047</v>
+        <v>1987</v>
       </c>
       <c r="L227" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M227" t="s">
-        <v>2048</v>
+        <v>1988</v>
       </c>
       <c r="N227" t="s">
-        <v>2049</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
         <v>14</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>2050</v>
+        <v>1796</v>
       </c>
       <c r="D228" t="s">
-        <v>2023</v>
+        <v>1797</v>
       </c>
       <c r="E228" t="s">
-        <v>2051</v>
+        <v>1798</v>
       </c>
       <c r="F228" t="s">
-        <v>2052</v>
+        <v>1799</v>
       </c>
       <c r="G228" t="s">
-        <v>2053</v>
+        <v>1800</v>
       </c>
       <c r="H228" t="s">
-        <v>2054</v>
+        <v>1989</v>
       </c>
       <c r="I228" t="s">
-        <v>2055</v>
+        <v>1990</v>
       </c>
       <c r="J228"/>
       <c r="K228" t="s">
-        <v>2056</v>
+        <v>1991</v>
       </c>
       <c r="L228" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M228" t="s">
-        <v>2057</v>
+        <v>1992</v>
       </c>
       <c r="N228" t="s">
-        <v>2058</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>2059</v>
+        <v>1830</v>
       </c>
       <c r="D229" t="s">
-        <v>2060</v>
+        <v>1797</v>
       </c>
       <c r="E229" t="s">
-        <v>2061</v>
+        <v>1831</v>
       </c>
       <c r="F229" t="s">
-        <v>2062</v>
+        <v>1832</v>
       </c>
       <c r="G229" t="s">
-        <v>2063</v>
+        <v>1833</v>
       </c>
       <c r="H229" t="s">
-        <v>2064</v>
+        <v>1993</v>
       </c>
       <c r="I229" t="s">
-        <v>2065</v>
+        <v>1994</v>
       </c>
       <c r="J229"/>
       <c r="K229" t="s">
-        <v>2066</v>
+        <v>1995</v>
       </c>
       <c r="L229" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M229" t="s">
-        <v>2067</v>
+        <v>1996</v>
       </c>
       <c r="N229" t="s">
-        <v>2068</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
-        <v>2069</v>
+        <v>1839</v>
       </c>
       <c r="D230" t="s">
-        <v>2070</v>
+        <v>1840</v>
       </c>
       <c r="E230" t="s">
-        <v>2071</v>
+        <v>1841</v>
       </c>
       <c r="F230" t="s">
-        <v>2072</v>
+        <v>1842</v>
       </c>
       <c r="G230" t="s">
-        <v>2073</v>
+        <v>1843</v>
       </c>
       <c r="H230" t="s">
-        <v>2074</v>
+        <v>1997</v>
       </c>
       <c r="I230" t="s">
-        <v>2075</v>
+        <v>1998</v>
       </c>
       <c r="J230"/>
       <c r="K230" t="s">
-        <v>2076</v>
+        <v>1999</v>
       </c>
       <c r="L230" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M230" t="s">
-        <v>2077</v>
+        <v>2000</v>
       </c>
       <c r="N230" t="s">
-        <v>2078</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="s">
         <v>14</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231" t="s">
-        <v>2079</v>
+        <v>2001</v>
       </c>
       <c r="D231" t="s">
-        <v>1956</v>
+        <v>1840</v>
       </c>
       <c r="E231" t="s">
-        <v>2080</v>
+        <v>2002</v>
       </c>
       <c r="F231" t="s">
-        <v>2081</v>
+        <v>2003</v>
       </c>
       <c r="G231" t="s">
-        <v>2082</v>
+        <v>2004</v>
       </c>
       <c r="H231" t="s">
-        <v>2083</v>
+        <v>2005</v>
       </c>
       <c r="I231" t="s">
-        <v>2084</v>
+        <v>2006</v>
       </c>
       <c r="J231"/>
       <c r="K231" t="s">
-        <v>2085</v>
+        <v>2007</v>
       </c>
       <c r="L231" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M231" t="s">
-        <v>2086</v>
+        <v>2008</v>
       </c>
       <c r="N231" t="s">
-        <v>2087</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>2088</v>
+        <v>1858</v>
       </c>
       <c r="D232" t="s">
-        <v>1807</v>
+        <v>1840</v>
       </c>
       <c r="E232" t="s">
-        <v>2089</v>
+        <v>1859</v>
       </c>
       <c r="F232" t="s">
-        <v>2090</v>
+        <v>1860</v>
       </c>
       <c r="G232" t="s">
-        <v>2091</v>
+        <v>1861</v>
       </c>
       <c r="H232" t="s">
-        <v>2092</v>
+        <v>2010</v>
       </c>
       <c r="I232" t="s">
-        <v>2093</v>
+        <v>2011</v>
       </c>
       <c r="J232"/>
       <c r="K232" t="s">
-        <v>2094</v>
+        <v>2012</v>
       </c>
       <c r="L232" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M232" t="s">
-        <v>2095</v>
+        <v>2013</v>
       </c>
       <c r="N232" t="s">
-        <v>2096</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>2097</v>
+        <v>2014</v>
       </c>
       <c r="D233" t="s">
-        <v>1956</v>
+        <v>1840</v>
       </c>
       <c r="E233" t="s">
-        <v>2098</v>
+        <v>2015</v>
       </c>
       <c r="F233" t="s">
-        <v>2099</v>
+        <v>1888</v>
       </c>
       <c r="G233" t="s">
-        <v>2100</v>
+        <v>2016</v>
       </c>
       <c r="H233" t="s">
-        <v>2101</v>
+        <v>2017</v>
       </c>
       <c r="I233" t="s">
-        <v>2102</v>
+        <v>2018</v>
       </c>
       <c r="J233"/>
       <c r="K233" t="s">
-        <v>2103</v>
+        <v>2019</v>
       </c>
       <c r="L233" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M233" t="s">
-        <v>2104</v>
+        <v>2020</v>
       </c>
       <c r="N233" t="s">
-        <v>2105</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
         <v>14</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234" t="s">
-        <v>2106</v>
+        <v>1877</v>
       </c>
       <c r="D234" t="s">
-        <v>2107</v>
+        <v>1840</v>
       </c>
       <c r="E234" t="s">
-        <v>2108</v>
+        <v>1878</v>
       </c>
       <c r="F234" t="s">
-        <v>2109</v>
+        <v>1879</v>
       </c>
       <c r="G234" t="s">
-        <v>2110</v>
+        <v>1880</v>
       </c>
       <c r="H234" t="s">
-        <v>2111</v>
+        <v>2022</v>
       </c>
       <c r="I234" t="s">
-        <v>2112</v>
+        <v>2023</v>
       </c>
       <c r="J234"/>
       <c r="K234" t="s">
-        <v>2113</v>
+        <v>2024</v>
       </c>
       <c r="L234" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M234" t="s">
-        <v>2114</v>
+        <v>2025</v>
       </c>
       <c r="N234" t="s">
-        <v>2115</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="s">
         <v>14</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
       <c r="C235" t="s">
-        <v>2116</v>
+        <v>2026</v>
       </c>
       <c r="D235" t="s">
-        <v>2117</v>
+        <v>1840</v>
       </c>
       <c r="E235" t="s">
-        <v>2118</v>
+        <v>2027</v>
       </c>
       <c r="F235" t="s">
-        <v>2119</v>
+        <v>2028</v>
       </c>
       <c r="G235" t="s">
-        <v>2120</v>
+        <v>2029</v>
       </c>
       <c r="H235" t="s">
-        <v>2121</v>
+        <v>2030</v>
       </c>
       <c r="I235" t="s">
-        <v>2122</v>
+        <v>2031</v>
       </c>
       <c r="J235"/>
       <c r="K235" t="s">
-        <v>2123</v>
+        <v>2032</v>
       </c>
       <c r="L235" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M235" t="s">
-        <v>2124</v>
+        <v>2033</v>
       </c>
       <c r="N235" t="s">
-        <v>2125</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="s">
         <v>14</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
       <c r="C236" t="s">
-        <v>2126</v>
+        <v>1908</v>
       </c>
       <c r="D236" t="s">
-        <v>2127</v>
+        <v>1909</v>
       </c>
       <c r="E236" t="s">
-        <v>2128</v>
+        <v>1910</v>
       </c>
       <c r="F236" t="s">
-        <v>2129</v>
+        <v>1911</v>
       </c>
       <c r="G236" t="s">
-        <v>2130</v>
+        <v>1912</v>
       </c>
       <c r="H236" t="s">
-        <v>2131</v>
+        <v>2035</v>
       </c>
       <c r="I236" t="s">
-        <v>2132</v>
+        <v>2036</v>
       </c>
       <c r="J236"/>
       <c r="K236" t="s">
-        <v>2133</v>
+        <v>2037</v>
       </c>
       <c r="L236" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M236" t="s">
-        <v>2134</v>
+        <v>2038</v>
       </c>
       <c r="N236" t="s">
-        <v>2135</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="s">
         <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1946</v>
+        <v>2039</v>
       </c>
       <c r="D237" t="s">
-        <v>1937</v>
+        <v>1909</v>
       </c>
       <c r="E237" t="s">
-        <v>1947</v>
+        <v>2040</v>
       </c>
       <c r="F237" t="s">
-        <v>1948</v>
+        <v>2041</v>
       </c>
       <c r="G237" t="s">
-        <v>1949</v>
+        <v>2042</v>
       </c>
       <c r="H237" t="s">
-        <v>2136</v>
+        <v>2043</v>
       </c>
       <c r="I237" t="s">
-        <v>2137</v>
+        <v>2044</v>
       </c>
       <c r="J237"/>
       <c r="K237" t="s">
-        <v>2138</v>
+        <v>2045</v>
       </c>
       <c r="L237" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M237" t="s">
-        <v>2139</v>
+        <v>2046</v>
       </c>
       <c r="N237" t="s">
-        <v>1954</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
         <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
-        <v>2041</v>
+        <v>2048</v>
       </c>
       <c r="D238" t="s">
-        <v>1937</v>
+        <v>1909</v>
       </c>
       <c r="E238" t="s">
-        <v>2140</v>
+        <v>2049</v>
       </c>
       <c r="F238" t="s">
-        <v>2141</v>
+        <v>2050</v>
       </c>
       <c r="G238" t="s">
-        <v>2044</v>
+        <v>2051</v>
       </c>
       <c r="H238" t="s">
-        <v>2142</v>
+        <v>2052</v>
       </c>
       <c r="I238" t="s">
-        <v>2143</v>
+        <v>2053</v>
       </c>
       <c r="J238"/>
       <c r="K238" t="s">
-        <v>2144</v>
+        <v>2054</v>
       </c>
       <c r="L238" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M238" t="s">
-        <v>2145</v>
+        <v>2055</v>
       </c>
       <c r="N238" t="s">
-        <v>2049</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
         <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1936</v>
+        <v>2057</v>
       </c>
       <c r="D239" t="s">
-        <v>1937</v>
+        <v>1909</v>
       </c>
       <c r="E239" t="s">
-        <v>1938</v>
+        <v>2058</v>
       </c>
       <c r="F239" t="s">
-        <v>1939</v>
+        <v>2059</v>
       </c>
       <c r="G239" t="s">
-        <v>1940</v>
+        <v>2060</v>
       </c>
       <c r="H239" t="s">
-        <v>2146</v>
+        <v>2061</v>
       </c>
       <c r="I239" t="s">
-        <v>2147</v>
+        <v>2062</v>
       </c>
       <c r="J239"/>
       <c r="K239" t="s">
-        <v>2148</v>
+        <v>2063</v>
       </c>
       <c r="L239" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M239" t="s">
-        <v>2149</v>
+        <v>2064</v>
       </c>
       <c r="N239" t="s">
-        <v>1945</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
         <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1965</v>
+        <v>2066</v>
       </c>
       <c r="D240" t="s">
-        <v>1956</v>
+        <v>2067</v>
       </c>
       <c r="E240" t="s">
-        <v>1966</v>
+        <v>2068</v>
       </c>
       <c r="F240" t="s">
-        <v>1967</v>
+        <v>2069</v>
       </c>
       <c r="G240" t="s">
-        <v>1968</v>
+        <v>2070</v>
       </c>
       <c r="H240" t="s">
-        <v>2150</v>
+        <v>2071</v>
       </c>
       <c r="I240" t="s">
-        <v>2151</v>
+        <v>2072</v>
       </c>
       <c r="J240"/>
       <c r="K240" t="s">
-        <v>2152</v>
+        <v>2073</v>
       </c>
       <c r="L240" t="s">
-        <v>44</v>
+        <v>1305</v>
       </c>
       <c r="M240" t="s">
-        <v>2153</v>
+        <v>2074</v>
       </c>
       <c r="N240" t="s">
-        <v>1973</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
         <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1955</v>
+        <v>2076</v>
       </c>
       <c r="D241" t="s">
-        <v>1956</v>
+        <v>2077</v>
       </c>
       <c r="E241" t="s">
-        <v>1957</v>
+        <v>2078</v>
       </c>
       <c r="F241" t="s">
-        <v>1958</v>
+        <v>2079</v>
       </c>
       <c r="G241" t="s">
-        <v>1959</v>
+        <v>2080</v>
       </c>
       <c r="H241" t="s">
-        <v>2154</v>
+        <v>2081</v>
       </c>
       <c r="I241" t="s">
-        <v>2155</v>
+        <v>2082</v>
       </c>
       <c r="J241"/>
       <c r="K241" t="s">
-        <v>2156</v>
+        <v>2083</v>
       </c>
       <c r="L241" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M241" t="s">
-        <v>2157</v>
+        <v>2084</v>
       </c>
       <c r="N241" t="s">
-        <v>1964</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
         <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>2032</v>
+        <v>2086</v>
       </c>
       <c r="D242" t="s">
-        <v>1956</v>
+        <v>2087</v>
       </c>
       <c r="E242" t="s">
-        <v>2033</v>
+        <v>2088</v>
       </c>
       <c r="F242" t="s">
-        <v>2034</v>
+        <v>2089</v>
       </c>
       <c r="G242" t="s">
-        <v>2035</v>
+        <v>2090</v>
       </c>
       <c r="H242" t="s">
-        <v>2158</v>
+        <v>2091</v>
       </c>
       <c r="I242" t="s">
-        <v>2159</v>
+        <v>2092</v>
       </c>
       <c r="J242"/>
       <c r="K242" t="s">
-        <v>2160</v>
+        <v>2093</v>
       </c>
       <c r="L242" t="s">
-        <v>44</v>
+        <v>2094</v>
       </c>
       <c r="M242" t="s">
-        <v>2161</v>
+        <v>2095</v>
       </c>
       <c r="N242" t="s">
-        <v>2040</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
         <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
         <v>2097</v>
       </c>
       <c r="D243" t="s">
-        <v>1956</v>
+        <v>2098</v>
       </c>
       <c r="E243" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="F243" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="G243" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="H243" t="s">
-        <v>2162</v>
+        <v>2102</v>
       </c>
       <c r="I243" t="s">
-        <v>2163</v>
+        <v>2103</v>
       </c>
       <c r="J243"/>
       <c r="K243" t="s">
-        <v>2164</v>
+        <v>2104</v>
       </c>
       <c r="L243" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M243" t="s">
-        <v>2165</v>
+        <v>2105</v>
       </c>
       <c r="N243" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
         <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>2079</v>
+        <v>2107</v>
       </c>
       <c r="D244" t="s">
-        <v>1956</v>
+        <v>2108</v>
       </c>
       <c r="E244" t="s">
-        <v>2080</v>
+        <v>2109</v>
       </c>
       <c r="F244" t="s">
-        <v>2081</v>
+        <v>2110</v>
       </c>
       <c r="G244" t="s">
-        <v>2082</v>
+        <v>2111</v>
       </c>
       <c r="H244" t="s">
-        <v>2166</v>
+        <v>2112</v>
       </c>
       <c r="I244" t="s">
-        <v>2167</v>
+        <v>2113</v>
       </c>
       <c r="J244"/>
       <c r="K244" t="s">
-        <v>2168</v>
+        <v>2114</v>
       </c>
       <c r="L244" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M244" t="s">
-        <v>2169</v>
+        <v>2115</v>
       </c>
       <c r="N244" t="s">
-        <v>2087</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
         <v>14</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>2170</v>
+        <v>2117</v>
       </c>
       <c r="D245" t="s">
-        <v>1956</v>
+        <v>2098</v>
       </c>
       <c r="E245" t="s">
-        <v>2171</v>
+        <v>2118</v>
       </c>
       <c r="F245" t="s">
-        <v>2172</v>
+        <v>2119</v>
       </c>
       <c r="G245" t="s">
-        <v>2173</v>
+        <v>2120</v>
       </c>
       <c r="H245" t="s">
-        <v>2174</v>
+        <v>2121</v>
       </c>
       <c r="I245" t="s">
-        <v>2175</v>
+        <v>2122</v>
       </c>
       <c r="J245"/>
       <c r="K245" t="s">
-        <v>2176</v>
+        <v>2123</v>
       </c>
       <c r="L245" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M245" t="s">
-        <v>2177</v>
+        <v>2124</v>
       </c>
       <c r="N245" t="s">
-        <v>2178</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
         <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>2179</v>
+        <v>2126</v>
       </c>
       <c r="D246" t="s">
-        <v>1956</v>
+        <v>2127</v>
       </c>
       <c r="E246" t="s">
-        <v>2180</v>
+        <v>2128</v>
       </c>
       <c r="F246" t="s">
-        <v>2181</v>
+        <v>2129</v>
       </c>
       <c r="G246" t="s">
-        <v>2182</v>
+        <v>2130</v>
       </c>
       <c r="H246" t="s">
-        <v>2183</v>
+        <v>2131</v>
       </c>
       <c r="I246" t="s">
-        <v>2184</v>
+        <v>2132</v>
       </c>
       <c r="J246"/>
       <c r="K246" t="s">
-        <v>2185</v>
+        <v>2133</v>
       </c>
       <c r="L246" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M246" t="s">
-        <v>2186</v>
+        <v>2134</v>
       </c>
       <c r="N246" t="s">
-        <v>2187</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="s">
         <v>14</v>
       </c>
       <c r="B247" t="s">
         <v>15</v>
       </c>
       <c r="C247" t="s">
-        <v>2188</v>
+        <v>2136</v>
       </c>
       <c r="D247" t="s">
-        <v>1956</v>
+        <v>2127</v>
       </c>
       <c r="E247" t="s">
-        <v>2189</v>
+        <v>2137</v>
       </c>
       <c r="F247" t="s">
-        <v>2190</v>
+        <v>2138</v>
       </c>
       <c r="G247" t="s">
-        <v>2191</v>
+        <v>2139</v>
       </c>
       <c r="H247" t="s">
-        <v>2192</v>
+        <v>2140</v>
       </c>
       <c r="I247" t="s">
-        <v>2193</v>
+        <v>2141</v>
       </c>
       <c r="J247"/>
       <c r="K247" t="s">
-        <v>2194</v>
+        <v>2142</v>
       </c>
       <c r="L247" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M247" t="s">
-        <v>2195</v>
+        <v>2143</v>
       </c>
       <c r="N247" t="s">
-        <v>2196</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="s">
         <v>14</v>
       </c>
       <c r="B248" t="s">
         <v>15</v>
       </c>
       <c r="C248" t="s">
-        <v>2197</v>
+        <v>2145</v>
       </c>
       <c r="D248" t="s">
-        <v>1807</v>
+        <v>2146</v>
       </c>
       <c r="E248" t="s">
-        <v>2198</v>
+        <v>2147</v>
       </c>
       <c r="F248" t="s">
-        <v>2199</v>
+        <v>2148</v>
       </c>
       <c r="G248" t="s">
-        <v>2200</v>
+        <v>2149</v>
       </c>
       <c r="H248" t="s">
-        <v>2201</v>
+        <v>2150</v>
       </c>
       <c r="I248" t="s">
-        <v>2202</v>
+        <v>2151</v>
       </c>
       <c r="J248"/>
       <c r="K248" t="s">
-        <v>2203</v>
+        <v>2152</v>
       </c>
       <c r="L248" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M248" t="s">
-        <v>2204</v>
+        <v>2153</v>
       </c>
       <c r="N248" t="s">
-        <v>2205</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="s">
         <v>14</v>
       </c>
       <c r="B249" t="s">
         <v>15</v>
       </c>
       <c r="C249" t="s">
-        <v>2088</v>
+        <v>2155</v>
       </c>
       <c r="D249" t="s">
-        <v>1807</v>
+        <v>2156</v>
       </c>
       <c r="E249" t="s">
-        <v>2089</v>
+        <v>2157</v>
       </c>
       <c r="F249" t="s">
-        <v>2090</v>
+        <v>2158</v>
       </c>
       <c r="G249" t="s">
-        <v>2091</v>
+        <v>2159</v>
       </c>
       <c r="H249" t="s">
-        <v>2206</v>
+        <v>2160</v>
       </c>
       <c r="I249" t="s">
-        <v>2207</v>
+        <v>2161</v>
       </c>
       <c r="J249"/>
       <c r="K249" t="s">
-        <v>2208</v>
+        <v>2162</v>
       </c>
       <c r="L249" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M249" t="s">
-        <v>2209</v>
+        <v>2163</v>
       </c>
       <c r="N249" t="s">
-        <v>2096</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="s">
         <v>14</v>
       </c>
       <c r="B250" t="s">
         <v>15</v>
       </c>
       <c r="C250" t="s">
-        <v>2210</v>
+        <v>2165</v>
       </c>
       <c r="D250" t="s">
-        <v>1807</v>
+        <v>2156</v>
       </c>
       <c r="E250" t="s">
-        <v>2211</v>
+        <v>2166</v>
       </c>
       <c r="F250" t="s">
-        <v>2212</v>
+        <v>2167</v>
       </c>
       <c r="G250" t="s">
-        <v>2213</v>
+        <v>2168</v>
       </c>
       <c r="H250" t="s">
-        <v>2214</v>
+        <v>2169</v>
       </c>
       <c r="I250" t="s">
-        <v>2215</v>
+        <v>2170</v>
       </c>
       <c r="J250"/>
       <c r="K250" t="s">
-        <v>2216</v>
+        <v>2171</v>
       </c>
       <c r="L250" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M250" t="s">
-        <v>2217</v>
+        <v>2172</v>
       </c>
       <c r="N250" t="s">
-        <v>2218</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="s">
         <v>14</v>
       </c>
       <c r="B251" t="s">
         <v>15</v>
       </c>
       <c r="C251" t="s">
-        <v>2219</v>
+        <v>2174</v>
       </c>
       <c r="D251" t="s">
-        <v>1807</v>
+        <v>2175</v>
       </c>
       <c r="E251" t="s">
-        <v>2220</v>
+        <v>2176</v>
       </c>
       <c r="F251" t="s">
-        <v>2221</v>
+        <v>2177</v>
       </c>
       <c r="G251" t="s">
-        <v>2222</v>
+        <v>2178</v>
       </c>
       <c r="H251" t="s">
-        <v>2223</v>
+        <v>2179</v>
       </c>
       <c r="I251" t="s">
-        <v>2224</v>
+        <v>2180</v>
       </c>
       <c r="J251"/>
       <c r="K251" t="s">
-        <v>2225</v>
+        <v>2181</v>
       </c>
       <c r="L251" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M251" t="s">
-        <v>2226</v>
+        <v>2182</v>
       </c>
       <c r="N251" t="s">
-        <v>2227</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="s">
         <v>14</v>
       </c>
       <c r="B252" t="s">
         <v>15</v>
       </c>
       <c r="C252" t="s">
-        <v>2050</v>
+        <v>2184</v>
       </c>
       <c r="D252" t="s">
-        <v>2023</v>
+        <v>2185</v>
       </c>
       <c r="E252" t="s">
-        <v>2051</v>
+        <v>2186</v>
       </c>
       <c r="F252" t="s">
-        <v>2052</v>
+        <v>2187</v>
       </c>
       <c r="G252" t="s">
-        <v>2053</v>
+        <v>2188</v>
       </c>
       <c r="H252" t="s">
-        <v>2228</v>
+        <v>2189</v>
       </c>
       <c r="I252" t="s">
-        <v>2229</v>
+        <v>2190</v>
       </c>
       <c r="J252"/>
       <c r="K252" t="s">
-        <v>2230</v>
+        <v>2191</v>
       </c>
       <c r="L252" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M252" t="s">
-        <v>2231</v>
+        <v>2192</v>
       </c>
       <c r="N252" t="s">
-        <v>2058</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="s">
         <v>14</v>
       </c>
       <c r="B253" t="s">
         <v>15</v>
       </c>
       <c r="C253" t="s">
-        <v>2232</v>
+        <v>2194</v>
       </c>
       <c r="D253" t="s">
-        <v>2023</v>
+        <v>2185</v>
       </c>
       <c r="E253" t="s">
-        <v>2233</v>
+        <v>2195</v>
       </c>
       <c r="F253" t="s">
-        <v>2234</v>
+        <v>2196</v>
       </c>
       <c r="G253" t="s">
-        <v>2235</v>
+        <v>2197</v>
       </c>
       <c r="H253" t="s">
-        <v>2236</v>
+        <v>2198</v>
       </c>
       <c r="I253" t="s">
-        <v>2237</v>
+        <v>2199</v>
       </c>
       <c r="J253"/>
       <c r="K253" t="s">
-        <v>2238</v>
+        <v>2200</v>
       </c>
       <c r="L253" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M253" t="s">
-        <v>2239</v>
+        <v>2201</v>
       </c>
       <c r="N253" t="s">
-        <v>2240</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="s">
         <v>14</v>
       </c>
       <c r="B254" t="s">
         <v>15</v>
       </c>
       <c r="C254" t="s">
-        <v>2241</v>
+        <v>2203</v>
       </c>
       <c r="D254" t="s">
-        <v>2023</v>
+        <v>2204</v>
       </c>
       <c r="E254" t="s">
-        <v>2242</v>
+        <v>2205</v>
       </c>
       <c r="F254" t="s">
-        <v>2243</v>
+        <v>2206</v>
       </c>
       <c r="G254" t="s">
-        <v>2244</v>
+        <v>2207</v>
       </c>
       <c r="H254" t="s">
-        <v>2245</v>
+        <v>2208</v>
       </c>
       <c r="I254" t="s">
-        <v>2246</v>
+        <v>2209</v>
       </c>
       <c r="J254"/>
       <c r="K254" t="s">
-        <v>2247</v>
+        <v>2210</v>
       </c>
       <c r="L254" t="s">
-        <v>44</v>
+        <v>2094</v>
       </c>
       <c r="M254" t="s">
-        <v>2248</v>
+        <v>2211</v>
       </c>
       <c r="N254" t="s">
-        <v>2249</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="s">
         <v>14</v>
       </c>
       <c r="B255" t="s">
         <v>15</v>
       </c>
       <c r="C255" t="s">
-        <v>2250</v>
+        <v>2213</v>
       </c>
       <c r="D255" t="s">
-        <v>2023</v>
+        <v>2204</v>
       </c>
       <c r="E255" t="s">
-        <v>2251</v>
+        <v>2214</v>
       </c>
       <c r="F255" t="s">
-        <v>2252</v>
+        <v>2215</v>
       </c>
       <c r="G255" t="s">
-        <v>2253</v>
+        <v>2216</v>
       </c>
       <c r="H255" t="s">
-        <v>2254</v>
+        <v>2217</v>
       </c>
       <c r="I255" t="s">
-        <v>2255</v>
+        <v>2218</v>
       </c>
       <c r="J255"/>
       <c r="K255" t="s">
-        <v>2256</v>
+        <v>2219</v>
       </c>
       <c r="L255" t="s">
-        <v>44</v>
+        <v>2220</v>
       </c>
       <c r="M255" t="s">
-        <v>2257</v>
+        <v>2221</v>
       </c>
       <c r="N255" t="s">
-        <v>2258</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="s">
         <v>14</v>
       </c>
       <c r="B256" t="s">
         <v>15</v>
       </c>
       <c r="C256" t="s">
-        <v>2022</v>
+        <v>2223</v>
       </c>
       <c r="D256" t="s">
-        <v>2023</v>
+        <v>2204</v>
       </c>
       <c r="E256" t="s">
-        <v>2024</v>
+        <v>2224</v>
       </c>
       <c r="F256" t="s">
-        <v>2025</v>
+        <v>2225</v>
       </c>
       <c r="G256" t="s">
-        <v>2026</v>
+        <v>2226</v>
       </c>
       <c r="H256" t="s">
-        <v>2259</v>
+        <v>2227</v>
       </c>
       <c r="I256" t="s">
-        <v>2260</v>
+        <v>2228</v>
       </c>
       <c r="J256"/>
       <c r="K256" t="s">
-        <v>2261</v>
+        <v>2229</v>
       </c>
       <c r="L256" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M256" t="s">
-        <v>2262</v>
+        <v>2230</v>
       </c>
       <c r="N256" t="s">
-        <v>2031</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="s">
         <v>14</v>
       </c>
       <c r="B257" t="s">
         <v>15</v>
       </c>
       <c r="C257" t="s">
-        <v>2263</v>
+        <v>2232</v>
       </c>
       <c r="D257" t="s">
-        <v>2264</v>
+        <v>2233</v>
       </c>
       <c r="E257" t="s">
-        <v>2265</v>
+        <v>2234</v>
       </c>
       <c r="F257" t="s">
-        <v>2266</v>
+        <v>2235</v>
       </c>
       <c r="G257" t="s">
-        <v>2267</v>
+        <v>2236</v>
       </c>
       <c r="H257" t="s">
-        <v>2268</v>
+        <v>2237</v>
       </c>
       <c r="I257" t="s">
-        <v>2269</v>
+        <v>2238</v>
       </c>
       <c r="J257"/>
       <c r="K257" t="s">
-        <v>2270</v>
+        <v>2239</v>
       </c>
       <c r="L257" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M257" t="s">
-        <v>2271</v>
+        <v>2240</v>
       </c>
       <c r="N257" t="s">
-        <v>2272</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="s">
         <v>14</v>
       </c>
       <c r="B258" t="s">
         <v>15</v>
       </c>
       <c r="C258" t="s">
-        <v>2273</v>
+        <v>2242</v>
       </c>
       <c r="D258" t="s">
-        <v>2274</v>
+        <v>2243</v>
       </c>
       <c r="E258" t="s">
-        <v>2275</v>
+        <v>2244</v>
       </c>
       <c r="F258" t="s">
-        <v>2276</v>
+        <v>2245</v>
       </c>
       <c r="G258" t="s">
-        <v>2277</v>
+        <v>2246</v>
       </c>
       <c r="H258" t="s">
-        <v>2278</v>
+        <v>2247</v>
       </c>
       <c r="I258" t="s">
-        <v>2279</v>
+        <v>2248</v>
       </c>
       <c r="J258"/>
       <c r="K258" t="s">
-        <v>2280</v>
+        <v>2249</v>
       </c>
       <c r="L258" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M258" t="s">
-        <v>2281</v>
+        <v>2250</v>
       </c>
       <c r="N258" t="s">
-        <v>2282</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="s">
         <v>14</v>
       </c>
       <c r="B259" t="s">
         <v>15</v>
       </c>
       <c r="C259" t="s">
-        <v>2283</v>
+        <v>2252</v>
       </c>
       <c r="D259" t="s">
-        <v>2284</v>
+        <v>2253</v>
       </c>
       <c r="E259" t="s">
-        <v>2285</v>
+        <v>2254</v>
       </c>
       <c r="F259" t="s">
-        <v>2286</v>
+        <v>2255</v>
       </c>
       <c r="G259" t="s">
-        <v>2287</v>
+        <v>2256</v>
       </c>
       <c r="H259" t="s">
-        <v>2288</v>
+        <v>2257</v>
       </c>
       <c r="I259" t="s">
-        <v>2289</v>
+        <v>2258</v>
       </c>
       <c r="J259"/>
       <c r="K259" t="s">
-        <v>2290</v>
+        <v>2259</v>
       </c>
       <c r="L259" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M259" t="s">
-        <v>2291</v>
+        <v>2260</v>
       </c>
       <c r="N259" t="s">
-        <v>2292</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="s">
         <v>14</v>
       </c>
       <c r="B260" t="s">
         <v>15</v>
       </c>
       <c r="C260" t="s">
-        <v>2293</v>
+        <v>2262</v>
       </c>
       <c r="D260" t="s">
-        <v>2294</v>
+        <v>2253</v>
       </c>
       <c r="E260" t="s">
-        <v>2295</v>
+        <v>2263</v>
       </c>
       <c r="F260" t="s">
-        <v>2296</v>
+        <v>2264</v>
       </c>
       <c r="G260" t="s">
-        <v>2297</v>
+        <v>2265</v>
       </c>
       <c r="H260" t="s">
-        <v>2298</v>
+        <v>2266</v>
       </c>
       <c r="I260" t="s">
-        <v>2299</v>
+        <v>2267</v>
       </c>
       <c r="J260"/>
       <c r="K260" t="s">
-        <v>2300</v>
+        <v>2268</v>
       </c>
       <c r="L260" t="s">
-        <v>2301</v>
+        <v>810</v>
       </c>
       <c r="M260" t="s">
-        <v>2302</v>
+        <v>2269</v>
       </c>
       <c r="N260" t="s">
-        <v>2303</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="s">
         <v>14</v>
       </c>
       <c r="B261" t="s">
         <v>15</v>
       </c>
       <c r="C261" t="s">
-        <v>2304</v>
+        <v>2271</v>
       </c>
       <c r="D261" t="s">
-        <v>2294</v>
+        <v>2272</v>
       </c>
       <c r="E261" t="s">
-        <v>2305</v>
+        <v>2273</v>
       </c>
       <c r="F261" t="s">
-        <v>2306</v>
+        <v>2274</v>
       </c>
       <c r="G261" t="s">
-        <v>2307</v>
+        <v>2275</v>
       </c>
       <c r="H261" t="s">
-        <v>2308</v>
+        <v>2276</v>
       </c>
       <c r="I261" t="s">
-        <v>2309</v>
+        <v>2277</v>
       </c>
       <c r="J261"/>
       <c r="K261" t="s">
-        <v>2310</v>
+        <v>2278</v>
       </c>
       <c r="L261" t="s">
-        <v>1599</v>
+        <v>2279</v>
       </c>
       <c r="M261" t="s">
-        <v>2311</v>
+        <v>2280</v>
       </c>
       <c r="N261" t="s">
-        <v>2312</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="s">
         <v>14</v>
       </c>
       <c r="B262" t="s">
         <v>15</v>
       </c>
       <c r="C262" t="s">
-        <v>2304</v>
+        <v>2282</v>
       </c>
       <c r="D262" t="s">
-        <v>2294</v>
+        <v>2272</v>
       </c>
       <c r="E262" t="s">
-        <v>2305</v>
+        <v>222</v>
       </c>
       <c r="F262" t="s">
-        <v>2306</v>
+        <v>223</v>
       </c>
       <c r="G262" t="s">
-        <v>2307</v>
+        <v>224</v>
       </c>
       <c r="H262" t="s">
-        <v>2313</v>
+        <v>2283</v>
       </c>
       <c r="I262" t="s">
-        <v>2314</v>
+        <v>2284</v>
       </c>
       <c r="J262"/>
       <c r="K262" t="s">
-        <v>2315</v>
+        <v>2285</v>
       </c>
       <c r="L262" t="s">
-        <v>1599</v>
+        <v>2279</v>
       </c>
       <c r="M262" t="s">
-        <v>2316</v>
+        <v>2286</v>
       </c>
       <c r="N262" t="s">
-        <v>2312</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="s">
         <v>14</v>
       </c>
       <c r="B263" t="s">
         <v>15</v>
       </c>
       <c r="C263" t="s">
-        <v>2317</v>
+        <v>2288</v>
       </c>
       <c r="D263" t="s">
-        <v>2284</v>
+        <v>2289</v>
       </c>
       <c r="E263" t="s">
-        <v>2318</v>
+        <v>2290</v>
       </c>
       <c r="F263" t="s">
-        <v>2319</v>
+        <v>2291</v>
       </c>
       <c r="G263" t="s">
-        <v>2320</v>
+        <v>2292</v>
       </c>
       <c r="H263" t="s">
-        <v>2321</v>
+        <v>2293</v>
       </c>
       <c r="I263" t="s">
-        <v>2322</v>
+        <v>2294</v>
       </c>
       <c r="J263"/>
       <c r="K263" t="s">
-        <v>2323</v>
+        <v>2295</v>
       </c>
       <c r="L263" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M263" t="s">
-        <v>2324</v>
+        <v>2296</v>
       </c>
       <c r="N263" t="s">
-        <v>2325</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="s">
         <v>14</v>
       </c>
       <c r="B264" t="s">
         <v>15</v>
       </c>
       <c r="C264" t="s">
-        <v>2326</v>
+        <v>2298</v>
       </c>
       <c r="D264" t="s">
-        <v>2327</v>
+        <v>2289</v>
       </c>
       <c r="E264" t="s">
-        <v>2328</v>
+        <v>2299</v>
       </c>
       <c r="F264" t="s">
-        <v>2329</v>
+        <v>2300</v>
       </c>
       <c r="G264" t="s">
-        <v>2330</v>
+        <v>2301</v>
       </c>
       <c r="H264" t="s">
-        <v>2331</v>
+        <v>2302</v>
       </c>
       <c r="I264" t="s">
-        <v>2332</v>
+        <v>2303</v>
       </c>
       <c r="J264"/>
       <c r="K264" t="s">
-        <v>2333</v>
+        <v>2304</v>
       </c>
       <c r="L264" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M264" t="s">
-        <v>2334</v>
+        <v>2305</v>
       </c>
       <c r="N264" t="s">
-        <v>2335</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="s">
         <v>14</v>
       </c>
       <c r="B265" t="s">
         <v>15</v>
       </c>
       <c r="C265" t="s">
-        <v>2336</v>
+        <v>2307</v>
       </c>
       <c r="D265" t="s">
-        <v>2107</v>
+        <v>2308</v>
       </c>
       <c r="E265" t="s">
-        <v>2337</v>
+        <v>2309</v>
       </c>
       <c r="F265" t="s">
-        <v>2338</v>
+        <v>2310</v>
       </c>
       <c r="G265" t="s">
-        <v>2339</v>
+        <v>2311</v>
       </c>
       <c r="H265" t="s">
-        <v>2340</v>
+        <v>2312</v>
       </c>
       <c r="I265" t="s">
-        <v>2341</v>
+        <v>2313</v>
       </c>
       <c r="J265"/>
       <c r="K265" t="s">
-        <v>2342</v>
+        <v>2314</v>
       </c>
       <c r="L265" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M265" t="s">
-        <v>2343</v>
+        <v>2315</v>
       </c>
       <c r="N265" t="s">
-        <v>2344</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="s">
         <v>14</v>
       </c>
       <c r="B266" t="s">
         <v>15</v>
       </c>
       <c r="C266" t="s">
-        <v>2345</v>
+        <v>2317</v>
       </c>
       <c r="D266" t="s">
-        <v>2327</v>
+        <v>2243</v>
       </c>
       <c r="E266" t="s">
-        <v>2346</v>
+        <v>2318</v>
       </c>
       <c r="F266" t="s">
-        <v>2347</v>
+        <v>2319</v>
       </c>
       <c r="G266" t="s">
-        <v>2348</v>
+        <v>2320</v>
       </c>
       <c r="H266" t="s">
-        <v>2349</v>
+        <v>2321</v>
       </c>
       <c r="I266" t="s">
-        <v>2350</v>
+        <v>2322</v>
       </c>
       <c r="J266"/>
       <c r="K266" t="s">
-        <v>2351</v>
+        <v>2323</v>
       </c>
       <c r="L266" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M266" t="s">
-        <v>2352</v>
+        <v>2324</v>
       </c>
       <c r="N266" t="s">
-        <v>2353</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="s">
         <v>14</v>
       </c>
       <c r="B267" t="s">
         <v>15</v>
       </c>
       <c r="C267" t="s">
-        <v>2354</v>
+        <v>2326</v>
       </c>
       <c r="D267" t="s">
-        <v>2355</v>
+        <v>2098</v>
       </c>
       <c r="E267" t="s">
-        <v>2356</v>
+        <v>2327</v>
       </c>
       <c r="F267" t="s">
-        <v>2357</v>
+        <v>2328</v>
       </c>
       <c r="G267" t="s">
-        <v>2358</v>
+        <v>2329</v>
       </c>
       <c r="H267" t="s">
-        <v>2359</v>
+        <v>2330</v>
       </c>
       <c r="I267" t="s">
-        <v>2360</v>
+        <v>2331</v>
       </c>
       <c r="J267"/>
       <c r="K267" t="s">
-        <v>2361</v>
+        <v>2332</v>
       </c>
       <c r="L267" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M267" t="s">
-        <v>2362</v>
+        <v>2333</v>
       </c>
       <c r="N267" t="s">
-        <v>2363</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="s">
         <v>14</v>
       </c>
       <c r="B268" t="s">
         <v>15</v>
       </c>
       <c r="C268" t="s">
-        <v>2364</v>
+        <v>2335</v>
       </c>
       <c r="D268" t="s">
-        <v>2327</v>
+        <v>2336</v>
       </c>
       <c r="E268" t="s">
-        <v>2365</v>
+        <v>2337</v>
       </c>
       <c r="F268" t="s">
-        <v>2366</v>
+        <v>2338</v>
       </c>
       <c r="G268" t="s">
-        <v>2367</v>
+        <v>2339</v>
       </c>
       <c r="H268" t="s">
-        <v>2368</v>
+        <v>2340</v>
       </c>
       <c r="I268" t="s">
-        <v>2369</v>
+        <v>2341</v>
       </c>
       <c r="J268"/>
       <c r="K268" t="s">
-        <v>2370</v>
+        <v>2342</v>
       </c>
       <c r="L268" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M268" t="s">
-        <v>2371</v>
+        <v>2343</v>
       </c>
       <c r="N268" t="s">
-        <v>2372</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="s">
         <v>14</v>
       </c>
       <c r="B269" t="s">
         <v>15</v>
       </c>
       <c r="C269" t="s">
-        <v>2373</v>
+        <v>2345</v>
       </c>
       <c r="D269" t="s">
-        <v>2107</v>
+        <v>2243</v>
       </c>
       <c r="E269" t="s">
-        <v>2374</v>
+        <v>2346</v>
       </c>
       <c r="F269" t="s">
-        <v>2375</v>
+        <v>2347</v>
       </c>
       <c r="G269" t="s">
-        <v>2376</v>
+        <v>2348</v>
       </c>
       <c r="H269" t="s">
-        <v>2377</v>
+        <v>2349</v>
       </c>
       <c r="I269" t="s">
-        <v>2378</v>
+        <v>2350</v>
       </c>
       <c r="J269"/>
       <c r="K269" t="s">
-        <v>2379</v>
+        <v>2351</v>
       </c>
       <c r="L269" t="s">
-        <v>44</v>
+        <v>2094</v>
       </c>
       <c r="M269" t="s">
-        <v>2380</v>
+        <v>2352</v>
       </c>
       <c r="N269" t="s">
-        <v>2381</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="s">
         <v>14</v>
       </c>
       <c r="B270" t="s">
         <v>15</v>
       </c>
       <c r="C270" t="s">
-        <v>2373</v>
+        <v>2354</v>
       </c>
       <c r="D270" t="s">
-        <v>2107</v>
+        <v>2336</v>
       </c>
       <c r="E270" t="s">
-        <v>2374</v>
+        <v>2355</v>
       </c>
       <c r="F270" t="s">
-        <v>2375</v>
+        <v>2356</v>
       </c>
       <c r="G270" t="s">
-        <v>2376</v>
+        <v>2357</v>
       </c>
       <c r="H270" t="s">
-        <v>2377</v>
+        <v>2358</v>
       </c>
       <c r="I270" t="s">
-        <v>2382</v>
+        <v>2359</v>
       </c>
       <c r="J270"/>
       <c r="K270" t="s">
-        <v>2383</v>
+        <v>2360</v>
       </c>
       <c r="L270" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M270" t="s">
-        <v>2384</v>
+        <v>2361</v>
       </c>
       <c r="N270" t="s">
-        <v>2381</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="s">
         <v>14</v>
       </c>
       <c r="B271" t="s">
         <v>15</v>
       </c>
       <c r="C271" t="s">
-        <v>2385</v>
+        <v>2363</v>
       </c>
       <c r="D271" t="s">
-        <v>2386</v>
+        <v>2243</v>
       </c>
       <c r="E271" t="s">
-        <v>2387</v>
+        <v>2364</v>
       </c>
       <c r="F271" t="s">
-        <v>2388</v>
+        <v>2365</v>
       </c>
       <c r="G271" t="s">
-        <v>2389</v>
+        <v>2366</v>
       </c>
       <c r="H271" t="s">
-        <v>2390</v>
+        <v>2367</v>
       </c>
       <c r="I271" t="s">
-        <v>2391</v>
+        <v>2368</v>
       </c>
       <c r="J271"/>
       <c r="K271" t="s">
-        <v>2392</v>
+        <v>2369</v>
       </c>
       <c r="L271" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M271" t="s">
-        <v>2393</v>
+        <v>2370</v>
       </c>
       <c r="N271" t="s">
-        <v>2394</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="s">
         <v>14</v>
       </c>
       <c r="B272" t="s">
         <v>15</v>
       </c>
       <c r="C272" t="s">
-        <v>2395</v>
+        <v>2372</v>
       </c>
       <c r="D272" t="s">
-        <v>2396</v>
+        <v>2373</v>
       </c>
       <c r="E272" t="s">
-        <v>2397</v>
+        <v>2374</v>
       </c>
       <c r="F272" t="s">
-        <v>2398</v>
+        <v>2375</v>
       </c>
       <c r="G272" t="s">
-        <v>2399</v>
+        <v>2376</v>
       </c>
       <c r="H272" t="s">
-        <v>2400</v>
+        <v>2377</v>
       </c>
       <c r="I272" t="s">
-        <v>2401</v>
+        <v>2378</v>
       </c>
       <c r="J272"/>
       <c r="K272" t="s">
-        <v>2402</v>
+        <v>2379</v>
       </c>
       <c r="L272" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M272" t="s">
-        <v>2403</v>
+        <v>2380</v>
       </c>
       <c r="N272" t="s">
-        <v>2404</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="s">
         <v>14</v>
       </c>
       <c r="B273" t="s">
         <v>15</v>
       </c>
       <c r="C273" t="s">
-        <v>2317</v>
+        <v>2382</v>
       </c>
       <c r="D273" t="s">
-        <v>2284</v>
+        <v>2383</v>
       </c>
       <c r="E273" t="s">
-        <v>2318</v>
+        <v>2384</v>
       </c>
       <c r="F273" t="s">
-        <v>2319</v>
+        <v>2385</v>
       </c>
       <c r="G273" t="s">
-        <v>2320</v>
+        <v>2386</v>
       </c>
       <c r="H273" t="s">
-        <v>2405</v>
+        <v>2387</v>
       </c>
       <c r="I273" t="s">
-        <v>2406</v>
+        <v>2388</v>
       </c>
       <c r="J273"/>
       <c r="K273" t="s">
-        <v>2407</v>
+        <v>2389</v>
       </c>
       <c r="L273" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M273" t="s">
-        <v>2408</v>
+        <v>2390</v>
       </c>
       <c r="N273" t="s">
-        <v>2325</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="s">
         <v>14</v>
       </c>
       <c r="B274" t="s">
         <v>15</v>
       </c>
       <c r="C274" t="s">
-        <v>2409</v>
+        <v>2392</v>
       </c>
       <c r="D274" t="s">
-        <v>2274</v>
+        <v>2393</v>
       </c>
       <c r="E274" t="s">
-        <v>2410</v>
+        <v>2394</v>
       </c>
       <c r="F274" t="s">
-        <v>2411</v>
+        <v>2395</v>
       </c>
       <c r="G274" t="s">
-        <v>2412</v>
+        <v>2396</v>
       </c>
       <c r="H274" t="s">
-        <v>2413</v>
+        <v>2397</v>
       </c>
       <c r="I274" t="s">
-        <v>2414</v>
+        <v>2398</v>
       </c>
       <c r="J274"/>
       <c r="K274" t="s">
-        <v>2415</v>
+        <v>2399</v>
       </c>
       <c r="L274" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M274" t="s">
-        <v>2416</v>
+        <v>2400</v>
       </c>
       <c r="N274" t="s">
-        <v>2417</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="s">
         <v>14</v>
       </c>
       <c r="B275" t="s">
         <v>15</v>
       </c>
       <c r="C275" t="s">
-        <v>2418</v>
+        <v>2402</v>
       </c>
       <c r="D275" t="s">
-        <v>2274</v>
+        <v>2403</v>
       </c>
       <c r="E275" t="s">
-        <v>2419</v>
+        <v>2404</v>
       </c>
       <c r="F275" t="s">
-        <v>2420</v>
+        <v>2405</v>
       </c>
       <c r="G275" t="s">
-        <v>2421</v>
+        <v>2406</v>
       </c>
       <c r="H275" t="s">
-        <v>2422</v>
+        <v>2407</v>
       </c>
       <c r="I275" t="s">
-        <v>2423</v>
+        <v>2408</v>
       </c>
       <c r="J275"/>
       <c r="K275" t="s">
-        <v>2424</v>
+        <v>2409</v>
       </c>
       <c r="L275" t="s">
-        <v>1288</v>
+        <v>1248</v>
       </c>
       <c r="M275" t="s">
-        <v>2425</v>
+        <v>2410</v>
       </c>
       <c r="N275" t="s">
-        <v>2426</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="s">
         <v>14</v>
       </c>
       <c r="B276" t="s">
         <v>15</v>
       </c>
       <c r="C276" t="s">
-        <v>2273</v>
+        <v>2086</v>
       </c>
       <c r="D276" t="s">
-        <v>2274</v>
+        <v>2087</v>
       </c>
       <c r="E276" t="s">
-        <v>2275</v>
+        <v>2088</v>
       </c>
       <c r="F276" t="s">
-        <v>2276</v>
+        <v>2089</v>
       </c>
       <c r="G276" t="s">
-        <v>2277</v>
+        <v>2090</v>
       </c>
       <c r="H276" t="s">
-        <v>2427</v>
+        <v>2412</v>
       </c>
       <c r="I276" t="s">
-        <v>2428</v>
+        <v>2413</v>
       </c>
       <c r="J276"/>
       <c r="K276" t="s">
-        <v>2429</v>
+        <v>2414</v>
       </c>
       <c r="L276" t="s">
-        <v>44</v>
+        <v>2094</v>
       </c>
       <c r="M276" t="s">
-        <v>2430</v>
+        <v>2415</v>
       </c>
       <c r="N276" t="s">
-        <v>2282</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="s">
         <v>14</v>
       </c>
       <c r="B277" t="s">
         <v>15</v>
       </c>
       <c r="C277" t="s">
-        <v>2431</v>
+        <v>2416</v>
       </c>
       <c r="D277" t="s">
-        <v>2432</v>
+        <v>2417</v>
       </c>
       <c r="E277" t="s">
-        <v>2433</v>
+        <v>2418</v>
       </c>
       <c r="F277" t="s">
-        <v>2434</v>
+        <v>2419</v>
       </c>
       <c r="G277" t="s">
-        <v>2435</v>
+        <v>2420</v>
       </c>
       <c r="H277" t="s">
-        <v>2436</v>
+        <v>2421</v>
       </c>
       <c r="I277" t="s">
-        <v>2437</v>
+        <v>2422</v>
       </c>
       <c r="J277"/>
       <c r="K277" t="s">
-        <v>2438</v>
+        <v>2423</v>
       </c>
       <c r="L277" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M277" t="s">
-        <v>2439</v>
+        <v>2424</v>
       </c>
       <c r="N277" t="s">
-        <v>2440</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="s">
         <v>14</v>
       </c>
       <c r="B278" t="s">
         <v>15</v>
       </c>
       <c r="C278" t="s">
-        <v>2441</v>
+        <v>2426</v>
       </c>
       <c r="D278" t="s">
-        <v>2442</v>
+        <v>2087</v>
       </c>
       <c r="E278" t="s">
-        <v>2443</v>
+        <v>2427</v>
       </c>
       <c r="F278" t="s">
-        <v>2444</v>
+        <v>2428</v>
       </c>
       <c r="G278" t="s">
-        <v>2445</v>
+        <v>2429</v>
       </c>
       <c r="H278" t="s">
-        <v>2446</v>
+        <v>2430</v>
       </c>
       <c r="I278" t="s">
-        <v>2447</v>
-[...3 lines deleted...]
-      </c>
+        <v>2431</v>
+      </c>
+      <c r="J278"/>
       <c r="K278" t="s">
-        <v>2449</v>
+        <v>2432</v>
       </c>
       <c r="L278" t="s">
-        <v>126</v>
+        <v>1111</v>
       </c>
       <c r="M278" t="s">
-        <v>2450</v>
+        <v>2433</v>
       </c>
       <c r="N278" t="s">
-        <v>2451</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="s">
         <v>14</v>
       </c>
       <c r="B279" t="s">
         <v>15</v>
       </c>
       <c r="C279" t="s">
-        <v>2385</v>
+        <v>2435</v>
       </c>
       <c r="D279" t="s">
-        <v>2386</v>
+        <v>2436</v>
       </c>
       <c r="E279" t="s">
-        <v>2452</v>
+        <v>2437</v>
       </c>
       <c r="F279" t="s">
-        <v>2453</v>
+        <v>2438</v>
       </c>
       <c r="G279" t="s">
-        <v>2389</v>
+        <v>2439</v>
       </c>
       <c r="H279" t="s">
-        <v>2454</v>
+        <v>2440</v>
       </c>
       <c r="I279" t="s">
-        <v>2455</v>
+        <v>2441</v>
       </c>
       <c r="J279"/>
       <c r="K279" t="s">
-        <v>2456</v>
+        <v>2442</v>
       </c>
       <c r="L279" t="s">
-        <v>44</v>
+        <v>1248</v>
       </c>
       <c r="M279" t="s">
-        <v>2457</v>
+        <v>2443</v>
       </c>
       <c r="N279" t="s">
-        <v>2394</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="s">
         <v>14</v>
       </c>
       <c r="B280" t="s">
         <v>15</v>
       </c>
       <c r="C280" t="s">
-        <v>2458</v>
+        <v>2445</v>
       </c>
       <c r="D280" t="s">
-        <v>2107</v>
+        <v>2446</v>
       </c>
       <c r="E280" t="s">
-        <v>2459</v>
+        <v>2447</v>
       </c>
       <c r="F280" t="s">
-        <v>2460</v>
+        <v>2448</v>
       </c>
       <c r="G280" t="s">
-        <v>2461</v>
+        <v>2449</v>
       </c>
       <c r="H280" t="s">
-        <v>2462</v>
+        <v>2450</v>
       </c>
       <c r="I280" t="s">
-        <v>2463</v>
+        <v>2451</v>
       </c>
       <c r="J280"/>
       <c r="K280" t="s">
-        <v>2464</v>
+        <v>2452</v>
       </c>
       <c r="L280" t="s">
-        <v>44</v>
+        <v>2453</v>
       </c>
       <c r="M280" t="s">
-        <v>2465</v>
+        <v>2454</v>
       </c>
       <c r="N280" t="s">
-        <v>2466</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="s">
         <v>14</v>
       </c>
       <c r="B281" t="s">
         <v>15</v>
       </c>
       <c r="C281" t="s">
-        <v>2373</v>
+        <v>2456</v>
       </c>
       <c r="D281" t="s">
-        <v>2107</v>
+        <v>2243</v>
       </c>
       <c r="E281" t="s">
-        <v>2467</v>
+        <v>2457</v>
       </c>
       <c r="F281" t="s">
-        <v>2375</v>
+        <v>2458</v>
       </c>
       <c r="G281" t="s">
-        <v>2376</v>
+        <v>2459</v>
       </c>
       <c r="H281" t="s">
-        <v>2468</v>
+        <v>2460</v>
       </c>
       <c r="I281" t="s">
-        <v>2469</v>
+        <v>2461</v>
       </c>
       <c r="J281"/>
       <c r="K281" t="s">
-        <v>2470</v>
+        <v>2462</v>
       </c>
       <c r="L281" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M281" t="s">
-        <v>2471</v>
+        <v>2463</v>
       </c>
       <c r="N281" t="s">
-        <v>2381</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="s">
         <v>14</v>
       </c>
       <c r="B282" t="s">
         <v>15</v>
       </c>
       <c r="C282" t="s">
-        <v>2336</v>
+        <v>2456</v>
       </c>
       <c r="D282" t="s">
-        <v>2107</v>
+        <v>2243</v>
       </c>
       <c r="E282" t="s">
-        <v>2337</v>
+        <v>2457</v>
       </c>
       <c r="F282" t="s">
-        <v>2338</v>
+        <v>2458</v>
       </c>
       <c r="G282" t="s">
-        <v>2339</v>
+        <v>2459</v>
       </c>
       <c r="H282" t="s">
-        <v>2472</v>
+        <v>2465</v>
       </c>
       <c r="I282" t="s">
-        <v>2473</v>
+        <v>2466</v>
       </c>
       <c r="J282"/>
       <c r="K282" t="s">
-        <v>2474</v>
+        <v>2467</v>
       </c>
       <c r="L282" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M282" t="s">
-        <v>2475</v>
+        <v>2468</v>
       </c>
       <c r="N282" t="s">
-        <v>2344</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="s">
         <v>14</v>
       </c>
       <c r="B283" t="s">
         <v>15</v>
       </c>
       <c r="C283" t="s">
-        <v>2283</v>
+        <v>2469</v>
       </c>
       <c r="D283" t="s">
-        <v>2284</v>
+        <v>2417</v>
       </c>
       <c r="E283" t="s">
-        <v>2285</v>
+        <v>2470</v>
       </c>
       <c r="F283" t="s">
-        <v>2286</v>
+        <v>2471</v>
       </c>
       <c r="G283" t="s">
-        <v>2287</v>
+        <v>2472</v>
       </c>
       <c r="H283" t="s">
-        <v>2476</v>
+        <v>2473</v>
       </c>
       <c r="I283" t="s">
-        <v>2477</v>
+        <v>2474</v>
       </c>
       <c r="J283"/>
       <c r="K283" t="s">
-        <v>2478</v>
+        <v>2475</v>
       </c>
       <c r="L283" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M283" t="s">
-        <v>2479</v>
+        <v>2476</v>
       </c>
       <c r="N283" t="s">
-        <v>2292</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="s">
         <v>14</v>
       </c>
       <c r="B284" t="s">
         <v>15</v>
       </c>
       <c r="C284" t="s">
-        <v>2317</v>
+        <v>2478</v>
       </c>
       <c r="D284" t="s">
-        <v>2284</v>
+        <v>2479</v>
       </c>
       <c r="E284" t="s">
-        <v>2318</v>
+        <v>2480</v>
       </c>
       <c r="F284" t="s">
-        <v>2319</v>
+        <v>2481</v>
       </c>
       <c r="G284" t="s">
-        <v>2320</v>
+        <v>2482</v>
       </c>
       <c r="H284" t="s">
-        <v>2480</v>
+        <v>2483</v>
       </c>
       <c r="I284" t="s">
-        <v>2481</v>
+        <v>2484</v>
       </c>
       <c r="J284"/>
       <c r="K284" t="s">
-        <v>2482</v>
+        <v>2485</v>
       </c>
       <c r="L284" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M284" t="s">
-        <v>2483</v>
+        <v>2486</v>
       </c>
       <c r="N284" t="s">
-        <v>2325</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="s">
         <v>14</v>
       </c>
       <c r="B285" t="s">
         <v>15</v>
       </c>
       <c r="C285" t="s">
-        <v>2326</v>
+        <v>2488</v>
       </c>
       <c r="D285" t="s">
-        <v>2327</v>
+        <v>2417</v>
       </c>
       <c r="E285" t="s">
-        <v>2328</v>
+        <v>2489</v>
       </c>
       <c r="F285" t="s">
-        <v>2329</v>
+        <v>2490</v>
       </c>
       <c r="G285" t="s">
-        <v>2330</v>
+        <v>2491</v>
       </c>
       <c r="H285" t="s">
-        <v>2484</v>
+        <v>2492</v>
       </c>
       <c r="I285" t="s">
-        <v>2485</v>
+        <v>2493</v>
       </c>
       <c r="J285"/>
       <c r="K285" t="s">
-        <v>2486</v>
+        <v>2494</v>
       </c>
       <c r="L285" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M285" t="s">
-        <v>2487</v>
+        <v>2495</v>
       </c>
       <c r="N285" t="s">
-        <v>2335</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="s">
         <v>14</v>
       </c>
       <c r="B286" t="s">
         <v>15</v>
       </c>
       <c r="C286" t="s">
-        <v>2488</v>
+        <v>2497</v>
       </c>
       <c r="D286" t="s">
-        <v>2327</v>
+        <v>2498</v>
       </c>
       <c r="E286" t="s">
-        <v>2489</v>
+        <v>2499</v>
       </c>
       <c r="F286" t="s">
-        <v>2490</v>
+        <v>2500</v>
       </c>
       <c r="G286" t="s">
-        <v>2491</v>
+        <v>2501</v>
       </c>
       <c r="H286" t="s">
-        <v>2492</v>
+        <v>2502</v>
       </c>
       <c r="I286" t="s">
-        <v>2493</v>
+        <v>2503</v>
       </c>
       <c r="J286"/>
       <c r="K286" t="s">
-        <v>2494</v>
+        <v>2504</v>
       </c>
       <c r="L286" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M286" t="s">
-        <v>2495</v>
+        <v>2505</v>
       </c>
       <c r="N286" t="s">
-        <v>2496</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="s">
         <v>14</v>
       </c>
       <c r="B287" t="s">
         <v>15</v>
       </c>
       <c r="C287" t="s">
-        <v>2345</v>
+        <v>2507</v>
       </c>
       <c r="D287" t="s">
-        <v>2327</v>
+        <v>2508</v>
       </c>
       <c r="E287" t="s">
-        <v>2346</v>
+        <v>2509</v>
       </c>
       <c r="F287" t="s">
-        <v>2347</v>
+        <v>2510</v>
       </c>
       <c r="G287" t="s">
-        <v>2348</v>
+        <v>2511</v>
       </c>
       <c r="H287" t="s">
-        <v>2497</v>
+        <v>2512</v>
       </c>
       <c r="I287" t="s">
-        <v>2498</v>
+        <v>2513</v>
       </c>
       <c r="J287"/>
       <c r="K287" t="s">
-        <v>2499</v>
+        <v>2514</v>
       </c>
       <c r="L287" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M287" t="s">
-        <v>2500</v>
+        <v>2515</v>
       </c>
       <c r="N287" t="s">
-        <v>2353</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="s">
         <v>14</v>
       </c>
       <c r="B288" t="s">
         <v>15</v>
       </c>
       <c r="C288" t="s">
-        <v>2501</v>
+        <v>2517</v>
       </c>
       <c r="D288" t="s">
-        <v>2327</v>
+        <v>2508</v>
       </c>
       <c r="E288" t="s">
-        <v>2502</v>
+        <v>2518</v>
       </c>
       <c r="F288" t="s">
-        <v>2375</v>
+        <v>2519</v>
       </c>
       <c r="G288" t="s">
-        <v>2503</v>
+        <v>2520</v>
       </c>
       <c r="H288" t="s">
-        <v>2504</v>
+        <v>2521</v>
       </c>
       <c r="I288" t="s">
-        <v>2505</v>
+        <v>2522</v>
       </c>
       <c r="J288"/>
       <c r="K288" t="s">
-        <v>2506</v>
+        <v>2523</v>
       </c>
       <c r="L288" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M288" t="s">
-        <v>2507</v>
+        <v>2524</v>
       </c>
       <c r="N288" t="s">
-        <v>2508</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="s">
         <v>14</v>
       </c>
       <c r="B289" t="s">
         <v>15</v>
       </c>
       <c r="C289" t="s">
-        <v>2364</v>
+        <v>2526</v>
       </c>
       <c r="D289" t="s">
-        <v>2327</v>
+        <v>2508</v>
       </c>
       <c r="E289" t="s">
-        <v>2365</v>
+        <v>2527</v>
       </c>
       <c r="F289" t="s">
-        <v>2366</v>
+        <v>2528</v>
       </c>
       <c r="G289" t="s">
-        <v>2367</v>
+        <v>2529</v>
       </c>
       <c r="H289" t="s">
-        <v>2509</v>
+        <v>2530</v>
       </c>
       <c r="I289" t="s">
-        <v>2510</v>
+        <v>2531</v>
       </c>
       <c r="J289"/>
       <c r="K289" t="s">
-        <v>2511</v>
+        <v>2532</v>
       </c>
       <c r="L289" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M289" t="s">
-        <v>2512</v>
+        <v>2533</v>
       </c>
       <c r="N289" t="s">
-        <v>2372</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="s">
         <v>14</v>
       </c>
       <c r="B290" t="s">
         <v>15</v>
       </c>
       <c r="C290" t="s">
-        <v>2513</v>
+        <v>2497</v>
       </c>
       <c r="D290" t="s">
-        <v>2327</v>
+        <v>2498</v>
       </c>
       <c r="E290" t="s">
-        <v>2514</v>
+        <v>2535</v>
       </c>
       <c r="F290" t="s">
-        <v>2515</v>
+        <v>2500</v>
       </c>
       <c r="G290" t="s">
-        <v>2516</v>
+        <v>2501</v>
       </c>
       <c r="H290" t="s">
-        <v>2517</v>
+        <v>2536</v>
       </c>
       <c r="I290" t="s">
-        <v>2518</v>
+        <v>2537</v>
       </c>
       <c r="J290"/>
       <c r="K290" t="s">
-        <v>2519</v>
+        <v>2538</v>
       </c>
       <c r="L290" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M290" t="s">
-        <v>2520</v>
+        <v>2539</v>
       </c>
       <c r="N290" t="s">
-        <v>2521</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="s">
         <v>14</v>
       </c>
       <c r="B291" t="s">
         <v>15</v>
       </c>
       <c r="C291" t="s">
-        <v>2395</v>
+        <v>2097</v>
       </c>
       <c r="D291" t="s">
-        <v>2396</v>
+        <v>2098</v>
       </c>
       <c r="E291" t="s">
-        <v>2397</v>
+        <v>2099</v>
       </c>
       <c r="F291" t="s">
-        <v>2398</v>
+        <v>2100</v>
       </c>
       <c r="G291" t="s">
-        <v>2399</v>
+        <v>2101</v>
       </c>
       <c r="H291" t="s">
-        <v>2522</v>
+        <v>2540</v>
       </c>
       <c r="I291" t="s">
-        <v>2523</v>
+        <v>2541</v>
       </c>
       <c r="J291"/>
       <c r="K291" t="s">
-        <v>2524</v>
+        <v>2542</v>
       </c>
       <c r="L291" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M291" t="s">
-        <v>2525</v>
+        <v>2543</v>
       </c>
       <c r="N291" t="s">
-        <v>2404</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
         <v>14</v>
       </c>
       <c r="B292" t="s">
         <v>15</v>
       </c>
       <c r="C292" t="s">
-        <v>2526</v>
+        <v>2544</v>
       </c>
       <c r="D292" t="s">
-        <v>2396</v>
+        <v>2098</v>
       </c>
       <c r="E292" t="s">
-        <v>2527</v>
+        <v>2545</v>
       </c>
       <c r="F292" t="s">
-        <v>2528</v>
+        <v>2546</v>
       </c>
       <c r="G292" t="s">
-        <v>2529</v>
+        <v>2547</v>
       </c>
       <c r="H292" t="s">
-        <v>2530</v>
+        <v>2548</v>
       </c>
       <c r="I292" t="s">
-        <v>2531</v>
+        <v>2549</v>
       </c>
       <c r="J292"/>
       <c r="K292" t="s">
-        <v>2532</v>
+        <v>2550</v>
       </c>
       <c r="L292" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M292" t="s">
-        <v>2533</v>
+        <v>2551</v>
       </c>
       <c r="N292" t="s">
-        <v>2534</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
         <v>14</v>
       </c>
       <c r="B293" t="s">
         <v>15</v>
       </c>
       <c r="C293" t="s">
-        <v>2535</v>
+        <v>2326</v>
       </c>
       <c r="D293" t="s">
-        <v>2396</v>
+        <v>2098</v>
       </c>
       <c r="E293" t="s">
-        <v>2536</v>
+        <v>2327</v>
       </c>
       <c r="F293" t="s">
-        <v>2537</v>
+        <v>2328</v>
       </c>
       <c r="G293" t="s">
-        <v>2538</v>
+        <v>2329</v>
       </c>
       <c r="H293" t="s">
-        <v>2539</v>
+        <v>2553</v>
       </c>
       <c r="I293" t="s">
-        <v>2540</v>
+        <v>2554</v>
       </c>
       <c r="J293"/>
       <c r="K293" t="s">
-        <v>2541</v>
+        <v>2555</v>
       </c>
       <c r="L293" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M293" t="s">
-        <v>2542</v>
+        <v>2556</v>
       </c>
       <c r="N293" t="s">
-        <v>2543</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="s">
         <v>14</v>
       </c>
       <c r="B294" t="s">
         <v>15</v>
       </c>
       <c r="C294" t="s">
-        <v>2544</v>
+        <v>2117</v>
       </c>
       <c r="D294" t="s">
-        <v>2396</v>
+        <v>2098</v>
       </c>
       <c r="E294" t="s">
-        <v>2545</v>
+        <v>2118</v>
       </c>
       <c r="F294" t="s">
-        <v>2546</v>
+        <v>2119</v>
       </c>
       <c r="G294" t="s">
-        <v>2547</v>
+        <v>2120</v>
       </c>
       <c r="H294" t="s">
-        <v>2548</v>
+        <v>2557</v>
       </c>
       <c r="I294" t="s">
-        <v>2549</v>
+        <v>2558</v>
       </c>
       <c r="J294"/>
       <c r="K294" t="s">
-        <v>2550</v>
+        <v>2559</v>
       </c>
       <c r="L294" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M294" t="s">
-        <v>2551</v>
+        <v>2560</v>
       </c>
       <c r="N294" t="s">
-        <v>2552</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
         <v>14</v>
       </c>
       <c r="B295" t="s">
         <v>15</v>
       </c>
       <c r="C295" t="s">
-        <v>2553</v>
+        <v>2561</v>
       </c>
       <c r="D295" t="s">
-        <v>2554</v>
+        <v>2243</v>
       </c>
       <c r="E295" t="s">
-        <v>2555</v>
+        <v>2562</v>
       </c>
       <c r="F295" t="s">
-        <v>2556</v>
+        <v>2563</v>
       </c>
       <c r="G295" t="s">
-        <v>2557</v>
+        <v>2564</v>
       </c>
       <c r="H295" t="s">
-        <v>2558</v>
+        <v>2565</v>
       </c>
       <c r="I295" t="s">
-        <v>2559</v>
+        <v>2566</v>
       </c>
       <c r="J295"/>
       <c r="K295" t="s">
-        <v>2560</v>
+        <v>2567</v>
       </c>
       <c r="L295" t="s">
-        <v>1793</v>
+        <v>810</v>
       </c>
       <c r="M295" t="s">
-        <v>2561</v>
+        <v>2568</v>
       </c>
       <c r="N295" t="s">
-        <v>2562</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
         <v>14</v>
       </c>
       <c r="B296" t="s">
         <v>15</v>
       </c>
       <c r="C296" t="s">
-        <v>2563</v>
+        <v>2570</v>
       </c>
       <c r="D296" t="s">
-        <v>2564</v>
+        <v>2243</v>
       </c>
       <c r="E296" t="s">
-        <v>2565</v>
+        <v>2571</v>
       </c>
       <c r="F296" t="s">
-        <v>2566</v>
+        <v>2572</v>
       </c>
       <c r="G296" t="s">
-        <v>2567</v>
+        <v>2573</v>
       </c>
       <c r="H296" t="s">
-        <v>2568</v>
+        <v>2574</v>
       </c>
       <c r="I296" t="s">
-        <v>2569</v>
+        <v>2575</v>
       </c>
       <c r="J296"/>
       <c r="K296" t="s">
-        <v>2570</v>
+        <v>2576</v>
       </c>
       <c r="L296" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M296" t="s">
-        <v>2571</v>
+        <v>2577</v>
       </c>
       <c r="N296" t="s">
-        <v>2572</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
         <v>14</v>
       </c>
       <c r="B297" t="s">
         <v>15</v>
       </c>
       <c r="C297" t="s">
-        <v>2573</v>
+        <v>2317</v>
       </c>
       <c r="D297" t="s">
-        <v>2574</v>
+        <v>2243</v>
       </c>
       <c r="E297" t="s">
-        <v>2575</v>
+        <v>2318</v>
       </c>
       <c r="F297" t="s">
-        <v>2576</v>
+        <v>2319</v>
       </c>
       <c r="G297" t="s">
-        <v>2577</v>
+        <v>2320</v>
       </c>
       <c r="H297" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="I297" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
       <c r="J297"/>
       <c r="K297" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="L297" t="s">
-        <v>2581</v>
+        <v>799</v>
       </c>
       <c r="M297" t="s">
         <v>2582</v>
       </c>
       <c r="N297" t="s">
-        <v>2583</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
         <v>14</v>
       </c>
       <c r="B298" t="s">
         <v>15</v>
       </c>
       <c r="C298" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D298" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E298" t="s">
         <v>2584</v>
       </c>
-      <c r="D298" t="s">
+      <c r="F298" t="s">
         <v>2585</v>
       </c>
-      <c r="E298" t="s">
+      <c r="G298" t="s">
         <v>2586</v>
       </c>
-      <c r="F298" t="s">
+      <c r="H298" t="s">
         <v>2587</v>
       </c>
-      <c r="G298" t="s">
+      <c r="I298" t="s">
         <v>2588</v>
-      </c>
-[...4 lines deleted...]
-        <v>2590</v>
       </c>
       <c r="J298"/>
       <c r="K298" t="s">
+        <v>2589</v>
+      </c>
+      <c r="L298" t="s">
+        <v>810</v>
+      </c>
+      <c r="M298" t="s">
+        <v>2590</v>
+      </c>
+      <c r="N298" t="s">
         <v>2591</v>
-      </c>
-[...7 lines deleted...]
-        <v>2593</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
         <v>14</v>
       </c>
       <c r="B299" t="s">
         <v>15</v>
       </c>
       <c r="C299" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D299" t="s">
+        <v>2243</v>
+      </c>
+      <c r="E299" t="s">
+        <v>2593</v>
+      </c>
+      <c r="F299" t="s">
         <v>2594</v>
       </c>
-      <c r="D299" t="s">
+      <c r="G299" t="s">
         <v>2595</v>
       </c>
-      <c r="E299" t="s">
+      <c r="H299" t="s">
         <v>2596</v>
       </c>
-      <c r="F299" t="s">
+      <c r="I299" t="s">
         <v>2597</v>
-      </c>
-[...7 lines deleted...]
-        <v>2600</v>
       </c>
       <c r="J299"/>
       <c r="K299" t="s">
-        <v>2601</v>
+        <v>2598</v>
       </c>
       <c r="L299" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M299" t="s">
-        <v>2602</v>
+        <v>2599</v>
       </c>
       <c r="N299" t="s">
-        <v>2603</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
         <v>14</v>
       </c>
       <c r="B300" t="s">
         <v>15</v>
       </c>
       <c r="C300" t="s">
-        <v>2604</v>
+        <v>2456</v>
       </c>
       <c r="D300" t="s">
-        <v>2585</v>
+        <v>2243</v>
       </c>
       <c r="E300" t="s">
-        <v>2605</v>
+        <v>2457</v>
       </c>
       <c r="F300" t="s">
-        <v>2606</v>
+        <v>2458</v>
       </c>
       <c r="G300" t="s">
-        <v>2607</v>
+        <v>2459</v>
       </c>
       <c r="H300" t="s">
-        <v>2608</v>
+        <v>2601</v>
       </c>
       <c r="I300" t="s">
-        <v>2609</v>
+        <v>2602</v>
       </c>
       <c r="J300"/>
       <c r="K300" t="s">
-        <v>2610</v>
+        <v>2603</v>
       </c>
       <c r="L300" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M300" t="s">
-        <v>2611</v>
+        <v>2604</v>
       </c>
       <c r="N300" t="s">
-        <v>2612</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="s">
         <v>14</v>
       </c>
       <c r="B301" t="s">
         <v>15</v>
       </c>
       <c r="C301" t="s">
-        <v>2613</v>
+        <v>2345</v>
       </c>
       <c r="D301" t="s">
-        <v>2614</v>
+        <v>2243</v>
       </c>
       <c r="E301" t="s">
-        <v>2615</v>
+        <v>2346</v>
       </c>
       <c r="F301" t="s">
-        <v>2616</v>
+        <v>2347</v>
       </c>
       <c r="G301" t="s">
-        <v>2617</v>
+        <v>2348</v>
       </c>
       <c r="H301" t="s">
-        <v>2618</v>
+        <v>2605</v>
       </c>
       <c r="I301" t="s">
-        <v>2619</v>
+        <v>2606</v>
       </c>
       <c r="J301"/>
       <c r="K301" t="s">
-        <v>2620</v>
+        <v>2607</v>
       </c>
       <c r="L301" t="s">
-        <v>1288</v>
+        <v>2094</v>
       </c>
       <c r="M301" t="s">
-        <v>2621</v>
+        <v>2608</v>
       </c>
       <c r="N301" t="s">
-        <v>2622</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="s">
         <v>14</v>
       </c>
       <c r="B302" t="s">
         <v>15</v>
       </c>
       <c r="C302" t="s">
-        <v>2623</v>
+        <v>2242</v>
       </c>
       <c r="D302" t="s">
-        <v>2614</v>
+        <v>2243</v>
       </c>
       <c r="E302" t="s">
-        <v>2624</v>
+        <v>2244</v>
       </c>
       <c r="F302" t="s">
-        <v>2625</v>
+        <v>2245</v>
       </c>
       <c r="G302" t="s">
-        <v>2626</v>
+        <v>2246</v>
       </c>
       <c r="H302" t="s">
-        <v>2627</v>
+        <v>2609</v>
       </c>
       <c r="I302" t="s">
-        <v>2628</v>
+        <v>2610</v>
       </c>
       <c r="J302"/>
       <c r="K302" t="s">
-        <v>2629</v>
+        <v>2611</v>
       </c>
       <c r="L302" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M302" t="s">
-        <v>2630</v>
+        <v>2612</v>
       </c>
       <c r="N302" t="s">
-        <v>2631</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="s">
         <v>14</v>
       </c>
       <c r="B303" t="s">
         <v>15</v>
       </c>
       <c r="C303" t="s">
-        <v>2632</v>
+        <v>2363</v>
       </c>
       <c r="D303" t="s">
-        <v>2633</v>
+        <v>2243</v>
       </c>
       <c r="E303" t="s">
-        <v>2634</v>
+        <v>2364</v>
       </c>
       <c r="F303" t="s">
-        <v>2635</v>
+        <v>2365</v>
       </c>
       <c r="G303" t="s">
-        <v>2636</v>
+        <v>2366</v>
       </c>
       <c r="H303" t="s">
-        <v>2637</v>
+        <v>2613</v>
       </c>
       <c r="I303" t="s">
-        <v>2638</v>
+        <v>2614</v>
       </c>
       <c r="J303"/>
       <c r="K303" t="s">
-        <v>2639</v>
+        <v>2615</v>
       </c>
       <c r="L303" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M303" t="s">
-        <v>2640</v>
+        <v>2616</v>
       </c>
       <c r="N303" t="s">
-        <v>2641</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="s">
         <v>14</v>
       </c>
       <c r="B304" t="s">
         <v>15</v>
       </c>
       <c r="C304" t="s">
-        <v>2642</v>
+        <v>2354</v>
       </c>
       <c r="D304" t="s">
-        <v>2643</v>
+        <v>2336</v>
       </c>
       <c r="E304" t="s">
-        <v>2644</v>
+        <v>2355</v>
       </c>
       <c r="F304" t="s">
-        <v>2645</v>
+        <v>2356</v>
       </c>
       <c r="G304" t="s">
-        <v>2646</v>
+        <v>2357</v>
       </c>
       <c r="H304" t="s">
-        <v>2647</v>
+        <v>2617</v>
       </c>
       <c r="I304" t="s">
-        <v>2648</v>
+        <v>2618</v>
       </c>
       <c r="J304"/>
       <c r="K304" t="s">
-        <v>2649</v>
+        <v>2619</v>
       </c>
       <c r="L304" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M304" t="s">
-        <v>2650</v>
+        <v>2620</v>
       </c>
       <c r="N304" t="s">
-        <v>2651</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="s">
         <v>14</v>
       </c>
       <c r="B305" t="s">
         <v>15</v>
       </c>
       <c r="C305" t="s">
-        <v>2652</v>
+        <v>2621</v>
       </c>
       <c r="D305" t="s">
-        <v>2643</v>
+        <v>2336</v>
       </c>
       <c r="E305" t="s">
-        <v>2653</v>
+        <v>2622</v>
       </c>
       <c r="F305" t="s">
-        <v>2654</v>
+        <v>2594</v>
       </c>
       <c r="G305" t="s">
-        <v>2655</v>
+        <v>2623</v>
       </c>
       <c r="H305" t="s">
-        <v>2656</v>
+        <v>2624</v>
       </c>
       <c r="I305" t="s">
-        <v>2657</v>
+        <v>2625</v>
       </c>
       <c r="J305"/>
       <c r="K305" t="s">
-        <v>2658</v>
+        <v>2626</v>
       </c>
       <c r="L305" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M305" t="s">
-        <v>2659</v>
+        <v>2627</v>
       </c>
       <c r="N305" t="s">
-        <v>2660</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
         <v>14</v>
       </c>
       <c r="B306" t="s">
         <v>15</v>
       </c>
       <c r="C306" t="s">
-        <v>2661</v>
+        <v>2107</v>
       </c>
       <c r="D306" t="s">
-        <v>2662</v>
+        <v>2108</v>
       </c>
       <c r="E306" t="s">
-        <v>2663</v>
+        <v>2109</v>
       </c>
       <c r="F306" t="s">
-        <v>2664</v>
+        <v>2110</v>
       </c>
       <c r="G306" t="s">
-        <v>2665</v>
+        <v>2111</v>
       </c>
       <c r="H306" t="s">
-        <v>2666</v>
+        <v>2629</v>
       </c>
       <c r="I306" t="s">
-        <v>2667</v>
+        <v>2630</v>
       </c>
       <c r="J306"/>
       <c r="K306" t="s">
-        <v>2668</v>
+        <v>2631</v>
       </c>
       <c r="L306" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M306" t="s">
-        <v>2669</v>
+        <v>2632</v>
       </c>
       <c r="N306" t="s">
-        <v>2670</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
         <v>14</v>
       </c>
       <c r="B307" t="s">
         <v>15</v>
       </c>
       <c r="C307" t="s">
-        <v>2671</v>
+        <v>2335</v>
       </c>
       <c r="D307" t="s">
-        <v>2672</v>
+        <v>2336</v>
       </c>
       <c r="E307" t="s">
-        <v>2673</v>
+        <v>2337</v>
       </c>
       <c r="F307" t="s">
-        <v>2674</v>
+        <v>2338</v>
       </c>
       <c r="G307" t="s">
-        <v>2675</v>
+        <v>2339</v>
       </c>
       <c r="H307" t="s">
-        <v>2676</v>
+        <v>2633</v>
       </c>
       <c r="I307" t="s">
-        <v>2677</v>
+        <v>2634</v>
       </c>
       <c r="J307"/>
       <c r="K307" t="s">
-        <v>2678</v>
+        <v>2635</v>
       </c>
       <c r="L307" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M307" t="s">
-        <v>2679</v>
+        <v>2636</v>
       </c>
       <c r="N307" t="s">
-        <v>2680</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
         <v>14</v>
       </c>
       <c r="B308" t="s">
         <v>15</v>
       </c>
       <c r="C308" t="s">
-        <v>2681</v>
+        <v>2637</v>
       </c>
       <c r="D308" t="s">
-        <v>2672</v>
+        <v>2108</v>
       </c>
       <c r="E308" t="s">
-        <v>2682</v>
+        <v>2638</v>
       </c>
       <c r="F308" t="s">
-        <v>2683</v>
+        <v>2639</v>
       </c>
       <c r="G308" t="s">
-        <v>2684</v>
+        <v>2640</v>
       </c>
       <c r="H308" t="s">
-        <v>2685</v>
+        <v>2641</v>
       </c>
       <c r="I308" t="s">
-        <v>2686</v>
+        <v>2642</v>
       </c>
       <c r="J308"/>
       <c r="K308" t="s">
-        <v>2687</v>
+        <v>2643</v>
       </c>
       <c r="L308" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M308" t="s">
-        <v>2688</v>
+        <v>2644</v>
       </c>
       <c r="N308" t="s">
-        <v>2689</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="s">
         <v>14</v>
       </c>
       <c r="B309" t="s">
         <v>15</v>
       </c>
       <c r="C309" t="s">
-        <v>2690</v>
+        <v>2646</v>
       </c>
       <c r="D309" t="s">
-        <v>2691</v>
+        <v>2108</v>
       </c>
       <c r="E309" t="s">
-        <v>2692</v>
+        <v>2647</v>
       </c>
       <c r="F309" t="s">
-        <v>2693</v>
+        <v>2648</v>
       </c>
       <c r="G309" t="s">
-        <v>2694</v>
+        <v>2649</v>
       </c>
       <c r="H309" t="s">
-        <v>2695</v>
+        <v>2650</v>
       </c>
       <c r="I309" t="s">
-        <v>2696</v>
+        <v>2651</v>
       </c>
       <c r="J309"/>
       <c r="K309" t="s">
-        <v>2697</v>
+        <v>2652</v>
       </c>
       <c r="L309" t="s">
-        <v>2581</v>
+        <v>810</v>
       </c>
       <c r="M309" t="s">
-        <v>2698</v>
+        <v>2653</v>
       </c>
       <c r="N309" t="s">
-        <v>2699</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
         <v>14</v>
       </c>
       <c r="B310" t="s">
         <v>15</v>
       </c>
       <c r="C310" t="s">
-        <v>2700</v>
+        <v>2655</v>
       </c>
       <c r="D310" t="s">
-        <v>2691</v>
+        <v>2108</v>
       </c>
       <c r="E310" t="s">
-        <v>2701</v>
+        <v>2656</v>
       </c>
       <c r="F310" t="s">
-        <v>2702</v>
+        <v>2657</v>
       </c>
       <c r="G310" t="s">
-        <v>2703</v>
+        <v>2658</v>
       </c>
       <c r="H310" t="s">
-        <v>2704</v>
+        <v>2659</v>
       </c>
       <c r="I310" t="s">
-        <v>2705</v>
+        <v>2660</v>
       </c>
       <c r="J310"/>
       <c r="K310" t="s">
-        <v>2706</v>
+        <v>2661</v>
       </c>
       <c r="L310" t="s">
-        <v>2707</v>
+        <v>799</v>
       </c>
       <c r="M310" t="s">
-        <v>2708</v>
+        <v>2662</v>
       </c>
       <c r="N310" t="s">
-        <v>2709</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="s">
         <v>14</v>
       </c>
       <c r="B311" t="s">
         <v>15</v>
       </c>
       <c r="C311" t="s">
-        <v>2710</v>
+        <v>2664</v>
       </c>
       <c r="D311" t="s">
-        <v>2691</v>
+        <v>2108</v>
       </c>
       <c r="E311" t="s">
-        <v>2711</v>
+        <v>2665</v>
       </c>
       <c r="F311" t="s">
-        <v>2712</v>
+        <v>2666</v>
       </c>
       <c r="G311" t="s">
-        <v>2713</v>
+        <v>2667</v>
       </c>
       <c r="H311" t="s">
-        <v>2714</v>
+        <v>2668</v>
       </c>
       <c r="I311" t="s">
-        <v>2715</v>
+        <v>2669</v>
       </c>
       <c r="J311"/>
       <c r="K311" t="s">
-        <v>2716</v>
+        <v>2670</v>
       </c>
       <c r="L311" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M311" t="s">
-        <v>2717</v>
+        <v>2671</v>
       </c>
       <c r="N311" t="s">
-        <v>2718</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="s">
         <v>14</v>
       </c>
       <c r="B312" t="s">
         <v>15</v>
       </c>
       <c r="C312" t="s">
-        <v>2719</v>
+        <v>2673</v>
       </c>
       <c r="D312" t="s">
-        <v>2720</v>
+        <v>2108</v>
       </c>
       <c r="E312" t="s">
-        <v>2721</v>
+        <v>2674</v>
       </c>
       <c r="F312" t="s">
-        <v>2722</v>
+        <v>2675</v>
       </c>
       <c r="G312" t="s">
-        <v>2723</v>
+        <v>2676</v>
       </c>
       <c r="H312" t="s">
-        <v>2724</v>
+        <v>2677</v>
       </c>
       <c r="I312" t="s">
-        <v>2725</v>
+        <v>2678</v>
       </c>
       <c r="J312"/>
       <c r="K312" t="s">
-        <v>2726</v>
+        <v>2679</v>
       </c>
       <c r="L312" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M312" t="s">
-        <v>2727</v>
+        <v>2680</v>
       </c>
       <c r="N312" t="s">
-        <v>2728</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="s">
         <v>14</v>
       </c>
       <c r="B313" t="s">
         <v>15</v>
       </c>
       <c r="C313" t="s">
-        <v>2729</v>
+        <v>2682</v>
       </c>
       <c r="D313" t="s">
-        <v>2730</v>
+        <v>2683</v>
       </c>
       <c r="E313" t="s">
-        <v>2731</v>
+        <v>2684</v>
       </c>
       <c r="F313" t="s">
-        <v>2732</v>
+        <v>2685</v>
       </c>
       <c r="G313" t="s">
-        <v>2733</v>
+        <v>2686</v>
       </c>
       <c r="H313" t="s">
-        <v>2734</v>
+        <v>2687</v>
       </c>
       <c r="I313" t="s">
-        <v>2735</v>
+        <v>2688</v>
       </c>
       <c r="J313"/>
       <c r="K313" t="s">
-        <v>2736</v>
+        <v>2689</v>
       </c>
       <c r="L313" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M313" t="s">
-        <v>2737</v>
+        <v>2690</v>
       </c>
       <c r="N313" t="s">
-        <v>2738</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="s">
         <v>14</v>
       </c>
       <c r="B314" t="s">
         <v>15</v>
       </c>
       <c r="C314" t="s">
-        <v>2739</v>
+        <v>2692</v>
       </c>
       <c r="D314" t="s">
-        <v>2740</v>
+        <v>2683</v>
       </c>
       <c r="E314" t="s">
-        <v>2741</v>
+        <v>2693</v>
       </c>
       <c r="F314" t="s">
-        <v>2742</v>
+        <v>2694</v>
       </c>
       <c r="G314" t="s">
-        <v>2743</v>
+        <v>2695</v>
       </c>
       <c r="H314" t="s">
-        <v>2744</v>
+        <v>2696</v>
       </c>
       <c r="I314" t="s">
-        <v>2745</v>
+        <v>2697</v>
       </c>
       <c r="J314"/>
       <c r="K314" t="s">
-        <v>2746</v>
+        <v>2698</v>
       </c>
       <c r="L314" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M314" t="s">
-        <v>2747</v>
+        <v>2699</v>
       </c>
       <c r="N314" t="s">
-        <v>2748</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="s">
         <v>14</v>
       </c>
       <c r="B315" t="s">
         <v>15</v>
       </c>
       <c r="C315" t="s">
-        <v>2749</v>
+        <v>2701</v>
       </c>
       <c r="D315" t="s">
-        <v>2740</v>
+        <v>2508</v>
       </c>
       <c r="E315" t="s">
-        <v>2750</v>
+        <v>2702</v>
       </c>
       <c r="F315" t="s">
-        <v>2751</v>
+        <v>2703</v>
       </c>
       <c r="G315" t="s">
-        <v>2752</v>
+        <v>2704</v>
       </c>
       <c r="H315" t="s">
-        <v>2753</v>
+        <v>2705</v>
       </c>
       <c r="I315" t="s">
-        <v>2754</v>
+        <v>2706</v>
       </c>
       <c r="J315"/>
       <c r="K315" t="s">
-        <v>2755</v>
+        <v>2707</v>
       </c>
       <c r="L315" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M315" t="s">
-        <v>2756</v>
+        <v>2708</v>
       </c>
       <c r="N315" t="s">
-        <v>2757</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="s">
         <v>14</v>
       </c>
       <c r="B316" t="s">
         <v>15</v>
       </c>
       <c r="C316" t="s">
-        <v>2758</v>
+        <v>2526</v>
       </c>
       <c r="D316" t="s">
-        <v>2759</v>
+        <v>2508</v>
       </c>
       <c r="E316" t="s">
-        <v>2760</v>
+        <v>2527</v>
       </c>
       <c r="F316" t="s">
-        <v>2761</v>
+        <v>2528</v>
       </c>
       <c r="G316" t="s">
-        <v>2762</v>
+        <v>2529</v>
       </c>
       <c r="H316" t="s">
-        <v>2763</v>
+        <v>2710</v>
       </c>
       <c r="I316" t="s">
-        <v>2764</v>
+        <v>2711</v>
       </c>
       <c r="J316"/>
       <c r="K316" t="s">
-        <v>2765</v>
+        <v>2712</v>
       </c>
       <c r="L316" t="s">
-        <v>2766</v>
+        <v>810</v>
       </c>
       <c r="M316" t="s">
-        <v>2767</v>
+        <v>2713</v>
       </c>
       <c r="N316" t="s">
-        <v>2768</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="s">
         <v>14</v>
       </c>
       <c r="B317" t="s">
         <v>15</v>
       </c>
       <c r="C317" t="s">
-        <v>2769</v>
+        <v>2517</v>
       </c>
       <c r="D317" t="s">
-        <v>2759</v>
+        <v>2508</v>
       </c>
       <c r="E317" t="s">
-        <v>238</v>
+        <v>2518</v>
       </c>
       <c r="F317" t="s">
-        <v>239</v>
+        <v>2519</v>
       </c>
       <c r="G317" t="s">
-        <v>240</v>
+        <v>2520</v>
       </c>
       <c r="H317" t="s">
-        <v>2770</v>
+        <v>2714</v>
       </c>
       <c r="I317" t="s">
-        <v>2771</v>
+        <v>2715</v>
       </c>
       <c r="J317"/>
       <c r="K317" t="s">
-        <v>2772</v>
+        <v>2716</v>
       </c>
       <c r="L317" t="s">
-        <v>2766</v>
+        <v>810</v>
       </c>
       <c r="M317" t="s">
-        <v>2773</v>
+        <v>2717</v>
       </c>
       <c r="N317" t="s">
-        <v>2774</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="s">
         <v>14</v>
       </c>
       <c r="B318" t="s">
         <v>15</v>
       </c>
       <c r="C318" t="s">
-        <v>2775</v>
+        <v>2507</v>
       </c>
       <c r="D318" t="s">
-        <v>2776</v>
+        <v>2508</v>
       </c>
       <c r="E318" t="s">
-        <v>2777</v>
+        <v>2509</v>
       </c>
       <c r="F318" t="s">
-        <v>2778</v>
+        <v>2510</v>
       </c>
       <c r="G318" t="s">
-        <v>2779</v>
+        <v>2511</v>
       </c>
       <c r="H318" t="s">
-        <v>2780</v>
+        <v>2718</v>
       </c>
       <c r="I318" t="s">
-        <v>2781</v>
+        <v>2719</v>
       </c>
       <c r="J318"/>
       <c r="K318" t="s">
-        <v>2782</v>
+        <v>2720</v>
       </c>
       <c r="L318" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M318" t="s">
-        <v>2783</v>
+        <v>2721</v>
       </c>
       <c r="N318" t="s">
-        <v>2784</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="s">
         <v>14</v>
       </c>
       <c r="B319" t="s">
         <v>15</v>
       </c>
       <c r="C319" t="s">
-        <v>2785</v>
+        <v>2722</v>
       </c>
       <c r="D319" t="s">
-        <v>2776</v>
+        <v>2508</v>
       </c>
       <c r="E319" t="s">
-        <v>2786</v>
+        <v>2723</v>
       </c>
       <c r="F319" t="s">
-        <v>2787</v>
+        <v>2724</v>
       </c>
       <c r="G319" t="s">
-        <v>2788</v>
+        <v>2725</v>
       </c>
       <c r="H319" t="s">
-        <v>2789</v>
+        <v>2726</v>
       </c>
       <c r="I319" t="s">
-        <v>2790</v>
+        <v>2727</v>
       </c>
       <c r="J319"/>
       <c r="K319" t="s">
-        <v>2791</v>
+        <v>2728</v>
       </c>
       <c r="L319" t="s">
-        <v>44</v>
+        <v>1814</v>
       </c>
       <c r="M319" t="s">
-        <v>2792</v>
+        <v>2729</v>
       </c>
       <c r="N319" t="s">
-        <v>2793</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="s">
         <v>14</v>
       </c>
       <c r="B320" t="s">
         <v>15</v>
       </c>
       <c r="C320" t="s">
-        <v>2794</v>
+        <v>2731</v>
       </c>
       <c r="D320" t="s">
-        <v>2795</v>
+        <v>2403</v>
       </c>
       <c r="E320" t="s">
-        <v>2796</v>
+        <v>2732</v>
       </c>
       <c r="F320" t="s">
-        <v>2797</v>
+        <v>2733</v>
       </c>
       <c r="G320" t="s">
-        <v>2798</v>
+        <v>2734</v>
       </c>
       <c r="H320" t="s">
-        <v>2799</v>
+        <v>2735</v>
       </c>
       <c r="I320" t="s">
-        <v>2800</v>
+        <v>2736</v>
       </c>
       <c r="J320"/>
       <c r="K320" t="s">
-        <v>2801</v>
+        <v>2737</v>
       </c>
       <c r="L320" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M320" t="s">
-        <v>2802</v>
+        <v>2738</v>
       </c>
       <c r="N320" t="s">
-        <v>2803</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="s">
         <v>14</v>
       </c>
       <c r="B321" t="s">
         <v>15</v>
       </c>
       <c r="C321" t="s">
-        <v>2804</v>
+        <v>2740</v>
       </c>
       <c r="D321" t="s">
-        <v>2730</v>
+        <v>2446</v>
       </c>
       <c r="E321" t="s">
-        <v>2805</v>
+        <v>2741</v>
       </c>
       <c r="F321" t="s">
-        <v>2806</v>
+        <v>2742</v>
       </c>
       <c r="G321" t="s">
-        <v>2807</v>
+        <v>2743</v>
       </c>
       <c r="H321" t="s">
-        <v>2808</v>
+        <v>2744</v>
       </c>
       <c r="I321" t="s">
-        <v>2809</v>
+        <v>2745</v>
       </c>
       <c r="J321"/>
       <c r="K321" t="s">
-        <v>2810</v>
+        <v>2746</v>
       </c>
       <c r="L321" t="s">
-        <v>1288</v>
+        <v>1111</v>
       </c>
       <c r="M321" t="s">
-        <v>2811</v>
+        <v>2747</v>
       </c>
       <c r="N321" t="s">
-        <v>2812</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="s">
         <v>14</v>
       </c>
       <c r="B322" t="s">
         <v>15</v>
       </c>
       <c r="C322" t="s">
-        <v>2813</v>
+        <v>2749</v>
       </c>
       <c r="D322" t="s">
-        <v>2585</v>
+        <v>2446</v>
       </c>
       <c r="E322" t="s">
-        <v>2814</v>
+        <v>2750</v>
       </c>
       <c r="F322" t="s">
-        <v>2815</v>
+        <v>2751</v>
       </c>
       <c r="G322" t="s">
-        <v>2816</v>
+        <v>2752</v>
       </c>
       <c r="H322" t="s">
-        <v>2817</v>
+        <v>2753</v>
       </c>
       <c r="I322" t="s">
-        <v>2818</v>
+        <v>2754</v>
       </c>
       <c r="J322"/>
       <c r="K322" t="s">
-        <v>2819</v>
+        <v>2755</v>
       </c>
       <c r="L322" t="s">
-        <v>1288</v>
+        <v>2453</v>
       </c>
       <c r="M322" t="s">
-        <v>2820</v>
+        <v>2756</v>
       </c>
       <c r="N322" t="s">
-        <v>2821</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="s">
         <v>14</v>
       </c>
       <c r="B323" t="s">
         <v>15</v>
       </c>
       <c r="C323" t="s">
-        <v>2822</v>
+        <v>2445</v>
       </c>
       <c r="D323" t="s">
-        <v>2823</v>
+        <v>2446</v>
       </c>
       <c r="E323" t="s">
-        <v>2824</v>
+        <v>2447</v>
       </c>
       <c r="F323" t="s">
-        <v>2825</v>
+        <v>2448</v>
       </c>
       <c r="G323" t="s">
-        <v>2826</v>
+        <v>2449</v>
       </c>
       <c r="H323" t="s">
-        <v>2827</v>
+        <v>2758</v>
       </c>
       <c r="I323" t="s">
-        <v>2828</v>
+        <v>2759</v>
       </c>
       <c r="J323"/>
       <c r="K323" t="s">
-        <v>2829</v>
+        <v>2760</v>
       </c>
       <c r="L323" t="s">
-        <v>44</v>
+        <v>2453</v>
       </c>
       <c r="M323" t="s">
-        <v>2830</v>
+        <v>2761</v>
       </c>
       <c r="N323" t="s">
-        <v>2831</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="s">
         <v>14</v>
       </c>
       <c r="B324" t="s">
         <v>15</v>
       </c>
       <c r="C324" t="s">
-        <v>2832</v>
+        <v>2762</v>
       </c>
       <c r="D324" t="s">
-        <v>2730</v>
+        <v>2417</v>
       </c>
       <c r="E324" t="s">
-        <v>2833</v>
+        <v>2763</v>
       </c>
       <c r="F324" t="s">
-        <v>2834</v>
+        <v>2764</v>
       </c>
       <c r="G324" t="s">
-        <v>2835</v>
+        <v>2765</v>
       </c>
       <c r="H324" t="s">
-        <v>2836</v>
+        <v>2766</v>
       </c>
       <c r="I324" t="s">
-        <v>2837</v>
+        <v>2767</v>
       </c>
       <c r="J324"/>
       <c r="K324" t="s">
-        <v>2838</v>
+        <v>2768</v>
       </c>
       <c r="L324" t="s">
-        <v>2581</v>
+        <v>1814</v>
       </c>
       <c r="M324" t="s">
-        <v>2839</v>
+        <v>2769</v>
       </c>
       <c r="N324" t="s">
-        <v>2840</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="s">
         <v>14</v>
       </c>
       <c r="B325" t="s">
         <v>15</v>
       </c>
       <c r="C325" t="s">
-        <v>2841</v>
+        <v>2771</v>
       </c>
       <c r="D325" t="s">
-        <v>2823</v>
+        <v>2417</v>
       </c>
       <c r="E325" t="s">
-        <v>2842</v>
+        <v>2772</v>
       </c>
       <c r="F325" t="s">
-        <v>2843</v>
+        <v>2773</v>
       </c>
       <c r="G325" t="s">
-        <v>2844</v>
+        <v>2774</v>
       </c>
       <c r="H325" t="s">
-        <v>2845</v>
+        <v>2775</v>
       </c>
       <c r="I325" t="s">
-        <v>2846</v>
+        <v>2776</v>
       </c>
       <c r="J325"/>
       <c r="K325" t="s">
-        <v>2847</v>
+        <v>2777</v>
       </c>
       <c r="L325" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M325" t="s">
-        <v>2848</v>
+        <v>2778</v>
       </c>
       <c r="N325" t="s">
-        <v>2849</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="s">
         <v>14</v>
       </c>
       <c r="B326" t="s">
         <v>15</v>
       </c>
       <c r="C326" t="s">
-        <v>2850</v>
+        <v>2469</v>
       </c>
       <c r="D326" t="s">
-        <v>2730</v>
+        <v>2417</v>
       </c>
       <c r="E326" t="s">
-        <v>2851</v>
+        <v>2470</v>
       </c>
       <c r="F326" t="s">
-        <v>2852</v>
+        <v>2471</v>
       </c>
       <c r="G326" t="s">
-        <v>2853</v>
+        <v>2472</v>
       </c>
       <c r="H326" t="s">
-        <v>2854</v>
+        <v>2780</v>
       </c>
       <c r="I326" t="s">
-        <v>2855</v>
+        <v>2781</v>
       </c>
       <c r="J326"/>
       <c r="K326" t="s">
-        <v>2856</v>
+        <v>2782</v>
       </c>
       <c r="L326" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M326" t="s">
-        <v>2857</v>
+        <v>2783</v>
       </c>
       <c r="N326" t="s">
-        <v>2858</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="s">
         <v>14</v>
       </c>
       <c r="B327" t="s">
         <v>15</v>
       </c>
       <c r="C327" t="s">
-        <v>2859</v>
+        <v>2784</v>
       </c>
       <c r="D327" t="s">
-        <v>2860</v>
+        <v>2417</v>
       </c>
       <c r="E327" t="s">
-        <v>2861</v>
+        <v>2785</v>
       </c>
       <c r="F327" t="s">
-        <v>2862</v>
+        <v>2786</v>
       </c>
       <c r="G327" t="s">
-        <v>2863</v>
+        <v>2787</v>
       </c>
       <c r="H327" t="s">
-        <v>2864</v>
+        <v>2788</v>
       </c>
       <c r="I327" t="s">
-        <v>2865</v>
+        <v>2789</v>
       </c>
       <c r="J327"/>
       <c r="K327" t="s">
-        <v>2866</v>
+        <v>2790</v>
       </c>
       <c r="L327" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M327" t="s">
-        <v>2867</v>
+        <v>2791</v>
       </c>
       <c r="N327" t="s">
-        <v>2868</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="s">
         <v>14</v>
       </c>
       <c r="B328" t="s">
         <v>15</v>
       </c>
       <c r="C328" t="s">
-        <v>2869</v>
+        <v>2488</v>
       </c>
       <c r="D328" t="s">
-        <v>2870</v>
+        <v>2417</v>
       </c>
       <c r="E328" t="s">
-        <v>2871</v>
+        <v>2489</v>
       </c>
       <c r="F328" t="s">
-        <v>2872</v>
+        <v>2490</v>
       </c>
       <c r="G328" t="s">
-        <v>2873</v>
+        <v>2491</v>
       </c>
       <c r="H328" t="s">
-        <v>2874</v>
+        <v>2793</v>
       </c>
       <c r="I328" t="s">
-        <v>2875</v>
+        <v>2794</v>
       </c>
       <c r="J328"/>
       <c r="K328" t="s">
-        <v>2876</v>
+        <v>2795</v>
       </c>
       <c r="L328" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M328" t="s">
-        <v>2877</v>
+        <v>2796</v>
       </c>
       <c r="N328" t="s">
-        <v>2878</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="s">
         <v>14</v>
       </c>
       <c r="B329" t="s">
         <v>15</v>
       </c>
       <c r="C329" t="s">
-        <v>2879</v>
+        <v>2797</v>
       </c>
       <c r="D329" t="s">
-        <v>2880</v>
+        <v>2417</v>
       </c>
       <c r="E329" t="s">
-        <v>2881</v>
+        <v>2798</v>
       </c>
       <c r="F329" t="s">
-        <v>2882</v>
+        <v>2799</v>
       </c>
       <c r="G329" t="s">
-        <v>2883</v>
+        <v>2800</v>
       </c>
       <c r="H329" t="s">
-        <v>2884</v>
+        <v>2801</v>
       </c>
       <c r="I329" t="s">
-        <v>2885</v>
+        <v>2802</v>
       </c>
       <c r="J329"/>
       <c r="K329" t="s">
-        <v>2886</v>
+        <v>2803</v>
       </c>
       <c r="L329" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M329" t="s">
-        <v>2887</v>
+        <v>2804</v>
       </c>
       <c r="N329" t="s">
-        <v>2888</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="s">
         <v>14</v>
       </c>
       <c r="B330" t="s">
         <v>15</v>
       </c>
       <c r="C330" t="s">
-        <v>2889</v>
+        <v>2416</v>
       </c>
       <c r="D330" t="s">
-        <v>2890</v>
+        <v>2417</v>
       </c>
       <c r="E330" t="s">
-        <v>2891</v>
+        <v>2418</v>
       </c>
       <c r="F330" t="s">
-        <v>2892</v>
+        <v>2419</v>
       </c>
       <c r="G330" t="s">
-        <v>2893</v>
+        <v>2420</v>
       </c>
       <c r="H330" t="s">
-        <v>2894</v>
+        <v>2806</v>
       </c>
       <c r="I330" t="s">
-        <v>2895</v>
+        <v>2807</v>
       </c>
       <c r="J330"/>
       <c r="K330" t="s">
-        <v>2896</v>
+        <v>2808</v>
       </c>
       <c r="L330" t="s">
-        <v>1736</v>
+        <v>810</v>
       </c>
       <c r="M330" t="s">
-        <v>2897</v>
+        <v>2809</v>
       </c>
       <c r="N330" t="s">
-        <v>2898</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="s">
         <v>14</v>
       </c>
       <c r="B331" t="s">
         <v>15</v>
       </c>
       <c r="C331" t="s">
-        <v>2573</v>
+        <v>2478</v>
       </c>
       <c r="D331" t="s">
-        <v>2574</v>
+        <v>2479</v>
       </c>
       <c r="E331" t="s">
-        <v>2575</v>
+        <v>2480</v>
       </c>
       <c r="F331" t="s">
-        <v>2576</v>
+        <v>2481</v>
       </c>
       <c r="G331" t="s">
-        <v>2577</v>
+        <v>2482</v>
       </c>
       <c r="H331" t="s">
-        <v>2899</v>
+        <v>2483</v>
       </c>
       <c r="I331" t="s">
-        <v>2900</v>
+        <v>2810</v>
       </c>
       <c r="J331"/>
       <c r="K331" t="s">
-        <v>2901</v>
+        <v>2811</v>
       </c>
       <c r="L331" t="s">
-        <v>2581</v>
+        <v>799</v>
       </c>
       <c r="M331" t="s">
-        <v>2902</v>
+        <v>2812</v>
       </c>
       <c r="N331" t="s">
-        <v>2583</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="s">
         <v>14</v>
       </c>
       <c r="B332" t="s">
         <v>15</v>
       </c>
       <c r="C332" t="s">
-        <v>2903</v>
+        <v>2813</v>
       </c>
       <c r="D332" t="s">
-        <v>2904</v>
+        <v>2814</v>
       </c>
       <c r="E332" t="s">
-        <v>2905</v>
+        <v>2815</v>
       </c>
       <c r="F332" t="s">
-        <v>2906</v>
+        <v>2816</v>
       </c>
       <c r="G332" t="s">
-        <v>2907</v>
+        <v>2817</v>
       </c>
       <c r="H332" t="s">
-        <v>2908</v>
+        <v>2818</v>
       </c>
       <c r="I332" t="s">
-        <v>2909</v>
+        <v>2819</v>
       </c>
       <c r="J332"/>
       <c r="K332" t="s">
-        <v>2910</v>
+        <v>2820</v>
       </c>
       <c r="L332" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M332" t="s">
-        <v>2911</v>
+        <v>2821</v>
       </c>
       <c r="N332" t="s">
-        <v>2912</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="s">
         <v>14</v>
       </c>
       <c r="B333" t="s">
         <v>15</v>
       </c>
       <c r="C333" t="s">
-        <v>2913</v>
+        <v>2823</v>
       </c>
       <c r="D333" t="s">
-        <v>2574</v>
+        <v>2479</v>
       </c>
       <c r="E333" t="s">
-        <v>2914</v>
+        <v>2824</v>
       </c>
       <c r="F333" t="s">
-        <v>2915</v>
+        <v>2825</v>
       </c>
       <c r="G333" t="s">
-        <v>2916</v>
+        <v>2826</v>
       </c>
       <c r="H333" t="s">
-        <v>2917</v>
+        <v>2827</v>
       </c>
       <c r="I333" t="s">
-        <v>2918</v>
+        <v>2828</v>
       </c>
       <c r="J333"/>
       <c r="K333" t="s">
-        <v>2919</v>
+        <v>2829</v>
       </c>
       <c r="L333" t="s">
-        <v>1599</v>
+        <v>810</v>
       </c>
       <c r="M333" t="s">
-        <v>2920</v>
+        <v>2830</v>
       </c>
       <c r="N333" t="s">
-        <v>2921</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="s">
         <v>14</v>
       </c>
       <c r="B334" t="s">
         <v>15</v>
       </c>
       <c r="C334" t="s">
-        <v>2922</v>
+        <v>2832</v>
       </c>
       <c r="D334" t="s">
-        <v>2923</v>
+        <v>2814</v>
       </c>
       <c r="E334" t="s">
-        <v>2924</v>
+        <v>2833</v>
       </c>
       <c r="F334" t="s">
-        <v>2925</v>
+        <v>2834</v>
       </c>
       <c r="G334" t="s">
-        <v>2926</v>
+        <v>2835</v>
       </c>
       <c r="H334" t="s">
-        <v>2927</v>
+        <v>2836</v>
       </c>
       <c r="I334" t="s">
-        <v>2928</v>
+        <v>2837</v>
       </c>
       <c r="J334"/>
       <c r="K334" t="s">
-        <v>2929</v>
+        <v>2838</v>
       </c>
       <c r="L334" t="s">
-        <v>1736</v>
+        <v>810</v>
       </c>
       <c r="M334" t="s">
-        <v>2930</v>
+        <v>2839</v>
       </c>
       <c r="N334" t="s">
-        <v>2931</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="s">
         <v>14</v>
       </c>
       <c r="B335" t="s">
         <v>15</v>
       </c>
       <c r="C335" t="s">
-        <v>2932</v>
+        <v>2841</v>
       </c>
       <c r="D335" t="s">
-        <v>2933</v>
+        <v>2814</v>
       </c>
       <c r="E335" t="s">
-        <v>2934</v>
+        <v>2842</v>
       </c>
       <c r="F335" t="s">
-        <v>2935</v>
+        <v>2843</v>
       </c>
       <c r="G335" t="s">
-        <v>2936</v>
+        <v>2844</v>
       </c>
       <c r="H335" t="s">
-        <v>2937</v>
+        <v>2845</v>
       </c>
       <c r="I335" t="s">
-        <v>2938</v>
+        <v>2846</v>
       </c>
       <c r="J335"/>
       <c r="K335" t="s">
-        <v>2939</v>
+        <v>2847</v>
       </c>
       <c r="L335" t="s">
-        <v>2940</v>
+        <v>810</v>
       </c>
       <c r="M335" t="s">
-        <v>2941</v>
+        <v>2848</v>
       </c>
       <c r="N335" t="s">
-        <v>2942</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="s">
         <v>14</v>
       </c>
       <c r="B336" t="s">
         <v>15</v>
       </c>
       <c r="C336" t="s">
-        <v>2943</v>
+        <v>2850</v>
       </c>
       <c r="D336" t="s">
-        <v>2730</v>
+        <v>2683</v>
       </c>
       <c r="E336" t="s">
-        <v>2944</v>
+        <v>2851</v>
       </c>
       <c r="F336" t="s">
-        <v>2945</v>
+        <v>1441</v>
       </c>
       <c r="G336" t="s">
-        <v>2946</v>
+        <v>2852</v>
       </c>
       <c r="H336" t="s">
-        <v>2947</v>
+        <v>2853</v>
       </c>
       <c r="I336" t="s">
-        <v>2948</v>
+        <v>2854</v>
       </c>
       <c r="J336"/>
       <c r="K336" t="s">
-        <v>2949</v>
+        <v>2855</v>
       </c>
       <c r="L336" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M336" t="s">
-        <v>2950</v>
+        <v>2856</v>
       </c>
       <c r="N336" t="s">
-        <v>2951</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="s">
         <v>14</v>
       </c>
       <c r="B337" t="s">
         <v>15</v>
       </c>
       <c r="C337" t="s">
-        <v>2943</v>
+        <v>2066</v>
       </c>
       <c r="D337" t="s">
-        <v>2730</v>
+        <v>2308</v>
       </c>
       <c r="E337" t="s">
-        <v>2944</v>
+        <v>2068</v>
       </c>
       <c r="F337" t="s">
-        <v>2945</v>
+        <v>2069</v>
       </c>
       <c r="G337" t="s">
-        <v>2946</v>
+        <v>2070</v>
       </c>
       <c r="H337" t="s">
-        <v>2952</v>
+        <v>2071</v>
       </c>
       <c r="I337" t="s">
-        <v>2953</v>
+        <v>2858</v>
       </c>
       <c r="J337"/>
       <c r="K337" t="s">
-        <v>2954</v>
+        <v>2859</v>
       </c>
       <c r="L337" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M337" t="s">
-        <v>2955</v>
+        <v>2860</v>
       </c>
       <c r="N337" t="s">
-        <v>2951</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="s">
         <v>14</v>
       </c>
       <c r="B338" t="s">
         <v>15</v>
       </c>
       <c r="C338" t="s">
-        <v>2956</v>
+        <v>2861</v>
       </c>
       <c r="D338" t="s">
-        <v>2904</v>
+        <v>2308</v>
       </c>
       <c r="E338" t="s">
-        <v>2957</v>
+        <v>2862</v>
       </c>
       <c r="F338" t="s">
-        <v>2958</v>
+        <v>2863</v>
       </c>
       <c r="G338" t="s">
-        <v>2959</v>
+        <v>2864</v>
       </c>
       <c r="H338" t="s">
-        <v>2960</v>
+        <v>2865</v>
       </c>
       <c r="I338" t="s">
-        <v>2961</v>
+        <v>2866</v>
       </c>
       <c r="J338"/>
       <c r="K338" t="s">
-        <v>2962</v>
+        <v>2867</v>
       </c>
       <c r="L338" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M338" t="s">
-        <v>2963</v>
+        <v>2868</v>
       </c>
       <c r="N338" t="s">
-        <v>2964</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="s">
         <v>14</v>
       </c>
       <c r="B339" t="s">
         <v>15</v>
       </c>
       <c r="C339" t="s">
-        <v>2965</v>
+        <v>2870</v>
       </c>
       <c r="D339" t="s">
-        <v>2966</v>
+        <v>2479</v>
       </c>
       <c r="E339" t="s">
-        <v>2967</v>
+        <v>2871</v>
       </c>
       <c r="F339" t="s">
-        <v>2968</v>
+        <v>2872</v>
       </c>
       <c r="G339" t="s">
-        <v>2969</v>
+        <v>2873</v>
       </c>
       <c r="H339" t="s">
-        <v>2970</v>
+        <v>2874</v>
       </c>
       <c r="I339" t="s">
-        <v>2971</v>
+        <v>2875</v>
       </c>
       <c r="J339"/>
       <c r="K339" t="s">
-        <v>2972</v>
+        <v>2876</v>
       </c>
       <c r="L339" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M339" t="s">
-        <v>2973</v>
+        <v>2877</v>
       </c>
       <c r="N339" t="s">
-        <v>2974</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="s">
         <v>14</v>
       </c>
       <c r="B340" t="s">
         <v>15</v>
       </c>
       <c r="C340" t="s">
-        <v>2975</v>
+        <v>2879</v>
       </c>
       <c r="D340" t="s">
-        <v>2904</v>
+        <v>2393</v>
       </c>
       <c r="E340" t="s">
-        <v>2976</v>
+        <v>2880</v>
       </c>
       <c r="F340" t="s">
-        <v>2977</v>
+        <v>2881</v>
       </c>
       <c r="G340" t="s">
-        <v>2978</v>
+        <v>2882</v>
       </c>
       <c r="H340" t="s">
-        <v>2979</v>
+        <v>2883</v>
       </c>
       <c r="I340" t="s">
-        <v>2980</v>
+        <v>2884</v>
       </c>
       <c r="J340"/>
       <c r="K340" t="s">
-        <v>2981</v>
+        <v>2885</v>
       </c>
       <c r="L340" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M340" t="s">
-        <v>2982</v>
+        <v>2886</v>
       </c>
       <c r="N340" t="s">
-        <v>2983</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="s">
         <v>14</v>
       </c>
       <c r="B341" t="s">
         <v>15</v>
       </c>
       <c r="C341" t="s">
-        <v>2984</v>
+        <v>2435</v>
       </c>
       <c r="D341" t="s">
-        <v>2985</v>
+        <v>2383</v>
       </c>
       <c r="E341" t="s">
-        <v>2986</v>
+        <v>2437</v>
       </c>
       <c r="F341" t="s">
-        <v>2987</v>
+        <v>2438</v>
       </c>
       <c r="G341" t="s">
-        <v>2988</v>
+        <v>2439</v>
       </c>
       <c r="H341" t="s">
-        <v>2989</v>
+        <v>2440</v>
       </c>
       <c r="I341" t="s">
-        <v>2990</v>
+        <v>2888</v>
       </c>
       <c r="J341"/>
       <c r="K341" t="s">
-        <v>2991</v>
+        <v>2889</v>
       </c>
       <c r="L341" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M341" t="s">
-        <v>2992</v>
+        <v>2890</v>
       </c>
       <c r="N341" t="s">
-        <v>2993</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="s">
         <v>14</v>
       </c>
       <c r="B342" t="s">
         <v>15</v>
       </c>
       <c r="C342" t="s">
-        <v>2994</v>
+        <v>2891</v>
       </c>
       <c r="D342" t="s">
-        <v>2995</v>
+        <v>2308</v>
       </c>
       <c r="E342" t="s">
-        <v>2996</v>
+        <v>2892</v>
       </c>
       <c r="F342" t="s">
-        <v>2997</v>
+        <v>2893</v>
       </c>
       <c r="G342" t="s">
-        <v>2998</v>
+        <v>2894</v>
       </c>
       <c r="H342" t="s">
-        <v>2999</v>
+        <v>2895</v>
       </c>
       <c r="I342" t="s">
-        <v>3000</v>
+        <v>2896</v>
       </c>
       <c r="J342"/>
       <c r="K342" t="s">
-        <v>3001</v>
+        <v>2897</v>
       </c>
       <c r="L342" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M342" t="s">
-        <v>3002</v>
+        <v>2898</v>
       </c>
       <c r="N342" t="s">
-        <v>3003</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="s">
         <v>14</v>
       </c>
       <c r="B343" t="s">
         <v>15</v>
       </c>
       <c r="C343" t="s">
-        <v>3004</v>
+        <v>2900</v>
       </c>
       <c r="D343" t="s">
-        <v>2995</v>
+        <v>2308</v>
       </c>
       <c r="E343" t="s">
-        <v>3005</v>
+        <v>2901</v>
       </c>
       <c r="F343" t="s">
-        <v>3006</v>
+        <v>2902</v>
       </c>
       <c r="G343" t="s">
-        <v>3007</v>
+        <v>2903</v>
       </c>
       <c r="H343" t="s">
-        <v>3008</v>
+        <v>2904</v>
       </c>
       <c r="I343" t="s">
-        <v>3009</v>
+        <v>2905</v>
       </c>
       <c r="J343"/>
       <c r="K343" t="s">
-        <v>3010</v>
+        <v>2906</v>
       </c>
       <c r="L343" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M343" t="s">
-        <v>3011</v>
+        <v>2907</v>
       </c>
       <c r="N343" t="s">
-        <v>3012</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="s">
         <v>14</v>
       </c>
       <c r="B344" t="s">
         <v>15</v>
       </c>
       <c r="C344" t="s">
-        <v>3013</v>
+        <v>2909</v>
       </c>
       <c r="D344" t="s">
-        <v>2995</v>
+        <v>2308</v>
       </c>
       <c r="E344" t="s">
-        <v>3014</v>
+        <v>2910</v>
       </c>
       <c r="F344" t="s">
-        <v>3015</v>
+        <v>2911</v>
       </c>
       <c r="G344" t="s">
-        <v>3016</v>
+        <v>2912</v>
       </c>
       <c r="H344" t="s">
-        <v>3017</v>
+        <v>2913</v>
       </c>
       <c r="I344" t="s">
-        <v>3018</v>
+        <v>2914</v>
       </c>
       <c r="J344"/>
       <c r="K344" t="s">
-        <v>3019</v>
+        <v>2915</v>
       </c>
       <c r="L344" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M344" t="s">
-        <v>3020</v>
+        <v>2916</v>
       </c>
       <c r="N344" t="s">
-        <v>3021</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="s">
         <v>14</v>
       </c>
       <c r="B345" t="s">
         <v>15</v>
       </c>
       <c r="C345" t="s">
-        <v>2984</v>
+        <v>2307</v>
       </c>
       <c r="D345" t="s">
-        <v>2985</v>
+        <v>2308</v>
       </c>
       <c r="E345" t="s">
-        <v>3022</v>
+        <v>2309</v>
       </c>
       <c r="F345" t="s">
-        <v>2987</v>
+        <v>2310</v>
       </c>
       <c r="G345" t="s">
-        <v>2988</v>
+        <v>2311</v>
       </c>
       <c r="H345" t="s">
-        <v>3023</v>
+        <v>2918</v>
       </c>
       <c r="I345" t="s">
-        <v>3024</v>
+        <v>2919</v>
       </c>
       <c r="J345"/>
       <c r="K345" t="s">
-        <v>3025</v>
+        <v>2920</v>
       </c>
       <c r="L345" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M345" t="s">
-        <v>3026</v>
+        <v>2921</v>
       </c>
       <c r="N345" t="s">
-        <v>2993</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="s">
         <v>14</v>
       </c>
       <c r="B346" t="s">
         <v>15</v>
       </c>
       <c r="C346" t="s">
-        <v>2584</v>
+        <v>2066</v>
       </c>
       <c r="D346" t="s">
-        <v>2585</v>
+        <v>2308</v>
       </c>
       <c r="E346" t="s">
-        <v>2586</v>
+        <v>2922</v>
       </c>
       <c r="F346" t="s">
-        <v>2587</v>
+        <v>2923</v>
       </c>
       <c r="G346" t="s">
-        <v>2588</v>
+        <v>2070</v>
       </c>
       <c r="H346" t="s">
-        <v>3027</v>
+        <v>2924</v>
       </c>
       <c r="I346" t="s">
-        <v>3028</v>
+        <v>2925</v>
       </c>
       <c r="J346"/>
       <c r="K346" t="s">
-        <v>3029</v>
+        <v>2926</v>
       </c>
       <c r="L346" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M346" t="s">
-        <v>3030</v>
+        <v>2927</v>
       </c>
       <c r="N346" t="s">
-        <v>2593</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="s">
         <v>14</v>
       </c>
       <c r="B347" t="s">
         <v>15</v>
       </c>
       <c r="C347" t="s">
-        <v>3031</v>
+        <v>2928</v>
       </c>
       <c r="D347" t="s">
-        <v>2585</v>
+        <v>2308</v>
       </c>
       <c r="E347" t="s">
-        <v>3032</v>
+        <v>2929</v>
       </c>
       <c r="F347" t="s">
-        <v>3033</v>
+        <v>2930</v>
       </c>
       <c r="G347" t="s">
-        <v>3034</v>
+        <v>2931</v>
       </c>
       <c r="H347" t="s">
-        <v>3035</v>
+        <v>2932</v>
       </c>
       <c r="I347" t="s">
-        <v>3036</v>
+        <v>2933</v>
       </c>
       <c r="J347"/>
       <c r="K347" t="s">
-        <v>3037</v>
+        <v>2934</v>
       </c>
       <c r="L347" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M347" t="s">
-        <v>3038</v>
+        <v>2935</v>
       </c>
       <c r="N347" t="s">
-        <v>3039</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="s">
         <v>14</v>
       </c>
       <c r="B348" t="s">
         <v>15</v>
       </c>
       <c r="C348" t="s">
-        <v>2813</v>
+        <v>2861</v>
       </c>
       <c r="D348" t="s">
-        <v>2585</v>
+        <v>2308</v>
       </c>
       <c r="E348" t="s">
-        <v>2814</v>
+        <v>2862</v>
       </c>
       <c r="F348" t="s">
-        <v>2815</v>
+        <v>2863</v>
       </c>
       <c r="G348" t="s">
-        <v>2816</v>
+        <v>2864</v>
       </c>
       <c r="H348" t="s">
-        <v>3040</v>
+        <v>2937</v>
       </c>
       <c r="I348" t="s">
-        <v>3041</v>
+        <v>2938</v>
       </c>
       <c r="J348"/>
       <c r="K348" t="s">
-        <v>3042</v>
+        <v>2939</v>
       </c>
       <c r="L348" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M348" t="s">
-        <v>3043</v>
+        <v>2940</v>
       </c>
       <c r="N348" t="s">
-        <v>2821</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="s">
         <v>14</v>
       </c>
       <c r="B349" t="s">
         <v>15</v>
       </c>
       <c r="C349" t="s">
-        <v>2604</v>
+        <v>2941</v>
       </c>
       <c r="D349" t="s">
-        <v>2585</v>
+        <v>2942</v>
       </c>
       <c r="E349" t="s">
-        <v>2605</v>
+        <v>2943</v>
       </c>
       <c r="F349" t="s">
-        <v>2606</v>
+        <v>2944</v>
       </c>
       <c r="G349" t="s">
-        <v>2607</v>
+        <v>2945</v>
       </c>
       <c r="H349" t="s">
-        <v>3044</v>
+        <v>2946</v>
       </c>
       <c r="I349" t="s">
-        <v>3045</v>
+        <v>2947</v>
       </c>
       <c r="J349"/>
       <c r="K349" t="s">
-        <v>3046</v>
+        <v>2948</v>
       </c>
       <c r="L349" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M349" t="s">
-        <v>3047</v>
+        <v>2949</v>
       </c>
       <c r="N349" t="s">
-        <v>2612</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="s">
         <v>14</v>
       </c>
       <c r="B350" t="s">
         <v>15</v>
       </c>
       <c r="C350" t="s">
-        <v>3048</v>
+        <v>2951</v>
       </c>
       <c r="D350" t="s">
-        <v>2730</v>
+        <v>2308</v>
       </c>
       <c r="E350" t="s">
-        <v>3049</v>
+        <v>2952</v>
       </c>
       <c r="F350" t="s">
-        <v>3050</v>
+        <v>2953</v>
       </c>
       <c r="G350" t="s">
-        <v>3051</v>
+        <v>2954</v>
       </c>
       <c r="H350" t="s">
-        <v>3052</v>
+        <v>2955</v>
       </c>
       <c r="I350" t="s">
-        <v>3053</v>
+        <v>2956</v>
       </c>
       <c r="J350"/>
       <c r="K350" t="s">
-        <v>3054</v>
+        <v>2957</v>
       </c>
       <c r="L350" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M350" t="s">
-        <v>3055</v>
+        <v>2958</v>
       </c>
       <c r="N350" t="s">
-        <v>3056</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="s">
         <v>14</v>
       </c>
       <c r="B351" t="s">
         <v>15</v>
       </c>
       <c r="C351" t="s">
-        <v>3057</v>
+        <v>2960</v>
       </c>
       <c r="D351" t="s">
-        <v>2730</v>
+        <v>2308</v>
       </c>
       <c r="E351" t="s">
-        <v>3058</v>
+        <v>2961</v>
       </c>
       <c r="F351" t="s">
-        <v>3059</v>
+        <v>2962</v>
       </c>
       <c r="G351" t="s">
-        <v>3060</v>
+        <v>2963</v>
       </c>
       <c r="H351" t="s">
-        <v>3061</v>
+        <v>2964</v>
       </c>
       <c r="I351" t="s">
-        <v>3062</v>
+        <v>2965</v>
       </c>
       <c r="J351"/>
       <c r="K351" t="s">
-        <v>3063</v>
+        <v>2966</v>
       </c>
       <c r="L351" t="s">
-        <v>44</v>
+        <v>1814</v>
       </c>
       <c r="M351" t="s">
-        <v>3064</v>
+        <v>2967</v>
       </c>
       <c r="N351" t="s">
-        <v>3065</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="s">
         <v>14</v>
       </c>
       <c r="B352" t="s">
         <v>15</v>
       </c>
       <c r="C352" t="s">
-        <v>2804</v>
+        <v>2478</v>
       </c>
       <c r="D352" t="s">
-        <v>2730</v>
+        <v>2479</v>
       </c>
       <c r="E352" t="s">
-        <v>2805</v>
+        <v>2480</v>
       </c>
       <c r="F352" t="s">
-        <v>2806</v>
+        <v>2481</v>
       </c>
       <c r="G352" t="s">
-        <v>2807</v>
+        <v>2482</v>
       </c>
       <c r="H352" t="s">
-        <v>3066</v>
+        <v>2969</v>
       </c>
       <c r="I352" t="s">
-        <v>3067</v>
+        <v>2970</v>
       </c>
       <c r="J352"/>
       <c r="K352" t="s">
-        <v>3068</v>
+        <v>2971</v>
       </c>
       <c r="L352" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M352" t="s">
-        <v>3069</v>
+        <v>2972</v>
       </c>
       <c r="N352" t="s">
-        <v>2812</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="s">
         <v>14</v>
       </c>
       <c r="B353" t="s">
         <v>15</v>
       </c>
       <c r="C353" t="s">
-        <v>3070</v>
+        <v>2870</v>
       </c>
       <c r="D353" t="s">
-        <v>2730</v>
+        <v>2479</v>
       </c>
       <c r="E353" t="s">
-        <v>3071</v>
+        <v>2973</v>
       </c>
       <c r="F353" t="s">
-        <v>3072</v>
+        <v>2974</v>
       </c>
       <c r="G353" t="s">
-        <v>3073</v>
+        <v>2873</v>
       </c>
       <c r="H353" t="s">
-        <v>3074</v>
+        <v>2975</v>
       </c>
       <c r="I353" t="s">
-        <v>3075</v>
+        <v>2976</v>
       </c>
       <c r="J353"/>
       <c r="K353" t="s">
-        <v>3076</v>
+        <v>2977</v>
       </c>
       <c r="L353" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M353" t="s">
-        <v>3077</v>
+        <v>2978</v>
       </c>
       <c r="N353" t="s">
-        <v>3078</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="s">
         <v>14</v>
       </c>
       <c r="B354" t="s">
         <v>15</v>
       </c>
       <c r="C354" t="s">
-        <v>3079</v>
+        <v>2823</v>
       </c>
       <c r="D354" t="s">
-        <v>2730</v>
+        <v>2479</v>
       </c>
       <c r="E354" t="s">
-        <v>3080</v>
+        <v>2824</v>
       </c>
       <c r="F354" t="s">
-        <v>3081</v>
+        <v>2825</v>
       </c>
       <c r="G354" t="s">
-        <v>3082</v>
+        <v>2826</v>
       </c>
       <c r="H354" t="s">
-        <v>3083</v>
+        <v>2979</v>
       </c>
       <c r="I354" t="s">
-        <v>3084</v>
+        <v>2980</v>
       </c>
       <c r="J354"/>
       <c r="K354" t="s">
-        <v>3085</v>
+        <v>2981</v>
       </c>
       <c r="L354" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M354" t="s">
-        <v>3086</v>
+        <v>2982</v>
       </c>
       <c r="N354" t="s">
-        <v>3087</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="s">
         <v>14</v>
       </c>
       <c r="B355" t="s">
         <v>15</v>
       </c>
       <c r="C355" t="s">
-        <v>2943</v>
+        <v>2983</v>
       </c>
       <c r="D355" t="s">
-        <v>2730</v>
+        <v>2479</v>
       </c>
       <c r="E355" t="s">
-        <v>2944</v>
+        <v>2984</v>
       </c>
       <c r="F355" t="s">
-        <v>2945</v>
+        <v>2985</v>
       </c>
       <c r="G355" t="s">
-        <v>2946</v>
+        <v>2986</v>
       </c>
       <c r="H355" t="s">
-        <v>3088</v>
+        <v>2987</v>
       </c>
       <c r="I355" t="s">
-        <v>3089</v>
+        <v>2988</v>
       </c>
       <c r="J355"/>
       <c r="K355" t="s">
-        <v>3090</v>
+        <v>2989</v>
       </c>
       <c r="L355" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M355" t="s">
-        <v>3091</v>
+        <v>2990</v>
       </c>
       <c r="N355" t="s">
-        <v>2951</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="s">
         <v>14</v>
       </c>
       <c r="B356" t="s">
         <v>15</v>
       </c>
       <c r="C356" t="s">
-        <v>2832</v>
+        <v>2992</v>
       </c>
       <c r="D356" t="s">
-        <v>2730</v>
+        <v>2479</v>
       </c>
       <c r="E356" t="s">
-        <v>2833</v>
+        <v>2993</v>
       </c>
       <c r="F356" t="s">
-        <v>2834</v>
+        <v>2994</v>
       </c>
       <c r="G356" t="s">
-        <v>2835</v>
+        <v>2995</v>
       </c>
       <c r="H356" t="s">
-        <v>3092</v>
+        <v>2996</v>
       </c>
       <c r="I356" t="s">
-        <v>3093</v>
+        <v>2997</v>
       </c>
       <c r="J356"/>
       <c r="K356" t="s">
-        <v>3094</v>
+        <v>2998</v>
       </c>
       <c r="L356" t="s">
-        <v>2581</v>
+        <v>810</v>
       </c>
       <c r="M356" t="s">
-        <v>3095</v>
+        <v>2999</v>
       </c>
       <c r="N356" t="s">
-        <v>2840</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="s">
         <v>14</v>
       </c>
       <c r="B357" t="s">
         <v>15</v>
       </c>
       <c r="C357" t="s">
-        <v>2729</v>
+        <v>3001</v>
       </c>
       <c r="D357" t="s">
-        <v>2730</v>
+        <v>2479</v>
       </c>
       <c r="E357" t="s">
-        <v>2731</v>
+        <v>3002</v>
       </c>
       <c r="F357" t="s">
-        <v>2732</v>
+        <v>3003</v>
       </c>
       <c r="G357" t="s">
-        <v>2733</v>
+        <v>3004</v>
       </c>
       <c r="H357" t="s">
-        <v>3096</v>
+        <v>3005</v>
       </c>
       <c r="I357" t="s">
-        <v>3097</v>
+        <v>3006</v>
       </c>
       <c r="J357"/>
       <c r="K357" t="s">
-        <v>3098</v>
+        <v>3007</v>
       </c>
       <c r="L357" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M357" t="s">
-        <v>3099</v>
+        <v>3008</v>
       </c>
       <c r="N357" t="s">
-        <v>2738</v>
+        <v>3009</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="s">
         <v>14</v>
       </c>
       <c r="B358" t="s">
         <v>15</v>
       </c>
       <c r="C358" t="s">
-        <v>2850</v>
+        <v>3010</v>
       </c>
       <c r="D358" t="s">
-        <v>2730</v>
+        <v>2814</v>
       </c>
       <c r="E358" t="s">
-        <v>2851</v>
+        <v>3011</v>
       </c>
       <c r="F358" t="s">
-        <v>2852</v>
+        <v>3012</v>
       </c>
       <c r="G358" t="s">
-        <v>2853</v>
+        <v>3013</v>
       </c>
       <c r="H358" t="s">
-        <v>3100</v>
+        <v>3014</v>
       </c>
       <c r="I358" t="s">
-        <v>3101</v>
+        <v>3015</v>
       </c>
       <c r="J358"/>
       <c r="K358" t="s">
-        <v>3102</v>
+        <v>3016</v>
       </c>
       <c r="L358" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M358" t="s">
-        <v>3103</v>
+        <v>3017</v>
       </c>
       <c r="N358" t="s">
-        <v>2858</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="s">
         <v>14</v>
       </c>
       <c r="B359" t="s">
         <v>15</v>
       </c>
       <c r="C359" t="s">
-        <v>2841</v>
+        <v>3019</v>
       </c>
       <c r="D359" t="s">
-        <v>2823</v>
+        <v>2814</v>
       </c>
       <c r="E359" t="s">
-        <v>2842</v>
+        <v>3020</v>
       </c>
       <c r="F359" t="s">
-        <v>2843</v>
+        <v>2953</v>
       </c>
       <c r="G359" t="s">
-        <v>2844</v>
+        <v>3021</v>
       </c>
       <c r="H359" t="s">
-        <v>3104</v>
+        <v>3022</v>
       </c>
       <c r="I359" t="s">
-        <v>3105</v>
+        <v>3023</v>
       </c>
       <c r="J359"/>
       <c r="K359" t="s">
-        <v>3106</v>
+        <v>3024</v>
       </c>
       <c r="L359" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M359" t="s">
-        <v>3107</v>
+        <v>3025</v>
       </c>
       <c r="N359" t="s">
-        <v>2849</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="s">
         <v>14</v>
       </c>
       <c r="B360" t="s">
         <v>15</v>
       </c>
       <c r="C360" t="s">
-        <v>3108</v>
+        <v>2813</v>
       </c>
       <c r="D360" t="s">
-        <v>2823</v>
+        <v>2814</v>
       </c>
       <c r="E360" t="s">
-        <v>3109</v>
+        <v>2815</v>
       </c>
       <c r="F360" t="s">
-        <v>3081</v>
+        <v>2816</v>
       </c>
       <c r="G360" t="s">
-        <v>3110</v>
+        <v>2817</v>
       </c>
       <c r="H360" t="s">
-        <v>3111</v>
+        <v>3027</v>
       </c>
       <c r="I360" t="s">
-        <v>3112</v>
+        <v>3028</v>
       </c>
       <c r="J360"/>
       <c r="K360" t="s">
-        <v>3113</v>
+        <v>3029</v>
       </c>
       <c r="L360" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M360" t="s">
-        <v>3114</v>
+        <v>3030</v>
       </c>
       <c r="N360" t="s">
-        <v>3115</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="s">
         <v>14</v>
       </c>
       <c r="B361" t="s">
         <v>15</v>
       </c>
       <c r="C361" t="s">
-        <v>2594</v>
+        <v>2841</v>
       </c>
       <c r="D361" t="s">
-        <v>2595</v>
+        <v>2814</v>
       </c>
       <c r="E361" t="s">
-        <v>2596</v>
+        <v>2842</v>
       </c>
       <c r="F361" t="s">
-        <v>2597</v>
+        <v>2843</v>
       </c>
       <c r="G361" t="s">
-        <v>2598</v>
+        <v>2844</v>
       </c>
       <c r="H361" t="s">
-        <v>3116</v>
+        <v>3031</v>
       </c>
       <c r="I361" t="s">
-        <v>3117</v>
+        <v>3032</v>
       </c>
       <c r="J361"/>
       <c r="K361" t="s">
-        <v>3118</v>
+        <v>3033</v>
       </c>
       <c r="L361" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M361" t="s">
-        <v>3119</v>
+        <v>3034</v>
       </c>
       <c r="N361" t="s">
-        <v>2603</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="s">
         <v>14</v>
       </c>
       <c r="B362" t="s">
         <v>15</v>
       </c>
       <c r="C362" t="s">
-        <v>2822</v>
+        <v>2832</v>
       </c>
       <c r="D362" t="s">
-        <v>2823</v>
+        <v>2814</v>
       </c>
       <c r="E362" t="s">
-        <v>2824</v>
+        <v>2833</v>
       </c>
       <c r="F362" t="s">
-        <v>2825</v>
+        <v>2834</v>
       </c>
       <c r="G362" t="s">
-        <v>2826</v>
+        <v>2835</v>
       </c>
       <c r="H362" t="s">
-        <v>3120</v>
+        <v>3035</v>
       </c>
       <c r="I362" t="s">
-        <v>3121</v>
+        <v>3036</v>
       </c>
       <c r="J362"/>
       <c r="K362" t="s">
-        <v>3122</v>
+        <v>3037</v>
       </c>
       <c r="L362" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M362" t="s">
-        <v>3123</v>
+        <v>3038</v>
       </c>
       <c r="N362" t="s">
-        <v>2831</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="s">
         <v>14</v>
       </c>
       <c r="B363" t="s">
         <v>15</v>
       </c>
       <c r="C363" t="s">
-        <v>3124</v>
+        <v>3039</v>
       </c>
       <c r="D363" t="s">
-        <v>2595</v>
+        <v>2814</v>
       </c>
       <c r="E363" t="s">
-        <v>3125</v>
+        <v>3040</v>
       </c>
       <c r="F363" t="s">
-        <v>3126</v>
+        <v>3041</v>
       </c>
       <c r="G363" t="s">
-        <v>3127</v>
+        <v>3042</v>
       </c>
       <c r="H363" t="s">
-        <v>3128</v>
+        <v>3043</v>
       </c>
       <c r="I363" t="s">
-        <v>3129</v>
+        <v>3044</v>
       </c>
       <c r="J363"/>
       <c r="K363" t="s">
-        <v>3130</v>
+        <v>3045</v>
       </c>
       <c r="L363" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M363" t="s">
-        <v>3131</v>
+        <v>3046</v>
       </c>
       <c r="N363" t="s">
-        <v>3132</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="s">
         <v>14</v>
       </c>
       <c r="B364" t="s">
         <v>15</v>
       </c>
       <c r="C364" t="s">
-        <v>3133</v>
+        <v>3048</v>
       </c>
       <c r="D364" t="s">
-        <v>2595</v>
+        <v>2814</v>
       </c>
       <c r="E364" t="s">
-        <v>3134</v>
+        <v>3049</v>
       </c>
       <c r="F364" t="s">
-        <v>3135</v>
+        <v>3050</v>
       </c>
       <c r="G364" t="s">
-        <v>3136</v>
+        <v>3051</v>
       </c>
       <c r="H364" t="s">
-        <v>3137</v>
+        <v>3052</v>
       </c>
       <c r="I364" t="s">
-        <v>3138</v>
+        <v>3053</v>
       </c>
       <c r="J364"/>
       <c r="K364" t="s">
-        <v>3139</v>
+        <v>3054</v>
       </c>
       <c r="L364" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M364" t="s">
-        <v>3140</v>
+        <v>3055</v>
       </c>
       <c r="N364" t="s">
-        <v>3141</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="s">
         <v>14</v>
       </c>
       <c r="B365" t="s">
         <v>15</v>
       </c>
       <c r="C365" t="s">
-        <v>3142</v>
+        <v>3057</v>
       </c>
       <c r="D365" t="s">
-        <v>2595</v>
+        <v>2814</v>
       </c>
       <c r="E365" t="s">
-        <v>3143</v>
+        <v>3058</v>
       </c>
       <c r="F365" t="s">
-        <v>3144</v>
+        <v>3059</v>
       </c>
       <c r="G365" t="s">
-        <v>3145</v>
+        <v>3060</v>
       </c>
       <c r="H365" t="s">
-        <v>3146</v>
+        <v>3061</v>
       </c>
       <c r="I365" t="s">
-        <v>3147</v>
+        <v>3062</v>
       </c>
       <c r="J365"/>
       <c r="K365" t="s">
-        <v>3148</v>
+        <v>3063</v>
       </c>
       <c r="L365" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M365" t="s">
-        <v>3149</v>
+        <v>3064</v>
       </c>
       <c r="N365" t="s">
-        <v>3150</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="s">
         <v>14</v>
       </c>
       <c r="B366" t="s">
         <v>15</v>
       </c>
       <c r="C366" t="s">
-        <v>3151</v>
+        <v>3066</v>
       </c>
       <c r="D366" t="s">
-        <v>2595</v>
+        <v>2814</v>
       </c>
       <c r="E366" t="s">
-        <v>3152</v>
+        <v>3067</v>
       </c>
       <c r="F366" t="s">
-        <v>3153</v>
+        <v>3068</v>
       </c>
       <c r="G366" t="s">
-        <v>3154</v>
+        <v>3069</v>
       </c>
       <c r="H366" t="s">
-        <v>3155</v>
+        <v>3070</v>
       </c>
       <c r="I366" t="s">
-        <v>3156</v>
+        <v>3071</v>
       </c>
       <c r="J366"/>
       <c r="K366" t="s">
-        <v>3157</v>
+        <v>3072</v>
       </c>
       <c r="L366" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M366" t="s">
-        <v>3158</v>
+        <v>3073</v>
       </c>
       <c r="N366" t="s">
-        <v>3159</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="s">
         <v>14</v>
       </c>
       <c r="B367" t="s">
         <v>15</v>
       </c>
       <c r="C367" t="s">
-        <v>3160</v>
+        <v>3075</v>
       </c>
       <c r="D367" t="s">
-        <v>2595</v>
+        <v>2942</v>
       </c>
       <c r="E367" t="s">
-        <v>3161</v>
+        <v>3076</v>
       </c>
       <c r="F367" t="s">
-        <v>3162</v>
+        <v>3077</v>
       </c>
       <c r="G367" t="s">
-        <v>3163</v>
+        <v>3078</v>
       </c>
       <c r="H367" t="s">
-        <v>3164</v>
+        <v>3079</v>
       </c>
       <c r="I367" t="s">
-        <v>3165</v>
+        <v>3080</v>
       </c>
       <c r="J367"/>
       <c r="K367" t="s">
-        <v>3166</v>
+        <v>3081</v>
       </c>
       <c r="L367" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M367" t="s">
-        <v>3167</v>
+        <v>3082</v>
       </c>
       <c r="N367" t="s">
-        <v>3168</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="s">
         <v>14</v>
       </c>
       <c r="B368" t="s">
         <v>15</v>
       </c>
       <c r="C368" t="s">
-        <v>3169</v>
+        <v>1297</v>
       </c>
       <c r="D368" t="s">
-        <v>3170</v>
+        <v>3084</v>
       </c>
       <c r="E368" t="s">
-        <v>3171</v>
+        <v>1299</v>
       </c>
       <c r="F368" t="s">
-        <v>3172</v>
+        <v>1300</v>
       </c>
       <c r="G368" t="s">
-        <v>3173</v>
+        <v>1301</v>
       </c>
       <c r="H368" t="s">
-        <v>3174</v>
+        <v>3085</v>
       </c>
       <c r="I368" t="s">
-        <v>3175</v>
+        <v>3086</v>
       </c>
       <c r="J368"/>
       <c r="K368" t="s">
-        <v>3176</v>
+        <v>3087</v>
       </c>
       <c r="L368" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M368" t="s">
-        <v>3177</v>
+        <v>3088</v>
       </c>
       <c r="N368" t="s">
-        <v>3178</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="s">
         <v>14</v>
       </c>
       <c r="B369" t="s">
         <v>15</v>
       </c>
       <c r="C369" t="s">
-        <v>3179</v>
+        <v>3089</v>
       </c>
       <c r="D369" t="s">
-        <v>3170</v>
+        <v>3084</v>
       </c>
       <c r="E369" t="s">
-        <v>3180</v>
+        <v>3090</v>
       </c>
       <c r="F369" t="s">
-        <v>3181</v>
+        <v>3091</v>
       </c>
       <c r="G369" t="s">
-        <v>3182</v>
+        <v>3092</v>
       </c>
       <c r="H369" t="s">
-        <v>3183</v>
+        <v>3093</v>
       </c>
       <c r="I369" t="s">
-        <v>3184</v>
+        <v>3094</v>
       </c>
       <c r="J369"/>
       <c r="K369" t="s">
-        <v>3185</v>
+        <v>3095</v>
       </c>
       <c r="L369" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M369" t="s">
-        <v>3186</v>
+        <v>3096</v>
       </c>
       <c r="N369" t="s">
-        <v>3187</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="s">
         <v>14</v>
       </c>
       <c r="B370" t="s">
         <v>15</v>
       </c>
       <c r="C370" t="s">
-        <v>3188</v>
+        <v>2086</v>
       </c>
       <c r="D370" t="s">
-        <v>2995</v>
+        <v>3098</v>
       </c>
       <c r="E370" t="s">
-        <v>3189</v>
+        <v>2088</v>
       </c>
       <c r="F370" t="s">
-        <v>3190</v>
+        <v>2089</v>
       </c>
       <c r="G370" t="s">
-        <v>3191</v>
+        <v>2090</v>
       </c>
       <c r="H370" t="s">
-        <v>3192</v>
+        <v>2091</v>
       </c>
       <c r="I370" t="s">
-        <v>3193</v>
+        <v>3099</v>
       </c>
       <c r="J370"/>
       <c r="K370" t="s">
-        <v>3194</v>
+        <v>3100</v>
       </c>
       <c r="L370" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M370" t="s">
-        <v>3195</v>
+        <v>3101</v>
       </c>
       <c r="N370" t="s">
-        <v>3196</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="s">
         <v>14</v>
       </c>
       <c r="B371" t="s">
         <v>15</v>
       </c>
       <c r="C371" t="s">
-        <v>3013</v>
+        <v>2850</v>
       </c>
       <c r="D371" t="s">
-        <v>2995</v>
+        <v>2683</v>
       </c>
       <c r="E371" t="s">
-        <v>3014</v>
+        <v>2851</v>
       </c>
       <c r="F371" t="s">
-        <v>3015</v>
+        <v>1441</v>
       </c>
       <c r="G371" t="s">
-        <v>3016</v>
+        <v>2852</v>
       </c>
       <c r="H371" t="s">
-        <v>3197</v>
+        <v>3102</v>
       </c>
       <c r="I371" t="s">
-        <v>3198</v>
+        <v>3103</v>
       </c>
       <c r="J371"/>
       <c r="K371" t="s">
-        <v>3199</v>
+        <v>3104</v>
       </c>
       <c r="L371" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M371" t="s">
-        <v>3200</v>
+        <v>3105</v>
       </c>
       <c r="N371" t="s">
-        <v>3021</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="s">
         <v>14</v>
       </c>
       <c r="B372" t="s">
         <v>15</v>
       </c>
       <c r="C372" t="s">
-        <v>3004</v>
+        <v>3106</v>
       </c>
       <c r="D372" t="s">
-        <v>2995</v>
+        <v>2683</v>
       </c>
       <c r="E372" t="s">
-        <v>3005</v>
+        <v>3107</v>
       </c>
       <c r="F372" t="s">
-        <v>3006</v>
+        <v>2448</v>
       </c>
       <c r="G372" t="s">
-        <v>3007</v>
+        <v>3108</v>
       </c>
       <c r="H372" t="s">
-        <v>3201</v>
+        <v>3109</v>
       </c>
       <c r="I372" t="s">
-        <v>3202</v>
+        <v>3110</v>
       </c>
       <c r="J372"/>
       <c r="K372" t="s">
-        <v>3203</v>
+        <v>3111</v>
       </c>
       <c r="L372" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M372" t="s">
-        <v>3204</v>
+        <v>3112</v>
       </c>
       <c r="N372" t="s">
-        <v>3012</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="s">
         <v>14</v>
       </c>
       <c r="B373" t="s">
         <v>15</v>
       </c>
       <c r="C373" t="s">
-        <v>2994</v>
+        <v>3114</v>
       </c>
       <c r="D373" t="s">
-        <v>2995</v>
+        <v>2683</v>
       </c>
       <c r="E373" t="s">
-        <v>2996</v>
+        <v>3115</v>
       </c>
       <c r="F373" t="s">
-        <v>2997</v>
+        <v>3116</v>
       </c>
       <c r="G373" t="s">
-        <v>2998</v>
+        <v>3117</v>
       </c>
       <c r="H373" t="s">
-        <v>3205</v>
+        <v>3118</v>
       </c>
       <c r="I373" t="s">
-        <v>3206</v>
+        <v>3119</v>
       </c>
       <c r="J373"/>
       <c r="K373" t="s">
-        <v>3207</v>
+        <v>3120</v>
       </c>
       <c r="L373" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M373" t="s">
-        <v>3208</v>
+        <v>3121</v>
       </c>
       <c r="N373" t="s">
-        <v>3003</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="s">
         <v>14</v>
       </c>
       <c r="B374" t="s">
         <v>15</v>
       </c>
       <c r="C374" t="s">
-        <v>3209</v>
+        <v>2692</v>
       </c>
       <c r="D374" t="s">
-        <v>2995</v>
+        <v>2683</v>
       </c>
       <c r="E374" t="s">
-        <v>3210</v>
+        <v>2693</v>
       </c>
       <c r="F374" t="s">
-        <v>3211</v>
+        <v>2694</v>
       </c>
       <c r="G374" t="s">
-        <v>3212</v>
+        <v>2695</v>
       </c>
       <c r="H374" t="s">
-        <v>3213</v>
+        <v>3123</v>
       </c>
       <c r="I374" t="s">
-        <v>3214</v>
+        <v>3124</v>
       </c>
       <c r="J374"/>
       <c r="K374" t="s">
-        <v>3215</v>
+        <v>3125</v>
       </c>
       <c r="L374" t="s">
-        <v>2301</v>
+        <v>810</v>
       </c>
       <c r="M374" t="s">
-        <v>3216</v>
+        <v>3126</v>
       </c>
       <c r="N374" t="s">
-        <v>3217</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="s">
         <v>14</v>
       </c>
       <c r="B375" t="s">
         <v>15</v>
       </c>
       <c r="C375" t="s">
-        <v>3218</v>
+        <v>2682</v>
       </c>
       <c r="D375" t="s">
-        <v>2890</v>
+        <v>2683</v>
       </c>
       <c r="E375" t="s">
-        <v>3219</v>
+        <v>2684</v>
       </c>
       <c r="F375" t="s">
-        <v>3220</v>
+        <v>2685</v>
       </c>
       <c r="G375" t="s">
-        <v>3221</v>
+        <v>2686</v>
       </c>
       <c r="H375" t="s">
-        <v>3222</v>
+        <v>3127</v>
       </c>
       <c r="I375" t="s">
-        <v>3223</v>
+        <v>3128</v>
       </c>
       <c r="J375"/>
       <c r="K375" t="s">
-        <v>3224</v>
+        <v>3129</v>
       </c>
       <c r="L375" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M375" t="s">
-        <v>3225</v>
+        <v>3130</v>
       </c>
       <c r="N375" t="s">
-        <v>3226</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="s">
         <v>14</v>
       </c>
       <c r="B376" t="s">
         <v>15</v>
       </c>
       <c r="C376" t="s">
-        <v>3227</v>
+        <v>3131</v>
       </c>
       <c r="D376" t="s">
-        <v>2933</v>
+        <v>2393</v>
       </c>
       <c r="E376" t="s">
-        <v>3228</v>
+        <v>3132</v>
       </c>
       <c r="F376" t="s">
-        <v>3229</v>
+        <v>3133</v>
       </c>
       <c r="G376" t="s">
-        <v>3230</v>
+        <v>3134</v>
       </c>
       <c r="H376" t="s">
-        <v>3231</v>
+        <v>3135</v>
       </c>
       <c r="I376" t="s">
-        <v>3232</v>
+        <v>3136</v>
       </c>
       <c r="J376"/>
       <c r="K376" t="s">
-        <v>3233</v>
+        <v>3137</v>
       </c>
       <c r="L376" t="s">
-        <v>1599</v>
+        <v>810</v>
       </c>
       <c r="M376" t="s">
-        <v>3234</v>
+        <v>3138</v>
       </c>
       <c r="N376" t="s">
-        <v>3235</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="s">
         <v>14</v>
       </c>
       <c r="B377" t="s">
         <v>15</v>
       </c>
       <c r="C377" t="s">
-        <v>3236</v>
+        <v>3140</v>
       </c>
       <c r="D377" t="s">
-        <v>2933</v>
+        <v>2393</v>
       </c>
       <c r="E377" t="s">
-        <v>3237</v>
+        <v>3141</v>
       </c>
       <c r="F377" t="s">
-        <v>3238</v>
+        <v>3142</v>
       </c>
       <c r="G377" t="s">
-        <v>3239</v>
+        <v>3143</v>
       </c>
       <c r="H377" t="s">
-        <v>3240</v>
+        <v>3144</v>
       </c>
       <c r="I377" t="s">
-        <v>3241</v>
+        <v>3145</v>
       </c>
       <c r="J377"/>
       <c r="K377" t="s">
-        <v>3242</v>
+        <v>3146</v>
       </c>
       <c r="L377" t="s">
-        <v>2940</v>
+        <v>810</v>
       </c>
       <c r="M377" t="s">
-        <v>3243</v>
+        <v>3147</v>
       </c>
       <c r="N377" t="s">
-        <v>3244</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="s">
         <v>14</v>
       </c>
       <c r="B378" t="s">
         <v>15</v>
       </c>
       <c r="C378" t="s">
-        <v>2932</v>
+        <v>3149</v>
       </c>
       <c r="D378" t="s">
-        <v>2933</v>
+        <v>3150</v>
       </c>
       <c r="E378" t="s">
-        <v>2934</v>
+        <v>3151</v>
       </c>
       <c r="F378" t="s">
-        <v>2935</v>
+        <v>3152</v>
       </c>
       <c r="G378" t="s">
-        <v>2936</v>
+        <v>3153</v>
       </c>
       <c r="H378" t="s">
-        <v>3245</v>
+        <v>3154</v>
       </c>
       <c r="I378" t="s">
-        <v>3246</v>
+        <v>3155</v>
       </c>
       <c r="J378"/>
       <c r="K378" t="s">
-        <v>3247</v>
+        <v>3156</v>
       </c>
       <c r="L378" t="s">
-        <v>2940</v>
+        <v>810</v>
       </c>
       <c r="M378" t="s">
-        <v>3248</v>
+        <v>3157</v>
       </c>
       <c r="N378" t="s">
-        <v>2942</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="s">
         <v>14</v>
       </c>
       <c r="B379" t="s">
         <v>15</v>
       </c>
       <c r="C379" t="s">
-        <v>3249</v>
+        <v>3159</v>
       </c>
       <c r="D379" t="s">
-        <v>2904</v>
+        <v>2393</v>
       </c>
       <c r="E379" t="s">
-        <v>3250</v>
+        <v>3160</v>
       </c>
       <c r="F379" t="s">
-        <v>3251</v>
+        <v>3161</v>
       </c>
       <c r="G379" t="s">
-        <v>3252</v>
+        <v>3162</v>
       </c>
       <c r="H379" t="s">
-        <v>3253</v>
+        <v>3163</v>
       </c>
       <c r="I379" t="s">
-        <v>3254</v>
+        <v>3164</v>
       </c>
       <c r="J379"/>
       <c r="K379" t="s">
-        <v>3255</v>
+        <v>3165</v>
       </c>
       <c r="L379" t="s">
-        <v>2301</v>
+        <v>810</v>
       </c>
       <c r="M379" t="s">
-        <v>3256</v>
+        <v>3166</v>
       </c>
       <c r="N379" t="s">
-        <v>3257</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="s">
         <v>14</v>
       </c>
       <c r="B380" t="s">
         <v>15</v>
       </c>
       <c r="C380" t="s">
-        <v>3258</v>
+        <v>3168</v>
       </c>
       <c r="D380" t="s">
-        <v>2904</v>
+        <v>2393</v>
       </c>
       <c r="E380" t="s">
-        <v>3259</v>
+        <v>3169</v>
       </c>
       <c r="F380" t="s">
-        <v>3260</v>
+        <v>2319</v>
       </c>
       <c r="G380" t="s">
-        <v>3261</v>
+        <v>3170</v>
       </c>
       <c r="H380" t="s">
-        <v>3262</v>
+        <v>3171</v>
       </c>
       <c r="I380" t="s">
-        <v>3263</v>
+        <v>3172</v>
       </c>
       <c r="J380"/>
       <c r="K380" t="s">
-        <v>3264</v>
+        <v>3173</v>
       </c>
       <c r="L380" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M380" t="s">
-        <v>3265</v>
+        <v>3174</v>
       </c>
       <c r="N380" t="s">
-        <v>3266</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="s">
         <v>14</v>
       </c>
       <c r="B381" t="s">
         <v>15</v>
       </c>
       <c r="C381" t="s">
-        <v>2956</v>
+        <v>3176</v>
       </c>
       <c r="D381" t="s">
-        <v>2904</v>
+        <v>2393</v>
       </c>
       <c r="E381" t="s">
-        <v>2957</v>
+        <v>3177</v>
       </c>
       <c r="F381" t="s">
-        <v>2958</v>
+        <v>3178</v>
       </c>
       <c r="G381" t="s">
-        <v>2959</v>
+        <v>3179</v>
       </c>
       <c r="H381" t="s">
-        <v>3267</v>
+        <v>3180</v>
       </c>
       <c r="I381" t="s">
-        <v>3268</v>
+        <v>3181</v>
       </c>
       <c r="J381"/>
       <c r="K381" t="s">
-        <v>3269</v>
+        <v>3182</v>
       </c>
       <c r="L381" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M381" t="s">
-        <v>3270</v>
+        <v>3183</v>
       </c>
       <c r="N381" t="s">
-        <v>2964</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="s">
         <v>14</v>
       </c>
       <c r="B382" t="s">
         <v>15</v>
       </c>
       <c r="C382" t="s">
-        <v>3271</v>
+        <v>3185</v>
       </c>
       <c r="D382" t="s">
-        <v>2904</v>
+        <v>2393</v>
       </c>
       <c r="E382" t="s">
-        <v>3272</v>
+        <v>3186</v>
       </c>
       <c r="F382" t="s">
-        <v>3273</v>
+        <v>3187</v>
       </c>
       <c r="G382" t="s">
-        <v>3274</v>
+        <v>3188</v>
       </c>
       <c r="H382" t="s">
-        <v>3275</v>
+        <v>3189</v>
       </c>
       <c r="I382" t="s">
-        <v>3276</v>
+        <v>3190</v>
       </c>
       <c r="J382"/>
       <c r="K382" t="s">
-        <v>3277</v>
+        <v>3191</v>
       </c>
       <c r="L382" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M382" t="s">
-        <v>3278</v>
+        <v>3192</v>
       </c>
       <c r="N382" t="s">
-        <v>3279</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="s">
         <v>14</v>
       </c>
       <c r="B383" t="s">
         <v>15</v>
       </c>
       <c r="C383" t="s">
-        <v>2975</v>
+        <v>2879</v>
       </c>
       <c r="D383" t="s">
-        <v>2904</v>
+        <v>2393</v>
       </c>
       <c r="E383" t="s">
-        <v>2976</v>
+        <v>2880</v>
       </c>
       <c r="F383" t="s">
-        <v>2977</v>
+        <v>2881</v>
       </c>
       <c r="G383" t="s">
-        <v>2978</v>
+        <v>2882</v>
       </c>
       <c r="H383" t="s">
-        <v>3280</v>
+        <v>3194</v>
       </c>
       <c r="I383" t="s">
-        <v>3281</v>
+        <v>3195</v>
       </c>
       <c r="J383"/>
       <c r="K383" t="s">
-        <v>3282</v>
+        <v>3196</v>
       </c>
       <c r="L383" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M383" t="s">
-        <v>3283</v>
+        <v>3197</v>
       </c>
       <c r="N383" t="s">
-        <v>2983</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="s">
         <v>14</v>
       </c>
       <c r="B384" t="s">
         <v>15</v>
       </c>
       <c r="C384" t="s">
-        <v>3284</v>
+        <v>2392</v>
       </c>
       <c r="D384" t="s">
-        <v>2904</v>
+        <v>2393</v>
       </c>
       <c r="E384" t="s">
-        <v>3285</v>
+        <v>2394</v>
       </c>
       <c r="F384" t="s">
-        <v>3286</v>
+        <v>2395</v>
       </c>
       <c r="G384" t="s">
-        <v>3287</v>
+        <v>2396</v>
       </c>
       <c r="H384" t="s">
-        <v>3288</v>
+        <v>3198</v>
       </c>
       <c r="I384" t="s">
-        <v>3289</v>
+        <v>3199</v>
       </c>
       <c r="J384"/>
       <c r="K384" t="s">
-        <v>3290</v>
+        <v>3200</v>
       </c>
       <c r="L384" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M384" t="s">
-        <v>3291</v>
+        <v>3201</v>
       </c>
       <c r="N384" t="s">
-        <v>3292</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="s">
         <v>14</v>
       </c>
       <c r="B385" t="s">
         <v>15</v>
       </c>
       <c r="C385" t="s">
-        <v>2903</v>
+        <v>3202</v>
       </c>
       <c r="D385" t="s">
-        <v>2904</v>
+        <v>3150</v>
       </c>
       <c r="E385" t="s">
-        <v>2905</v>
+        <v>3203</v>
       </c>
       <c r="F385" t="s">
-        <v>2906</v>
+        <v>3204</v>
       </c>
       <c r="G385" t="s">
-        <v>2907</v>
+        <v>3205</v>
       </c>
       <c r="H385" t="s">
-        <v>3293</v>
+        <v>3206</v>
       </c>
       <c r="I385" t="s">
-        <v>3294</v>
+        <v>3207</v>
       </c>
       <c r="J385"/>
       <c r="K385" t="s">
-        <v>3295</v>
+        <v>3208</v>
       </c>
       <c r="L385" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M385" t="s">
-        <v>3296</v>
+        <v>3209</v>
       </c>
       <c r="N385" t="s">
-        <v>2912</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="s">
         <v>14</v>
       </c>
       <c r="B386" t="s">
         <v>15</v>
       </c>
       <c r="C386" t="s">
-        <v>2965</v>
+        <v>3211</v>
       </c>
       <c r="D386" t="s">
-        <v>2966</v>
+        <v>3150</v>
       </c>
       <c r="E386" t="s">
-        <v>2967</v>
+        <v>3212</v>
       </c>
       <c r="F386" t="s">
-        <v>2968</v>
+        <v>3213</v>
       </c>
       <c r="G386" t="s">
-        <v>2969</v>
+        <v>3214</v>
       </c>
       <c r="H386" t="s">
-        <v>2970</v>
+        <v>3215</v>
       </c>
       <c r="I386" t="s">
-        <v>3297</v>
+        <v>3216</v>
       </c>
       <c r="J386"/>
       <c r="K386" t="s">
-        <v>3298</v>
+        <v>3217</v>
       </c>
       <c r="L386" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M386" t="s">
-        <v>3299</v>
+        <v>3218</v>
       </c>
       <c r="N386" t="s">
-        <v>2974</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="s">
         <v>14</v>
       </c>
       <c r="B387" t="s">
         <v>15</v>
       </c>
       <c r="C387" t="s">
-        <v>3300</v>
+        <v>3220</v>
       </c>
       <c r="D387" t="s">
-        <v>3301</v>
+        <v>2942</v>
       </c>
       <c r="E387" t="s">
-        <v>3302</v>
+        <v>3221</v>
       </c>
       <c r="F387" t="s">
-        <v>3303</v>
+        <v>3222</v>
       </c>
       <c r="G387" t="s">
-        <v>3304</v>
+        <v>3223</v>
       </c>
       <c r="H387" t="s">
-        <v>3305</v>
+        <v>3224</v>
       </c>
       <c r="I387" t="s">
-        <v>3306</v>
+        <v>3225</v>
       </c>
       <c r="J387"/>
       <c r="K387" t="s">
-        <v>3307</v>
+        <v>3226</v>
       </c>
       <c r="L387" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M387" t="s">
-        <v>3308</v>
+        <v>3227</v>
       </c>
       <c r="N387" t="s">
-        <v>3309</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="s">
         <v>14</v>
       </c>
       <c r="B388" t="s">
         <v>15</v>
       </c>
       <c r="C388" t="s">
-        <v>3310</v>
+        <v>3229</v>
       </c>
       <c r="D388" t="s">
-        <v>2966</v>
+        <v>3150</v>
       </c>
       <c r="E388" t="s">
-        <v>3311</v>
+        <v>3230</v>
       </c>
       <c r="F388" t="s">
-        <v>3312</v>
+        <v>3231</v>
       </c>
       <c r="G388" t="s">
-        <v>3313</v>
+        <v>3232</v>
       </c>
       <c r="H388" t="s">
-        <v>3314</v>
+        <v>3233</v>
       </c>
       <c r="I388" t="s">
-        <v>3315</v>
+        <v>3234</v>
       </c>
       <c r="J388"/>
       <c r="K388" t="s">
-        <v>3316</v>
+        <v>3235</v>
       </c>
       <c r="L388" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M388" t="s">
-        <v>3317</v>
+        <v>3236</v>
       </c>
       <c r="N388" t="s">
-        <v>3318</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="s">
         <v>14</v>
       </c>
       <c r="B389" t="s">
         <v>15</v>
       </c>
       <c r="C389" t="s">
-        <v>3319</v>
+        <v>3238</v>
       </c>
       <c r="D389" t="s">
-        <v>3301</v>
+        <v>2942</v>
       </c>
       <c r="E389" t="s">
-        <v>3320</v>
+        <v>3239</v>
       </c>
       <c r="F389" t="s">
-        <v>3321</v>
+        <v>3240</v>
       </c>
       <c r="G389" t="s">
-        <v>3322</v>
+        <v>3241</v>
       </c>
       <c r="H389" t="s">
-        <v>3323</v>
+        <v>3242</v>
       </c>
       <c r="I389" t="s">
-        <v>3324</v>
+        <v>3243</v>
       </c>
       <c r="J389"/>
       <c r="K389" t="s">
-        <v>3325</v>
+        <v>3244</v>
       </c>
       <c r="L389" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M389" t="s">
-        <v>3326</v>
+        <v>3245</v>
       </c>
       <c r="N389" t="s">
-        <v>3327</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="s">
         <v>14</v>
       </c>
       <c r="B390" t="s">
         <v>15</v>
       </c>
       <c r="C390" t="s">
-        <v>3328</v>
+        <v>3247</v>
       </c>
       <c r="D390" t="s">
-        <v>3301</v>
+        <v>2942</v>
       </c>
       <c r="E390" t="s">
-        <v>3329</v>
+        <v>3248</v>
       </c>
       <c r="F390" t="s">
-        <v>3330</v>
+        <v>3249</v>
       </c>
       <c r="G390" t="s">
-        <v>3331</v>
+        <v>3250</v>
       </c>
       <c r="H390" t="s">
-        <v>3332</v>
+        <v>3251</v>
       </c>
       <c r="I390" t="s">
-        <v>3333</v>
+        <v>3252</v>
       </c>
       <c r="J390"/>
       <c r="K390" t="s">
-        <v>3334</v>
+        <v>3253</v>
       </c>
       <c r="L390" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M390" t="s">
-        <v>3335</v>
+        <v>3254</v>
       </c>
       <c r="N390" t="s">
-        <v>3336</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="s">
         <v>14</v>
       </c>
       <c r="B391" t="s">
         <v>15</v>
       </c>
       <c r="C391" t="s">
-        <v>3337</v>
+        <v>3256</v>
       </c>
       <c r="D391" t="s">
-        <v>3170</v>
+        <v>2942</v>
       </c>
       <c r="E391" t="s">
-        <v>3338</v>
+        <v>3257</v>
       </c>
       <c r="F391" t="s">
-        <v>1929</v>
+        <v>3258</v>
       </c>
       <c r="G391" t="s">
-        <v>3339</v>
+        <v>3259</v>
       </c>
       <c r="H391" t="s">
-        <v>3340</v>
+        <v>3260</v>
       </c>
       <c r="I391" t="s">
-        <v>3341</v>
+        <v>3261</v>
       </c>
       <c r="J391"/>
       <c r="K391" t="s">
-        <v>3342</v>
+        <v>3262</v>
       </c>
       <c r="L391" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M391" t="s">
-        <v>3343</v>
+        <v>3263</v>
       </c>
       <c r="N391" t="s">
-        <v>3344</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="s">
         <v>14</v>
       </c>
       <c r="B392" t="s">
         <v>15</v>
       </c>
       <c r="C392" t="s">
-        <v>2553</v>
+        <v>3265</v>
       </c>
       <c r="D392" t="s">
-        <v>2795</v>
+        <v>3266</v>
       </c>
       <c r="E392" t="s">
-        <v>2555</v>
+        <v>3267</v>
       </c>
       <c r="F392" t="s">
-        <v>2556</v>
+        <v>3268</v>
       </c>
       <c r="G392" t="s">
-        <v>2557</v>
+        <v>3269</v>
       </c>
       <c r="H392" t="s">
-        <v>2558</v>
+        <v>3270</v>
       </c>
       <c r="I392" t="s">
-        <v>3345</v>
+        <v>3271</v>
       </c>
       <c r="J392"/>
       <c r="K392" t="s">
-        <v>3346</v>
+        <v>3272</v>
       </c>
       <c r="L392" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M392" t="s">
-        <v>3347</v>
+        <v>3273</v>
       </c>
       <c r="N392" t="s">
-        <v>2562</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="s">
         <v>14</v>
       </c>
       <c r="B393" t="s">
         <v>15</v>
       </c>
       <c r="C393" t="s">
-        <v>3348</v>
+        <v>3275</v>
       </c>
       <c r="D393" t="s">
-        <v>2795</v>
+        <v>3266</v>
       </c>
       <c r="E393" t="s">
-        <v>3349</v>
+        <v>3276</v>
       </c>
       <c r="F393" t="s">
-        <v>3350</v>
+        <v>3277</v>
       </c>
       <c r="G393" t="s">
-        <v>3351</v>
+        <v>3278</v>
       </c>
       <c r="H393" t="s">
-        <v>3352</v>
+        <v>3279</v>
       </c>
       <c r="I393" t="s">
-        <v>3353</v>
+        <v>3280</v>
       </c>
       <c r="J393"/>
       <c r="K393" t="s">
-        <v>3354</v>
+        <v>3281</v>
       </c>
       <c r="L393" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M393" t="s">
-        <v>3355</v>
+        <v>3282</v>
       </c>
       <c r="N393" t="s">
-        <v>3356</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="s">
         <v>14</v>
       </c>
       <c r="B394" t="s">
         <v>15</v>
       </c>
       <c r="C394" t="s">
-        <v>3357</v>
+        <v>3284</v>
       </c>
       <c r="D394" t="s">
-        <v>2966</v>
+        <v>3285</v>
       </c>
       <c r="E394" t="s">
-        <v>3358</v>
+        <v>3286</v>
       </c>
       <c r="F394" t="s">
-        <v>3359</v>
+        <v>3287</v>
       </c>
       <c r="G394" t="s">
-        <v>3360</v>
+        <v>3288</v>
       </c>
       <c r="H394" t="s">
-        <v>3361</v>
+        <v>3289</v>
       </c>
       <c r="I394" t="s">
-        <v>3362</v>
+        <v>3290</v>
       </c>
       <c r="J394"/>
       <c r="K394" t="s">
-        <v>3363</v>
+        <v>3291</v>
       </c>
       <c r="L394" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M394" t="s">
-        <v>3364</v>
+        <v>3292</v>
       </c>
       <c r="N394" t="s">
-        <v>3365</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="s">
         <v>14</v>
       </c>
       <c r="B395" t="s">
         <v>15</v>
       </c>
       <c r="C395" t="s">
-        <v>3366</v>
+        <v>3294</v>
       </c>
       <c r="D395" t="s">
-        <v>2880</v>
+        <v>3295</v>
       </c>
       <c r="E395" t="s">
-        <v>3367</v>
+        <v>3296</v>
       </c>
       <c r="F395" t="s">
-        <v>3368</v>
+        <v>3297</v>
       </c>
       <c r="G395" t="s">
-        <v>3369</v>
+        <v>3298</v>
       </c>
       <c r="H395" t="s">
-        <v>3370</v>
+        <v>3299</v>
       </c>
       <c r="I395" t="s">
-        <v>3371</v>
+        <v>3300</v>
       </c>
       <c r="J395"/>
       <c r="K395" t="s">
-        <v>3372</v>
+        <v>3301</v>
       </c>
       <c r="L395" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M395" t="s">
-        <v>3373</v>
+        <v>3302</v>
       </c>
       <c r="N395" t="s">
-        <v>3374</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="s">
         <v>14</v>
       </c>
       <c r="B396" t="s">
         <v>15</v>
       </c>
       <c r="C396" t="s">
-        <v>2922</v>
+        <v>3304</v>
       </c>
       <c r="D396" t="s">
-        <v>2870</v>
+        <v>3305</v>
       </c>
       <c r="E396" t="s">
-        <v>2924</v>
+        <v>3306</v>
       </c>
       <c r="F396" t="s">
-        <v>2925</v>
+        <v>3307</v>
       </c>
       <c r="G396" t="s">
-        <v>2926</v>
+        <v>3308</v>
       </c>
       <c r="H396" t="s">
-        <v>2927</v>
+        <v>3309</v>
       </c>
       <c r="I396" t="s">
-        <v>3375</v>
+        <v>3310</v>
       </c>
       <c r="J396"/>
       <c r="K396" t="s">
-        <v>3376</v>
+        <v>3311</v>
       </c>
       <c r="L396" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M396" t="s">
-        <v>3377</v>
+        <v>3312</v>
       </c>
       <c r="N396" t="s">
-        <v>2931</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="s">
         <v>14</v>
       </c>
       <c r="B397" t="s">
         <v>15</v>
       </c>
       <c r="C397" t="s">
-        <v>3378</v>
+        <v>2372</v>
       </c>
       <c r="D397" t="s">
-        <v>2795</v>
+        <v>2373</v>
       </c>
       <c r="E397" t="s">
-        <v>3379</v>
+        <v>2374</v>
       </c>
       <c r="F397" t="s">
-        <v>3380</v>
+        <v>2375</v>
       </c>
       <c r="G397" t="s">
-        <v>3381</v>
+        <v>2376</v>
       </c>
       <c r="H397" t="s">
-        <v>3382</v>
+        <v>3314</v>
       </c>
       <c r="I397" t="s">
-        <v>3383</v>
+        <v>3315</v>
       </c>
       <c r="J397"/>
       <c r="K397" t="s">
-        <v>3384</v>
+        <v>3316</v>
       </c>
       <c r="L397" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M397" t="s">
-        <v>3385</v>
+        <v>3317</v>
       </c>
       <c r="N397" t="s">
-        <v>3386</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="s">
         <v>14</v>
       </c>
       <c r="B398" t="s">
         <v>15</v>
       </c>
       <c r="C398" t="s">
-        <v>3387</v>
+        <v>3318</v>
       </c>
       <c r="D398" t="s">
-        <v>2795</v>
+        <v>2373</v>
       </c>
       <c r="E398" t="s">
-        <v>3388</v>
+        <v>3319</v>
       </c>
       <c r="F398" t="s">
-        <v>3389</v>
+        <v>3320</v>
       </c>
       <c r="G398" t="s">
-        <v>3390</v>
+        <v>3321</v>
       </c>
       <c r="H398" t="s">
-        <v>3391</v>
+        <v>3322</v>
       </c>
       <c r="I398" t="s">
-        <v>3392</v>
+        <v>3323</v>
       </c>
       <c r="J398"/>
       <c r="K398" t="s">
-        <v>3393</v>
+        <v>3324</v>
       </c>
       <c r="L398" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M398" t="s">
-        <v>3394</v>
+        <v>3325</v>
       </c>
       <c r="N398" t="s">
-        <v>3395</v>
+        <v>3326</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="s">
         <v>14</v>
       </c>
       <c r="B399" t="s">
         <v>15</v>
       </c>
       <c r="C399" t="s">
-        <v>3396</v>
+        <v>2382</v>
       </c>
       <c r="D399" t="s">
-        <v>2795</v>
+        <v>2383</v>
       </c>
       <c r="E399" t="s">
-        <v>3397</v>
+        <v>2384</v>
       </c>
       <c r="F399" t="s">
-        <v>3398</v>
+        <v>2385</v>
       </c>
       <c r="G399" t="s">
-        <v>3399</v>
+        <v>2386</v>
       </c>
       <c r="H399" t="s">
-        <v>3400</v>
+        <v>3327</v>
       </c>
       <c r="I399" t="s">
-        <v>3401</v>
+        <v>3328</v>
       </c>
       <c r="J399"/>
       <c r="K399" t="s">
-        <v>3402</v>
+        <v>3329</v>
       </c>
       <c r="L399" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M399" t="s">
-        <v>3403</v>
+        <v>3330</v>
       </c>
       <c r="N399" t="s">
-        <v>3404</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="s">
         <v>14</v>
       </c>
       <c r="B400" t="s">
         <v>15</v>
       </c>
       <c r="C400" t="s">
-        <v>2794</v>
+        <v>3331</v>
       </c>
       <c r="D400" t="s">
-        <v>2795</v>
+        <v>2383</v>
       </c>
       <c r="E400" t="s">
-        <v>2796</v>
+        <v>3332</v>
       </c>
       <c r="F400" t="s">
-        <v>2797</v>
+        <v>3333</v>
       </c>
       <c r="G400" t="s">
-        <v>2798</v>
+        <v>3334</v>
       </c>
       <c r="H400" t="s">
-        <v>3405</v>
+        <v>3335</v>
       </c>
       <c r="I400" t="s">
-        <v>3406</v>
+        <v>3336</v>
       </c>
       <c r="J400"/>
       <c r="K400" t="s">
-        <v>3407</v>
+        <v>3337</v>
       </c>
       <c r="L400" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M400" t="s">
-        <v>3408</v>
+        <v>3338</v>
       </c>
       <c r="N400" t="s">
-        <v>2803</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="s">
         <v>14</v>
       </c>
       <c r="B401" t="s">
         <v>15</v>
       </c>
       <c r="C401" t="s">
-        <v>2553</v>
+        <v>3340</v>
       </c>
       <c r="D401" t="s">
-        <v>2795</v>
+        <v>2383</v>
       </c>
       <c r="E401" t="s">
-        <v>3409</v>
+        <v>3341</v>
       </c>
       <c r="F401" t="s">
-        <v>3410</v>
+        <v>3342</v>
       </c>
       <c r="G401" t="s">
-        <v>2557</v>
+        <v>3343</v>
       </c>
       <c r="H401" t="s">
-        <v>3411</v>
+        <v>3344</v>
       </c>
       <c r="I401" t="s">
-        <v>3412</v>
+        <v>3345</v>
       </c>
       <c r="J401"/>
       <c r="K401" t="s">
-        <v>3413</v>
+        <v>3346</v>
       </c>
       <c r="L401" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M401" t="s">
-        <v>3414</v>
+        <v>3347</v>
       </c>
       <c r="N401" t="s">
-        <v>2562</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="s">
         <v>14</v>
       </c>
       <c r="B402" t="s">
         <v>15</v>
       </c>
       <c r="C402" t="s">
-        <v>3415</v>
+        <v>3349</v>
       </c>
       <c r="D402" t="s">
-        <v>2795</v>
+        <v>2383</v>
       </c>
       <c r="E402" t="s">
-        <v>3416</v>
+        <v>3350</v>
       </c>
       <c r="F402" t="s">
-        <v>3417</v>
+        <v>3351</v>
       </c>
       <c r="G402" t="s">
-        <v>3418</v>
+        <v>3352</v>
       </c>
       <c r="H402" t="s">
-        <v>3419</v>
+        <v>3353</v>
       </c>
       <c r="I402" t="s">
-        <v>3420</v>
+        <v>3354</v>
       </c>
       <c r="J402"/>
       <c r="K402" t="s">
-        <v>3421</v>
+        <v>3355</v>
       </c>
       <c r="L402" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M402" t="s">
-        <v>3422</v>
+        <v>3356</v>
       </c>
       <c r="N402" t="s">
-        <v>3423</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="s">
         <v>14</v>
       </c>
       <c r="B403" t="s">
         <v>15</v>
       </c>
       <c r="C403" t="s">
-        <v>3348</v>
+        <v>2435</v>
       </c>
       <c r="D403" t="s">
-        <v>2795</v>
+        <v>2383</v>
       </c>
       <c r="E403" t="s">
-        <v>3349</v>
+        <v>2437</v>
       </c>
       <c r="F403" t="s">
-        <v>3350</v>
+        <v>2438</v>
       </c>
       <c r="G403" t="s">
-        <v>3351</v>
+        <v>2439</v>
       </c>
       <c r="H403" t="s">
-        <v>3424</v>
+        <v>3358</v>
       </c>
       <c r="I403" t="s">
-        <v>3425</v>
+        <v>3359</v>
       </c>
       <c r="J403"/>
       <c r="K403" t="s">
-        <v>3426</v>
+        <v>3360</v>
       </c>
       <c r="L403" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M403" t="s">
-        <v>3427</v>
+        <v>3361</v>
       </c>
       <c r="N403" t="s">
-        <v>3356</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="s">
         <v>14</v>
       </c>
       <c r="B404" t="s">
         <v>15</v>
       </c>
       <c r="C404" t="s">
-        <v>3428</v>
+        <v>3362</v>
       </c>
       <c r="D404" t="s">
-        <v>3429</v>
+        <v>2383</v>
       </c>
       <c r="E404" t="s">
-        <v>3430</v>
+        <v>3363</v>
       </c>
       <c r="F404" t="s">
-        <v>3431</v>
+        <v>3364</v>
       </c>
       <c r="G404" t="s">
-        <v>3432</v>
+        <v>3365</v>
       </c>
       <c r="H404" t="s">
-        <v>3433</v>
+        <v>3366</v>
       </c>
       <c r="I404" t="s">
-        <v>3434</v>
+        <v>3367</v>
       </c>
       <c r="J404"/>
       <c r="K404" t="s">
-        <v>3435</v>
+        <v>3368</v>
       </c>
       <c r="L404" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M404" t="s">
-        <v>3436</v>
+        <v>3369</v>
       </c>
       <c r="N404" t="s">
-        <v>3437</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="s">
         <v>14</v>
       </c>
       <c r="B405" t="s">
         <v>15</v>
       </c>
       <c r="C405" t="s">
-        <v>3438</v>
+        <v>3371</v>
       </c>
       <c r="D405" t="s">
-        <v>2795</v>
+        <v>2383</v>
       </c>
       <c r="E405" t="s">
-        <v>3439</v>
+        <v>3372</v>
       </c>
       <c r="F405" t="s">
-        <v>3440</v>
+        <v>3373</v>
       </c>
       <c r="G405" t="s">
-        <v>3441</v>
+        <v>3374</v>
       </c>
       <c r="H405" t="s">
-        <v>3442</v>
+        <v>3375</v>
       </c>
       <c r="I405" t="s">
-        <v>3443</v>
+        <v>3376</v>
       </c>
       <c r="J405"/>
       <c r="K405" t="s">
-        <v>3444</v>
+        <v>3377</v>
       </c>
       <c r="L405" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M405" t="s">
-        <v>3445</v>
+        <v>3378</v>
       </c>
       <c r="N405" t="s">
-        <v>3446</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="s">
         <v>14</v>
       </c>
       <c r="B406" t="s">
         <v>15</v>
       </c>
       <c r="C406" t="s">
-        <v>3447</v>
+        <v>3380</v>
       </c>
       <c r="D406" t="s">
-        <v>2795</v>
+        <v>2383</v>
       </c>
       <c r="E406" t="s">
-        <v>3448</v>
+        <v>3381</v>
       </c>
       <c r="F406" t="s">
-        <v>3449</v>
+        <v>3382</v>
       </c>
       <c r="G406" t="s">
-        <v>3450</v>
+        <v>3383</v>
       </c>
       <c r="H406" t="s">
-        <v>3451</v>
+        <v>3384</v>
       </c>
       <c r="I406" t="s">
-        <v>3452</v>
+        <v>3385</v>
       </c>
       <c r="J406"/>
       <c r="K406" t="s">
-        <v>3453</v>
+        <v>3386</v>
       </c>
       <c r="L406" t="s">
-        <v>2301</v>
+        <v>810</v>
       </c>
       <c r="M406" t="s">
-        <v>3454</v>
+        <v>3387</v>
       </c>
       <c r="N406" t="s">
-        <v>3455</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="s">
         <v>14</v>
       </c>
       <c r="B407" t="s">
         <v>15</v>
       </c>
       <c r="C407" t="s">
-        <v>2965</v>
+        <v>3075</v>
       </c>
       <c r="D407" t="s">
-        <v>2966</v>
+        <v>2942</v>
       </c>
       <c r="E407" t="s">
-        <v>2967</v>
+        <v>3076</v>
       </c>
       <c r="F407" t="s">
-        <v>2968</v>
+        <v>3077</v>
       </c>
       <c r="G407" t="s">
-        <v>2969</v>
+        <v>3078</v>
       </c>
       <c r="H407" t="s">
-        <v>3456</v>
+        <v>3389</v>
       </c>
       <c r="I407" t="s">
-        <v>3457</v>
+        <v>3390</v>
       </c>
       <c r="J407"/>
       <c r="K407" t="s">
-        <v>3458</v>
+        <v>3391</v>
       </c>
       <c r="L407" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M407" t="s">
-        <v>3459</v>
+        <v>3392</v>
       </c>
       <c r="N407" t="s">
-        <v>2974</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="s">
         <v>14</v>
       </c>
       <c r="B408" t="s">
         <v>15</v>
       </c>
       <c r="C408" t="s">
-        <v>3357</v>
+        <v>2941</v>
       </c>
       <c r="D408" t="s">
-        <v>2966</v>
+        <v>2942</v>
       </c>
       <c r="E408" t="s">
-        <v>3460</v>
+        <v>2943</v>
       </c>
       <c r="F408" t="s">
-        <v>3461</v>
+        <v>2944</v>
       </c>
       <c r="G408" t="s">
-        <v>3360</v>
+        <v>2945</v>
       </c>
       <c r="H408" t="s">
-        <v>3462</v>
+        <v>3393</v>
       </c>
       <c r="I408" t="s">
-        <v>3463</v>
+        <v>3394</v>
       </c>
       <c r="J408"/>
       <c r="K408" t="s">
-        <v>3464</v>
+        <v>3395</v>
       </c>
       <c r="L408" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M408" t="s">
-        <v>3465</v>
+        <v>3396</v>
       </c>
       <c r="N408" t="s">
-        <v>3365</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="s">
         <v>14</v>
       </c>
       <c r="B409" t="s">
         <v>15</v>
       </c>
       <c r="C409" t="s">
-        <v>3310</v>
+        <v>3256</v>
       </c>
       <c r="D409" t="s">
-        <v>2966</v>
+        <v>2942</v>
       </c>
       <c r="E409" t="s">
-        <v>3311</v>
+        <v>3257</v>
       </c>
       <c r="F409" t="s">
-        <v>3312</v>
+        <v>3258</v>
       </c>
       <c r="G409" t="s">
-        <v>3313</v>
+        <v>3259</v>
       </c>
       <c r="H409" t="s">
-        <v>3466</v>
+        <v>3397</v>
       </c>
       <c r="I409" t="s">
-        <v>3467</v>
+        <v>3398</v>
       </c>
       <c r="J409"/>
       <c r="K409" t="s">
-        <v>3468</v>
+        <v>3399</v>
       </c>
       <c r="L409" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M409" t="s">
-        <v>3469</v>
+        <v>3400</v>
       </c>
       <c r="N409" t="s">
-        <v>3318</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="s">
         <v>14</v>
       </c>
       <c r="B410" t="s">
         <v>15</v>
       </c>
       <c r="C410" t="s">
-        <v>3470</v>
+        <v>3401</v>
       </c>
       <c r="D410" t="s">
-        <v>2966</v>
+        <v>2942</v>
       </c>
       <c r="E410" t="s">
-        <v>3471</v>
+        <v>3402</v>
       </c>
       <c r="F410" t="s">
-        <v>3472</v>
+        <v>3403</v>
       </c>
       <c r="G410" t="s">
-        <v>3473</v>
+        <v>3404</v>
       </c>
       <c r="H410" t="s">
-        <v>3474</v>
+        <v>3405</v>
       </c>
       <c r="I410" t="s">
-        <v>3475</v>
+        <v>3406</v>
       </c>
       <c r="J410"/>
       <c r="K410" t="s">
-        <v>3476</v>
+        <v>3407</v>
       </c>
       <c r="L410" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M410" t="s">
-        <v>3477</v>
+        <v>3408</v>
       </c>
       <c r="N410" t="s">
-        <v>3478</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="s">
         <v>14</v>
       </c>
       <c r="B411" t="s">
         <v>15</v>
       </c>
       <c r="C411" t="s">
-        <v>3479</v>
+        <v>3220</v>
       </c>
       <c r="D411" t="s">
-        <v>2966</v>
+        <v>2942</v>
       </c>
       <c r="E411" t="s">
-        <v>3480</v>
+        <v>3410</v>
       </c>
       <c r="F411" t="s">
-        <v>3481</v>
+        <v>3411</v>
       </c>
       <c r="G411" t="s">
-        <v>3482</v>
+        <v>3223</v>
       </c>
       <c r="H411" t="s">
-        <v>3483</v>
+        <v>3412</v>
       </c>
       <c r="I411" t="s">
-        <v>3484</v>
+        <v>3413</v>
       </c>
       <c r="J411"/>
       <c r="K411" t="s">
-        <v>3485</v>
+        <v>3414</v>
       </c>
       <c r="L411" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M411" t="s">
-        <v>3486</v>
+        <v>3415</v>
       </c>
       <c r="N411" t="s">
-        <v>3487</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="s">
         <v>14</v>
       </c>
       <c r="B412" t="s">
         <v>15</v>
       </c>
       <c r="C412" t="s">
-        <v>3488</v>
+        <v>3247</v>
       </c>
       <c r="D412" t="s">
-        <v>2966</v>
+        <v>2942</v>
       </c>
       <c r="E412" t="s">
-        <v>3489</v>
+        <v>3248</v>
       </c>
       <c r="F412" t="s">
-        <v>3490</v>
+        <v>3249</v>
       </c>
       <c r="G412" t="s">
-        <v>3491</v>
+        <v>3250</v>
       </c>
       <c r="H412" t="s">
-        <v>3492</v>
+        <v>3416</v>
       </c>
       <c r="I412" t="s">
-        <v>3493</v>
+        <v>3417</v>
       </c>
       <c r="J412"/>
       <c r="K412" t="s">
-        <v>3494</v>
+        <v>3418</v>
       </c>
       <c r="L412" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M412" t="s">
-        <v>3495</v>
+        <v>3419</v>
       </c>
       <c r="N412" t="s">
-        <v>3496</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="s">
         <v>14</v>
       </c>
       <c r="B413" t="s">
         <v>15</v>
       </c>
       <c r="C413" t="s">
-        <v>3497</v>
+        <v>3420</v>
       </c>
       <c r="D413" t="s">
-        <v>3301</v>
+        <v>2942</v>
       </c>
       <c r="E413" t="s">
-        <v>3498</v>
+        <v>3421</v>
       </c>
       <c r="F413" t="s">
-        <v>3499</v>
+        <v>3422</v>
       </c>
       <c r="G413" t="s">
-        <v>3500</v>
+        <v>3423</v>
       </c>
       <c r="H413" t="s">
-        <v>3501</v>
+        <v>3424</v>
       </c>
       <c r="I413" t="s">
-        <v>3502</v>
+        <v>3425</v>
       </c>
       <c r="J413"/>
       <c r="K413" t="s">
-        <v>3503</v>
+        <v>3426</v>
       </c>
       <c r="L413" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M413" t="s">
-        <v>3504</v>
+        <v>3427</v>
       </c>
       <c r="N413" t="s">
-        <v>3505</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="s">
         <v>14</v>
       </c>
       <c r="B414" t="s">
         <v>15</v>
       </c>
       <c r="C414" t="s">
-        <v>3506</v>
+        <v>3429</v>
       </c>
       <c r="D414" t="s">
-        <v>3301</v>
+        <v>2942</v>
       </c>
       <c r="E414" t="s">
-        <v>3507</v>
+        <v>3430</v>
       </c>
       <c r="F414" t="s">
-        <v>3440</v>
+        <v>3431</v>
       </c>
       <c r="G414" t="s">
-        <v>3508</v>
+        <v>3432</v>
       </c>
       <c r="H414" t="s">
-        <v>3509</v>
+        <v>3433</v>
       </c>
       <c r="I414" t="s">
-        <v>3510</v>
+        <v>3434</v>
       </c>
       <c r="J414"/>
       <c r="K414" t="s">
-        <v>3511</v>
+        <v>3435</v>
       </c>
       <c r="L414" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M414" t="s">
-        <v>3512</v>
+        <v>3436</v>
       </c>
       <c r="N414" t="s">
-        <v>3513</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="s">
         <v>14</v>
       </c>
       <c r="B415" t="s">
         <v>15</v>
       </c>
       <c r="C415" t="s">
-        <v>3300</v>
+        <v>3438</v>
       </c>
       <c r="D415" t="s">
-        <v>3301</v>
+        <v>2942</v>
       </c>
       <c r="E415" t="s">
-        <v>3302</v>
+        <v>3439</v>
       </c>
       <c r="F415" t="s">
-        <v>3303</v>
+        <v>3440</v>
       </c>
       <c r="G415" t="s">
-        <v>3304</v>
+        <v>3441</v>
       </c>
       <c r="H415" t="s">
-        <v>3514</v>
+        <v>3442</v>
       </c>
       <c r="I415" t="s">
-        <v>3515</v>
+        <v>3443</v>
       </c>
       <c r="J415"/>
       <c r="K415" t="s">
-        <v>3516</v>
+        <v>3444</v>
       </c>
       <c r="L415" t="s">
-        <v>1288</v>
+        <v>799</v>
       </c>
       <c r="M415" t="s">
-        <v>3517</v>
+        <v>3445</v>
       </c>
       <c r="N415" t="s">
-        <v>3309</v>
+        <v>3446</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="s">
         <v>14</v>
       </c>
       <c r="B416" t="s">
         <v>15</v>
       </c>
       <c r="C416" t="s">
-        <v>3328</v>
+        <v>3238</v>
       </c>
       <c r="D416" t="s">
-        <v>3301</v>
+        <v>2942</v>
       </c>
       <c r="E416" t="s">
-        <v>3329</v>
+        <v>3239</v>
       </c>
       <c r="F416" t="s">
-        <v>3330</v>
+        <v>3240</v>
       </c>
       <c r="G416" t="s">
-        <v>3331</v>
+        <v>3241</v>
       </c>
       <c r="H416" t="s">
-        <v>3518</v>
+        <v>3447</v>
       </c>
       <c r="I416" t="s">
-        <v>3519</v>
+        <v>3448</v>
       </c>
       <c r="J416"/>
       <c r="K416" t="s">
-        <v>3520</v>
+        <v>3449</v>
       </c>
       <c r="L416" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M416" t="s">
-        <v>3521</v>
+        <v>3450</v>
       </c>
       <c r="N416" t="s">
-        <v>3336</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="s">
         <v>14</v>
       </c>
       <c r="B417" t="s">
         <v>15</v>
       </c>
       <c r="C417" t="s">
-        <v>3319</v>
+        <v>3451</v>
       </c>
       <c r="D417" t="s">
-        <v>3301</v>
+        <v>3098</v>
       </c>
       <c r="E417" t="s">
-        <v>3320</v>
+        <v>3452</v>
       </c>
       <c r="F417" t="s">
-        <v>3321</v>
+        <v>3453</v>
       </c>
       <c r="G417" t="s">
-        <v>3322</v>
+        <v>3454</v>
       </c>
       <c r="H417" t="s">
-        <v>3522</v>
+        <v>3455</v>
       </c>
       <c r="I417" t="s">
-        <v>3523</v>
+        <v>3456</v>
       </c>
       <c r="J417"/>
       <c r="K417" t="s">
-        <v>3524</v>
+        <v>3457</v>
       </c>
       <c r="L417" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M417" t="s">
-        <v>3525</v>
+        <v>3458</v>
       </c>
       <c r="N417" t="s">
-        <v>3327</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="s">
         <v>14</v>
       </c>
       <c r="B418" t="s">
         <v>15</v>
       </c>
       <c r="C418" t="s">
-        <v>3526</v>
+        <v>2086</v>
       </c>
       <c r="D418" t="s">
-        <v>3301</v>
+        <v>3098</v>
       </c>
       <c r="E418" t="s">
-        <v>3527</v>
+        <v>2088</v>
       </c>
       <c r="F418" t="s">
-        <v>3528</v>
+        <v>2089</v>
       </c>
       <c r="G418" t="s">
-        <v>3529</v>
+        <v>2090</v>
       </c>
       <c r="H418" t="s">
-        <v>3530</v>
+        <v>3460</v>
       </c>
       <c r="I418" t="s">
-        <v>3531</v>
+        <v>3461</v>
       </c>
       <c r="J418"/>
       <c r="K418" t="s">
-        <v>3532</v>
+        <v>3462</v>
       </c>
       <c r="L418" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M418" t="s">
-        <v>3533</v>
+        <v>3463</v>
       </c>
       <c r="N418" t="s">
-        <v>3534</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="s">
         <v>14</v>
       </c>
       <c r="B419" t="s">
         <v>15</v>
       </c>
       <c r="C419" t="s">
-        <v>3535</v>
+        <v>3464</v>
       </c>
       <c r="D419" t="s">
-        <v>3301</v>
+        <v>3098</v>
       </c>
       <c r="E419" t="s">
-        <v>3536</v>
+        <v>3465</v>
       </c>
       <c r="F419" t="s">
-        <v>3537</v>
+        <v>3466</v>
       </c>
       <c r="G419" t="s">
-        <v>3538</v>
+        <v>3467</v>
       </c>
       <c r="H419" t="s">
-        <v>3539</v>
+        <v>3468</v>
       </c>
       <c r="I419" t="s">
-        <v>3540</v>
+        <v>3469</v>
       </c>
       <c r="J419"/>
       <c r="K419" t="s">
-        <v>3541</v>
+        <v>3470</v>
       </c>
       <c r="L419" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M419" t="s">
-        <v>3542</v>
+        <v>3471</v>
       </c>
       <c r="N419" t="s">
-        <v>3543</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="s">
         <v>14</v>
       </c>
       <c r="B420" t="s">
         <v>15</v>
       </c>
       <c r="C420" t="s">
-        <v>3544</v>
+        <v>3473</v>
       </c>
       <c r="D420" t="s">
-        <v>3301</v>
+        <v>3098</v>
       </c>
       <c r="E420" t="s">
-        <v>3545</v>
+        <v>3474</v>
       </c>
       <c r="F420" t="s">
-        <v>3546</v>
+        <v>3475</v>
       </c>
       <c r="G420" t="s">
-        <v>3547</v>
+        <v>3476</v>
       </c>
       <c r="H420" t="s">
-        <v>3548</v>
+        <v>3477</v>
       </c>
       <c r="I420" t="s">
-        <v>3549</v>
+        <v>3478</v>
       </c>
       <c r="J420"/>
       <c r="K420" t="s">
-        <v>3550</v>
+        <v>3479</v>
       </c>
       <c r="L420" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M420" t="s">
-        <v>3551</v>
+        <v>3480</v>
       </c>
       <c r="N420" t="s">
-        <v>3552</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="s">
         <v>14</v>
       </c>
       <c r="B421" t="s">
         <v>15</v>
       </c>
       <c r="C421" t="s">
-        <v>3553</v>
+        <v>3482</v>
       </c>
       <c r="D421" t="s">
-        <v>3301</v>
+        <v>3098</v>
       </c>
       <c r="E421" t="s">
-        <v>3554</v>
+        <v>3483</v>
       </c>
       <c r="F421" t="s">
-        <v>3555</v>
+        <v>3484</v>
       </c>
       <c r="G421" t="s">
-        <v>3556</v>
+        <v>3485</v>
       </c>
       <c r="H421" t="s">
-        <v>3557</v>
+        <v>3486</v>
       </c>
       <c r="I421" t="s">
-        <v>3558</v>
+        <v>3487</v>
       </c>
       <c r="J421"/>
       <c r="K421" t="s">
-        <v>3559</v>
+        <v>3488</v>
       </c>
       <c r="L421" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M421" t="s">
-        <v>3560</v>
+        <v>3489</v>
       </c>
       <c r="N421" t="s">
-        <v>3561</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="s">
         <v>14</v>
       </c>
       <c r="B422" t="s">
         <v>15</v>
       </c>
       <c r="C422" t="s">
-        <v>3562</v>
+        <v>3491</v>
       </c>
       <c r="D422" t="s">
-        <v>3429</v>
+        <v>3266</v>
       </c>
       <c r="E422" t="s">
-        <v>3563</v>
+        <v>3492</v>
       </c>
       <c r="F422" t="s">
-        <v>3564</v>
+        <v>3493</v>
       </c>
       <c r="G422" t="s">
-        <v>3565</v>
+        <v>3494</v>
       </c>
       <c r="H422" t="s">
-        <v>3566</v>
+        <v>3495</v>
       </c>
       <c r="I422" t="s">
-        <v>3567</v>
+        <v>3496</v>
       </c>
       <c r="J422"/>
       <c r="K422" t="s">
-        <v>3568</v>
+        <v>3497</v>
       </c>
       <c r="L422" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M422" t="s">
-        <v>3569</v>
+        <v>3498</v>
       </c>
       <c r="N422" t="s">
-        <v>3570</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="s">
         <v>14</v>
       </c>
       <c r="B423" t="s">
         <v>15</v>
       </c>
       <c r="C423" t="s">
-        <v>1785</v>
+        <v>3500</v>
       </c>
       <c r="D423" t="s">
-        <v>3571</v>
+        <v>3150</v>
       </c>
       <c r="E423" t="s">
-        <v>1787</v>
+        <v>3501</v>
       </c>
       <c r="F423" t="s">
-        <v>1788</v>
+        <v>3502</v>
       </c>
       <c r="G423" t="s">
-        <v>1789</v>
+        <v>3503</v>
       </c>
       <c r="H423" t="s">
-        <v>3572</v>
+        <v>3504</v>
       </c>
       <c r="I423" t="s">
-        <v>3573</v>
+        <v>3505</v>
       </c>
       <c r="J423"/>
       <c r="K423" t="s">
-        <v>3574</v>
+        <v>3506</v>
       </c>
       <c r="L423" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M423" t="s">
-        <v>3575</v>
+        <v>3507</v>
       </c>
       <c r="N423" t="s">
-        <v>1795</v>
+        <v>3508</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="s">
         <v>14</v>
       </c>
       <c r="B424" t="s">
         <v>15</v>
       </c>
       <c r="C424" t="s">
-        <v>3576</v>
+        <v>3509</v>
       </c>
       <c r="D424" t="s">
-        <v>3571</v>
+        <v>3150</v>
       </c>
       <c r="E424" t="s">
-        <v>3577</v>
+        <v>3510</v>
       </c>
       <c r="F424" t="s">
-        <v>3578</v>
+        <v>3511</v>
       </c>
       <c r="G424" t="s">
-        <v>3579</v>
+        <v>3512</v>
       </c>
       <c r="H424" t="s">
-        <v>3580</v>
+        <v>3513</v>
       </c>
       <c r="I424" t="s">
-        <v>3581</v>
+        <v>3514</v>
       </c>
       <c r="J424"/>
       <c r="K424" t="s">
-        <v>3582</v>
+        <v>3515</v>
       </c>
       <c r="L424" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M424" t="s">
-        <v>3583</v>
+        <v>3516</v>
       </c>
       <c r="N424" t="s">
-        <v>3584</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="s">
         <v>14</v>
       </c>
       <c r="B425" t="s">
         <v>15</v>
       </c>
       <c r="C425" t="s">
-        <v>2573</v>
+        <v>3518</v>
       </c>
       <c r="D425" t="s">
-        <v>3585</v>
+        <v>3150</v>
       </c>
       <c r="E425" t="s">
-        <v>2575</v>
+        <v>3519</v>
       </c>
       <c r="F425" t="s">
-        <v>2576</v>
+        <v>3520</v>
       </c>
       <c r="G425" t="s">
-        <v>2577</v>
+        <v>3521</v>
       </c>
       <c r="H425" t="s">
-        <v>2578</v>
+        <v>3522</v>
       </c>
       <c r="I425" t="s">
-        <v>3586</v>
+        <v>3523</v>
       </c>
       <c r="J425"/>
       <c r="K425" t="s">
-        <v>3587</v>
+        <v>3524</v>
       </c>
       <c r="L425" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M425" t="s">
-        <v>3588</v>
+        <v>3525</v>
       </c>
       <c r="N425" t="s">
-        <v>2583</v>
+        <v>3526</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="s">
         <v>14</v>
       </c>
       <c r="B426" t="s">
         <v>15</v>
       </c>
       <c r="C426" t="s">
-        <v>3337</v>
+        <v>3211</v>
       </c>
       <c r="D426" t="s">
-        <v>3170</v>
+        <v>3150</v>
       </c>
       <c r="E426" t="s">
-        <v>3338</v>
+        <v>3212</v>
       </c>
       <c r="F426" t="s">
-        <v>1929</v>
+        <v>3213</v>
       </c>
       <c r="G426" t="s">
-        <v>3339</v>
+        <v>3214</v>
       </c>
       <c r="H426" t="s">
-        <v>3589</v>
+        <v>3527</v>
       </c>
       <c r="I426" t="s">
-        <v>3590</v>
+        <v>3528</v>
       </c>
       <c r="J426"/>
       <c r="K426" t="s">
-        <v>3591</v>
+        <v>3529</v>
       </c>
       <c r="L426" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M426" t="s">
-        <v>3592</v>
+        <v>3530</v>
       </c>
       <c r="N426" t="s">
-        <v>3344</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="s">
         <v>14</v>
       </c>
       <c r="B427" t="s">
         <v>15</v>
       </c>
       <c r="C427" t="s">
-        <v>3593</v>
+        <v>3149</v>
       </c>
       <c r="D427" t="s">
-        <v>3170</v>
+        <v>3150</v>
       </c>
       <c r="E427" t="s">
-        <v>3594</v>
+        <v>3151</v>
       </c>
       <c r="F427" t="s">
-        <v>2935</v>
+        <v>3152</v>
       </c>
       <c r="G427" t="s">
-        <v>3595</v>
+        <v>3153</v>
       </c>
       <c r="H427" t="s">
-        <v>3596</v>
+        <v>3531</v>
       </c>
       <c r="I427" t="s">
-        <v>3597</v>
+        <v>3532</v>
       </c>
       <c r="J427"/>
       <c r="K427" t="s">
-        <v>3598</v>
+        <v>3533</v>
       </c>
       <c r="L427" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M427" t="s">
-        <v>3599</v>
+        <v>3534</v>
       </c>
       <c r="N427" t="s">
-        <v>3600</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="s">
         <v>14</v>
       </c>
       <c r="B428" t="s">
         <v>15</v>
       </c>
       <c r="C428" t="s">
-        <v>3601</v>
+        <v>3229</v>
       </c>
       <c r="D428" t="s">
-        <v>3170</v>
+        <v>3150</v>
       </c>
       <c r="E428" t="s">
-        <v>3602</v>
+        <v>3230</v>
       </c>
       <c r="F428" t="s">
-        <v>3603</v>
+        <v>3231</v>
       </c>
       <c r="G428" t="s">
-        <v>3604</v>
+        <v>3232</v>
       </c>
       <c r="H428" t="s">
-        <v>3605</v>
+        <v>3535</v>
       </c>
       <c r="I428" t="s">
-        <v>3606</v>
+        <v>3536</v>
       </c>
       <c r="J428"/>
       <c r="K428" t="s">
-        <v>3607</v>
+        <v>3537</v>
       </c>
       <c r="L428" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M428" t="s">
-        <v>3608</v>
+        <v>3538</v>
       </c>
       <c r="N428" t="s">
-        <v>3609</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="s">
         <v>14</v>
       </c>
       <c r="B429" t="s">
         <v>15</v>
       </c>
       <c r="C429" t="s">
-        <v>3179</v>
+        <v>3539</v>
       </c>
       <c r="D429" t="s">
-        <v>3170</v>
+        <v>3150</v>
       </c>
       <c r="E429" t="s">
-        <v>3180</v>
+        <v>3540</v>
       </c>
       <c r="F429" t="s">
-        <v>3181</v>
+        <v>3541</v>
       </c>
       <c r="G429" t="s">
-        <v>3182</v>
+        <v>3542</v>
       </c>
       <c r="H429" t="s">
-        <v>3610</v>
+        <v>3543</v>
       </c>
       <c r="I429" t="s">
-        <v>3611</v>
+        <v>3544</v>
       </c>
       <c r="J429"/>
       <c r="K429" t="s">
-        <v>3612</v>
+        <v>3545</v>
       </c>
       <c r="L429" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M429" t="s">
-        <v>3613</v>
+        <v>3546</v>
       </c>
       <c r="N429" t="s">
-        <v>3187</v>
+        <v>3547</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="s">
         <v>14</v>
       </c>
       <c r="B430" t="s">
         <v>15</v>
       </c>
       <c r="C430" t="s">
-        <v>3169</v>
+        <v>3548</v>
       </c>
       <c r="D430" t="s">
-        <v>3170</v>
+        <v>3150</v>
       </c>
       <c r="E430" t="s">
-        <v>3171</v>
+        <v>3549</v>
       </c>
       <c r="F430" t="s">
-        <v>3172</v>
+        <v>3550</v>
       </c>
       <c r="G430" t="s">
-        <v>3173</v>
+        <v>3551</v>
       </c>
       <c r="H430" t="s">
-        <v>3614</v>
+        <v>3552</v>
       </c>
       <c r="I430" t="s">
-        <v>3615</v>
+        <v>3553</v>
       </c>
       <c r="J430"/>
       <c r="K430" t="s">
-        <v>3616</v>
+        <v>3554</v>
       </c>
       <c r="L430" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M430" t="s">
-        <v>3617</v>
+        <v>3555</v>
       </c>
       <c r="N430" t="s">
-        <v>3178</v>
+        <v>3556</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="s">
         <v>14</v>
       </c>
       <c r="B431" t="s">
         <v>15</v>
       </c>
       <c r="C431" t="s">
-        <v>3618</v>
+        <v>3202</v>
       </c>
       <c r="D431" t="s">
-        <v>2880</v>
+        <v>3150</v>
       </c>
       <c r="E431" t="s">
-        <v>3619</v>
+        <v>3203</v>
       </c>
       <c r="F431" t="s">
-        <v>3620</v>
+        <v>3204</v>
       </c>
       <c r="G431" t="s">
-        <v>3621</v>
+        <v>3205</v>
       </c>
       <c r="H431" t="s">
-        <v>3622</v>
+        <v>3557</v>
       </c>
       <c r="I431" t="s">
-        <v>3623</v>
+        <v>3558</v>
       </c>
       <c r="J431"/>
       <c r="K431" t="s">
-        <v>3624</v>
+        <v>3559</v>
       </c>
       <c r="L431" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M431" t="s">
-        <v>3625</v>
+        <v>3560</v>
       </c>
       <c r="N431" t="s">
-        <v>3626</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="s">
         <v>14</v>
       </c>
       <c r="B432" t="s">
         <v>15</v>
       </c>
       <c r="C432" t="s">
-        <v>3627</v>
+        <v>3561</v>
       </c>
       <c r="D432" t="s">
-        <v>2880</v>
+        <v>3305</v>
       </c>
       <c r="E432" t="s">
-        <v>3628</v>
+        <v>3562</v>
       </c>
       <c r="F432" t="s">
-        <v>3629</v>
+        <v>3563</v>
       </c>
       <c r="G432" t="s">
-        <v>3630</v>
+        <v>3564</v>
       </c>
       <c r="H432" t="s">
-        <v>3631</v>
+        <v>3565</v>
       </c>
       <c r="I432" t="s">
-        <v>3632</v>
+        <v>3566</v>
       </c>
       <c r="J432"/>
       <c r="K432" t="s">
-        <v>3633</v>
+        <v>3567</v>
       </c>
       <c r="L432" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M432" t="s">
-        <v>3634</v>
+        <v>3568</v>
       </c>
       <c r="N432" t="s">
-        <v>3635</v>
+        <v>3569</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="s">
         <v>14</v>
       </c>
       <c r="B433" t="s">
         <v>15</v>
       </c>
       <c r="C433" t="s">
-        <v>3636</v>
+        <v>3570</v>
       </c>
       <c r="D433" t="s">
-        <v>3637</v>
+        <v>3305</v>
       </c>
       <c r="E433" t="s">
-        <v>3638</v>
+        <v>3571</v>
       </c>
       <c r="F433" t="s">
-        <v>3639</v>
+        <v>3572</v>
       </c>
       <c r="G433" t="s">
-        <v>3640</v>
+        <v>3573</v>
       </c>
       <c r="H433" t="s">
-        <v>3641</v>
+        <v>3574</v>
       </c>
       <c r="I433" t="s">
-        <v>3642</v>
+        <v>3575</v>
       </c>
       <c r="J433"/>
       <c r="K433" t="s">
-        <v>3643</v>
+        <v>3576</v>
       </c>
       <c r="L433" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M433" t="s">
-        <v>3644</v>
+        <v>3577</v>
       </c>
       <c r="N433" t="s">
-        <v>3645</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="s">
         <v>14</v>
       </c>
       <c r="B434" t="s">
         <v>15</v>
       </c>
       <c r="C434" t="s">
-        <v>3646</v>
+        <v>3579</v>
       </c>
       <c r="D434" t="s">
-        <v>2880</v>
+        <v>3305</v>
       </c>
       <c r="E434" t="s">
-        <v>3647</v>
+        <v>3580</v>
       </c>
       <c r="F434" t="s">
-        <v>3648</v>
+        <v>3581</v>
       </c>
       <c r="G434" t="s">
-        <v>3649</v>
+        <v>3582</v>
       </c>
       <c r="H434" t="s">
-        <v>3650</v>
+        <v>3583</v>
       </c>
       <c r="I434" t="s">
-        <v>3651</v>
+        <v>3584</v>
       </c>
       <c r="J434"/>
       <c r="K434" t="s">
-        <v>3652</v>
+        <v>3585</v>
       </c>
       <c r="L434" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M434" t="s">
-        <v>3653</v>
+        <v>3586</v>
       </c>
       <c r="N434" t="s">
-        <v>3654</v>
+        <v>3587</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="s">
         <v>14</v>
       </c>
       <c r="B435" t="s">
         <v>15</v>
       </c>
       <c r="C435" t="s">
-        <v>3655</v>
+        <v>3588</v>
       </c>
       <c r="D435" t="s">
-        <v>2880</v>
+        <v>3305</v>
       </c>
       <c r="E435" t="s">
-        <v>3656</v>
+        <v>3589</v>
       </c>
       <c r="F435" t="s">
-        <v>2806</v>
+        <v>3590</v>
       </c>
       <c r="G435" t="s">
-        <v>3657</v>
+        <v>3591</v>
       </c>
       <c r="H435" t="s">
-        <v>3658</v>
+        <v>3592</v>
       </c>
       <c r="I435" t="s">
-        <v>3659</v>
+        <v>3593</v>
       </c>
       <c r="J435"/>
       <c r="K435" t="s">
-        <v>3660</v>
+        <v>3594</v>
       </c>
       <c r="L435" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M435" t="s">
-        <v>3661</v>
+        <v>3595</v>
       </c>
       <c r="N435" t="s">
-        <v>3662</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="s">
         <v>14</v>
       </c>
       <c r="B436" t="s">
         <v>15</v>
       </c>
       <c r="C436" t="s">
-        <v>3663</v>
+        <v>3304</v>
       </c>
       <c r="D436" t="s">
-        <v>2880</v>
+        <v>3305</v>
       </c>
       <c r="E436" t="s">
-        <v>3664</v>
+        <v>3306</v>
       </c>
       <c r="F436" t="s">
-        <v>3665</v>
+        <v>3307</v>
       </c>
       <c r="G436" t="s">
-        <v>3666</v>
+        <v>3308</v>
       </c>
       <c r="H436" t="s">
-        <v>3667</v>
+        <v>3597</v>
       </c>
       <c r="I436" t="s">
-        <v>3668</v>
+        <v>3598</v>
       </c>
       <c r="J436"/>
       <c r="K436" t="s">
-        <v>3669</v>
+        <v>3599</v>
       </c>
       <c r="L436" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M436" t="s">
-        <v>3670</v>
+        <v>3600</v>
       </c>
       <c r="N436" t="s">
-        <v>3671</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="s">
         <v>14</v>
       </c>
       <c r="B437" t="s">
         <v>15</v>
       </c>
       <c r="C437" t="s">
-        <v>3672</v>
+        <v>3601</v>
       </c>
       <c r="D437" t="s">
-        <v>2880</v>
+        <v>3602</v>
       </c>
       <c r="E437" t="s">
-        <v>3673</v>
+        <v>3603</v>
       </c>
       <c r="F437" t="s">
-        <v>3674</v>
+        <v>3604</v>
       </c>
       <c r="G437" t="s">
-        <v>3675</v>
+        <v>3605</v>
       </c>
       <c r="H437" t="s">
-        <v>3676</v>
+        <v>3606</v>
       </c>
       <c r="I437" t="s">
-        <v>3677</v>
+        <v>3607</v>
       </c>
       <c r="J437"/>
       <c r="K437" t="s">
-        <v>3678</v>
+        <v>3608</v>
       </c>
       <c r="L437" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M437" t="s">
-        <v>3679</v>
+        <v>3609</v>
       </c>
       <c r="N437" t="s">
-        <v>3680</v>
+        <v>3610</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="s">
         <v>14</v>
       </c>
       <c r="B438" t="s">
         <v>15</v>
       </c>
       <c r="C438" t="s">
-        <v>3366</v>
+        <v>1240</v>
       </c>
       <c r="D438" t="s">
-        <v>2880</v>
+        <v>3266</v>
       </c>
       <c r="E438" t="s">
-        <v>3367</v>
+        <v>1242</v>
       </c>
       <c r="F438" t="s">
-        <v>3368</v>
+        <v>1243</v>
       </c>
       <c r="G438" t="s">
-        <v>3369</v>
+        <v>1244</v>
       </c>
       <c r="H438" t="s">
-        <v>3681</v>
+        <v>3611</v>
       </c>
       <c r="I438" t="s">
-        <v>3682</v>
+        <v>3612</v>
       </c>
       <c r="J438"/>
       <c r="K438" t="s">
-        <v>3683</v>
+        <v>3613</v>
       </c>
       <c r="L438" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M438" t="s">
-        <v>3684</v>
+        <v>3614</v>
       </c>
       <c r="N438" t="s">
-        <v>3374</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="s">
         <v>14</v>
       </c>
       <c r="B439" t="s">
         <v>15</v>
       </c>
       <c r="C439" t="s">
-        <v>2879</v>
+        <v>3615</v>
       </c>
       <c r="D439" t="s">
-        <v>2880</v>
+        <v>3266</v>
       </c>
       <c r="E439" t="s">
-        <v>2881</v>
+        <v>3616</v>
       </c>
       <c r="F439" t="s">
-        <v>2882</v>
+        <v>3617</v>
       </c>
       <c r="G439" t="s">
-        <v>2883</v>
+        <v>3618</v>
       </c>
       <c r="H439" t="s">
-        <v>3685</v>
+        <v>3619</v>
       </c>
       <c r="I439" t="s">
-        <v>3686</v>
+        <v>3620</v>
       </c>
       <c r="J439"/>
       <c r="K439" t="s">
-        <v>3687</v>
+        <v>3621</v>
       </c>
       <c r="L439" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M439" t="s">
-        <v>3688</v>
+        <v>3622</v>
       </c>
       <c r="N439" t="s">
-        <v>2888</v>
+        <v>3623</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="s">
         <v>14</v>
       </c>
       <c r="B440" t="s">
         <v>15</v>
       </c>
       <c r="C440" t="s">
-        <v>3689</v>
+        <v>3265</v>
       </c>
       <c r="D440" t="s">
-        <v>3637</v>
+        <v>3266</v>
       </c>
       <c r="E440" t="s">
-        <v>3690</v>
+        <v>3267</v>
       </c>
       <c r="F440" t="s">
-        <v>3691</v>
+        <v>3268</v>
       </c>
       <c r="G440" t="s">
-        <v>3692</v>
+        <v>3269</v>
       </c>
       <c r="H440" t="s">
-        <v>3693</v>
+        <v>3624</v>
       </c>
       <c r="I440" t="s">
-        <v>3694</v>
+        <v>3625</v>
       </c>
       <c r="J440"/>
       <c r="K440" t="s">
-        <v>3695</v>
+        <v>3626</v>
       </c>
       <c r="L440" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M440" t="s">
-        <v>3696</v>
+        <v>3627</v>
       </c>
       <c r="N440" t="s">
-        <v>3697</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="s">
         <v>14</v>
       </c>
       <c r="B441" t="s">
         <v>15</v>
       </c>
       <c r="C441" t="s">
-        <v>3698</v>
+        <v>3491</v>
       </c>
       <c r="D441" t="s">
-        <v>3637</v>
+        <v>3266</v>
       </c>
       <c r="E441" t="s">
-        <v>3699</v>
+        <v>3492</v>
       </c>
       <c r="F441" t="s">
-        <v>3700</v>
+        <v>3493</v>
       </c>
       <c r="G441" t="s">
-        <v>3701</v>
+        <v>3494</v>
       </c>
       <c r="H441" t="s">
-        <v>3702</v>
+        <v>3628</v>
       </c>
       <c r="I441" t="s">
-        <v>3703</v>
+        <v>3629</v>
       </c>
       <c r="J441"/>
       <c r="K441" t="s">
-        <v>3704</v>
+        <v>3630</v>
       </c>
       <c r="L441" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M441" t="s">
-        <v>3705</v>
+        <v>3631</v>
       </c>
       <c r="N441" t="s">
-        <v>3706</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="s">
         <v>14</v>
       </c>
       <c r="B442" t="s">
         <v>15</v>
       </c>
       <c r="C442" t="s">
-        <v>3707</v>
+        <v>3275</v>
       </c>
       <c r="D442" t="s">
-        <v>3429</v>
+        <v>3266</v>
       </c>
       <c r="E442" t="s">
-        <v>3708</v>
+        <v>3276</v>
       </c>
       <c r="F442" t="s">
-        <v>3709</v>
+        <v>3277</v>
       </c>
       <c r="G442" t="s">
-        <v>3710</v>
+        <v>3278</v>
       </c>
       <c r="H442" t="s">
-        <v>3711</v>
+        <v>3632</v>
       </c>
       <c r="I442" t="s">
-        <v>3712</v>
+        <v>3633</v>
       </c>
       <c r="J442"/>
       <c r="K442" t="s">
-        <v>3713</v>
+        <v>3634</v>
       </c>
       <c r="L442" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M442" t="s">
-        <v>3714</v>
+        <v>3635</v>
       </c>
       <c r="N442" t="s">
-        <v>3715</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="s">
         <v>14</v>
       </c>
       <c r="B443" t="s">
         <v>15</v>
       </c>
       <c r="C443" t="s">
-        <v>3716</v>
+        <v>3636</v>
       </c>
       <c r="D443" t="s">
         <v>3637</v>
       </c>
       <c r="E443" t="s">
-        <v>3717</v>
+        <v>3638</v>
       </c>
       <c r="F443" t="s">
-        <v>3718</v>
+        <v>3639</v>
       </c>
       <c r="G443" t="s">
-        <v>3719</v>
+        <v>3640</v>
       </c>
       <c r="H443" t="s">
-        <v>3720</v>
+        <v>3641</v>
       </c>
       <c r="I443" t="s">
-        <v>3721</v>
+        <v>3642</v>
       </c>
       <c r="J443"/>
       <c r="K443" t="s">
-        <v>3722</v>
+        <v>3643</v>
       </c>
       <c r="L443" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M443" t="s">
-        <v>3723</v>
+        <v>3644</v>
       </c>
       <c r="N443" t="s">
-        <v>3724</v>
+        <v>3645</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="s">
         <v>14</v>
       </c>
       <c r="B444" t="s">
         <v>15</v>
       </c>
       <c r="C444" t="s">
-        <v>3725</v>
+        <v>3646</v>
       </c>
       <c r="D444" t="s">
-        <v>3429</v>
+        <v>3295</v>
       </c>
       <c r="E444" t="s">
-        <v>3726</v>
+        <v>3647</v>
       </c>
       <c r="F444" t="s">
-        <v>3727</v>
+        <v>3648</v>
       </c>
       <c r="G444" t="s">
-        <v>3728</v>
+        <v>3649</v>
       </c>
       <c r="H444" t="s">
-        <v>3729</v>
+        <v>3650</v>
       </c>
       <c r="I444" t="s">
-        <v>3730</v>
+        <v>3651</v>
       </c>
       <c r="J444"/>
       <c r="K444" t="s">
-        <v>3731</v>
+        <v>3652</v>
       </c>
       <c r="L444" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M444" t="s">
-        <v>3732</v>
+        <v>3653</v>
       </c>
       <c r="N444" t="s">
-        <v>3733</v>
+        <v>3654</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="s">
         <v>14</v>
       </c>
       <c r="B445" t="s">
         <v>15</v>
       </c>
       <c r="C445" t="s">
-        <v>3734</v>
+        <v>3294</v>
       </c>
       <c r="D445" t="s">
-        <v>3429</v>
+        <v>3295</v>
       </c>
       <c r="E445" t="s">
-        <v>3735</v>
+        <v>3296</v>
       </c>
       <c r="F445" t="s">
-        <v>3736</v>
+        <v>3297</v>
       </c>
       <c r="G445" t="s">
-        <v>3737</v>
+        <v>3298</v>
       </c>
       <c r="H445" t="s">
-        <v>3738</v>
+        <v>3655</v>
       </c>
       <c r="I445" t="s">
-        <v>3739</v>
+        <v>3656</v>
       </c>
       <c r="J445"/>
       <c r="K445" t="s">
-        <v>3740</v>
+        <v>3657</v>
       </c>
       <c r="L445" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M445" t="s">
-        <v>3741</v>
+        <v>3658</v>
       </c>
       <c r="N445" t="s">
-        <v>3742</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="s">
         <v>14</v>
       </c>
       <c r="B446" t="s">
         <v>15</v>
       </c>
       <c r="C446" t="s">
-        <v>3743</v>
+        <v>3659</v>
       </c>
       <c r="D446" t="s">
-        <v>3429</v>
+        <v>3295</v>
       </c>
       <c r="E446" t="s">
-        <v>3744</v>
+        <v>3660</v>
       </c>
       <c r="F446" t="s">
-        <v>3745</v>
+        <v>3661</v>
       </c>
       <c r="G446" t="s">
-        <v>3746</v>
+        <v>3662</v>
       </c>
       <c r="H446" t="s">
-        <v>3747</v>
+        <v>3663</v>
       </c>
       <c r="I446" t="s">
-        <v>3748</v>
+        <v>3664</v>
       </c>
       <c r="J446"/>
       <c r="K446" t="s">
-        <v>3749</v>
+        <v>3665</v>
       </c>
       <c r="L446" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M446" t="s">
-        <v>3750</v>
+        <v>3666</v>
       </c>
       <c r="N446" t="s">
-        <v>3751</v>
+        <v>3667</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="s">
         <v>14</v>
       </c>
       <c r="B447" t="s">
         <v>15</v>
       </c>
       <c r="C447" t="s">
-        <v>3752</v>
+        <v>3284</v>
       </c>
       <c r="D447" t="s">
-        <v>3753</v>
+        <v>3285</v>
       </c>
       <c r="E447" t="s">
-        <v>3754</v>
+        <v>3286</v>
       </c>
       <c r="F447" t="s">
-        <v>3755</v>
+        <v>3287</v>
       </c>
       <c r="G447" t="s">
-        <v>3756</v>
+        <v>3288</v>
       </c>
       <c r="H447" t="s">
-        <v>3757</v>
+        <v>3668</v>
       </c>
       <c r="I447" t="s">
-        <v>3758</v>
+        <v>3669</v>
       </c>
       <c r="J447"/>
       <c r="K447" t="s">
-        <v>3759</v>
+        <v>3670</v>
       </c>
       <c r="L447" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M447" t="s">
-        <v>3760</v>
+        <v>3671</v>
       </c>
       <c r="N447" t="s">
-        <v>3761</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="s">
         <v>14</v>
       </c>
       <c r="B448" t="s">
         <v>15</v>
       </c>
       <c r="C448" t="s">
-        <v>3762</v>
+        <v>3672</v>
       </c>
       <c r="D448" t="s">
-        <v>3753</v>
+        <v>3285</v>
       </c>
       <c r="E448" t="s">
-        <v>3763</v>
+        <v>3673</v>
       </c>
       <c r="F448" t="s">
-        <v>3764</v>
+        <v>3674</v>
       </c>
       <c r="G448" t="s">
-        <v>3765</v>
+        <v>3675</v>
       </c>
       <c r="H448" t="s">
-        <v>3766</v>
+        <v>3676</v>
       </c>
       <c r="I448" t="s">
-        <v>3767</v>
+        <v>3677</v>
       </c>
       <c r="J448"/>
       <c r="K448" t="s">
-        <v>3768</v>
+        <v>3678</v>
       </c>
       <c r="L448" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M448" t="s">
-        <v>3769</v>
+        <v>3679</v>
       </c>
       <c r="N448" t="s">
-        <v>3770</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="s">
         <v>14</v>
       </c>
       <c r="B449" t="s">
         <v>15</v>
       </c>
       <c r="C449" t="s">
-        <v>3771</v>
+        <v>3681</v>
       </c>
       <c r="D449" t="s">
-        <v>3772</v>
+        <v>3285</v>
       </c>
       <c r="E449" t="s">
-        <v>3773</v>
+        <v>3682</v>
       </c>
       <c r="F449" t="s">
-        <v>3774</v>
+        <v>3683</v>
       </c>
       <c r="G449" t="s">
-        <v>3775</v>
+        <v>3684</v>
       </c>
       <c r="H449" t="s">
-        <v>3776</v>
+        <v>3685</v>
       </c>
       <c r="I449" t="s">
-        <v>3777</v>
+        <v>3686</v>
       </c>
       <c r="J449"/>
       <c r="K449" t="s">
-        <v>3778</v>
+        <v>3687</v>
       </c>
       <c r="L449" t="s">
-        <v>44</v>
+        <v>799</v>
       </c>
       <c r="M449" t="s">
-        <v>3779</v>
+        <v>3688</v>
       </c>
       <c r="N449" t="s">
-        <v>3780</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="s">
         <v>14</v>
       </c>
       <c r="B450" t="s">
         <v>15</v>
       </c>
       <c r="C450" t="s">
-        <v>3781</v>
+        <v>3690</v>
       </c>
       <c r="D450" t="s">
-        <v>3782</v>
+        <v>3691</v>
       </c>
       <c r="E450" t="s">
-        <v>3783</v>
+        <v>3692</v>
       </c>
       <c r="F450" t="s">
-        <v>3784</v>
+        <v>3693</v>
       </c>
       <c r="G450" t="s">
-        <v>3785</v>
+        <v>3694</v>
       </c>
       <c r="H450" t="s">
-        <v>3786</v>
+        <v>3695</v>
       </c>
       <c r="I450" t="s">
-        <v>3787</v>
+        <v>3696</v>
       </c>
       <c r="J450"/>
       <c r="K450" t="s">
-        <v>3788</v>
+        <v>3697</v>
       </c>
       <c r="L450" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M450" t="s">
-        <v>3789</v>
+        <v>3698</v>
       </c>
       <c r="N450" t="s">
-        <v>3790</v>
+        <v>3699</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="s">
         <v>14</v>
       </c>
       <c r="B451" t="s">
         <v>15</v>
       </c>
       <c r="C451" t="s">
-        <v>3791</v>
+        <v>3700</v>
       </c>
       <c r="D451" t="s">
-        <v>3792</v>
+        <v>3701</v>
       </c>
       <c r="E451" t="s">
-        <v>3793</v>
+        <v>3702</v>
       </c>
       <c r="F451" t="s">
-        <v>3794</v>
+        <v>3703</v>
       </c>
       <c r="G451" t="s">
-        <v>3795</v>
+        <v>3704</v>
       </c>
       <c r="H451" t="s">
-        <v>3796</v>
+        <v>3705</v>
       </c>
       <c r="I451" t="s">
-        <v>3797</v>
+        <v>3706</v>
       </c>
       <c r="J451"/>
       <c r="K451" t="s">
-        <v>3798</v>
+        <v>3707</v>
       </c>
       <c r="L451" t="s">
-        <v>44</v>
+        <v>3708</v>
       </c>
       <c r="M451" t="s">
-        <v>3799</v>
+        <v>3709</v>
       </c>
       <c r="N451" t="s">
-        <v>3800</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="s">
         <v>14</v>
       </c>
       <c r="B452" t="s">
         <v>15</v>
       </c>
       <c r="C452" t="s">
-        <v>2859</v>
+        <v>3711</v>
       </c>
       <c r="D452" t="s">
-        <v>2860</v>
+        <v>3712</v>
       </c>
       <c r="E452" t="s">
-        <v>2861</v>
+        <v>3713</v>
       </c>
       <c r="F452" t="s">
-        <v>2862</v>
+        <v>3714</v>
       </c>
       <c r="G452" t="s">
-        <v>2863</v>
+        <v>3715</v>
       </c>
       <c r="H452" t="s">
-        <v>3801</v>
+        <v>3716</v>
       </c>
       <c r="I452" t="s">
-        <v>3802</v>
+        <v>3717</v>
       </c>
       <c r="J452"/>
       <c r="K452" t="s">
-        <v>3803</v>
+        <v>3718</v>
       </c>
       <c r="L452" t="s">
-        <v>44</v>
+        <v>810</v>
       </c>
       <c r="M452" t="s">
-        <v>3804</v>
+        <v>3719</v>
       </c>
       <c r="N452" t="s">
-        <v>2868</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="s">
         <v>14</v>
       </c>
       <c r="B453" t="s">
         <v>15</v>
       </c>
       <c r="C453" t="s">
-        <v>3805</v>
+        <v>3721</v>
       </c>
       <c r="D453" t="s">
-        <v>2860</v>
+        <v>3722</v>
       </c>
       <c r="E453" t="s">
-        <v>3806</v>
+        <v>3723</v>
       </c>
       <c r="F453" t="s">
-        <v>3807</v>
+        <v>3724</v>
       </c>
       <c r="G453" t="s">
-        <v>3808</v>
+        <v>3725</v>
       </c>
       <c r="H453" t="s">
-        <v>3809</v>
+        <v>3726</v>
       </c>
       <c r="I453" t="s">
-        <v>3810</v>
+        <v>3727</v>
       </c>
       <c r="J453"/>
       <c r="K453" t="s">
-        <v>3811</v>
+        <v>3728</v>
       </c>
       <c r="L453" t="s">
-        <v>1288</v>
+        <v>810</v>
       </c>
       <c r="M453" t="s">
-        <v>3812</v>
+        <v>3729</v>
       </c>
       <c r="N453" t="s">
-        <v>3813</v>
-[...2309 lines deleted...]
-        <v>4217</v>
+        <v>3730</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>