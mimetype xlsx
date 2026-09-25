--- v0 (2026-04-29)
+++ v1 (2026-09-25)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>P-359/2025</t>
   </si>
   <si>
-    <t>Rješenje od 20.04.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ad3db382-ddf0-44bd-8d89-990edd9033ee/dokumenti/preuzimanje</t>
+    <t>Presuda od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>Darko Marić 44205788530</t>
+  </si>
+  <si>
+    <t>25.09.2026. 11:43:10</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b71f083-43f1-4e4f-9a6d-dbc14b2df3ae</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b71f083-43f1-4e4f-9a6d-dbc14b2df3ae/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=P&amp;predmet=359&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>