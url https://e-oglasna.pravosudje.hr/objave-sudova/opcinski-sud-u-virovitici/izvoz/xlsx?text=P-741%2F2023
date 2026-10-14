--- v0 (2026-06-19)
+++ v1 (2026-10-14)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>P-741/2023</t>
   </si>
   <si>
-    <t>Rješenje od 27.05.2026.</t>
+    <t>Rješenje o nagradi vještaku od 13.10.2026.; Skica izmjere od 05.10.2026.</t>
   </si>
   <si>
     <t>Ljiljana Bušljeta 47331940479</t>
   </si>
   <si>
-    <t>17.06.2026. 08:32:30</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/107ee119-145b-4871-bb94-03fd7ec05586/dokumenti/preuzimanje</t>
+    <t>13.10.2026. 14:57:27</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f69dc7c4-ba92-4261-ab34-da97770c042b</t>
+  </si>
+  <si>
+    <t>Nalaz i mišljenje vještaka.pdf P35P; Prilog P-741_2023-55-1 - 296-26 račun P-741-23.pdf; Rješenje - naknada troškova i nagrada za obavljeno vještačenje.pdf O184O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f69dc7c4-ba92-4261-ab34-da97770c042b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=P&amp;predmet=741&amp;godina=2023</t>
   </si>
   <si>
     <t>Kornelia Šafranko 71672790820</t>
   </si>
   <si>
-    <t>17.06.2026. 08:32:25</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b0b9a9df-e12d-4742-b30e-ca02bb91432c/dokumenti/preuzimanje</t>
+    <t>13.10.2026. 14:57:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3707d7f-b211-4dc7-87e7-79ed295b2110</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3707d7f-b211-4dc7-87e7-79ed295b2110/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">