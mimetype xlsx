--- v0 (2026-05-13)
+++ v1 (2026-07-23)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Sp-186/2026</t>
   </si>
   <si>
-    <t>Oglas od 29.04.2026.</t>
+    <t>Rješenje od 17.07.2026.</t>
   </si>
   <si>
     <t>LJILJANA TEPEŠ</t>
   </si>
   <si>
     <t>LIPA 122, 33520 Slatina, Hrvatska</t>
   </si>
   <si>
     <t>22098941529</t>
   </si>
   <si>
     <t>LJILJANA TEPEŠ 22098941529; eops</t>
   </si>
   <si>
-    <t>29.04.2026. 09:14:41</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8c641906-68c2-4dcd-92f1-a6fcfcdcbccd/dokumenti/preuzimanje</t>
+    <t>17.07.2026. 09:53:32</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26d47ae6-d09d-457f-a228-d36d47ff0581</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26d47ae6-d09d-457f-a228-d36d47ff0581/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Sp&amp;predmet=186&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>