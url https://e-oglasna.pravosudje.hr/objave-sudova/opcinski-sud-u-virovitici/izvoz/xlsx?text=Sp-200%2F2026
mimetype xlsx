--- v0 (2026-05-14)
+++ v1 (2026-07-21)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Sp-200/2026</t>
   </si>
   <si>
-    <t>Oglas od 07.05.2026.</t>
+    <t>Dostava od 17.07.2026.</t>
   </si>
   <si>
     <t>MARINA PINTARIĆ</t>
   </si>
   <si>
     <t>BRAĆE RADIĆA 66, 33404 Bušetina, Hrvatska</t>
   </si>
   <si>
     <t>20088870684</t>
   </si>
   <si>
     <t>MARINA PINTARIĆ 20088870684; eops</t>
   </si>
   <si>
-    <t>07.05.2026. 07:03:54</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e7ed8a91-a83e-4760-a603-54c0c5b7636c/dokumenti/preuzimanje</t>
+    <t>17.07.2026. 11:51:37</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09f5bd48-9de9-4313-a53e-bf84c5a89cce</t>
+  </si>
+  <si>
+    <t>Dostava podataka o imovini potrošača.pdf P618P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09f5bd48-9de9-4313-a53e-bf84c5a89cce/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Sp&amp;predmet=200&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>