--- v0 (2026-05-31)
+++ v1 (2026-07-20)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Sp-211/2026</t>
   </si>
   <si>
-    <t>Oglas od 21.05.2026.</t>
+    <t>Rješenje od 17.07.2026.</t>
   </si>
   <si>
     <t>MARKO TAUŠAN</t>
   </si>
   <si>
     <t>AUGUSTA ŠENOE 4, 33000 Turanovac, Hrvatska</t>
   </si>
   <si>
     <t>04390502035</t>
   </si>
   <si>
     <t>MARKO TAUŠAN 04390502035; eops</t>
   </si>
   <si>
-    <t>21.05.2026. 09:04:36</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ee6c638f-7dad-43d2-863c-ce5e6c6e358e/dokumenti/preuzimanje</t>
+    <t>17.07.2026. 13:18:56</t>
+  </si>
+  <si>
+    <t>27.07.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2f17385-2e1d-449c-b994-c8ac4e0ee0d8</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2f17385-2e1d-449c-b994-c8ac4e0ee0d8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Sp&amp;predmet=211&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>