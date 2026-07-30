--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Sp-226/2026</t>
   </si>
   <si>
-    <t>Oglas od 21.05.2026.</t>
+    <t>Rješenje od 28.07.2026.</t>
   </si>
   <si>
     <t>SLAVICA DŽANIĆ</t>
   </si>
   <si>
     <t>VLADIMIRA NAZORA 68, 33405 Pitomača, Hrvatska</t>
   </si>
   <si>
     <t>41395246874</t>
   </si>
   <si>
     <t>SLAVICA DŽANIĆ 41395246874; eops</t>
   </si>
   <si>
-    <t>21.05.2026. 09:36:33</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fcc02747-af65-4e40-b6bc-5051a8d65f17/dokumenti/preuzimanje</t>
+    <t>28.07.2026. 13:11:06</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb8fe0f-0c23-42d7-a5c0-f93914b0ee14</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bb8fe0f-0c23-42d7-a5c0-f93914b0ee14/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Sp&amp;predmet=226&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>