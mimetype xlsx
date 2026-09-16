--- v1 (2026-07-30)
+++ v2 (2026-09-16)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Sp-226/2026</t>
   </si>
   <si>
     <t>Rješenje od 28.07.2026.</t>
   </si>
   <si>
     <t>SLAVICA DŽANIĆ</t>
   </si>
   <si>
     <t>VLADIMIRA NAZORA 68, 33405 Pitomača, Hrvatska</t>
   </si>
   <si>
     <t>41395246874</t>
   </si>
   <si>
-    <t>SLAVICA DŽANIĆ 41395246874; eops</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8bb8fe0f-0c23-42d7-a5c0-f93914b0ee14</t>
+    <t>SLAVICA DŽANIĆ 41395246874</t>
+  </si>
+  <si>
+    <t>15.09.2026. 14:13:06</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8ba73fc-01dc-41a1-887d-d35473724ae9</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/8bb8fe0f-0c23-42d7-a5c0-f93914b0ee14/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8ba73fc-01dc-41a1-887d-d35473724ae9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Sp&amp;predmet=226&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>