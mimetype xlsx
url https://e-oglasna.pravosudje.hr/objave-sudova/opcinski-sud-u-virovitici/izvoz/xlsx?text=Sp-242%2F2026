--- v0 (2026-05-31)
+++ v1 (2026-07-22)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Sp-242/2026</t>
   </si>
   <si>
     <t>Rješenje od 27.05.2026.</t>
   </si>
   <si>
     <t>Josip Jaković</t>
   </si>
   <si>
     <t>Branka Radičevića 8, 33517 Ćeralije, Hrvatska</t>
   </si>
   <si>
     <t>04284378928</t>
   </si>
   <si>
-    <t>Financijska agencija 85821130368; Josip Jaković 04284378928</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/de03803e-7b8a-456a-89e5-c889076af858</t>
+    <t>Josip Jaković 04284378928</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:22:44</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/253e78ff-b18f-4890-b1b1-9aeb628a3ce7</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/de03803e-7b8a-456a-89e5-c889076af858/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/253e78ff-b18f-4890-b1b1-9aeb628a3ce7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Sp&amp;predmet=242&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>