--- v0 (2026-06-02)
+++ v1 (2026-08-23)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Sp-250/2026</t>
   </si>
   <si>
-    <t>Oglas od 02.06.2026.</t>
+    <t>Rješenje od 18.08.2026.</t>
   </si>
   <si>
     <t>DAMIR IVANOVIĆ</t>
   </si>
   <si>
     <t>BRAĆE RADIĆ 64, 33405 Pitomača, Hrvatska</t>
   </si>
   <si>
     <t>49104925940</t>
   </si>
   <si>
     <t>DAMIR IVANOVIĆ 49104925940</t>
   </si>
   <si>
-    <t>02.06.2026. 13:44:38</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e87877e7-ff37-43ab-8487-b3c158993b51/dokumenti/preuzimanje</t>
+    <t>18.08.2026. 13:53:03</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f2dee6f-d699-45c7-a64d-6d0288c108dc</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f2dee6f-d699-45c7-a64d-6d0288c108dc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Sp&amp;predmet=250&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>