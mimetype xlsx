--- v0 (2026-05-31)
+++ v1 (2026-07-20)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Sp-254/2026</t>
   </si>
   <si>
-    <t>Oglas od 28.05.2026.</t>
+    <t>Rješenje od 15.07.2026.</t>
   </si>
   <si>
     <t>MICHAEL MANDIĆ</t>
   </si>
   <si>
     <t>ULICA NAZOROVA CESTA 44, 33000 Korija, Hrvatska</t>
   </si>
   <si>
     <t>64532658046</t>
   </si>
   <si>
     <t>MICHAEL MANDIĆ 64532658046</t>
   </si>
   <si>
-    <t>28.05.2026. 11:41:10</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/503a659e-29b7-4397-8bdf-320c48d7e4d5/dokumenti/preuzimanje</t>
+    <t>15.07.2026. 13:39:17</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47f495f9-fcb8-4f52-a2de-ef700de3772c</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47f495f9-fcb8-4f52-a2de-ef700de3772c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Sp&amp;predmet=254&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>