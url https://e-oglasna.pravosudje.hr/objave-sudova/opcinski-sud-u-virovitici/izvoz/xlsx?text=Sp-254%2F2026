--- v1 (2026-07-20)
+++ v2 (2026-09-30)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Sp-254/2026</t>
   </si>
   <si>
     <t>Rješenje od 15.07.2026.</t>
   </si>
   <si>
     <t>MICHAEL MANDIĆ</t>
   </si>
   <si>
     <t>ULICA NAZOROVA CESTA 44, 33000 Korija, Hrvatska</t>
   </si>
   <si>
     <t>64532658046</t>
   </si>
   <si>
-    <t>MICHAEL MANDIĆ 64532658046</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/47f495f9-fcb8-4f52-a2de-ef700de3772c</t>
+    <t>Evocash Europe Sociedad Limitada; MICHAEL MANDIĆ 64532658046</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:05:59</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1da6cb3d-6a4b-4088-8a92-b6e96be95934</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/47f495f9-fcb8-4f52-a2de-ef700de3772c/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/1da6cb3d-6a4b-4088-8a92-b6e96be95934/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Sp&amp;predmet=254&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>