--- v0 (2026-07-23)
+++ v1 (2026-09-08)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Sp-284/2026</t>
   </si>
   <si>
-    <t>Oglas od 16.07.2026.</t>
+    <t>Rješenje od 02.09.2026.</t>
   </si>
   <si>
     <t>Igor Jurišić</t>
   </si>
   <si>
     <t>Ulica Dobriše Cesarića 22, 33000 Virovitica, Hrvatska</t>
   </si>
   <si>
     <t>68077718722</t>
   </si>
   <si>
-    <t>Igor Jurišić 68077718722</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7829d048-8d4f-4a43-94e5-2c9fd2f1906d/dokumenti/preuzimanje</t>
+    <t>Financijska agencija (FINA) 85821130368; Igor Jurišić 68077718722</t>
+  </si>
+  <si>
+    <t>02.09.2026. 11:47:26</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bf6ff0e-bb5f-451b-9fcd-6271f379a752</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bf6ff0e-bb5f-451b-9fcd-6271f379a752/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Sp&amp;predmet=284&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>