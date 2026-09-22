--- v0 (2026-07-30)
+++ v1 (2026-09-22)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Sp-325/2026</t>
   </si>
   <si>
-    <t>Oglas od 27.07.2026.</t>
+    <t>Rješenje od 16.09.2026.</t>
   </si>
   <si>
     <t>Saša Lacko</t>
   </si>
   <si>
     <t>KAPELA DVOR 28, 33000 Kapela Dvor, Hrvatska</t>
   </si>
   <si>
     <t>22623272371</t>
   </si>
   <si>
-    <t>Saša Lacko 22623272371</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/37f39aef-6605-4a70-bbad-68bf9bab9354/dokumenti/preuzimanje</t>
+    <t>Financijska agencija 85821130368; Saša Lacko 22623272371</t>
+  </si>
+  <si>
+    <t>16.09.2026. 12:31:29</t>
+  </si>
+  <si>
+    <t>24.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fa78c21-80a1-4126-913a-9291245f74d9</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fa78c21-80a1-4126-913a-9291245f74d9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Sp&amp;predmet=325&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>