--- v0 (2026-07-30)
+++ v1 (2026-09-16)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Sp-329/2026</t>
   </si>
   <si>
-    <t>Oglas od 28.07.2026.</t>
+    <t>Rješenje od 15.09.2026.</t>
   </si>
   <si>
     <t>DRAŽEN KOZARIĆ</t>
   </si>
   <si>
     <t>KRSTE FRANKOPANA 99, 33000 Veliko Polje, Hrvatska</t>
   </si>
   <si>
     <t>39631837228</t>
   </si>
   <si>
     <t>DRAŽEN KOZARIĆ 39631837228; eops</t>
   </si>
   <si>
-    <t>28.07.2026. 07:09:49</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d7d42242-e4a9-4f2f-82a7-ed059836b646/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 12:54:45</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/128338d0-aca7-4dae-aa47-4a924d3ac04c</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/128338d0-aca7-4dae-aa47-4a924d3ac04c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Sp&amp;predmet=329&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>