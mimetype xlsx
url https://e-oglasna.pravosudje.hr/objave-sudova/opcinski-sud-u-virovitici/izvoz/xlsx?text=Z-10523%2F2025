--- v0 (2026-07-30)
+++ v1 (2026-09-26)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Z-10523/2025</t>
   </si>
   <si>
-    <t xml:space="preserve">Z-10523/2025 - Republika Hrvatska - Jurlina Ivan </t>
+    <t xml:space="preserve">Z-10523/2025 - Republika Hrvatska - Jurlina Ivan - zk. ispravni postupak </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>28.07.2026. 07:55:46</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8d67e22b-daed-41a9-86e6-fdb579b96004/dokumenti/preuzimanje</t>
+    <t>25.09.2026. 09:41:42</t>
+  </si>
+  <si>
+    <t>28.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fad4cd6-1c20-4d7f-9e3f-62436c2ebcf9</t>
+  </si>
+  <si>
+    <t>20260925075034.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fad4cd6-1c20-4d7f-9e3f-62436c2ebcf9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Z&amp;predmet=10523&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>