--- v0 (2026-07-31)
+++ v1 (2026-10-02)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Z-5627/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Z-5627/2026 - Đurđica Mandić-Galović Eržika i dr.-Rješenje o otvaranju zk. ispravnog postupka </t>
+    <t xml:space="preserve">Z-5627/2026 - Đurđica Mandić - Galović Eržika i dr. </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>03.07.2026. 14:00:53</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5cced95f-89a2-46fe-ae31-3c46d49eb0ea/dokumenti/preuzimanje</t>
+    <t>15.09.2026. 13:31:57</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30b55621-adee-4bc6-b167-87e388e302dd</t>
+  </si>
+  <si>
+    <t>20260915113915.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30b55621-adee-4bc6-b167-87e388e302dd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Z&amp;predmet=5627&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>