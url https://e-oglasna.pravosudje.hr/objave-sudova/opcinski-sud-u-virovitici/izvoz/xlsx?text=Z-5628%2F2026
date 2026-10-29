--- v0 (2026-07-31)
+++ v1 (2026-10-29)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Z-5628/2026</t>
   </si>
   <si>
-    <t>TIKVAN KATA-KOVAČIĆ RUŽA i dr.</t>
+    <t>KATA TIKVAN-KOVAČIĆ RUŽICA i dr.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>03.07.2026. 11:38:30</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/41b6c104-77e2-465b-bb37-f44e39ff4c17/dokumenti/preuzimanje</t>
+    <t>20.10.2026. 10:51:54</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f47ea565-8947-404b-8943-2b8c02766d7c</t>
+  </si>
+  <si>
+    <t>OGLAS-ročište.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f47ea565-8947-404b-8943-2b8c02766d7c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Z&amp;predmet=5628&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>