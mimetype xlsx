--- v0 (2026-07-30)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Virovitici</t>
   </si>
   <si>
     <t>Z-5832/2026</t>
   </si>
   <si>
-    <t xml:space="preserve">Rješenje i oglas Z-5832/2026 </t>
+    <t>Oglas Z-5832/2026 - zk. ispravni postupak</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>14.07.2026. 11:01:38</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bea3993c-71fd-4859-93dd-657660528d5e/dokumenti/preuzimanje</t>
+    <t>03.11.2026. 09:35:02</t>
+  </si>
+  <si>
+    <t>08.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fe71671-6627-440c-8960-855cc377497a</t>
+  </si>
+  <si>
+    <t>20261103082600.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fe71671-6627-440c-8960-855cc377497a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=6&amp;upisnik=Z&amp;predmet=5832&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>