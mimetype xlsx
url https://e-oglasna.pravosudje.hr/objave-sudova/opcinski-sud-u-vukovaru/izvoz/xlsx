--- v5 (2026-09-14)
+++ v6 (2026-10-05)
@@ -6,4149 +6,4025 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2665" uniqueCount="1759">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2586" uniqueCount="1713">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Objava suda</t>
+  </si>
+  <si>
+    <t>Općinski sud u Vukovaru</t>
+  </si>
+  <si>
+    <t>P-481/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>Saša Vuković 99268674908</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:52:17</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fb710de-7b22-425e-b1c5-1bed81933ec9</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fb710de-7b22-425e-b1c5-1bed81933ec9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=481&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3026/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>JOVANA MIRKOVIĆ 29214259267</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:41:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6eaf6324-a914-46d6-9122-401f873b4add</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3026_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6eaf6324-a914-46d6-9122-401f873b4add/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3026&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2974/2026</t>
+  </si>
+  <si>
+    <t>Đorđe Ilić 29561776506</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:37:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4184d912-c049-4b06-a10d-c025396d3939</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2974_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4184d912-c049-4b06-a10d-c025396d3939/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2974&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-251/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.07.2026.; Podnesak od 30.06.2026.; Prilog od: 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Davor Palac 27302296499</t>
+  </si>
+  <si>
+    <t>02.10.2026. 12:20:57</t>
+  </si>
+  <si>
+    <t>10.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1059cb57-ef5f-4691-8e34-7b89cdcafee5</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-251_2026-1-1 - P-DO-103_2026-1-1.pdf; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1059cb57-ef5f-4691-8e34-7b89cdcafee5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=251&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-54/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 03.06.2026.; Podnesak od 13.05.2026.; Odluka od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>IVICA VODOPIJA 42583419337</t>
+  </si>
+  <si>
+    <t>02.10.2026. 11:14:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75620afd-2360-45b7-a6b2-957d7052ea59</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P; Podnesak.pdf P75P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75620afd-2360-45b7-a6b2-957d7052ea59/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1&amp;predmet=54&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pl-244/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.09.2026.; Prijedlog od 28.10.2025.; Prilog od: 28.10.2025.; Prilog od: 28.10.2025.</t>
+  </si>
+  <si>
+    <t>Isabelle Čorak 08245717733</t>
+  </si>
+  <si>
+    <t>02.10.2026. 10:28:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d85108f-6d9c-4b27-b7ee-61051655cc26</t>
+  </si>
+  <si>
+    <t>Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4696_2025-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ TEHNOSTAN d.o.o., zastupnik_opunomoćenik_ Slavica Kljaji.pdf; Prilog Ovrv-4696_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Rješenje - platni nalog.pdf O323O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d85108f-6d9c-4b27-b7ee-61051655cc26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pl&amp;predmet=244&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-769/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Marija Cindrić 23984303742</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:57:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f2dcdf5-16be-47d0-bcc9-2a7980631e71</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f2dcdf5-16be-47d0-bcc9-2a7980631e71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=769&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-106/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.06.2026.; Podnesak od 13.02.2026.; Prilog 
+od: 13.02.2026.; Prilog od: 13.02.2026.; Prilog od: 13.02.2026.</t>
+  </si>
+  <si>
+    <t>Dušan Lukić 01085146737</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:42:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70b6d842-3109-4168-98d4-4eb0abab51f8</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-106_2026-1-1 - GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-106_2026-1-2 - SKM_850i26021215432.pdf; Prilog Ovr-106_2026-1-3 - SKM_850i26021215433.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/70b6d842-3109-4168-98d4-4eb0abab51f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=106&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dušanka Šarić 74292940910</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:42:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbdc93f3-272a-49bb-b85d-110d4fd186e9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbdc93f3-272a-49bb-b85d-110d4fd186e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-242/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.07.2026.; Podnesak od 29.06.2026.; Prilog od: 29.06.2026.</t>
+  </si>
+  <si>
+    <t>Petar Miletić 45414077160</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:35:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b028f0a-ee5b-422e-aa81-7633782015de</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-242_2026-1-1 - P-DO-107_2026-1-1.pdf; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b028f0a-ee5b-422e-aa81-7633782015de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=242&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2911/2026</t>
+  </si>
+  <si>
+    <t>rješenje Mile Bosnić</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>02.10.2026. 08:13:33</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2017c2a7-0773-40a1-ab2a-f23a9a4b6e75</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2017c2a7-0773-40a1-ab2a-f23a9a4b6e75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2911&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-434/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.06.2026.; Podnesak od 05.06.2026.; Prilog 
+od: 05.06.2026.; Prilog od: 05.06.2026.; Prilog od: 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Toma Brizić 46961738409</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:13:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0eb1925-c760-4291-ab56-51c2994f9192</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-434_2026-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-434_2026-1-2 - SKM_850i26060314510.pdf; Prilog Ovr-434_2026-1-3 - SKM_850i26060314520.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0eb1925-c760-4291-ab56-51c2994f9192/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=434&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2921/2026</t>
+  </si>
+  <si>
+    <t>rješenje Niko Kasalo</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:12:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f5bc7b1-45c7-46b0-8e8e-40736615db44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f5bc7b1-45c7-46b0-8e8e-40736615db44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2921&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>rješenje Mikrut Gordana</t>
+  </si>
+  <si>
+    <t>02.10.2026. 08:10:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fd06c29-fd9d-49a8-95f9-ba573ce56f66</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7fd06c29-fd9d-49a8-95f9-ba573ce56f66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-626/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2026.; Podnesak od 25.08.2025.; Prilog od:
+ 25.08.2025.; Prilog od: 25.08.2025.; Prilog od: 25.08.2025.; 
+Prilog od: 25.08.2025.</t>
+  </si>
+  <si>
+    <t>Robert Jurčić 27964122029</t>
+  </si>
+  <si>
+    <t>02.10.2026. 07:57:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/134d6325-11fe-445c-933f-ef06d71dfca6</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-626_2025-1-1 - Odluka OS VU Ovrv-878-2025-7 od 08.05.2025. - Rješenje - o ovrsi (1).pdf; Prilog Ovr-626_2025-1-2 - Odluka OS VU Ovrv-878-2025-16 od 11.08.2025. - Potvrda pravomoćnosti-ovršnosti (1).pdf; Prilog Ovr-626_2025-1-3 - Podnesak OS VU Ovrv-878-2025-3 od 14.04.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave .pdf; Prilog Ovr-626_2025-1-4 - 20250825072748.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/134d6325-11fe-445c-933f-ef06d71dfca6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=626&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-49/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.07.2026.; Podnesak od 23.01.2026.; Prilog od: 23.01.2026.; Prilog od: 23.01.2026.; Prilog od: 23.01.2026.; Prilog od: 23.01.2026.; Prilog od: 23.01.2026.; Prilog od: 23.01.2026.</t>
+  </si>
+  <si>
+    <t>Alen Đerđ 25410428696</t>
+  </si>
+  <si>
+    <t>01.10.2026. 13:32:33</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8685b92-bffa-46da-9b2b-5f693fb51ecc</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-49_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-49_2026-1-2 - Podnesak OS VU Ovrv-4839-2025-1 od 05.11.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-49_2026-1-3 - Odluka OS VU Ovrv-4839-2025-5 od 26.11.2025. - Rješenje - o ovrsi.pdf; Prilog Ovr-49_2026-1-4 - Ovrv-4839_2025-10.pdf; Prilog Ovr-49_2026-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-49_2026-1-6 - punomoć i zamolba javnim bilježnicima.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8685b92-bffa-46da-9b2b-5f693fb51ecc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=49&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-469/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Slađan Planinac 03483719689</t>
+  </si>
+  <si>
+    <t>01.10.2026. 12:34:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d7aa4d2-72a7-416a-a4e4-a31a57147bf4</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d7aa4d2-72a7-416a-a4e4-a31a57147bf4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=469&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-65/2026</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 24.09.2026.; Presuda od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivana Antonić 98734215844</t>
+  </si>
+  <si>
+    <t>01.10.2026. 12:18:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60bbfd4f-7a29-43c9-af01-499a7705ebd1</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60bbfd4f-7a29-43c9-af01-499a7705ebd1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=65&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3047/2026</t>
+  </si>
+  <si>
+    <t>Edo Perva 43457975990</t>
+  </si>
+  <si>
+    <t>01.10.2026. 12:12:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b73d1b5-1bad-43ca-a355-85c99910e93a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3047_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b73d1b5-1bad-43ca-a355-85c99910e93a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3047&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3041/2026</t>
+  </si>
+  <si>
+    <t>Željka Živić 14749338215</t>
+  </si>
+  <si>
+    <t>01.10.2026. 12:09:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6759aa2e-3df7-4a0d-b1b7-1ec326f3a40b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3041_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6759aa2e-3df7-4a0d-b1b7-1ec326f3a40b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3041&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-163/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 22.10.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Misir 24027373816</t>
+  </si>
+  <si>
+    <t>01.10.2026. 10:21:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8c14982-c66e-4e7a-ac57-be9913acadc3</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 22.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8c14982-c66e-4e7a-ac57-be9913acadc3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=163&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-636/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Vukovaru - PO SLUŽBENOJ DUŽNOSTI 69370038985</t>
+  </si>
+  <si>
+    <t>01.10.2026. 09:23:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1565d946-3ab4-4afc-b254-0805ca1f71ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1565d946-3ab4-4afc-b254-0805ca1f71ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=636&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pl-245/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.09.2026.; Prijedlog od 27.10.2025.; Prilog od: 27.10.2025.; Prilog od: 27.10.2025.; Prilog od: 27.10.2025.</t>
+  </si>
+  <si>
+    <t>Mirjana Lončar 73282843857</t>
+  </si>
+  <si>
+    <t>01.10.2026. 08:51:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c545797-fff2-4103-a584-a9eaab7f9362</t>
+  </si>
+  <si>
+    <t>Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-4654_2025-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-4654_2025-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-4654_2025-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Rješenje - platni nalog.pdf O323O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c545797-fff2-4103-a584-a9eaab7f9362/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pl&amp;predmet=245&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-821/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 12.10.2026.</t>
+  </si>
+  <si>
+    <t>Igor Oluić 94420631071</t>
+  </si>
+  <si>
+    <t>01.10.2026. 08:49:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d34ce66c-0e79-4587-a944-1dc8aa6af21a</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 12.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d34ce66c-0e79-4587-a944-1dc8aa6af21a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=821&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3094/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>01.10.2026. 08:35:37</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fb9ea7b-081c-4421-8750-cf1262b926ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fb9ea7b-081c-4421-8750-cf1262b926ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=3094&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3069/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV BUILA 93950591624</t>
+  </si>
+  <si>
+    <t>30.09.2026. 14:28:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80048fd7-0944-4132-a7df-acdc319838c3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3069_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ CROATIA osiguranje d.d., zastupnik_opunomoćenik_ PETRA D.pdf; Prilog Ovrv-3069_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-3069_2026-1-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80048fd7-0944-4132-a7df-acdc319838c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3069&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3063/2026</t>
+  </si>
+  <si>
+    <t>Nikola Gugleta 57158668533</t>
+  </si>
+  <si>
+    <t>30.09.2026. 14:26:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02c67399-46c2-4d60-90c3-719b59ad7c17</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3063_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ADRIATIC OSIGURANJE d.d., zastupnik_opunomoćenik_ Ivica .pdf; Prilog Ovrv-3063_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ADRIATIC OSIGURANJE d.d., zastupnik_opunomoćenik_ Iva Ka.pdf; Prilog Ovrv-3063_2026-1-3 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ADRIATIC OSIGURANJE d.d., zastupnik_opunomoćenik_ Nino P.pdf; Prilog Ovrv-3063_2026-1-4 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02c67399-46c2-4d60-90c3-719b59ad7c17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3063&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3057/2026</t>
+  </si>
+  <si>
+    <t>Darko Foriš 36753708490</t>
+  </si>
+  <si>
+    <t>30.09.2026. 14:08:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb27be06-7b2a-496a-9d56-7e2287fba174</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3057_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALAC d.o.o., zastupnik_opunomoćenik_ Daniela Služek.pdf; Prilog Ovrv-3057_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb27be06-7b2a-496a-9d56-7e2287fba174/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3057&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3039/2026</t>
+  </si>
+  <si>
+    <t>Tihana Petrović 87299780331</t>
+  </si>
+  <si>
+    <t>30.09.2026. 14:05:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8845f987-f703-4477-9ea8-239b27b05be5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3039_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ A1 Hrvatska d.o.o., zastupnik_opunomoćenik_ Tihomir Zec.pdf; Prilog Ovrv-3039_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8845f987-f703-4477-9ea8-239b27b05be5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3039&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3036/2026</t>
+  </si>
+  <si>
+    <t>Milan Rakić 60695809526</t>
+  </si>
+  <si>
+    <t>30.09.2026. 14:03:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/854a9bf2-122e-4ef8-8d67-3537df80bba6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3036_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ A1 Hrvatska d.o.o., zastupnik_opunomoćenik_ Tihomir Zec.pdf; Prilog Ovrv-3036_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/854a9bf2-122e-4ef8-8d67-3537df80bba6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3036&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3030/2026</t>
+  </si>
+  <si>
+    <t>Dino Dogan 52880185326</t>
+  </si>
+  <si>
+    <t>30.09.2026. 14:00:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/500d6973-e54b-4e90-b527-e0d6495cec6c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3030_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ A1 Hrvatska d.o.o., zastupnik_opunomoćenik_ Tihomir Zec.pdf; Prilog Ovrv-3030_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/500d6973-e54b-4e90-b527-e0d6495cec6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3030&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2996/2026</t>
+  </si>
+  <si>
+    <t>Saša Macut 61734698441</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:58:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d7836bd-688f-4775-b5e4-450d25832684</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2996_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALAC d.o.o., zastupnik_opunomoćenik_ Daniela Služek.pdf; Prilog Ovrv-2996_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d7836bd-688f-4775-b5e4-450d25832684/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2996&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2978/2026</t>
+  </si>
+  <si>
+    <t>BOJAN GAIĆ 39582640637</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:56:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edae75ba-6054-4d12-b3ba-b2c56c73e119</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2978_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ERSTE&amp;STEIERMÄRKISCHE BANK d. d., zastupnik_opunomoćenik.pdf; Prilog Ovrv-2978_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edae75ba-6054-4d12-b3ba-b2c56c73e119/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2978&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-186/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>Maja Majski 36469416395</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:54:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2153a4e0-3d84-42dd-8569-d2f26c9b337d</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2153a4e0-3d84-42dd-8569-d2f26c9b337d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=186&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Filip Miličić 14682886017</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:54:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0203f1d7-c9ef-4181-b576-86a9af8d267d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0203f1d7-c9ef-4181-b576-86a9af8d267d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-204/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.04.2026.; Podnesak od 17.03.2026.; Prilog od:
+ 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.</t>
+  </si>
+  <si>
+    <t>Željko Ćužić 01742641788</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:28:08</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07805517-4293-4951-b907-6f192805abb6</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-204_2026-1-1 - NOVA GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-204_2026-1-2 - SKM_850i26031708471.pdf; Prilog Ovr-204_2026-1-3 - SKM_850i26031708470.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07805517-4293-4951-b907-6f192805abb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=204&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-773/2025</t>
+  </si>
+  <si>
+    <t>Presuda 9.7.2026.</t>
+  </si>
+  <si>
+    <t>HRVATSKA STRANKA UMIROVLJENIKA 27101359149</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:21:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ac57a04-0b79-429c-ac86-75875f738f72</t>
+  </si>
+  <si>
+    <t>0033_001hsu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ac57a04-0b79-429c-ac86-75875f738f72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=773&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2969/2026</t>
+  </si>
+  <si>
+    <t>Jelica Atanacković 33626025074</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:15:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76751c83-d67d-49d9-8780-721938639667</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2969_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HPB d.d., zastupnik_opunomoćenik_ TONČI RAVLIĆ.pdf; Prilog Ovrv-2969_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76751c83-d67d-49d9-8780-721938639667/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2969&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2957/2026</t>
+  </si>
+  <si>
+    <t>Ivica Mažar 07773404977</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:13:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b55e002-182d-44e3-a06e-a77d675a793b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2957_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ E.ON Energija d.o.o., zastupnik_opunomoćenik_ Tihomir Ze.pdf; Prilog Ovrv-2957_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b55e002-182d-44e3-a06e-a77d675a793b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2957&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2954/2026</t>
+  </si>
+  <si>
+    <t>Luka Malinović 62460630808</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:11:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe8abe52-64c4-4cfa-98bb-021ac0fc4603</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2954_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Web genius d.o.o., zastupnik_opunomoćenik_ Predrag Ilić.pdf; Prilog Ovrv-2954_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2954_2026-1-3 - IZJAVA o korištenju VACO portala - VACO usluge.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe8abe52-64c4-4cfa-98bb-021ac0fc4603/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2954&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2942/2026</t>
+  </si>
+  <si>
+    <t>Vladislava Šatorović 00008810108</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:09:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da1a4173-04b1-4bb2-a095-90280bbc338f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2942_2026-4-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2942_2026-4-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2942_2026-4-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da1a4173-04b1-4bb2-a095-90280bbc338f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2942&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-619/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Miloš Martinović 81566940539</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:08:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8aa4f753-8292-41b8-adac-4b08183c66da</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8aa4f753-8292-41b8-adac-4b08183c66da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=619&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-2933/2026</t>
+  </si>
+  <si>
+    <t>Maja Kuljić 09668117990</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:07:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bda2c328-86ec-47a4-9525-a6e8f2dfc414</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2933_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2933_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2933_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bda2c328-86ec-47a4-9525-a6e8f2dfc414/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2933&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-674/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 14.7.2026.</t>
+  </si>
+  <si>
+    <t>Jovan Dragosavac 51237466134</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:04:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c75fbbc-8713-4ba9-ae51-480cd3fff358</t>
+  </si>
+  <si>
+    <t>0032_001jd.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c75fbbc-8713-4ba9-ae51-480cd3fff358/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=674&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2930/2026</t>
+  </si>
+  <si>
+    <t>Siniša Kostelnik 54753922074</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:03:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97f7e2d7-0a40-4d2c-9393-6e37e581c5d8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2930_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2930_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2930_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97f7e2d7-0a40-4d2c-9393-6e37e581c5d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2930&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-200/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.; Podnesak od 16.03.2026.; Prilog od: 16.03.2026.; Prilog od: 16.03.2026.; Prilog od: 16.03.2026.; Prilog od: 16.03.2026.; Prilog od: 16.03.2026.; Prilog od: 16.03.2026.; Prilog od: 16.03.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Vlajković 63835715168</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:58:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f69d5b60-6c80-41fd-a6f8-4b173d84d181</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-200_2026-1-1 - Podnesak OS VU Ovrv-4392-2025-1 od 01.10.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-200_2026-1-2 - PRILOG~1.pdf; Prilog Ovr-200_2026-1-3 - Prilog OS VU Ovrv-4392-2025-1-2 od 01.10.2025. - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih .pdf; Prilog Ovr-200_2026-1-4 - Odluka OS VU Ovrv-4392-2025-5 od 23.10.2025. - Rješenje - o ovrsi.pdf; Prilog Ovr-200_2026-1-5 - Odluka OS VU Ovrv-4392-2025-12 od 05.03.2026. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-200_2026-1-6 - 43056-2026_SVEA_EKONOMI_d.o.o._464618-2025.pdf; Prilog Ovr-200_2026-1-7 - dokaz o predaji zahtjeva FINI.jpg; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f69d5b60-6c80-41fd-a6f8-4b173d84d181/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=200&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2918/2026</t>
+  </si>
+  <si>
+    <t>Maja Mažar 41504432456</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:34:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f204e672-fe92-43fa-9b99-3727690a74e3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2918_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ PODRAVSKA BANKA  d.d., zastupnik_opunomoćenik_ Vedran Ba.pdf; Prilog Ovrv-2918_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f204e672-fe92-43fa-9b99-3727690a74e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2918&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-933/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.; Podnesak od 18.12.2025.; Prilog od: 
+18.12.2025.; Prilog od: 18.12.2025.; Prilog od: 18.12.2025.</t>
+  </si>
+  <si>
+    <t>Monika Burg 65701142263</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:33:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca83e805-255f-4b8b-bcbf-0d1642641f67</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-933_2025-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-933_2025-1-2 - SKM_850i25121809371.pdf; Prilog Ovr-933_2025-1-3 - SKM_850i25121809372.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca83e805-255f-4b8b-bcbf-0d1642641f67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=933&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2915/2026</t>
+  </si>
+  <si>
+    <t>Josip Vulić 10248568674</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:32:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c748795-a0bf-4e74-9c60-1d6ff3409c3d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2915_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Hrvatski Telekom d.d., zastupnik_opunomoćenik_ Tihomir Z.pdf; Prilog Ovrv-2915_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c748795-a0bf-4e74-9c60-1d6ff3409c3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2915&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2912/2026</t>
+  </si>
+  <si>
+    <t>Denis Zeko 03389098972</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:30:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64e52c62-7475-45ea-a49f-8878a991b694</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2912_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2912_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2912_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64e52c62-7475-45ea-a49f-8878a991b694/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2912&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kzd-55/2021</t>
+  </si>
+  <si>
+    <t>Presuda od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Mihael Klarić</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:24:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f3a6e90-000a-4503-a34b-bc066d6f3d95</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f3a6e90-000a-4503-a34b-bc066d6f3d95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kzd&amp;predmet=55&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Ovrv-3092/2026</t>
+  </si>
+  <si>
+    <t>Nikola Živković 16857565462</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:11:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab6d0849-6a75-4a93-a705-91f2708f51a5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3092_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Zgrada Olajnica 16, VUKOVAR, zastupnik_opunomoćenik_ TEH.pdf; Prilog Ovrv-3092_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab6d0849-6a75-4a93-a705-91f2708f51a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3092&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3071/2026</t>
+  </si>
+  <si>
+    <t>KRISTINA VUKAŠIN 94416393546</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:07:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1501f60f-192a-45be-b76d-71464b90e7aa</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3071_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-3071_2026-1-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1501f60f-192a-45be-b76d-71464b90e7aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3071&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3020/2026</t>
+  </si>
+  <si>
+    <t>MILAN MARINKOVIĆ 38277660641</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:03:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0b28b9f-4ed2-4a8c-9978-758d362aee10</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3020_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0b28b9f-4ed2-4a8c-9978-758d362aee10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3020&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2929/2026</t>
+  </si>
+  <si>
+    <t>Željka Jokić 08132759474</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:00:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d8358f6-07ce-4935-bb79-a2e22a49ca74</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2929_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d8358f6-07ce-4935-bb79-a2e22a49ca74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2929&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2875/2026</t>
+  </si>
+  <si>
+    <t>Nikola Mačvan 32015237839</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:56:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b15367b8-46e6-4797-b87d-754cc7c77c0d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2875_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b15367b8-46e6-4797-b87d-754cc7c77c0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2875&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2897/2026</t>
+  </si>
+  <si>
+    <t>Đorđe Ćurčić 61345008911</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:32:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb4f8844-359e-4527-b39f-3c1ffc243909</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2897_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2897_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2897_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb4f8844-359e-4527-b39f-3c1ffc243909/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2897&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2872/2026</t>
+  </si>
+  <si>
+    <t>Zoran Gračanin 90970512665</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:32:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfcaa614-f9b0-4b77-b2bc-3c6181a34db1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2872_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfcaa614-f9b0-4b77-b2bc-3c6181a34db1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2872&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2885/2026</t>
+  </si>
+  <si>
+    <t>Anita Franjković 06588044930</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:31:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccf4df73-9949-491b-8d1b-769710af5f46</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2885_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ GLOBAL MONEY EXPRESS, S.L., zastupnik_opunomoćenik_ Rodr.pdf; Prilog Ovrv-2885_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2885_2026-1-3 - Potvrda vlasništva nad računom u stranoj banci za ovrhovoditelja GLOBAL MONEY EXPRESS, S.L..pdf; Prilog Ovrv-2885_2026-1-4 - Potvrda vlasništva nad računom u stranoj banci za ovrhovoditelja GLOBAL MONEY EXPRESS, S.L..pdf; Prilog Ovrv-2885_2026-1-5 - Potvrda vlasništva nad računom u stranoj banci za ovrhovoditelja GLOBAL MONEY EXPRESS, S.L..pdf; Prilog Ovrv-2885_2026-1-6 - Potvrda vlasništva nad računom u stranoj banci za ovrhovoditelja GLOBAL MONEY EXPRESS, S.L..pdf; Prilog Ovrv-2885_2026-1-7 - Potvrda vlasništva nad računom u stranoj banci za ovrhovoditelja GLOBAL MONEY EXPRESS, S.L..pdf; Prilog Ovrv-2885_2026-1-8 - Potvrda vlasništva nad računom u stranoj banci za ovrhovoditelja GLOBAL MONEY EXPRESS, S.L..pdf; Prilog Ovrv-2885_2026-1-9 - Dopis PDV.pdf; Prilog Ovrv-2885_2026-1-10 - Izvod iz registra.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccf4df73-9949-491b-8d1b-769710af5f46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2885&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2879/2026</t>
+  </si>
+  <si>
+    <t>Gabrijela Kubijan 76340470540</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:29:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/958c14c3-2658-44b7-a7f9-659074ac5828</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2879_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALAC d.o.o., zastupnik_opunomoćenik_ Daniela Služek.pdf; Prilog Ovrv-2879_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/958c14c3-2658-44b7-a7f9-659074ac5828/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2879&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2854/2026</t>
+  </si>
+  <si>
+    <t>ĐOKO MANDIĆ 06231396674</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:28:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25a1ab75-73aa-4f79-876c-49def5d503d9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2854_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/25a1ab75-73aa-4f79-876c-49def5d503d9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2854&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2870/2026</t>
+  </si>
+  <si>
+    <t>AQUA UNO d.o.o. 11676524218</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:25:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/040f8a91-1d1b-4753-a556-29948a72d39a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2870_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ IN TIME d.o.o., zastupnik_opunomoćenik_ Tomislav Kos.pdf; Prilog Ovrv-2870_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/040f8a91-1d1b-4753-a556-29948a72d39a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2870&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2858/2026</t>
+  </si>
+  <si>
+    <t>IVANKA BALI 06864717875</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:24:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f6aa174-79fa-4d6b-87df-7564893440f6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2858_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP-PLIN d.o.o., zastupnik_opunomoćenik_ JURAJ MARINIĆ.pdf; Prilog Ovrv-2858_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f6aa174-79fa-4d6b-87df-7564893440f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2858&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2828/2026</t>
+  </si>
+  <si>
+    <t>IVANČICA ZEC 62737706756</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:21:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56df6a96-c8d6-4611-ac44-d2d7a54a5ec2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2828_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP-PLIN d.o.o., zastupnik_opunomoćenik_ JURAJ MARINIĆ.pdf; Prilog Ovrv-2828_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56df6a96-c8d6-4611-ac44-d2d7a54a5ec2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2828&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2777/2026</t>
+  </si>
+  <si>
+    <t>GORDANA DERMIČEK 19833644648</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:20:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/790f7cf8-e389-4f46-a963-74b7acee8792</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2777_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-2777_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/790f7cf8-e389-4f46-a963-74b7acee8792/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2777&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2774/2026</t>
+  </si>
+  <si>
+    <t>IVAN ZALEŽAK 58426279228</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:18:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/578e1915-fb0b-4abf-ad5b-6d08620297e4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2774_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ UNIKOM d.o.o., zastupnik_opunomoćenik_ JURAJ MARINIĆ.pdf; Prilog Ovrv-2774_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/578e1915-fb0b-4abf-ad5b-6d08620297e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2774&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2768/2026</t>
+  </si>
+  <si>
+    <t>IGOR OBRADOVIĆ 27987707649</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:16:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04623407-1a5e-4121-903c-9f8bdc0c47a5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2768_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ VODOOPSKRBA I ODVODNJA d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2768_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2768_2026-1-3 - Uplatnica uz rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/04623407-1a5e-4121-903c-9f8bdc0c47a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2768&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2833/2026</t>
+  </si>
+  <si>
+    <t>KREŠIMIR CVITKOVIĆ 81105464989</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:04:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3531efc5-71cd-4279-bbfa-ac7f5735678b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2833_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3531efc5-71cd-4279-bbfa-ac7f5735678b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2833&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2756/2026</t>
+  </si>
+  <si>
+    <t>Mario Kolar 16403551926</t>
+  </si>
+  <si>
+    <t>30.09.2026. 11:02:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/262343ea-e0a2-4c32-a88b-bd337ac50122</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2756_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ A1 Hrvatska d.o.o., zastupnik_opunomoćenik_ Tihomir Zec.pdf; Prilog Ovrv-2756_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/262343ea-e0a2-4c32-a88b-bd337ac50122/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2756&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-64/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Ioan Gabriel Martin</t>
+  </si>
+  <si>
+    <t>30.09.2026. 08:56:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39af6396-9dc5-4d7a-8aa5-6e291493fccd</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39af6396-9dc5-4d7a-8aa5-6e291493fccd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=64&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>P-328/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.06.2026.</t>
+  </si>
+  <si>
+    <t>Gordana Kosić 42609353879</t>
+  </si>
+  <si>
+    <t>30.09.2026. 07:48:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a8168e4-0c59-4fa5-a983-a0d7e5af1d96</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a8168e4-0c59-4fa5-a983-a0d7e5af1d96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=328&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-298/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Ninoslav Čačija 58380685608</t>
+  </si>
+  <si>
+    <t>30.09.2026. 07:40:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b85b9156-9ce2-4351-8fd6-eb0560cd8780</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b85b9156-9ce2-4351-8fd6-eb0560cd8780/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=298&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-345/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Marin Delić 66049342600</t>
+  </si>
+  <si>
+    <t>30.09.2026. 07:38:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1595444-8cfa-4b81-bbe8-4a46043e8c0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1595444-8cfa-4b81-bbe8-4a46043e8c0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=345&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-960/2025</t>
+  </si>
+  <si>
+    <t>Presuda 23.7.2026</t>
+  </si>
+  <si>
+    <t>Marija Tičinović 19276283255</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:28:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a1dd3bc-3d3f-4f2f-9de5-ae796a7b8bb1</t>
+  </si>
+  <si>
+    <t>0030_001mt.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a1dd3bc-3d3f-4f2f-9de5-ae796a7b8bb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=960&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-467/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 28.7.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Poljak 26114215509</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:14:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00162bcd-381c-4574-b48e-38ea81eaf279</t>
+  </si>
+  <si>
+    <t>0029_001np.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00162bcd-381c-4574-b48e-38ea81eaf279/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=467&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ppž-5202/2026</t>
+  </si>
+  <si>
+    <t>Presuda VPS RH od 1.7.2026.</t>
+  </si>
+  <si>
+    <t>Milan Ostojić 04528192256</t>
+  </si>
+  <si>
+    <t>29.09.2026. 14:02:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/082fab76-1d96-441d-b914-252602f299b4</t>
+  </si>
+  <si>
+    <t>mo.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/082fab76-1d96-441d-b914-252602f299b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ppž&amp;predmet=5202&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-425/2025</t>
+  </si>
+  <si>
+    <t>Petar Rakinac 32498588119</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:58:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dda9f61-2f24-4a23-b437-6d85960b66a3</t>
+  </si>
+  <si>
+    <t>petar rakinac.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2dda9f61-2f24-4a23-b437-6d85960b66a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=425&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-484/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.; Podnesak od 04.07.2025.; Prilog od: 04.07.2025.; Prilog od: 04.07.2025.; Prilog od: 04.07.2025.; Prilog od: 04.07.2025.; Prilog od: 04.07.2025.; Prilog od: 04.07.2025.</t>
+  </si>
+  <si>
+    <t>Dejan Selak 76152635619</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:57:45</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f8d502c-deb4-42b1-8378-a9b8b066b9c6</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-484_2025-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-484_2025-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-484_2025-1-3 - Ovrv-28_2025-7.pdf; Prilog Ovr-484_2025-1-4 - Ovrv-28_2025-13.pdf; Prilog Ovr-484_2025-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-484_2025-1-6 - HT gen.punomoć i zamolba JB.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f8d502c-deb4-42b1-8378-a9b8b066b9c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=484&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-374/2017</t>
+  </si>
+  <si>
+    <t>Presuda od 17.06.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Heđi 05652524306</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:56:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45d53c1d-d433-4eab-9074-67898f8e0cd7</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća - s obrazloženjem.pdf O712O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45d53c1d-d433-4eab-9074-67898f8e0cd7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=374&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>Ovr-446/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2026.; Podnesak od 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.; Prilog od: 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Jadranka Poljak 96289934437</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:28:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b9eb906-f325-4433-b9bd-8038e7392882</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-446_2026-1-1 - NOVA GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-446_2026-1-2 - SKM_850i26061011251.pdf; Prilog Ovr-446_2026-1-3 - SKM_850i26061011250.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b9eb906-f325-4433-b9bd-8038e7392882/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=446&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-1529/2010</t>
+  </si>
+  <si>
+    <t>svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:14:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1a9f641-5fb4-4357-9d47-99616a95ad9f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1a9f641-5fb4-4357-9d47-99616a95ad9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=1529&amp;godina=2010</t>
+  </si>
+  <si>
+    <t>P Ob-199/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 16.10.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Tešić 28963571088</t>
+  </si>
+  <si>
+    <t>29.09.2026. 13:12:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03fdb716-2ebe-4938-bbb8-bad5f2ec6899</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03fdb716-2ebe-4938-bbb8-bad5f2ec6899/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=199&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-910/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.7.2026.</t>
+  </si>
+  <si>
+    <t>Bruno Krizmanić 21231697387</t>
+  </si>
+  <si>
+    <t>29.09.2026. 12:20:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d2e137c-c4bb-4918-a6f2-f79c5145517a</t>
+  </si>
+  <si>
+    <t>0026_001bruno krizmanić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d2e137c-c4bb-4918-a6f2-f79c5145517a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=910&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3412/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3412/2026</t>
+  </si>
+  <si>
+    <t>Vladimir Malancuk 62000177266</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:09:16</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1b4e6c4-0d9b-46c9-a888-3ef2fdfd9186</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1b4e6c4-0d9b-46c9-a888-3ef2fdfd9186/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=3412&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-110/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2026.; Podnesak od 17.02.2026.; Prilog od: 
+17.02.2026.; Prilog od: 17.02.2026.; Prilog od: 17.02.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Pšenica 44043661840</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:24:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/828c8909-69c6-4107-9b74-1ba1d6504889</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-110_2026-1-1 - NOVA GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-110_2026-1-2 - SKM_850i26021615152.pdf; Prilog Ovr-110_2026-1-3 - SKM_850i26021615151.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/828c8909-69c6-4107-9b74-1ba1d6504889/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-17/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Mihajlo Kostelnik 97604903668</t>
+  </si>
+  <si>
+    <t>29.09.2026. 10:08:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30a512ff-bf84-49ec-b75e-cc81d29dda1c</t>
+  </si>
+  <si>
+    <t>Rješenje - povlačenje tužbe.pdf O265O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/30a512ff-bf84-49ec-b75e-cc81d29dda1c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=17&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2968/2026</t>
+  </si>
+  <si>
+    <t>SAŠA ŽIVKOVIĆ 02860578301</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:53:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6209717f-049a-4777-869b-67a8aca2f79f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2968_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2968_2026-1-3 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-4 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-5 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-6 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-7 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-8 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-9 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-10 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-11 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-12 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-13 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-14 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-15 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-16 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-17 - nalog_slika.pdf; Prilog Ovrv-2968_2026-1-18 - nalog_slika.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6209717f-049a-4777-869b-67a8aca2f79f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2968&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2947/2026</t>
+  </si>
+  <si>
+    <t>Veljko Petričević 10594772409</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:49:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c169a91-1050-4925-81be-966227d673ba</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2947_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c169a91-1050-4925-81be-966227d673ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2947&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-508/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.07.2026.; Podnesak od 09.07.2026.; Prilog od: 
+09.07.2026.; Prilog od: 09.07.2026.; Prilog od: 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Maja Šarić 31053411658</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:41:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f33b8a70-f385-4515-a770-0c270c32742b</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-508_2026-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-508_2026-1-2 - SKM_850i26070909120.pdf; Prilog Ovr-508_2026-1-3 - SKM_850i26070909121.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f33b8a70-f385-4515-a770-0c270c32742b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=508&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-176/2019</t>
+  </si>
+  <si>
+    <t>Zaključak od 31.10.2024.</t>
+  </si>
+  <si>
+    <t>Ivan Zaležak 58426279228</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:07:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59b2a298-ada6-4724-8249-41b371eddafd</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59b2a298-ada6-4724-8249-41b371eddafd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=176&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Ovr-1537/2012</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.02.2026.</t>
+  </si>
+  <si>
+    <t>Saveta Salaj 72931029890</t>
+  </si>
+  <si>
+    <t>29.09.2026. 08:41:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b23b3e5d-97a8-4854-a064-58a03cabf1e0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b23b3e5d-97a8-4854-a064-58a03cabf1e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=1537&amp;godina=2012</t>
+  </si>
+  <si>
+    <t>Pp-858/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 19.10.2026.</t>
+  </si>
+  <si>
+    <t>Vlado Čuljak 05817324658</t>
+  </si>
+  <si>
+    <t>28.09.2026. 14:28:49</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ac9b410-8e8f-4404-9378-b95d66da6423</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 19.10.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ac9b410-8e8f-4404-9378-b95d66da6423/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=858&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>P Ob-174/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Vukelić 81125662827</t>
+  </si>
+  <si>
+    <t>28.09.2026. 14:18:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/098da475-fe65-46e9-8cc9-2d882cb19868</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/098da475-fe65-46e9-8cc9-2d882cb19868/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=174&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Vesna Šnur 89258345030</t>
+  </si>
+  <si>
+    <t>28.09.2026. 14:18:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3708bba2-995e-4c91-8813-0563af8b8a2a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3708bba2-995e-4c91-8813-0563af8b8a2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P Ob-19/2025</t>
+  </si>
+  <si>
+    <t>Sandra DKaralić 07263625854</t>
+  </si>
+  <si>
+    <t>28.09.2026. 13:46:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cae749e-270e-4e8f-b306-578bdc40f597</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cae749e-270e-4e8f-b306-578bdc40f597/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=19&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-899/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Pole 14142289288</t>
+  </si>
+  <si>
+    <t>28.09.2026. 13:43:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b36266-66cf-49df-9298-f09ed2f0e6d4</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena žalba kao nedopuštena_nepotpuna_nepravodobna.pdf O214O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b36266-66cf-49df-9298-f09ed2f0e6d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=899&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
-    <t>Općinski sud u Vukovaru</t>
-[...26 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cb3e73ec-e6c6-47a7-a975-65a527248147</t>
+    <t>Sp-239/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>Marijan Petrović</t>
+  </si>
+  <si>
+    <t>Savezne Republike Njemačke 126, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>51550465902</t>
+  </si>
+  <si>
+    <t>Marijan Petrović 51550465902; svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>28.09.2026. 13:38:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39f81101-e746-4360-8672-5ebff0b68f6e</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/cb3e73ec-e6c6-47a7-a975-65a527248147/dokumenti/preuzimanje</t>
-[...365 lines deleted...]
-    <t>Rješenje od 24.07.2026.; Podnesak od 11.05.2026.; Prilog od: 11.05.2026.</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/39f81101-e746-4360-8672-5ebff0b68f6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=239&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-339/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>Dalibor Agatić 79583021657</t>
+  </si>
+  <si>
+    <t>28.09.2026. 13:28:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98cff4d7-1cae-41d3-9a85-7a76b0618065</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98cff4d7-1cae-41d3-9a85-7a76b0618065/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=339&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3029/2026</t>
+  </si>
+  <si>
+    <t>Dario Žagar 00714633537</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:46:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/180ac63b-0060-46d4-b351-750b3e2e7d40</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3029_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/180ac63b-0060-46d4-b351-750b3e2e7d40/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3029&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2911/2026</t>
+  </si>
+  <si>
+    <t>KONJIČKI KLUB  DUNAVSKI RAJ 90213786922</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:42:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2249db76-d149-47ac-9e55-bcb5ac1dafa2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2911_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2249db76-d149-47ac-9e55-bcb5ac1dafa2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2911&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2896/2026</t>
+  </si>
+  <si>
+    <t>Sanja Barbara Friedrich Pintarić 22312502231</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:37:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a7be89-f694-4900-ae37-cb46d0ff90d8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2896_2026-3-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a7be89-f694-4900-ae37-cb46d0ff90d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2896&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2839/2026</t>
+  </si>
+  <si>
+    <t>JAKOB ROGIĆ 50164779918</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:33:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ede95b20-6847-44bf-bfd3-4d874001862f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2839_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ede95b20-6847-44bf-bfd3-4d874001862f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2839&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2812/2026</t>
+  </si>
+  <si>
+    <t>MIRKO MATIJEVIĆ 23950903773</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:30:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00de0c05-ce24-4b40-913a-0d9ecf7a74b8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2812_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00de0c05-ce24-4b40-913a-0d9ecf7a74b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2812&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2815/2026</t>
+  </si>
+  <si>
+    <t>MIROSLAV PUDELKO 30690449358</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:26:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f70890c8-2541-480d-8f65-b513291d1e93</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2815_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f70890c8-2541-480d-8f65-b513291d1e93/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2815&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2785/2026</t>
+  </si>
+  <si>
+    <t>ILIJA VULETIĆ 98108103590</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:22:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/296dbf32-ef9e-41f2-8001-1c16ecf197ff</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2785_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/296dbf32-ef9e-41f2-8001-1c16ecf197ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2785&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2779/2026</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR ĐURIĆ 39002797555</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:18:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7e87dfa-93f1-4867-bed0-76a7d1f0680e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2779_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7e87dfa-93f1-4867-bed0-76a7d1f0680e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2779&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-267/2013</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.12.2025.</t>
+  </si>
+  <si>
+    <t>Stefan Zarić 09800272612</t>
+  </si>
+  <si>
+    <t>28.09.2026. 12:11:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/416fe1de-5f3b-4483-a12a-96d00064cf74</t>
+  </si>
+  <si>
+    <t>Rješenje - upućivanje u parnicu.pdf O309O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/416fe1de-5f3b-4483-a12a-96d00064cf74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=267&amp;godina=2013</t>
+  </si>
+  <si>
+    <t>Sp-286/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>Vedran Samaržija</t>
+  </si>
+  <si>
+    <t>Josipa Runjanina 29, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>13472393350</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Vedran Samaržija 13472393350</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:07:14</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b918bfa-82e9-474c-bdd1-b256f7172fdd</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b918bfa-82e9-474c-bdd1-b256f7172fdd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=286&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-78/2026</t>
+  </si>
+  <si>
+    <t>Nalog od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Bojan Biber 86364844677</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:01:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74230841-fe1d-4a2d-b3d3-ad0a9d55c69d</t>
+  </si>
+  <si>
+    <t>Dostava uplatnice.pdf O12O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74230841-fe1d-4a2d-b3d3-ad0a9d55c69d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=78&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2743/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2743/2026</t>
+  </si>
+  <si>
+    <t>Ivana Knezović 06546130265</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:35:27</t>
+  </si>
+  <si>
+    <t>28.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb38bb4-0549-46c8-8da0-b7596a3ad0fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb38bb4-0549-46c8-8da0-b7596a3ad0fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2743&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>rješenje</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:34:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ef5358a-2f14-4518-a842-3a0cb09be09a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ef5358a-2f14-4518-a842-3a0cb09be09a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P Ob-114/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 25.09.2026.</t>
+  </si>
+  <si>
+    <t>Mirela Dubravac 38363938717</t>
+  </si>
+  <si>
+    <t>25.09.2026. 13:38:40</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16712b17-5c93-458e-ad2c-2d2b4be22f2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16712b17-5c93-458e-ad2c-2d2b4be22f2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=114&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Petar Vuletić 39093781748</t>
+  </si>
+  <si>
+    <t>25.09.2026. 13:38:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f058d3fc-d2da-4094-abb8-fa2485769210</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f058d3fc-d2da-4094-abb8-fa2485769210/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Marko Mijat 01569197442</t>
+  </si>
+  <si>
+    <t>25.09.2026. 13:38:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/162b3bca-71ac-44e7-ab23-48fea6b8fdb8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/162b3bca-71ac-44e7-ab23-48fea6b8fdb8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-3012/2026</t>
+  </si>
+  <si>
+    <t>ANICA JAŠINSKI 50009467056</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:39:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da32b29e-c450-4a89-b8b2-2f353ba6386d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3012_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP ELEKTRA d.o.o., zastupnik_opunomoćenik_ JURAJ MARINI.pdf; Prilog Ovrv-3012_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da32b29e-c450-4a89-b8b2-2f353ba6386d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3012&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3000/2026</t>
+  </si>
+  <si>
+    <t>Krešimir Lovrić 21110815395</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:36:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cab386e-6a2f-4867-a682-3f380b376e25</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3000_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Guarantee Revolution d.o.o., zastupnik_opunomoćenik_ Pre.pdf; Prilog Ovrv-3000_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-3000_2026-1-3 - IZJAVA o korištenju VACO portala - VACO usluge.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cab386e-6a2f-4867-a682-3f380b376e25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3000&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2939/2026</t>
+  </si>
+  <si>
+    <t>Alinafi Dalipi 79392220705</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:34:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f821f95-bb30-4cc6-879c-1bfcb2501aa8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2939_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Zgrada Olajnica 13, VUKOVAR, zastupnik_opunomoćenik_ Sla.pdf; Prilog Ovrv-2939_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Zgrada Olajnica 13, VUKOVAR, zastupnik_opunomoćenik_ TEH.pdf; Prilog Ovrv-2939_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f821f95-bb30-4cc6-879c-1bfcb2501aa8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2939&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-337/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.06.2026.; Podnesak od 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Mijo Vodopija 23899110646</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:10:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f545243-4b44-45d5-a1b1-dfe3f478b720</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-337_2026-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-337_2026-1-2 - SKM_850i26042714360.pdf; Prilog Ovr-337_2026-1-3 - SKM_850i26042714361.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f545243-4b44-45d5-a1b1-dfe3f478b720/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=337&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2890/2026</t>
+  </si>
+  <si>
+    <t>Marija Mračajac 88510092500</t>
+  </si>
+  <si>
+    <t>25.09.2026. 11:51:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fa2d344-295b-4f17-a2e7-24aa5476775f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2890_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8fa2d344-295b-4f17-a2e7-24aa5476775f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2890&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2899/2026</t>
+  </si>
+  <si>
+    <t>Katica Zera 66145961794</t>
+  </si>
+  <si>
+    <t>25.09.2026. 11:48:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f952c7a-5524-4268-a2bc-86e7afdc09c0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2899_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f952c7a-5524-4268-a2bc-86e7afdc09c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2899&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2878/2026</t>
+  </si>
+  <si>
+    <t>Milan Pilja 49268756135</t>
+  </si>
+  <si>
+    <t>25.09.2026. 11:45:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28403ab2-b935-4d3d-b8d4-0a73022ee51b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2878_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28403ab2-b935-4d3d-b8d4-0a73022ee51b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2878&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2866/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Marković 26147491200</t>
+  </si>
+  <si>
+    <t>25.09.2026. 11:42:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a918f3e6-ae44-4463-9c2d-eddc6457e380</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2866_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a918f3e6-ae44-4463-9c2d-eddc6457e380/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2866&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2863/2026</t>
+  </si>
+  <si>
+    <t>25.09.2026. 11:39:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec415ea9-6158-45d1-8441-ba730ccfeeea</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2863_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec415ea9-6158-45d1-8441-ba730ccfeeea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2863&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2629/2026</t>
+  </si>
+  <si>
+    <t>Igor Obradović 27987707649</t>
+  </si>
+  <si>
+    <t>25.09.2026. 11:36:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e0d0ad0-10f0-4ebb-b0f3-99ddcb20c6d0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2629_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e0d0ad0-10f0-4ebb-b0f3-99ddcb20c6d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2629&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2894/2026</t>
+  </si>
+  <si>
+    <t>Maja Petrovski 67084218033</t>
+  </si>
+  <si>
+    <t>25.09.2026. 11:09:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c03310b-1de8-413c-bd83-b48343995f95</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2894_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2894_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2894_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c03310b-1de8-413c-bd83-b48343995f95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2894&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-306/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.04.2026.; Podnesak od 21.04.2026.; Prilog od: 21.04.2026.; Prilog 
+od: 21.04.2026.; Prilog od: 21.04.2026.; Prilog od: 21.04.2026.; Prilog od: 
+21.04.2026.; Prilog od: 21.04.2026.</t>
   </si>
   <si>
     <t>Jela Keleuva 48611746514</t>
   </si>
   <si>
-    <t>11.09.2026. 12:14:26</t>
-[...107 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3e2c4e89-c600-4046-a0d2-9e9ab003d0e6</t>
+    <t>25.09.2026. 10:51:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/578f6e92-6942-42b1-80f8-fffb01f7fa54</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-306_2026-1-1 - Odluka OS VU Ovrv-5159-2025-7 od 23.12.2025. - Rješenje - o ovrsi.pdf; Prilog Ovr-306_2026-1-2 - eOvrhe.pdf; Prilog Ovr-306_2026-1-3 - Odluka OS VU Ovrv-5159-2025-11 od 26.03.2026. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-306_2026-1-4 - Prilog OS VU Ovrv-5159-2025-1-1 od 03.12.2025. - Dokaz o zastupanju-punomoći; ovrhovoditelj_ A1 Hrva.pdf; Prilog Ovr-306_2026-1-5 - Zahtjev (1).pdf; Prilog Ovr-306_2026-1-6 - Podnesak OS VU Ovrv-5159-2025-1 od 03.12.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/578f6e92-6942-42b1-80f8-fffb01f7fa54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=306&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2861/2026</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:29:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/876691ab-ec57-4bf6-a5dd-4d3b955bd2b9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2861_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Web genius d.o.o., zastupnik_opunomoćenik_ Predrag Ilić.pdf; Prilog Ovrv-2861_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2861_2026-1-3 - IZJAVA o korištenju VACO portala - VACO usluge.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/876691ab-ec57-4bf6-a5dd-4d3b955bd2b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2861&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2846/2026</t>
+  </si>
+  <si>
+    <t>MARINA IVANOVSKI 30778442843</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:26:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/093c1a34-24cb-48ec-9b78-3ab2ec53561e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2846_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP-PLIN d.o.o., zastupnik_opunomoćenik_ JURAJ MARINIĆ.pdf; Prilog Ovrv-2846_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/093c1a34-24cb-48ec-9b78-3ab2ec53561e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2846&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2810/2026</t>
+  </si>
+  <si>
+    <t>MARIJAN VUKIĆ 03297012875</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:16:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a96c3f4-2155-4e1a-9811-cf68d944f185</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2810_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP-PLIN d.o.o., zastupnik_opunomoćenik_ JURAJ MARINIĆ.pdf; Prilog Ovrv-2810_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a96c3f4-2155-4e1a-9811-cf68d944f185/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2810&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kv-52/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Stefan Knežević</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:16:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06a0bef9-d66c-48ae-8b49-01cf41f92fe4</t>
+  </si>
+  <si>
+    <t>Rješenje - vraćanje_oduzimanje stvari.pdf O720O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06a0bef9-d66c-48ae-8b49-01cf41f92fe4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kv&amp;predmet=52&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2813/2026</t>
+  </si>
+  <si>
+    <t>DRAGICA JAKUŠ 24455886812</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:14:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c05879f3-a6a7-4eda-b1ae-8ff91cdf7bac</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2813_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP-PLIN d.o.o., zastupnik_opunomoćenik_ JURAJ MARINIĆ.pdf; Prilog Ovrv-2813_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c05879f3-a6a7-4eda-b1ae-8ff91cdf7bac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2813&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2765/2026</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:12:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51734fd5-7055-480a-84fb-9f5d7539cb11</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2765_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Photobip d.o.o., zastupnik_opunomoćenik_ Predrag Ilić.pdf; Prilog Ovrv-2765_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2765_2026-1-3 - IZJAVA o korištenju VACO portala - VACO usluge.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51734fd5-7055-480a-84fb-9f5d7539cb11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2765&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-340/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Barišić</t>
+  </si>
+  <si>
+    <t>Augusta Cesarca 55, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>78670818942</t>
+  </si>
+  <si>
+    <t>Zlatko Barišić 78670818942</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:12:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d85e383f-d090-486d-b3fb-2faf7cf559eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d85e383f-d090-486d-b3fb-2faf7cf559eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=340&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-391/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Sanja Stanković</t>
+  </si>
+  <si>
+    <t>Ive Andrića 13, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>84148272702</t>
+  </si>
+  <si>
+    <t>Sanja Stanković 84148272702</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:10:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06aa43c4-6001-4f94-8112-428f26db5a2b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06aa43c4-6001-4f94-8112-428f26db5a2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=391&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-12/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Matej Mravunac</t>
+  </si>
+  <si>
+    <t>Trpinjska Cesta 187, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>27456670377</t>
+  </si>
+  <si>
+    <t>Matej Mravunac 27456670377</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:08:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f18e2024-a699-41a1-8255-29bb8ea52dc0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f18e2024-a699-41a1-8255-29bb8ea52dc0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=12&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-395/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Žeger</t>
+  </si>
+  <si>
+    <t>Partizanska Ulica 7, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>92384145950</t>
+  </si>
+  <si>
+    <t>Tomislav Žeger 92384145950</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:05:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffdeb515-a51b-4090-a000-f9b1cf761e58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffdeb515-a51b-4090-a000-f9b1cf761e58/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=395&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-2753/2026</t>
+  </si>
+  <si>
+    <t>Biserka Vojnović 66162124154</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:04:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f54d25c-a997-41ec-bbe5-2b487efd1c56</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2753_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HPB d.d., zastupnik_opunomoćenik_ TONČI RAVLIĆ.pdf; Prilog Ovrv-2753_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f54d25c-a997-41ec-bbe5-2b487efd1c56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2753&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2744/2026</t>
+  </si>
+  <si>
+    <t>IGOR SIVČ 46021328752</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:02:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cca2992-47ad-4a3b-ab48-479d044bb69c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2744_2026-4-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-2744_2026-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cca2992-47ad-4a3b-ab48-479d044bb69c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2744&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2702/2026</t>
+  </si>
+  <si>
+    <t>Marijeta Jurković 67092601604</t>
+  </si>
+  <si>
+    <t>25.09.2026. 09:57:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f8b3b09-6565-4556-8ccc-2e689e6b9f6f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2702_2026-4-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ SKRIPTA d.o.o., zastupnik_opunomoćenik_ Boris Guljaš.pdf; Prilog Ovrv-2702_2026-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2702_2026-4-3 - Računi za izvršene usluge.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f8b3b09-6565-4556-8ccc-2e689e6b9f6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2702&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-17/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Karlo Keser</t>
+  </si>
+  <si>
+    <t>Olajnica 1, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>45996186666</t>
+  </si>
+  <si>
+    <t>Karlo Keser 45996186666</t>
+  </si>
+  <si>
+    <t>25.09.2026. 09:50:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92a15963-8bac-4306-b5d1-fa9881650bf5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92a15963-8bac-4306-b5d1-fa9881650bf5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=17&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-134/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2026.; Podnesak od 27.04.2026.; Prilog od: 27.04.2026.</t>
+  </si>
+  <si>
+    <t>Dubravka Vitovski 82841128637</t>
+  </si>
+  <si>
+    <t>25.09.2026. 09:46:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/696b710c-b166-4c90-a51f-f04f95ff649c</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-134_2026-1-1 - P-DO-42_2026-1-1.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/696b710c-b166-4c90-a51f-f04f95ff649c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=134&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-278/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Kovač</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 7, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>37655000279</t>
+  </si>
+  <si>
+    <t>Dejan Kovač 37655000279; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>24.09.2026. 14:43:32</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fad78582-7e1a-42e8-973b-da29e60adb22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fad78582-7e1a-42e8-973b-da29e60adb22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=278&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>24.09.2026. 14:18:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd5cb797-e8e6-4254-aa97-9dafc35805eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd5cb797-e8e6-4254-aa97-9dafc35805eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>R1 Ob-131/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 24.09.2026.; Dopis od 24.09.2026.; Poziv - Ročište 19.10.2026.; Prijedlog od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Vanesa Ferbežar 24764124542</t>
+  </si>
+  <si>
+    <t>24.09.2026. 09:13:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d368fed-fbd4-4005-a1f6-89e6c39ed678</t>
+  </si>
+  <si>
+    <t>Prijedlog.pdf P155P; Poziv za sudsku radnju od 19.10.2026.pdf; Anonimizirana odluka _ dopis.docx O822O; Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d368fed-fbd4-4005-a1f6-89e6c39ed678/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1 Ob&amp;predmet=131&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1 Ob-36/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 13.10.2026.</t>
+  </si>
+  <si>
+    <t>Andreja Gjurkinjak 34758407708</t>
+  </si>
+  <si>
+    <t>24.09.2026. 07:49:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f425b9b9-63e9-4ae1-b867-69cf26a365e3</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 13.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f425b9b9-63e9-4ae1-b867-69cf26a365e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1 Ob&amp;predmet=36&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-619/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.09.2026.</t>
+  </si>
+  <si>
+    <t>Stjepan Šporčić 40926592185</t>
+  </si>
+  <si>
+    <t>23.09.2026. 12:58:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ff77e6c-29f4-4737-a6da-af1013dba096</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ff77e6c-29f4-4737-a6da-af1013dba096/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=619&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Mirko Tunjić 41500137391</t>
+  </si>
+  <si>
+    <t>23.09.2026. 12:58:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/239bb117-add5-49f9-b7dc-e71ae697e445</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/239bb117-add5-49f9-b7dc-e71ae697e445/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>R1 Ob-209/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.10.2026.</t>
+  </si>
+  <si>
+    <t>Annamaria Fabijan 13746398068</t>
+  </si>
+  <si>
+    <t>23.09.2026. 09:34:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cae802e1-458c-4bb4-a2e2-b7be23b48039</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cae802e1-458c-4bb4-a2e2-b7be23b48039/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1 Ob&amp;predmet=209&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3168/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3168/2026</t>
+  </si>
+  <si>
+    <t>Krešimir Mišir 50673616181</t>
+  </si>
+  <si>
+    <t>22.09.2026. 10:42:42</t>
+  </si>
+  <si>
+    <t>22.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38984bb0-e2ba-4d9a-822c-b06b1f7aeaea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/38984bb0-e2ba-4d9a-822c-b06b1f7aeaea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=3168&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>22.09.2026. 10:42:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a48c31-829d-4ca7-99be-96b48d029561</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a48c31-829d-4ca7-99be-96b48d029561/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pn-51/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:56:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10c0d4fc-825e-4271-a423-0ff6de81d800</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10c0d4fc-825e-4271-a423-0ff6de81d800/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pn&amp;predmet=51&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>HEP-Operator distribucijskog sustava d.o.o. za distribuciju i opskrbu električne energije 46830600751</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:56:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af140a58-40e0-4586-a9f2-f84cfce55aea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af140a58-40e0-4586-a9f2-f84cfce55aea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2016/2026</t>
+  </si>
+  <si>
+    <t>17.09.2026. 13:40:06</t>
+  </si>
+  <si>
+    <t>17.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f551d7e8-2ac3-496b-ab36-3aff4b225466</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f551d7e8-2ac3-496b-ab36-3aff4b225466/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2016&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NASLJEĐIVANJU IZA POK. PETRA KRZNARIĆA</t>
+  </si>
+  <si>
+    <t>MARKO KRZNARIĆ 66751148650</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:31:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9a8fc1e-7bb3-4df1-9ad4-78a64d560f89</t>
+  </si>
+  <si>
+    <t>Krznarić Petar - rješenje o nasljeđivanju potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9a8fc1e-7bb3-4df1-9ad4-78a64d560f89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje o Nasljeđivanju iza pok. Roberta Škondre 2.O-392/25 UPP/OS-O-148/26</t>
+  </si>
+  <si>
+    <t>FRANKO ŠKONDRO; ROBERT ŠKONDRO 97499530339</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:02:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd3b510a-d333-440c-8532-82bbd1a4fc6c</t>
+  </si>
+  <si>
+    <t>Poziv Franku Škondri za dostavu rješenja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd3b510a-d333-440c-8532-82bbd1a4fc6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>pok. Miroljub Cicak</t>
+  </si>
+  <si>
+    <t>LJUBICA NEDIĆ 12985816573; MIROLJUB CICAK 69180718652</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:48:15</t>
+  </si>
+  <si>
+    <t>10.03.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/736e5166-329f-49f7-9e5c-2f8a59208f22</t>
+  </si>
+  <si>
+    <t>Cicak Miroljub - Oglas - ne znaju se nasljednici.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/736e5166-329f-49f7-9e5c-2f8a59208f22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3090/2026</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:53:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/206214eb-738f-4360-a046-a93b83523a5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/206214eb-738f-4360-a046-a93b83523a5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=3090&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3038/2026</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:04:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c927b9ef-c542-48e8-aae7-e97f5d97a5d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c927b9ef-c542-48e8-aae7-e97f5d97a5d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=3038&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 01.09.2026.; Zaključak od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.09.2026. 08:37:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab456d1c-7e5f-4295-9db0-568416f9b938</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O; Zaključak - o prodaji nekretnina.pdf O349O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab456d1c-7e5f-4295-9db0-568416f9b938/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-347/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Ivke (Juro) Vrabel rođ. Jurić, Šarengrad</t>
+  </si>
+  <si>
+    <t>01.09.2026. 09:12:22</t>
+  </si>
+  <si>
+    <t>01.03.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2b58e60-3a0b-4fa4-b849-3061e169f3f4</t>
+  </si>
+  <si>
+    <t>OGLAS - SUD - POK. IVKA VRABEL.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2b58e60-3a0b-4fa4-b849-3061e169f3f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=347&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-144/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Kristian Hardi</t>
+  </si>
+  <si>
+    <t>Ulica Grabik 56, 32229 Petrovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>07061706494</t>
+  </si>
+  <si>
+    <t>Kristian Hardi 07061706494; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:53:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c4a324e-e004-4438-ac0d-8fbe3006751e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c4a324e-e004-4438-ac0d-8fbe3006751e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-142/2026</t>
+  </si>
+  <si>
+    <t>Ivanko Lačok</t>
+  </si>
+  <si>
+    <t>Braće Đaković 18, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>16573131049</t>
+  </si>
+  <si>
+    <t>Ivanko Lačok 16573131049; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:20:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9de5714f-031e-4a7c-b749-cecce989ed01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9de5714f-031e-4a7c-b749-cecce989ed01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=142&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Oglas-poziv nasljednicima u ostavinskom postupku iza pok. MARIJE MAUL, O-391/26; UPP/OS-O-154/26</t>
+  </si>
+  <si>
+    <t>MARIJA MAUL; ĐURO JARABEK 14339370105</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:13:40</t>
+  </si>
+  <si>
+    <t>01.02.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1edddbd-4944-4005-8f3c-67028bbe7787</t>
+  </si>
+  <si>
+    <t>OGLAS Posl. br. 2. O-391-26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1edddbd-4944-4005-8f3c-67028bbe7787/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas-poziv nasljednicima u ostavinskom postupku iza pok. ANTUNA MAULA, O-393/26; UPP/OS-O-155/26</t>
+  </si>
+  <si>
+    <t>ANTUN MAUL; ĐURO JARABEK 14339370105</t>
+  </si>
+  <si>
+    <t>31.07.2026. 08:46:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da9a5b88-bc27-4349-a3b7-5f8fe8c9699f</t>
+  </si>
+  <si>
+    <t>OGLAS  Posl. br. 2.O-393-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da9a5b88-bc27-4349-a3b7-5f8fe8c9699f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-191/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Đure Majačić (Antun), Bapska</t>
+  </si>
+  <si>
+    <t>17.06.2026. 09:08:07</t>
+  </si>
+  <si>
+    <t>18.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21fb4eba-647d-429a-bc6d-f2a9c35d7e5c</t>
+  </si>
+  <si>
+    <t>OGLAS SUD - POK. ĐURO MAJAČIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21fb4eba-647d-429a-bc6d-f2a9c35d7e5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-389/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Flavije (Mijo) Duduković rođ. Duduković, Vukovar</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:19:05</t>
+  </si>
+  <si>
+    <t>17.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d6ecb2c-b298-4690-98b4-14659a79e540</t>
+  </si>
+  <si>
+    <t>OGLAS SUD - POK. FLAVIJA DUDUKOVIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d6ecb2c-b298-4690-98b4-14659a79e540/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Oglas - ostavinski postupak iza pok. Simune Ristić</t>
+  </si>
+  <si>
+    <t>SIMUNA RISTIĆ 07553905003</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:49:54</t>
+  </si>
+  <si>
+    <t>09.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb03669-0d67-46e4-aa05-da349137ff27</t>
+  </si>
+  <si>
+    <t>Oglasna ploča Simuna Ristić.pdf; OGLAS_NN_OSTAVINA_SIMUNA_RISTIĆ.odt</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb03669-0d67-46e4-aa05-da349137ff27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pokojni Rade Ilić</t>
+  </si>
+  <si>
+    <t>Desa Ilić; Mira Kostadinović; Nada Bajić; RADE ILIĆ; Slava Starčević; Vesna Marić; Vladimir Jarić; ŽELJKO JARIĆ 40111977439</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:21:59</t>
+  </si>
+  <si>
+    <t>21.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff4fa7e-e5f7-4060-80b0-c1d84951c862</t>
+  </si>
+  <si>
+    <t>SKM_28726052909060.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff4fa7e-e5f7-4060-80b0-c1d84951c862/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pok. Bako Maria</t>
+  </si>
+  <si>
+    <t>MARIA BAKO 93670616728; ZLATKO BAKO 93970682445</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:54:51</t>
+  </si>
+  <si>
+    <t>15.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/970ae04a-70c2-48e6-925d-0d3578845fb9</t>
+  </si>
+  <si>
+    <t>SKM_28726052611390.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/970ae04a-70c2-48e6-925d-0d3578845fb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-179/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Mire (Nikola) Ganić rođ. Balać, Vukovar</t>
+  </si>
+  <si>
+    <t>08.05.2026. 10:47:14</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984d0b25-27bd-486c-a32f-d219bb707c04</t>
+  </si>
+  <si>
+    <t>OBJAVA OGLASA - SUD - POK. MIRA GANIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984d0b25-27bd-486c-a32f-d219bb707c04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-173/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Boška Belančić (Milenko), Vukovar</t>
+  </si>
+  <si>
+    <t>06.05.2026. 11:58:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df25ad11-1f66-4da7-b1f5-d8d2166573c1</t>
+  </si>
+  <si>
+    <t>OBJAVA OGLASA - SUD - POK. BOŠKO BELANČIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df25ad11-1f66-4da7-b1f5-d8d2166573c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-167/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Drage Zelenika (Jure), Ilok</t>
+  </si>
+  <si>
+    <t>04.05.2026. 14:25:04</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cfefb02-6c4a-4704-9cfa-550300a81288</t>
+  </si>
+  <si>
+    <t>OBJAVA OGLASA - SUD - POK. DRAGO ZELENIKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cfefb02-6c4a-4704-9cfa-550300a81288/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=167&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Oglas - ostavinski postupak iza pok. Zvonka Jakovljević</t>
+  </si>
+  <si>
+    <t>ZVONKO JAKOVLJEVIĆ 88670463012</t>
+  </si>
+  <si>
+    <t>24.04.2026. 08:55:07</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/043bc309-3b2e-421d-9b49-5e2bd9c40660</t>
+  </si>
+  <si>
+    <t>Zvonko Jakovljević oglasna ploča.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/043bc309-3b2e-421d-9b49-5e2bd9c40660/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OGLAS - POZIV BORISU RAPČAK ZA OSTAVINSKI POSTUPAK IZA POK. VERICE RAPČAK</t>
+  </si>
+  <si>
+    <t>BORIS RAPČAK; SANDRA RAPČAK ŠKOMRLJ 68530077731; VERICA RAPČAK 61485487913</t>
+  </si>
+  <si>
+    <t>20.04.2026. 09:42:19</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0862be3d-e0fe-42b7-9f8a-549eeca4017e</t>
+  </si>
+  <si>
+    <t>Oglasna ploča poziv Borisu Rapčak.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0862be3d-e0fe-42b7-9f8a-549eeca4017e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pokojna Zrakić Jelka</t>
+  </si>
+  <si>
+    <t>JELKA ZRAKIĆ 50220286826</t>
+  </si>
+  <si>
+    <t>15.04.2026. 08:56:11</t>
+  </si>
+  <si>
+    <t>26.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfdd7e42-72ce-4e3d-a971-dcc3b428ed80</t>
+  </si>
+  <si>
+    <t>Zrakić Jelka - O G L A S.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfdd7e42-72ce-4e3d-a971-dcc3b428ed80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-60/2023</t>
+  </si>
+  <si>
+    <t>Pokojni Okrainov Miloja</t>
+  </si>
+  <si>
+    <t>07.04.2026. 10:50:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc4a7f4a-dc21-4848-97ad-eea8b9667fd9</t>
+  </si>
+  <si>
+    <t>SKM_28726040711270.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc4a7f4a-dc21-4848-97ad-eea8b9667fd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=60&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Oglas mogućim nasljednicima iza pok. Čedomira Vuksan</t>
+  </si>
+  <si>
+    <t>BILJANA ĆURČIĆ 04361956775; LJILJANA KICOŠ 05592141415; ČEDOMIR VUKSAN 16491974580</t>
+  </si>
+  <si>
+    <t>02.04.2026. 10:00:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e337629c-f874-4c04-8f12-c686b75465c8</t>
+  </si>
+  <si>
+    <t>SKM_28726040210430.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e337629c-f874-4c04-8f12-c686b75465c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas mogućim nasljednicima iza pok. Blagomira Planinac</t>
+  </si>
+  <si>
+    <t>BLAGOMIR PLANINAC 90609156179; IVANA ROMIĆ 19147131237; JELENA MIJAKOVAC 39815921927; MILENA PLANINAC 63003609858; SNEŽANA PLANINAC 09642090941</t>
+  </si>
+  <si>
+    <t>01.04.2026. 14:22:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05c821fc-3968-4d13-bf5f-a7b68ba74d8a</t>
+  </si>
+  <si>
+    <t>SKM_28726040114550.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05c821fc-3968-4d13-bf5f-a7b68ba74d8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-191/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2025.</t>
+  </si>
+  <si>
+    <t>Ružica Dufek</t>
+  </si>
+  <si>
+    <t>Sinjske Alke 8, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>65494000176</t>
+  </si>
+  <si>
+    <t>Ružica Dufek 65494000176; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>18.07.2025. 08:32:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/3e2c4e89-c600-4046-a0d2-9e9ab003d0e6/dokumenti/preuzimanje</t>
-[...3531 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
   </si>
   <si>
     <t>Sp-102/2024</t>
   </si>
   <si>
     <t>Rješenje od 17.04.2025.</t>
   </si>
   <si>
     <t>Srđan Milojević</t>
   </si>
   <si>
     <t>Patkovićeva 14, 32224 Bobota, Hrvatska</t>
   </si>
   <si>
     <t>59455078095</t>
   </si>
   <si>
     <t>Srđan Milojević 59455078095; Svima zainteresiranima</t>
   </si>
   <si>
     <t>17.04.2025. 12:20:54</t>
@@ -4549,53 +4425,50 @@
   <si>
     <t>06.02.2025. 10:09:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6382a794-dd3b-44eb-8db1-2820785bfef4</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6382a794-dd3b-44eb-8db1-2820785bfef4/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=224&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-198/2023</t>
   </si>
   <si>
     <t>Željko Ćužić</t>
   </si>
   <si>
     <t>Dr. Franje Tuđmana 86, 32236 Ilok, Hrvatska</t>
   </si>
   <si>
     <t>01742641788</t>
   </si>
   <si>
-    <t>Željko Ćužić 01742641788</t>
-[...1 lines deleted...]
-  <si>
     <t>06.02.2025. 10:08:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/11a1d181-c828-4b00-a021-a1ee6df82e8c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/11a1d181-c828-4b00-a021-a1ee6df82e8c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=198&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-101/2023</t>
   </si>
   <si>
     <t>Rješenje od 14.11.2024.</t>
   </si>
   <si>
     <t>Ivan Čulo</t>
   </si>
   <si>
     <t>Grobljanska 1, 32010 Lipovača, Hrvatska</t>
   </si>
   <si>
     <t>97268384944</t>
@@ -4892,53 +4765,50 @@
     <t>z-4981-21.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d3019b79-64b6-42cf-88b6-d6c53bdea789/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=4981&amp;godina=2021</t>
   </si>
   <si>
     <t>Rješenje o nasljeđivanju, UPP/OS-VU-221/21</t>
   </si>
   <si>
     <t>SLAVUJ BAKARIĆ 52212966953</t>
   </si>
   <si>
     <t>10.12.2021. 08:35:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/028cb5f5-597c-43f0-b652-46c3c8fae48e</t>
   </si>
   <si>
     <t>SKM_28721121009510.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/028cb5f5-597c-43f0-b652-46c3c8fae48e/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
   </si>
   <si>
     <t>TIHOMIR ŠTRANGAREVIĆ 24080967767</t>
   </si>
   <si>
     <t>23.11.2021. 13:36:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f57038f-921a-43c2-ae65-24487931f21d</t>
   </si>
   <si>
     <t>OVRV - 168 - 2021.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f57038f-921a-43c2-ae65-24487931f21d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-4572/2021</t>
   </si>
   <si>
     <t>DAVOR NIKIĆ</t>
   </si>
   <si>
     <t>06.10.2021. 10:59:31</t>
   </si>
@@ -5332,51 +5202,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N231"/>
+  <dimension ref="A1:N230"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -5395,9011 +5265,8837 @@
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
+      <c r="I2" t="s">
         <v>19</v>
       </c>
-      <c r="G2" t="s">
+      <c r="J2" t="s">
         <v>20</v>
       </c>
-      <c r="H2" t="s">
+      <c r="K2" t="s">
         <v>21</v>
       </c>
-      <c r="I2" t="s">
+      <c r="L2" t="s">
         <v>22</v>
       </c>
-      <c r="J2" t="s">
+      <c r="M2" t="s">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
+      <c r="N2" t="s">
         <v>24</v>
-      </c>
-[...7 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
         <v>31</v>
       </c>
-      <c r="I3" t="s">
+      <c r="N3" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" t="s">
         <v>38</v>
       </c>
-      <c r="I4" t="s">
+      <c r="N4" t="s">
         <v>39</v>
-      </c>
-[...13 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I5" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="K5" t="s">
         <v>45</v>
       </c>
       <c r="L5" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="I6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="K6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
       <c r="I7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="J7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="K7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L7" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M7" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N7" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="I8" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="K8" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="M8" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="N8" t="s">
-        <v>55</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="D9" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="I9" t="s">
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="J9" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="K9" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="L9" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="M9" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="N9" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>73</v>
       </c>
       <c r="D10" t="s">
         <v>74</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="I10" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="J10" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="K10" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="L10" t="s">
         <v>78</v>
       </c>
       <c r="M10" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="N10" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="D11" t="s">
-        <v>74</v>
+        <v>86</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I11" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="J11" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="K11" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="L11" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="M11" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="N11" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="D12" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="I12" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="J12" t="s">
-        <v>23</v>
+        <v>97</v>
       </c>
       <c r="K12" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="L12" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="M12" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="N12" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="D13" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="I13" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="J13" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="K13" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="L13" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="M13" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="N13" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="D14" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>106</v>
+        <v>95</v>
       </c>
       <c r="I14" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="J14" t="s">
-        <v>68</v>
+        <v>97</v>
       </c>
       <c r="K14" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="L14" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="M14" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="N14" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>112</v>
+        <v>93</v>
       </c>
       <c r="D15" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="I15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="J15" t="s">
-        <v>23</v>
+        <v>97</v>
       </c>
       <c r="K15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="L15" t="s">
-        <v>117</v>
+        <v>99</v>
       </c>
       <c r="M15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="N15" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>120</v>
       </c>
       <c r="D16" t="s">
         <v>121</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>122</v>
       </c>
       <c r="I16" t="s">
         <v>123</v>
       </c>
       <c r="J16" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="K16" t="s">
         <v>124</v>
       </c>
       <c r="L16" t="s">
         <v>125</v>
       </c>
       <c r="M16" t="s">
         <v>126</v>
       </c>
       <c r="N16" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>128</v>
       </c>
       <c r="D17" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="I17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="J17" t="s">
-        <v>23</v>
+        <v>132</v>
       </c>
       <c r="K17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="L17" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="M17" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="N17" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D18" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="I18" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="J18" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="K18" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="L18" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="M18" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>143</v>
+      </c>
+      <c r="N18" t="s">
+        <v>144</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
       <c r="D19" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="I19" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="J19" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="K19" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="L19" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="M19" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="N19"/>
+        <v>151</v>
+      </c>
+      <c r="N19" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D20" t="s">
-        <v>148</v>
+        <v>26</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="I20" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="J20" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="K20" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="L20" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="M20" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="N20" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="D21" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="I21" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="J21" t="s">
-        <v>159</v>
+        <v>132</v>
       </c>
       <c r="K21" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="L21" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="M21" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="N21" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D22" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="I22" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="J22" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="K22" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="L22" t="s">
-        <v>34</v>
+        <v>172</v>
       </c>
       <c r="M22" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="N22" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D23" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="I23" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="J23" t="s">
-        <v>159</v>
+        <v>132</v>
       </c>
       <c r="K23" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="L23" t="s">
-        <v>176</v>
+        <v>70</v>
       </c>
       <c r="M23" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="N23" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D24" t="s">
-        <v>30</v>
-[...9 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
       <c r="H24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I24" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="J24" t="s">
-        <v>185</v>
+        <v>132</v>
       </c>
       <c r="K24" t="s">
         <v>186</v>
       </c>
       <c r="L24" t="s">
         <v>187</v>
       </c>
       <c r="M24" t="s">
         <v>188</v>
       </c>
       <c r="N24" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>190</v>
       </c>
       <c r="D25" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="E25" t="s">
         <v>191</v>
       </c>
-      <c r="F25" t="s">
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25" t="s">
         <v>192</v>
       </c>
-      <c r="G25" t="s">
+      <c r="I25" t="s">
         <v>193</v>
       </c>
-      <c r="H25" t="s">
+      <c r="J25" t="s">
+        <v>44</v>
+      </c>
+      <c r="K25" t="s">
         <v>194</v>
       </c>
-      <c r="I25" t="s">
+      <c r="L25" t="s">
         <v>195</v>
       </c>
-      <c r="J25" t="s">
-[...2 lines deleted...]
-      <c r="K25" t="s">
+      <c r="M25" t="s">
         <v>196</v>
       </c>
-      <c r="L25" t="s">
-[...2 lines deleted...]
-      <c r="M25" t="s">
+      <c r="N25" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
+        <v>198</v>
+      </c>
+      <c r="D26" t="s">
         <v>199</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26" t="s">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>95</v>
+      </c>
+      <c r="I26" t="s">
         <v>200</v>
       </c>
-      <c r="F26" t="s">
+      <c r="J26" t="s">
         <v>201</v>
       </c>
-      <c r="G26" t="s">
+      <c r="K26" t="s">
         <v>202</v>
       </c>
-      <c r="H26" t="s">
+      <c r="L26" t="s">
+        <v>99</v>
+      </c>
+      <c r="M26" t="s">
         <v>203</v>
       </c>
-      <c r="I26" t="s">
+      <c r="N26" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
+        <v>206</v>
+      </c>
+      <c r="I27" t="s">
+        <v>207</v>
+      </c>
+      <c r="J27" t="s">
+        <v>132</v>
+      </c>
+      <c r="K27" t="s">
+        <v>208</v>
+      </c>
+      <c r="L27" t="s">
         <v>209</v>
       </c>
-      <c r="I27" t="s">
+      <c r="M27" t="s">
         <v>210</v>
       </c>
-      <c r="J27" t="s">
-[...2 lines deleted...]
-      <c r="K27" t="s">
+      <c r="N27" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="D28" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
+        <v>213</v>
+      </c>
+      <c r="I28" t="s">
+        <v>214</v>
+      </c>
+      <c r="J28" t="s">
+        <v>132</v>
+      </c>
+      <c r="K28" t="s">
+        <v>215</v>
+      </c>
+      <c r="L28" t="s">
         <v>216</v>
       </c>
-      <c r="I28" t="s">
+      <c r="M28" t="s">
         <v>217</v>
       </c>
-      <c r="J28" t="s">
-[...2 lines deleted...]
-      <c r="K28" t="s">
+      <c r="N28" t="s">
         <v>218</v>
-      </c>
-[...7 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
+        <v>219</v>
+      </c>
+      <c r="D29" t="s">
+        <v>199</v>
+      </c>
+      <c r="E29"/>
+      <c r="F29"/>
+      <c r="G29"/>
+      <c r="H29" t="s">
+        <v>220</v>
+      </c>
+      <c r="I29" t="s">
+        <v>221</v>
+      </c>
+      <c r="J29" t="s">
+        <v>132</v>
+      </c>
+      <c r="K29" t="s">
         <v>222</v>
       </c>
-      <c r="D29" t="s">
-[...2 lines deleted...]
-      <c r="E29" t="s">
+      <c r="L29" t="s">
         <v>223</v>
       </c>
-      <c r="F29" t="s">
+      <c r="M29" t="s">
         <v>224</v>
       </c>
-      <c r="G29" t="s">
+      <c r="N29" t="s">
         <v>225</v>
-      </c>
-[...19 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
+        <v>227</v>
+      </c>
+      <c r="I30" t="s">
+        <v>228</v>
+      </c>
+      <c r="J30" t="s">
+        <v>132</v>
+      </c>
+      <c r="K30" t="s">
+        <v>229</v>
+      </c>
+      <c r="L30" t="s">
+        <v>230</v>
+      </c>
+      <c r="M30" t="s">
+        <v>231</v>
+      </c>
+      <c r="N30" t="s">
         <v>232</v>
-      </c>
-[...16 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="D31" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
+        <v>234</v>
+      </c>
+      <c r="I31" t="s">
+        <v>235</v>
+      </c>
+      <c r="J31" t="s">
+        <v>132</v>
+      </c>
+      <c r="K31" t="s">
+        <v>236</v>
+      </c>
+      <c r="L31" t="s">
+        <v>237</v>
+      </c>
+      <c r="M31" t="s">
+        <v>238</v>
+      </c>
+      <c r="N31" t="s">
         <v>239</v>
-      </c>
-[...16 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="D32" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="I32" t="s">
+        <v>242</v>
+      </c>
+      <c r="J32" t="s">
+        <v>132</v>
+      </c>
+      <c r="K32" t="s">
+        <v>243</v>
+      </c>
+      <c r="L32" t="s">
+        <v>244</v>
+      </c>
+      <c r="M32" t="s">
+        <v>245</v>
+      </c>
+      <c r="N32" t="s">
         <v>246</v>
-      </c>
-[...13 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="D33" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
+        <v>248</v>
+      </c>
+      <c r="I33" t="s">
+        <v>249</v>
+      </c>
+      <c r="J33" t="s">
+        <v>132</v>
+      </c>
+      <c r="K33" t="s">
+        <v>250</v>
+      </c>
+      <c r="L33" t="s">
+        <v>251</v>
+      </c>
+      <c r="M33" t="s">
         <v>252</v>
       </c>
-      <c r="I33" t="s">
+      <c r="N33" t="s">
         <v>253</v>
-      </c>
-[...13 lines deleted...]
-        <v>257</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D34" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
+        <v>255</v>
+      </c>
+      <c r="I34" t="s">
+        <v>256</v>
+      </c>
+      <c r="J34" t="s">
+        <v>132</v>
+      </c>
+      <c r="K34" t="s">
+        <v>257</v>
+      </c>
+      <c r="L34" t="s">
+        <v>258</v>
+      </c>
+      <c r="M34" t="s">
         <v>259</v>
       </c>
-      <c r="I34" t="s">
+      <c r="N34" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D35" t="s">
-        <v>74</v>
+        <v>262</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
+        <v>263</v>
+      </c>
+      <c r="I35" t="s">
+        <v>264</v>
+      </c>
+      <c r="J35" t="s">
+        <v>20</v>
+      </c>
+      <c r="K35" t="s">
+        <v>265</v>
+      </c>
+      <c r="L35" t="s">
         <v>266</v>
       </c>
-      <c r="I35" t="s">
+      <c r="M35" t="s">
         <v>267</v>
       </c>
-      <c r="J35" t="s">
-[...2 lines deleted...]
-      <c r="K35" t="s">
+      <c r="N35" t="s">
         <v>268</v>
-      </c>
-[...7 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="D36" t="s">
-        <v>74</v>
+        <v>262</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="I36" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="J36" t="s">
-        <v>159</v>
+        <v>20</v>
       </c>
       <c r="K36" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="L36" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="M36" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="N36" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="D37" t="s">
-        <v>74</v>
+        <v>274</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
+        <v>275</v>
+      </c>
+      <c r="I37" t="s">
+        <v>276</v>
+      </c>
+      <c r="J37" t="s">
+        <v>277</v>
+      </c>
+      <c r="K37" t="s">
+        <v>278</v>
+      </c>
+      <c r="L37" t="s">
+        <v>279</v>
+      </c>
+      <c r="M37" t="s">
         <v>280</v>
       </c>
-      <c r="I37" t="s">
+      <c r="N37" t="s">
         <v>281</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D38" t="s">
-        <v>74</v>
+        <v>283</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
+        <v>284</v>
+      </c>
+      <c r="I38" t="s">
+        <v>285</v>
+      </c>
+      <c r="J38" t="s">
+        <v>132</v>
+      </c>
+      <c r="K38" t="s">
+        <v>286</v>
+      </c>
+      <c r="L38" t="s">
         <v>287</v>
       </c>
-      <c r="I38" t="s">
+      <c r="M38" t="s">
         <v>288</v>
       </c>
-      <c r="J38" t="s">
-[...2 lines deleted...]
-      <c r="K38" t="s">
+      <c r="N38" t="s">
         <v>289</v>
-      </c>
-[...7 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="D39" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
+        <v>291</v>
+      </c>
+      <c r="I39" t="s">
+        <v>292</v>
+      </c>
+      <c r="J39" t="s">
+        <v>132</v>
+      </c>
+      <c r="K39" t="s">
+        <v>293</v>
+      </c>
+      <c r="L39" t="s">
         <v>294</v>
       </c>
-      <c r="I39" t="s">
+      <c r="M39" t="s">
         <v>295</v>
       </c>
-      <c r="J39" t="s">
-[...2 lines deleted...]
-      <c r="K39" t="s">
+      <c r="N39" t="s">
         <v>296</v>
-      </c>
-[...7 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="D40" t="s">
-        <v>301</v>
+        <v>199</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
+        <v>298</v>
+      </c>
+      <c r="I40" t="s">
+        <v>299</v>
+      </c>
+      <c r="J40" t="s">
+        <v>132</v>
+      </c>
+      <c r="K40" t="s">
+        <v>300</v>
+      </c>
+      <c r="L40" t="s">
+        <v>301</v>
+      </c>
+      <c r="M40" t="s">
         <v>302</v>
       </c>
-      <c r="I40" t="s">
+      <c r="N40" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="D41" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
+        <v>305</v>
+      </c>
+      <c r="I41" t="s">
+        <v>306</v>
+      </c>
+      <c r="J41" t="s">
+        <v>132</v>
+      </c>
+      <c r="K41" t="s">
+        <v>307</v>
+      </c>
+      <c r="L41" t="s">
+        <v>308</v>
+      </c>
+      <c r="M41" t="s">
         <v>309</v>
       </c>
-      <c r="I41" t="s">
+      <c r="N41" t="s">
         <v>310</v>
-      </c>
-[...13 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>133</v>
+        <v>311</v>
       </c>
       <c r="D42" t="s">
-        <v>315</v>
+        <v>199</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
+        <v>312</v>
+      </c>
+      <c r="I42" t="s">
+        <v>313</v>
+      </c>
+      <c r="J42" t="s">
+        <v>132</v>
+      </c>
+      <c r="K42" t="s">
+        <v>314</v>
+      </c>
+      <c r="L42" t="s">
+        <v>315</v>
+      </c>
+      <c r="M42" t="s">
         <v>316</v>
       </c>
-      <c r="I42" t="s">
+      <c r="N42" t="s">
         <v>317</v>
       </c>
-      <c r="J42"/>
-[...9 lines deleted...]
-      <c r="N42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="D43" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
+        <v>320</v>
+      </c>
+      <c r="I43" t="s">
+        <v>321</v>
+      </c>
+      <c r="J43" t="s">
+        <v>277</v>
+      </c>
+      <c r="K43" t="s">
+        <v>322</v>
+      </c>
+      <c r="L43" t="s">
         <v>323</v>
       </c>
-      <c r="I43" t="s">
+      <c r="M43" t="s">
         <v>324</v>
       </c>
-      <c r="J43" t="s">
-[...2 lines deleted...]
-      <c r="K43" t="s">
+      <c r="N43" t="s">
         <v>325</v>
-      </c>
-[...7 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="D44" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
+        <v>327</v>
+      </c>
+      <c r="I44" t="s">
+        <v>328</v>
+      </c>
+      <c r="J44" t="s">
+        <v>132</v>
+      </c>
+      <c r="K44" t="s">
+        <v>329</v>
+      </c>
+      <c r="L44" t="s">
         <v>330</v>
       </c>
-      <c r="I44" t="s">
+      <c r="M44" t="s">
         <v>331</v>
       </c>
-      <c r="J44" t="s">
-[...2 lines deleted...]
-      <c r="K44" t="s">
+      <c r="N44" t="s">
         <v>332</v>
-      </c>
-[...7 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="D45" t="s">
-        <v>74</v>
+        <v>334</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
+        <v>335</v>
+      </c>
+      <c r="I45" t="s">
+        <v>336</v>
+      </c>
+      <c r="J45" t="s">
+        <v>132</v>
+      </c>
+      <c r="K45" t="s">
         <v>337</v>
       </c>
-      <c r="I45" t="s">
+      <c r="L45" t="s">
         <v>338</v>
       </c>
-      <c r="J45" t="s">
-[...2 lines deleted...]
-      <c r="K45" t="s">
+      <c r="M45" t="s">
         <v>339</v>
       </c>
-      <c r="L45" t="s">
+      <c r="N45" t="s">
         <v>340</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="D46" t="s">
-        <v>344</v>
+        <v>199</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
+        <v>342</v>
+      </c>
+      <c r="I46" t="s">
+        <v>343</v>
+      </c>
+      <c r="J46" t="s">
+        <v>132</v>
+      </c>
+      <c r="K46" t="s">
+        <v>344</v>
+      </c>
+      <c r="L46" t="s">
         <v>345</v>
       </c>
-      <c r="I46" t="s">
+      <c r="M46" t="s">
         <v>346</v>
       </c>
-      <c r="J46" t="s">
-[...2 lines deleted...]
-      <c r="K46" t="s">
+      <c r="N46" t="s">
         <v>347</v>
-      </c>
-[...7 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="D47" t="s">
-        <v>74</v>
+        <v>349</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
+        <v>350</v>
+      </c>
+      <c r="I47" t="s">
+        <v>351</v>
+      </c>
+      <c r="J47" t="s">
+        <v>277</v>
+      </c>
+      <c r="K47" t="s">
         <v>352</v>
       </c>
-      <c r="I47" t="s">
+      <c r="L47" t="s">
         <v>353</v>
       </c>
-      <c r="J47" t="s">
-[...2 lines deleted...]
-      <c r="K47" t="s">
+      <c r="M47" t="s">
         <v>354</v>
       </c>
-      <c r="L47" t="s">
+      <c r="N47" t="s">
         <v>355</v>
-      </c>
-[...4 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>133</v>
+        <v>356</v>
       </c>
       <c r="D48" t="s">
-        <v>358</v>
+        <v>199</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
+        <v>357</v>
+      </c>
+      <c r="I48" t="s">
+        <v>358</v>
+      </c>
+      <c r="J48" t="s">
+        <v>132</v>
+      </c>
+      <c r="K48" t="s">
         <v>359</v>
       </c>
-      <c r="I48" t="s">
+      <c r="L48" t="s">
         <v>360</v>
       </c>
-      <c r="J48" t="s">
+      <c r="M48" t="s">
         <v>361</v>
       </c>
-      <c r="K48" t="s">
+      <c r="N48" t="s">
         <v>362</v>
       </c>
-      <c r="L48" t="s">
-[...5 lines deleted...]
-      <c r="N48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="D49" t="s">
-        <v>74</v>
+        <v>364</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
+        <v>365</v>
+      </c>
+      <c r="I49" t="s">
         <v>366</v>
       </c>
-      <c r="I49" t="s">
+      <c r="J49" t="s">
+        <v>277</v>
+      </c>
+      <c r="K49" t="s">
         <v>367</v>
       </c>
-      <c r="J49" t="s">
-[...2 lines deleted...]
-      <c r="K49" t="s">
+      <c r="L49" t="s">
         <v>368</v>
       </c>
-      <c r="L49" t="s">
+      <c r="M49" t="s">
         <v>369</v>
       </c>
-      <c r="M49" t="s">
+      <c r="N49" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="D50" t="s">
-        <v>373</v>
+        <v>199</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
+        <v>372</v>
+      </c>
+      <c r="I50" t="s">
+        <v>373</v>
+      </c>
+      <c r="J50" t="s">
+        <v>132</v>
+      </c>
+      <c r="K50" t="s">
         <v>374</v>
       </c>
-      <c r="I50" t="s">
+      <c r="L50" t="s">
         <v>375</v>
       </c>
-      <c r="J50" t="s">
-[...2 lines deleted...]
-      <c r="K50" t="s">
+      <c r="M50" t="s">
         <v>376</v>
       </c>
-      <c r="L50" t="s">
+      <c r="N50" t="s">
         <v>377</v>
-      </c>
-[...4 lines deleted...]
-        <v>379</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="D51" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
+        <v>379</v>
+      </c>
+      <c r="I51" t="s">
+        <v>380</v>
+      </c>
+      <c r="J51" t="s">
+        <v>132</v>
+      </c>
+      <c r="K51" t="s">
         <v>381</v>
       </c>
-      <c r="I51" t="s">
+      <c r="L51" t="s">
         <v>382</v>
       </c>
-      <c r="J51" t="s">
-[...2 lines deleted...]
-      <c r="K51" t="s">
+      <c r="M51" t="s">
         <v>383</v>
       </c>
-      <c r="L51" t="s">
+      <c r="N51" t="s">
         <v>384</v>
-      </c>
-[...4 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="D52" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
+        <v>387</v>
+      </c>
+      <c r="I52" t="s">
+        <v>388</v>
+      </c>
+      <c r="J52" t="s">
+        <v>277</v>
+      </c>
+      <c r="K52" t="s">
         <v>389</v>
       </c>
-      <c r="I52" t="s">
+      <c r="L52" t="s">
         <v>390</v>
       </c>
-      <c r="J52" t="s">
-[...2 lines deleted...]
-      <c r="K52" t="s">
+      <c r="M52" t="s">
         <v>391</v>
       </c>
-      <c r="L52" t="s">
+      <c r="N52" t="s">
         <v>392</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="D53" t="s">
-        <v>396</v>
+        <v>26</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
+        <v>394</v>
+      </c>
+      <c r="I53" t="s">
+        <v>395</v>
+      </c>
+      <c r="J53" t="s">
+        <v>277</v>
+      </c>
+      <c r="K53" t="s">
+        <v>396</v>
+      </c>
+      <c r="L53" t="s">
         <v>397</v>
       </c>
-      <c r="I53" t="s">
+      <c r="M53" t="s">
         <v>398</v>
       </c>
-      <c r="J53" t="s">
-[...2 lines deleted...]
-      <c r="K53" t="s">
+      <c r="N53" t="s">
         <v>399</v>
-      </c>
-[...7 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="D54" t="s">
-        <v>404</v>
+        <v>26</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
+        <v>401</v>
+      </c>
+      <c r="I54" t="s">
+        <v>402</v>
+      </c>
+      <c r="J54" t="s">
+        <v>277</v>
+      </c>
+      <c r="K54" t="s">
+        <v>403</v>
+      </c>
+      <c r="L54" t="s">
+        <v>404</v>
+      </c>
+      <c r="M54" t="s">
         <v>405</v>
       </c>
-      <c r="I54" t="s">
+      <c r="N54" t="s">
         <v>406</v>
-      </c>
-[...13 lines deleted...]
-        <v>411</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
+        <v>407</v>
+      </c>
+      <c r="D55" t="s">
+        <v>26</v>
+      </c>
+      <c r="E55"/>
+      <c r="F55"/>
+      <c r="G55"/>
+      <c r="H55" t="s">
+        <v>408</v>
+      </c>
+      <c r="I55" t="s">
+        <v>409</v>
+      </c>
+      <c r="J55" t="s">
+        <v>277</v>
+      </c>
+      <c r="K55" t="s">
+        <v>410</v>
+      </c>
+      <c r="L55" t="s">
+        <v>411</v>
+      </c>
+      <c r="M55" t="s">
         <v>412</v>
       </c>
-      <c r="D55" t="s">
+      <c r="N55" t="s">
         <v>413</v>
-      </c>
-[...28 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="D56" t="s">
-        <v>423</v>
+        <v>26</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>424</v>
+        <v>415</v>
       </c>
       <c r="I56" t="s">
-        <v>425</v>
+        <v>416</v>
       </c>
       <c r="J56" t="s">
-        <v>407</v>
+        <v>277</v>
       </c>
       <c r="K56" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="L56" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
       <c r="M56" t="s">
-        <v>428</v>
+        <v>419</v>
       </c>
       <c r="N56" t="s">
-        <v>429</v>
+        <v>420</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="D57" t="s">
-        <v>423</v>
+        <v>26</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="I57" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="J57" t="s">
-        <v>407</v>
+        <v>277</v>
       </c>
       <c r="K57" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="L57" t="s">
+        <v>425</v>
+      </c>
+      <c r="M57" t="s">
+        <v>426</v>
+      </c>
+      <c r="N57" t="s">
         <v>427</v>
-      </c>
-[...4 lines deleted...]
-        <v>429</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>434</v>
+        <v>428</v>
       </c>
       <c r="D58" t="s">
-        <v>435</v>
+        <v>199</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>133</v>
+        <v>429</v>
       </c>
       <c r="I58" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="J58" t="s">
-        <v>437</v>
+        <v>132</v>
       </c>
       <c r="K58" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="L58" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="M58" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="N58" t="s">
-        <v>441</v>
+        <v>434</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>442</v>
+        <v>435</v>
       </c>
       <c r="D59" t="s">
-        <v>443</v>
+        <v>26</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>444</v>
+        <v>436</v>
       </c>
       <c r="I59" t="s">
-        <v>445</v>
+        <v>437</v>
       </c>
       <c r="J59" t="s">
-        <v>407</v>
+        <v>277</v>
       </c>
       <c r="K59" t="s">
-        <v>446</v>
+        <v>438</v>
       </c>
       <c r="L59" t="s">
-        <v>447</v>
+        <v>439</v>
       </c>
       <c r="M59" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="N59" t="s">
-        <v>449</v>
+        <v>441</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>450</v>
+        <v>442</v>
       </c>
       <c r="D60" t="s">
-        <v>451</v>
+        <v>199</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>452</v>
+        <v>443</v>
       </c>
       <c r="I60" t="s">
-        <v>453</v>
+        <v>444</v>
       </c>
       <c r="J60" t="s">
-        <v>407</v>
+        <v>132</v>
       </c>
       <c r="K60" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="L60" t="s">
-        <v>427</v>
+        <v>446</v>
       </c>
       <c r="M60" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="N60" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="D61" t="s">
-        <v>458</v>
+        <v>199</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="I61" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="J61" t="s">
-        <v>407</v>
+        <v>132</v>
       </c>
       <c r="K61" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="L61" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="M61" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="N61" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
       <c r="D62" t="s">
-        <v>466</v>
-[...9 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
       <c r="H62" t="s">
-        <v>470</v>
+        <v>457</v>
       </c>
       <c r="I62" t="s">
-        <v>471</v>
+        <v>458</v>
       </c>
       <c r="J62" t="s">
-        <v>407</v>
+        <v>277</v>
       </c>
       <c r="K62" t="s">
-        <v>472</v>
+        <v>459</v>
       </c>
       <c r="L62" t="s">
-        <v>187</v>
+        <v>460</v>
       </c>
       <c r="M62" t="s">
-        <v>473</v>
+        <v>461</v>
       </c>
       <c r="N62" t="s">
-        <v>474</v>
+        <v>462</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>475</v>
+        <v>463</v>
       </c>
       <c r="D63" t="s">
-        <v>466</v>
+        <v>199</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>476</v>
+        <v>464</v>
       </c>
       <c r="I63" t="s">
-        <v>477</v>
+        <v>465</v>
       </c>
       <c r="J63" t="s">
-        <v>185</v>
+        <v>132</v>
       </c>
       <c r="K63" t="s">
-        <v>478</v>
+        <v>466</v>
       </c>
       <c r="L63" t="s">
-        <v>479</v>
+        <v>467</v>
       </c>
       <c r="M63" t="s">
-        <v>480</v>
+        <v>468</v>
       </c>
       <c r="N63" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="D64" t="s">
-        <v>483</v>
+        <v>199</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>484</v>
+        <v>471</v>
       </c>
       <c r="I64" t="s">
-        <v>485</v>
+        <v>472</v>
       </c>
       <c r="J64" t="s">
-        <v>486</v>
+        <v>132</v>
       </c>
       <c r="K64" t="s">
-        <v>487</v>
+        <v>473</v>
       </c>
       <c r="L64" t="s">
-        <v>488</v>
+        <v>474</v>
       </c>
       <c r="M64" t="s">
-        <v>489</v>
+        <v>475</v>
       </c>
       <c r="N64" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="D65" t="s">
-        <v>435</v>
+        <v>199</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>133</v>
+        <v>478</v>
       </c>
       <c r="I65" t="s">
-        <v>492</v>
+        <v>479</v>
       </c>
       <c r="J65" t="s">
-        <v>493</v>
+        <v>132</v>
       </c>
       <c r="K65" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
       <c r="L65" t="s">
-        <v>439</v>
+        <v>481</v>
       </c>
       <c r="M65" t="s">
-        <v>495</v>
+        <v>482</v>
       </c>
       <c r="N65" t="s">
-        <v>496</v>
+        <v>483</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>497</v>
+        <v>484</v>
       </c>
       <c r="D66" t="s">
-        <v>498</v>
-[...9 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="E66"/>
+      <c r="F66"/>
+      <c r="G66"/>
       <c r="H66" t="s">
-        <v>502</v>
+        <v>485</v>
       </c>
       <c r="I66" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
       <c r="J66" t="s">
-        <v>504</v>
+        <v>132</v>
       </c>
       <c r="K66" t="s">
-        <v>505</v>
+        <v>487</v>
       </c>
       <c r="L66" t="s">
-        <v>506</v>
+        <v>488</v>
       </c>
       <c r="M66" t="s">
-        <v>507</v>
+        <v>489</v>
       </c>
       <c r="N66" t="s">
-        <v>508</v>
+        <v>490</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>509</v>
+        <v>491</v>
       </c>
       <c r="D67" t="s">
-        <v>498</v>
-[...9 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="E67"/>
+      <c r="F67"/>
+      <c r="G67"/>
       <c r="H67" t="s">
-        <v>513</v>
+        <v>492</v>
       </c>
       <c r="I67" t="s">
-        <v>514</v>
+        <v>493</v>
       </c>
       <c r="J67" t="s">
-        <v>504</v>
+        <v>132</v>
       </c>
       <c r="K67" t="s">
-        <v>515</v>
+        <v>494</v>
       </c>
       <c r="L67" t="s">
-        <v>187</v>
+        <v>495</v>
       </c>
       <c r="M67" t="s">
-        <v>516</v>
+        <v>496</v>
       </c>
       <c r="N67" t="s">
-        <v>517</v>
+        <v>497</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>518</v>
+        <v>498</v>
       </c>
       <c r="D68" t="s">
-        <v>498</v>
-[...9 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68"/>
+      <c r="G68"/>
       <c r="H68" t="s">
-        <v>522</v>
+        <v>499</v>
       </c>
       <c r="I68" t="s">
-        <v>523</v>
+        <v>500</v>
       </c>
       <c r="J68" t="s">
+        <v>132</v>
+      </c>
+      <c r="K68" t="s">
+        <v>501</v>
+      </c>
+      <c r="L68" t="s">
+        <v>502</v>
+      </c>
+      <c r="M68" t="s">
+        <v>503</v>
+      </c>
+      <c r="N68" t="s">
         <v>504</v>
-      </c>
-[...10 lines deleted...]
-        <v>526</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>527</v>
+        <v>505</v>
       </c>
       <c r="D69" t="s">
-        <v>498</v>
-[...9 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69"/>
+      <c r="G69"/>
       <c r="H69" t="s">
-        <v>531</v>
+        <v>506</v>
       </c>
       <c r="I69" t="s">
-        <v>532</v>
+        <v>507</v>
       </c>
       <c r="J69" t="s">
-        <v>504</v>
+        <v>277</v>
       </c>
       <c r="K69" t="s">
-        <v>533</v>
+        <v>508</v>
       </c>
       <c r="L69" t="s">
-        <v>187</v>
+        <v>509</v>
       </c>
       <c r="M69" t="s">
-        <v>534</v>
+        <v>510</v>
       </c>
       <c r="N69" t="s">
-        <v>535</v>
+        <v>511</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>536</v>
+        <v>512</v>
       </c>
       <c r="D70" t="s">
-        <v>498</v>
-[...9 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70"/>
+      <c r="G70"/>
       <c r="H70" t="s">
-        <v>540</v>
+        <v>513</v>
       </c>
       <c r="I70" t="s">
-        <v>541</v>
+        <v>514</v>
       </c>
       <c r="J70" t="s">
-        <v>504</v>
+        <v>132</v>
       </c>
       <c r="K70" t="s">
-        <v>542</v>
+        <v>515</v>
       </c>
       <c r="L70" t="s">
-        <v>25</v>
+        <v>516</v>
       </c>
       <c r="M70" t="s">
-        <v>543</v>
+        <v>517</v>
       </c>
       <c r="N70" t="s">
-        <v>544</v>
+        <v>518</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>545</v>
+        <v>519</v>
       </c>
       <c r="D71" t="s">
-        <v>546</v>
+        <v>520</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>547</v>
+        <v>521</v>
       </c>
       <c r="I71" t="s">
-        <v>548</v>
+        <v>522</v>
       </c>
       <c r="J71" t="s">
-        <v>504</v>
+        <v>277</v>
       </c>
       <c r="K71" t="s">
-        <v>549</v>
+        <v>523</v>
       </c>
       <c r="L71" t="s">
-        <v>550</v>
+        <v>524</v>
       </c>
       <c r="M71" t="s">
-        <v>551</v>
+        <v>525</v>
       </c>
       <c r="N71" t="s">
-        <v>552</v>
+        <v>526</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>545</v>
+        <v>527</v>
       </c>
       <c r="D72" t="s">
-        <v>546</v>
+        <v>528</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>553</v>
+        <v>529</v>
       </c>
       <c r="I72" t="s">
-        <v>554</v>
+        <v>530</v>
       </c>
       <c r="J72" t="s">
-        <v>504</v>
+        <v>277</v>
       </c>
       <c r="K72" t="s">
-        <v>555</v>
+        <v>531</v>
       </c>
       <c r="L72" t="s">
-        <v>550</v>
+        <v>532</v>
       </c>
       <c r="M72" t="s">
-        <v>556</v>
+        <v>533</v>
       </c>
       <c r="N72" t="s">
-        <v>552</v>
+        <v>534</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>557</v>
+        <v>535</v>
       </c>
       <c r="D73" t="s">
-        <v>498</v>
-[...9 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="E73"/>
+      <c r="F73"/>
+      <c r="G73"/>
       <c r="H73" t="s">
-        <v>561</v>
+        <v>537</v>
       </c>
       <c r="I73" t="s">
-        <v>562</v>
+        <v>538</v>
       </c>
       <c r="J73" t="s">
-        <v>504</v>
+        <v>277</v>
       </c>
       <c r="K73" t="s">
-        <v>563</v>
+        <v>539</v>
       </c>
       <c r="L73" t="s">
-        <v>187</v>
+        <v>532</v>
       </c>
       <c r="M73" t="s">
-        <v>564</v>
+        <v>540</v>
       </c>
       <c r="N73" t="s">
-        <v>565</v>
+        <v>541</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>566</v>
+        <v>542</v>
       </c>
       <c r="D74" t="s">
-        <v>435</v>
+        <v>543</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>133</v>
+        <v>544</v>
       </c>
       <c r="I74" t="s">
-        <v>567</v>
+        <v>545</v>
       </c>
       <c r="J74" t="s">
-        <v>437</v>
+        <v>277</v>
       </c>
       <c r="K74" t="s">
-        <v>568</v>
+        <v>546</v>
       </c>
       <c r="L74" t="s">
-        <v>439</v>
+        <v>532</v>
       </c>
       <c r="M74" t="s">
-        <v>569</v>
+        <v>547</v>
       </c>
       <c r="N74" t="s">
-        <v>570</v>
+        <v>548</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>571</v>
+        <v>549</v>
       </c>
       <c r="D75" t="s">
-        <v>498</v>
-[...9 lines deleted...]
-      </c>
+        <v>550</v>
+      </c>
+      <c r="E75"/>
+      <c r="F75"/>
+      <c r="G75"/>
       <c r="H75" t="s">
-        <v>575</v>
+        <v>551</v>
       </c>
       <c r="I75" t="s">
-        <v>576</v>
+        <v>552</v>
       </c>
       <c r="J75" t="s">
-        <v>504</v>
+        <v>277</v>
       </c>
       <c r="K75" t="s">
-        <v>577</v>
+        <v>553</v>
       </c>
       <c r="L75" t="s">
-        <v>187</v>
+        <v>554</v>
       </c>
       <c r="M75" t="s">
-        <v>578</v>
+        <v>555</v>
       </c>
       <c r="N75" t="s">
-        <v>579</v>
+        <v>556</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>580</v>
+        <v>557</v>
       </c>
       <c r="D76" t="s">
-        <v>74</v>
+        <v>558</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>581</v>
+        <v>559</v>
       </c>
       <c r="I76" t="s">
-        <v>582</v>
+        <v>560</v>
       </c>
       <c r="J76" t="s">
-        <v>583</v>
+        <v>277</v>
       </c>
       <c r="K76" t="s">
-        <v>584</v>
+        <v>561</v>
       </c>
       <c r="L76" t="s">
-        <v>585</v>
+        <v>562</v>
       </c>
       <c r="M76" t="s">
-        <v>586</v>
+        <v>563</v>
       </c>
       <c r="N76" t="s">
-        <v>587</v>
+        <v>564</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>588</v>
+        <v>565</v>
       </c>
       <c r="D77" t="s">
-        <v>74</v>
+        <v>566</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>589</v>
+        <v>567</v>
       </c>
       <c r="I77" t="s">
-        <v>590</v>
+        <v>568</v>
       </c>
       <c r="J77" t="s">
-        <v>583</v>
+        <v>277</v>
       </c>
       <c r="K77" t="s">
-        <v>591</v>
+        <v>569</v>
       </c>
       <c r="L77" t="s">
-        <v>592</v>
+        <v>570</v>
       </c>
       <c r="M77" t="s">
-        <v>593</v>
+        <v>571</v>
       </c>
       <c r="N77" t="s">
-        <v>594</v>
+        <v>572</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>595</v>
+        <v>573</v>
       </c>
       <c r="D78" t="s">
-        <v>74</v>
+        <v>573</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>596</v>
+        <v>574</v>
       </c>
       <c r="I78" t="s">
-        <v>597</v>
+        <v>575</v>
       </c>
       <c r="J78" t="s">
-        <v>583</v>
+        <v>277</v>
       </c>
       <c r="K78" t="s">
-        <v>598</v>
+        <v>576</v>
       </c>
       <c r="L78" t="s">
-        <v>599</v>
+        <v>577</v>
       </c>
       <c r="M78" t="s">
-        <v>600</v>
+        <v>578</v>
       </c>
       <c r="N78" t="s">
-        <v>601</v>
+        <v>579</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>602</v>
+        <v>580</v>
       </c>
       <c r="D79" t="s">
-        <v>74</v>
+        <v>581</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>603</v>
+        <v>582</v>
       </c>
       <c r="I79" t="s">
-        <v>604</v>
+        <v>583</v>
       </c>
       <c r="J79" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="K79" t="s">
-        <v>605</v>
+        <v>585</v>
       </c>
       <c r="L79" t="s">
-        <v>606</v>
+        <v>586</v>
       </c>
       <c r="M79" t="s">
-        <v>607</v>
+        <v>587</v>
       </c>
       <c r="N79" t="s">
-        <v>608</v>
+        <v>588</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>609</v>
+        <v>589</v>
       </c>
       <c r="D80" t="s">
-        <v>74</v>
+        <v>590</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>610</v>
+        <v>591</v>
       </c>
       <c r="I80" t="s">
-        <v>611</v>
+        <v>592</v>
       </c>
       <c r="J80" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="K80" t="s">
-        <v>612</v>
+        <v>593</v>
       </c>
       <c r="L80" t="s">
-        <v>613</v>
+        <v>594</v>
       </c>
       <c r="M80" t="s">
-        <v>614</v>
+        <v>595</v>
       </c>
       <c r="N80" t="s">
-        <v>615</v>
+        <v>596</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>616</v>
+        <v>597</v>
       </c>
       <c r="D81" t="s">
-        <v>74</v>
+        <v>598</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>617</v>
+        <v>599</v>
       </c>
       <c r="I81" t="s">
-        <v>618</v>
+        <v>600</v>
       </c>
       <c r="J81" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="K81" t="s">
-        <v>619</v>
+        <v>601</v>
       </c>
       <c r="L81" t="s">
-        <v>620</v>
+        <v>602</v>
       </c>
       <c r="M81" t="s">
-        <v>621</v>
+        <v>603</v>
       </c>
       <c r="N81" t="s">
-        <v>622</v>
+        <v>604</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>623</v>
+        <v>605</v>
       </c>
       <c r="D82" t="s">
-        <v>74</v>
+        <v>176</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>624</v>
+        <v>606</v>
       </c>
       <c r="I82" t="s">
-        <v>625</v>
+        <v>607</v>
       </c>
       <c r="J82" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="K82" t="s">
-        <v>626</v>
+        <v>608</v>
       </c>
       <c r="L82" t="s">
-        <v>627</v>
+        <v>323</v>
       </c>
       <c r="M82" t="s">
-        <v>628</v>
+        <v>609</v>
       </c>
       <c r="N82" t="s">
-        <v>629</v>
+        <v>610</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>630</v>
+        <v>611</v>
       </c>
       <c r="D83" t="s">
-        <v>74</v>
+        <v>612</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>631</v>
+        <v>613</v>
       </c>
       <c r="I83" t="s">
-        <v>632</v>
+        <v>614</v>
       </c>
       <c r="J83" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="K83" t="s">
-        <v>633</v>
+        <v>615</v>
       </c>
       <c r="L83" t="s">
-        <v>634</v>
+        <v>616</v>
       </c>
       <c r="M83" t="s">
-        <v>635</v>
+        <v>617</v>
       </c>
       <c r="N83" t="s">
-        <v>636</v>
+        <v>618</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>637</v>
+        <v>619</v>
       </c>
       <c r="D84" t="s">
-        <v>638</v>
+        <v>620</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>639</v>
+        <v>621</v>
       </c>
       <c r="I84" t="s">
-        <v>640</v>
+        <v>622</v>
       </c>
       <c r="J84" t="s">
-        <v>583</v>
+        <v>277</v>
       </c>
       <c r="K84" t="s">
-        <v>641</v>
+        <v>623</v>
       </c>
       <c r="L84" t="s">
-        <v>642</v>
+        <v>624</v>
       </c>
       <c r="M84" t="s">
-        <v>643</v>
+        <v>625</v>
       </c>
       <c r="N84" t="s">
-        <v>644</v>
+        <v>626</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>645</v>
+        <v>627</v>
       </c>
       <c r="D85" t="s">
-        <v>646</v>
+        <v>628</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>647</v>
+        <v>629</v>
       </c>
       <c r="I85" t="s">
-        <v>648</v>
+        <v>630</v>
       </c>
       <c r="J85" t="s">
-        <v>583</v>
+        <v>631</v>
       </c>
       <c r="K85" t="s">
-        <v>649</v>
+        <v>632</v>
       </c>
       <c r="L85" t="s">
-        <v>650</v>
+        <v>99</v>
       </c>
       <c r="M85" t="s">
-        <v>651</v>
+        <v>633</v>
       </c>
       <c r="N85" t="s">
-        <v>652</v>
+        <v>634</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>653</v>
+        <v>635</v>
       </c>
       <c r="D86" t="s">
-        <v>435</v>
+        <v>636</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>133</v>
+        <v>637</v>
       </c>
       <c r="I86" t="s">
-        <v>654</v>
+        <v>638</v>
       </c>
       <c r="J86" t="s">
-        <v>655</v>
+        <v>584</v>
       </c>
       <c r="K86" t="s">
-        <v>656</v>
+        <v>639</v>
       </c>
       <c r="L86" t="s">
-        <v>657</v>
+        <v>640</v>
       </c>
       <c r="M86" t="s">
-        <v>658</v>
+        <v>641</v>
       </c>
       <c r="N86" t="s">
-        <v>659</v>
+        <v>642</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>660</v>
+        <v>643</v>
       </c>
       <c r="D87" t="s">
-        <v>74</v>
+        <v>644</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>661</v>
+        <v>645</v>
       </c>
       <c r="I87" t="s">
-        <v>662</v>
+        <v>646</v>
       </c>
       <c r="J87" t="s">
-        <v>504</v>
+        <v>584</v>
       </c>
       <c r="K87" t="s">
-        <v>663</v>
+        <v>647</v>
       </c>
       <c r="L87" t="s">
-        <v>664</v>
+        <v>648</v>
       </c>
       <c r="M87" t="s">
-        <v>665</v>
+        <v>649</v>
       </c>
       <c r="N87" t="s">
-        <v>666</v>
+        <v>650</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>667</v>
+        <v>651</v>
       </c>
       <c r="D88" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>668</v>
+        <v>652</v>
       </c>
       <c r="I88" t="s">
-        <v>669</v>
+        <v>653</v>
       </c>
       <c r="J88" t="s">
-        <v>504</v>
+        <v>584</v>
       </c>
       <c r="K88" t="s">
-        <v>670</v>
+        <v>654</v>
       </c>
       <c r="L88" t="s">
-        <v>671</v>
+        <v>655</v>
       </c>
       <c r="M88" t="s">
-        <v>672</v>
+        <v>656</v>
       </c>
       <c r="N88" t="s">
-        <v>673</v>
+        <v>657</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>674</v>
+        <v>658</v>
       </c>
       <c r="D89" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>675</v>
+        <v>659</v>
       </c>
       <c r="I89" t="s">
-        <v>676</v>
+        <v>660</v>
       </c>
       <c r="J89" t="s">
-        <v>504</v>
+        <v>584</v>
       </c>
       <c r="K89" t="s">
-        <v>677</v>
+        <v>661</v>
       </c>
       <c r="L89" t="s">
-        <v>678</v>
+        <v>662</v>
       </c>
       <c r="M89" t="s">
-        <v>679</v>
+        <v>663</v>
       </c>
       <c r="N89" t="s">
-        <v>680</v>
+        <v>664</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>681</v>
+        <v>665</v>
       </c>
       <c r="D90" t="s">
-        <v>74</v>
+        <v>666</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>682</v>
+        <v>667</v>
       </c>
       <c r="I90" t="s">
-        <v>683</v>
+        <v>668</v>
       </c>
       <c r="J90" t="s">
-        <v>504</v>
+        <v>584</v>
       </c>
       <c r="K90" t="s">
-        <v>684</v>
+        <v>669</v>
       </c>
       <c r="L90" t="s">
-        <v>685</v>
+        <v>670</v>
       </c>
       <c r="M90" t="s">
-        <v>686</v>
+        <v>671</v>
       </c>
       <c r="N90" t="s">
-        <v>687</v>
+        <v>672</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>688</v>
+        <v>673</v>
       </c>
       <c r="D91" t="s">
-        <v>74</v>
+        <v>674</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>689</v>
+        <v>675</v>
       </c>
       <c r="I91" t="s">
-        <v>690</v>
+        <v>676</v>
       </c>
       <c r="J91" t="s">
-        <v>504</v>
+        <v>584</v>
       </c>
       <c r="K91" t="s">
-        <v>691</v>
+        <v>677</v>
       </c>
       <c r="L91" t="s">
-        <v>692</v>
+        <v>678</v>
       </c>
       <c r="M91" t="s">
-        <v>693</v>
+        <v>679</v>
       </c>
       <c r="N91" t="s">
-        <v>694</v>
+        <v>680</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>695</v>
+        <v>681</v>
       </c>
       <c r="D92" t="s">
-        <v>74</v>
+        <v>682</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>696</v>
+        <v>683</v>
       </c>
       <c r="I92" t="s">
-        <v>697</v>
+        <v>684</v>
       </c>
       <c r="J92" t="s">
-        <v>504</v>
+        <v>584</v>
       </c>
       <c r="K92" t="s">
-        <v>698</v>
+        <v>685</v>
       </c>
       <c r="L92" t="s">
-        <v>699</v>
+        <v>70</v>
       </c>
       <c r="M92" t="s">
-        <v>700</v>
+        <v>686</v>
       </c>
       <c r="N92" t="s">
-        <v>701</v>
+        <v>687</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>702</v>
+        <v>688</v>
       </c>
       <c r="D93" t="s">
-        <v>74</v>
+        <v>689</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>703</v>
+        <v>690</v>
       </c>
       <c r="I93" t="s">
-        <v>704</v>
+        <v>691</v>
       </c>
       <c r="J93" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K93" t="s">
-        <v>705</v>
+        <v>693</v>
       </c>
       <c r="L93" t="s">
-        <v>706</v>
+        <v>694</v>
       </c>
       <c r="M93" t="s">
-        <v>707</v>
+        <v>695</v>
       </c>
       <c r="N93" t="s">
-        <v>708</v>
+        <v>696</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>709</v>
+        <v>697</v>
       </c>
       <c r="D94" t="s">
-        <v>74</v>
+        <v>698</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
       <c r="I94" t="s">
-        <v>711</v>
+        <v>700</v>
       </c>
       <c r="J94" t="s">
-        <v>504</v>
+        <v>584</v>
       </c>
       <c r="K94" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="L94" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="M94" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="N94" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>716</v>
+        <v>697</v>
       </c>
       <c r="D95" t="s">
-        <v>74</v>
+        <v>698</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>717</v>
+        <v>705</v>
       </c>
       <c r="I95" t="s">
-        <v>718</v>
+        <v>706</v>
       </c>
       <c r="J95" t="s">
-        <v>504</v>
+        <v>584</v>
       </c>
       <c r="K95" t="s">
-        <v>719</v>
+        <v>707</v>
       </c>
       <c r="L95" t="s">
-        <v>720</v>
+        <v>702</v>
       </c>
       <c r="M95" t="s">
-        <v>721</v>
+        <v>708</v>
       </c>
       <c r="N95" t="s">
-        <v>722</v>
+        <v>704</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>723</v>
+        <v>709</v>
       </c>
       <c r="D96" t="s">
-        <v>74</v>
+        <v>698</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>724</v>
+        <v>710</v>
       </c>
       <c r="I96" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="J96" t="s">
-        <v>504</v>
+        <v>584</v>
       </c>
       <c r="K96" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="L96" t="s">
-        <v>727</v>
+        <v>702</v>
       </c>
       <c r="M96" t="s">
-        <v>728</v>
+        <v>713</v>
       </c>
       <c r="N96" t="s">
-        <v>729</v>
+        <v>714</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>730</v>
+        <v>715</v>
       </c>
       <c r="D97" t="s">
-        <v>74</v>
+        <v>716</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>731</v>
+        <v>717</v>
       </c>
       <c r="I97" t="s">
-        <v>732</v>
+        <v>718</v>
       </c>
       <c r="J97" t="s">
-        <v>504</v>
+        <v>584</v>
       </c>
       <c r="K97" t="s">
-        <v>733</v>
+        <v>719</v>
       </c>
       <c r="L97" t="s">
-        <v>734</v>
+        <v>720</v>
       </c>
       <c r="M97" t="s">
-        <v>735</v>
+        <v>721</v>
       </c>
       <c r="N97" t="s">
-        <v>736</v>
+        <v>722</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>28</v>
+        <v>723</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>737</v>
+        <v>724</v>
       </c>
       <c r="D98" t="s">
-        <v>74</v>
-[...3 lines deleted...]
-      <c r="G98"/>
+        <v>725</v>
+      </c>
+      <c r="E98" t="s">
+        <v>726</v>
+      </c>
+      <c r="F98" t="s">
+        <v>727</v>
+      </c>
+      <c r="G98" t="s">
+        <v>728</v>
+      </c>
       <c r="H98" t="s">
-        <v>738</v>
+        <v>729</v>
       </c>
       <c r="I98" t="s">
-        <v>739</v>
+        <v>730</v>
       </c>
       <c r="J98" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K98" t="s">
-        <v>740</v>
+        <v>731</v>
       </c>
       <c r="L98" t="s">
-        <v>741</v>
+        <v>732</v>
       </c>
       <c r="M98" t="s">
-        <v>742</v>
+        <v>733</v>
       </c>
       <c r="N98" t="s">
-        <v>743</v>
+        <v>734</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>744</v>
+        <v>735</v>
       </c>
       <c r="D99" t="s">
-        <v>745</v>
+        <v>736</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>746</v>
+        <v>737</v>
       </c>
       <c r="I99" t="s">
-        <v>747</v>
+        <v>738</v>
       </c>
       <c r="J99" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K99" t="s">
-        <v>748</v>
+        <v>739</v>
       </c>
       <c r="L99" t="s">
-        <v>749</v>
+        <v>532</v>
       </c>
       <c r="M99" t="s">
-        <v>750</v>
+        <v>740</v>
       </c>
       <c r="N99" t="s">
-        <v>751</v>
+        <v>741</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="D100" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>753</v>
+        <v>743</v>
       </c>
       <c r="I100" t="s">
-        <v>754</v>
+        <v>744</v>
       </c>
       <c r="J100" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K100" t="s">
-        <v>755</v>
+        <v>745</v>
       </c>
       <c r="L100" t="s">
-        <v>756</v>
+        <v>746</v>
       </c>
       <c r="M100" t="s">
-        <v>757</v>
+        <v>747</v>
       </c>
       <c r="N100" t="s">
-        <v>758</v>
+        <v>748</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>759</v>
+        <v>749</v>
       </c>
       <c r="D101" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
       <c r="I101" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
       <c r="J101" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K101" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
       <c r="L101" t="s">
-        <v>763</v>
+        <v>753</v>
       </c>
       <c r="M101" t="s">
-        <v>764</v>
+        <v>754</v>
       </c>
       <c r="N101" t="s">
-        <v>765</v>
+        <v>755</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>766</v>
+        <v>756</v>
       </c>
       <c r="D102" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>767</v>
+        <v>757</v>
       </c>
       <c r="I102" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
       <c r="J102" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K102" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
       <c r="L102" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
       <c r="M102" t="s">
-        <v>771</v>
+        <v>761</v>
       </c>
       <c r="N102" t="s">
-        <v>772</v>
+        <v>762</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
       <c r="D103" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>631</v>
+        <v>764</v>
       </c>
       <c r="I103" t="s">
-        <v>774</v>
+        <v>765</v>
       </c>
       <c r="J103" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K103" t="s">
-        <v>775</v>
+        <v>766</v>
       </c>
       <c r="L103" t="s">
-        <v>776</v>
+        <v>767</v>
       </c>
       <c r="M103" t="s">
-        <v>777</v>
+        <v>768</v>
       </c>
       <c r="N103" t="s">
-        <v>778</v>
+        <v>769</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>779</v>
+        <v>770</v>
       </c>
       <c r="D104" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>780</v>
+        <v>771</v>
       </c>
       <c r="I104" t="s">
-        <v>781</v>
+        <v>772</v>
       </c>
       <c r="J104" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K104" t="s">
-        <v>782</v>
+        <v>773</v>
       </c>
       <c r="L104" t="s">
-        <v>783</v>
+        <v>774</v>
       </c>
       <c r="M104" t="s">
-        <v>784</v>
+        <v>775</v>
       </c>
       <c r="N104" t="s">
-        <v>785</v>
+        <v>776</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>786</v>
+        <v>777</v>
       </c>
       <c r="D105" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>787</v>
+        <v>778</v>
       </c>
       <c r="I105" t="s">
-        <v>788</v>
+        <v>779</v>
       </c>
       <c r="J105" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K105" t="s">
-        <v>789</v>
+        <v>780</v>
       </c>
       <c r="L105" t="s">
-        <v>790</v>
+        <v>781</v>
       </c>
       <c r="M105" t="s">
-        <v>791</v>
+        <v>782</v>
       </c>
       <c r="N105" t="s">
-        <v>792</v>
+        <v>783</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>793</v>
+        <v>784</v>
       </c>
       <c r="D106" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>794</v>
+        <v>785</v>
       </c>
       <c r="I106" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="J106" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K106" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="L106" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
       <c r="M106" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="N106" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
       <c r="D107" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="I107" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="J107" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K107" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="L107" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
       <c r="M107" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="N107" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
       <c r="D108" t="s">
-        <v>74</v>
+        <v>799</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>808</v>
+        <v>800</v>
       </c>
       <c r="I108" t="s">
-        <v>809</v>
+        <v>801</v>
       </c>
       <c r="J108" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K108" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
       <c r="L108" t="s">
-        <v>811</v>
+        <v>803</v>
       </c>
       <c r="M108" t="s">
-        <v>812</v>
+        <v>804</v>
       </c>
       <c r="N108" t="s">
-        <v>813</v>
+        <v>805</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>28</v>
+        <v>723</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
+        <v>806</v>
+      </c>
+      <c r="D109" t="s">
+        <v>807</v>
+      </c>
+      <c r="E109" t="s">
+        <v>808</v>
+      </c>
+      <c r="F109" t="s">
+        <v>809</v>
+      </c>
+      <c r="G109" t="s">
+        <v>810</v>
+      </c>
+      <c r="H109" t="s">
+        <v>811</v>
+      </c>
+      <c r="I109" t="s">
+        <v>812</v>
+      </c>
+      <c r="J109" t="s">
+        <v>813</v>
+      </c>
+      <c r="K109" t="s">
         <v>814</v>
       </c>
-      <c r="D109" t="s">
-[...5 lines deleted...]
-      <c r="H109" t="s">
+      <c r="L109" t="s">
         <v>815</v>
       </c>
-      <c r="I109" t="s">
+      <c r="M109" t="s">
         <v>816</v>
       </c>
-      <c r="J109" t="s">
-[...2 lines deleted...]
-      <c r="K109" t="s">
+      <c r="N109" t="s">
         <v>817</v>
-      </c>
-[...7 lines deleted...]
-        <v>820</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>821</v>
+        <v>818</v>
       </c>
       <c r="D110" t="s">
-        <v>74</v>
+        <v>819</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
+        <v>820</v>
+      </c>
+      <c r="I110" t="s">
+        <v>821</v>
+      </c>
+      <c r="J110" t="s">
+        <v>692</v>
+      </c>
+      <c r="K110" t="s">
         <v>822</v>
       </c>
-      <c r="I110" t="s">
+      <c r="L110" t="s">
         <v>823</v>
       </c>
-      <c r="J110" t="s">
-[...2 lines deleted...]
-      <c r="K110" t="s">
+      <c r="M110" t="s">
         <v>824</v>
       </c>
-      <c r="L110" t="s">
+      <c r="N110" t="s">
         <v>825</v>
-      </c>
-[...4 lines deleted...]
-        <v>827</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="D111" t="s">
-        <v>74</v>
+        <v>827</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
+        <v>828</v>
+      </c>
+      <c r="I111" t="s">
         <v>829</v>
       </c>
-      <c r="I111" t="s">
+      <c r="J111" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>504</v>
       </c>
       <c r="K111" t="s">
         <v>831</v>
       </c>
       <c r="L111" t="s">
+        <v>99</v>
+      </c>
+      <c r="M111" t="s">
         <v>832</v>
       </c>
-      <c r="M111" t="s">
+      <c r="N111" t="s">
         <v>833</v>
-      </c>
-[...1 lines deleted...]
-        <v>834</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>835</v>
+        <v>826</v>
       </c>
       <c r="D112" t="s">
-        <v>74</v>
+        <v>834</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
+        <v>95</v>
+      </c>
+      <c r="I112" t="s">
+        <v>835</v>
+      </c>
+      <c r="J112" t="s">
+        <v>830</v>
+      </c>
+      <c r="K112" t="s">
         <v>836</v>
       </c>
-      <c r="I112" t="s">
+      <c r="L112" t="s">
+        <v>99</v>
+      </c>
+      <c r="M112" t="s">
         <v>837</v>
       </c>
-      <c r="J112" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N112" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="D113" t="s">
-        <v>74</v>
+        <v>839</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
+        <v>840</v>
+      </c>
+      <c r="I113" t="s">
+        <v>841</v>
+      </c>
+      <c r="J113" t="s">
+        <v>842</v>
+      </c>
+      <c r="K113" t="s">
         <v>843</v>
       </c>
-      <c r="I113" t="s">
+      <c r="L113" t="s">
+        <v>702</v>
+      </c>
+      <c r="M113" t="s">
         <v>844</v>
       </c>
-      <c r="J113" t="s">
-[...2 lines deleted...]
-      <c r="K113" t="s">
+      <c r="N113" t="s">
         <v>845</v>
-      </c>
-[...7 lines deleted...]
-        <v>848</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>849</v>
+        <v>838</v>
       </c>
       <c r="D114" t="s">
-        <v>74</v>
+        <v>839</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="I114" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
       <c r="J114" t="s">
-        <v>504</v>
+        <v>842</v>
       </c>
       <c r="K114" t="s">
-        <v>851</v>
+        <v>848</v>
       </c>
       <c r="L114" t="s">
-        <v>852</v>
+        <v>702</v>
       </c>
       <c r="M114" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="N114" t="s">
-        <v>854</v>
+        <v>845</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>855</v>
+        <v>838</v>
       </c>
       <c r="D115" t="s">
-        <v>74</v>
+        <v>839</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>856</v>
+        <v>850</v>
       </c>
       <c r="I115" t="s">
-        <v>857</v>
+        <v>851</v>
       </c>
       <c r="J115" t="s">
-        <v>504</v>
+        <v>842</v>
       </c>
       <c r="K115" t="s">
-        <v>858</v>
+        <v>852</v>
       </c>
       <c r="L115" t="s">
-        <v>859</v>
+        <v>702</v>
       </c>
       <c r="M115" t="s">
-        <v>860</v>
+        <v>853</v>
       </c>
       <c r="N115" t="s">
-        <v>861</v>
+        <v>845</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="D116" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
       <c r="I116" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="J116" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K116" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="L116" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
       <c r="M116" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="N116" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="D117" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="I117" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="J117" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K117" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
       <c r="L117" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="M117" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="N117" t="s">
-        <v>875</v>
+        <v>867</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>876</v>
+        <v>868</v>
       </c>
       <c r="D118" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>877</v>
+        <v>869</v>
       </c>
       <c r="I118" t="s">
-        <v>878</v>
+        <v>870</v>
       </c>
       <c r="J118" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K118" t="s">
-        <v>879</v>
+        <v>871</v>
       </c>
       <c r="L118" t="s">
-        <v>880</v>
+        <v>872</v>
       </c>
       <c r="M118" t="s">
-        <v>881</v>
+        <v>873</v>
       </c>
       <c r="N118" t="s">
-        <v>882</v>
+        <v>874</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>883</v>
+        <v>875</v>
       </c>
       <c r="D119" t="s">
-        <v>74</v>
+        <v>876</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>631</v>
+        <v>877</v>
       </c>
       <c r="I119" t="s">
-        <v>884</v>
+        <v>878</v>
       </c>
       <c r="J119" t="s">
-        <v>504</v>
+        <v>842</v>
       </c>
       <c r="K119" t="s">
-        <v>885</v>
+        <v>879</v>
       </c>
       <c r="L119" t="s">
-        <v>886</v>
+        <v>880</v>
       </c>
       <c r="M119" t="s">
-        <v>887</v>
+        <v>881</v>
       </c>
       <c r="N119" t="s">
-        <v>888</v>
+        <v>882</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>889</v>
+        <v>883</v>
       </c>
       <c r="D120" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>890</v>
+        <v>884</v>
       </c>
       <c r="I120" t="s">
-        <v>891</v>
+        <v>885</v>
       </c>
       <c r="J120" t="s">
-        <v>504</v>
+        <v>842</v>
       </c>
       <c r="K120" t="s">
-        <v>892</v>
+        <v>886</v>
       </c>
       <c r="L120" t="s">
-        <v>893</v>
+        <v>887</v>
       </c>
       <c r="M120" t="s">
-        <v>894</v>
+        <v>888</v>
       </c>
       <c r="N120" t="s">
-        <v>895</v>
+        <v>889</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>896</v>
+        <v>890</v>
       </c>
       <c r="D121" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>897</v>
+        <v>891</v>
       </c>
       <c r="I121" t="s">
-        <v>898</v>
+        <v>892</v>
       </c>
       <c r="J121" t="s">
-        <v>504</v>
+        <v>842</v>
       </c>
       <c r="K121" t="s">
-        <v>899</v>
+        <v>893</v>
       </c>
       <c r="L121" t="s">
-        <v>900</v>
+        <v>894</v>
       </c>
       <c r="M121" t="s">
-        <v>901</v>
+        <v>895</v>
       </c>
       <c r="N121" t="s">
-        <v>902</v>
+        <v>896</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>903</v>
+        <v>897</v>
       </c>
       <c r="D122" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>904</v>
+        <v>898</v>
       </c>
       <c r="I122" t="s">
-        <v>905</v>
+        <v>899</v>
       </c>
       <c r="J122" t="s">
-        <v>504</v>
+        <v>842</v>
       </c>
       <c r="K122" t="s">
-        <v>906</v>
+        <v>900</v>
       </c>
       <c r="L122" t="s">
-        <v>907</v>
+        <v>901</v>
       </c>
       <c r="M122" t="s">
-        <v>908</v>
+        <v>902</v>
       </c>
       <c r="N122" t="s">
-        <v>909</v>
+        <v>903</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="D123" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
+        <v>905</v>
+      </c>
+      <c r="I123" t="s">
+        <v>906</v>
+      </c>
+      <c r="J123" t="s">
+        <v>842</v>
+      </c>
+      <c r="K123" t="s">
+        <v>907</v>
+      </c>
+      <c r="L123" t="s">
+        <v>908</v>
+      </c>
+      <c r="M123" t="s">
+        <v>909</v>
+      </c>
+      <c r="N123" t="s">
         <v>910</v>
-      </c>
-[...16 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>903</v>
+        <v>911</v>
       </c>
       <c r="D124" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
+        <v>862</v>
+      </c>
+      <c r="I124" t="s">
+        <v>912</v>
+      </c>
+      <c r="J124" t="s">
+        <v>842</v>
+      </c>
+      <c r="K124" t="s">
+        <v>913</v>
+      </c>
+      <c r="L124" t="s">
         <v>914</v>
       </c>
-      <c r="I124" t="s">
+      <c r="M124" t="s">
         <v>915</v>
       </c>
-      <c r="J124" t="s">
-[...2 lines deleted...]
-      <c r="K124" t="s">
+      <c r="N124" t="s">
         <v>916</v>
-      </c>
-[...7 lines deleted...]
-        <v>909</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
       <c r="D125" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
+        <v>918</v>
+      </c>
+      <c r="I125" t="s">
         <v>919</v>
       </c>
-      <c r="I125" t="s">
+      <c r="J125" t="s">
+        <v>842</v>
+      </c>
+      <c r="K125" t="s">
         <v>920</v>
       </c>
-      <c r="J125" t="s">
-[...2 lines deleted...]
-      <c r="K125" t="s">
+      <c r="L125" t="s">
         <v>921</v>
       </c>
-      <c r="L125" t="s">
+      <c r="M125" t="s">
         <v>922</v>
       </c>
-      <c r="M125" t="s">
+      <c r="N125" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>925</v>
+        <v>924</v>
       </c>
       <c r="D126" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
+        <v>925</v>
+      </c>
+      <c r="I126" t="s">
         <v>926</v>
       </c>
-      <c r="I126" t="s">
+      <c r="J126" t="s">
+        <v>692</v>
+      </c>
+      <c r="K126" t="s">
         <v>927</v>
       </c>
-      <c r="J126" t="s">
-[...2 lines deleted...]
-      <c r="K126" t="s">
+      <c r="L126" t="s">
         <v>928</v>
       </c>
-      <c r="L126" t="s">
+      <c r="M126" t="s">
         <v>929</v>
       </c>
-      <c r="M126" t="s">
+      <c r="N126" t="s">
         <v>930</v>
-      </c>
-[...1 lines deleted...]
-        <v>931</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
+        <v>931</v>
+      </c>
+      <c r="D127" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
         <v>933</v>
       </c>
       <c r="I127" t="s">
         <v>934</v>
       </c>
       <c r="J127" t="s">
-        <v>504</v>
+        <v>842</v>
       </c>
       <c r="K127" t="s">
         <v>935</v>
       </c>
       <c r="L127" t="s">
         <v>936</v>
       </c>
       <c r="M127" t="s">
         <v>937</v>
       </c>
       <c r="N127" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
         <v>939</v>
       </c>
       <c r="D128" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
+        <v>862</v>
+      </c>
+      <c r="I128" t="s">
         <v>940</v>
       </c>
-      <c r="I128" t="s">
+      <c r="J128" t="s">
+        <v>692</v>
+      </c>
+      <c r="K128" t="s">
         <v>941</v>
       </c>
-      <c r="J128" t="s">
-[...2 lines deleted...]
-      <c r="K128" t="s">
+      <c r="L128" t="s">
         <v>942</v>
       </c>
-      <c r="L128" t="s">
+      <c r="M128" t="s">
         <v>943</v>
       </c>
-      <c r="M128" t="s">
+      <c r="N128" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="D129" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
+        <v>946</v>
+      </c>
+      <c r="I129" t="s">
         <v>947</v>
       </c>
-      <c r="I129" t="s">
+      <c r="J129" t="s">
+        <v>692</v>
+      </c>
+      <c r="K129" t="s">
         <v>948</v>
       </c>
-      <c r="J129" t="s">
-[...2 lines deleted...]
-      <c r="K129" t="s">
+      <c r="L129" t="s">
         <v>949</v>
       </c>
-      <c r="L129" t="s">
+      <c r="M129" t="s">
         <v>950</v>
       </c>
-      <c r="M129" t="s">
+      <c r="N129" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="D130" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
+        <v>953</v>
+      </c>
+      <c r="I130" t="s">
         <v>954</v>
       </c>
-      <c r="I130" t="s">
+      <c r="J130" t="s">
+        <v>692</v>
+      </c>
+      <c r="K130" t="s">
         <v>955</v>
       </c>
-      <c r="J130" t="s">
-[...2 lines deleted...]
-      <c r="K130" t="s">
+      <c r="L130" t="s">
         <v>956</v>
       </c>
-      <c r="L130" t="s">
+      <c r="M130" t="s">
         <v>957</v>
       </c>
-      <c r="M130" t="s">
+      <c r="N130" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
+        <v>959</v>
+      </c>
+      <c r="D131" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
         <v>961</v>
       </c>
       <c r="I131" t="s">
         <v>962</v>
       </c>
       <c r="J131" t="s">
-        <v>504</v>
+        <v>842</v>
       </c>
       <c r="K131" t="s">
         <v>963</v>
       </c>
       <c r="L131" t="s">
         <v>964</v>
       </c>
       <c r="M131" t="s">
         <v>965</v>
       </c>
       <c r="N131" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
         <v>967</v>
       </c>
       <c r="D132" t="s">
-        <v>74</v>
+        <v>199</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
         <v>968</v>
       </c>
       <c r="I132" t="s">
         <v>969</v>
       </c>
       <c r="J132" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K132" t="s">
         <v>970</v>
       </c>
       <c r="L132" t="s">
         <v>971</v>
       </c>
       <c r="M132" t="s">
         <v>972</v>
       </c>
       <c r="N132" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
         <v>974</v>
       </c>
       <c r="D133" t="s">
-        <v>975</v>
+        <v>199</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
+        <v>905</v>
+      </c>
+      <c r="I133" t="s">
+        <v>975</v>
+      </c>
+      <c r="J133" t="s">
+        <v>692</v>
+      </c>
+      <c r="K133" t="s">
         <v>976</v>
       </c>
-      <c r="I133" t="s">
+      <c r="L133" t="s">
         <v>977</v>
       </c>
-      <c r="J133" t="s">
+      <c r="M133" t="s">
         <v>978</v>
       </c>
-      <c r="K133" t="s">
+      <c r="N133" t="s">
         <v>979</v>
-      </c>
-[...7 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>28</v>
+        <v>723</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
+        <v>980</v>
+      </c>
+      <c r="D134" t="s">
+        <v>981</v>
+      </c>
+      <c r="E134" t="s">
+        <v>982</v>
+      </c>
+      <c r="F134" t="s">
         <v>983</v>
       </c>
-      <c r="D134" t="s">
+      <c r="G134" t="s">
         <v>984</v>
       </c>
-      <c r="E134"/>
-[...1 lines deleted...]
-      <c r="G134"/>
       <c r="H134" t="s">
-        <v>133</v>
+        <v>985</v>
       </c>
       <c r="I134" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
       <c r="J134" t="s">
-        <v>986</v>
+        <v>842</v>
       </c>
       <c r="K134" t="s">
         <v>987</v>
       </c>
       <c r="L134" t="s">
+        <v>732</v>
+      </c>
+      <c r="M134" t="s">
         <v>988</v>
       </c>
-      <c r="M134" t="s">
+      <c r="N134" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>28</v>
+        <v>723</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
+        <v>990</v>
+      </c>
+      <c r="D135" t="s">
         <v>991</v>
       </c>
-      <c r="D135" t="s">
+      <c r="E135" t="s">
         <v>992</v>
       </c>
-      <c r="E135"/>
-[...1 lines deleted...]
-      <c r="G135"/>
+      <c r="F135" t="s">
+        <v>993</v>
+      </c>
+      <c r="G135" t="s">
+        <v>994</v>
+      </c>
       <c r="H135" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="I135" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="J135" t="s">
-        <v>583</v>
+        <v>842</v>
       </c>
       <c r="K135" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="L135" t="s">
-        <v>996</v>
+        <v>732</v>
       </c>
       <c r="M135" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="N135" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>28</v>
+        <v>723</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>991</v>
+        <v>1000</v>
       </c>
       <c r="D136" t="s">
-        <v>992</v>
-[...3 lines deleted...]
-      <c r="G136"/>
+        <v>1001</v>
+      </c>
+      <c r="E136" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F136" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G136" t="s">
+        <v>1004</v>
+      </c>
       <c r="H136" t="s">
-        <v>999</v>
+        <v>1005</v>
       </c>
       <c r="I136" t="s">
-        <v>1000</v>
+        <v>1006</v>
       </c>
       <c r="J136" t="s">
-        <v>583</v>
+        <v>842</v>
       </c>
       <c r="K136" t="s">
-        <v>1001</v>
+        <v>1007</v>
       </c>
       <c r="L136" t="s">
-        <v>996</v>
+        <v>70</v>
       </c>
       <c r="M136" t="s">
-        <v>1002</v>
+        <v>1008</v>
       </c>
       <c r="N136" t="s">
-        <v>998</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
-      <c r="C137"/>
+      <c r="C137" t="s">
+        <v>1010</v>
+      </c>
       <c r="D137" t="s">
-        <v>1003</v>
-[...3 lines deleted...]
-      <c r="G137"/>
+        <v>1011</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F137" t="s">
+        <v>1013</v>
+      </c>
+      <c r="G137" t="s">
+        <v>1014</v>
+      </c>
       <c r="H137" t="s">
-        <v>1004</v>
+        <v>1015</v>
       </c>
       <c r="I137" t="s">
-        <v>1005</v>
+        <v>1016</v>
       </c>
       <c r="J137" t="s">
-        <v>407</v>
+        <v>842</v>
       </c>
       <c r="K137" t="s">
-        <v>1006</v>
+        <v>1017</v>
       </c>
       <c r="L137" t="s">
-        <v>1007</v>
+        <v>70</v>
       </c>
       <c r="M137" t="s">
-        <v>1008</v>
-[...1 lines deleted...]
-      <c r="N137"/>
+        <v>1018</v>
+      </c>
+      <c r="N137" t="s">
+        <v>1019</v>
+      </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1009</v>
+        <v>1020</v>
       </c>
       <c r="D138" t="s">
-        <v>435</v>
+        <v>199</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>133</v>
+        <v>1021</v>
       </c>
       <c r="I138" t="s">
-        <v>1010</v>
+        <v>1022</v>
       </c>
       <c r="J138" t="s">
-        <v>137</v>
+        <v>692</v>
       </c>
       <c r="K138" t="s">
-        <v>1011</v>
+        <v>1023</v>
       </c>
       <c r="L138" t="s">
-        <v>439</v>
+        <v>1024</v>
       </c>
       <c r="M138" t="s">
-        <v>1012</v>
+        <v>1025</v>
       </c>
       <c r="N138" t="s">
-        <v>1013</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1014</v>
+        <v>1027</v>
       </c>
       <c r="D139" t="s">
-        <v>1015</v>
-[...9 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="E139"/>
+      <c r="F139"/>
+      <c r="G139"/>
       <c r="H139" t="s">
-        <v>1019</v>
+        <v>1028</v>
       </c>
       <c r="I139" t="s">
-        <v>1020</v>
+        <v>1029</v>
       </c>
       <c r="J139" t="s">
-        <v>655</v>
+        <v>692</v>
       </c>
       <c r="K139" t="s">
-        <v>1021</v>
+        <v>1030</v>
       </c>
       <c r="L139" t="s">
-        <v>1022</v>
+        <v>1031</v>
       </c>
       <c r="M139" t="s">
-        <v>1023</v>
+        <v>1032</v>
       </c>
       <c r="N139" t="s">
-        <v>1024</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1025</v>
+        <v>1034</v>
       </c>
       <c r="D140" t="s">
-        <v>1015</v>
-[...9 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="E140"/>
+      <c r="F140"/>
+      <c r="G140"/>
       <c r="H140" t="s">
-        <v>1029</v>
+        <v>1035</v>
       </c>
       <c r="I140" t="s">
-        <v>1030</v>
+        <v>1036</v>
       </c>
       <c r="J140" t="s">
-        <v>655</v>
+        <v>692</v>
       </c>
       <c r="K140" t="s">
-        <v>1031</v>
+        <v>1037</v>
       </c>
       <c r="L140" t="s">
-        <v>1022</v>
+        <v>1038</v>
       </c>
       <c r="M140" t="s">
-        <v>1032</v>
+        <v>1039</v>
       </c>
       <c r="N140" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>28</v>
+        <v>723</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="D141" t="s">
-        <v>1035</v>
-[...3 lines deleted...]
-      <c r="G141"/>
+        <v>1042</v>
+      </c>
+      <c r="E141" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F141" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G141" t="s">
+        <v>1045</v>
+      </c>
       <c r="H141" t="s">
-        <v>1036</v>
+        <v>1046</v>
       </c>
       <c r="I141" t="s">
-        <v>1037</v>
+        <v>1047</v>
       </c>
       <c r="J141" t="s">
-        <v>159</v>
+        <v>842</v>
       </c>
       <c r="K141" t="s">
-        <v>1038</v>
+        <v>1048</v>
       </c>
       <c r="L141" t="s">
-        <v>439</v>
+        <v>732</v>
       </c>
       <c r="M141" t="s">
-        <v>1039</v>
+        <v>1049</v>
       </c>
       <c r="N141" t="s">
-        <v>1040</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1034</v>
+        <v>1051</v>
       </c>
       <c r="D142" t="s">
-        <v>435</v>
+        <v>1052</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>133</v>
+        <v>1053</v>
       </c>
       <c r="I142" t="s">
-        <v>1041</v>
+        <v>1054</v>
       </c>
       <c r="J142" t="s">
-        <v>1042</v>
+        <v>842</v>
       </c>
       <c r="K142" t="s">
-        <v>1043</v>
+        <v>1055</v>
       </c>
       <c r="L142" t="s">
-        <v>439</v>
+        <v>1056</v>
       </c>
       <c r="M142" t="s">
-        <v>1044</v>
+        <v>1057</v>
       </c>
       <c r="N142" t="s">
-        <v>1040</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1045</v>
+        <v>1059</v>
       </c>
       <c r="D143" t="s">
-        <v>1046</v>
+        <v>1060</v>
       </c>
       <c r="E143" t="s">
-        <v>1047</v>
+        <v>1061</v>
       </c>
       <c r="F143" t="s">
-        <v>1048</v>
+        <v>1062</v>
       </c>
       <c r="G143" t="s">
-        <v>1049</v>
+        <v>1063</v>
       </c>
       <c r="H143" t="s">
-        <v>1050</v>
+        <v>1064</v>
       </c>
       <c r="I143" t="s">
-        <v>1051</v>
+        <v>1065</v>
       </c>
       <c r="J143" t="s">
-        <v>1052</v>
+        <v>1066</v>
       </c>
       <c r="K143" t="s">
-        <v>1053</v>
+        <v>1067</v>
       </c>
       <c r="L143" t="s">
-        <v>1022</v>
+        <v>815</v>
       </c>
       <c r="M143" t="s">
-        <v>1054</v>
+        <v>1068</v>
       </c>
       <c r="N143" t="s">
-        <v>1055</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1056</v>
+        <v>806</v>
       </c>
       <c r="D144" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
       <c r="E144" t="s">
-        <v>1058</v>
+        <v>808</v>
       </c>
       <c r="F144" t="s">
-        <v>1059</v>
+        <v>809</v>
       </c>
       <c r="G144" t="s">
-        <v>1060</v>
+        <v>810</v>
       </c>
       <c r="H144" t="s">
-        <v>1061</v>
+        <v>811</v>
       </c>
       <c r="I144" t="s">
-        <v>1062</v>
+        <v>1070</v>
       </c>
       <c r="J144" t="s">
-        <v>1063</v>
+        <v>1066</v>
       </c>
       <c r="K144" t="s">
-        <v>1064</v>
+        <v>1071</v>
       </c>
       <c r="L144" t="s">
-        <v>1022</v>
+        <v>815</v>
       </c>
       <c r="M144" t="s">
-        <v>1065</v>
+        <v>1072</v>
       </c>
       <c r="N144" t="s">
-        <v>1066</v>
+        <v>817</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1067</v>
+        <v>1073</v>
       </c>
       <c r="D145" t="s">
-        <v>1068</v>
-[...9 lines deleted...]
-      </c>
+        <v>1074</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145"/>
+      <c r="G145"/>
       <c r="H145" t="s">
-        <v>1072</v>
+        <v>1075</v>
       </c>
       <c r="I145" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="J145" t="s">
-        <v>137</v>
+        <v>842</v>
       </c>
       <c r="K145" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="L145" t="s">
-        <v>1022</v>
+        <v>1078</v>
       </c>
       <c r="M145" t="s">
-        <v>1075</v>
+        <v>1079</v>
       </c>
       <c r="N145" t="s">
-        <v>1076</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
         <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1077</v>
+        <v>1081</v>
       </c>
       <c r="D146" t="s">
-        <v>1068</v>
-[...9 lines deleted...]
-      </c>
+        <v>1082</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146"/>
+      <c r="G146"/>
       <c r="H146" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="I146" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="J146" t="s">
-        <v>137</v>
+        <v>842</v>
       </c>
       <c r="K146" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="L146" t="s">
-        <v>1022</v>
+        <v>1086</v>
       </c>
       <c r="M146" t="s">
-        <v>1084</v>
+        <v>1087</v>
       </c>
       <c r="N146" t="s">
-        <v>1085</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1086</v>
+        <v>1089</v>
       </c>
       <c r="D147" t="s">
-        <v>1068</v>
-[...9 lines deleted...]
-      </c>
+        <v>1090</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147"/>
+      <c r="G147"/>
       <c r="H147" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="I147" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="J147" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="K147" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="L147" t="s">
-        <v>1022</v>
+        <v>1094</v>
       </c>
       <c r="M147" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="N147" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
         <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
       <c r="D148" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="E148" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="G148"/>
+      <c r="H148" t="s">
+        <v>1097</v>
+      </c>
+      <c r="I148" t="s">
+        <v>1098</v>
+      </c>
+      <c r="J148" t="s">
+        <v>132</v>
+      </c>
+      <c r="K148" t="s">
+        <v>1099</v>
+      </c>
+      <c r="L148" t="s">
+        <v>1094</v>
+      </c>
+      <c r="M148" t="s">
+        <v>1100</v>
+      </c>
+      <c r="N148" t="s">
         <v>1096</v>
-      </c>
-[...25 lines deleted...]
-        <v>1103</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D149" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E149"/>
+      <c r="F149"/>
+      <c r="G149"/>
+      <c r="H149" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I149" t="s">
         <v>1104</v>
       </c>
-      <c r="D149" t="s">
+      <c r="J149" t="s">
+        <v>842</v>
+      </c>
+      <c r="K149" t="s">
         <v>1105</v>
       </c>
-      <c r="E149" t="s">
+      <c r="L149" t="s">
         <v>1106</v>
       </c>
-      <c r="F149" t="s">
+      <c r="M149" t="s">
         <v>1107</v>
       </c>
-      <c r="G149" t="s">
+      <c r="N149" t="s">
         <v>1108</v>
-      </c>
-[...19 lines deleted...]
-        <v>1113</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D150" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150"/>
+      <c r="H150" t="s">
+        <v>1111</v>
+      </c>
+      <c r="I150" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J150" t="s">
+        <v>1113</v>
+      </c>
+      <c r="K150" t="s">
         <v>1114</v>
       </c>
-      <c r="D150" t="s">
-[...2 lines deleted...]
-      <c r="E150" t="s">
+      <c r="L150" t="s">
+        <v>99</v>
+      </c>
+      <c r="M150" t="s">
         <v>1115</v>
       </c>
-      <c r="F150" t="s">
+      <c r="N150" t="s">
         <v>1116</v>
-      </c>
-[...22 lines deleted...]
-        <v>1122</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1123</v>
+        <v>1109</v>
       </c>
       <c r="D151" t="s">
-        <v>1105</v>
-[...9 lines deleted...]
-      </c>
+        <v>834</v>
+      </c>
+      <c r="E151"/>
+      <c r="F151"/>
+      <c r="G151"/>
       <c r="H151" t="s">
-        <v>1127</v>
+        <v>95</v>
       </c>
       <c r="I151" t="s">
-        <v>1128</v>
+        <v>1117</v>
       </c>
       <c r="J151" t="s">
-        <v>185</v>
+        <v>1113</v>
       </c>
       <c r="K151" t="s">
-        <v>1129</v>
+        <v>1118</v>
       </c>
       <c r="L151" t="s">
-        <v>1022</v>
+        <v>99</v>
       </c>
       <c r="M151" t="s">
-        <v>1130</v>
+        <v>1119</v>
       </c>
       <c r="N151" t="s">
-        <v>1131</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1132</v>
+        <v>1120</v>
       </c>
       <c r="D152" t="s">
-        <v>1105</v>
-[...9 lines deleted...]
-      </c>
+        <v>1121</v>
+      </c>
+      <c r="E152"/>
+      <c r="F152"/>
+      <c r="G152"/>
       <c r="H152" t="s">
-        <v>1136</v>
+        <v>1091</v>
       </c>
       <c r="I152" t="s">
-        <v>1137</v>
+        <v>1122</v>
       </c>
       <c r="J152" t="s">
-        <v>185</v>
+        <v>692</v>
       </c>
       <c r="K152" t="s">
-        <v>1138</v>
+        <v>1123</v>
       </c>
       <c r="L152" t="s">
-        <v>1022</v>
+        <v>1094</v>
       </c>
       <c r="M152" t="s">
-        <v>1139</v>
+        <v>1124</v>
       </c>
       <c r="N152" t="s">
-        <v>1140</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>133</v>
+        <v>1120</v>
       </c>
       <c r="D153" t="s">
-        <v>1141</v>
+        <v>1121</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1142</v>
+        <v>1126</v>
       </c>
       <c r="I153" t="s">
-        <v>1143</v>
+        <v>1127</v>
       </c>
       <c r="J153" t="s">
-        <v>1144</v>
+        <v>692</v>
       </c>
       <c r="K153" t="s">
-        <v>1145</v>
+        <v>1128</v>
       </c>
       <c r="L153" t="s">
-        <v>1146</v>
+        <v>1094</v>
       </c>
       <c r="M153" t="s">
-        <v>1147</v>
-[...1 lines deleted...]
-      <c r="N153"/>
+        <v>1129</v>
+      </c>
+      <c r="N153" t="s">
+        <v>1125</v>
+      </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>133</v>
+        <v>1130</v>
       </c>
       <c r="D154" t="s">
-        <v>1148</v>
+        <v>834</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1149</v>
+        <v>95</v>
       </c>
       <c r="I154" t="s">
-        <v>1150</v>
+        <v>1131</v>
       </c>
       <c r="J154" t="s">
-        <v>1144</v>
+        <v>1132</v>
       </c>
       <c r="K154" t="s">
-        <v>1151</v>
+        <v>1133</v>
       </c>
       <c r="L154" t="s">
-        <v>1152</v>
+        <v>1134</v>
       </c>
       <c r="M154" t="s">
-        <v>1153</v>
-[...1 lines deleted...]
-      <c r="N154"/>
+        <v>1135</v>
+      </c>
+      <c r="N154" t="s">
+        <v>1136</v>
+      </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
         <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1154</v>
+        <v>95</v>
       </c>
       <c r="D155" t="s">
-        <v>1155</v>
-[...9 lines deleted...]
-      </c>
+        <v>1137</v>
+      </c>
+      <c r="E155"/>
+      <c r="F155"/>
+      <c r="G155"/>
       <c r="H155" t="s">
-        <v>1159</v>
+        <v>1138</v>
       </c>
       <c r="I155" t="s">
-        <v>1160</v>
-[...3 lines deleted...]
-      </c>
+        <v>1139</v>
+      </c>
+      <c r="J155"/>
       <c r="K155" t="s">
-        <v>1161</v>
+        <v>1140</v>
       </c>
       <c r="L155" t="s">
-        <v>1022</v>
+        <v>1141</v>
       </c>
       <c r="M155" t="s">
-        <v>1162</v>
-[...3 lines deleted...]
-      </c>
+        <v>1142</v>
+      </c>
+      <c r="N155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
         <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1164</v>
+        <v>95</v>
       </c>
       <c r="D156" t="s">
-        <v>1155</v>
-[...9 lines deleted...]
-      </c>
+        <v>1143</v>
+      </c>
+      <c r="E156"/>
+      <c r="F156"/>
+      <c r="G156"/>
       <c r="H156" t="s">
-        <v>1168</v>
+        <v>1144</v>
       </c>
       <c r="I156" t="s">
-        <v>1169</v>
-[...3 lines deleted...]
-      </c>
+        <v>1145</v>
+      </c>
+      <c r="J156"/>
       <c r="K156" t="s">
-        <v>1170</v>
+        <v>1146</v>
       </c>
       <c r="L156" t="s">
-        <v>1022</v>
+        <v>1147</v>
       </c>
       <c r="M156" t="s">
-        <v>1171</v>
-[...3 lines deleted...]
-      </c>
+        <v>1148</v>
+      </c>
+      <c r="N156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1173</v>
+        <v>95</v>
       </c>
       <c r="D157" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E157"/>
+      <c r="F157"/>
+      <c r="G157"/>
+      <c r="H157" t="s">
+        <v>1150</v>
+      </c>
+      <c r="I157" t="s">
+        <v>1151</v>
+      </c>
+      <c r="J157" t="s">
+        <v>1152</v>
+      </c>
+      <c r="K157" t="s">
+        <v>1153</v>
+      </c>
+      <c r="L157" t="s">
+        <v>1154</v>
+      </c>
+      <c r="M157" t="s">
         <v>1155</v>
       </c>
-      <c r="E157" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="N157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1182</v>
+        <v>1156</v>
       </c>
       <c r="D158" t="s">
-        <v>1155</v>
-[...9 lines deleted...]
-      </c>
+        <v>834</v>
+      </c>
+      <c r="E158"/>
+      <c r="F158"/>
+      <c r="G158"/>
       <c r="H158" t="s">
-        <v>1186</v>
+        <v>95</v>
       </c>
       <c r="I158" t="s">
-        <v>1187</v>
+        <v>1157</v>
       </c>
       <c r="J158" t="s">
-        <v>504</v>
+        <v>132</v>
       </c>
       <c r="K158" t="s">
-        <v>1188</v>
+        <v>1158</v>
       </c>
       <c r="L158" t="s">
-        <v>1022</v>
+        <v>99</v>
       </c>
       <c r="M158" t="s">
-        <v>1189</v>
+        <v>1159</v>
       </c>
       <c r="N158" t="s">
-        <v>1190</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1191</v>
+        <v>1161</v>
       </c>
       <c r="D159" t="s">
-        <v>1155</v>
-[...9 lines deleted...]
-      </c>
+        <v>834</v>
+      </c>
+      <c r="E159"/>
+      <c r="F159"/>
+      <c r="G159"/>
       <c r="H159" t="s">
-        <v>1195</v>
+        <v>95</v>
       </c>
       <c r="I159" t="s">
-        <v>1196</v>
+        <v>1162</v>
       </c>
       <c r="J159" t="s">
-        <v>504</v>
+        <v>842</v>
       </c>
       <c r="K159" t="s">
-        <v>1197</v>
+        <v>1163</v>
       </c>
       <c r="L159" t="s">
-        <v>1022</v>
+        <v>1134</v>
       </c>
       <c r="M159" t="s">
-        <v>1198</v>
+        <v>1164</v>
       </c>
       <c r="N159" t="s">
-        <v>1199</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1200</v>
+        <v>605</v>
       </c>
       <c r="D160" t="s">
-        <v>1155</v>
-[...9 lines deleted...]
-      </c>
+        <v>1166</v>
+      </c>
+      <c r="E160"/>
+      <c r="F160"/>
+      <c r="G160"/>
       <c r="H160" t="s">
-        <v>1204</v>
+        <v>1167</v>
       </c>
       <c r="I160" t="s">
-        <v>1205</v>
+        <v>1168</v>
       </c>
       <c r="J160" t="s">
-        <v>504</v>
+        <v>692</v>
       </c>
       <c r="K160" t="s">
-        <v>1206</v>
+        <v>1169</v>
       </c>
       <c r="L160" t="s">
-        <v>1022</v>
+        <v>1170</v>
       </c>
       <c r="M160" t="s">
-        <v>1207</v>
+        <v>1171</v>
       </c>
       <c r="N160" t="s">
-        <v>1208</v>
+        <v>610</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1209</v>
+        <v>1172</v>
       </c>
       <c r="D161" t="s">
-        <v>1155</v>
-[...9 lines deleted...]
-      </c>
+        <v>1173</v>
+      </c>
+      <c r="E161"/>
+      <c r="F161"/>
+      <c r="G161"/>
       <c r="H161" t="s">
-        <v>1213</v>
+        <v>95</v>
       </c>
       <c r="I161" t="s">
-        <v>1214</v>
+        <v>1174</v>
       </c>
       <c r="J161" t="s">
-        <v>504</v>
+        <v>1175</v>
       </c>
       <c r="K161" t="s">
-        <v>1215</v>
+        <v>1176</v>
       </c>
       <c r="L161" t="s">
-        <v>1022</v>
+        <v>1177</v>
       </c>
       <c r="M161" t="s">
-        <v>1216</v>
+        <v>1178</v>
       </c>
       <c r="N161" t="s">
-        <v>1217</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1218</v>
+        <v>1180</v>
       </c>
       <c r="D162" t="s">
-        <v>1155</v>
+        <v>1181</v>
       </c>
       <c r="E162" t="s">
-        <v>1219</v>
+        <v>1182</v>
       </c>
       <c r="F162" t="s">
-        <v>1220</v>
+        <v>1183</v>
       </c>
       <c r="G162" t="s">
-        <v>1221</v>
+        <v>1184</v>
       </c>
       <c r="H162" t="s">
-        <v>1222</v>
+        <v>1185</v>
       </c>
       <c r="I162" t="s">
-        <v>1223</v>
+        <v>1186</v>
       </c>
       <c r="J162" t="s">
-        <v>504</v>
+        <v>842</v>
       </c>
       <c r="K162" t="s">
-        <v>1224</v>
+        <v>1187</v>
       </c>
       <c r="L162" t="s">
-        <v>1022</v>
+        <v>815</v>
       </c>
       <c r="M162" t="s">
-        <v>1225</v>
+        <v>1188</v>
       </c>
       <c r="N162" t="s">
-        <v>1226</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1227</v>
+        <v>1190</v>
       </c>
       <c r="D163" t="s">
-        <v>1155</v>
+        <v>1181</v>
       </c>
       <c r="E163" t="s">
-        <v>1228</v>
+        <v>1191</v>
       </c>
       <c r="F163" t="s">
-        <v>1229</v>
+        <v>1192</v>
       </c>
       <c r="G163" t="s">
-        <v>1230</v>
+        <v>1193</v>
       </c>
       <c r="H163" t="s">
-        <v>1231</v>
+        <v>1194</v>
       </c>
       <c r="I163" t="s">
-        <v>1232</v>
+        <v>1195</v>
       </c>
       <c r="J163" t="s">
-        <v>504</v>
+        <v>842</v>
       </c>
       <c r="K163" t="s">
-        <v>1233</v>
+        <v>1196</v>
       </c>
       <c r="L163" t="s">
-        <v>1022</v>
+        <v>815</v>
       </c>
       <c r="M163" t="s">
-        <v>1234</v>
+        <v>1197</v>
       </c>
       <c r="N163" t="s">
-        <v>1235</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1236</v>
+        <v>95</v>
       </c>
       <c r="D164" t="s">
-        <v>1237</v>
+        <v>1199</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>133</v>
+        <v>1200</v>
       </c>
       <c r="I164" t="s">
-        <v>1238</v>
+        <v>1201</v>
       </c>
       <c r="J164" t="s">
-        <v>1239</v>
+        <v>1202</v>
       </c>
       <c r="K164" t="s">
-        <v>1240</v>
+        <v>1203</v>
       </c>
       <c r="L164" t="s">
-        <v>1241</v>
+        <v>1204</v>
       </c>
       <c r="M164" t="s">
-        <v>1242</v>
-[...3 lines deleted...]
-      </c>
+        <v>1205</v>
+      </c>
+      <c r="N164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1244</v>
+        <v>95</v>
       </c>
       <c r="D165" t="s">
-        <v>1245</v>
+        <v>1206</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>133</v>
+        <v>1207</v>
       </c>
       <c r="I165" t="s">
-        <v>1246</v>
+        <v>1208</v>
       </c>
       <c r="J165" t="s">
-        <v>1247</v>
+        <v>1202</v>
       </c>
       <c r="K165" t="s">
-        <v>1248</v>
+        <v>1209</v>
       </c>
       <c r="L165" t="s">
-        <v>1249</v>
+        <v>1210</v>
       </c>
       <c r="M165" t="s">
-        <v>1250</v>
-[...3 lines deleted...]
-      </c>
+        <v>1211</v>
+      </c>
+      <c r="N165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>133</v>
+        <v>1212</v>
       </c>
       <c r="D166" t="s">
-        <v>1252</v>
+        <v>1213</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1253</v>
+        <v>95</v>
       </c>
       <c r="I166" t="s">
-        <v>1254</v>
+        <v>1214</v>
       </c>
       <c r="J166" t="s">
-        <v>1255</v>
+        <v>1215</v>
       </c>
       <c r="K166" t="s">
-        <v>1256</v>
+        <v>1216</v>
       </c>
       <c r="L166" t="s">
-        <v>1257</v>
+        <v>1217</v>
       </c>
       <c r="M166" t="s">
-        <v>1258</v>
-[...1 lines deleted...]
-      <c r="N166"/>
+        <v>1218</v>
+      </c>
+      <c r="N166" t="s">
+        <v>1219</v>
+      </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>133</v>
+        <v>1220</v>
       </c>
       <c r="D167" t="s">
-        <v>1259</v>
+        <v>1221</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1260</v>
+        <v>95</v>
       </c>
       <c r="I167" t="s">
-        <v>1261</v>
+        <v>1222</v>
       </c>
       <c r="J167" t="s">
-        <v>1262</v>
+        <v>1223</v>
       </c>
       <c r="K167" t="s">
-        <v>1263</v>
+        <v>1224</v>
       </c>
       <c r="L167" t="s">
-        <v>1264</v>
+        <v>1225</v>
       </c>
       <c r="M167" t="s">
-        <v>1265</v>
-[...1 lines deleted...]
-      <c r="N167"/>
+        <v>1226</v>
+      </c>
+      <c r="N167" t="s">
+        <v>1227</v>
+      </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>133</v>
+        <v>95</v>
       </c>
       <c r="D168" t="s">
-        <v>1266</v>
+        <v>1228</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1267</v>
+        <v>1229</v>
       </c>
       <c r="I168" t="s">
-        <v>1268</v>
+        <v>1230</v>
       </c>
       <c r="J168" t="s">
-        <v>1269</v>
+        <v>1231</v>
       </c>
       <c r="K168" t="s">
-        <v>1270</v>
+        <v>1232</v>
       </c>
       <c r="L168" t="s">
-        <v>1271</v>
+        <v>1233</v>
       </c>
       <c r="M168" t="s">
-        <v>1272</v>
+        <v>1234</v>
       </c>
       <c r="N168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1273</v>
+        <v>95</v>
       </c>
       <c r="D169" t="s">
-        <v>1274</v>
+        <v>1235</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>133</v>
+        <v>1236</v>
       </c>
       <c r="I169" t="s">
-        <v>1275</v>
+        <v>1237</v>
       </c>
       <c r="J169" t="s">
-        <v>1276</v>
+        <v>1238</v>
       </c>
       <c r="K169" t="s">
-        <v>1277</v>
+        <v>1239</v>
       </c>
       <c r="L169" t="s">
-        <v>1278</v>
+        <v>1240</v>
       </c>
       <c r="M169" t="s">
-        <v>1279</v>
-[...3 lines deleted...]
-      </c>
+        <v>1241</v>
+      </c>
+      <c r="N169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1281</v>
+        <v>95</v>
       </c>
       <c r="D170" t="s">
-        <v>1282</v>
+        <v>1242</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>133</v>
+        <v>1243</v>
       </c>
       <c r="I170" t="s">
-        <v>1283</v>
+        <v>1244</v>
       </c>
       <c r="J170" t="s">
-        <v>1284</v>
+        <v>1245</v>
       </c>
       <c r="K170" t="s">
-        <v>1285</v>
+        <v>1246</v>
       </c>
       <c r="L170" t="s">
-        <v>1286</v>
+        <v>1247</v>
       </c>
       <c r="M170" t="s">
-        <v>1287</v>
-[...3 lines deleted...]
-      </c>
+        <v>1248</v>
+      </c>
+      <c r="N170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1289</v>
+        <v>1249</v>
       </c>
       <c r="D171" t="s">
-        <v>1290</v>
+        <v>1250</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>133</v>
+        <v>95</v>
       </c>
       <c r="I171" t="s">
-        <v>1291</v>
+        <v>1251</v>
       </c>
       <c r="J171" t="s">
-        <v>1292</v>
+        <v>1252</v>
       </c>
       <c r="K171" t="s">
-        <v>1293</v>
+        <v>1253</v>
       </c>
       <c r="L171" t="s">
-        <v>1294</v>
+        <v>1254</v>
       </c>
       <c r="M171" t="s">
-        <v>1295</v>
+        <v>1255</v>
       </c>
       <c r="N171" t="s">
-        <v>1296</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>133</v>
+        <v>1257</v>
       </c>
       <c r="D172" t="s">
-        <v>1297</v>
+        <v>1258</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1298</v>
+        <v>95</v>
       </c>
       <c r="I172" t="s">
-        <v>1299</v>
+        <v>1259</v>
       </c>
       <c r="J172" t="s">
-        <v>1300</v>
+        <v>1066</v>
       </c>
       <c r="K172" t="s">
-        <v>1301</v>
+        <v>1260</v>
       </c>
       <c r="L172" t="s">
-        <v>1302</v>
+        <v>1261</v>
       </c>
       <c r="M172" t="s">
-        <v>1303</v>
-[...1 lines deleted...]
-      <c r="N172"/>
+        <v>1262</v>
+      </c>
+      <c r="N172" t="s">
+        <v>1263</v>
+      </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>133</v>
+        <v>1264</v>
       </c>
       <c r="D173" t="s">
-        <v>1304</v>
+        <v>1265</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1305</v>
+        <v>95</v>
       </c>
       <c r="I173" t="s">
-        <v>1306</v>
+        <v>1266</v>
       </c>
       <c r="J173" t="s">
-        <v>1307</v>
+        <v>1267</v>
       </c>
       <c r="K173" t="s">
-        <v>1308</v>
+        <v>1268</v>
       </c>
       <c r="L173" t="s">
-        <v>1309</v>
+        <v>1269</v>
       </c>
       <c r="M173" t="s">
-        <v>1310</v>
-[...1 lines deleted...]
-      <c r="N173"/>
+        <v>1270</v>
+      </c>
+      <c r="N173" t="s">
+        <v>1271</v>
+      </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>133</v>
+        <v>95</v>
       </c>
       <c r="D174" t="s">
-        <v>1311</v>
+        <v>1272</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1312</v>
+        <v>1273</v>
       </c>
       <c r="I174" t="s">
-        <v>1313</v>
+        <v>1274</v>
       </c>
       <c r="J174" t="s">
-        <v>1314</v>
+        <v>1275</v>
       </c>
       <c r="K174" t="s">
-        <v>1315</v>
+        <v>1276</v>
       </c>
       <c r="L174" t="s">
-        <v>1316</v>
+        <v>1277</v>
       </c>
       <c r="M174" t="s">
-        <v>1317</v>
+        <v>1278</v>
       </c>
       <c r="N174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1318</v>
+        <v>95</v>
       </c>
       <c r="D175" t="s">
-        <v>1319</v>
+        <v>1279</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>133</v>
+        <v>1280</v>
       </c>
       <c r="I175" t="s">
-        <v>1320</v>
+        <v>1281</v>
       </c>
       <c r="J175" t="s">
-        <v>1321</v>
+        <v>1282</v>
       </c>
       <c r="K175" t="s">
-        <v>1322</v>
+        <v>1283</v>
       </c>
       <c r="L175" t="s">
-        <v>1323</v>
+        <v>1284</v>
       </c>
       <c r="M175" t="s">
-        <v>1324</v>
-[...3 lines deleted...]
-      </c>
+        <v>1285</v>
+      </c>
+      <c r="N175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>133</v>
+        <v>95</v>
       </c>
       <c r="D176" t="s">
-        <v>1326</v>
+        <v>1286</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1327</v>
+        <v>1287</v>
       </c>
       <c r="I176" t="s">
-        <v>1328</v>
+        <v>1288</v>
       </c>
       <c r="J176" t="s">
-        <v>655</v>
+        <v>1289</v>
       </c>
       <c r="K176" t="s">
-        <v>1329</v>
+        <v>1290</v>
       </c>
       <c r="L176" t="s">
-        <v>1330</v>
+        <v>1291</v>
       </c>
       <c r="M176" t="s">
-        <v>1331</v>
+        <v>1292</v>
       </c>
       <c r="N176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>133</v>
+        <v>1293</v>
       </c>
       <c r="D177" t="s">
-        <v>1332</v>
+        <v>1294</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1333</v>
+        <v>95</v>
       </c>
       <c r="I177" t="s">
-        <v>1334</v>
+        <v>1295</v>
       </c>
       <c r="J177" t="s">
-        <v>655</v>
+        <v>20</v>
       </c>
       <c r="K177" t="s">
-        <v>1335</v>
+        <v>1296</v>
       </c>
       <c r="L177" t="s">
-        <v>1336</v>
+        <v>1297</v>
       </c>
       <c r="M177" t="s">
-        <v>1337</v>
-[...1 lines deleted...]
-      <c r="N177"/>
+        <v>1298</v>
+      </c>
+      <c r="N177" t="s">
+        <v>1299</v>
+      </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1338</v>
+        <v>95</v>
       </c>
       <c r="D178" t="s">
-        <v>1339</v>
+        <v>1300</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>133</v>
+        <v>1301</v>
       </c>
       <c r="I178" t="s">
-        <v>1340</v>
+        <v>1302</v>
       </c>
       <c r="J178" t="s">
-        <v>1341</v>
+        <v>842</v>
       </c>
       <c r="K178" t="s">
-        <v>1342</v>
+        <v>1303</v>
       </c>
       <c r="L178" t="s">
-        <v>1343</v>
+        <v>1304</v>
       </c>
       <c r="M178" t="s">
-        <v>1344</v>
-[...3 lines deleted...]
-      </c>
+        <v>1305</v>
+      </c>
+      <c r="N178"/>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>133</v>
+        <v>95</v>
       </c>
       <c r="D179" t="s">
-        <v>1346</v>
+        <v>1306</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1347</v>
+        <v>1307</v>
       </c>
       <c r="I179" t="s">
-        <v>1348</v>
+        <v>1308</v>
       </c>
       <c r="J179" t="s">
-        <v>1063</v>
+        <v>842</v>
       </c>
       <c r="K179" t="s">
-        <v>1349</v>
+        <v>1309</v>
       </c>
       <c r="L179" t="s">
-        <v>1350</v>
+        <v>1310</v>
       </c>
       <c r="M179" t="s">
-        <v>1351</v>
+        <v>1311</v>
       </c>
       <c r="N179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>28</v>
+        <v>723</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>133</v>
+        <v>1312</v>
       </c>
       <c r="D180" t="s">
-        <v>1352</v>
-[...3 lines deleted...]
-      <c r="G180"/>
+        <v>1313</v>
+      </c>
+      <c r="E180" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F180" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G180" t="s">
+        <v>1316</v>
+      </c>
       <c r="H180" t="s">
-        <v>1353</v>
+        <v>1317</v>
       </c>
       <c r="I180" t="s">
-        <v>1354</v>
-[...3 lines deleted...]
-      </c>
+        <v>1318</v>
+      </c>
+      <c r="J180"/>
       <c r="K180" t="s">
-        <v>1355</v>
+        <v>1319</v>
       </c>
       <c r="L180" t="s">
-        <v>1356</v>
+        <v>1320</v>
       </c>
       <c r="M180" t="s">
-        <v>1357</v>
-[...1 lines deleted...]
-      <c r="N180"/>
+        <v>1321</v>
+      </c>
+      <c r="N180" t="s">
+        <v>1322</v>
+      </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1358</v>
+        <v>1323</v>
       </c>
       <c r="D181" t="s">
-        <v>1359</v>
+        <v>1324</v>
       </c>
       <c r="E181" t="s">
-        <v>1360</v>
+        <v>1325</v>
       </c>
       <c r="F181" t="s">
-        <v>529</v>
+        <v>1326</v>
       </c>
       <c r="G181" t="s">
-        <v>1361</v>
+        <v>1327</v>
       </c>
       <c r="H181" t="s">
-        <v>1362</v>
+        <v>1328</v>
       </c>
       <c r="I181" t="s">
-        <v>1363</v>
+        <v>1329</v>
       </c>
       <c r="J181"/>
       <c r="K181" t="s">
-        <v>1364</v>
+        <v>1330</v>
       </c>
       <c r="L181" t="s">
-        <v>187</v>
+        <v>1320</v>
       </c>
       <c r="M181" t="s">
-        <v>1365</v>
+        <v>1331</v>
       </c>
       <c r="N181" t="s">
-        <v>1366</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1367</v>
+        <v>1333</v>
       </c>
       <c r="D182" t="s">
-        <v>1368</v>
+        <v>1334</v>
       </c>
       <c r="E182" t="s">
-        <v>1369</v>
+        <v>1335</v>
       </c>
       <c r="F182" t="s">
-        <v>1370</v>
+        <v>1336</v>
       </c>
       <c r="G182" t="s">
-        <v>1371</v>
+        <v>1337</v>
       </c>
       <c r="H182" t="s">
-        <v>1372</v>
+        <v>1338</v>
       </c>
       <c r="I182" t="s">
-        <v>1373</v>
+        <v>1339</v>
       </c>
       <c r="J182"/>
       <c r="K182" t="s">
-        <v>1374</v>
+        <v>1340</v>
       </c>
       <c r="L182" t="s">
-        <v>187</v>
+        <v>1320</v>
       </c>
       <c r="M182" t="s">
-        <v>1375</v>
+        <v>1341</v>
       </c>
       <c r="N182" t="s">
-        <v>1376</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1377</v>
+        <v>1343</v>
       </c>
       <c r="D183" t="s">
-        <v>1378</v>
+        <v>1344</v>
       </c>
       <c r="E183" t="s">
-        <v>1379</v>
+        <v>1345</v>
       </c>
       <c r="F183" t="s">
-        <v>1380</v>
+        <v>1346</v>
       </c>
       <c r="G183" t="s">
-        <v>1381</v>
+        <v>1347</v>
       </c>
       <c r="H183" t="s">
-        <v>1382</v>
+        <v>1348</v>
       </c>
       <c r="I183" t="s">
-        <v>1383</v>
+        <v>1349</v>
       </c>
       <c r="J183"/>
       <c r="K183" t="s">
-        <v>1384</v>
+        <v>1350</v>
       </c>
       <c r="L183" t="s">
-        <v>187</v>
+        <v>732</v>
       </c>
       <c r="M183" t="s">
-        <v>1385</v>
+        <v>1351</v>
       </c>
       <c r="N183" t="s">
-        <v>1386</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1387</v>
+        <v>1353</v>
       </c>
       <c r="D184" t="s">
-        <v>1388</v>
+        <v>1344</v>
       </c>
       <c r="E184" t="s">
-        <v>1389</v>
+        <v>1354</v>
       </c>
       <c r="F184" t="s">
-        <v>1390</v>
+        <v>1355</v>
       </c>
       <c r="G184" t="s">
-        <v>1391</v>
+        <v>1356</v>
       </c>
       <c r="H184" t="s">
-        <v>1392</v>
+        <v>1357</v>
       </c>
       <c r="I184" t="s">
-        <v>1393</v>
+        <v>1358</v>
       </c>
       <c r="J184"/>
       <c r="K184" t="s">
-        <v>1394</v>
+        <v>1359</v>
       </c>
       <c r="L184" t="s">
-        <v>25</v>
+        <v>1320</v>
       </c>
       <c r="M184" t="s">
-        <v>1395</v>
+        <v>1360</v>
       </c>
       <c r="N184" t="s">
-        <v>1396</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1397</v>
+        <v>1362</v>
       </c>
       <c r="D185" t="s">
-        <v>1388</v>
+        <v>1344</v>
       </c>
       <c r="E185" t="s">
-        <v>1398</v>
+        <v>1363</v>
       </c>
       <c r="F185" t="s">
-        <v>1399</v>
+        <v>1364</v>
       </c>
       <c r="G185" t="s">
-        <v>1400</v>
+        <v>1365</v>
       </c>
       <c r="H185" t="s">
-        <v>1401</v>
+        <v>1366</v>
       </c>
       <c r="I185" t="s">
-        <v>1402</v>
+        <v>1367</v>
       </c>
       <c r="J185"/>
       <c r="K185" t="s">
-        <v>1403</v>
+        <v>1368</v>
       </c>
       <c r="L185" t="s">
-        <v>187</v>
+        <v>732</v>
       </c>
       <c r="M185" t="s">
-        <v>1404</v>
+        <v>1369</v>
       </c>
       <c r="N185" t="s">
-        <v>1405</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1406</v>
+        <v>1371</v>
       </c>
       <c r="D186" t="s">
-        <v>1388</v>
+        <v>1344</v>
       </c>
       <c r="E186" t="s">
-        <v>1407</v>
+        <v>1372</v>
       </c>
       <c r="F186" t="s">
-        <v>1408</v>
+        <v>1373</v>
       </c>
       <c r="G186" t="s">
-        <v>1409</v>
+        <v>1374</v>
       </c>
       <c r="H186" t="s">
-        <v>1410</v>
+        <v>1375</v>
       </c>
       <c r="I186" t="s">
-        <v>1411</v>
+        <v>1376</v>
       </c>
       <c r="J186"/>
       <c r="K186" t="s">
-        <v>1412</v>
+        <v>1377</v>
       </c>
       <c r="L186" t="s">
-        <v>25</v>
+        <v>1320</v>
       </c>
       <c r="M186" t="s">
-        <v>1413</v>
+        <v>1378</v>
       </c>
       <c r="N186" t="s">
-        <v>1414</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1415</v>
+        <v>1380</v>
       </c>
       <c r="D187" t="s">
-        <v>1388</v>
+        <v>1381</v>
       </c>
       <c r="E187" t="s">
-        <v>1416</v>
+        <v>1382</v>
       </c>
       <c r="F187" t="s">
-        <v>1417</v>
+        <v>1383</v>
       </c>
       <c r="G187" t="s">
-        <v>1418</v>
+        <v>1384</v>
       </c>
       <c r="H187" t="s">
-        <v>1419</v>
+        <v>1385</v>
       </c>
       <c r="I187" t="s">
-        <v>1420</v>
+        <v>1386</v>
       </c>
       <c r="J187"/>
       <c r="K187" t="s">
-        <v>1421</v>
+        <v>1387</v>
       </c>
       <c r="L187" t="s">
-        <v>187</v>
+        <v>732</v>
       </c>
       <c r="M187" t="s">
-        <v>1422</v>
+        <v>1388</v>
       </c>
       <c r="N187" t="s">
-        <v>1423</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1424</v>
+        <v>1390</v>
       </c>
       <c r="D188" t="s">
-        <v>1425</v>
+        <v>1391</v>
       </c>
       <c r="E188" t="s">
-        <v>1426</v>
+        <v>1392</v>
       </c>
       <c r="F188" t="s">
-        <v>1427</v>
+        <v>1393</v>
       </c>
       <c r="G188" t="s">
-        <v>1428</v>
+        <v>1394</v>
       </c>
       <c r="H188" t="s">
-        <v>1429</v>
+        <v>1395</v>
       </c>
       <c r="I188" t="s">
-        <v>1430</v>
+        <v>1396</v>
       </c>
       <c r="J188"/>
       <c r="K188" t="s">
-        <v>1431</v>
+        <v>1397</v>
       </c>
       <c r="L188" t="s">
-        <v>25</v>
+        <v>732</v>
       </c>
       <c r="M188" t="s">
-        <v>1432</v>
+        <v>1398</v>
       </c>
       <c r="N188" t="s">
-        <v>1433</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1434</v>
+        <v>1400</v>
       </c>
       <c r="D189" t="s">
-        <v>1435</v>
+        <v>1381</v>
       </c>
       <c r="E189" t="s">
-        <v>1436</v>
+        <v>1401</v>
       </c>
       <c r="F189" t="s">
-        <v>1437</v>
+        <v>1402</v>
       </c>
       <c r="G189" t="s">
-        <v>1438</v>
+        <v>1403</v>
       </c>
       <c r="H189" t="s">
-        <v>1439</v>
+        <v>1404</v>
       </c>
       <c r="I189" t="s">
-        <v>1440</v>
+        <v>1405</v>
       </c>
       <c r="J189"/>
       <c r="K189" t="s">
-        <v>1441</v>
+        <v>1406</v>
       </c>
       <c r="L189" t="s">
-        <v>25</v>
+        <v>732</v>
       </c>
       <c r="M189" t="s">
-        <v>1442</v>
+        <v>1407</v>
       </c>
       <c r="N189" t="s">
-        <v>1443</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1444</v>
+        <v>1409</v>
       </c>
       <c r="D190" t="s">
-        <v>1425</v>
+        <v>1381</v>
       </c>
       <c r="E190" t="s">
-        <v>1445</v>
+        <v>1410</v>
       </c>
       <c r="F190" t="s">
-        <v>1446</v>
+        <v>1411</v>
       </c>
       <c r="G190" t="s">
-        <v>1447</v>
+        <v>1412</v>
       </c>
       <c r="H190" t="s">
-        <v>1448</v>
+        <v>1413</v>
       </c>
       <c r="I190" t="s">
-        <v>1449</v>
+        <v>1414</v>
       </c>
       <c r="J190"/>
       <c r="K190" t="s">
-        <v>1450</v>
+        <v>1415</v>
       </c>
       <c r="L190" t="s">
-        <v>25</v>
+        <v>732</v>
       </c>
       <c r="M190" t="s">
-        <v>1451</v>
+        <v>1416</v>
       </c>
       <c r="N190" t="s">
-        <v>1452</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1453</v>
+        <v>1418</v>
       </c>
       <c r="D191" t="s">
-        <v>1425</v>
+        <v>1391</v>
       </c>
       <c r="E191" t="s">
-        <v>1454</v>
+        <v>1419</v>
       </c>
       <c r="F191" t="s">
-        <v>1455</v>
+        <v>1420</v>
       </c>
       <c r="G191" t="s">
-        <v>1456</v>
+        <v>1421</v>
       </c>
       <c r="H191" t="s">
-        <v>1457</v>
+        <v>1422</v>
       </c>
       <c r="I191" t="s">
-        <v>1458</v>
+        <v>1423</v>
       </c>
       <c r="J191"/>
       <c r="K191" t="s">
-        <v>1459</v>
+        <v>1424</v>
       </c>
       <c r="L191" t="s">
-        <v>25</v>
+        <v>732</v>
       </c>
       <c r="M191" t="s">
-        <v>1460</v>
+        <v>1425</v>
       </c>
       <c r="N191" t="s">
-        <v>1461</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1462</v>
+        <v>1427</v>
       </c>
       <c r="D192" t="s">
-        <v>1435</v>
+        <v>1391</v>
       </c>
       <c r="E192" t="s">
-        <v>1463</v>
+        <v>1428</v>
       </c>
       <c r="F192" t="s">
-        <v>1464</v>
+        <v>1429</v>
       </c>
       <c r="G192" t="s">
-        <v>1465</v>
+        <v>1430</v>
       </c>
       <c r="H192" t="s">
-        <v>1466</v>
+        <v>1431</v>
       </c>
       <c r="I192" t="s">
-        <v>1467</v>
+        <v>1432</v>
       </c>
       <c r="J192"/>
       <c r="K192" t="s">
-        <v>1468</v>
+        <v>1433</v>
       </c>
       <c r="L192" t="s">
-        <v>25</v>
+        <v>732</v>
       </c>
       <c r="M192" t="s">
-        <v>1469</v>
+        <v>1434</v>
       </c>
       <c r="N192" t="s">
-        <v>1470</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1471</v>
+        <v>1436</v>
       </c>
       <c r="D193" t="s">
-        <v>1435</v>
+        <v>1391</v>
       </c>
       <c r="E193" t="s">
-        <v>1472</v>
+        <v>1437</v>
       </c>
       <c r="F193" t="s">
-        <v>1473</v>
+        <v>1438</v>
       </c>
       <c r="G193" t="s">
-        <v>1474</v>
+        <v>1439</v>
       </c>
       <c r="H193" t="s">
-        <v>1475</v>
+        <v>1440</v>
       </c>
       <c r="I193" t="s">
-        <v>1476</v>
+        <v>1441</v>
       </c>
       <c r="J193"/>
       <c r="K193" t="s">
-        <v>1477</v>
+        <v>1442</v>
       </c>
       <c r="L193" t="s">
-        <v>25</v>
+        <v>732</v>
       </c>
       <c r="M193" t="s">
-        <v>1478</v>
+        <v>1443</v>
       </c>
       <c r="N193" t="s">
-        <v>1479</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1480</v>
+        <v>1445</v>
       </c>
       <c r="D194" t="s">
-        <v>1435</v>
+        <v>1446</v>
       </c>
       <c r="E194" t="s">
-        <v>1481</v>
+        <v>1447</v>
       </c>
       <c r="F194" t="s">
-        <v>1482</v>
+        <v>1448</v>
       </c>
       <c r="G194" t="s">
-        <v>1483</v>
+        <v>1449</v>
       </c>
       <c r="H194" t="s">
-        <v>1484</v>
+        <v>1450</v>
       </c>
       <c r="I194" t="s">
-        <v>1485</v>
+        <v>1451</v>
       </c>
       <c r="J194"/>
       <c r="K194" t="s">
-        <v>1486</v>
+        <v>1452</v>
       </c>
       <c r="L194" t="s">
-        <v>25</v>
+        <v>1320</v>
       </c>
       <c r="M194" t="s">
-        <v>1487</v>
+        <v>1453</v>
       </c>
       <c r="N194" t="s">
-        <v>1488</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1489</v>
+        <v>1455</v>
       </c>
       <c r="D195" t="s">
-        <v>1490</v>
+        <v>1456</v>
       </c>
       <c r="E195" t="s">
-        <v>1491</v>
+        <v>1457</v>
       </c>
       <c r="F195" t="s">
-        <v>1492</v>
+        <v>1458</v>
       </c>
       <c r="G195" t="s">
-        <v>1493</v>
+        <v>1459</v>
       </c>
       <c r="H195" t="s">
-        <v>1494</v>
+        <v>1460</v>
       </c>
       <c r="I195" t="s">
-        <v>1495</v>
+        <v>1461</v>
       </c>
       <c r="J195"/>
       <c r="K195" t="s">
-        <v>1496</v>
+        <v>1462</v>
       </c>
       <c r="L195" t="s">
-        <v>187</v>
+        <v>1320</v>
       </c>
       <c r="M195" t="s">
-        <v>1497</v>
+        <v>1463</v>
       </c>
       <c r="N195" t="s">
-        <v>1498</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1499</v>
+        <v>1465</v>
       </c>
       <c r="D196" t="s">
-        <v>1500</v>
+        <v>1456</v>
       </c>
       <c r="E196" t="s">
-        <v>1501</v>
+        <v>1466</v>
       </c>
       <c r="F196" t="s">
-        <v>1502</v>
+        <v>1467</v>
       </c>
       <c r="G196" t="s">
-        <v>1503</v>
+        <v>1468</v>
       </c>
       <c r="H196" t="s">
-        <v>1504</v>
+        <v>275</v>
       </c>
       <c r="I196" t="s">
-        <v>1505</v>
+        <v>1469</v>
       </c>
       <c r="J196"/>
       <c r="K196" t="s">
-        <v>1506</v>
+        <v>1470</v>
       </c>
       <c r="L196" t="s">
-        <v>187</v>
+        <v>732</v>
       </c>
       <c r="M196" t="s">
-        <v>1507</v>
+        <v>1471</v>
       </c>
       <c r="N196" t="s">
-        <v>1508</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1509</v>
+        <v>1473</v>
       </c>
       <c r="D197" t="s">
-        <v>1500</v>
+        <v>1474</v>
       </c>
       <c r="E197" t="s">
-        <v>1510</v>
+        <v>1475</v>
       </c>
       <c r="F197" t="s">
-        <v>1511</v>
+        <v>1476</v>
       </c>
       <c r="G197" t="s">
-        <v>1512</v>
+        <v>1477</v>
       </c>
       <c r="H197" t="s">
-        <v>1513</v>
+        <v>1478</v>
       </c>
       <c r="I197" t="s">
-        <v>1514</v>
+        <v>1479</v>
       </c>
       <c r="J197"/>
       <c r="K197" t="s">
-        <v>1515</v>
+        <v>1480</v>
       </c>
       <c r="L197" t="s">
-        <v>25</v>
+        <v>1320</v>
       </c>
       <c r="M197" t="s">
-        <v>1516</v>
+        <v>1481</v>
       </c>
       <c r="N197" t="s">
-        <v>1517</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1518</v>
+        <v>1483</v>
       </c>
       <c r="D198" t="s">
-        <v>1519</v>
+        <v>1474</v>
       </c>
       <c r="E198" t="s">
-        <v>1520</v>
+        <v>1484</v>
       </c>
       <c r="F198" t="s">
-        <v>1521</v>
+        <v>1485</v>
       </c>
       <c r="G198" t="s">
-        <v>1522</v>
+        <v>1486</v>
       </c>
       <c r="H198" t="s">
-        <v>1523</v>
+        <v>1487</v>
       </c>
       <c r="I198" t="s">
-        <v>1524</v>
+        <v>1488</v>
       </c>
       <c r="J198"/>
       <c r="K198" t="s">
-        <v>1525</v>
+        <v>1489</v>
       </c>
       <c r="L198" t="s">
-        <v>187</v>
+        <v>1320</v>
       </c>
       <c r="M198" t="s">
-        <v>1526</v>
+        <v>1490</v>
       </c>
       <c r="N198" t="s">
-        <v>1527</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1528</v>
+        <v>1492</v>
       </c>
       <c r="D199" t="s">
-        <v>1519</v>
+        <v>1493</v>
       </c>
       <c r="E199" t="s">
-        <v>1529</v>
+        <v>1494</v>
       </c>
       <c r="F199" t="s">
-        <v>1530</v>
+        <v>1495</v>
       </c>
       <c r="G199" t="s">
-        <v>1531</v>
+        <v>1496</v>
       </c>
       <c r="H199" t="s">
-        <v>1532</v>
+        <v>1497</v>
       </c>
       <c r="I199" t="s">
-        <v>1533</v>
+        <v>1498</v>
       </c>
       <c r="J199"/>
       <c r="K199" t="s">
-        <v>1534</v>
+        <v>1499</v>
       </c>
       <c r="L199" t="s">
-        <v>187</v>
+        <v>1320</v>
       </c>
       <c r="M199" t="s">
-        <v>1535</v>
+        <v>1500</v>
       </c>
       <c r="N199" t="s">
-        <v>1536</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1537</v>
+        <v>1502</v>
       </c>
       <c r="D200" t="s">
-        <v>1538</v>
+        <v>1474</v>
       </c>
       <c r="E200" t="s">
-        <v>1539</v>
+        <v>1503</v>
       </c>
       <c r="F200" t="s">
-        <v>1540</v>
+        <v>1504</v>
       </c>
       <c r="G200" t="s">
-        <v>1541</v>
+        <v>1505</v>
       </c>
       <c r="H200" t="s">
-        <v>1542</v>
+        <v>1506</v>
       </c>
       <c r="I200" t="s">
-        <v>1543</v>
+        <v>1507</v>
       </c>
       <c r="J200"/>
       <c r="K200" t="s">
-        <v>1544</v>
+        <v>1508</v>
       </c>
       <c r="L200" t="s">
-        <v>187</v>
+        <v>1320</v>
       </c>
       <c r="M200" t="s">
-        <v>1545</v>
+        <v>1509</v>
       </c>
       <c r="N200" t="s">
-        <v>1546</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
-      <c r="C201" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C201"/>
       <c r="D201" t="s">
-        <v>1519</v>
-[...9 lines deleted...]
-      </c>
+        <v>1511</v>
+      </c>
+      <c r="E201"/>
+      <c r="F201"/>
+      <c r="G201"/>
       <c r="H201" t="s">
-        <v>1551</v>
+        <v>1512</v>
       </c>
       <c r="I201" t="s">
-        <v>1552</v>
+        <v>1513</v>
       </c>
       <c r="J201"/>
       <c r="K201" t="s">
-        <v>1553</v>
+        <v>1514</v>
       </c>
       <c r="L201" t="s">
-        <v>187</v>
+        <v>1515</v>
       </c>
       <c r="M201" t="s">
-        <v>1554</v>
-[...3 lines deleted...]
-      </c>
+        <v>1516</v>
+      </c>
+      <c r="N201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>28</v>
+        <v>723</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
-      <c r="C202"/>
+      <c r="C202" t="s">
+        <v>1517</v>
+      </c>
       <c r="D202" t="s">
-        <v>1556</v>
-[...3 lines deleted...]
-      <c r="G202"/>
+        <v>1518</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F202" t="s">
+        <v>1520</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1521</v>
+      </c>
       <c r="H202" t="s">
-        <v>1557</v>
+        <v>1522</v>
       </c>
       <c r="I202" t="s">
-        <v>1558</v>
+        <v>1523</v>
       </c>
       <c r="J202"/>
       <c r="K202" t="s">
-        <v>1559</v>
+        <v>1524</v>
       </c>
       <c r="L202" t="s">
-        <v>1560</v>
+        <v>732</v>
       </c>
       <c r="M202" t="s">
-        <v>1561</v>
-[...1 lines deleted...]
-      <c r="N202"/>
+        <v>1525</v>
+      </c>
+      <c r="N202" t="s">
+        <v>1526</v>
+      </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1562</v>
+        <v>1527</v>
       </c>
       <c r="D203" t="s">
-        <v>1563</v>
-[...9 lines deleted...]
-      </c>
+        <v>1528</v>
+      </c>
+      <c r="E203"/>
+      <c r="F203"/>
+      <c r="G203"/>
       <c r="H203" t="s">
-        <v>1567</v>
+        <v>1529</v>
       </c>
       <c r="I203" t="s">
-        <v>1568</v>
+        <v>1530</v>
       </c>
       <c r="J203"/>
       <c r="K203" t="s">
-        <v>1569</v>
+        <v>1531</v>
       </c>
       <c r="L203" t="s">
-        <v>25</v>
+        <v>1532</v>
       </c>
       <c r="M203" t="s">
-        <v>1570</v>
+        <v>1533</v>
       </c>
       <c r="N203" t="s">
-        <v>1571</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
-      <c r="C204" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C204"/>
       <c r="D204" t="s">
-        <v>1573</v>
+        <v>1535</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>1574</v>
+        <v>1536</v>
       </c>
       <c r="I204" t="s">
-        <v>1575</v>
+        <v>1537</v>
       </c>
       <c r="J204"/>
       <c r="K204" t="s">
-        <v>1576</v>
+        <v>1538</v>
       </c>
       <c r="L204" t="s">
-        <v>1577</v>
+        <v>1539</v>
       </c>
       <c r="M204" t="s">
-        <v>1578</v>
-[...3 lines deleted...]
-      </c>
+        <v>1540</v>
+      </c>
+      <c r="N204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
-      <c r="C205"/>
+      <c r="C205" t="s">
+        <v>1541</v>
+      </c>
       <c r="D205" t="s">
-        <v>1580</v>
+        <v>1528</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1581</v>
+        <v>1542</v>
       </c>
       <c r="I205" t="s">
-        <v>1582</v>
+        <v>1543</v>
       </c>
       <c r="J205"/>
       <c r="K205" t="s">
-        <v>1583</v>
+        <v>1544</v>
       </c>
       <c r="L205" t="s">
-        <v>1584</v>
+        <v>1545</v>
       </c>
       <c r="M205" t="s">
-        <v>1585</v>
-[...1 lines deleted...]
-      <c r="N205"/>
+        <v>1546</v>
+      </c>
+      <c r="N205" t="s">
+        <v>1547</v>
+      </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1586</v>
+        <v>1548</v>
       </c>
       <c r="D206" t="s">
-        <v>1573</v>
+        <v>1528</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1587</v>
+        <v>1549</v>
       </c>
       <c r="I206" t="s">
-        <v>1588</v>
+        <v>1550</v>
       </c>
       <c r="J206"/>
       <c r="K206" t="s">
-        <v>1589</v>
+        <v>1551</v>
       </c>
       <c r="L206" t="s">
-        <v>1590</v>
+        <v>1552</v>
       </c>
       <c r="M206" t="s">
-        <v>1591</v>
+        <v>1553</v>
       </c>
       <c r="N206" t="s">
-        <v>1592</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1593</v>
+        <v>1555</v>
       </c>
       <c r="D207" t="s">
-        <v>1573</v>
+        <v>1528</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1594</v>
+        <v>1556</v>
       </c>
       <c r="I207" t="s">
-        <v>1595</v>
+        <v>1557</v>
       </c>
       <c r="J207"/>
       <c r="K207" t="s">
-        <v>1596</v>
+        <v>1558</v>
       </c>
       <c r="L207" t="s">
-        <v>1597</v>
+        <v>1559</v>
       </c>
       <c r="M207" t="s">
-        <v>1598</v>
+        <v>1560</v>
       </c>
       <c r="N207" t="s">
-        <v>1599</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1600</v>
+        <v>1562</v>
       </c>
       <c r="D208" t="s">
-        <v>1573</v>
+        <v>1528</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1601</v>
+        <v>1563</v>
       </c>
       <c r="I208" t="s">
-        <v>1602</v>
+        <v>1564</v>
       </c>
       <c r="J208"/>
       <c r="K208" t="s">
-        <v>1603</v>
+        <v>1565</v>
       </c>
       <c r="L208" t="s">
-        <v>1604</v>
+        <v>1566</v>
       </c>
       <c r="M208" t="s">
-        <v>1605</v>
+        <v>1567</v>
       </c>
       <c r="N208" t="s">
-        <v>1606</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1607</v>
+        <v>1569</v>
       </c>
       <c r="D209" t="s">
-        <v>1573</v>
+        <v>1570</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>1608</v>
+        <v>1571</v>
       </c>
       <c r="I209" t="s">
-        <v>1609</v>
+        <v>1572</v>
       </c>
       <c r="J209"/>
       <c r="K209" t="s">
-        <v>1610</v>
+        <v>1573</v>
       </c>
       <c r="L209" t="s">
-        <v>1611</v>
+        <v>1574</v>
       </c>
       <c r="M209" t="s">
-        <v>1612</v>
+        <v>1575</v>
       </c>
       <c r="N209" t="s">
-        <v>1613</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1614</v>
+        <v>95</v>
       </c>
       <c r="D210" t="s">
-        <v>1615</v>
+        <v>1577</v>
       </c>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>1616</v>
+        <v>1578</v>
       </c>
       <c r="I210" t="s">
-        <v>1617</v>
+        <v>1579</v>
       </c>
       <c r="J210"/>
       <c r="K210" t="s">
-        <v>1618</v>
+        <v>1580</v>
       </c>
       <c r="L210" t="s">
-        <v>1619</v>
+        <v>1581</v>
       </c>
       <c r="M210" t="s">
-        <v>1620</v>
-[...3 lines deleted...]
-      </c>
+        <v>1582</v>
+      </c>
+      <c r="N210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>133</v>
+        <v>95</v>
       </c>
       <c r="D211" t="s">
-        <v>1622</v>
+        <v>26</v>
       </c>
       <c r="E211"/>
       <c r="F211"/>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>1623</v>
+        <v>1583</v>
       </c>
       <c r="I211" t="s">
-        <v>1624</v>
+        <v>1584</v>
       </c>
       <c r="J211"/>
       <c r="K211" t="s">
-        <v>1625</v>
+        <v>1585</v>
       </c>
       <c r="L211" t="s">
-        <v>1626</v>
+        <v>1586</v>
       </c>
       <c r="M211" t="s">
-        <v>1627</v>
+        <v>1587</v>
       </c>
       <c r="N211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>133</v>
+        <v>1588</v>
       </c>
       <c r="D212" t="s">
-        <v>1628</v>
+        <v>1528</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>1629</v>
+        <v>1589</v>
       </c>
       <c r="I212" t="s">
-        <v>1630</v>
+        <v>1590</v>
       </c>
       <c r="J212"/>
       <c r="K212" t="s">
-        <v>1631</v>
+        <v>1591</v>
       </c>
       <c r="L212" t="s">
-        <v>1632</v>
+        <v>1592</v>
       </c>
       <c r="M212" t="s">
-        <v>1633</v>
-[...1 lines deleted...]
-      <c r="N212"/>
+        <v>1593</v>
+      </c>
+      <c r="N212" t="s">
+        <v>1594</v>
+      </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1634</v>
+        <v>95</v>
       </c>
       <c r="D213" t="s">
-        <v>1573</v>
+        <v>1595</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>1635</v>
+        <v>1596</v>
       </c>
       <c r="I213" t="s">
-        <v>1636</v>
+        <v>1597</v>
       </c>
       <c r="J213"/>
       <c r="K213" t="s">
-        <v>1637</v>
+        <v>1598</v>
       </c>
       <c r="L213" t="s">
-        <v>1638</v>
+        <v>1599</v>
       </c>
       <c r="M213" t="s">
-        <v>1639</v>
-[...3 lines deleted...]
-      </c>
+        <v>1600</v>
+      </c>
+      <c r="N213"/>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
-      <c r="C214" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C214"/>
       <c r="D214" t="s">
-        <v>1641</v>
+        <v>1601</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>1642</v>
+        <v>1536</v>
       </c>
       <c r="I214" t="s">
-        <v>1643</v>
+        <v>1602</v>
       </c>
       <c r="J214"/>
       <c r="K214" t="s">
-        <v>1644</v>
+        <v>1603</v>
       </c>
       <c r="L214" t="s">
-        <v>1645</v>
+        <v>1604</v>
       </c>
       <c r="M214" t="s">
-        <v>1646</v>
+        <v>1605</v>
       </c>
       <c r="N214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215"/>
       <c r="D215" t="s">
-        <v>1647</v>
+        <v>1606</v>
       </c>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>1581</v>
+        <v>1607</v>
       </c>
       <c r="I215" t="s">
-        <v>1648</v>
+        <v>1608</v>
       </c>
       <c r="J215"/>
       <c r="K215" t="s">
-        <v>1649</v>
+        <v>1609</v>
       </c>
       <c r="L215" t="s">
-        <v>1650</v>
+        <v>1610</v>
       </c>
       <c r="M215" t="s">
-        <v>1651</v>
+        <v>1611</v>
       </c>
       <c r="N215"/>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
-      <c r="C216"/>
+      <c r="C216" t="s">
+        <v>1612</v>
+      </c>
       <c r="D216" t="s">
-        <v>1652</v>
+        <v>1528</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>1653</v>
+        <v>1613</v>
       </c>
       <c r="I216" t="s">
-        <v>1654</v>
+        <v>1614</v>
       </c>
       <c r="J216"/>
       <c r="K216" t="s">
-        <v>1655</v>
+        <v>1615</v>
       </c>
       <c r="L216" t="s">
-        <v>1656</v>
+        <v>1616</v>
       </c>
       <c r="M216" t="s">
-        <v>1657</v>
-[...1 lines deleted...]
-      <c r="N216"/>
+        <v>1617</v>
+      </c>
+      <c r="N216" t="s">
+        <v>1618</v>
+      </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
-        <v>1658</v>
+        <v>1619</v>
       </c>
       <c r="D217" t="s">
-        <v>1573</v>
+        <v>1620</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1659</v>
+        <v>1621</v>
       </c>
       <c r="I217" t="s">
-        <v>1660</v>
+        <v>1622</v>
       </c>
       <c r="J217"/>
       <c r="K217" t="s">
-        <v>1661</v>
+        <v>1623</v>
       </c>
       <c r="L217" t="s">
-        <v>1662</v>
+        <v>1624</v>
       </c>
       <c r="M217" t="s">
-        <v>1663</v>
+        <v>1625</v>
       </c>
       <c r="N217" t="s">
-        <v>1664</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
-      <c r="C218" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C218"/>
       <c r="D218" t="s">
-        <v>1666</v>
+        <v>1627</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218"/>
       <c r="H218" t="s">
-        <v>1667</v>
+        <v>1628</v>
       </c>
       <c r="I218" t="s">
-        <v>1668</v>
+        <v>1629</v>
       </c>
       <c r="J218"/>
       <c r="K218" t="s">
-        <v>1669</v>
+        <v>1630</v>
       </c>
       <c r="L218" t="s">
-        <v>1670</v>
+        <v>1631</v>
       </c>
       <c r="M218" t="s">
-        <v>1671</v>
-[...3 lines deleted...]
-      </c>
+        <v>1632</v>
+      </c>
+      <c r="N218"/>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
-      <c r="C219"/>
+      <c r="C219" t="s">
+        <v>1633</v>
+      </c>
       <c r="D219" t="s">
-        <v>1673</v>
+        <v>1528</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>1674</v>
+        <v>1634</v>
       </c>
       <c r="I219" t="s">
-        <v>1675</v>
+        <v>1635</v>
       </c>
       <c r="J219"/>
       <c r="K219" t="s">
-        <v>1676</v>
+        <v>1636</v>
       </c>
       <c r="L219" t="s">
-        <v>1677</v>
+        <v>1637</v>
       </c>
       <c r="M219" t="s">
-        <v>1678</v>
-[...1 lines deleted...]
-      <c r="N219"/>
+        <v>1638</v>
+      </c>
+      <c r="N219" t="s">
+        <v>1639</v>
+      </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>28</v>
+        <v>723</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
       <c r="C220" t="s">
-        <v>1679</v>
+        <v>1640</v>
       </c>
       <c r="D220" t="s">
-        <v>1573</v>
-[...3 lines deleted...]
-      <c r="G220"/>
+        <v>1641</v>
+      </c>
+      <c r="E220" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F220" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G220" t="s">
+        <v>1644</v>
+      </c>
       <c r="H220" t="s">
-        <v>1680</v>
+        <v>1645</v>
       </c>
       <c r="I220" t="s">
-        <v>1681</v>
+        <v>1646</v>
       </c>
       <c r="J220"/>
       <c r="K220" t="s">
-        <v>1682</v>
+        <v>1647</v>
       </c>
       <c r="L220" t="s">
-        <v>1683</v>
+        <v>1648</v>
       </c>
       <c r="M220" t="s">
-        <v>1684</v>
+        <v>1649</v>
       </c>
       <c r="N220" t="s">
-        <v>1685</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1686</v>
+        <v>1651</v>
       </c>
       <c r="D221" t="s">
-        <v>1687</v>
+        <v>1652</v>
       </c>
       <c r="E221" t="s">
-        <v>1688</v>
+        <v>1653</v>
       </c>
       <c r="F221" t="s">
-        <v>1689</v>
+        <v>1654</v>
       </c>
       <c r="G221" t="s">
-        <v>1690</v>
+        <v>1655</v>
       </c>
       <c r="H221" t="s">
-        <v>1691</v>
+        <v>1656</v>
       </c>
       <c r="I221" t="s">
-        <v>1692</v>
+        <v>1657</v>
       </c>
       <c r="J221"/>
       <c r="K221" t="s">
-        <v>1693</v>
+        <v>1658</v>
       </c>
       <c r="L221" t="s">
-        <v>1694</v>
+        <v>1659</v>
       </c>
       <c r="M221" t="s">
-        <v>1695</v>
+        <v>1660</v>
       </c>
       <c r="N221" t="s">
-        <v>1696</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
       <c r="C222" t="s">
-        <v>1697</v>
+        <v>1662</v>
       </c>
       <c r="D222" t="s">
-        <v>1698</v>
+        <v>1663</v>
       </c>
       <c r="E222" t="s">
-        <v>1699</v>
+        <v>1664</v>
       </c>
       <c r="F222" t="s">
-        <v>1700</v>
+        <v>1665</v>
       </c>
       <c r="G222" t="s">
-        <v>1701</v>
+        <v>1666</v>
       </c>
       <c r="H222" t="s">
-        <v>1702</v>
+        <v>1667</v>
       </c>
       <c r="I222" t="s">
-        <v>1703</v>
+        <v>1668</v>
       </c>
       <c r="J222"/>
       <c r="K222" t="s">
-        <v>1704</v>
+        <v>1669</v>
       </c>
       <c r="L222" t="s">
-        <v>1705</v>
+        <v>1670</v>
       </c>
       <c r="M222" t="s">
-        <v>1706</v>
+        <v>1671</v>
       </c>
       <c r="N222" t="s">
-        <v>1707</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1708</v>
+        <v>1662</v>
       </c>
       <c r="D223" t="s">
-        <v>1709</v>
+        <v>1663</v>
       </c>
       <c r="E223" t="s">
-        <v>1710</v>
+        <v>1664</v>
       </c>
       <c r="F223" t="s">
-        <v>1711</v>
+        <v>1665</v>
       </c>
       <c r="G223" t="s">
-        <v>1712</v>
+        <v>1666</v>
       </c>
       <c r="H223" t="s">
-        <v>1713</v>
+        <v>1673</v>
       </c>
       <c r="I223" t="s">
-        <v>1714</v>
+        <v>1674</v>
       </c>
       <c r="J223"/>
       <c r="K223" t="s">
-        <v>1715</v>
+        <v>1675</v>
       </c>
       <c r="L223" t="s">
-        <v>1716</v>
+        <v>1676</v>
       </c>
       <c r="M223" t="s">
-        <v>1717</v>
+        <v>1677</v>
       </c>
       <c r="N223" t="s">
-        <v>1718</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1708</v>
+        <v>1662</v>
       </c>
       <c r="D224" t="s">
-        <v>1709</v>
+        <v>1663</v>
       </c>
       <c r="E224" t="s">
-        <v>1710</v>
+        <v>1664</v>
       </c>
       <c r="F224" t="s">
-        <v>1711</v>
+        <v>1665</v>
       </c>
       <c r="G224" t="s">
-        <v>1712</v>
+        <v>1666</v>
       </c>
       <c r="H224" t="s">
-        <v>1719</v>
+        <v>1678</v>
       </c>
       <c r="I224" t="s">
-        <v>1720</v>
+        <v>1679</v>
       </c>
       <c r="J224"/>
       <c r="K224" t="s">
-        <v>1721</v>
+        <v>1680</v>
       </c>
       <c r="L224" t="s">
-        <v>1722</v>
+        <v>1681</v>
       </c>
       <c r="M224" t="s">
-        <v>1723</v>
+        <v>1682</v>
       </c>
       <c r="N224" t="s">
-        <v>1718</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1708</v>
+        <v>1662</v>
       </c>
       <c r="D225" t="s">
-        <v>1709</v>
+        <v>1663</v>
       </c>
       <c r="E225" t="s">
-        <v>1710</v>
+        <v>1664</v>
       </c>
       <c r="F225" t="s">
-        <v>1711</v>
+        <v>1665</v>
       </c>
       <c r="G225" t="s">
-        <v>1712</v>
+        <v>1666</v>
       </c>
       <c r="H225" t="s">
-        <v>1724</v>
+        <v>1683</v>
       </c>
       <c r="I225" t="s">
-        <v>1725</v>
+        <v>1684</v>
       </c>
       <c r="J225"/>
       <c r="K225" t="s">
-        <v>1726</v>
+        <v>1685</v>
       </c>
       <c r="L225" t="s">
-        <v>1727</v>
+        <v>1686</v>
       </c>
       <c r="M225" t="s">
-        <v>1728</v>
+        <v>1687</v>
       </c>
       <c r="N225" t="s">
-        <v>1718</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>1708</v>
+        <v>1662</v>
       </c>
       <c r="D226" t="s">
-        <v>1709</v>
+        <v>1663</v>
       </c>
       <c r="E226" t="s">
-        <v>1710</v>
+        <v>1664</v>
       </c>
       <c r="F226" t="s">
-        <v>1711</v>
+        <v>1665</v>
       </c>
       <c r="G226" t="s">
-        <v>1712</v>
+        <v>1666</v>
       </c>
       <c r="H226" t="s">
-        <v>1729</v>
+        <v>1688</v>
       </c>
       <c r="I226" t="s">
-        <v>1730</v>
+        <v>1689</v>
       </c>
       <c r="J226"/>
       <c r="K226" t="s">
-        <v>1731</v>
+        <v>1690</v>
       </c>
       <c r="L226" t="s">
-        <v>1732</v>
+        <v>1691</v>
       </c>
       <c r="M226" t="s">
-        <v>1733</v>
+        <v>1692</v>
       </c>
       <c r="N226" t="s">
-        <v>1718</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
       <c r="C227" t="s">
-        <v>1708</v>
+        <v>1662</v>
       </c>
       <c r="D227" t="s">
-        <v>1709</v>
+        <v>1663</v>
       </c>
       <c r="E227" t="s">
-        <v>1710</v>
+        <v>1664</v>
       </c>
       <c r="F227" t="s">
-        <v>1711</v>
+        <v>1665</v>
       </c>
       <c r="G227" t="s">
-        <v>1712</v>
+        <v>1666</v>
       </c>
       <c r="H227" t="s">
-        <v>1734</v>
+        <v>1693</v>
       </c>
       <c r="I227" t="s">
-        <v>1735</v>
+        <v>1694</v>
       </c>
       <c r="J227"/>
       <c r="K227" t="s">
-        <v>1736</v>
+        <v>1695</v>
       </c>
       <c r="L227" t="s">
-        <v>1737</v>
+        <v>1696</v>
       </c>
       <c r="M227" t="s">
-        <v>1738</v>
+        <v>1697</v>
       </c>
       <c r="N227" t="s">
-        <v>1718</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
       <c r="C228" t="s">
-        <v>1708</v>
+        <v>1662</v>
       </c>
       <c r="D228" t="s">
-        <v>1709</v>
+        <v>1663</v>
       </c>
       <c r="E228" t="s">
-        <v>1710</v>
+        <v>1664</v>
       </c>
       <c r="F228" t="s">
-        <v>1711</v>
+        <v>1665</v>
       </c>
       <c r="G228" t="s">
-        <v>1712</v>
+        <v>1666</v>
       </c>
       <c r="H228" t="s">
-        <v>1739</v>
+        <v>1698</v>
       </c>
       <c r="I228" t="s">
-        <v>1740</v>
+        <v>1699</v>
       </c>
       <c r="J228"/>
       <c r="K228" t="s">
-        <v>1741</v>
+        <v>1700</v>
       </c>
       <c r="L228" t="s">
-        <v>1742</v>
+        <v>1701</v>
       </c>
       <c r="M228" t="s">
-        <v>1743</v>
+        <v>1702</v>
       </c>
       <c r="N228" t="s">
-        <v>1718</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>1708</v>
+        <v>1662</v>
       </c>
       <c r="D229" t="s">
-        <v>1709</v>
+        <v>1663</v>
       </c>
       <c r="E229" t="s">
-        <v>1710</v>
+        <v>1664</v>
       </c>
       <c r="F229" t="s">
-        <v>1711</v>
+        <v>1665</v>
       </c>
       <c r="G229" t="s">
-        <v>1712</v>
+        <v>1666</v>
       </c>
       <c r="H229" t="s">
-        <v>1744</v>
+        <v>1703</v>
       </c>
       <c r="I229" t="s">
-        <v>1745</v>
+        <v>1704</v>
       </c>
       <c r="J229"/>
       <c r="K229" t="s">
-        <v>1746</v>
+        <v>1705</v>
       </c>
       <c r="L229" t="s">
-        <v>1747</v>
+        <v>1706</v>
       </c>
       <c r="M229" t="s">
-        <v>1748</v>
+        <v>1707</v>
       </c>
       <c r="N229" t="s">
-        <v>1718</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>14</v>
+        <v>723</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
       <c r="C230" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E230" t="s">
+        <v>1664</v>
+      </c>
+      <c r="F230" t="s">
+        <v>1665</v>
+      </c>
+      <c r="G230" t="s">
+        <v>1666</v>
+      </c>
+      <c r="H230" t="s">
         <v>1708</v>
       </c>
-      <c r="D230" t="s">
+      <c r="I230" t="s">
         <v>1709</v>
-      </c>
-[...13 lines deleted...]
-        <v>1750</v>
       </c>
       <c r="J230"/>
       <c r="K230" t="s">
-        <v>1751</v>
+        <v>1710</v>
       </c>
       <c r="L230" t="s">
-        <v>1752</v>
+        <v>1711</v>
       </c>
       <c r="M230" t="s">
-        <v>1753</v>
+        <v>1712</v>
       </c>
       <c r="N230" t="s">
-        <v>1718</v>
-[...41 lines deleted...]
-        <v>1718</v>
+        <v>1672</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>