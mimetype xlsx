--- v6 (2026-10-05)
+++ v7 (2026-10-25)
@@ -6,4469 +6,3477 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2586" uniqueCount="1713">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2109" uniqueCount="1384">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
-    <t>P-481/2025</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8fb710de-7b22-425e-b1c5-1bed81933ec9</t>
+    <t>P Ob-69/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 23.10.2026.</t>
+  </si>
+  <si>
+    <t>Ana Hrstić 70382732508</t>
+  </si>
+  <si>
+    <t>23.10.2026. 14:25:12</t>
+  </si>
+  <si>
+    <t>02.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36386cf5-8bc0-4613-808d-636947ab2b27</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36386cf5-8bc0-4613-808d-636947ab2b27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=69&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-154/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Marin Handanović 22118091117</t>
+  </si>
+  <si>
+    <t>23.10.2026. 12:22:16</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a1525de-3753-45bb-9551-1842d2f34399</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a1525de-3753-45bb-9551-1842d2f34399/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=154&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kzd-25/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 22.09.2026.</t>
+  </si>
+  <si>
+    <t>Nebi Ademi 71170557869</t>
+  </si>
+  <si>
+    <t>23.10.2026. 12:18:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe73bd54-ba62-4466-9a9a-6f326d3b4101</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe73bd54-ba62-4466-9a9a-6f326d3b4101/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kzd&amp;predmet=25&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovrv-3297/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>MAJA ŽIVKOVIĆ ČERNOK 93258885512</t>
+  </si>
+  <si>
+    <t>23.10.2026. 11:17:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6734d59d-61dd-4976-be1b-b8b72369e9e0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3297_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6734d59d-61dd-4976-be1b-b8b72369e9e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3297&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3240/2026</t>
+  </si>
+  <si>
+    <t>OLIVER FERATOVIĆ 62105118020</t>
+  </si>
+  <si>
+    <t>23.10.2026. 11:13:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e6e3c8e-f905-40bf-9f0d-f9caa9de6a25</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3240_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e6e3c8e-f905-40bf-9f0d-f9caa9de6a25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3240&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3276/2026</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR KOCIĆ 37894741219</t>
+  </si>
+  <si>
+    <t>23.10.2026. 11:09:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7a4c9ea-b11a-4e8b-ad7a-3dd758f5d980</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3276_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7a4c9ea-b11a-4e8b-ad7a-3dd758f5d980/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3276&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3373/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>Monika Burg 65701142263</t>
+  </si>
+  <si>
+    <t>23.10.2026. 11:07:07</t>
+  </si>
+  <si>
+    <t>03.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83f20889-e3f8-4fcc-b68a-0f1565fd1b15</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3373_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ T.pdf; Prilog Ovrv-3373_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-3373_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83f20889-e3f8-4fcc-b68a-0f1565fd1b15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3373&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-561/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.08.2026.; Prijedlog od 27.07.2026.; Prilog od: 
+27.07.2026.; Prilog od: 27.07.2026.; Prilog od: 27.07.2026.;</t>
+  </si>
+  <si>
+    <t>Nikola Marinović 53173564539</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:59:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d63a14a0-daf4-49b2-8a70-ba524e5b4749</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-561_2026-1-1 - Odluka OS VU Ovrv-2411-2023-11 od 20.10.2023. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-561_2026-1-2 - Odluka OS VU Ovrv-2411-2023-6 od 28.07.2023. - Rješenje - o ovrsi.pdf; Prilog Ovr-561_2026-1-3 - Podnesak OS VU Ovrv-2411-2023-1 od 28.06.2023. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-561_2026-1-4 - ZK-4763-TOVARNIK.pdf; Prilog Ovr-561_2026-1-5 - 20260727095952.pdf; Prilog Ovr-561_2026-1-6 - Nalog_IIB0326072733242286.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d63a14a0-daf4-49b2-8a70-ba524e5b4749/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=561&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-294/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.; Podnesak od 16.07.2026.; Prilog od: 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Predrag Oljača 66844283920</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:59:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/533fb745-73d2-4787-839c-62f1bf604eaf</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-294_2026-1-1 - P-DO-128_2026-1-1.pdf; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/533fb745-73d2-4787-839c-62f1bf604eaf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=294&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3286/2026</t>
+  </si>
+  <si>
+    <t>IVICA IVANKOVIĆ 55597774995</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:33:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e315ce2-339a-46bc-8148-8b83b90c027c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3286_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ INKASO.HR d.o.o., zastupnik_opunomoćenik_ Elizabeta Bori.pdf; Prilog Ovrv-3286_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8e315ce2-339a-46bc-8148-8b83b90c027c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3286&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3256/2026</t>
+  </si>
+  <si>
+    <t>MARINA IVANOVSKI 30778442843</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:31:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31c71222-8d18-4f0b-a751-d4f592be8dbe</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3256_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP-PLIN d.o.o., zastupnik_opunomoćenik_ JURAJ MARINIĆ.pdf; Prilog Ovrv-3256_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31c71222-8d18-4f0b-a751-d4f592be8dbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3256&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3253/2026</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR KIZIĆ 73180418682</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:29:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/057d0bd8-021b-4007-9f29-b2234b243b2f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3253_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP-PLIN d.o.o., zastupnik_opunomoćenik_ JURAJ MARINIĆ.pdf; Prilog Ovrv-3253_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/057d0bd8-021b-4007-9f29-b2234b243b2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3253&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3238/2026</t>
+  </si>
+  <si>
+    <t>STEVAN GEORG SI GEHRECKE 59610677474</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:27:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3b49b4a-85ce-421f-9373-4d490bb04f4a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3238_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP-PLIN d.o.o., zastupnik_opunomoćenik_ JURAJ MARINIĆ.pdf; Prilog Ovrv-3238_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3b49b4a-85ce-421f-9373-4d490bb04f4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3238&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-970/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>SUVLASNICI STAMBENE ZGRADE</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:11:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d211b732-e271-4cce-ac70-dbbe81bc0222</t>
+  </si>
+  <si>
+    <t>Rješenje - o namirenju.pdf O185O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d211b732-e271-4cce-ac70-dbbe81bc0222/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=970&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-3345/2026</t>
+  </si>
+  <si>
+    <t>Koviljka Brkić 92331128613</t>
+  </si>
+  <si>
+    <t>23.10.2026. 10:01:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcd8e02b-acca-409d-939a-7b74c95a6744</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3345_2026-3-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcd8e02b-acca-409d-939a-7b74c95a6744/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3345&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3402/2026</t>
+  </si>
+  <si>
+    <t>Petar Dermiček 24032496147</t>
+  </si>
+  <si>
+    <t>23.10.2026. 09:58:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e09dc5f-c238-4d34-b81c-fc3bc9f62463</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3402_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e09dc5f-c238-4d34-b81c-fc3bc9f62463/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3402&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3288/2026</t>
+  </si>
+  <si>
+    <t>MARTINA PURDA 31152243509</t>
+  </si>
+  <si>
+    <t>23.10.2026. 09:39:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8682eba-608d-470d-ac7b-0e0371e09554</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3288_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8682eba-608d-470d-ac7b-0e0371e09554/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3288&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3107/2026</t>
+  </si>
+  <si>
+    <t>NIKOLINA MARIĆ 07672265121</t>
+  </si>
+  <si>
+    <t>23.10.2026. 09:36:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a88e07c-fdba-4b7b-9141-67efb272a81b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3107_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a88e07c-fdba-4b7b-9141-67efb272a81b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1 Ob-20/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>David Komljenović 86711771617</t>
+  </si>
+  <si>
+    <t>23.10.2026. 09:16:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d119f115-b818-43b2-a75e-c1f0dbff267f</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d119f115-b818-43b2-a75e-c1f0dbff267f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1 Ob&amp;predmet=20&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3176/2026</t>
+  </si>
+  <si>
+    <t>V. M. CARS j.d.o.o. 68684593165</t>
+  </si>
+  <si>
+    <t>23.10.2026. 09:15:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/146998af-3399-4f51-a971-2df2b98add70</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3176_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/146998af-3399-4f51-a971-2df2b98add70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-29/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>Đuja Kovačević 06121750427</t>
+  </si>
+  <si>
+    <t>23.10.2026. 09:01:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67c5050b-aa22-4828-ab10-e0c210d9ffb6</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67c5050b-aa22-4828-ab10-e0c210d9ffb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kovm&amp;predmet=29&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3152/2026</t>
+  </si>
+  <si>
+    <t>Brigita Leko 20472692375</t>
+  </si>
+  <si>
+    <t>23.10.2026. 09:00:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cef8069-fbed-4b36-945a-6d8c5cacca92</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3152_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cef8069-fbed-4b36-945a-6d8c5cacca92/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3152&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3149/2026</t>
+  </si>
+  <si>
+    <t>Sanja Držaić Medo 79778129501</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:55:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8228530-5ee4-4439-9d39-2683f6c86353</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3149_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8228530-5ee4-4439-9d39-2683f6c86353/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3149&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3177/2026</t>
+  </si>
+  <si>
+    <t>MAPA SOLUTIONS d.o.o. 21682543301</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:35:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b0a9cf-40bc-461a-8809-b66a6bee0e1f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3177_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ROTO DINAMIC d.o.o., zastupnik_opunomoćenik_ Tomislav Bu.pdf; Prilog Ovrv-3177_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b0a9cf-40bc-461a-8809-b66a6bee0e1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3177&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3162/2026</t>
+  </si>
+  <si>
+    <t>ZDENKO VIDAKOVIĆ 21983790112</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:31:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c92b74ab-21c2-41d7-863f-b71bd483bc57</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3162_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-3162_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c92b74ab-21c2-41d7-863f-b71bd483bc57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3162&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3153/2026</t>
+  </si>
+  <si>
+    <t>Krešimir Lovrić 21110815395</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:29:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2d141b4-7b3d-4cb8-94fb-b26cbc729927</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3153_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Neo hosting d.o.o., zastupnik_opunomoćenik_ Predrag Ilić.pdf; Prilog Ovrv-3153_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-3153_2026-1-3 - IZJAVA o korištenju VACO portala - VACO usluge.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2d141b4-7b3d-4cb8-94fb-b26cbc729927/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3153&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3135/2026</t>
+  </si>
+  <si>
+    <t>STIPAN MIJOK 08729973354</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:24:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d33c2681-c063-467f-aa75-fc9bfca92984</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3135_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-3135_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d33c2681-c063-467f-aa75-fc9bfca92984/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3135&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1 Ob-363/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.04.2026.</t>
+  </si>
+  <si>
+    <t>Saša Zafirov 03807437579</t>
+  </si>
+  <si>
+    <t>23.10.2026. 08:06:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef0e5d8c-d145-4f15-8aac-535e753f9996</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef0e5d8c-d145-4f15-8aac-535e753f9996/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1 Ob&amp;predmet=363&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-3589/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3589/2026</t>
+  </si>
+  <si>
+    <t>Bako Marija, oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:33:05</t>
+  </si>
+  <si>
+    <t>21.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ca79458-13e0-4d25-9b40-2a0877b33c2f</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ca79458-13e0-4d25-9b40-2a0877b33c2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=3589&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pn-33/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 22.10.2026.</t>
+  </si>
+  <si>
+    <t>Damir Pokupec 06575655795</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:24:04</t>
+  </si>
+  <si>
+    <t>30.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ad24cd2-1f3e-469f-8e71-2e1db1b17544</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ad24cd2-1f3e-469f-8e71-2e1db1b17544/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pn&amp;predmet=33&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-88/2016</t>
+  </si>
+  <si>
+    <t>Josip Mađarić 75732520204</t>
+  </si>
+  <si>
+    <t>22.10.2026. 14:07:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f3bf6a6-69a8-407a-bff3-593fdb21b569</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f3bf6a6-69a8-407a-bff3-593fdb21b569/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pr&amp;predmet=88&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>Pr-232/2021</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:57:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7d4723f-b648-4f3c-923b-94b018280302</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7d4723f-b648-4f3c-923b-94b018280302/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pr&amp;predmet=232&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Ovr-407/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 04.08.2026.</t>
+  </si>
+  <si>
+    <t>Saša Hincak 31725414926</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:09:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceb852b1-6755-4068-9cdd-36a4eb5291dc</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceb852b1-6755-4068-9cdd-36a4eb5291dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=407&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sandra Obajdin 43464005427</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:07:50</t>
+  </si>
+  <si>
+    <t>04.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d0cf635-7b67-4e6c-ac70-83813a570165</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d0cf635-7b67-4e6c-ac70-83813a570165/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-1462/2017</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.10.2026.</t>
+  </si>
+  <si>
+    <t>Zrinka Leutar 04109075517</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:05:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bc5d3e0-ca8b-4275-b082-19777ae00fb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bc5d3e0-ca8b-4275-b082-19777ae00fb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=1462&amp;godina=2017</t>
+  </si>
+  <si>
+    <t>P-497/2024</t>
+  </si>
+  <si>
+    <t>Dopis od 22.10.2026.; Žalba od 21.10.2026.; Prilog od: 21.10.2026.; Prilog od: 21.10.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Pšenica 44043661840</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:02:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80a0fc5d-b93f-4e3d-8620-3f15fbaabca3</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Prilog P-497_2024-8-1 - izvod Pristojba P-497-2024, OS VU.pdf; Prilog P-497_2024-8-2 - izvod-iz-zapisnika-sa-sastanka-s-predsjednicima-go-zs-23-04-2026.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80a0fc5d-b93f-4e3d-8620-3f15fbaabca3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=497&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Savka Pšenica 20118545613</t>
+  </si>
+  <si>
+    <t>22.10.2026. 13:02:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9db867c-631a-4b47-88aa-c2adb42dfe89</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9db867c-631a-4b47-88aa-c2adb42dfe89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3538/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3538/2026</t>
+  </si>
+  <si>
+    <t>Gordana Markanović 74548556120</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:49:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c3519c-9270-4141-853c-97528372506a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76c3519c-9270-4141-853c-97528372506a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=3538&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>RJEŠENJE</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>22.10.2026. 12:49:14</t>
+  </si>
+  <si>
+    <t>22.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/befe310d-1d9d-4a29-bada-d4a8c2a1ba5d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/befe310d-1d9d-4a29-bada-d4a8c2a1ba5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-3249/2026</t>
+  </si>
+  <si>
+    <t>GOJKO RADIVOJEVIĆ 69189073324</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:36:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29d9cc7d-a206-4c1a-b02b-c8c93b5e2310</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3249_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29d9cc7d-a206-4c1a-b02b-c8c93b5e2310/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3249&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3113/2026</t>
+  </si>
+  <si>
+    <t>MILOŠ GRUJIĆ 57536665026</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:33:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73442ff8-7065-43d6-8fc4-475333d4c934</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3113_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73442ff8-7065-43d6-8fc4-475333d4c934/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3113&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3228/2026</t>
+  </si>
+  <si>
+    <t>Đorđe Šoškoćanin 90229884594</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:30:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be27c1b6-c944-4900-9cda-38c84974a7c2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3228_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be27c1b6-c944-4900-9cda-38c84974a7c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3228&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3261/2026</t>
+  </si>
+  <si>
+    <t>GORAN ĐURANOVIĆ 87968983610</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:27:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cc4d17d-d199-4fd9-ae98-b1919b16019e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3261_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cc4d17d-d199-4fd9-ae98-b1919b16019e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3261&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3432/2026</t>
+  </si>
+  <si>
+    <t>Željka Jurinić 18126261623</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:24:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6b69cd8-aad9-423c-8191-4ec9839b251a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3432_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6b69cd8-aad9-423c-8191-4ec9839b251a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3432&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-163/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.12.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Misir 24027373816</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:31:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8d4eff3-0ae4-4bc3-9aa9-54909f88774f</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8d4eff3-0ae4-4bc3-9aa9-54909f88774f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=163&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-225/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Josip Bonić 64784351745</t>
+  </si>
+  <si>
+    <t>22.10.2026. 08:57:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a3324a6-18d2-4adb-b86b-3bd49400add8</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a3324a6-18d2-4adb-b86b-3bd49400add8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=225&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P Ob-128/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Antonela Penavić 67387182399</t>
+  </si>
+  <si>
+    <t>22.10.2026. 07:51:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57325506-3c27-43a5-8339-636435d3c254</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57325506-3c27-43a5-8339-636435d3c254/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=128&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P Ob-168/2024</t>
+  </si>
+  <si>
+    <t>Dopis od 21.10.2026.</t>
+  </si>
+  <si>
+    <t>Damir Markić 94664703373</t>
+  </si>
+  <si>
+    <t>21.10.2026. 13:41:03</t>
+  </si>
+  <si>
+    <t>29.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3f5bb41-7711-4dce-a3fb-9610f4cfdffe</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3f5bb41-7711-4dce-a3fb-9610f4cfdffe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=168&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-68/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 17.6.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Đuričin 91877059137</t>
+  </si>
+  <si>
+    <t>21.10.2026. 12:30:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8dd6019-3d86-45c8-aea3-309e713fbfe0</t>
+  </si>
+  <si>
+    <t>0053_001 68-25.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8dd6019-3d86-45c8-aea3-309e713fbfe0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=68&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-169/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.7.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Prpoš 06457891165</t>
+  </si>
+  <si>
+    <t>21.10.2026. 12:27:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e738589e-ce2f-4fd5-8933-f04ef4d65f32</t>
+  </si>
+  <si>
+    <t>0054_001 169-25.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e738589e-ce2f-4fd5-8933-f04ef4d65f32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=169&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-195/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 10.7.2026.</t>
+  </si>
+  <si>
+    <t>Lovro Jelinić 85498030584</t>
+  </si>
+  <si>
+    <t>21.10.2026. 12:24:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f86ca60c-ea86-4c56-a19e-b55f1a7dd942</t>
+  </si>
+  <si>
+    <t>0055_001 195-25.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f86ca60c-ea86-4c56-a19e-b55f1a7dd942/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=195&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-98/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Daniel Rajković 73600631918</t>
+  </si>
+  <si>
+    <t>21.10.2026. 12:22:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/668c2f4a-ac1a-4114-ba69-40002d0a76e7</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća (kazneni nalog).pdf O81O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/668c2f4a-ac1a-4114-ba69-40002d0a76e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=98&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3456/2026</t>
+  </si>
+  <si>
+    <t>ANJA DENYFT 07532619636</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:23:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/358c0aa0-9d69-4e19-afae-fd3791af13fd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3456_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/358c0aa0-9d69-4e19-afae-fd3791af13fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3456&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3291/2026</t>
+  </si>
+  <si>
+    <t>JASNA FILKO 64037179199</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:20:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af288768-73b5-4e5b-ab02-987164c03b03</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3291_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af288768-73b5-4e5b-ab02-987164c03b03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3291&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3378/2026</t>
+  </si>
+  <si>
+    <t>Anđelko Sekulić 88558240997</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:16:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f5f758e-4d53-426d-8429-d5d83958338f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3378_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f5f758e-4d53-426d-8429-d5d83958338f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3378&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3167/2026</t>
+  </si>
+  <si>
+    <t>Đorđe Velikić 23210025454</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:13:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4869c56e-cf90-4647-8a59-0f0582bc20bd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3167_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4869c56e-cf90-4647-8a59-0f0582bc20bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3167&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-778/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 17.7.2026.</t>
+  </si>
+  <si>
+    <t>Zef Krasniqi 89580425707</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:10:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/579ec597-03c3-44b0-bfa3-a76266b4464a</t>
+  </si>
+  <si>
+    <t>0052_001 ZEF.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/579ec597-03c3-44b0-bfa3-a76266b4464a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=778&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-3161/2026</t>
+  </si>
+  <si>
+    <t>ILONKA BÜRGER 03495214885</t>
+  </si>
+  <si>
+    <t>21.10.2026. 11:09:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b9628f7-fc16-43de-8ee8-0e3b13dc6d66</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3161_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b9628f7-fc16-43de-8ee8-0e3b13dc6d66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-82/2026</t>
+  </si>
+  <si>
+    <t>Nataša Schmitt 95457941251</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:20:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9834407d-e3de-4a8a-82ed-46052225678e</t>
+  </si>
+  <si>
+    <t>Rješenje - povlačenje tužbe.pdf O265O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9834407d-e3de-4a8a-82ed-46052225678e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=82&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Janko Bodnar 09788375841</t>
+  </si>
+  <si>
+    <t>21.10.2026. 08:20:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bd5c192-95e7-484e-8a8e-3174097dfb5a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2bd5c192-95e7-484e-8a8e-3174097dfb5a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-286/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 10.11.2026.</t>
+  </si>
+  <si>
+    <t>Matej Zemljić 92491169234</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:09:11</t>
+  </si>
+  <si>
+    <t>28.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e771eb7-139d-4429-9ceb-02d1ec679c66</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 10.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e771eb7-139d-4429-9ceb-02d1ec679c66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=286&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Nemanja Vidić 98731451563</t>
+  </si>
+  <si>
+    <t>20.10.2026. 14:09:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c4d349f-5616-48e4-8796-dda548780f0e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c4d349f-5616-48e4-8796-dda548780f0e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr Ob-9/2024</t>
+  </si>
+  <si>
+    <t>Dopis od 20.10.2026.</t>
+  </si>
+  <si>
+    <t>Robert Čatić 44830709977</t>
+  </si>
+  <si>
+    <t>20.10.2026. 13:11:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91c07172-b093-4a20-8b4b-90b15a208164</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/91c07172-b093-4a20-8b4b-90b15a208164/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr Ob&amp;predmet=9&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pokojni Grgić Marko</t>
+  </si>
+  <si>
+    <t>MARICA ĐURAŠEVIĆ 79430658097; MARINA KRNJIĆ 70919456608; MARKO GRGIĆ 11304791371</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:51:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1deb2078-1b59-49d8-b93f-1a00bbb80917</t>
+  </si>
+  <si>
+    <t>SKM_28726102012370.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1deb2078-1b59-49d8-b93f-1a00bbb80917/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-546/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.10.2026.</t>
+  </si>
+  <si>
+    <t>Belizar Tomaić 73628212282</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:13:28</t>
+  </si>
+  <si>
+    <t>06.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c70589f3-bcbe-4b4a-956f-32f31445a63b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c70589f3-bcbe-4b4a-956f-32f31445a63b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=546&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Marko Cvrković 10255320499</t>
+  </si>
+  <si>
+    <t>20.10.2026. 11:13:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa87e7fe-912e-4353-8ec2-c6fb9ee2eeb6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa87e7fe-912e-4353-8ec2-c6fb9ee2eeb6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pokojna Stefanišin Marija</t>
+  </si>
+  <si>
+    <t>MARIJA STEFANIŠIN 44091521793; SLAVICA LEHOLAT 80272499037</t>
+  </si>
+  <si>
+    <t>20.10.2026. 10:17:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/221ea716-f2d3-4d5e-a503-0e3875be96cb</t>
+  </si>
+  <si>
+    <t>SKM_28726102011020.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/221ea716-f2d3-4d5e-a503-0e3875be96cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>R1-120/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Zdravko Veselinović 13750518434</t>
+  </si>
+  <si>
+    <t>20.10.2026. 09:04:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e71bf609-df52-49a7-8381-007b09de172a</t>
+  </si>
+  <si>
+    <t>Rješenje - nastavak postupka.pdf O373O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e71bf609-df52-49a7-8381-007b09de172a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1&amp;predmet=120&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-45/2026</t>
+  </si>
+  <si>
+    <t>MILADIN ŽIVANOVIĆ 92505768516</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:55:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b03b9d3-be0d-4594-b599-ed2bc38a5b3f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b03b9d3-be0d-4594-b599-ed2bc38a5b3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kov&amp;predmet=45&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-148/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.09.2026.; Rješenje od 21.05.2026.; 
+Podnesak od 27.02.2026.</t>
+  </si>
+  <si>
+    <t>Milovan Lukić 79019984796</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:51:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/242446cc-b708-4852-b14b-2ef87aeac941</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Rješenje - trošak.pdf O372O; Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/242446cc-b708-4852-b14b-2ef87aeac941/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=148&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-1074/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Ines Bajto 76319019441</t>
+  </si>
+  <si>
+    <t>20.10.2026. 08:49:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6751d370-0496-40b3-a799-4de95d3df148</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena žalba kao nedopuštena_nepotpuna_nepravodobna.pdf O214O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6751d370-0496-40b3-a799-4de95d3df148/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=1074&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3539/2026</t>
+  </si>
+  <si>
+    <t>TANJA CIPRIĆ 81015588750</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:40:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9ec48fb-defa-4fb5-a7b3-16d4ac045b36</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3539_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9ec48fb-defa-4fb5-a7b3-16d4ac045b36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3539&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3335/2026</t>
+  </si>
+  <si>
+    <t>Ivan Lampert 42964321872</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:37:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/143bbe0e-515e-43a6-a8b4-34478d36de2b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3335_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/143bbe0e-515e-43a6-a8b4-34478d36de2b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3335&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3272/2026</t>
+  </si>
+  <si>
+    <t>MARTINA LUKETIĆ 00329896677</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:34:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6327162-1125-4340-8e6e-5bd6d0727545</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3272_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6327162-1125-4340-8e6e-5bd6d0727545/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3272&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3245/2026</t>
+  </si>
+  <si>
+    <t>IVAN ŠEDA 82850571545</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:32:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44af37aa-2246-4d09-b769-867f99cf6fea</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3245_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44af37aa-2246-4d09-b769-867f99cf6fea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3245&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-706/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 15.10.2026.</t>
+  </si>
+  <si>
+    <t>Dario Lampert 24105821659</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:17:40</t>
+  </si>
+  <si>
+    <t>27.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e410532-abc3-4e16-a022-87c7bdbeff20</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e410532-abc3-4e16-a022-87c7bdbeff20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=706&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Domagoj Lampert 98256887588</t>
+  </si>
+  <si>
+    <t>19.10.2026. 14:17:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d3c2260-42eb-4377-bae9-e0a46020082d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d3c2260-42eb-4377-bae9-e0a46020082d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2647/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi</t>
+  </si>
+  <si>
+    <t>LJILJANA BILBIJA 59105099403</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:24:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e79c1764-e304-4bbd-8e9e-5f77268897ce</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e79c1764-e304-4bbd-8e9e-5f77268897ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2647&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3414/2026</t>
+  </si>
+  <si>
+    <t>ROBERTA MESIĆ 65153286012</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:38:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/919a6883-41b6-452e-bb99-fe610b92763d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3414_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/919a6883-41b6-452e-bb99-fe610b92763d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3414&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3351/2026</t>
+  </si>
+  <si>
+    <t>Elizabeta Pavlović 21609417239</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:34:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/833ac422-593d-4a7d-b045-c891bb4e05f8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3351_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/833ac422-593d-4a7d-b045-c891bb4e05f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3351&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3216/2026</t>
+  </si>
+  <si>
+    <t>RUC d.o.o. 54821514061</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:28:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a2a35f4-ff2d-4bea-802e-88f1fc7297d2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3216_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a2a35f4-ff2d-4bea-802e-88f1fc7297d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3216&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-848/2023</t>
+  </si>
+  <si>
+    <t>Presuda od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Igor Jurić 59454504165</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:26:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b45ab4cd-0c55-4cf3-bcb6-1f4b6f79356d</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.docx O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b45ab4cd-0c55-4cf3-bcb6-1f4b6f79356d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=848&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovrv-3192/2026</t>
+  </si>
+  <si>
+    <t>RAMAJANA AZRA ABAZ 78354388737</t>
+  </si>
+  <si>
+    <t>19.10.2026. 12:21:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a2738f-29cc-4312-871c-3f6add5ea4b2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3192_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/27a2738f-29cc-4312-871c-3f6add5ea4b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3192&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-58/2026</t>
+  </si>
+  <si>
+    <t>Nalog od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Biljana Dujković 85334553241</t>
+  </si>
+  <si>
+    <t>19.10.2026. 10:54:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79407f95-bb8d-4453-98c4-69fe7437082c</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79407f95-bb8d-4453-98c4-69fe7437082c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-751/2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 15.10.2026.</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>19.10.2026. 10:03:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bcbda81-0e32-4197-a6f7-c65289d85390</t>
+  </si>
+  <si>
+    <t>Zaključak - o prodaji nekretnina.pdf O349O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bcbda81-0e32-4197-a6f7-c65289d85390/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=751&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-265/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 29.09.2026.</t>
+  </si>
+  <si>
+    <t>Gordana Mitrović 57210541308</t>
+  </si>
+  <si>
+    <t>19.10.2026. 09:05:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb2a84fa-7c44-405a-8fdb-788b3416d9e8</t>
   </si>
   <si>
     <t>Presuda - zbog ogluhe.pdf O93O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/8fb710de-7b22-425e-b1c5-1bed81933ec9/dokumenti/preuzimanje</t>
-[...207 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=242&amp;godina=2026</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb2a84fa-7c44-405a-8fdb-788b3416d9e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=265&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-299/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.10.2026.</t>
+  </si>
+  <si>
+    <t>Vanesa Ferbežar 24764124542</t>
+  </si>
+  <si>
+    <t>19.10.2026. 08:58:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2462b4-a102-4510-813f-d82a3c1bfea6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec2462b4-a102-4510-813f-d82a3c1bfea6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=299&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-397/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>Eduard Matulina 55425920354</t>
+  </si>
+  <si>
+    <t>19.10.2026. 07:34:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1340fe82-3aaa-4c06-a9dc-4807b17bdeac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1340fe82-3aaa-4c06-a9dc-4807b17bdeac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=397&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-66/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Snježana Hodak 20872606984</t>
+  </si>
+  <si>
+    <t>19.10.2026. 07:31:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/031d06b8-ae0e-45ad-9c9a-d0706962b803</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/031d06b8-ae0e-45ad-9c9a-d0706962b803/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=66&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P Ob-199/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.10.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Tešić 28963571088</t>
+  </si>
+  <si>
+    <t>16.10.2026. 13:27:24</t>
+  </si>
+  <si>
+    <t>26.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9240e9a3-2f30-491c-8eae-5fb1b27be0a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9240e9a3-2f30-491c-8eae-5fb1b27be0a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=199&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P Ob-49/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 16.10.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Vukelić 81125662827</t>
+  </si>
+  <si>
+    <t>16.10.2026. 13:01:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a6564bf-002f-488a-8aab-eafac5bceb70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a6564bf-002f-488a-8aab-eafac5bceb70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=49&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-65/2026</t>
+  </si>
+  <si>
+    <t>Boris Hlatki 02966418862</t>
+  </si>
+  <si>
+    <t>16.10.2026. 12:49:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df002638-5193-4263-9bb9-501dbaacb103</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df002638-5193-4263-9bb9-501dbaacb103/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=65&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Jurica Jelinić 77488361618</t>
+  </si>
+  <si>
+    <t>16.10.2026. 12:49:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a40024e-1cb3-4e7c-b127-ecac9a9fced1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a40024e-1cb3-4e7c-b127-ecac9a9fced1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pl-174/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.09.2026.; Prijedlog od 26.06.2025.; Prilog od: 26.06.2025.; Prilog od: 26.06.2025.</t>
+  </si>
+  <si>
+    <t>Krešimir Bajac 65310645325</t>
+  </si>
+  <si>
+    <t>16.10.2026. 12:35:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adbf8718-b202-4314-bf46-acfde334d962</t>
+  </si>
+  <si>
+    <t>Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3169_2025-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-3169_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Rješenje - platni nalog.pdf O323O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adbf8718-b202-4314-bf46-acfde334d962/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pl&amp;predmet=174&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3354/2026</t>
+  </si>
+  <si>
+    <t>Marija Petranović Šerifović 41466369215</t>
+  </si>
+  <si>
+    <t>16.10.2026. 12:16:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a4c36d9-d222-46e5-851c-b86fae54d5f4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3354_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a4c36d9-d222-46e5-851c-b86fae54d5f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3354&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3267/2026</t>
+  </si>
+  <si>
+    <t>MIRJAM RAKINAC 04088073567</t>
+  </si>
+  <si>
+    <t>16.10.2026. 12:13:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2cda92f-838e-4632-ac9c-439596dcfe33</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3267_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2cda92f-838e-4632-ac9c-439596dcfe33/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3267&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3237/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO RAVNJAK-SKARAMUCA 54331630609</t>
+  </si>
+  <si>
+    <t>16.10.2026. 12:09:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a978a0ac-e69d-4089-97ff-ff38f9f854b3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3237_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a978a0ac-e69d-4089-97ff-ff38f9f854b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3237&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3110/2026</t>
+  </si>
+  <si>
+    <t>RENATO PAVOKOVIĆ 28642758543</t>
+  </si>
+  <si>
+    <t>16.10.2026. 12:03:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53ef6ca9-2e84-4d5b-8204-412004efd674</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3110_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53ef6ca9-2e84-4d5b-8204-412004efd674/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3104/2026</t>
+  </si>
+  <si>
+    <t>BOJAN NOVAKOVIĆ 42323807933</t>
+  </si>
+  <si>
+    <t>16.10.2026. 11:45:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/335b37d5-7e56-4044-aadd-8835ae88c89e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3104_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/335b37d5-7e56-4044-aadd-8835ae88c89e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3104&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1144/2025</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1144/2025</t>
+  </si>
+  <si>
+    <t>GRAD VUKOVAR 50041264710; Općinski sud u Vukovaru; Područni ured za katastar Vukovar</t>
+  </si>
+  <si>
+    <t>16.10.2026. 10:58:49</t>
+  </si>
+  <si>
+    <t>17.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b11cb4d-e943-446c-b4d0-fec0410e5730</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b11cb4d-e943-446c-b4d0-fec0410e5730/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=1144&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2565/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2565/2026</t>
+  </si>
+  <si>
+    <t>Andreja Njikeutchi 83871386453</t>
+  </si>
+  <si>
+    <t>16.10.2026. 10:08:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a79cfd6-572f-4e4d-9378-b8795ec8906e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a79cfd6-572f-4e4d-9378-b8795ec8906e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2565&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>rješenje</t>
+  </si>
+  <si>
+    <t>16.10.2026. 10:08:16</t>
+  </si>
+  <si>
+    <t>16.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4ac47e8-437d-410b-9a77-3dcf5c45f42c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4ac47e8-437d-410b-9a77-3dcf5c45f42c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-357/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 03.11.2026.</t>
+  </si>
+  <si>
+    <t>Franjo Sabljak 41127445420</t>
+  </si>
+  <si>
+    <t>16.10.2026. 09:07:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef934d08-7e94-495b-bd3e-452bfec78805</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 03.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef934d08-7e94-495b-bd3e-452bfec78805/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=357&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-620/2023</t>
+  </si>
+  <si>
+    <t>Faredin Veliji 07396225926</t>
+  </si>
+  <si>
+    <t>16.10.2026. 09:00:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/157627d3-dafd-4980-8075-e06a25805c70</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/157627d3-dafd-4980-8075-e06a25805c70/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=620&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Pp-344/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 03.11.2026.; Podnesak od 08.04.2026.</t>
+  </si>
+  <si>
+    <t>Ljubinka Vranješević 92252620491</t>
+  </si>
+  <si>
+    <t>16.10.2026. 08:50:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a972c98-003e-436a-81b1-8785ae9e8894</t>
+  </si>
+  <si>
+    <t>Optužni prijedlog.pdf P65P; Poziv za sudsku radnju od 03.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a972c98-003e-436a-81b1-8785ae9e8894/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=344&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-368/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 28.7.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Balog 64258523840</t>
+  </si>
+  <si>
+    <t>15.10.2026. 13:40:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae6e6438-1801-4801-9e68-bcd839034a64</t>
+  </si>
+  <si>
+    <t>ivica balog.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae6e6438-1801-4801-9e68-bcd839034a64/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=368&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pokojna Jovanka Šišljagić</t>
+  </si>
+  <si>
+    <t>DANICA ALIĆ 60069456299; GORDANA DUŠANIĆ 34742601875; JOVANKA ŠIŠLJAGIĆ 83794583028; MAJA ĐORĐEVIĆ 68241045519; PETRA TUBIĆ 30222731633</t>
+  </si>
+  <si>
+    <t>15.10.2026. 09:39:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4014f714-4a5c-47e1-93b9-dc6c4d581b07</t>
+  </si>
+  <si>
+    <t>SKM_28726101510250.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4014f714-4a5c-47e1-93b9-dc6c4d581b07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pokojni Milutin Vukičević</t>
+  </si>
+  <si>
+    <t>MILUTIN VUKIČEVIĆ 18306403845; RADOVAN VUKIČEVIĆ 17487554551; ĐORĐE VUKIČEVIĆ 01715806012</t>
+  </si>
+  <si>
+    <t>14.10.2026. 14:04:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e93aade5-890e-4198-9b09-86f1cdef1e0c</t>
+  </si>
+  <si>
+    <t>SKM_28726101414490.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e93aade5-890e-4198-9b09-86f1cdef1e0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3540/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3540/2026</t>
+  </si>
+  <si>
+    <t>Desanka Marijanović 37570173308</t>
+  </si>
+  <si>
+    <t>14.10.2026. 08:45:27</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a340bb33-07ac-4e20-89ea-798e6f32106b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a340bb33-07ac-4e20-89ea-798e6f32106b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=3540&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>14.10.2026. 08:44:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/453ed1aa-b40b-41ad-b833-f9b21a718d0f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/453ed1aa-b40b-41ad-b833-f9b21a718d0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-3168/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3168/2026</t>
+  </si>
+  <si>
+    <t>Krešimir Mišir 50673616181</t>
+  </si>
+  <si>
+    <t>12.10.2026. 07:07:07</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/825d25fc-ae95-459b-be89-ff920ae20377</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/825d25fc-ae95-459b-be89-ff920ae20377/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=3168&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pokojni Janko Slonka</t>
+  </si>
+  <si>
+    <t>JANKO SLONKA 00703266775; VLATKO SLONKA 44880593863</t>
+  </si>
+  <si>
+    <t>07.10.2026. 14:14:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03f97c7c-7c17-46d9-9e93-c2f55aa5b50e</t>
+  </si>
+  <si>
+    <t>SKM_28726100715000.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03f97c7c-7c17-46d9-9e93-c2f55aa5b50e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-2911/2026</t>
   </si>
   <si>
     <t>rješenje Mile Bosnić</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>02.10.2026. 08:13:33</t>
   </si>
   <si>
-    <t>02.11.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2017c2a7-0773-40a1-ab2a-f23a9a4b6e75</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2017c2a7-0773-40a1-ab2a-f23a9a4b6e75/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2911&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovr-434/2026</t>
-[...23 lines deleted...]
-  <si>
     <t>Z-2921/2026</t>
   </si>
   <si>
     <t>rješenje Niko Kasalo</t>
   </si>
   <si>
     <t>02.10.2026. 08:12:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0f5bc7b1-45c7-46b0-8e8e-40736615db44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0f5bc7b1-45c7-46b0-8e8e-40736615db44/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2921&amp;godina=2026</t>
   </si>
   <si>
     <t>rješenje Mikrut Gordana</t>
   </si>
   <si>
     <t>02.10.2026. 08:10:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7fd06c29-fd9d-49a8-95f9-ba573ce56f66</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7fd06c29-fd9d-49a8-95f9-ba573ce56f66/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Ovr-626/2025</t>
-[...234 lines deleted...]
-  <si>
     <t>Z-3094/2026</t>
   </si>
   <si>
-    <t>Rješenje</t>
-[...1 lines deleted...]
-  <si>
     <t>01.10.2026. 08:35:37</t>
   </si>
   <si>
-    <t>31.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2fb9ea7b-081c-4421-8750-cf1262b926ce</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2fb9ea7b-081c-4421-8750-cf1262b926ce/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=3094&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-3069/2026</t>
-[...207 lines deleted...]
- 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.</t>
+    <t>Z-3412/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-3412/2026</t>
+  </si>
+  <si>
+    <t>Vladimir Malancuk 62000177266</t>
+  </si>
+  <si>
+    <t>29.09.2026. 11:09:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1b4e6c4-0d9b-46c9-a888-3ef2fdfd9186</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1b4e6c4-0d9b-46c9-a888-3ef2fdfd9186/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=3412&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Sp-286/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>Vedran Samaržija</t>
+  </si>
+  <si>
+    <t>Josipa Runjanina 29, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>13472393350</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Vedran Samaržija 13472393350</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:07:14</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b918bfa-82e9-474c-bdd1-b256f7172fdd</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b918bfa-82e9-474c-bdd1-b256f7172fdd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=286&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2743/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2743/2026</t>
+  </si>
+  <si>
+    <t>Ivana Knezović 06546130265</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:35:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb38bb4-0549-46c8-8da0-b7596a3ad0fb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb38bb4-0549-46c8-8da0-b7596a3ad0fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2743&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:34:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ef5358a-2f14-4518-a842-3a0cb09be09a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ef5358a-2f14-4518-a842-3a0cb09be09a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-278/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Kovač</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 7, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>37655000279</t>
+  </si>
+  <si>
+    <t>Dejan Kovač 37655000279; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>24.09.2026. 14:43:32</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fad78582-7e1a-42e8-973b-da29e60adb22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fad78582-7e1a-42e8-973b-da29e60adb22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=278&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>24.09.2026. 14:18:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd5cb797-e8e6-4254-aa97-9dafc35805eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd5cb797-e8e6-4254-aa97-9dafc35805eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NASLJEĐIVANJU IZA POK. PETRA KRZNARIĆA</t>
+  </si>
+  <si>
+    <t>MARKO KRZNARIĆ 66751148650</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:31:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9a8fc1e-7bb3-4df1-9ad4-78a64d560f89</t>
+  </si>
+  <si>
+    <t>Krznarić Petar - rješenje o nasljeđivanju potpisano.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9a8fc1e-7bb3-4df1-9ad4-78a64d560f89/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje o Nasljeđivanju iza pok. Roberta Škondre 2.O-392/25 UPP/OS-O-148/26</t>
+  </si>
+  <si>
+    <t>FRANKO ŠKONDRO; ROBERT ŠKONDRO 97499530339</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:02:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd3b510a-d333-440c-8532-82bbd1a4fc6c</t>
+  </si>
+  <si>
+    <t>Poziv Franku Škondri za dostavu rješenja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd3b510a-d333-440c-8532-82bbd1a4fc6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>pok. Miroljub Cicak</t>
+  </si>
+  <si>
+    <t>LJUBICA NEDIĆ 12985816573; MIROLJUB CICAK 69180718652</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:48:15</t>
+  </si>
+  <si>
+    <t>10.03.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/736e5166-329f-49f7-9e5c-2f8a59208f22</t>
+  </si>
+  <si>
+    <t>Cicak Miroljub - Oglas - ne znaju se nasljednici.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/736e5166-329f-49f7-9e5c-2f8a59208f22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-347/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Ivke (Juro) Vrabel rođ. Jurić, Šarengrad</t>
+  </si>
+  <si>
+    <t>01.09.2026. 09:12:22</t>
+  </si>
+  <si>
+    <t>01.03.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2b58e60-3a0b-4fa4-b849-3061e169f3f4</t>
+  </si>
+  <si>
+    <t>OGLAS - SUD - POK. IVKA VRABEL.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2b58e60-3a0b-4fa4-b849-3061e169f3f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=347&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Oglas-poziv nasljednicima u ostavinskom postupku iza pok. MARIJE MAUL, O-391/26; UPP/OS-O-154/26</t>
+  </si>
+  <si>
+    <t>MARIJA MAUL; ĐURO JARABEK 14339370105</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:13:40</t>
+  </si>
+  <si>
+    <t>01.02.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1edddbd-4944-4005-8f3c-67028bbe7787</t>
+  </si>
+  <si>
+    <t>OGLAS Posl. br. 2. O-391-26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1edddbd-4944-4005-8f3c-67028bbe7787/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas-poziv nasljednicima u ostavinskom postupku iza pok. ANTUNA MAULA, O-393/26; UPP/OS-O-155/26</t>
+  </si>
+  <si>
+    <t>ANTUN MAUL; ĐURO JARABEK 14339370105</t>
+  </si>
+  <si>
+    <t>31.07.2026. 08:46:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da9a5b88-bc27-4349-a3b7-5f8fe8c9699f</t>
+  </si>
+  <si>
+    <t>OGLAS  Posl. br. 2.O-393-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da9a5b88-bc27-4349-a3b7-5f8fe8c9699f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-191/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Đure Majačić (Antun), Bapska</t>
+  </si>
+  <si>
+    <t>17.06.2026. 09:08:07</t>
+  </si>
+  <si>
+    <t>18.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21fb4eba-647d-429a-bc6d-f2a9c35d7e5c</t>
+  </si>
+  <si>
+    <t>OGLAS SUD - POK. ĐURO MAJAČIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21fb4eba-647d-429a-bc6d-f2a9c35d7e5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-389/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Flavije (Mijo) Duduković rođ. Duduković, Vukovar</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:19:05</t>
+  </si>
+  <si>
+    <t>17.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d6ecb2c-b298-4690-98b4-14659a79e540</t>
+  </si>
+  <si>
+    <t>OGLAS SUD - POK. FLAVIJA DUDUKOVIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d6ecb2c-b298-4690-98b4-14659a79e540/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Oglas - ostavinski postupak iza pok. Simune Ristić</t>
+  </si>
+  <si>
+    <t>SIMUNA RISTIĆ 07553905003</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:49:54</t>
+  </si>
+  <si>
+    <t>09.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb03669-0d67-46e4-aa05-da349137ff27</t>
+  </si>
+  <si>
+    <t>Oglasna ploča Simuna Ristić.pdf; OGLAS_NN_OSTAVINA_SIMUNA_RISTIĆ.odt</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb03669-0d67-46e4-aa05-da349137ff27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pokojni Rade Ilić</t>
+  </si>
+  <si>
+    <t>Desa Ilić; Mira Kostadinović; Nada Bajić; RADE ILIĆ; Slava Starčević; Vesna Marić; Vladimir Jarić; ŽELJKO JARIĆ 40111977439</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:21:59</t>
+  </si>
+  <si>
+    <t>21.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff4fa7e-e5f7-4060-80b0-c1d84951c862</t>
+  </si>
+  <si>
+    <t>SKM_28726052909060.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff4fa7e-e5f7-4060-80b0-c1d84951c862/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pok. Bako Maria</t>
+  </si>
+  <si>
+    <t>MARIA BAKO 93670616728; ZLATKO BAKO 93970682445</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:54:51</t>
+  </si>
+  <si>
+    <t>15.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/970ae04a-70c2-48e6-925d-0d3578845fb9</t>
+  </si>
+  <si>
+    <t>SKM_28726052611390.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/970ae04a-70c2-48e6-925d-0d3578845fb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-179/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Mire (Nikola) Ganić rođ. Balać, Vukovar</t>
+  </si>
+  <si>
+    <t>08.05.2026. 10:47:14</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984d0b25-27bd-486c-a32f-d219bb707c04</t>
+  </si>
+  <si>
+    <t>OBJAVA OGLASA - SUD - POK. MIRA GANIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984d0b25-27bd-486c-a32f-d219bb707c04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-173/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Boška Belančić (Milenko), Vukovar</t>
+  </si>
+  <si>
+    <t>06.05.2026. 11:58:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df25ad11-1f66-4da7-b1f5-d8d2166573c1</t>
+  </si>
+  <si>
+    <t>OBJAVA OGLASA - SUD - POK. BOŠKO BELANČIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df25ad11-1f66-4da7-b1f5-d8d2166573c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-167/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Drage Zelenika (Jure), Ilok</t>
+  </si>
+  <si>
+    <t>04.05.2026. 14:25:04</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cfefb02-6c4a-4704-9cfa-550300a81288</t>
+  </si>
+  <si>
+    <t>OBJAVA OGLASA - SUD - POK. DRAGO ZELENIKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cfefb02-6c4a-4704-9cfa-550300a81288/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=167&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pokojna Zrakić Jelka</t>
+  </si>
+  <si>
+    <t>JELKA ZRAKIĆ 50220286826</t>
+  </si>
+  <si>
+    <t>15.04.2026. 08:56:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfdd7e42-72ce-4e3d-a971-dcc3b428ed80</t>
+  </si>
+  <si>
+    <t>Zrakić Jelka - O G L A S.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfdd7e42-72ce-4e3d-a971-dcc3b428ed80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-191/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2025.</t>
+  </si>
+  <si>
+    <t>Ružica Dufek</t>
+  </si>
+  <si>
+    <t>Sinjske Alke 8, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>65494000176</t>
+  </si>
+  <si>
+    <t>Ružica Dufek 65494000176; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>18.07.2025. 08:32:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-102/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.04.2025.</t>
+  </si>
+  <si>
+    <t>Srđan Milojević</t>
+  </si>
+  <si>
+    <t>Patkovićeva 14, 32224 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>59455078095</t>
+  </si>
+  <si>
+    <t>Srđan Milojević 59455078095; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>17.04.2025. 12:20:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d45a17c3-b936-4b24-812c-195852979d15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d45a17c3-b936-4b24-812c-195852979d15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=102&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-215/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.03.2025.</t>
+  </si>
+  <si>
+    <t>Josipa Klisurić</t>
+  </si>
+  <si>
+    <t>204. Vukovarske Brigade 89, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>12267583290</t>
+  </si>
+  <si>
+    <t>Josipa Klisurić 12267583290; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>06.03.2025. 14:31:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e4cccac-abec-4489-a852-58044920675d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e4cccac-abec-4489-a852-58044920675d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=215&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-388/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.02.2025.</t>
+  </si>
+  <si>
+    <t>Danijela Huzjak</t>
+  </si>
+  <si>
+    <t>Ante Starčevića 40, 32237 Lovas, Hrvatska</t>
+  </si>
+  <si>
+    <t>05823815456</t>
+  </si>
+  <si>
+    <t>Danijela Huzjak 05823815456; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:34:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9239fe27-3c45-4f20-974e-32ebcc03b6cc</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9239fe27-3c45-4f20-974e-32ebcc03b6cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=388&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-385/2024</t>
+  </si>
+  <si>
+    <t>Adriana Kišmartin</t>
+  </si>
+  <si>
+    <t>Dobra Voda 12, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>08131772184</t>
+  </si>
+  <si>
+    <t>Adriana Kišmartin 08131772184; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:31:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba80f07d-bb80-4af1-973b-490ab40ace16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba80f07d-bb80-4af1-973b-490ab40ace16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=385&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-347/2023</t>
+  </si>
+  <si>
+    <t>Tomislav Barbarić</t>
+  </si>
+  <si>
+    <t>Vlatka Kraljevića 30, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>19418324825</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Tomislav Barbarić 19418324825</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:30:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75a0427f-833f-4d40-9b9d-c60909e877d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75a0427f-833f-4d40-9b9d-c60909e877d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=347&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-357/2023</t>
+  </si>
+  <si>
+    <t>Matilda Cvijan</t>
+  </si>
+  <si>
+    <t>Kralja Petra Krešimira Iv 72, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>14809144715</t>
+  </si>
+  <si>
+    <t>Matilda Cvijan 14809144715; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:29:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bac5e8c1-c045-4d67-8b32-77b392698d14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bac5e8c1-c045-4d67-8b32-77b392698d14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=357&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-345/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.02.2025.</t>
+  </si>
+  <si>
+    <t>Zvijezdana Ivanac</t>
+  </si>
+  <si>
+    <t>J.j.strossmayera 59, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>75931055023</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zvijezdana Ivanac 75931055023</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:28:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c304ab-60d7-40d4-8ee0-1a5782609bbd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c304ab-60d7-40d4-8ee0-1a5782609bbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=345&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-371/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.02.2025.</t>
+  </si>
+  <si>
+    <t>Blaženka Mihaljević</t>
+  </si>
+  <si>
+    <t>Široki Put 101, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>38665991328</t>
+  </si>
+  <si>
+    <t>Blaženka Mihaljević 38665991328; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:24:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7df83e64-5cd9-482f-a535-5b855f4bb5e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7df83e64-5cd9-482f-a535-5b855f4bb5e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=371&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-354/2023</t>
+  </si>
+  <si>
+    <t>Željka Jokić</t>
+  </si>
+  <si>
+    <t>Bernarda Vukasa 13, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>08132759474</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Željka Jokić 08132759474</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:22:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80531137-5bfe-4c52-885d-b1fe2f3e8f0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80531137-5bfe-4c52-885d-b1fe2f3e8f0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=354&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-301/2024</t>
+  </si>
+  <si>
+    <t>Milenko Erić</t>
+  </si>
+  <si>
+    <t>Školska Ulica 171, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>64935284946</t>
+  </si>
+  <si>
+    <t>Milenko Erić 64935284946; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 11:26:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43962b3d-8cb1-40d6-98a1-1954cac599a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43962b3d-8cb1-40d6-98a1-1954cac599a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=301&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-374/2023</t>
+  </si>
+  <si>
+    <t>Branka Martinović</t>
+  </si>
+  <si>
+    <t>Dr. Ante Starčevića 40, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>91646972403</t>
+  </si>
+  <si>
+    <t>Branka Martinović 91646972403; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:26:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bf9e8ae-a2dc-4806-b0e3-1f4f0c800edf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bf9e8ae-a2dc-4806-b0e3-1f4f0c800edf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=374&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-361/2023</t>
+  </si>
+  <si>
+    <t>Marina Magoč</t>
+  </si>
+  <si>
+    <t>TRPINJSKA CESTA 141, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>13142852416</t>
+  </si>
+  <si>
+    <t>Marina Magoč 13142852416; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:20:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1392480-24b2-451b-9c35-bb37f8a5bd7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1392480-24b2-451b-9c35-bb37f8a5bd7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=361&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-297/2024</t>
+  </si>
+  <si>
+    <t>Eddy Bičvić</t>
+  </si>
+  <si>
+    <t>Nova 69, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>10941922166</t>
+  </si>
+  <si>
+    <t>Eddy Bičvić 10941922166; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:12:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af84ebce-5593-4a30-95d0-e8bac5f76fba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af84ebce-5593-4a30-95d0-e8bac5f76fba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=297&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-259/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.11.2024.</t>
+  </si>
+  <si>
+    <t>Duško Janković</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 20, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>15635247531</t>
+  </si>
+  <si>
+    <t>Duško Janković 15635247531</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:10:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7fc633e-2d7b-42ec-b0fd-4b152e23a25f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7fc633e-2d7b-42ec-b0fd-4b152e23a25f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=259&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-224/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.11.2024.</t>
+  </si>
+  <si>
+    <t>Toni Gubica</t>
+  </si>
+  <si>
+    <t>Dr. Ante Starčevića 44, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>60955602040</t>
+  </si>
+  <si>
+    <t>Toni Gubica 60955602040</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:09:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6382a794-dd3b-44eb-8db1-2820785bfef4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6382a794-dd3b-44eb-8db1-2820785bfef4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=224&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-198/2023</t>
+  </si>
+  <si>
+    <t>Željko Ćužić</t>
+  </si>
+  <si>
+    <t>Dr. Franje Tuđmana 86, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>01742641788</t>
   </si>
   <si>
     <t>Željko Ćužić 01742641788</t>
   </si>
   <si>
-    <t>30.09.2026. 13:28:08</t>
-[...3582 lines deleted...]
-  <si>
     <t>06.02.2025. 10:08:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/11a1d181-c828-4b00-a021-a1ee6df82e8c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/11a1d181-c828-4b00-a021-a1ee6df82e8c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=198&amp;godina=2023</t>
   </si>
   <si>
     <t>Sp-101/2023</t>
   </si>
   <si>
     <t>Rješenje od 14.11.2024.</t>
   </si>
   <si>
     <t>Ivan Čulo</t>
   </si>
   <si>
     <t>Grobljanska 1, 32010 Lipovača, Hrvatska</t>
   </si>
   <si>
     <t>97268384944</t>
@@ -4600,53 +3608,50 @@
     <t>Marija Grbavac Dragun</t>
   </si>
   <si>
     <t>Grada Vukovara 14, 32237 Mohovo, Hrvatska</t>
   </si>
   <si>
     <t>33793030467</t>
   </si>
   <si>
     <t>Marija Grbavac Dragun 33793030467; Svim zainteresiranima</t>
   </si>
   <si>
     <t>20.05.2024. 08:15:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dcaab3a6-dd65-4f3e-bea1-efb508ccfea2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dcaab3a6-dd65-4f3e-bea1-efb508ccfea2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=244&amp;godina=2023</t>
   </si>
   <si>
     <t>z-5309/2022</t>
-  </si>
-[...1 lines deleted...]
-    <t>RJEŠENJE</t>
   </si>
   <si>
     <t>radinka TRGOVČEVIĆ-RAŠIĆ</t>
   </si>
   <si>
     <t>28.08.2023. 10:00:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9ca8edc-53c6-4ce2-9e85-b345e1effbc8</t>
   </si>
   <si>
     <t>5309.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f9ca8edc-53c6-4ce2-9e85-b345e1effbc8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=z&amp;predmet=5309&amp;godina=2022</t>
   </si>
   <si>
     <t>RJEŠENJE O NEPROVOĐENJU OSTAVINSKE RASPRAVE IZA POK. ANKA (Đuro) PILER</t>
   </si>
   <si>
     <t>SVI ZAINTERESIRANI</t>
   </si>
@@ -5202,51 +4207,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N230"/>
+  <dimension ref="A1:N189"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -5313,241 +4318,241 @@
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>51</v>
       </c>
       <c r="I6" t="s">
         <v>52</v>
       </c>
       <c r="J6" t="s">
-        <v>44</v>
+        <v>20</v>
       </c>
       <c r="K6" t="s">
         <v>53</v>
       </c>
       <c r="L6" t="s">
         <v>54</v>
       </c>
       <c r="M6" t="s">
         <v>55</v>
       </c>
       <c r="N6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>58</v>
+        <v>43</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>58</v>
+      </c>
+      <c r="I7" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="J7" t="s">
         <v>20</v>
       </c>
       <c r="K7" t="s">
+        <v>60</v>
+      </c>
+      <c r="L7" t="s">
         <v>61</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>62</v>
       </c>
-      <c r="M7" t="s">
+      <c r="N7" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D8" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
+        <v>66</v>
+      </c>
+      <c r="I8" t="s">
         <v>67</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="K8" t="s">
         <v>69</v>
       </c>
       <c r="L8" t="s">
         <v>70</v>
       </c>
       <c r="M8" t="s">
         <v>71</v>
       </c>
       <c r="N8" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>73</v>
       </c>
       <c r="D9" t="s">
@@ -5564,8538 +4569,6928 @@
       </c>
       <c r="J9" t="s">
         <v>20</v>
       </c>
       <c r="K9" t="s">
         <v>77</v>
       </c>
       <c r="L9" t="s">
         <v>78</v>
       </c>
       <c r="M9" t="s">
         <v>79</v>
       </c>
       <c r="N9" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="D10" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="I10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="J10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K10" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="L10" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="M10" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="D11" t="s">
-        <v>86</v>
+        <v>65</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I11" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="J11" t="s">
-        <v>44</v>
+        <v>68</v>
       </c>
       <c r="K11" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="L11" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="M11" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="N11" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D12" t="s">
-        <v>94</v>
+        <v>65</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="I12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="J12" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="K12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M12" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D13" t="s">
-        <v>103</v>
+        <v>65</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>104</v>
       </c>
       <c r="I13" t="s">
         <v>105</v>
       </c>
       <c r="J13" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="K13" t="s">
         <v>106</v>
       </c>
       <c r="L13" t="s">
         <v>107</v>
       </c>
       <c r="M13" t="s">
         <v>108</v>
       </c>
       <c r="N13" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>110</v>
       </c>
       <c r="D14" t="s">
-        <v>111</v>
+        <v>65</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="I14" t="s">
         <v>112</v>
       </c>
       <c r="J14" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="K14" t="s">
         <v>113</v>
       </c>
       <c r="L14" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="M14" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="N14" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="D15" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>95</v>
+        <v>119</v>
       </c>
       <c r="I15" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="J15" t="s">
-        <v>97</v>
+        <v>29</v>
       </c>
       <c r="K15" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="L15" t="s">
-        <v>99</v>
+        <v>122</v>
       </c>
       <c r="M15" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="N15" t="s">
-        <v>101</v>
+        <v>124</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="D16" t="s">
-        <v>121</v>
+        <v>43</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="I16" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="J16" t="s">
         <v>20</v>
       </c>
       <c r="K16" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="L16" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="M16" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="N16" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D17" t="s">
-        <v>129</v>
+        <v>43</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="I17" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="J17" t="s">
-        <v>132</v>
+        <v>20</v>
       </c>
       <c r="K17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="L17" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="M17" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="N17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D18" t="s">
-        <v>138</v>
+        <v>43</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="J18" t="s">
-        <v>132</v>
+        <v>20</v>
       </c>
       <c r="K18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="L18" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="N18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D19" t="s">
-        <v>146</v>
+        <v>43</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>147</v>
       </c>
       <c r="I19" t="s">
         <v>148</v>
       </c>
       <c r="J19" t="s">
-        <v>132</v>
+        <v>20</v>
       </c>
       <c r="K19" t="s">
         <v>149</v>
       </c>
       <c r="L19" t="s">
         <v>150</v>
       </c>
       <c r="M19" t="s">
         <v>151</v>
       </c>
       <c r="N19" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>153</v>
       </c>
       <c r="D20" t="s">
-        <v>26</v>
+        <v>154</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="I20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="J20" t="s">
-        <v>132</v>
+        <v>29</v>
       </c>
       <c r="K20" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="L20" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D21" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="I21" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="J21" t="s">
-        <v>132</v>
+        <v>20</v>
       </c>
       <c r="K21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="L21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="N21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="I22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="J22" t="s">
-        <v>132</v>
+        <v>29</v>
       </c>
       <c r="K22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="L22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="M22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="N22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D23" t="s">
-        <v>176</v>
+        <v>43</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>177</v>
       </c>
       <c r="I23" t="s">
         <v>178</v>
       </c>
       <c r="J23" t="s">
-        <v>132</v>
+        <v>20</v>
       </c>
       <c r="K23" t="s">
         <v>179</v>
       </c>
       <c r="L23" t="s">
-        <v>70</v>
+        <v>180</v>
       </c>
       <c r="M23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="N23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D24" t="s">
-        <v>183</v>
+        <v>43</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
         <v>184</v>
       </c>
       <c r="I24" t="s">
         <v>185</v>
       </c>
       <c r="J24" t="s">
-        <v>132</v>
+        <v>20</v>
       </c>
       <c r="K24" t="s">
         <v>186</v>
       </c>
       <c r="L24" t="s">
         <v>187</v>
       </c>
       <c r="M24" t="s">
         <v>188</v>
       </c>
       <c r="N24" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>190</v>
       </c>
       <c r="D25" t="s">
-        <v>191</v>
+        <v>65</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
+        <v>191</v>
+      </c>
+      <c r="I25" t="s">
         <v>192</v>
       </c>
-      <c r="I25" t="s">
+      <c r="J25" t="s">
+        <v>68</v>
+      </c>
+      <c r="K25" t="s">
         <v>193</v>
       </c>
-      <c r="J25" t="s">
-[...2 lines deleted...]
-      <c r="K25" t="s">
+      <c r="L25" t="s">
         <v>194</v>
       </c>
-      <c r="L25" t="s">
+      <c r="M25" t="s">
         <v>195</v>
       </c>
-      <c r="M25" t="s">
+      <c r="N25" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D26" t="s">
-        <v>199</v>
+        <v>65</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>95</v>
+        <v>198</v>
       </c>
       <c r="I26" t="s">
+        <v>199</v>
+      </c>
+      <c r="J26" t="s">
+        <v>68</v>
+      </c>
+      <c r="K26" t="s">
         <v>200</v>
       </c>
-      <c r="J26" t="s">
+      <c r="L26" t="s">
         <v>201</v>
       </c>
-      <c r="K26" t="s">
+      <c r="M26" t="s">
         <v>202</v>
       </c>
-      <c r="L26" t="s">
-[...2 lines deleted...]
-      <c r="M26" t="s">
+      <c r="N26" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="D27" t="s">
-        <v>199</v>
+        <v>65</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
+        <v>205</v>
+      </c>
+      <c r="I27" t="s">
         <v>206</v>
       </c>
-      <c r="I27" t="s">
+      <c r="J27" t="s">
+        <v>68</v>
+      </c>
+      <c r="K27" t="s">
         <v>207</v>
       </c>
-      <c r="J27" t="s">
-[...2 lines deleted...]
-      <c r="K27" t="s">
+      <c r="L27" t="s">
         <v>208</v>
       </c>
-      <c r="L27" t="s">
+      <c r="M27" t="s">
         <v>209</v>
       </c>
-      <c r="M27" t="s">
+      <c r="N27" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D28" t="s">
-        <v>199</v>
+        <v>65</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
+        <v>212</v>
+      </c>
+      <c r="I28" t="s">
         <v>213</v>
       </c>
-      <c r="I28" t="s">
+      <c r="J28" t="s">
+        <v>68</v>
+      </c>
+      <c r="K28" t="s">
         <v>214</v>
       </c>
-      <c r="J28" t="s">
-[...2 lines deleted...]
-      <c r="K28" t="s">
+      <c r="L28" t="s">
         <v>215</v>
       </c>
-      <c r="L28" t="s">
+      <c r="M28" t="s">
         <v>216</v>
       </c>
-      <c r="M28" t="s">
+      <c r="N28" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
+        <v>218</v>
+      </c>
+      <c r="D29" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
         <v>220</v>
       </c>
       <c r="I29" t="s">
         <v>221</v>
       </c>
       <c r="J29" t="s">
-        <v>132</v>
+        <v>29</v>
       </c>
       <c r="K29" t="s">
         <v>222</v>
       </c>
       <c r="L29" t="s">
+        <v>158</v>
+      </c>
+      <c r="M29" t="s">
         <v>223</v>
       </c>
-      <c r="M29" t="s">
+      <c r="N29" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
+        <v>225</v>
+      </c>
+      <c r="D30" t="s">
         <v>226</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
         <v>227</v>
       </c>
       <c r="I30" t="s">
         <v>228</v>
       </c>
       <c r="J30" t="s">
-        <v>132</v>
+        <v>229</v>
       </c>
       <c r="K30" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="L30" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="M30" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="N30" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D31" t="s">
-        <v>199</v>
+        <v>235</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="I31" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="J31" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="K31" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="L31" t="s">
-        <v>237</v>
+        <v>22</v>
       </c>
       <c r="M31" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="N31" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D32" t="s">
-        <v>199</v>
+        <v>235</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="I32" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="J32" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="K32" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="L32" t="s">
-        <v>244</v>
+        <v>22</v>
       </c>
       <c r="M32" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="N32" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D33" t="s">
-        <v>199</v>
+        <v>235</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="I33" t="s">
         <v>249</v>
       </c>
       <c r="J33" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="K33" t="s">
         <v>250</v>
       </c>
       <c r="L33" t="s">
+        <v>22</v>
+      </c>
+      <c r="M33" t="s">
         <v>251</v>
       </c>
-      <c r="M33" t="s">
+      <c r="N33" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
+        <v>253</v>
+      </c>
+      <c r="D34" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
         <v>255</v>
       </c>
       <c r="I34" t="s">
         <v>256</v>
       </c>
       <c r="J34" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="K34" t="s">
         <v>257</v>
       </c>
       <c r="L34" t="s">
         <v>258</v>
       </c>
       <c r="M34" t="s">
         <v>259</v>
       </c>
       <c r="N34" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="D35" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
+        <v>261</v>
+      </c>
+      <c r="I35" t="s">
+        <v>262</v>
+      </c>
+      <c r="J35" t="s">
         <v>263</v>
       </c>
-      <c r="I35" t="s">
+      <c r="K35" t="s">
         <v>264</v>
       </c>
-      <c r="J35" t="s">
-[...2 lines deleted...]
-      <c r="K35" t="s">
+      <c r="L35" t="s">
+        <v>258</v>
+      </c>
+      <c r="M35" t="s">
         <v>265</v>
       </c>
-      <c r="L35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N35" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="D36" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
+        <v>268</v>
+      </c>
+      <c r="I36" t="s">
         <v>269</v>
       </c>
-      <c r="I36" t="s">
+      <c r="J36" t="s">
+        <v>238</v>
+      </c>
+      <c r="K36" t="s">
         <v>270</v>
       </c>
-      <c r="J36" t="s">
-[...2 lines deleted...]
-      <c r="K36" t="s">
+      <c r="L36" t="s">
+        <v>158</v>
+      </c>
+      <c r="M36" t="s">
         <v>271</v>
       </c>
-      <c r="L36" t="s">
-[...2 lines deleted...]
-      <c r="M36" t="s">
+      <c r="N36" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>273</v>
       </c>
       <c r="D37" t="s">
         <v>274</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
         <v>275</v>
       </c>
       <c r="I37" t="s">
         <v>276</v>
       </c>
       <c r="J37" t="s">
+        <v>238</v>
+      </c>
+      <c r="K37" t="s">
         <v>277</v>
       </c>
-      <c r="K37" t="s">
+      <c r="L37" t="s">
         <v>278</v>
       </c>
-      <c r="L37" t="s">
+      <c r="M37" t="s">
         <v>279</v>
       </c>
-      <c r="M37" t="s">
+      <c r="N37" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="D38" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
+        <v>281</v>
+      </c>
+      <c r="I38" t="s">
+        <v>282</v>
+      </c>
+      <c r="J38" t="s">
+        <v>238</v>
+      </c>
+      <c r="K38" t="s">
+        <v>283</v>
+      </c>
+      <c r="L38" t="s">
+        <v>278</v>
+      </c>
+      <c r="M38" t="s">
         <v>284</v>
       </c>
-      <c r="I38" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N38" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="D39" t="s">
-        <v>199</v>
+        <v>286</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
+        <v>287</v>
+      </c>
+      <c r="I39" t="s">
+        <v>288</v>
+      </c>
+      <c r="J39" t="s">
+        <v>229</v>
+      </c>
+      <c r="K39" t="s">
+        <v>289</v>
+      </c>
+      <c r="L39" t="s">
+        <v>231</v>
+      </c>
+      <c r="M39" t="s">
+        <v>290</v>
+      </c>
+      <c r="N39" t="s">
         <v>291</v>
-      </c>
-[...16 lines deleted...]
-        <v>296</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
       <c r="D40" t="s">
-        <v>199</v>
+        <v>292</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="I40" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="J40" t="s">
-        <v>132</v>
+        <v>295</v>
       </c>
       <c r="K40" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="L40" t="s">
-        <v>301</v>
+        <v>231</v>
       </c>
       <c r="M40" t="s">
-        <v>302</v>
+        <v>297</v>
       </c>
       <c r="N40" t="s">
-        <v>303</v>
+        <v>291</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="D41" t="s">
-        <v>199</v>
+        <v>43</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="I41" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="J41" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="K41" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="L41" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="M41" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="N41" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="D42" t="s">
-        <v>199</v>
+        <v>43</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>312</v>
+        <v>306</v>
       </c>
       <c r="I42" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="J42" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="K42" t="s">
-        <v>314</v>
+        <v>308</v>
       </c>
       <c r="L42" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="M42" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
       <c r="N42" t="s">
-        <v>317</v>
+        <v>311</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>318</v>
+        <v>312</v>
       </c>
       <c r="D43" t="s">
-        <v>319</v>
+        <v>43</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="I43" t="s">
-        <v>321</v>
+        <v>314</v>
       </c>
       <c r="J43" t="s">
-        <v>277</v>
+        <v>238</v>
       </c>
       <c r="K43" t="s">
-        <v>322</v>
+        <v>315</v>
       </c>
       <c r="L43" t="s">
-        <v>323</v>
+        <v>316</v>
       </c>
       <c r="M43" t="s">
-        <v>324</v>
+        <v>317</v>
       </c>
       <c r="N43" t="s">
-        <v>325</v>
+        <v>318</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>326</v>
+        <v>319</v>
       </c>
       <c r="D44" t="s">
-        <v>199</v>
+        <v>43</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="I44" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="J44" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="K44" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="L44" t="s">
-        <v>330</v>
+        <v>323</v>
       </c>
       <c r="M44" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="N44" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>333</v>
+        <v>326</v>
       </c>
       <c r="D45" t="s">
-        <v>334</v>
+        <v>43</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="I45" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
       <c r="J45" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="K45" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="L45" t="s">
-        <v>338</v>
+        <v>330</v>
       </c>
       <c r="M45" t="s">
-        <v>339</v>
+        <v>331</v>
       </c>
       <c r="N45" t="s">
-        <v>340</v>
+        <v>332</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="D46" t="s">
-        <v>199</v>
+        <v>334</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>342</v>
+        <v>335</v>
       </c>
       <c r="I46" t="s">
-        <v>343</v>
+        <v>336</v>
       </c>
       <c r="J46" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="K46" t="s">
-        <v>344</v>
+        <v>337</v>
       </c>
       <c r="L46" t="s">
-        <v>345</v>
+        <v>338</v>
       </c>
       <c r="M46" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="N46" t="s">
-        <v>347</v>
+        <v>340</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="D47" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="I47" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="J47" t="s">
-        <v>277</v>
+        <v>238</v>
       </c>
       <c r="K47" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="L47" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="M47" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="N47" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="D48" t="s">
-        <v>199</v>
+        <v>350</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="I48" t="s">
-        <v>358</v>
+        <v>352</v>
       </c>
       <c r="J48" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="K48" t="s">
-        <v>359</v>
+        <v>353</v>
       </c>
       <c r="L48" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="M48" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="N48" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="D49" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="I49" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
       <c r="J49" t="s">
-        <v>277</v>
+        <v>360</v>
       </c>
       <c r="K49" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="L49" t="s">
-        <v>368</v>
+        <v>362</v>
       </c>
       <c r="M49" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="N49" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="D50" t="s">
-        <v>199</v>
+        <v>366</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
+        <v>367</v>
+      </c>
+      <c r="I50" t="s">
+        <v>368</v>
+      </c>
+      <c r="J50" t="s">
+        <v>238</v>
+      </c>
+      <c r="K50" t="s">
+        <v>369</v>
+      </c>
+      <c r="L50" t="s">
+        <v>370</v>
+      </c>
+      <c r="M50" t="s">
+        <v>371</v>
+      </c>
+      <c r="N50" t="s">
         <v>372</v>
-      </c>
-[...16 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="D51" t="s">
-        <v>199</v>
+        <v>374</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
+        <v>375</v>
+      </c>
+      <c r="I51" t="s">
+        <v>376</v>
+      </c>
+      <c r="J51" t="s">
+        <v>238</v>
+      </c>
+      <c r="K51" t="s">
+        <v>377</v>
+      </c>
+      <c r="L51" t="s">
+        <v>378</v>
+      </c>
+      <c r="M51" t="s">
         <v>379</v>
       </c>
-      <c r="I51" t="s">
+      <c r="N51" t="s">
         <v>380</v>
-      </c>
-[...13 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="D52" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
+        <v>383</v>
+      </c>
+      <c r="I52" t="s">
+        <v>384</v>
+      </c>
+      <c r="J52" t="s">
+        <v>238</v>
+      </c>
+      <c r="K52" t="s">
+        <v>385</v>
+      </c>
+      <c r="L52" t="s">
+        <v>386</v>
+      </c>
+      <c r="M52" t="s">
         <v>387</v>
       </c>
-      <c r="I52" t="s">
+      <c r="N52" t="s">
         <v>388</v>
-      </c>
-[...13 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="D53" t="s">
-        <v>26</v>
+        <v>390</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
+        <v>391</v>
+      </c>
+      <c r="I53" t="s">
+        <v>392</v>
+      </c>
+      <c r="J53" t="s">
+        <v>360</v>
+      </c>
+      <c r="K53" t="s">
+        <v>393</v>
+      </c>
+      <c r="L53" t="s">
         <v>394</v>
       </c>
-      <c r="I53" t="s">
+      <c r="M53" t="s">
         <v>395</v>
       </c>
-      <c r="J53" t="s">
-[...2 lines deleted...]
-      <c r="K53" t="s">
+      <c r="N53" t="s">
         <v>396</v>
-      </c>
-[...7 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="D54" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
+        <v>398</v>
+      </c>
+      <c r="I54" t="s">
+        <v>399</v>
+      </c>
+      <c r="J54" t="s">
+        <v>360</v>
+      </c>
+      <c r="K54" t="s">
+        <v>400</v>
+      </c>
+      <c r="L54" t="s">
         <v>401</v>
       </c>
-      <c r="I54" t="s">
+      <c r="M54" t="s">
         <v>402</v>
       </c>
-      <c r="J54" t="s">
-[...2 lines deleted...]
-      <c r="K54" t="s">
+      <c r="N54" t="s">
         <v>403</v>
-      </c>
-[...7 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="D55" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
+        <v>405</v>
+      </c>
+      <c r="I55" t="s">
+        <v>406</v>
+      </c>
+      <c r="J55" t="s">
+        <v>360</v>
+      </c>
+      <c r="K55" t="s">
+        <v>407</v>
+      </c>
+      <c r="L55" t="s">
         <v>408</v>
       </c>
-      <c r="I55" t="s">
+      <c r="M55" t="s">
         <v>409</v>
       </c>
-      <c r="J55" t="s">
-[...2 lines deleted...]
-      <c r="K55" t="s">
+      <c r="N55" t="s">
         <v>410</v>
-      </c>
-[...7 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D56" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
+        <v>412</v>
+      </c>
+      <c r="I56" t="s">
+        <v>413</v>
+      </c>
+      <c r="J56" t="s">
+        <v>360</v>
+      </c>
+      <c r="K56" t="s">
+        <v>414</v>
+      </c>
+      <c r="L56" t="s">
         <v>415</v>
       </c>
-      <c r="I56" t="s">
+      <c r="M56" t="s">
         <v>416</v>
       </c>
-      <c r="J56" t="s">
-[...2 lines deleted...]
-      <c r="K56" t="s">
+      <c r="N56" t="s">
         <v>417</v>
-      </c>
-[...7 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="D57" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
+        <v>419</v>
+      </c>
+      <c r="I57" t="s">
+        <v>420</v>
+      </c>
+      <c r="J57" t="s">
+        <v>360</v>
+      </c>
+      <c r="K57" t="s">
+        <v>421</v>
+      </c>
+      <c r="L57" t="s">
         <v>422</v>
       </c>
-      <c r="I57" t="s">
+      <c r="M57" t="s">
         <v>423</v>
       </c>
-      <c r="J57" t="s">
-[...2 lines deleted...]
-      <c r="K57" t="s">
+      <c r="N57" t="s">
         <v>424</v>
-      </c>
-[...7 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="D58" t="s">
-        <v>199</v>
+        <v>426</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
+        <v>427</v>
+      </c>
+      <c r="I58" t="s">
+        <v>428</v>
+      </c>
+      <c r="J58" t="s">
+        <v>238</v>
+      </c>
+      <c r="K58" t="s">
         <v>429</v>
       </c>
-      <c r="I58" t="s">
+      <c r="L58" t="s">
         <v>430</v>
       </c>
-      <c r="J58" t="s">
-[...2 lines deleted...]
-      <c r="K58" t="s">
+      <c r="M58" t="s">
         <v>431</v>
       </c>
-      <c r="L58" t="s">
+      <c r="N58" t="s">
         <v>432</v>
-      </c>
-[...4 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D59" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
+        <v>434</v>
+      </c>
+      <c r="I59" t="s">
+        <v>435</v>
+      </c>
+      <c r="J59" t="s">
+        <v>360</v>
+      </c>
+      <c r="K59" t="s">
         <v>436</v>
       </c>
-      <c r="I59" t="s">
+      <c r="L59" t="s">
         <v>437</v>
       </c>
-      <c r="J59" t="s">
-[...2 lines deleted...]
-      <c r="K59" t="s">
+      <c r="M59" t="s">
         <v>438</v>
       </c>
-      <c r="L59" t="s">
+      <c r="N59" t="s">
         <v>439</v>
-      </c>
-[...4 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="D60" t="s">
-        <v>199</v>
+        <v>154</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
+        <v>441</v>
+      </c>
+      <c r="I60" t="s">
+        <v>442</v>
+      </c>
+      <c r="J60" t="s">
+        <v>360</v>
+      </c>
+      <c r="K60" t="s">
         <v>443</v>
       </c>
-      <c r="I60" t="s">
+      <c r="L60" t="s">
         <v>444</v>
       </c>
-      <c r="J60" t="s">
-[...2 lines deleted...]
-      <c r="K60" t="s">
+      <c r="M60" t="s">
         <v>445</v>
       </c>
-      <c r="L60" t="s">
+      <c r="N60" t="s">
         <v>446</v>
-      </c>
-[...4 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>449</v>
+        <v>440</v>
       </c>
       <c r="D61" t="s">
-        <v>199</v>
+        <v>154</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
+        <v>447</v>
+      </c>
+      <c r="I61" t="s">
+        <v>448</v>
+      </c>
+      <c r="J61" t="s">
+        <v>360</v>
+      </c>
+      <c r="K61" t="s">
+        <v>449</v>
+      </c>
+      <c r="L61" t="s">
+        <v>444</v>
+      </c>
+      <c r="M61" t="s">
         <v>450</v>
       </c>
-      <c r="I61" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N61" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="D62" t="s">
-        <v>26</v>
+        <v>452</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
+        <v>453</v>
+      </c>
+      <c r="I62" t="s">
+        <v>454</v>
+      </c>
+      <c r="J62" t="s">
+        <v>455</v>
+      </c>
+      <c r="K62" t="s">
+        <v>456</v>
+      </c>
+      <c r="L62" t="s">
         <v>457</v>
       </c>
-      <c r="I62" t="s">
+      <c r="M62" t="s">
         <v>458</v>
       </c>
-      <c r="J62" t="s">
-[...2 lines deleted...]
-      <c r="K62" t="s">
+      <c r="N62" t="s">
         <v>459</v>
-      </c>
-[...7 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>463</v>
+        <v>451</v>
       </c>
       <c r="D63" t="s">
-        <v>199</v>
+        <v>452</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="I63" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="J63" t="s">
-        <v>132</v>
+        <v>455</v>
       </c>
       <c r="K63" t="s">
-        <v>466</v>
+        <v>462</v>
       </c>
       <c r="L63" t="s">
-        <v>467</v>
+        <v>457</v>
       </c>
       <c r="M63" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="N63" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>470</v>
+        <v>464</v>
       </c>
       <c r="D64" t="s">
-        <v>199</v>
+        <v>465</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="I64" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="J64" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="K64" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="L64" t="s">
-        <v>474</v>
+        <v>362</v>
       </c>
       <c r="M64" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="N64" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>477</v>
+        <v>293</v>
       </c>
       <c r="D65" t="s">
-        <v>199</v>
+        <v>471</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="I65" t="s">
-        <v>479</v>
+        <v>473</v>
       </c>
       <c r="J65" t="s">
-        <v>132</v>
+        <v>360</v>
       </c>
       <c r="K65" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="L65" t="s">
-        <v>481</v>
+        <v>475</v>
       </c>
       <c r="M65" t="s">
-        <v>482</v>
-[...3 lines deleted...]
-      </c>
+        <v>476</v>
+      </c>
+      <c r="N65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
       <c r="D66" t="s">
-        <v>199</v>
+        <v>478</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>485</v>
+        <v>479</v>
       </c>
       <c r="I66" t="s">
-        <v>486</v>
+        <v>480</v>
       </c>
       <c r="J66" t="s">
-        <v>132</v>
+        <v>481</v>
       </c>
       <c r="K66" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="L66" t="s">
-        <v>488</v>
+        <v>22</v>
       </c>
       <c r="M66" t="s">
-        <v>489</v>
+        <v>483</v>
       </c>
       <c r="N66" t="s">
-        <v>490</v>
+        <v>484</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="D67" t="s">
-        <v>199</v>
+        <v>478</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>492</v>
+        <v>485</v>
       </c>
       <c r="I67" t="s">
-        <v>493</v>
+        <v>486</v>
       </c>
       <c r="J67" t="s">
-        <v>132</v>
+        <v>481</v>
       </c>
       <c r="K67" t="s">
-        <v>494</v>
+        <v>487</v>
       </c>
       <c r="L67" t="s">
-        <v>495</v>
+        <v>22</v>
       </c>
       <c r="M67" t="s">
-        <v>496</v>
+        <v>488</v>
       </c>
       <c r="N67" t="s">
-        <v>497</v>
+        <v>484</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>498</v>
+        <v>293</v>
       </c>
       <c r="D68" t="s">
-        <v>199</v>
+        <v>489</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>499</v>
+        <v>490</v>
       </c>
       <c r="I68" t="s">
-        <v>500</v>
+        <v>491</v>
       </c>
       <c r="J68" t="s">
-        <v>132</v>
+        <v>238</v>
       </c>
       <c r="K68" t="s">
-        <v>501</v>
+        <v>492</v>
       </c>
       <c r="L68" t="s">
-        <v>502</v>
+        <v>493</v>
       </c>
       <c r="M68" t="s">
-        <v>503</v>
-[...3 lines deleted...]
-      </c>
+        <v>494</v>
+      </c>
+      <c r="N68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>505</v>
+        <v>495</v>
       </c>
       <c r="D69" t="s">
-        <v>26</v>
+        <v>496</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="I69" t="s">
-        <v>507</v>
+        <v>498</v>
       </c>
       <c r="J69" t="s">
-        <v>277</v>
+        <v>455</v>
       </c>
       <c r="K69" t="s">
-        <v>508</v>
+        <v>499</v>
       </c>
       <c r="L69" t="s">
-        <v>509</v>
+        <v>500</v>
       </c>
       <c r="M69" t="s">
-        <v>510</v>
+        <v>501</v>
       </c>
       <c r="N69" t="s">
-        <v>511</v>
+        <v>502</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>512</v>
+        <v>503</v>
       </c>
       <c r="D70" t="s">
-        <v>199</v>
+        <v>350</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="I70" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="J70" t="s">
-        <v>132</v>
+        <v>455</v>
       </c>
       <c r="K70" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="L70" t="s">
-        <v>516</v>
+        <v>173</v>
       </c>
       <c r="M70" t="s">
-        <v>517</v>
+        <v>507</v>
       </c>
       <c r="N70" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
       <c r="D71" t="s">
-        <v>520</v>
+        <v>510</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>521</v>
+        <v>511</v>
       </c>
       <c r="I71" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="J71" t="s">
-        <v>277</v>
+        <v>455</v>
       </c>
       <c r="K71" t="s">
-        <v>523</v>
+        <v>513</v>
       </c>
       <c r="L71" t="s">
-        <v>524</v>
+        <v>514</v>
       </c>
       <c r="M71" t="s">
-        <v>525</v>
+        <v>515</v>
       </c>
       <c r="N71" t="s">
-        <v>526</v>
+        <v>516</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>527</v>
+        <v>517</v>
       </c>
       <c r="D72" t="s">
-        <v>528</v>
+        <v>518</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>529</v>
+        <v>519</v>
       </c>
       <c r="I72" t="s">
-        <v>530</v>
+        <v>520</v>
       </c>
       <c r="J72" t="s">
-        <v>277</v>
+        <v>360</v>
       </c>
       <c r="K72" t="s">
-        <v>531</v>
+        <v>521</v>
       </c>
       <c r="L72" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="M72" t="s">
-        <v>533</v>
+        <v>523</v>
       </c>
       <c r="N72" t="s">
-        <v>534</v>
+        <v>524</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
       <c r="D73" t="s">
-        <v>536</v>
+        <v>65</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>537</v>
+        <v>526</v>
       </c>
       <c r="I73" t="s">
-        <v>538</v>
+        <v>527</v>
       </c>
       <c r="J73" t="s">
-        <v>277</v>
+        <v>455</v>
       </c>
       <c r="K73" t="s">
-        <v>539</v>
+        <v>528</v>
       </c>
       <c r="L73" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="M73" t="s">
-        <v>540</v>
+        <v>530</v>
       </c>
       <c r="N73" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>542</v>
+        <v>532</v>
       </c>
       <c r="D74" t="s">
-        <v>543</v>
+        <v>65</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="I74" t="s">
-        <v>545</v>
+        <v>534</v>
       </c>
       <c r="J74" t="s">
-        <v>277</v>
+        <v>455</v>
       </c>
       <c r="K74" t="s">
-        <v>546</v>
+        <v>535</v>
       </c>
       <c r="L74" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="M74" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="N74" t="s">
-        <v>548</v>
+        <v>538</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="D75" t="s">
-        <v>550</v>
+        <v>65</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>551</v>
+        <v>540</v>
       </c>
       <c r="I75" t="s">
-        <v>552</v>
+        <v>541</v>
       </c>
       <c r="J75" t="s">
-        <v>277</v>
+        <v>455</v>
       </c>
       <c r="K75" t="s">
-        <v>553</v>
+        <v>542</v>
       </c>
       <c r="L75" t="s">
-        <v>554</v>
+        <v>543</v>
       </c>
       <c r="M75" t="s">
-        <v>555</v>
+        <v>544</v>
       </c>
       <c r="N75" t="s">
-        <v>556</v>
+        <v>545</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>557</v>
+        <v>546</v>
       </c>
       <c r="D76" t="s">
-        <v>558</v>
+        <v>65</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>559</v>
+        <v>547</v>
       </c>
       <c r="I76" t="s">
-        <v>560</v>
+        <v>548</v>
       </c>
       <c r="J76" t="s">
-        <v>277</v>
+        <v>455</v>
       </c>
       <c r="K76" t="s">
-        <v>561</v>
+        <v>549</v>
       </c>
       <c r="L76" t="s">
-        <v>562</v>
+        <v>550</v>
       </c>
       <c r="M76" t="s">
-        <v>563</v>
+        <v>551</v>
       </c>
       <c r="N76" t="s">
-        <v>564</v>
+        <v>552</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>565</v>
+        <v>553</v>
       </c>
       <c r="D77" t="s">
-        <v>566</v>
+        <v>554</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>567</v>
+        <v>555</v>
       </c>
       <c r="I77" t="s">
-        <v>568</v>
+        <v>556</v>
       </c>
       <c r="J77" t="s">
-        <v>277</v>
+        <v>557</v>
       </c>
       <c r="K77" t="s">
-        <v>569</v>
+        <v>558</v>
       </c>
       <c r="L77" t="s">
-        <v>570</v>
+        <v>559</v>
       </c>
       <c r="M77" t="s">
-        <v>571</v>
+        <v>560</v>
       </c>
       <c r="N77" t="s">
-        <v>572</v>
+        <v>561</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>573</v>
+        <v>553</v>
       </c>
       <c r="D78" t="s">
-        <v>573</v>
+        <v>554</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>574</v>
+        <v>562</v>
       </c>
       <c r="I78" t="s">
-        <v>575</v>
+        <v>563</v>
       </c>
       <c r="J78" t="s">
-        <v>277</v>
+        <v>557</v>
       </c>
       <c r="K78" t="s">
-        <v>576</v>
+        <v>564</v>
       </c>
       <c r="L78" t="s">
-        <v>577</v>
+        <v>559</v>
       </c>
       <c r="M78" t="s">
-        <v>578</v>
+        <v>565</v>
       </c>
       <c r="N78" t="s">
-        <v>579</v>
+        <v>561</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>580</v>
+        <v>566</v>
       </c>
       <c r="D79" t="s">
-        <v>581</v>
+        <v>567</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>582</v>
+        <v>568</v>
       </c>
       <c r="I79" t="s">
-        <v>583</v>
+        <v>569</v>
       </c>
       <c r="J79" t="s">
-        <v>584</v>
+        <v>557</v>
       </c>
       <c r="K79" t="s">
-        <v>585</v>
+        <v>570</v>
       </c>
       <c r="L79" t="s">
-        <v>586</v>
+        <v>571</v>
       </c>
       <c r="M79" t="s">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="N79" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>589</v>
+        <v>574</v>
       </c>
       <c r="D80" t="s">
-        <v>590</v>
+        <v>43</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>591</v>
+        <v>575</v>
       </c>
       <c r="I80" t="s">
-        <v>592</v>
+        <v>576</v>
       </c>
       <c r="J80" t="s">
-        <v>584</v>
+        <v>557</v>
       </c>
       <c r="K80" t="s">
-        <v>593</v>
+        <v>577</v>
       </c>
       <c r="L80" t="s">
-        <v>594</v>
+        <v>578</v>
       </c>
       <c r="M80" t="s">
-        <v>595</v>
+        <v>579</v>
       </c>
       <c r="N80" t="s">
-        <v>596</v>
+        <v>580</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>597</v>
+        <v>581</v>
       </c>
       <c r="D81" t="s">
-        <v>598</v>
+        <v>43</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>599</v>
+        <v>582</v>
       </c>
       <c r="I81" t="s">
-        <v>600</v>
+        <v>583</v>
       </c>
       <c r="J81" t="s">
+        <v>557</v>
+      </c>
+      <c r="K81" t="s">
         <v>584</v>
       </c>
-      <c r="K81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L81" t="s">
-        <v>602</v>
+        <v>585</v>
       </c>
       <c r="M81" t="s">
-        <v>603</v>
+        <v>586</v>
       </c>
       <c r="N81" t="s">
-        <v>604</v>
+        <v>587</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>605</v>
+        <v>588</v>
       </c>
       <c r="D82" t="s">
-        <v>176</v>
+        <v>43</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>606</v>
+        <v>589</v>
       </c>
       <c r="I82" t="s">
-        <v>607</v>
+        <v>590</v>
       </c>
       <c r="J82" t="s">
-        <v>584</v>
+        <v>557</v>
       </c>
       <c r="K82" t="s">
-        <v>608</v>
+        <v>591</v>
       </c>
       <c r="L82" t="s">
-        <v>323</v>
+        <v>592</v>
       </c>
       <c r="M82" t="s">
-        <v>609</v>
+        <v>593</v>
       </c>
       <c r="N82" t="s">
-        <v>610</v>
+        <v>594</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>611</v>
+        <v>595</v>
       </c>
       <c r="D83" t="s">
-        <v>612</v>
+        <v>596</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>613</v>
+        <v>597</v>
       </c>
       <c r="I83" t="s">
-        <v>614</v>
+        <v>598</v>
       </c>
       <c r="J83" t="s">
-        <v>584</v>
+        <v>557</v>
       </c>
       <c r="K83" t="s">
-        <v>615</v>
+        <v>599</v>
       </c>
       <c r="L83" t="s">
-        <v>616</v>
+        <v>600</v>
       </c>
       <c r="M83" t="s">
-        <v>617</v>
+        <v>601</v>
       </c>
       <c r="N83" t="s">
-        <v>618</v>
+        <v>602</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>619</v>
+        <v>603</v>
       </c>
       <c r="D84" t="s">
-        <v>620</v>
+        <v>43</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>621</v>
+        <v>604</v>
       </c>
       <c r="I84" t="s">
-        <v>622</v>
+        <v>605</v>
       </c>
       <c r="J84" t="s">
-        <v>277</v>
+        <v>557</v>
       </c>
       <c r="K84" t="s">
-        <v>623</v>
+        <v>606</v>
       </c>
       <c r="L84" t="s">
-        <v>624</v>
+        <v>607</v>
       </c>
       <c r="M84" t="s">
-        <v>625</v>
+        <v>608</v>
       </c>
       <c r="N84" t="s">
-        <v>626</v>
+        <v>609</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
         <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>627</v>
+        <v>610</v>
       </c>
       <c r="D85" t="s">
-        <v>628</v>
+        <v>611</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>629</v>
+        <v>612</v>
       </c>
       <c r="I85" t="s">
-        <v>630</v>
+        <v>613</v>
       </c>
       <c r="J85" t="s">
-        <v>631</v>
+        <v>557</v>
       </c>
       <c r="K85" t="s">
-        <v>632</v>
+        <v>614</v>
       </c>
       <c r="L85" t="s">
-        <v>99</v>
+        <v>615</v>
       </c>
       <c r="M85" t="s">
-        <v>633</v>
+        <v>616</v>
       </c>
       <c r="N85" t="s">
-        <v>634</v>
+        <v>617</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
         <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>635</v>
+        <v>618</v>
       </c>
       <c r="D86" t="s">
-        <v>636</v>
+        <v>619</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>637</v>
+        <v>620</v>
       </c>
       <c r="I86" t="s">
-        <v>638</v>
+        <v>621</v>
       </c>
       <c r="J86" t="s">
-        <v>584</v>
+        <v>557</v>
       </c>
       <c r="K86" t="s">
-        <v>639</v>
+        <v>622</v>
       </c>
       <c r="L86" t="s">
-        <v>640</v>
+        <v>623</v>
       </c>
       <c r="M86" t="s">
-        <v>641</v>
+        <v>624</v>
       </c>
       <c r="N86" t="s">
-        <v>642</v>
+        <v>625</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>643</v>
+        <v>626</v>
       </c>
       <c r="D87" t="s">
-        <v>644</v>
+        <v>627</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>645</v>
+        <v>628</v>
       </c>
       <c r="I87" t="s">
-        <v>646</v>
+        <v>629</v>
       </c>
       <c r="J87" t="s">
-        <v>584</v>
+        <v>557</v>
       </c>
       <c r="K87" t="s">
-        <v>647</v>
+        <v>630</v>
       </c>
       <c r="L87" t="s">
-        <v>648</v>
+        <v>631</v>
       </c>
       <c r="M87" t="s">
-        <v>649</v>
+        <v>632</v>
       </c>
       <c r="N87" t="s">
-        <v>650</v>
+        <v>633</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>651</v>
+        <v>634</v>
       </c>
       <c r="D88" t="s">
-        <v>26</v>
+        <v>635</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>652</v>
+        <v>636</v>
       </c>
       <c r="I88" t="s">
-        <v>653</v>
+        <v>637</v>
       </c>
       <c r="J88" t="s">
-        <v>584</v>
+        <v>557</v>
       </c>
       <c r="K88" t="s">
-        <v>654</v>
+        <v>638</v>
       </c>
       <c r="L88" t="s">
-        <v>655</v>
+        <v>631</v>
       </c>
       <c r="M88" t="s">
-        <v>656</v>
+        <v>639</v>
       </c>
       <c r="N88" t="s">
-        <v>657</v>
+        <v>640</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>658</v>
+        <v>641</v>
       </c>
       <c r="D89" t="s">
-        <v>26</v>
+        <v>642</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>659</v>
+        <v>643</v>
       </c>
       <c r="I89" t="s">
-        <v>660</v>
+        <v>644</v>
       </c>
       <c r="J89" t="s">
-        <v>584</v>
+        <v>557</v>
       </c>
       <c r="K89" t="s">
-        <v>661</v>
+        <v>645</v>
       </c>
       <c r="L89" t="s">
-        <v>662</v>
+        <v>346</v>
       </c>
       <c r="M89" t="s">
-        <v>663</v>
+        <v>646</v>
       </c>
       <c r="N89" t="s">
-        <v>664</v>
+        <v>647</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>665</v>
+        <v>648</v>
       </c>
       <c r="D90" t="s">
-        <v>666</v>
+        <v>649</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>667</v>
+        <v>650</v>
       </c>
       <c r="I90" t="s">
-        <v>668</v>
+        <v>651</v>
       </c>
       <c r="J90" t="s">
-        <v>584</v>
+        <v>557</v>
       </c>
       <c r="K90" t="s">
-        <v>669</v>
+        <v>652</v>
       </c>
       <c r="L90" t="s">
-        <v>670</v>
+        <v>346</v>
       </c>
       <c r="M90" t="s">
-        <v>671</v>
+        <v>653</v>
       </c>
       <c r="N90" t="s">
-        <v>672</v>
+        <v>654</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>673</v>
+        <v>655</v>
       </c>
       <c r="D91" t="s">
-        <v>674</v>
+        <v>656</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>675</v>
+        <v>657</v>
       </c>
       <c r="I91" t="s">
-        <v>676</v>
+        <v>658</v>
       </c>
       <c r="J91" t="s">
-        <v>584</v>
+        <v>659</v>
       </c>
       <c r="K91" t="s">
-        <v>677</v>
+        <v>660</v>
       </c>
       <c r="L91" t="s">
-        <v>678</v>
+        <v>22</v>
       </c>
       <c r="M91" t="s">
-        <v>679</v>
+        <v>661</v>
       </c>
       <c r="N91" t="s">
-        <v>680</v>
+        <v>662</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
         <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>681</v>
+        <v>663</v>
       </c>
       <c r="D92" t="s">
-        <v>682</v>
+        <v>664</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>683</v>
+        <v>665</v>
       </c>
       <c r="I92" t="s">
-        <v>684</v>
+        <v>666</v>
       </c>
       <c r="J92" t="s">
-        <v>584</v>
+        <v>557</v>
       </c>
       <c r="K92" t="s">
-        <v>685</v>
+        <v>667</v>
       </c>
       <c r="L92" t="s">
-        <v>70</v>
+        <v>362</v>
       </c>
       <c r="M92" t="s">
-        <v>686</v>
+        <v>668</v>
       </c>
       <c r="N92" t="s">
-        <v>687</v>
+        <v>669</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>688</v>
+        <v>670</v>
       </c>
       <c r="D93" t="s">
-        <v>689</v>
+        <v>656</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>690</v>
+        <v>671</v>
       </c>
       <c r="I93" t="s">
-        <v>691</v>
+        <v>672</v>
       </c>
       <c r="J93" t="s">
-        <v>692</v>
+        <v>238</v>
       </c>
       <c r="K93" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="L93" t="s">
-        <v>694</v>
+        <v>22</v>
       </c>
       <c r="M93" t="s">
-        <v>695</v>
+        <v>674</v>
       </c>
       <c r="N93" t="s">
-        <v>696</v>
+        <v>675</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
         <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>697</v>
+        <v>670</v>
       </c>
       <c r="D94" t="s">
-        <v>698</v>
+        <v>656</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>699</v>
+        <v>676</v>
       </c>
       <c r="I94" t="s">
-        <v>700</v>
+        <v>677</v>
       </c>
       <c r="J94" t="s">
-        <v>584</v>
+        <v>238</v>
       </c>
       <c r="K94" t="s">
-        <v>701</v>
+        <v>678</v>
       </c>
       <c r="L94" t="s">
-        <v>702</v>
+        <v>22</v>
       </c>
       <c r="M94" t="s">
-        <v>703</v>
+        <v>679</v>
       </c>
       <c r="N94" t="s">
-        <v>704</v>
+        <v>675</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
         <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>697</v>
+        <v>680</v>
       </c>
       <c r="D95" t="s">
-        <v>698</v>
+        <v>681</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>705</v>
+        <v>682</v>
       </c>
       <c r="I95" t="s">
-        <v>706</v>
+        <v>683</v>
       </c>
       <c r="J95" t="s">
-        <v>584</v>
+        <v>659</v>
       </c>
       <c r="K95" t="s">
-        <v>707</v>
+        <v>684</v>
       </c>
       <c r="L95" t="s">
-        <v>702</v>
+        <v>685</v>
       </c>
       <c r="M95" t="s">
-        <v>708</v>
+        <v>686</v>
       </c>
       <c r="N95" t="s">
-        <v>704</v>
+        <v>687</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
         <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>709</v>
+        <v>688</v>
       </c>
       <c r="D96" t="s">
-        <v>698</v>
+        <v>43</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>710</v>
+        <v>689</v>
       </c>
       <c r="I96" t="s">
-        <v>711</v>
+        <v>690</v>
       </c>
       <c r="J96" t="s">
-        <v>584</v>
+        <v>659</v>
       </c>
       <c r="K96" t="s">
-        <v>712</v>
+        <v>691</v>
       </c>
       <c r="L96" t="s">
-        <v>702</v>
+        <v>692</v>
       </c>
       <c r="M96" t="s">
-        <v>713</v>
+        <v>693</v>
       </c>
       <c r="N96" t="s">
-        <v>714</v>
+        <v>694</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>715</v>
+        <v>695</v>
       </c>
       <c r="D97" t="s">
-        <v>716</v>
+        <v>43</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>717</v>
+        <v>696</v>
       </c>
       <c r="I97" t="s">
-        <v>718</v>
+        <v>697</v>
       </c>
       <c r="J97" t="s">
-        <v>584</v>
+        <v>659</v>
       </c>
       <c r="K97" t="s">
-        <v>719</v>
+        <v>698</v>
       </c>
       <c r="L97" t="s">
-        <v>720</v>
+        <v>699</v>
       </c>
       <c r="M97" t="s">
-        <v>721</v>
+        <v>700</v>
       </c>
       <c r="N97" t="s">
-        <v>722</v>
+        <v>701</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>723</v>
+        <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>724</v>
+        <v>702</v>
       </c>
       <c r="D98" t="s">
-        <v>725</v>
-[...9 lines deleted...]
-      </c>
+        <v>43</v>
+      </c>
+      <c r="E98"/>
+      <c r="F98"/>
+      <c r="G98"/>
       <c r="H98" t="s">
-        <v>729</v>
+        <v>703</v>
       </c>
       <c r="I98" t="s">
-        <v>730</v>
+        <v>704</v>
       </c>
       <c r="J98" t="s">
-        <v>692</v>
+        <v>659</v>
       </c>
       <c r="K98" t="s">
-        <v>731</v>
+        <v>705</v>
       </c>
       <c r="L98" t="s">
-        <v>732</v>
+        <v>706</v>
       </c>
       <c r="M98" t="s">
-        <v>733</v>
+        <v>707</v>
       </c>
       <c r="N98" t="s">
-        <v>734</v>
+        <v>708</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>735</v>
+        <v>709</v>
       </c>
       <c r="D99" t="s">
-        <v>736</v>
+        <v>43</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>737</v>
+        <v>710</v>
       </c>
       <c r="I99" t="s">
-        <v>738</v>
+        <v>711</v>
       </c>
       <c r="J99" t="s">
-        <v>692</v>
+        <v>659</v>
       </c>
       <c r="K99" t="s">
-        <v>739</v>
+        <v>712</v>
       </c>
       <c r="L99" t="s">
-        <v>532</v>
+        <v>713</v>
       </c>
       <c r="M99" t="s">
-        <v>740</v>
+        <v>714</v>
       </c>
       <c r="N99" t="s">
-        <v>741</v>
+        <v>715</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>742</v>
+        <v>716</v>
       </c>
       <c r="D100" t="s">
-        <v>26</v>
+        <v>43</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>743</v>
+        <v>717</v>
       </c>
       <c r="I100" t="s">
-        <v>744</v>
+        <v>718</v>
       </c>
       <c r="J100" t="s">
-        <v>692</v>
+        <v>659</v>
       </c>
       <c r="K100" t="s">
-        <v>745</v>
+        <v>719</v>
       </c>
       <c r="L100" t="s">
-        <v>746</v>
+        <v>720</v>
       </c>
       <c r="M100" t="s">
-        <v>747</v>
+        <v>721</v>
       </c>
       <c r="N100" t="s">
-        <v>748</v>
+        <v>722</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>749</v>
+        <v>723</v>
       </c>
       <c r="D101" t="s">
-        <v>26</v>
+        <v>724</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>750</v>
+        <v>725</v>
       </c>
       <c r="I101" t="s">
-        <v>751</v>
+        <v>726</v>
       </c>
       <c r="J101" t="s">
-        <v>692</v>
+        <v>727</v>
       </c>
       <c r="K101" t="s">
-        <v>752</v>
+        <v>728</v>
       </c>
       <c r="L101" t="s">
-        <v>753</v>
+        <v>729</v>
       </c>
       <c r="M101" t="s">
-        <v>754</v>
+        <v>730</v>
       </c>
       <c r="N101" t="s">
-        <v>755</v>
+        <v>731</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>756</v>
+        <v>732</v>
       </c>
       <c r="D102" t="s">
-        <v>26</v>
+        <v>733</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>757</v>
+        <v>734</v>
       </c>
       <c r="I102" t="s">
-        <v>758</v>
+        <v>735</v>
       </c>
       <c r="J102" t="s">
-        <v>692</v>
+        <v>727</v>
       </c>
       <c r="K102" t="s">
-        <v>759</v>
+        <v>736</v>
       </c>
       <c r="L102" t="s">
-        <v>760</v>
+        <v>231</v>
       </c>
       <c r="M102" t="s">
-        <v>761</v>
+        <v>737</v>
       </c>
       <c r="N102" t="s">
-        <v>762</v>
+        <v>738</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
         <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>763</v>
+        <v>732</v>
       </c>
       <c r="D103" t="s">
-        <v>26</v>
+        <v>739</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>764</v>
+        <v>293</v>
       </c>
       <c r="I103" t="s">
-        <v>765</v>
+        <v>740</v>
       </c>
       <c r="J103" t="s">
-        <v>692</v>
+        <v>741</v>
       </c>
       <c r="K103" t="s">
-        <v>766</v>
+        <v>742</v>
       </c>
       <c r="L103" t="s">
-        <v>767</v>
+        <v>231</v>
       </c>
       <c r="M103" t="s">
-        <v>768</v>
+        <v>743</v>
       </c>
       <c r="N103" t="s">
-        <v>769</v>
+        <v>738</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>770</v>
+        <v>744</v>
       </c>
       <c r="D104" t="s">
-        <v>26</v>
+        <v>745</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>771</v>
+        <v>746</v>
       </c>
       <c r="I104" t="s">
-        <v>772</v>
+        <v>747</v>
       </c>
       <c r="J104" t="s">
-        <v>692</v>
+        <v>659</v>
       </c>
       <c r="K104" t="s">
-        <v>773</v>
+        <v>748</v>
       </c>
       <c r="L104" t="s">
-        <v>774</v>
+        <v>749</v>
       </c>
       <c r="M104" t="s">
-        <v>775</v>
+        <v>750</v>
       </c>
       <c r="N104" t="s">
-        <v>776</v>
+        <v>751</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>777</v>
+        <v>752</v>
       </c>
       <c r="D105" t="s">
-        <v>26</v>
+        <v>745</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>778</v>
+        <v>753</v>
       </c>
       <c r="I105" t="s">
-        <v>779</v>
+        <v>754</v>
       </c>
       <c r="J105" t="s">
-        <v>692</v>
+        <v>659</v>
       </c>
       <c r="K105" t="s">
-        <v>780</v>
+        <v>755</v>
       </c>
       <c r="L105" t="s">
-        <v>781</v>
+        <v>749</v>
       </c>
       <c r="M105" t="s">
-        <v>782</v>
+        <v>756</v>
       </c>
       <c r="N105" t="s">
-        <v>783</v>
+        <v>757</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>784</v>
+        <v>758</v>
       </c>
       <c r="D106" t="s">
-        <v>26</v>
+        <v>759</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>785</v>
+        <v>760</v>
       </c>
       <c r="I106" t="s">
-        <v>786</v>
+        <v>761</v>
       </c>
       <c r="J106" t="s">
-        <v>692</v>
+        <v>659</v>
       </c>
       <c r="K106" t="s">
-        <v>787</v>
+        <v>762</v>
       </c>
       <c r="L106" t="s">
-        <v>788</v>
+        <v>763</v>
       </c>
       <c r="M106" t="s">
-        <v>789</v>
+        <v>764</v>
       </c>
       <c r="N106" t="s">
-        <v>790</v>
+        <v>765</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
         <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>791</v>
+        <v>766</v>
       </c>
       <c r="D107" t="s">
-        <v>26</v>
+        <v>767</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>792</v>
+        <v>768</v>
       </c>
       <c r="I107" t="s">
-        <v>793</v>
+        <v>769</v>
       </c>
       <c r="J107" t="s">
-        <v>692</v>
+        <v>659</v>
       </c>
       <c r="K107" t="s">
-        <v>794</v>
+        <v>770</v>
       </c>
       <c r="L107" t="s">
-        <v>795</v>
+        <v>771</v>
       </c>
       <c r="M107" t="s">
-        <v>796</v>
+        <v>772</v>
       </c>
       <c r="N107" t="s">
-        <v>797</v>
+        <v>773</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
         <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>798</v>
+        <v>293</v>
       </c>
       <c r="D108" t="s">
-        <v>799</v>
+        <v>774</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>800</v>
+        <v>775</v>
       </c>
       <c r="I108" t="s">
-        <v>801</v>
+        <v>776</v>
       </c>
       <c r="J108" t="s">
-        <v>692</v>
+        <v>659</v>
       </c>
       <c r="K108" t="s">
-        <v>802</v>
+        <v>777</v>
       </c>
       <c r="L108" t="s">
-        <v>803</v>
+        <v>778</v>
       </c>
       <c r="M108" t="s">
-        <v>804</v>
-[...3 lines deleted...]
-      </c>
+        <v>779</v>
+      </c>
+      <c r="N108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>723</v>
+        <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>806</v>
+        <v>293</v>
       </c>
       <c r="D109" t="s">
-        <v>807</v>
-[...9 lines deleted...]
-      </c>
+        <v>780</v>
+      </c>
+      <c r="E109"/>
+      <c r="F109"/>
+      <c r="G109"/>
       <c r="H109" t="s">
-        <v>811</v>
+        <v>781</v>
       </c>
       <c r="I109" t="s">
-        <v>812</v>
+        <v>782</v>
       </c>
       <c r="J109" t="s">
-        <v>813</v>
+        <v>659</v>
       </c>
       <c r="K109" t="s">
-        <v>814</v>
+        <v>783</v>
       </c>
       <c r="L109" t="s">
-        <v>815</v>
+        <v>784</v>
       </c>
       <c r="M109" t="s">
-        <v>816</v>
-[...3 lines deleted...]
-      </c>
+        <v>785</v>
+      </c>
+      <c r="N109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>818</v>
+        <v>786</v>
       </c>
       <c r="D110" t="s">
-        <v>819</v>
+        <v>787</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>820</v>
+        <v>788</v>
       </c>
       <c r="I110" t="s">
-        <v>821</v>
+        <v>789</v>
       </c>
       <c r="J110" t="s">
-        <v>692</v>
+        <v>790</v>
       </c>
       <c r="K110" t="s">
-        <v>822</v>
+        <v>791</v>
       </c>
       <c r="L110" t="s">
-        <v>823</v>
+        <v>231</v>
       </c>
       <c r="M110" t="s">
-        <v>824</v>
+        <v>792</v>
       </c>
       <c r="N110" t="s">
-        <v>825</v>
+        <v>793</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
         <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>826</v>
+        <v>786</v>
       </c>
       <c r="D111" t="s">
-        <v>827</v>
+        <v>739</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>828</v>
+        <v>293</v>
       </c>
       <c r="I111" t="s">
-        <v>829</v>
+        <v>794</v>
       </c>
       <c r="J111" t="s">
-        <v>830</v>
+        <v>790</v>
       </c>
       <c r="K111" t="s">
-        <v>831</v>
+        <v>795</v>
       </c>
       <c r="L111" t="s">
-        <v>99</v>
+        <v>231</v>
       </c>
       <c r="M111" t="s">
-        <v>832</v>
+        <v>796</v>
       </c>
       <c r="N111" t="s">
-        <v>833</v>
+        <v>793</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>826</v>
+        <v>797</v>
       </c>
       <c r="D112" t="s">
-        <v>834</v>
+        <v>798</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>95</v>
+        <v>799</v>
       </c>
       <c r="I112" t="s">
-        <v>835</v>
+        <v>800</v>
       </c>
       <c r="J112" t="s">
-        <v>830</v>
+        <v>801</v>
       </c>
       <c r="K112" t="s">
-        <v>836</v>
+        <v>802</v>
       </c>
       <c r="L112" t="s">
-        <v>99</v>
+        <v>231</v>
       </c>
       <c r="M112" t="s">
-        <v>837</v>
+        <v>803</v>
       </c>
       <c r="N112" t="s">
-        <v>833</v>
+        <v>804</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>838</v>
+        <v>293</v>
       </c>
       <c r="D113" t="s">
-        <v>839</v>
+        <v>805</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>840</v>
+        <v>806</v>
       </c>
       <c r="I113" t="s">
-        <v>841</v>
-[...3 lines deleted...]
-      </c>
+        <v>807</v>
+      </c>
+      <c r="J113"/>
       <c r="K113" t="s">
-        <v>843</v>
+        <v>808</v>
       </c>
       <c r="L113" t="s">
-        <v>702</v>
+        <v>809</v>
       </c>
       <c r="M113" t="s">
-        <v>844</v>
-[...3 lines deleted...]
-      </c>
+        <v>810</v>
+      </c>
+      <c r="N113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>838</v>
+        <v>811</v>
       </c>
       <c r="D114" t="s">
-        <v>839</v>
+        <v>812</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>846</v>
+        <v>293</v>
       </c>
       <c r="I114" t="s">
-        <v>847</v>
+        <v>813</v>
       </c>
       <c r="J114" t="s">
-        <v>842</v>
+        <v>20</v>
       </c>
       <c r="K114" t="s">
-        <v>848</v>
+        <v>814</v>
       </c>
       <c r="L114" t="s">
-        <v>702</v>
+        <v>231</v>
       </c>
       <c r="M114" t="s">
-        <v>849</v>
+        <v>815</v>
       </c>
       <c r="N114" t="s">
-        <v>845</v>
+        <v>816</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>838</v>
+        <v>817</v>
       </c>
       <c r="D115" t="s">
-        <v>839</v>
+        <v>818</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>850</v>
+        <v>293</v>
       </c>
       <c r="I115" t="s">
-        <v>851</v>
+        <v>819</v>
       </c>
       <c r="J115" t="s">
-        <v>842</v>
+        <v>20</v>
       </c>
       <c r="K115" t="s">
-        <v>852</v>
+        <v>820</v>
       </c>
       <c r="L115" t="s">
-        <v>702</v>
+        <v>231</v>
       </c>
       <c r="M115" t="s">
-        <v>853</v>
+        <v>821</v>
       </c>
       <c r="N115" t="s">
-        <v>845</v>
+        <v>822</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>854</v>
+        <v>811</v>
       </c>
       <c r="D116" t="s">
-        <v>199</v>
+        <v>823</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>855</v>
+        <v>293</v>
       </c>
       <c r="I116" t="s">
-        <v>856</v>
+        <v>824</v>
       </c>
       <c r="J116" t="s">
-        <v>692</v>
+        <v>20</v>
       </c>
       <c r="K116" t="s">
-        <v>857</v>
+        <v>825</v>
       </c>
       <c r="L116" t="s">
-        <v>858</v>
+        <v>231</v>
       </c>
       <c r="M116" t="s">
-        <v>859</v>
+        <v>826</v>
       </c>
       <c r="N116" t="s">
-        <v>860</v>
+        <v>816</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>861</v>
+        <v>827</v>
       </c>
       <c r="D117" t="s">
-        <v>199</v>
+        <v>65</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>862</v>
+        <v>293</v>
       </c>
       <c r="I117" t="s">
-        <v>863</v>
+        <v>828</v>
       </c>
       <c r="J117" t="s">
-        <v>692</v>
+        <v>29</v>
       </c>
       <c r="K117" t="s">
-        <v>864</v>
+        <v>829</v>
       </c>
       <c r="L117" t="s">
-        <v>865</v>
+        <v>231</v>
       </c>
       <c r="M117" t="s">
-        <v>866</v>
+        <v>830</v>
       </c>
       <c r="N117" t="s">
-        <v>867</v>
+        <v>831</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>868</v>
+        <v>832</v>
       </c>
       <c r="D118" t="s">
-        <v>199</v>
+        <v>833</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>869</v>
+        <v>834</v>
       </c>
       <c r="I118" t="s">
-        <v>870</v>
+        <v>835</v>
       </c>
       <c r="J118" t="s">
-        <v>692</v>
+        <v>360</v>
       </c>
       <c r="K118" t="s">
-        <v>871</v>
+        <v>836</v>
       </c>
       <c r="L118" t="s">
-        <v>872</v>
+        <v>231</v>
       </c>
       <c r="M118" t="s">
-        <v>873</v>
+        <v>837</v>
       </c>
       <c r="N118" t="s">
-        <v>874</v>
+        <v>838</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>875</v>
+        <v>840</v>
       </c>
       <c r="D119" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      <c r="G119"/>
+        <v>841</v>
+      </c>
+      <c r="E119" t="s">
+        <v>842</v>
+      </c>
+      <c r="F119" t="s">
+        <v>843</v>
+      </c>
+      <c r="G119" t="s">
+        <v>844</v>
+      </c>
       <c r="H119" t="s">
-        <v>877</v>
+        <v>845</v>
       </c>
       <c r="I119" t="s">
-        <v>878</v>
+        <v>846</v>
       </c>
       <c r="J119" t="s">
-        <v>842</v>
+        <v>847</v>
       </c>
       <c r="K119" t="s">
-        <v>879</v>
+        <v>848</v>
       </c>
       <c r="L119" t="s">
-        <v>880</v>
+        <v>849</v>
       </c>
       <c r="M119" t="s">
-        <v>881</v>
+        <v>850</v>
       </c>
       <c r="N119" t="s">
-        <v>882</v>
+        <v>851</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>883</v>
+        <v>852</v>
       </c>
       <c r="D120" t="s">
-        <v>26</v>
+        <v>853</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>884</v>
+        <v>854</v>
       </c>
       <c r="I120" t="s">
-        <v>885</v>
+        <v>855</v>
       </c>
       <c r="J120" t="s">
-        <v>842</v>
+        <v>455</v>
       </c>
       <c r="K120" t="s">
-        <v>886</v>
+        <v>856</v>
       </c>
       <c r="L120" t="s">
-        <v>887</v>
+        <v>231</v>
       </c>
       <c r="M120" t="s">
-        <v>888</v>
+        <v>857</v>
       </c>
       <c r="N120" t="s">
-        <v>889</v>
+        <v>858</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>890</v>
+        <v>852</v>
       </c>
       <c r="D121" t="s">
-        <v>26</v>
+        <v>739</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>891</v>
+        <v>293</v>
       </c>
       <c r="I121" t="s">
-        <v>892</v>
+        <v>859</v>
       </c>
       <c r="J121" t="s">
-        <v>842</v>
+        <v>455</v>
       </c>
       <c r="K121" t="s">
-        <v>893</v>
+        <v>860</v>
       </c>
       <c r="L121" t="s">
-        <v>894</v>
+        <v>231</v>
       </c>
       <c r="M121" t="s">
-        <v>895</v>
+        <v>861</v>
       </c>
       <c r="N121" t="s">
-        <v>896</v>
+        <v>858</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>897</v>
+        <v>862</v>
       </c>
       <c r="D122" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      <c r="G122"/>
+        <v>863</v>
+      </c>
+      <c r="E122" t="s">
+        <v>864</v>
+      </c>
+      <c r="F122" t="s">
+        <v>865</v>
+      </c>
+      <c r="G122" t="s">
+        <v>866</v>
+      </c>
       <c r="H122" t="s">
-        <v>898</v>
+        <v>867</v>
       </c>
       <c r="I122" t="s">
-        <v>899</v>
+        <v>868</v>
       </c>
       <c r="J122" t="s">
-        <v>842</v>
+        <v>869</v>
       </c>
       <c r="K122" t="s">
-        <v>900</v>
+        <v>870</v>
       </c>
       <c r="L122" t="s">
-        <v>901</v>
+        <v>849</v>
       </c>
       <c r="M122" t="s">
-        <v>902</v>
+        <v>871</v>
       </c>
       <c r="N122" t="s">
-        <v>903</v>
+        <v>872</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>904</v>
+        <v>840</v>
       </c>
       <c r="D123" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      <c r="G123"/>
+        <v>863</v>
+      </c>
+      <c r="E123" t="s">
+        <v>842</v>
+      </c>
+      <c r="F123" t="s">
+        <v>843</v>
+      </c>
+      <c r="G123" t="s">
+        <v>844</v>
+      </c>
       <c r="H123" t="s">
-        <v>905</v>
+        <v>845</v>
       </c>
       <c r="I123" t="s">
-        <v>906</v>
+        <v>873</v>
       </c>
       <c r="J123" t="s">
-        <v>842</v>
+        <v>869</v>
       </c>
       <c r="K123" t="s">
-        <v>907</v>
+        <v>874</v>
       </c>
       <c r="L123" t="s">
-        <v>908</v>
+        <v>849</v>
       </c>
       <c r="M123" t="s">
-        <v>909</v>
+        <v>875</v>
       </c>
       <c r="N123" t="s">
-        <v>910</v>
+        <v>851</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
         <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>911</v>
+        <v>293</v>
       </c>
       <c r="D124" t="s">
-        <v>26</v>
+        <v>876</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>862</v>
+        <v>877</v>
       </c>
       <c r="I124" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>878</v>
+      </c>
+      <c r="J124"/>
       <c r="K124" t="s">
-        <v>913</v>
+        <v>879</v>
       </c>
       <c r="L124" t="s">
-        <v>914</v>
+        <v>880</v>
       </c>
       <c r="M124" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>881</v>
+      </c>
+      <c r="N124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
         <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>917</v>
+        <v>293</v>
       </c>
       <c r="D125" t="s">
-        <v>26</v>
+        <v>882</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>918</v>
+        <v>883</v>
       </c>
       <c r="I125" t="s">
-        <v>919</v>
-[...3 lines deleted...]
-      </c>
+        <v>884</v>
+      </c>
+      <c r="J125"/>
       <c r="K125" t="s">
-        <v>920</v>
+        <v>885</v>
       </c>
       <c r="L125" t="s">
-        <v>921</v>
+        <v>886</v>
       </c>
       <c r="M125" t="s">
-        <v>922</v>
-[...3 lines deleted...]
-      </c>
+        <v>887</v>
+      </c>
+      <c r="N125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>924</v>
+        <v>293</v>
       </c>
       <c r="D126" t="s">
-        <v>199</v>
+        <v>888</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>925</v>
+        <v>889</v>
       </c>
       <c r="I126" t="s">
-        <v>926</v>
+        <v>890</v>
       </c>
       <c r="J126" t="s">
-        <v>692</v>
+        <v>891</v>
       </c>
       <c r="K126" t="s">
-        <v>927</v>
+        <v>892</v>
       </c>
       <c r="L126" t="s">
-        <v>928</v>
+        <v>893</v>
       </c>
       <c r="M126" t="s">
-        <v>929</v>
-[...3 lines deleted...]
-      </c>
+        <v>894</v>
+      </c>
+      <c r="N126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
         <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>931</v>
+        <v>895</v>
       </c>
       <c r="D127" t="s">
-        <v>932</v>
+        <v>896</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>933</v>
+        <v>293</v>
       </c>
       <c r="I127" t="s">
-        <v>934</v>
+        <v>897</v>
       </c>
       <c r="J127" t="s">
-        <v>842</v>
+        <v>898</v>
       </c>
       <c r="K127" t="s">
-        <v>935</v>
+        <v>899</v>
       </c>
       <c r="L127" t="s">
-        <v>936</v>
+        <v>900</v>
       </c>
       <c r="M127" t="s">
-        <v>937</v>
+        <v>901</v>
       </c>
       <c r="N127" t="s">
-        <v>938</v>
+        <v>902</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
         <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>939</v>
+        <v>293</v>
       </c>
       <c r="D128" t="s">
-        <v>199</v>
+        <v>903</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>862</v>
+        <v>904</v>
       </c>
       <c r="I128" t="s">
-        <v>940</v>
+        <v>905</v>
       </c>
       <c r="J128" t="s">
-        <v>692</v>
+        <v>906</v>
       </c>
       <c r="K128" t="s">
-        <v>941</v>
+        <v>907</v>
       </c>
       <c r="L128" t="s">
-        <v>942</v>
+        <v>908</v>
       </c>
       <c r="M128" t="s">
-        <v>943</v>
-[...3 lines deleted...]
-      </c>
+        <v>909</v>
+      </c>
+      <c r="N128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
         <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>945</v>
+        <v>293</v>
       </c>
       <c r="D129" t="s">
-        <v>199</v>
+        <v>910</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>946</v>
+        <v>911</v>
       </c>
       <c r="I129" t="s">
-        <v>947</v>
+        <v>912</v>
       </c>
       <c r="J129" t="s">
-        <v>692</v>
+        <v>906</v>
       </c>
       <c r="K129" t="s">
-        <v>948</v>
+        <v>913</v>
       </c>
       <c r="L129" t="s">
-        <v>949</v>
+        <v>914</v>
       </c>
       <c r="M129" t="s">
-        <v>950</v>
-[...3 lines deleted...]
-      </c>
+        <v>915</v>
+      </c>
+      <c r="N129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
         <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>952</v>
+        <v>916</v>
       </c>
       <c r="D130" t="s">
-        <v>199</v>
+        <v>917</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>953</v>
+        <v>293</v>
       </c>
       <c r="I130" t="s">
-        <v>954</v>
+        <v>918</v>
       </c>
       <c r="J130" t="s">
-        <v>692</v>
+        <v>919</v>
       </c>
       <c r="K130" t="s">
-        <v>955</v>
+        <v>920</v>
       </c>
       <c r="L130" t="s">
-        <v>956</v>
+        <v>921</v>
       </c>
       <c r="M130" t="s">
-        <v>957</v>
+        <v>922</v>
       </c>
       <c r="N130" t="s">
-        <v>958</v>
+        <v>923</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>959</v>
+        <v>924</v>
       </c>
       <c r="D131" t="s">
-        <v>960</v>
+        <v>925</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>961</v>
+        <v>293</v>
       </c>
       <c r="I131" t="s">
-        <v>962</v>
+        <v>926</v>
       </c>
       <c r="J131" t="s">
-        <v>842</v>
+        <v>927</v>
       </c>
       <c r="K131" t="s">
-        <v>963</v>
+        <v>928</v>
       </c>
       <c r="L131" t="s">
-        <v>964</v>
+        <v>929</v>
       </c>
       <c r="M131" t="s">
-        <v>965</v>
+        <v>930</v>
       </c>
       <c r="N131" t="s">
-        <v>966</v>
+        <v>931</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>967</v>
+        <v>293</v>
       </c>
       <c r="D132" t="s">
-        <v>199</v>
+        <v>932</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>968</v>
+        <v>933</v>
       </c>
       <c r="I132" t="s">
-        <v>969</v>
+        <v>934</v>
       </c>
       <c r="J132" t="s">
-        <v>692</v>
+        <v>935</v>
       </c>
       <c r="K132" t="s">
-        <v>970</v>
+        <v>936</v>
       </c>
       <c r="L132" t="s">
-        <v>971</v>
+        <v>937</v>
       </c>
       <c r="M132" t="s">
-        <v>972</v>
-[...3 lines deleted...]
-      </c>
+        <v>938</v>
+      </c>
+      <c r="N132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>974</v>
+        <v>293</v>
       </c>
       <c r="D133" t="s">
-        <v>199</v>
+        <v>939</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>905</v>
+        <v>940</v>
       </c>
       <c r="I133" t="s">
-        <v>975</v>
+        <v>941</v>
       </c>
       <c r="J133" t="s">
-        <v>692</v>
+        <v>942</v>
       </c>
       <c r="K133" t="s">
-        <v>976</v>
+        <v>943</v>
       </c>
       <c r="L133" t="s">
-        <v>977</v>
+        <v>944</v>
       </c>
       <c r="M133" t="s">
-        <v>978</v>
-[...3 lines deleted...]
-      </c>
+        <v>945</v>
+      </c>
+      <c r="N133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>723</v>
+        <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>980</v>
+        <v>293</v>
       </c>
       <c r="D134" t="s">
-        <v>981</v>
-[...9 lines deleted...]
-      </c>
+        <v>946</v>
+      </c>
+      <c r="E134"/>
+      <c r="F134"/>
+      <c r="G134"/>
       <c r="H134" t="s">
-        <v>985</v>
+        <v>947</v>
       </c>
       <c r="I134" t="s">
-        <v>986</v>
+        <v>948</v>
       </c>
       <c r="J134" t="s">
-        <v>842</v>
+        <v>949</v>
       </c>
       <c r="K134" t="s">
-        <v>987</v>
+        <v>950</v>
       </c>
       <c r="L134" t="s">
-        <v>732</v>
+        <v>951</v>
       </c>
       <c r="M134" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>952</v>
+      </c>
+      <c r="N134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>723</v>
+        <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>990</v>
+        <v>953</v>
       </c>
       <c r="D135" t="s">
-        <v>991</v>
-[...9 lines deleted...]
-      </c>
+        <v>954</v>
+      </c>
+      <c r="E135"/>
+      <c r="F135"/>
+      <c r="G135"/>
       <c r="H135" t="s">
-        <v>995</v>
+        <v>293</v>
       </c>
       <c r="I135" t="s">
-        <v>996</v>
+        <v>955</v>
       </c>
       <c r="J135" t="s">
-        <v>842</v>
+        <v>956</v>
       </c>
       <c r="K135" t="s">
-        <v>997</v>
+        <v>957</v>
       </c>
       <c r="L135" t="s">
-        <v>732</v>
+        <v>958</v>
       </c>
       <c r="M135" t="s">
-        <v>998</v>
+        <v>959</v>
       </c>
       <c r="N135" t="s">
-        <v>999</v>
+        <v>960</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>723</v>
+        <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1000</v>
+        <v>961</v>
       </c>
       <c r="D136" t="s">
-        <v>1001</v>
-[...9 lines deleted...]
-      </c>
+        <v>962</v>
+      </c>
+      <c r="E136"/>
+      <c r="F136"/>
+      <c r="G136"/>
       <c r="H136" t="s">
-        <v>1005</v>
+        <v>293</v>
       </c>
       <c r="I136" t="s">
-        <v>1006</v>
+        <v>963</v>
       </c>
       <c r="J136" t="s">
-        <v>842</v>
+        <v>869</v>
       </c>
       <c r="K136" t="s">
-        <v>1007</v>
+        <v>964</v>
       </c>
       <c r="L136" t="s">
-        <v>70</v>
+        <v>965</v>
       </c>
       <c r="M136" t="s">
-        <v>1008</v>
+        <v>966</v>
       </c>
       <c r="N136" t="s">
-        <v>1009</v>
+        <v>967</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>723</v>
+        <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1010</v>
+        <v>968</v>
       </c>
       <c r="D137" t="s">
-        <v>1011</v>
-[...9 lines deleted...]
-      </c>
+        <v>969</v>
+      </c>
+      <c r="E137"/>
+      <c r="F137"/>
+      <c r="G137"/>
       <c r="H137" t="s">
-        <v>1015</v>
+        <v>293</v>
       </c>
       <c r="I137" t="s">
-        <v>1016</v>
+        <v>970</v>
       </c>
       <c r="J137" t="s">
-        <v>842</v>
+        <v>971</v>
       </c>
       <c r="K137" t="s">
-        <v>1017</v>
+        <v>972</v>
       </c>
       <c r="L137" t="s">
-        <v>70</v>
+        <v>973</v>
       </c>
       <c r="M137" t="s">
-        <v>1018</v>
+        <v>974</v>
       </c>
       <c r="N137" t="s">
-        <v>1019</v>
+        <v>975</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1020</v>
+        <v>293</v>
       </c>
       <c r="D138" t="s">
-        <v>199</v>
+        <v>976</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>1021</v>
+        <v>977</v>
       </c>
       <c r="I138" t="s">
-        <v>1022</v>
+        <v>978</v>
       </c>
       <c r="J138" t="s">
-        <v>692</v>
+        <v>659</v>
       </c>
       <c r="K138" t="s">
-        <v>1023</v>
+        <v>979</v>
       </c>
       <c r="L138" t="s">
-        <v>1024</v>
+        <v>980</v>
       </c>
       <c r="M138" t="s">
-        <v>1025</v>
-[...3 lines deleted...]
-      </c>
+        <v>981</v>
+      </c>
+      <c r="N138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1027</v>
+        <v>982</v>
       </c>
       <c r="D139" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      <c r="G139"/>
+        <v>983</v>
+      </c>
+      <c r="E139" t="s">
+        <v>984</v>
+      </c>
+      <c r="F139" t="s">
+        <v>985</v>
+      </c>
+      <c r="G139" t="s">
+        <v>986</v>
+      </c>
       <c r="H139" t="s">
-        <v>1028</v>
+        <v>987</v>
       </c>
       <c r="I139" t="s">
-        <v>1029</v>
-[...3 lines deleted...]
-      </c>
+        <v>988</v>
+      </c>
+      <c r="J139"/>
       <c r="K139" t="s">
-        <v>1030</v>
+        <v>989</v>
       </c>
       <c r="L139" t="s">
-        <v>1031</v>
+        <v>990</v>
       </c>
       <c r="M139" t="s">
-        <v>1032</v>
+        <v>991</v>
       </c>
       <c r="N139" t="s">
-        <v>1033</v>
+        <v>992</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1034</v>
+        <v>993</v>
       </c>
       <c r="D140" t="s">
-        <v>199</v>
-[...3 lines deleted...]
-      <c r="G140"/>
+        <v>994</v>
+      </c>
+      <c r="E140" t="s">
+        <v>995</v>
+      </c>
+      <c r="F140" t="s">
+        <v>996</v>
+      </c>
+      <c r="G140" t="s">
+        <v>997</v>
+      </c>
       <c r="H140" t="s">
-        <v>1035</v>
+        <v>998</v>
       </c>
       <c r="I140" t="s">
-        <v>1036</v>
-[...3 lines deleted...]
-      </c>
+        <v>999</v>
+      </c>
+      <c r="J140"/>
       <c r="K140" t="s">
-        <v>1037</v>
+        <v>1000</v>
       </c>
       <c r="L140" t="s">
-        <v>1038</v>
+        <v>990</v>
       </c>
       <c r="M140" t="s">
-        <v>1039</v>
+        <v>1001</v>
       </c>
       <c r="N140" t="s">
-        <v>1040</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>723</v>
+        <v>839</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1041</v>
+        <v>1003</v>
       </c>
       <c r="D141" t="s">
-        <v>1042</v>
+        <v>1004</v>
       </c>
       <c r="E141" t="s">
-        <v>1043</v>
+        <v>1005</v>
       </c>
       <c r="F141" t="s">
-        <v>1044</v>
+        <v>1006</v>
       </c>
       <c r="G141" t="s">
-        <v>1045</v>
+        <v>1007</v>
       </c>
       <c r="H141" t="s">
-        <v>1046</v>
+        <v>1008</v>
       </c>
       <c r="I141" t="s">
-        <v>1047</v>
-[...3 lines deleted...]
-      </c>
+        <v>1009</v>
+      </c>
+      <c r="J141"/>
       <c r="K141" t="s">
-        <v>1048</v>
+        <v>1010</v>
       </c>
       <c r="L141" t="s">
-        <v>732</v>
+        <v>990</v>
       </c>
       <c r="M141" t="s">
-        <v>1049</v>
+        <v>1011</v>
       </c>
       <c r="N141" t="s">
-        <v>1050</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1051</v>
+        <v>1013</v>
       </c>
       <c r="D142" t="s">
-        <v>1052</v>
-[...3 lines deleted...]
-      <c r="G142"/>
+        <v>1014</v>
+      </c>
+      <c r="E142" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F142" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G142" t="s">
+        <v>1017</v>
+      </c>
       <c r="H142" t="s">
-        <v>1053</v>
+        <v>1018</v>
       </c>
       <c r="I142" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1019</v>
+      </c>
+      <c r="J142"/>
       <c r="K142" t="s">
-        <v>1055</v>
+        <v>1020</v>
       </c>
       <c r="L142" t="s">
-        <v>1056</v>
+        <v>1021</v>
       </c>
       <c r="M142" t="s">
-        <v>1057</v>
+        <v>1022</v>
       </c>
       <c r="N142" t="s">
-        <v>1058</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>723</v>
+        <v>839</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1059</v>
+        <v>1024</v>
       </c>
       <c r="D143" t="s">
-        <v>1060</v>
+        <v>1014</v>
       </c>
       <c r="E143" t="s">
-        <v>1061</v>
+        <v>1025</v>
       </c>
       <c r="F143" t="s">
-        <v>1062</v>
+        <v>1026</v>
       </c>
       <c r="G143" t="s">
-        <v>1063</v>
+        <v>1027</v>
       </c>
       <c r="H143" t="s">
-        <v>1064</v>
+        <v>1028</v>
       </c>
       <c r="I143" t="s">
-        <v>1065</v>
-[...3 lines deleted...]
-      </c>
+        <v>1029</v>
+      </c>
+      <c r="J143"/>
       <c r="K143" t="s">
-        <v>1067</v>
+        <v>1030</v>
       </c>
       <c r="L143" t="s">
-        <v>815</v>
+        <v>990</v>
       </c>
       <c r="M143" t="s">
-        <v>1068</v>
+        <v>1031</v>
       </c>
       <c r="N143" t="s">
-        <v>1069</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>723</v>
+        <v>839</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>806</v>
+        <v>1033</v>
       </c>
       <c r="D144" t="s">
-        <v>1060</v>
+        <v>1014</v>
       </c>
       <c r="E144" t="s">
-        <v>808</v>
+        <v>1034</v>
       </c>
       <c r="F144" t="s">
-        <v>809</v>
+        <v>1035</v>
       </c>
       <c r="G144" t="s">
-        <v>810</v>
+        <v>1036</v>
       </c>
       <c r="H144" t="s">
-        <v>811</v>
+        <v>1037</v>
       </c>
       <c r="I144" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1038</v>
+      </c>
+      <c r="J144"/>
       <c r="K144" t="s">
-        <v>1071</v>
+        <v>1039</v>
       </c>
       <c r="L144" t="s">
-        <v>815</v>
+        <v>1021</v>
       </c>
       <c r="M144" t="s">
-        <v>1072</v>
+        <v>1040</v>
       </c>
       <c r="N144" t="s">
-        <v>817</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1073</v>
+        <v>1042</v>
       </c>
       <c r="D145" t="s">
-        <v>1074</v>
-[...3 lines deleted...]
-      <c r="G145"/>
+        <v>1014</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1045</v>
+      </c>
       <c r="H145" t="s">
-        <v>1075</v>
+        <v>1046</v>
       </c>
       <c r="I145" t="s">
-        <v>1076</v>
-[...3 lines deleted...]
-      </c>
+        <v>1047</v>
+      </c>
+      <c r="J145"/>
       <c r="K145" t="s">
-        <v>1077</v>
+        <v>1048</v>
       </c>
       <c r="L145" t="s">
-        <v>1078</v>
+        <v>990</v>
       </c>
       <c r="M145" t="s">
-        <v>1079</v>
+        <v>1049</v>
       </c>
       <c r="N145" t="s">
-        <v>1080</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1081</v>
+        <v>1051</v>
       </c>
       <c r="D146" t="s">
-        <v>1082</v>
-[...3 lines deleted...]
-      <c r="G146"/>
+        <v>1052</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1055</v>
+      </c>
       <c r="H146" t="s">
-        <v>1083</v>
+        <v>1056</v>
       </c>
       <c r="I146" t="s">
-        <v>1084</v>
-[...3 lines deleted...]
-      </c>
+        <v>1057</v>
+      </c>
+      <c r="J146"/>
       <c r="K146" t="s">
-        <v>1085</v>
+        <v>1058</v>
       </c>
       <c r="L146" t="s">
-        <v>1086</v>
+        <v>1021</v>
       </c>
       <c r="M146" t="s">
-        <v>1087</v>
+        <v>1059</v>
       </c>
       <c r="N146" t="s">
-        <v>1088</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1089</v>
+        <v>1061</v>
       </c>
       <c r="D147" t="s">
-        <v>1090</v>
-[...3 lines deleted...]
-      <c r="G147"/>
+        <v>1062</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1064</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1065</v>
+      </c>
       <c r="H147" t="s">
-        <v>1091</v>
+        <v>1066</v>
       </c>
       <c r="I147" t="s">
-        <v>1092</v>
-[...3 lines deleted...]
-      </c>
+        <v>1067</v>
+      </c>
+      <c r="J147"/>
       <c r="K147" t="s">
-        <v>1093</v>
+        <v>1068</v>
       </c>
       <c r="L147" t="s">
-        <v>1094</v>
+        <v>1021</v>
       </c>
       <c r="M147" t="s">
-        <v>1095</v>
+        <v>1069</v>
       </c>
       <c r="N147" t="s">
-        <v>1096</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1089</v>
+        <v>1071</v>
       </c>
       <c r="D148" t="s">
-        <v>1090</v>
-[...3 lines deleted...]
-      <c r="G148"/>
+        <v>1052</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1073</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1074</v>
+      </c>
       <c r="H148" t="s">
-        <v>1097</v>
+        <v>1075</v>
       </c>
       <c r="I148" t="s">
-        <v>1098</v>
-[...3 lines deleted...]
-      </c>
+        <v>1076</v>
+      </c>
+      <c r="J148"/>
       <c r="K148" t="s">
-        <v>1099</v>
+        <v>1077</v>
       </c>
       <c r="L148" t="s">
-        <v>1094</v>
+        <v>1021</v>
       </c>
       <c r="M148" t="s">
-        <v>1100</v>
+        <v>1078</v>
       </c>
       <c r="N148" t="s">
-        <v>1096</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1101</v>
+        <v>1080</v>
       </c>
       <c r="D149" t="s">
-        <v>1102</v>
-[...3 lines deleted...]
-      <c r="G149"/>
+        <v>1052</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1082</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1083</v>
+      </c>
       <c r="H149" t="s">
-        <v>1103</v>
+        <v>1084</v>
       </c>
       <c r="I149" t="s">
-        <v>1104</v>
-[...3 lines deleted...]
-      </c>
+        <v>1085</v>
+      </c>
+      <c r="J149"/>
       <c r="K149" t="s">
-        <v>1105</v>
+        <v>1086</v>
       </c>
       <c r="L149" t="s">
-        <v>1106</v>
+        <v>1021</v>
       </c>
       <c r="M149" t="s">
-        <v>1107</v>
+        <v>1087</v>
       </c>
       <c r="N149" t="s">
-        <v>1108</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1109</v>
+        <v>1089</v>
       </c>
       <c r="D150" t="s">
-        <v>1110</v>
-[...3 lines deleted...]
-      <c r="G150"/>
+        <v>1062</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F150" t="s">
+        <v>1091</v>
+      </c>
+      <c r="G150" t="s">
+        <v>1092</v>
+      </c>
       <c r="H150" t="s">
-        <v>1111</v>
+        <v>1093</v>
       </c>
       <c r="I150" t="s">
-        <v>1112</v>
-[...3 lines deleted...]
-      </c>
+        <v>1094</v>
+      </c>
+      <c r="J150"/>
       <c r="K150" t="s">
-        <v>1114</v>
+        <v>1095</v>
       </c>
       <c r="L150" t="s">
-        <v>99</v>
+        <v>1021</v>
       </c>
       <c r="M150" t="s">
-        <v>1115</v>
+        <v>1096</v>
       </c>
       <c r="N150" t="s">
-        <v>1116</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1109</v>
+        <v>1098</v>
       </c>
       <c r="D151" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      <c r="G151"/>
+        <v>1062</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1100</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1101</v>
+      </c>
       <c r="H151" t="s">
-        <v>95</v>
+        <v>1102</v>
       </c>
       <c r="I151" t="s">
-        <v>1117</v>
-[...3 lines deleted...]
-      </c>
+        <v>1103</v>
+      </c>
+      <c r="J151"/>
       <c r="K151" t="s">
-        <v>1118</v>
+        <v>1104</v>
       </c>
       <c r="L151" t="s">
-        <v>99</v>
+        <v>1021</v>
       </c>
       <c r="M151" t="s">
-        <v>1119</v>
+        <v>1105</v>
       </c>
       <c r="N151" t="s">
-        <v>1116</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1120</v>
+        <v>1107</v>
       </c>
       <c r="D152" t="s">
-        <v>1121</v>
-[...3 lines deleted...]
-      <c r="G152"/>
+        <v>1062</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1109</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1110</v>
+      </c>
       <c r="H152" t="s">
-        <v>1091</v>
+        <v>1111</v>
       </c>
       <c r="I152" t="s">
-        <v>1122</v>
-[...3 lines deleted...]
-      </c>
+        <v>1112</v>
+      </c>
+      <c r="J152"/>
       <c r="K152" t="s">
-        <v>1123</v>
+        <v>1113</v>
       </c>
       <c r="L152" t="s">
-        <v>1094</v>
+        <v>1021</v>
       </c>
       <c r="M152" t="s">
-        <v>1124</v>
+        <v>1114</v>
       </c>
       <c r="N152" t="s">
-        <v>1125</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D153" t="s">
+        <v>1117</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F153" t="s">
+        <v>1119</v>
+      </c>
+      <c r="G153" t="s">
         <v>1120</v>
       </c>
-      <c r="D153" t="s">
+      <c r="H153" t="s">
         <v>1121</v>
       </c>
-      <c r="E153"/>
-[...4 lines deleted...]
-      </c>
       <c r="I153" t="s">
-        <v>1127</v>
-[...3 lines deleted...]
-      </c>
+        <v>1122</v>
+      </c>
+      <c r="J153"/>
       <c r="K153" t="s">
-        <v>1128</v>
+        <v>1123</v>
       </c>
       <c r="L153" t="s">
-        <v>1094</v>
+        <v>990</v>
       </c>
       <c r="M153" t="s">
-        <v>1129</v>
+        <v>1124</v>
       </c>
       <c r="N153" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D154" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1128</v>
+      </c>
+      <c r="F154" t="s">
+        <v>1129</v>
+      </c>
+      <c r="G154" t="s">
         <v>1130</v>
       </c>
-      <c r="D154" t="s">
-[...4 lines deleted...]
-      <c r="G154"/>
       <c r="H154" t="s">
-        <v>95</v>
+        <v>1131</v>
       </c>
       <c r="I154" t="s">
-        <v>1131</v>
-[...1 lines deleted...]
-      <c r="J154" t="s">
         <v>1132</v>
       </c>
+      <c r="J154"/>
       <c r="K154" t="s">
         <v>1133</v>
       </c>
       <c r="L154" t="s">
+        <v>990</v>
+      </c>
+      <c r="M154" t="s">
         <v>1134</v>
       </c>
-      <c r="M154" t="s">
+      <c r="N154" t="s">
         <v>1135</v>
-      </c>
-[...1 lines deleted...]
-        <v>1136</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>95</v>
+        <v>1136</v>
       </c>
       <c r="D155" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E155" t="s">
         <v>1137</v>
       </c>
-      <c r="E155"/>
-[...1 lines deleted...]
-      <c r="G155"/>
+      <c r="F155" t="s">
+        <v>1138</v>
+      </c>
+      <c r="G155" t="s">
+        <v>1139</v>
+      </c>
       <c r="H155" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
       <c r="I155" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="J155"/>
       <c r="K155" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="L155" t="s">
-        <v>1141</v>
+        <v>1021</v>
       </c>
       <c r="M155" t="s">
-        <v>1142</v>
-[...1 lines deleted...]
-      <c r="N155"/>
+        <v>1143</v>
+      </c>
+      <c r="N155" t="s">
+        <v>1144</v>
+      </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>95</v>
+        <v>1145</v>
       </c>
       <c r="D156" t="s">
-        <v>1143</v>
-[...3 lines deleted...]
-      <c r="G156"/>
+        <v>1146</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F156" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G156" t="s">
+        <v>1149</v>
+      </c>
       <c r="H156" t="s">
-        <v>1144</v>
+        <v>1150</v>
       </c>
       <c r="I156" t="s">
-        <v>1145</v>
+        <v>1151</v>
       </c>
       <c r="J156"/>
       <c r="K156" t="s">
-        <v>1146</v>
+        <v>1152</v>
       </c>
       <c r="L156" t="s">
-        <v>1147</v>
+        <v>990</v>
       </c>
       <c r="M156" t="s">
-        <v>1148</v>
-[...1 lines deleted...]
-      <c r="N156"/>
+        <v>1153</v>
+      </c>
+      <c r="N156" t="s">
+        <v>1154</v>
+      </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>95</v>
+        <v>1155</v>
       </c>
       <c r="D157" t="s">
-        <v>1149</v>
-[...3 lines deleted...]
-      <c r="G157"/>
+        <v>1146</v>
+      </c>
+      <c r="E157" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F157" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G157" t="s">
+        <v>1158</v>
+      </c>
       <c r="H157" t="s">
-        <v>1150</v>
+        <v>1159</v>
       </c>
       <c r="I157" t="s">
-        <v>1151</v>
-[...3 lines deleted...]
-      </c>
+        <v>1160</v>
+      </c>
+      <c r="J157"/>
       <c r="K157" t="s">
-        <v>1153</v>
+        <v>1161</v>
       </c>
       <c r="L157" t="s">
-        <v>1154</v>
+        <v>990</v>
       </c>
       <c r="M157" t="s">
-        <v>1155</v>
-[...1 lines deleted...]
-      <c r="N157"/>
+        <v>1162</v>
+      </c>
+      <c r="N157" t="s">
+        <v>1163</v>
+      </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1156</v>
+        <v>1164</v>
       </c>
       <c r="D158" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      <c r="G158"/>
+        <v>1165</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1166</v>
+      </c>
+      <c r="F158" t="s">
+        <v>1167</v>
+      </c>
+      <c r="G158" t="s">
+        <v>1168</v>
+      </c>
       <c r="H158" t="s">
-        <v>95</v>
+        <v>1169</v>
       </c>
       <c r="I158" t="s">
-        <v>1157</v>
-[...3 lines deleted...]
-      </c>
+        <v>1170</v>
+      </c>
+      <c r="J158"/>
       <c r="K158" t="s">
-        <v>1158</v>
+        <v>1171</v>
       </c>
       <c r="L158" t="s">
-        <v>99</v>
+        <v>990</v>
       </c>
       <c r="M158" t="s">
-        <v>1159</v>
+        <v>1172</v>
       </c>
       <c r="N158" t="s">
-        <v>1160</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1161</v>
+        <v>1174</v>
       </c>
       <c r="D159" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      <c r="G159"/>
+        <v>1146</v>
+      </c>
+      <c r="E159" t="s">
+        <v>1175</v>
+      </c>
+      <c r="F159" t="s">
+        <v>1176</v>
+      </c>
+      <c r="G159" t="s">
+        <v>1177</v>
+      </c>
       <c r="H159" t="s">
-        <v>95</v>
+        <v>1178</v>
       </c>
       <c r="I159" t="s">
-        <v>1162</v>
-[...3 lines deleted...]
-      </c>
+        <v>1179</v>
+      </c>
+      <c r="J159"/>
       <c r="K159" t="s">
-        <v>1163</v>
+        <v>1180</v>
       </c>
       <c r="L159" t="s">
-        <v>1134</v>
+        <v>990</v>
       </c>
       <c r="M159" t="s">
-        <v>1164</v>
+        <v>1181</v>
       </c>
       <c r="N159" t="s">
-        <v>1165</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
-      <c r="C160" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C160"/>
       <c r="D160" t="s">
-        <v>1166</v>
+        <v>1183</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>1167</v>
+        <v>1184</v>
       </c>
       <c r="I160" t="s">
-        <v>1168</v>
-[...3 lines deleted...]
-      </c>
+        <v>1185</v>
+      </c>
+      <c r="J160"/>
       <c r="K160" t="s">
-        <v>1169</v>
+        <v>1186</v>
       </c>
       <c r="L160" t="s">
-        <v>1170</v>
+        <v>1187</v>
       </c>
       <c r="M160" t="s">
-        <v>1171</v>
-[...3 lines deleted...]
-      </c>
+        <v>1188</v>
+      </c>
+      <c r="N160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1172</v>
+        <v>1189</v>
       </c>
       <c r="D161" t="s">
-        <v>1173</v>
-[...3 lines deleted...]
-      <c r="G161"/>
+        <v>1190</v>
+      </c>
+      <c r="E161" t="s">
+        <v>1191</v>
+      </c>
+      <c r="F161" t="s">
+        <v>1192</v>
+      </c>
+      <c r="G161" t="s">
+        <v>1193</v>
+      </c>
       <c r="H161" t="s">
-        <v>95</v>
+        <v>1194</v>
       </c>
       <c r="I161" t="s">
-        <v>1174</v>
-[...3 lines deleted...]
-      </c>
+        <v>1195</v>
+      </c>
+      <c r="J161"/>
       <c r="K161" t="s">
-        <v>1176</v>
+        <v>1196</v>
       </c>
       <c r="L161" t="s">
-        <v>1177</v>
+        <v>1021</v>
       </c>
       <c r="M161" t="s">
-        <v>1178</v>
+        <v>1197</v>
       </c>
       <c r="N161" t="s">
-        <v>1179</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>723</v>
+        <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1180</v>
+        <v>1199</v>
       </c>
       <c r="D162" t="s">
-        <v>1181</v>
-[...9 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="E162"/>
+      <c r="F162"/>
+      <c r="G162"/>
       <c r="H162" t="s">
-        <v>1185</v>
+        <v>1200</v>
       </c>
       <c r="I162" t="s">
-        <v>1186</v>
-[...3 lines deleted...]
-      </c>
+        <v>1201</v>
+      </c>
+      <c r="J162"/>
       <c r="K162" t="s">
-        <v>1187</v>
+        <v>1202</v>
       </c>
       <c r="L162" t="s">
-        <v>815</v>
+        <v>1203</v>
       </c>
       <c r="M162" t="s">
-        <v>1188</v>
+        <v>1204</v>
       </c>
       <c r="N162" t="s">
-        <v>1189</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>723</v>
+        <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
-      <c r="C163" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C163"/>
       <c r="D163" t="s">
-        <v>1181</v>
-[...9 lines deleted...]
-      </c>
+        <v>1206</v>
+      </c>
+      <c r="E163"/>
+      <c r="F163"/>
+      <c r="G163"/>
       <c r="H163" t="s">
-        <v>1194</v>
+        <v>1207</v>
       </c>
       <c r="I163" t="s">
-        <v>1195</v>
-[...3 lines deleted...]
-      </c>
+        <v>1208</v>
+      </c>
+      <c r="J163"/>
       <c r="K163" t="s">
-        <v>1196</v>
+        <v>1209</v>
       </c>
       <c r="L163" t="s">
-        <v>815</v>
+        <v>1210</v>
       </c>
       <c r="M163" t="s">
-        <v>1197</v>
-[...3 lines deleted...]
-      </c>
+        <v>1211</v>
+      </c>
+      <c r="N163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>95</v>
+        <v>1212</v>
       </c>
       <c r="D164" t="s">
-        <v>1199</v>
+        <v>292</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>1200</v>
+        <v>1213</v>
       </c>
       <c r="I164" t="s">
-        <v>1201</v>
-[...3 lines deleted...]
-      </c>
+        <v>1214</v>
+      </c>
+      <c r="J164"/>
       <c r="K164" t="s">
-        <v>1203</v>
+        <v>1215</v>
       </c>
       <c r="L164" t="s">
-        <v>1204</v>
+        <v>1216</v>
       </c>
       <c r="M164" t="s">
-        <v>1205</v>
-[...1 lines deleted...]
-      <c r="N164"/>
+        <v>1217</v>
+      </c>
+      <c r="N164" t="s">
+        <v>1218</v>
+      </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>95</v>
+        <v>1219</v>
       </c>
       <c r="D165" t="s">
-        <v>1206</v>
+        <v>292</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1207</v>
+        <v>1220</v>
       </c>
       <c r="I165" t="s">
-        <v>1208</v>
-[...3 lines deleted...]
-      </c>
+        <v>1221</v>
+      </c>
+      <c r="J165"/>
       <c r="K165" t="s">
-        <v>1209</v>
+        <v>1222</v>
       </c>
       <c r="L165" t="s">
-        <v>1210</v>
+        <v>1223</v>
       </c>
       <c r="M165" t="s">
-        <v>1211</v>
-[...1 lines deleted...]
-      <c r="N165"/>
+        <v>1224</v>
+      </c>
+      <c r="N165" t="s">
+        <v>1225</v>
+      </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1212</v>
+        <v>1226</v>
       </c>
       <c r="D166" t="s">
-        <v>1213</v>
+        <v>292</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>95</v>
+        <v>1227</v>
       </c>
       <c r="I166" t="s">
-        <v>1214</v>
-[...3 lines deleted...]
-      </c>
+        <v>1228</v>
+      </c>
+      <c r="J166"/>
       <c r="K166" t="s">
-        <v>1216</v>
+        <v>1229</v>
       </c>
       <c r="L166" t="s">
-        <v>1217</v>
+        <v>1230</v>
       </c>
       <c r="M166" t="s">
-        <v>1218</v>
+        <v>1231</v>
       </c>
       <c r="N166" t="s">
-        <v>1219</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1220</v>
+        <v>1233</v>
       </c>
       <c r="D167" t="s">
-        <v>1221</v>
+        <v>292</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>95</v>
+        <v>1234</v>
       </c>
       <c r="I167" t="s">
-        <v>1222</v>
-[...3 lines deleted...]
-      </c>
+        <v>1235</v>
+      </c>
+      <c r="J167"/>
       <c r="K167" t="s">
-        <v>1224</v>
+        <v>1236</v>
       </c>
       <c r="L167" t="s">
-        <v>1225</v>
+        <v>1237</v>
       </c>
       <c r="M167" t="s">
-        <v>1226</v>
+        <v>1238</v>
       </c>
       <c r="N167" t="s">
-        <v>1227</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>95</v>
+        <v>1240</v>
       </c>
       <c r="D168" t="s">
-        <v>1228</v>
+        <v>1241</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>1229</v>
+        <v>1242</v>
       </c>
       <c r="I168" t="s">
-        <v>1230</v>
-[...3 lines deleted...]
-      </c>
+        <v>1243</v>
+      </c>
+      <c r="J168"/>
       <c r="K168" t="s">
-        <v>1232</v>
+        <v>1244</v>
       </c>
       <c r="L168" t="s">
-        <v>1233</v>
+        <v>1245</v>
       </c>
       <c r="M168" t="s">
-        <v>1234</v>
-[...1 lines deleted...]
-      <c r="N168"/>
+        <v>1246</v>
+      </c>
+      <c r="N168" t="s">
+        <v>1247</v>
+      </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>95</v>
+        <v>293</v>
       </c>
       <c r="D169" t="s">
-        <v>1235</v>
+        <v>1248</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1236</v>
+        <v>1249</v>
       </c>
       <c r="I169" t="s">
-        <v>1237</v>
-[...3 lines deleted...]
-      </c>
+        <v>1250</v>
+      </c>
+      <c r="J169"/>
       <c r="K169" t="s">
-        <v>1239</v>
+        <v>1251</v>
       </c>
       <c r="L169" t="s">
-        <v>1240</v>
+        <v>1252</v>
       </c>
       <c r="M169" t="s">
-        <v>1241</v>
+        <v>1253</v>
       </c>
       <c r="N169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>95</v>
+        <v>293</v>
       </c>
       <c r="D170" t="s">
-        <v>1242</v>
+        <v>43</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1243</v>
+        <v>1254</v>
       </c>
       <c r="I170" t="s">
-        <v>1244</v>
-[...3 lines deleted...]
-      </c>
+        <v>1255</v>
+      </c>
+      <c r="J170"/>
       <c r="K170" t="s">
-        <v>1246</v>
+        <v>1256</v>
       </c>
       <c r="L170" t="s">
-        <v>1247</v>
+        <v>1257</v>
       </c>
       <c r="M170" t="s">
-        <v>1248</v>
+        <v>1258</v>
       </c>
       <c r="N170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1249</v>
+        <v>1259</v>
       </c>
       <c r="D171" t="s">
-        <v>1250</v>
+        <v>292</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>95</v>
+        <v>1260</v>
       </c>
       <c r="I171" t="s">
-        <v>1251</v>
-[...3 lines deleted...]
-      </c>
+        <v>1261</v>
+      </c>
+      <c r="J171"/>
       <c r="K171" t="s">
-        <v>1253</v>
+        <v>1262</v>
       </c>
       <c r="L171" t="s">
-        <v>1254</v>
+        <v>1263</v>
       </c>
       <c r="M171" t="s">
-        <v>1255</v>
+        <v>1264</v>
       </c>
       <c r="N171" t="s">
-        <v>1256</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1257</v>
+        <v>293</v>
       </c>
       <c r="D172" t="s">
-        <v>1258</v>
+        <v>1266</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>95</v>
+        <v>1267</v>
       </c>
       <c r="I172" t="s">
-        <v>1259</v>
-[...3 lines deleted...]
-      </c>
+        <v>1268</v>
+      </c>
+      <c r="J172"/>
       <c r="K172" t="s">
-        <v>1260</v>
+        <v>1269</v>
       </c>
       <c r="L172" t="s">
-        <v>1261</v>
+        <v>1270</v>
       </c>
       <c r="M172" t="s">
-        <v>1262</v>
-[...3 lines deleted...]
-      </c>
+        <v>1271</v>
+      </c>
+      <c r="N172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
-      <c r="C173" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C173"/>
       <c r="D173" t="s">
-        <v>1265</v>
+        <v>1272</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>95</v>
+        <v>1207</v>
       </c>
       <c r="I173" t="s">
-        <v>1266</v>
-[...3 lines deleted...]
-      </c>
+        <v>1273</v>
+      </c>
+      <c r="J173"/>
       <c r="K173" t="s">
-        <v>1268</v>
+        <v>1274</v>
       </c>
       <c r="L173" t="s">
-        <v>1269</v>
+        <v>1275</v>
       </c>
       <c r="M173" t="s">
-        <v>1270</v>
-[...3 lines deleted...]
-      </c>
+        <v>1276</v>
+      </c>
+      <c r="N173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
-      <c r="C174" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C174"/>
       <c r="D174" t="s">
-        <v>1272</v>
+        <v>1277</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1273</v>
+        <v>1278</v>
       </c>
       <c r="I174" t="s">
-        <v>1274</v>
-[...3 lines deleted...]
-      </c>
+        <v>1279</v>
+      </c>
+      <c r="J174"/>
       <c r="K174" t="s">
-        <v>1276</v>
+        <v>1280</v>
       </c>
       <c r="L174" t="s">
-        <v>1277</v>
+        <v>1281</v>
       </c>
       <c r="M174" t="s">
-        <v>1278</v>
+        <v>1282</v>
       </c>
       <c r="N174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>95</v>
+        <v>1283</v>
       </c>
       <c r="D175" t="s">
-        <v>1279</v>
+        <v>292</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1280</v>
+        <v>1284</v>
       </c>
       <c r="I175" t="s">
-        <v>1281</v>
-[...3 lines deleted...]
-      </c>
+        <v>1285</v>
+      </c>
+      <c r="J175"/>
       <c r="K175" t="s">
-        <v>1283</v>
+        <v>1286</v>
       </c>
       <c r="L175" t="s">
-        <v>1284</v>
+        <v>1287</v>
       </c>
       <c r="M175" t="s">
-        <v>1285</v>
-[...1 lines deleted...]
-      <c r="N175"/>
+        <v>1288</v>
+      </c>
+      <c r="N175" t="s">
+        <v>1289</v>
+      </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>95</v>
+        <v>1290</v>
       </c>
       <c r="D176" t="s">
-        <v>1286</v>
+        <v>1291</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1287</v>
+        <v>1292</v>
       </c>
       <c r="I176" t="s">
-        <v>1288</v>
-[...3 lines deleted...]
-      </c>
+        <v>1293</v>
+      </c>
+      <c r="J176"/>
       <c r="K176" t="s">
-        <v>1290</v>
+        <v>1294</v>
       </c>
       <c r="L176" t="s">
-        <v>1291</v>
+        <v>1295</v>
       </c>
       <c r="M176" t="s">
-        <v>1292</v>
-[...1 lines deleted...]
-      <c r="N176"/>
+        <v>1296</v>
+      </c>
+      <c r="N176" t="s">
+        <v>1297</v>
+      </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
-      <c r="C177" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C177"/>
       <c r="D177" t="s">
-        <v>1294</v>
+        <v>1298</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>95</v>
+        <v>1299</v>
       </c>
       <c r="I177" t="s">
-        <v>1295</v>
-[...3 lines deleted...]
-      </c>
+        <v>1300</v>
+      </c>
+      <c r="J177"/>
       <c r="K177" t="s">
-        <v>1296</v>
+        <v>1301</v>
       </c>
       <c r="L177" t="s">
-        <v>1297</v>
+        <v>1302</v>
       </c>
       <c r="M177" t="s">
-        <v>1298</v>
-[...3 lines deleted...]
-      </c>
+        <v>1303</v>
+      </c>
+      <c r="N177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>95</v>
+        <v>1304</v>
       </c>
       <c r="D178" t="s">
-        <v>1300</v>
+        <v>292</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1301</v>
+        <v>1305</v>
       </c>
       <c r="I178" t="s">
-        <v>1302</v>
-[...3 lines deleted...]
-      </c>
+        <v>1306</v>
+      </c>
+      <c r="J178"/>
       <c r="K178" t="s">
-        <v>1303</v>
+        <v>1307</v>
       </c>
       <c r="L178" t="s">
-        <v>1304</v>
+        <v>1308</v>
       </c>
       <c r="M178" t="s">
-        <v>1305</v>
-[...1 lines deleted...]
-      <c r="N178"/>
+        <v>1309</v>
+      </c>
+      <c r="N178" t="s">
+        <v>1310</v>
+      </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>14</v>
+        <v>839</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>95</v>
+        <v>1311</v>
       </c>
       <c r="D179" t="s">
-        <v>1306</v>
-[...3 lines deleted...]
-      <c r="G179"/>
+        <v>1312</v>
+      </c>
+      <c r="E179" t="s">
+        <v>1313</v>
+      </c>
+      <c r="F179" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G179" t="s">
+        <v>1315</v>
+      </c>
       <c r="H179" t="s">
-        <v>1307</v>
+        <v>1316</v>
       </c>
       <c r="I179" t="s">
-        <v>1308</v>
-[...3 lines deleted...]
-      </c>
+        <v>1317</v>
+      </c>
+      <c r="J179"/>
       <c r="K179" t="s">
-        <v>1309</v>
+        <v>1318</v>
       </c>
       <c r="L179" t="s">
-        <v>1310</v>
+        <v>1319</v>
       </c>
       <c r="M179" t="s">
-        <v>1311</v>
-[...1 lines deleted...]
-      <c r="N179"/>
+        <v>1320</v>
+      </c>
+      <c r="N179" t="s">
+        <v>1321</v>
+      </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>723</v>
+        <v>839</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1312</v>
+        <v>1322</v>
       </c>
       <c r="D180" t="s">
-        <v>1313</v>
+        <v>1323</v>
       </c>
       <c r="E180" t="s">
-        <v>1314</v>
+        <v>1324</v>
       </c>
       <c r="F180" t="s">
-        <v>1315</v>
+        <v>1325</v>
       </c>
       <c r="G180" t="s">
-        <v>1316</v>
+        <v>1326</v>
       </c>
       <c r="H180" t="s">
-        <v>1317</v>
+        <v>1327</v>
       </c>
       <c r="I180" t="s">
-        <v>1318</v>
+        <v>1328</v>
       </c>
       <c r="J180"/>
       <c r="K180" t="s">
-        <v>1319</v>
+        <v>1329</v>
       </c>
       <c r="L180" t="s">
-        <v>1320</v>
+        <v>1330</v>
       </c>
       <c r="M180" t="s">
-        <v>1321</v>
+        <v>1331</v>
       </c>
       <c r="N180" t="s">
-        <v>1322</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>723</v>
+        <v>839</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1323</v>
+        <v>1333</v>
       </c>
       <c r="D181" t="s">
-        <v>1324</v>
+        <v>1334</v>
       </c>
       <c r="E181" t="s">
-        <v>1325</v>
+        <v>1335</v>
       </c>
       <c r="F181" t="s">
-        <v>1326</v>
+        <v>1336</v>
       </c>
       <c r="G181" t="s">
-        <v>1327</v>
+        <v>1337</v>
       </c>
       <c r="H181" t="s">
-        <v>1328</v>
+        <v>1338</v>
       </c>
       <c r="I181" t="s">
-        <v>1329</v>
+        <v>1339</v>
       </c>
       <c r="J181"/>
       <c r="K181" t="s">
-        <v>1330</v>
+        <v>1340</v>
       </c>
       <c r="L181" t="s">
-        <v>1320</v>
+        <v>1341</v>
       </c>
       <c r="M181" t="s">
-        <v>1331</v>
+        <v>1342</v>
       </c>
       <c r="N181" t="s">
-        <v>1332</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>723</v>
+        <v>839</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
         <v>1333</v>
       </c>
       <c r="D182" t="s">
         <v>1334</v>
       </c>
       <c r="E182" t="s">
         <v>1335</v>
       </c>
       <c r="F182" t="s">
         <v>1336</v>
       </c>
       <c r="G182" t="s">
         <v>1337</v>
       </c>
       <c r="H182" t="s">
-        <v>1338</v>
+        <v>1344</v>
       </c>
       <c r="I182" t="s">
-        <v>1339</v>
+        <v>1345</v>
       </c>
       <c r="J182"/>
       <c r="K182" t="s">
-        <v>1340</v>
+        <v>1346</v>
       </c>
       <c r="L182" t="s">
-        <v>1320</v>
+        <v>1347</v>
       </c>
       <c r="M182" t="s">
-        <v>1341</v>
+        <v>1348</v>
       </c>
       <c r="N182" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>723</v>
+        <v>839</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1343</v>
+        <v>1333</v>
       </c>
       <c r="D183" t="s">
-        <v>1344</v>
+        <v>1334</v>
       </c>
       <c r="E183" t="s">
-        <v>1345</v>
+        <v>1335</v>
       </c>
       <c r="F183" t="s">
-        <v>1346</v>
+        <v>1336</v>
       </c>
       <c r="G183" t="s">
-        <v>1347</v>
+        <v>1337</v>
       </c>
       <c r="H183" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="I183" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="J183"/>
       <c r="K183" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="L183" t="s">
-        <v>732</v>
+        <v>1352</v>
       </c>
       <c r="M183" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="N183" t="s">
-        <v>1352</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>723</v>
+        <v>839</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1353</v>
+        <v>1333</v>
       </c>
       <c r="D184" t="s">
-        <v>1344</v>
+        <v>1334</v>
       </c>
       <c r="E184" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F184" t="s">
+        <v>1336</v>
+      </c>
+      <c r="G184" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H184" t="s">
         <v>1354</v>
       </c>
-      <c r="F184" t="s">
+      <c r="I184" t="s">
         <v>1355</v>
-      </c>
-[...7 lines deleted...]
-        <v>1358</v>
       </c>
       <c r="J184"/>
       <c r="K184" t="s">
-        <v>1359</v>
+        <v>1356</v>
       </c>
       <c r="L184" t="s">
-        <v>1320</v>
+        <v>1357</v>
       </c>
       <c r="M184" t="s">
-        <v>1360</v>
+        <v>1358</v>
       </c>
       <c r="N184" t="s">
-        <v>1361</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>723</v>
+        <v>839</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1362</v>
+        <v>1333</v>
       </c>
       <c r="D185" t="s">
-        <v>1344</v>
+        <v>1334</v>
       </c>
       <c r="E185" t="s">
-        <v>1363</v>
+        <v>1335</v>
       </c>
       <c r="F185" t="s">
-        <v>1364</v>
+        <v>1336</v>
       </c>
       <c r="G185" t="s">
-        <v>1365</v>
+        <v>1337</v>
       </c>
       <c r="H185" t="s">
-        <v>1366</v>
+        <v>1359</v>
       </c>
       <c r="I185" t="s">
-        <v>1367</v>
+        <v>1360</v>
       </c>
       <c r="J185"/>
       <c r="K185" t="s">
-        <v>1368</v>
+        <v>1361</v>
       </c>
       <c r="L185" t="s">
-        <v>732</v>
+        <v>1362</v>
       </c>
       <c r="M185" t="s">
-        <v>1369</v>
+        <v>1363</v>
       </c>
       <c r="N185" t="s">
-        <v>1370</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>723</v>
+        <v>839</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1371</v>
+        <v>1333</v>
       </c>
       <c r="D186" t="s">
-        <v>1344</v>
+        <v>1334</v>
       </c>
       <c r="E186" t="s">
-        <v>1372</v>
+        <v>1335</v>
       </c>
       <c r="F186" t="s">
-        <v>1373</v>
+        <v>1336</v>
       </c>
       <c r="G186" t="s">
-        <v>1374</v>
+        <v>1337</v>
       </c>
       <c r="H186" t="s">
-        <v>1375</v>
+        <v>1364</v>
       </c>
       <c r="I186" t="s">
-        <v>1376</v>
+        <v>1365</v>
       </c>
       <c r="J186"/>
       <c r="K186" t="s">
-        <v>1377</v>
+        <v>1366</v>
       </c>
       <c r="L186" t="s">
-        <v>1320</v>
+        <v>1367</v>
       </c>
       <c r="M186" t="s">
-        <v>1378</v>
+        <v>1368</v>
       </c>
       <c r="N186" t="s">
-        <v>1379</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>723</v>
+        <v>839</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1380</v>
+        <v>1333</v>
       </c>
       <c r="D187" t="s">
-        <v>1381</v>
+        <v>1334</v>
       </c>
       <c r="E187" t="s">
-        <v>1382</v>
+        <v>1335</v>
       </c>
       <c r="F187" t="s">
-        <v>1383</v>
+        <v>1336</v>
       </c>
       <c r="G187" t="s">
-        <v>1384</v>
+        <v>1337</v>
       </c>
       <c r="H187" t="s">
-        <v>1385</v>
+        <v>1369</v>
       </c>
       <c r="I187" t="s">
-        <v>1386</v>
+        <v>1370</v>
       </c>
       <c r="J187"/>
       <c r="K187" t="s">
-        <v>1387</v>
+        <v>1371</v>
       </c>
       <c r="L187" t="s">
-        <v>732</v>
+        <v>1372</v>
       </c>
       <c r="M187" t="s">
-        <v>1388</v>
+        <v>1373</v>
       </c>
       <c r="N187" t="s">
-        <v>1389</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>723</v>
+        <v>839</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1390</v>
+        <v>1333</v>
       </c>
       <c r="D188" t="s">
-        <v>1391</v>
+        <v>1334</v>
       </c>
       <c r="E188" t="s">
-        <v>1392</v>
+        <v>1335</v>
       </c>
       <c r="F188" t="s">
-        <v>1393</v>
+        <v>1336</v>
       </c>
       <c r="G188" t="s">
-        <v>1394</v>
+        <v>1337</v>
       </c>
       <c r="H188" t="s">
-        <v>1395</v>
+        <v>1374</v>
       </c>
       <c r="I188" t="s">
-        <v>1396</v>
+        <v>1375</v>
       </c>
       <c r="J188"/>
       <c r="K188" t="s">
-        <v>1397</v>
+        <v>1376</v>
       </c>
       <c r="L188" t="s">
-        <v>732</v>
+        <v>1377</v>
       </c>
       <c r="M188" t="s">
-        <v>1398</v>
+        <v>1378</v>
       </c>
       <c r="N188" t="s">
-        <v>1399</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>723</v>
+        <v>839</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1400</v>
+        <v>1333</v>
       </c>
       <c r="D189" t="s">
-        <v>1381</v>
+        <v>1334</v>
       </c>
       <c r="E189" t="s">
-        <v>1401</v>
+        <v>1335</v>
       </c>
       <c r="F189" t="s">
-        <v>1402</v>
+        <v>1336</v>
       </c>
       <c r="G189" t="s">
-        <v>1403</v>
+        <v>1337</v>
       </c>
       <c r="H189" t="s">
-        <v>1404</v>
+        <v>1379</v>
       </c>
       <c r="I189" t="s">
-        <v>1405</v>
+        <v>1380</v>
       </c>
       <c r="J189"/>
       <c r="K189" t="s">
-        <v>1406</v>
+        <v>1381</v>
       </c>
       <c r="L189" t="s">
-        <v>732</v>
+        <v>1382</v>
       </c>
       <c r="M189" t="s">
-        <v>1407</v>
+        <v>1383</v>
       </c>
       <c r="N189" t="s">
-        <v>1408</v>
-[...1587 lines deleted...]
-        <v>1672</v>
+        <v>1343</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>