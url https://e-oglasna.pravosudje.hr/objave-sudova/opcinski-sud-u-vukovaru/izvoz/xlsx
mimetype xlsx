--- v0 (2026-05-31)
+++ v1 (2026-06-22)
@@ -6,4140 +6,4069 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2606" uniqueCount="1725">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2560" uniqueCount="1702">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
-    <t>P-119/2024</t>
+    <t>Ovr-964/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.03.2026.; Podnesak od 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.; Prilog od: 24.12.2025.</t>
+  </si>
+  <si>
+    <t>Živojin Stanojević 81550681608</t>
+  </si>
+  <si>
+    <t>19.06.2026. 08:54:57</t>
+  </si>
+  <si>
+    <t>27.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99b5a0e8-2272-4eb0-9d09-140691fd6c30</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-964_2025-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-964_2025-1-2 - SKM_850i25122313310.pdf; Prilog Ovr-964_2025-1-3 - SKM_850i25122313311.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99b5a0e8-2272-4eb0-9d09-140691fd6c30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=964&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-928/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.03.2026.; Podnesak od 18.12.2025.; Prilog od: 18.12.2025.; Prilog od: 18.12.2025.; Prilog od: 18.12.2025.</t>
+  </si>
+  <si>
+    <t>Luka Cindrić 60163676794</t>
+  </si>
+  <si>
+    <t>18.06.2026. 14:54:14</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/105c418b-43ab-43fc-9b54-292ae497764c</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-928_2025-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-928_2025-1-2 - SKM_850i25121715412.pdf; Prilog Ovr-928_2025-1-3 - SKM_850i25121715413.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/105c418b-43ab-43fc-9b54-292ae497764c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=928&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-815/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.03.2026.</t>
+  </si>
+  <si>
+    <t>Sreto Tošić 08981223036</t>
+  </si>
+  <si>
+    <t>18.06.2026. 14:42:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d27cc3f-6cb4-4cb3-a737-4821498ba953</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d27cc3f-6cb4-4cb3-a737-4821498ba953/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=815&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pr-26/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Denis Bajs 38861197800</t>
+  </si>
+  <si>
+    <t>18.06.2026. 14:22:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac09ae7f-f324-458d-977b-178cf5bf383f</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac09ae7f-f324-458d-977b-178cf5bf383f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pr&amp;predmet=26&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Osnovna škola dr. Franjo Tuđman 48702965827</t>
+  </si>
+  <si>
+    <t>18.06.2026. 14:22:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a0c96f5-9a62-450b-ac25-f57aa40b706f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a0c96f5-9a62-450b-ac25-f57aa40b706f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1549/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>Antonio Tovilo 97341321118</t>
+  </si>
+  <si>
+    <t>18.06.2026. 13:06:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/254ed5bd-b190-4335-9580-8201e731ffde</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1549_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Neo hosting d.o.o., zastupnik_opunomoćenik_ Predrag Ilić.pdf; Prilog Ovrv-1549_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/254ed5bd-b190-4335-9580-8201e731ffde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1549&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Sp-115/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Jadranka Monar</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatskih Branitelja 24, 32229 Petrovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>48102484135</t>
+  </si>
+  <si>
+    <t>Jadranka Monar 48102484135; Svim zainteresiranima</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:50:59</t>
+  </si>
+  <si>
+    <t>02.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/630348a8-e1b5-487e-97a1-a3b171674c51</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/630348a8-e1b5-487e-97a1-a3b171674c51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=115&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1451/2026</t>
+  </si>
+  <si>
+    <t>Duško Đurić 99134336411</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:25:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/484369cd-73ae-4d42-849f-1453b8454802</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1451_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ KOMUNALAC d.o.o., zastupnik_opunomoćenik_ Daniela Služek.pdf; Prilog Ovrv-1451_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/484369cd-73ae-4d42-849f-1453b8454802/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1451&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1448/2026</t>
+  </si>
+  <si>
+    <t>GORAN MILOŠEVIĆ 56236652642</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:15:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/932d2edc-1e7e-4738-8bb5-ce6aa8b435db</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1448_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ ERSTE&amp;STEIERMÄRKISCHE BANK d. d., zastupnik_opunomoćenik.pdf; Prilog Ovrv-1448_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/932d2edc-1e7e-4738-8bb5-ce6aa8b435db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1448&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1349/2026</t>
+  </si>
+  <si>
+    <t>IVAN ŠIMIĆ 49066866121</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:10:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e21caae-8b35-4f27-8d05-6ae43c65cbca</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1349_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-1349_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e21caae-8b35-4f27-8d05-6ae43c65cbca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1349&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1328/2026</t>
+  </si>
+  <si>
+    <t>Ivica Žvigač 32916868769</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:07:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2950f1a9-2216-4756-89a0-2ca6e4252e6e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1328_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-1328_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-1328_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2950f1a9-2216-4756-89a0-2ca6e4252e6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1328&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-27/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Franjo Bujak 15069816228</t>
+  </si>
+  <si>
+    <t>18.06.2026. 11:13:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3127f525-4ede-4e2f-96cf-b046868def4d</t>
+  </si>
+  <si>
+    <t>Presuda - povodom platnog naloga.pdf O89O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3127f525-4ede-4e2f-96cf-b046868def4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Povrv&amp;predmet=27&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2125/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2125/2026</t>
+  </si>
+  <si>
+    <t>Milan Šijaković 25164295789</t>
+  </si>
+  <si>
+    <t>18.06.2026. 10:54:52</t>
+  </si>
+  <si>
+    <t>18.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea4bfa88-b713-4e94-b81a-d29dc9e09878</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea4bfa88-b713-4e94-b81a-d29dc9e09878/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2125&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>rješenje</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>18.06.2026. 10:54:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a4e6853-8e06-44ad-8e2d-b576e4e81798</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a4e6853-8e06-44ad-8e2d-b576e4e81798/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2141/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2141/2026</t>
+  </si>
+  <si>
+    <t>18.06.2026. 10:53:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81d2c90b-1d18-4ded-8140-db7e3ac8c343</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81d2c90b-1d18-4ded-8140-db7e3ac8c343/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>18.06.2026. 10:52:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fefa55e-3f7a-4c34-bdbe-7d75eae0894a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fefa55e-3f7a-4c34-bdbe-7d75eae0894a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-220/2024</t>
+  </si>
+  <si>
+    <t>Dragan Higl 58806329797</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:51:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/348eb42f-a5ec-490a-89e1-3b970859c4b5</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/348eb42f-a5ec-490a-89e1-3b970859c4b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=220&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-628/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 13.04.2026.; Podnesak od 24.12.2025.; Prilog od: 24.12.2025.</t>
+  </si>
+  <si>
+    <t>Albert Babić 08577983653</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:47:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52d52e3f-4326-4ac0-8e46-904df57d5c12</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-628_2025-1-1 - prilozi Marko Zemljić i Albert Babić.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52d52e3f-4326-4ac0-8e46-904df57d5c12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=628&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-778/2024</t>
+  </si>
+  <si>
+    <t>Poziv okrivljeniku od 18.6.2026.</t>
+  </si>
+  <si>
+    <t>Zef Krasniqi 89580425707</t>
+  </si>
+  <si>
+    <t>18.06.2026. 09:46:27</t>
+  </si>
+  <si>
+    <t>29.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e72d954-3288-410a-aae3-d95f6bff5064</t>
+  </si>
+  <si>
+    <t>0589_260618094730_001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e72d954-3288-410a-aae3-d95f6bff5064/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=778&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DAVOR BARIĆ</t>
+  </si>
+  <si>
+    <t>DAVOR BARIĆ 89326720077</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:31:50</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fb5ac98-ce34-49c9-ab54-8148a39df2ad</t>
+  </si>
+  <si>
+    <t>16.379426.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fb5ac98-ce34-49c9-ab54-8148a39df2ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pokojni Ivan Bilić iz Tovarnika</t>
+  </si>
+  <si>
+    <t>IVAN BILIĆ 96293565887; Katica Prgin; MILE BILIĆ 04828169294; Mladen Bilić</t>
+  </si>
+  <si>
+    <t>17.06.2026. 15:43:38</t>
+  </si>
+  <si>
+    <t>30.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11b43cfb-a63e-437d-8a4b-a20e2835937c</t>
+  </si>
+  <si>
+    <t>SKM_28726061716270.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11b43cfb-a63e-437d-8a4b-a20e2835937c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-488/2026</t>
+  </si>
+  <si>
+    <t>Građevinska inspekcija područna jedinica Vukovar</t>
+  </si>
+  <si>
+    <t>17.06.2026. 14:38:59</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c6d4729-4fec-46ab-aca7-f3650e8aaa30</t>
+  </si>
+  <si>
+    <t>Z-488-26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c6d4729-4fec-46ab-aca7-f3650e8aaa30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=488&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-932/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.05.2026.; Podnesak od 18.12.2025.; 
+Prilog od: 18.12.2025.; Prilog od: 18.12.2025.; Prilog od: 18.12.2025.</t>
+  </si>
+  <si>
+    <t>Zlatko Maligec 95113593282</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:57:30</t>
+  </si>
+  <si>
+    <t>25.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60422672-2997-41b5-8ae4-85874d5d0061</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-932_2025-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-932_2025-1-2 - SKM_850i25121809362.pdf; Prilog Ovr-932_2025-1-3 - SKM_850i25121809370.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60422672-2997-41b5-8ae4-85874d5d0061/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=932&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:53:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f58ddc53-d686-4f17-94a0-47c7a388e6b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f58ddc53-d686-4f17-94a0-47c7a388e6b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kovm-34/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 24.06.2026.</t>
+  </si>
+  <si>
+    <t>Tarik Gušani 31806220432</t>
+  </si>
+  <si>
+    <t>17.06.2026. 13:05:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/317cd2fa-0b35-4268-ac1a-b082f379e434</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 24.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/317cd2fa-0b35-4268-ac1a-b082f379e434/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kovm&amp;predmet=34&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2104/2026</t>
+  </si>
+  <si>
+    <t>17.06.2026. 12:09:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b773440-7764-48c4-ba95-3a8958994b6e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b773440-7764-48c4-ba95-3a8958994b6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2104&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kov-61/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>DEJAN JOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>17.06.2026. 11:19:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fc3216c-7778-4011-8f52-4f52709294b1</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fc3216c-7778-4011-8f52-4f52709294b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kov&amp;predmet=61&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-446/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>Predrag Oljača 66844283920</t>
+  </si>
+  <si>
+    <t>17.06.2026. 11:16:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/639cc480-2fdc-4532-883a-56b0162a4f6f</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/639cc480-2fdc-4532-883a-56b0162a4f6f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=446&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovr-251/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.04.2026.; uz prijedlog od 03.04.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Luka Sedlaković 41377261043</t>
+  </si>
+  <si>
+    <t>17.06.2026. 09:36:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aedba8c9-603d-4411-896c-c359cfd8d4e3</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-251_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-251_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-251_2026-1-3 - Ovrv-4847_2025-7.pdf; Prilog Ovr-251_2026-1-4 - Ovrv-4847_2025-12.pdf; Prilog Ovr-251_2026-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-251_2026-1-6 - Dopis JB- nakon fiskalizacije i generalna punomoć.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aedba8c9-603d-4411-896c-c359cfd8d4e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=251&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-16/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Davor Dukić 58272248186</t>
+  </si>
+  <si>
+    <t>17.06.2026. 09:30:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc781c8b-12dd-4f5f-a1da-be81e1222743</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc781c8b-12dd-4f5f-a1da-be81e1222743/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kovm&amp;predmet=16&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-191/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Đure Majačić (Antun), Bapska</t>
+  </si>
+  <si>
+    <t>17.06.2026. 09:08:07</t>
+  </si>
+  <si>
+    <t>18.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21fb4eba-647d-429a-bc6d-f2a9c35d7e5c</t>
+  </si>
+  <si>
+    <t>OGLAS SUD - POK. ĐURO MAJAČIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21fb4eba-647d-429a-bc6d-f2a9c35d7e5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-95/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.04.2026.; Podnesak od 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.; Prilog od: 27.03.2026.</t>
+  </si>
+  <si>
+    <t>Tanja Ciprić 81015588750</t>
+  </si>
+  <si>
+    <t>17.06.2026. 09:01:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b4658a5-cb62-45d9-abcf-8ed003e406a9</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-95_2026-1-1 - Sporazum o preuzimanju duga_81297259.pdf; Prilog P-95_2026-1-2 - GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog P-95_2026-1-3 - 81297259.pdf; Prilog P-95_2026-1-4 - Prilog uz pristojbu.pdf; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b4658a5-cb62-45d9-abcf-8ed003e406a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=95&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-5/2023</t>
+  </si>
+  <si>
+    <t>Dopis od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>CEMIL DANYILDIZ</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:08:57</t>
+  </si>
+  <si>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f36269de-791b-4519-bf72-d50a89c9e4ee</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f36269de-791b-4519-bf72-d50a89c9e4ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=5&amp;godina=2023</t>
   </si>
   <si>
     <t>Presuda od 20.05.2026.</t>
   </si>
   <si>
-    <t>Željka Knežević 86738175908</t>
-[...60 lines deleted...]
-    <t>Ovrv-1426/2026</t>
+    <t>16.06.2026. 14:08:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d268603-054b-40f5-b268-7269c36e01fb</t>
+  </si>
+  <si>
+    <t>Presuda - odbijena žalba - potvrđena presuda 1. st..pdf P536P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d268603-054b-40f5-b268-7269c36e01fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kv-40/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Ali Muhyi Husein Al-Ali 41475255777</t>
+  </si>
+  <si>
+    <t>16.06.2026. 14:00:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a26a6252-1362-4ebc-97b9-8cf03f2b0c6e</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava izvršenja novčane kazne.pdf O1000000244O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a26a6252-1362-4ebc-97b9-8cf03f2b0c6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kv&amp;predmet=40&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-111/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.04.2026.; Podnesak od 03.04.2026.; Prilog od: 03.04.2026.</t>
+  </si>
+  <si>
+    <t>Milorad Ličina 57104913866</t>
+  </si>
+  <si>
+    <t>16.06.2026. 13:37:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/279b9665-92f9-42b8-be92-8bfe5ee71e8d</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-111_2026-1-1 - P-DO-35_2026-1-1.pdf; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/279b9665-92f9-42b8-be92-8bfe5ee71e8d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=111&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-202/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Ana Hrstić 70382732508</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:44:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4acebcf3-2f1d-4ec1-ab39-901e2ecc92eb</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4acebcf3-2f1d-4ec1-ab39-901e2ecc92eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=202&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Danijel Jurić 42664089444</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:44:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da7caa01-21f8-40db-ad23-094163187f0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da7caa01-21f8-40db-ad23-094163187f0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kv-68/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Mila Šojat 43539039762</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:09:06</t>
+  </si>
+  <si>
+    <t>22.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4ba968d-6180-45cf-83a5-6abef71548d0</t>
+  </si>
+  <si>
+    <t>Rješenje - izvanraspravno vijeće - ostalo.pdf O96O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4ba968d-6180-45cf-83a5-6abef71548d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kv&amp;predmet=68&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-245/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.03.2026.; Presuda od 12.02.2026.</t>
+  </si>
+  <si>
+    <t>Slađana Furlić 17729620867</t>
+  </si>
+  <si>
+    <t>16.06.2026. 11:12:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d34b3e10-2031-427f-b47f-db1361083bf8</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O; Rješenje - ispravak presude.pdf O165O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d34b3e10-2031-427f-b47f-db1361083bf8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=245&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-8/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.; Podnesak od 08.03.2024.; Prilog od: 08.03.2024.</t>
+  </si>
+  <si>
+    <t>Stipo Popić 86343706482</t>
+  </si>
+  <si>
+    <t>16.06.2026. 10:17:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/132b4f96-9d62-492c-91ad-68d84019369d</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-62_2024-1-1 - P-DO-32_2024-1-1.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/132b4f96-9d62-492c-91ad-68d84019369d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=8&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kvm-25/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>Nataša Juhas</t>
+  </si>
+  <si>
+    <t>16.06.2026. 10:16:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5be1a7f6-f183-464d-b6c3-ed375bc68b29</t>
+  </si>
+  <si>
+    <t>Rješenje - obustavlja se postupak za opoziv uvjetne osude.pdf O714O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5be1a7f6-f183-464d-b6c3-ed375bc68b29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kvm&amp;predmet=25&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Povrv-51/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 16.06.2026.; Žalba od 12.06.2026.; Prilog od: 12.06.2026.; Rješenje od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>EMU d.o.o. za ugostiteljstvo i usluge 00761009029</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:57:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea838e72-1611-4253-8a3f-a84e30c29abe</t>
+  </si>
+  <si>
+    <t>Rješenje - povlačenje tužbe.pdf O265O; Žalba.pdf P227P; Prilog Povrv-51_2025-5-1 - PRISTOJBA POVRV-512025 OS VU.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea838e72-1611-4253-8a3f-a84e30c29abe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Povrv&amp;predmet=51&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Povrv-29/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:26:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de765b3-953d-41f9-aba0-a3f60103539b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de765b3-953d-41f9-aba0-a3f60103539b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Povrv&amp;predmet=29&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>O-389/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Flavije (Mijo) Duduković rođ. Duduković, Vukovar</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:19:05</t>
+  </si>
+  <si>
+    <t>17.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d6ecb2c-b298-4690-98b4-14659a79e540</t>
+  </si>
+  <si>
+    <t>OGLAS SUD - POK. FLAVIJA DUDUKOVIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d6ecb2c-b298-4690-98b4-14659a79e540/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-398/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>Marija Kosar 32211534690</t>
+  </si>
+  <si>
+    <t>16.06.2026. 08:59:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5818fac5-9a04-4934-905e-254e7e7c1765</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5818fac5-9a04-4934-905e-254e7e7c1765/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=398&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-98/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Obradović 20487345775</t>
+  </si>
+  <si>
+    <t>16.06.2026. 08:30:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf0c54da-c4bc-40d8-857e-b67e5152d103</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf0c54da-c4bc-40d8-857e-b67e5152d103/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=98&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>P Ob-101/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Janko Lovas 78598727359</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:30:33</t>
+  </si>
+  <si>
+    <t>23.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9341963-8ba8-4ec7-baca-ae2676ed180c</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 21.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9341963-8ba8-4ec7-baca-ae2676ed180c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=101&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-472/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.04.2026.</t>
+  </si>
+  <si>
+    <t>Milovan Lukić 79019984796</t>
+  </si>
+  <si>
+    <t>15.06.2026. 13:34:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e20e138e-c114-4b78-952c-16965e90441b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e20e138e-c114-4b78-952c-16965e90441b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=472&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P Ob-209/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Mihovil Peći 76009554229</t>
+  </si>
+  <si>
+    <t>15.06.2026. 12:34:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3731eaa7-87d1-4e78-9127-cd314565cdeb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3731eaa7-87d1-4e78-9127-cd314565cdeb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=209&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Povrv-58/2024</t>
+  </si>
+  <si>
+    <t>Dopis od 15.06.2026.; Žalba od 05.06.2026.; Presuda od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>Siniša Zekanović 12910567745</t>
+  </si>
+  <si>
+    <t>15.06.2026. 12:28:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcb948ee-b5c3-438f-a97a-022e27445ed9</t>
+  </si>
+  <si>
+    <t>Presuda - povodom platnog naloga.pdf O89O; Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcb948ee-b5c3-438f-a97a-022e27445ed9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Povrv&amp;predmet=58&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-90/2024</t>
+  </si>
+  <si>
+    <t>Nalog od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>Tarek Barhouma</t>
+  </si>
+  <si>
+    <t>15.06.2026. 12:13:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c36c162-6e54-48c1-83b9-5d5a68d5a541</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c36c162-6e54-48c1-83b9-5d5a68d5a541/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=90&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-208/2021</t>
+  </si>
+  <si>
+    <t>Maher Ahmed Mouhamed Eltohami</t>
+  </si>
+  <si>
+    <t>15.06.2026. 11:23:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/911c4e5a-a1f0-4aa6-9014-32cc57d6ed12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/911c4e5a-a1f0-4aa6-9014-32cc57d6ed12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=208&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Kmp-21/2025</t>
+  </si>
+  <si>
+    <t>Nalog od 01.04.2026.</t>
+  </si>
+  <si>
+    <t>Goran Padežanin 69513412650</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:43:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9809281b-430e-41a6-9dd9-dfb26bf85ec8</t>
+  </si>
+  <si>
+    <t>Dostava uplatnice.pdf O12O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9809281b-430e-41a6-9dd9-dfb26bf85ec8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kmp&amp;predmet=21&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pok. Bućan Sanja</t>
+  </si>
+  <si>
+    <t>SANJA BUĆAN 46263731043; STEVAN BUĆAN 23780635002; STRAHINJA BUĆAN 28103853338; VANJA BUĆAN 69387717006</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:39:08</t>
+  </si>
+  <si>
+    <t>01.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3861d264-3b83-4c51-b67f-088497242801</t>
+  </si>
+  <si>
+    <t>SKM_28726061510220.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3861d264-3b83-4c51-b67f-088497242801/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-185/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Danijel Vučković 29139167180</t>
+  </si>
+  <si>
+    <t>15.06.2026. 09:18:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4311ec0b-c9a2-485c-b0d2-134f96c4285a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4311ec0b-c9a2-485c-b0d2-134f96c4285a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=185&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>K-480/2018</t>
+  </si>
+  <si>
+    <t>MASUMEH AHMADI</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:26:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7142c21-6609-4b94-b0c4-ced78f16ae04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7142c21-6609-4b94-b0c4-ced78f16ae04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=480&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>YAGHOOB AHMADI</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:22:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/665a42c7-0833-4333-81ea-4c100a34a6c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/665a42c7-0833-4333-81ea-4c100a34a6c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P Ob-71/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 15.06.2026.; Podnesak od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Josip Klajić 84102704473</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:21:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f0db08c-9f93-44a5-8f10-d927def39c69</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f0db08c-9f93-44a5-8f10-d927def39c69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=71&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-176/2024</t>
+  </si>
+  <si>
+    <t>Gordana Ilić 11580749960</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:10:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bde5af14-f9e2-498c-8a97-98885de2b0d1</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bde5af14-f9e2-498c-8a97-98885de2b0d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=176&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-189/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Jurica Čorak 61861296971</t>
+  </si>
+  <si>
+    <t>15.06.2026. 07:57:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e614dad8-c5f8-4b86-b5d7-6966c2c770f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e614dad8-c5f8-4b86-b5d7-6966c2c770f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=189&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>R1 Ob-36/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 12.06.2026.; Podnesak od 21.01.2026.; Prilog od: 21.01.2026.</t>
+  </si>
+  <si>
+    <t>Andreja Gjurkinjak 34758407708</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:30:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f80ec2b-d89b-4eac-97ec-1287ba7ccba5</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog P Ob-107_2022-47-1 - Stručna procjena- Andreja Gjurkinjak.pdf; Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f80ec2b-d89b-4eac-97ec-1287ba7ccba5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1 Ob&amp;predmet=36&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-195/2025</t>
+  </si>
+  <si>
+    <t>Poziv okrivljeniku od 14.5.2026.</t>
+  </si>
+  <si>
+    <t>Lovro Jelinić 85498030584</t>
+  </si>
+  <si>
+    <t>12.06.2026. 13:25:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9eba13bc-4998-4fa0-a685-7a0e29447a67</t>
+  </si>
+  <si>
+    <t>0580_260612132823_001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9eba13bc-4998-4fa0-a685-7a0e29447a67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=195&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>R1 Ob-70/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.04.2025.</t>
+  </si>
+  <si>
+    <t>Dalibor Filips 33464897964</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:47:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33df6149-48e8-46cb-a55e-09086f329b05</t>
+  </si>
+  <si>
+    <t>Rješenje - poziv stranci u inozemstvu, koja nema punomoćnika u RH, da postavi zastupnika za primanje pismena.pdf O135O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/33df6149-48e8-46cb-a55e-09086f329b05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1 Ob&amp;predmet=70&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Kv-144/2025</t>
+  </si>
+  <si>
+    <t>Ivan Keljar 89535064127</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:46:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a239625-ab72-4ba0-8321-6046952b57b8</t>
+  </si>
+  <si>
+    <t>Rješenje - vraćanje_oduzimanje stvari.pdf O720O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2a239625-ab72-4ba0-8321-6046952b57b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kv&amp;predmet=144&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Denis Bralić 05884691659</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:46:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10d3745a-7094-4d62-83a9-5f7555baab67</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10d3745a-7094-4d62-83a9-5f7555baab67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Predrag Radelić 79632411822</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:46:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd359dce-ffaa-4a67-9f8d-f643b874214f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd359dce-ffaa-4a67-9f8d-f643b874214f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Silvijo Đurđević 49714073787</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:46:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5eecc09-21f2-4d51-b0d2-333bad74fee8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5eecc09-21f2-4d51-b0d2-333bad74fee8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>R1 Ob-152/2024</t>
+  </si>
+  <si>
+    <t>Dopis od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>Evelin Brebrić 70233746134</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:21:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31a3a0a6-4714-44d6-9b5e-402bb54544a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31a3a0a6-4714-44d6-9b5e-402bb54544a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1 Ob&amp;predmet=152&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kov-20/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Stanoja Bogdan 71223631714</t>
+  </si>
+  <si>
+    <t>12.06.2026. 12:15:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de7c8f60-e676-47cf-be06-b1e5f7137ac9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de7c8f60-e676-47cf-be06-b1e5f7137ac9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kov&amp;predmet=20&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1740/2026</t>
   </si>
   <si>
     <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
   </si>
   <si>
-    <t>VEDRANA POPOVIĆ 00930501875</t>
-[...87 lines deleted...]
-    <t/>
+    <t>12.06.2026. 10:36:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3a6fc82-4def-4017-bee8-0165b2549394</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1740_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3a6fc82-4def-4017-bee8-0165b2549394/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1740&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-199/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 07.09.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Tešić 28963571088</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:36:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e114bb1-0366-4a8b-92a4-fbd98261a78e</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 07.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e114bb1-0366-4a8b-92a4-fbd98261a78e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=199&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-1569/2026</t>
+  </si>
+  <si>
+    <t>NEVENA PALANČEVIĆ 18741510432</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:33:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a169180c-4bc5-47db-a153-f8a479f936db</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1569_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a169180c-4bc5-47db-a153-f8a479f936db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1569&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1551/2026</t>
+  </si>
+  <si>
+    <t>KLAUDIJA FERINAC 41258028430</t>
+  </si>
+  <si>
+    <t>12.06.2026. 10:29:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bed59ea-b275-4faa-aa7b-4bc9345c999a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1551_2026-2-3 - Vjerodostojna isprava br. 2 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1551_2026-2-4 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bed59ea-b275-4faa-aa7b-4bc9345c999a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1551&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JOSIPA JUKIĆ</t>
+  </si>
+  <si>
+    <t>JOSIPA JUKIĆ 77907599034</t>
+  </si>
+  <si>
+    <t>12.06.2026. 03:24:58</t>
+  </si>
+  <si>
+    <t>05.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2481946-6310-4906-a9b9-55abaf80e319</t>
+  </si>
+  <si>
+    <t>16.379217.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2481946-6310-4906-a9b9-55abaf80e319/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>R1 Ob-41/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.03.2026.</t>
+  </si>
+  <si>
+    <t>Marko Marijanović 09500358579</t>
+  </si>
+  <si>
+    <t>11.06.2026. 14:20:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/783db010-18d9-47fe-9e2f-8ccab72f80df</t>
+  </si>
+  <si>
+    <t>Rješenje o oduzimanju prava roditelja na stanovanje s mldb. djecom.pdf O1000000190O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/783db010-18d9-47fe-9e2f-8ccab72f80df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1 Ob&amp;predmet=41&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ena Marijanović 77437607604</t>
+  </si>
+  <si>
+    <t>11.06.2026. 14:20:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/549cfac7-52b7-45f3-9935-5b0d57023380</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/549cfac7-52b7-45f3-9935-5b0d57023380/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P Ob-128/2025</t>
+  </si>
+  <si>
+    <t>Presuda zbog ogluhe od 19.03.2026.</t>
+  </si>
+  <si>
+    <t>Antonela Penavić 67387182399</t>
+  </si>
+  <si>
+    <t>11.06.2026. 13:55:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e51a4de0-77fe-408f-8dc7-8bc9158c5b26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e51a4de0-77fe-408f-8dc7-8bc9158c5b26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=128&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P Ob-37/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Filip Miličić 14682886017</t>
+  </si>
+  <si>
+    <t>11.06.2026. 13:45:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17600ca3-2947-4b7c-a1ea-e8620a998606</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17600ca3-2947-4b7c-a1ea-e8620a998606/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=37&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Jasmin Pezerović 92331410815</t>
+  </si>
+  <si>
+    <t>11.06.2026. 13:45:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6f25fe8-e933-470b-b025-1403f389c4ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6f25fe8-e933-470b-b025-1403f389c4ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>11.06.2026. 13:45:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/457a5ae3-e9c9-4f3f-8859-e91b09d901ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/457a5ae3-e9c9-4f3f-8859-e91b09d901ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1785/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1785/2026</t>
+  </si>
+  <si>
+    <t>Svetlana Skakić 42284150295</t>
+  </si>
+  <si>
+    <t>11.06.2026. 10:06:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aabc7154-2612-4357-a274-23bd189f2d34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aabc7154-2612-4357-a274-23bd189f2d34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=1785&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>11.06.2026. 10:06:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6e89142-6310-4018-ad36-ab72de449cbd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6e89142-6310-4018-ad36-ab72de449cbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-114/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Siniša Kostelnik</t>
+  </si>
+  <si>
+    <t>Blage Zadre 42, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>54753922074</t>
+  </si>
+  <si>
+    <t>Siniša Kostelnik 54753922074; svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>11.06.2026. 09:05:31</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86179de6-13f4-41b9-b8d0-145aedc14876</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86179de6-13f4-41b9-b8d0-145aedc14876/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ŽELJIMIR KOROLIJA</t>
+  </si>
+  <si>
+    <t>ŽELJIMIR KOROLIJA 21934984407</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:19</t>
+  </si>
+  <si>
+    <t>04.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2283c7f2-572c-4434-862c-e1c6515145b8</t>
+  </si>
+  <si>
+    <t>16.379432.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2283c7f2-572c-4434-862c-e1c6515145b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMISLAV VUKAS</t>
+  </si>
+  <si>
+    <t>TOMISLAV VUKAS 93949027037</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36d0f1e0-f79b-43a0-86b4-85d3f6517171</t>
+  </si>
+  <si>
+    <t>16.379233.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36d0f1e0-f79b-43a0-86b4-85d3f6517171/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas - ostavinski postupak iza pok. Simune Ristić</t>
+  </si>
+  <si>
+    <t>SIMUNA RISTIĆ 07553905003</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:49:54</t>
+  </si>
+  <si>
+    <t>09.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb03669-0d67-46e4-aa05-da349137ff27</t>
+  </si>
+  <si>
+    <t>Oglasna ploča Simuna Ristić.pdf; OGLAS_NN_OSTAVINA_SIMUNA_RISTIĆ.odt</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb03669-0d67-46e4-aa05-da349137ff27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VANJA ĐOĐIĆ</t>
+  </si>
+  <si>
+    <t>VANJA ĐOĐIĆ 25924186407</t>
+  </si>
+  <si>
+    <t>10.06.2026. 03:28:01</t>
+  </si>
+  <si>
+    <t>03.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60b7ae73-24e3-4422-840d-8280f14f8a4a</t>
+  </si>
+  <si>
+    <t>16.379332.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60b7ae73-24e3-4422-840d-8280f14f8a4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-109/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Anica Sičić</t>
+  </si>
+  <si>
+    <t>Nikole Andrića 32, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>70576565813</t>
+  </si>
+  <si>
+    <t>Anica Sičić 70576565813; svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>09.06.2026. 12:42:15</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c9f525b-9b10-4965-b8ff-213557e27e95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c9f525b-9b10-4965-b8ff-213557e27e95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1746/2026</t>
+  </si>
+  <si>
+    <t>rješenje Vlatka Barbarić</t>
+  </si>
+  <si>
+    <t>09.06.2026. 11:06:24</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2619b1b-ae89-4610-b2f1-7c5e62b0ce3b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c2619b1b-ae89-4610-b2f1-7c5e62b0ce3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=1746&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BOJAN SIMIĆ</t>
+  </si>
+  <si>
+    <t>BOJAN SIMIĆ 78021040323</t>
+  </si>
+  <si>
+    <t>09.06.2026. 03:26:34</t>
+  </si>
+  <si>
+    <t>02.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1e2e0d7-61c6-4f02-a685-54c950ac4348</t>
+  </si>
+  <si>
+    <t>16.378799.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1e2e0d7-61c6-4f02-a685-54c950ac4348/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-245/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Slađana Lovrinčević</t>
+  </si>
+  <si>
+    <t>Antuna Branka Šimića 41, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>53028366450</t>
+  </si>
+  <si>
+    <t>Slađana Lovrinčević 53028366450; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:34:13</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf855dbe-dfb4-4275-8a5f-71545fcddba7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf855dbe-dfb4-4275-8a5f-71545fcddba7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=245&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-246/2025</t>
+  </si>
+  <si>
+    <t>Miroslav Barna</t>
+  </si>
+  <si>
+    <t>Široki Put 58, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>49400814714</t>
+  </si>
+  <si>
+    <t>Miroslav Barna 49400814714; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:29:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8efe633-c5ab-4876-9681-e398e6c0ded5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8efe633-c5ab-4876-9681-e398e6c0ded5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=246&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-64/2026</t>
+  </si>
+  <si>
+    <t>Nikolina Banković</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 19, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>12694675277</t>
+  </si>
+  <si>
+    <t>Nikolina Banković 12694675277; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:51:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26f09d18-eb3f-4533-8331-beebe89aa6b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26f09d18-eb3f-4533-8331-beebe89aa6b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=64&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>Tatjana Terlević</t>
+  </si>
+  <si>
+    <t>Sajmište 16, 32249 Tovarnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>56087491060</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Tatjana Terlević 56087491060</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:49:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d740117-e432-4e46-a886-1b42b65f5f06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d740117-e432-4e46-a886-1b42b65f5f06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2005/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2005/2026</t>
+  </si>
+  <si>
+    <t>Dražen Medić 77145617385</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:39:53</t>
+  </si>
+  <si>
+    <t>08.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f56bdc3-6545-444e-99bf-ff0324a65742</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f56bdc3-6545-444e-99bf-ff0324a65742/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2005&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:38:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0e37974-8183-4dba-9e84-7b1548d9abf1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0e37974-8183-4dba-9e84-7b1548d9abf1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-62/2026</t>
+  </si>
+  <si>
+    <t>Goran Nedić</t>
+  </si>
+  <si>
+    <t>Vukajlova 47, 32225 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>51403669565</t>
+  </si>
+  <si>
+    <t>Goran Nedić 51403669565; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:25:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e77e15d-9a58-4f24-badc-f86c04824c1f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e77e15d-9a58-4f24-badc-f86c04824c1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-61/2026</t>
+  </si>
+  <si>
+    <t>Novak Nedučić</t>
+  </si>
+  <si>
+    <t>Matice Hrvatske 35, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>66736396364</t>
+  </si>
+  <si>
+    <t>Novak Nedučić 66736396364; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:21:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a2e9a61-e593-4abe-83c6-ae4cf4ef48be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a2e9a61-e593-4abe-83c6-ae4cf4ef48be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-60/2026</t>
+  </si>
+  <si>
+    <t>Danijel Makovec</t>
+  </si>
+  <si>
+    <t>Županijska 13, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>13607908379</t>
+  </si>
+  <si>
+    <t>Danijel Makovec 13607908379; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:18:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/997863ee-832e-454c-9cc6-c3d829b7ae84</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/997863ee-832e-454c-9cc6-c3d829b7ae84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=60&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-58/2026</t>
+  </si>
+  <si>
+    <t>Antonio Maganić</t>
+  </si>
+  <si>
+    <t>Petra Preradovića 21, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>96755687831</t>
+  </si>
+  <si>
+    <t>Antonio Maganić 96755687831; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:15:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84b4b073-2ad8-482d-967c-d7241df5b9e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84b4b073-2ad8-482d-967c-d7241df5b9e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-59/2026</t>
+  </si>
+  <si>
+    <t>Nada Baličević</t>
+  </si>
+  <si>
+    <t>Matije Gupca 30 B, 32248 Ilača, Hrvatska</t>
+  </si>
+  <si>
+    <t>53601893651</t>
+  </si>
+  <si>
+    <t>Nada Baličević 53601893651; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:11:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a33f2bd-e869-406e-8e56-7ef7b2d566b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a33f2bd-e869-406e-8e56-7ef7b2d566b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=59&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-56/2026</t>
+  </si>
+  <si>
+    <t>Suzana Bjelanović</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 4, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>76640234603</t>
+  </si>
+  <si>
+    <t>Suzana Bjelanović 76640234603; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 11:07:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4dfba20-963e-4dc2-87f2-9bca282248a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4dfba20-963e-4dc2-87f2-9bca282248a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=56&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-54/2026</t>
+  </si>
+  <si>
+    <t>Valentina Filipović Anatičuk</t>
+  </si>
+  <si>
+    <t>Ulica Braće Šimunić 35, 32249 Tovarnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>15089854202</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Valentina Filipović Anatičuk 15089854202</t>
+  </si>
+  <si>
+    <t>08.06.2026. 11:03:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9a61ade-0d29-43a0-bd21-29f71c7195a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9a61ade-0d29-43a0-bd21-29f71c7195a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-57/2026</t>
+  </si>
+  <si>
+    <t>Jelena Cetina</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 74, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>43536055034</t>
+  </si>
+  <si>
+    <t>Jelena Cetina 43536055034; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 10:55:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e269a9-3ccb-4864-873f-512f51728ce3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e269a9-3ccb-4864-873f-512f51728ce3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=57&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-55/2026</t>
+  </si>
+  <si>
+    <t>Miloš Abadžić</t>
+  </si>
+  <si>
+    <t>B.nerandžića 37, 32239 Negoslavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>88024277044</t>
+  </si>
+  <si>
+    <t>Miloš Abadžić 88024277044; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 10:51:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93255749-d573-425f-b906-9418b5911dd0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93255749-d573-425f-b906-9418b5911dd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=55&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-53/2026</t>
+  </si>
+  <si>
+    <t>Božena Lazić</t>
+  </si>
+  <si>
+    <t>Ulica Bana Josipa Jelačića 62 A, 32000 Bogdanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>25521461742</t>
+  </si>
+  <si>
+    <t>Božena Lazić 25521461742; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 10:47:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7fd79f-9c49-4bad-b22e-749156778da3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7fd79f-9c49-4bad-b22e-749156778da3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=53&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Čavić</t>
+  </si>
+  <si>
+    <t>Dr. Ante Starčevića 46, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>03546036688</t>
+  </si>
+  <si>
+    <t>Zoran Čavić 03546036688; svim zainteresiranima</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:38:28</t>
+  </si>
+  <si>
+    <t>20.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8bf1456-c98f-4e88-a8b1-38ff11a6da87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8bf1456-c98f-4e88-a8b1-38ff11a6da87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-102/2026</t>
+  </si>
+  <si>
+    <t>Zoja Dedalijaj</t>
+  </si>
+  <si>
+    <t>Desna Supoderica (prema Vuki) 7, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>68222778615</t>
+  </si>
+  <si>
+    <t>Svim zainteresiranima; Zoja Dedalijaj 68222778615</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:36:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddf9a011-9335-4577-8709-33d742d557d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddf9a011-9335-4577-8709-33d742d557d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-103/2026</t>
+  </si>
+  <si>
+    <t>Irena Drakula</t>
+  </si>
+  <si>
+    <t>33268536839</t>
+  </si>
+  <si>
+    <t>Irena Drakula 33268536839; Svim zainteresiranima</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:33:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/888fdbe2-0d8d-4743-bfa3-c41a2d64831f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/888fdbe2-0d8d-4743-bfa3-c41a2d64831f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-104/2026</t>
+  </si>
+  <si>
+    <t>Veselko Malekinušić</t>
+  </si>
+  <si>
+    <t>Trpinjska Cesta 290, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>45754989629</t>
+  </si>
+  <si>
+    <t>Svim zainteresiranima; Veselko Malekinušić 45754989629</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:30:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcb44eff-618c-4774-8aa4-bd049372ab1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcb44eff-618c-4774-8aa4-bd049372ab1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=104&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIN DELIĆ</t>
+  </si>
+  <si>
+    <t>MARIN DELIĆ 66049342600</t>
+  </si>
+  <si>
+    <t>03.06.2026. 03:28:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b50f12d1-8aa8-45ad-8e63-81998eaf4560</t>
+  </si>
+  <si>
+    <t>16.378469.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b50f12d1-8aa8-45ad-8e63-81998eaf4560/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-98/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Jovan Okrainov</t>
+  </si>
+  <si>
+    <t>Velika 78, 32224 Trpinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>01371099377</t>
+  </si>
+  <si>
+    <t>Jovan Okrainov 01371099377; Svim zainteresiranima</t>
+  </si>
+  <si>
+    <t>02.06.2026. 14:37:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e32c3b31-06bf-4a90-9993-57e2b46b8c3d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e32c3b31-06bf-4a90-9993-57e2b46b8c3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVANKA MESAROŠ</t>
+  </si>
+  <si>
+    <t>IVANKA MESAROŠ 19317564201</t>
+  </si>
+  <si>
+    <t>02.06.2026. 03:32:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/357a4c15-be90-44de-9b52-b7a86cf34947</t>
+  </si>
+  <si>
+    <t>16.378489.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/357a4c15-be90-44de-9b52-b7a86cf34947/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pok. Mujčinović Mirko</t>
+  </si>
+  <si>
+    <t>BORIS MUJČINOVIĆ 01116166425; DRAGANA ĆURIĆ 03640804899; GORAN MUJČINOVIĆ 83828549299; GORDANA RATAJAC 47152895252; IGOR MUJČINOVIĆ 56481965045; IVANA PAVIŠIĆ 90644476642; MARINA MUJČINOVIĆ 46088420046; MIRKO MUJČINOVIĆ 23080772487; SNEŽANA LULIĆ 27826792109; SUZANA ULIJAN 06671157735; SVETLANA MUJČINOVIĆ 34513703609</t>
+  </si>
+  <si>
+    <t>01.06.2026. 11:02:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d44030d-713c-4a29-858e-9c5228958c6d</t>
+  </si>
+  <si>
+    <t>SKM_28726060111450.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d44030d-713c-4a29-858e-9c5228958c6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1553/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1553/2026</t>
+  </si>
+  <si>
+    <t>Gordana Ristić 20774996444</t>
+  </si>
+  <si>
+    <t>01.06.2026. 08:35:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99f8e5d1-8a2c-4c16-980e-800d2b46bb81</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99f8e5d1-8a2c-4c16-980e-800d2b46bb81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=1553&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VELJKO PETRIČEVIĆ</t>
+  </si>
+  <si>
+    <t>VELJKO PETRIČEVIĆ 10594772409</t>
+  </si>
+  <si>
+    <t>01.06.2026. 03:31:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f9cd71-55f0-4ffb-8cd2-94b6fda992b5</t>
+  </si>
+  <si>
+    <t>16.378204.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f9cd71-55f0-4ffb-8cd2-94b6fda992b5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Pokojni Rade Ilić</t>
   </si>
   <si>
     <t>Desa Ilić; Mira Kostadinović; Nada Bajić; RADE ILIĆ; Slava Starčević; Vesna Marić; Vladimir Jarić; ŽELJKO JARIĆ 40111977439</t>
   </si>
   <si>
     <t>29.05.2026. 08:21:59</t>
   </si>
   <si>
     <t>21.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eff4fa7e-e5f7-4060-80b0-c1d84951c862</t>
   </si>
   <si>
     <t>SKM_28726052909060.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eff4fa7e-e5f7-4060-80b0-c1d84951c862/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - PAVLE ČAKMAK</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-100/2026</t>
   </si>
   <si>
     <t>Oglas od 28.05.2026.</t>
   </si>
   <si>
     <t>Gordana Češnovar</t>
   </si>
   <si>
     <t>Velebitska 181, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>34901396902</t>
   </si>
   <si>
     <t>Gordana Češnovar 34901396902; svima zainteresiranima</t>
   </si>
   <si>
     <t>28.05.2026. 15:00:14</t>
   </si>
   <si>
     <t>12.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/84083015-d8df-4d74-b8d9-8d1de568ef07</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/84083015-d8df-4d74-b8d9-8d1de568ef07/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=100&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovr-777/2025</t>
-[...71 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4480356c-1a1b-4115-8efd-c61c45979238</t>
+    <t>Z-238/2026</t>
+  </si>
+  <si>
+    <t>Andrija Cesnak</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:24:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dacda21b-21e0-4287-a092-36f80d7b1d7e</t>
+  </si>
+  <si>
+    <t>Z-238-26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dacda21b-21e0-4287-a092-36f80d7b1d7e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=238&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pok. Bako Maria</t>
+  </si>
+  <si>
+    <t>MARIA BAKO 93670616728; ZLATKO BAKO 93970682445</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:54:51</t>
+  </si>
+  <si>
+    <t>15.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/970ae04a-70c2-48e6-925d-0d3578845fb9</t>
+  </si>
+  <si>
+    <t>SKM_28726052611390.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/970ae04a-70c2-48e6-925d-0d3578845fb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-99/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Josip Leholat</t>
+  </si>
+  <si>
+    <t>Ulica Grabik 28b, 32229 Petrovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>65891062387</t>
+  </si>
+  <si>
+    <t>Josip Leholat 65891062387; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:19:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15fd554e-a226-4899-8011-32d9ab4cb96a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15fd554e-a226-4899-8011-32d9ab4cb96a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=99&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-86/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Dina Vukičević</t>
+  </si>
+  <si>
+    <t>Velebitska 157, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>13003178747</t>
+  </si>
+  <si>
+    <t>Dina Vukičević 13003178747; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:06:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb2067f7-3198-4b17-b5b9-5b3582541582</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb2067f7-3198-4b17-b5b9-5b3582541582/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=86&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-97/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Žarko Varga</t>
+  </si>
+  <si>
+    <t>Vukajlova 75, 32225 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>85065344653</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Žarko Varga 85065344653</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:07:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6040606-6c52-412a-b7c6-fc6a27835cbd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6040606-6c52-412a-b7c6-fc6a27835cbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=97&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-96/2026</t>
+  </si>
+  <si>
+    <t>Josip Majačić</t>
+  </si>
+  <si>
+    <t>Ante Starčevića 32, 32235 Bapska, Hrvatska</t>
+  </si>
+  <si>
+    <t>29030978922</t>
+  </si>
+  <si>
+    <t>Josip Majačić 29030978922; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:02:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9b62d54-b50b-4980-8639-f28dbdf1b7af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9b62d54-b50b-4980-8639-f28dbdf1b7af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=96&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-52/2026</t>
+  </si>
+  <si>
+    <t>Branko Plejo</t>
+  </si>
+  <si>
+    <t>Sotinska 22, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>27281311482</t>
+  </si>
+  <si>
+    <t>Branko Plejo 27281311482; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:29:44</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb6f50dc-4e78-44f0-abcf-9e9aac30c8a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb6f50dc-4e78-44f0-abcf-9e9aac30c8a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=52&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-51/2026</t>
+  </si>
+  <si>
+    <t>Zvonko Beljić</t>
+  </si>
+  <si>
+    <t>Lipovački Put 4, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>67580997622</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zvonko Beljić 67580997622</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:25:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e963bbb8-5c16-4031-90c5-14f886fdf9b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e963bbb8-5c16-4031-90c5-14f886fdf9b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=51&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-50/2026</t>
+  </si>
+  <si>
+    <t>Ankica Đurić</t>
+  </si>
+  <si>
+    <t>Nedeljkovićeva 21, 32225 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>58056124981</t>
+  </si>
+  <si>
+    <t>Ankica Đurić 58056124981; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:15:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5dd9e23-5092-48f3-9241-115294c91528</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5dd9e23-5092-48f3-9241-115294c91528/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=50&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-47/2026</t>
+  </si>
+  <si>
+    <t>Tamara Stanković</t>
+  </si>
+  <si>
+    <t>Trg Republike Hrvatske 3, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>76620737060</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Tamara Stanković 76620737060</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:13:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94e1b830-865c-4932-ba10-9effb5c84c74</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94e1b830-865c-4932-ba10-9effb5c84c74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=47&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-43/2026</t>
+  </si>
+  <si>
+    <t>Snežana Farago</t>
+  </si>
+  <si>
+    <t>Kneza Branimira 13, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>63797851926</t>
+  </si>
+  <si>
+    <t>Snežana Farago 63797851926; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:10:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e64ad0c9-7e37-4ce7-ad13-d5d9bc004381</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e64ad0c9-7e37-4ce7-ad13-d5d9bc004381/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=43&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-39/2026</t>
+  </si>
+  <si>
+    <t>Darko Paljić</t>
+  </si>
+  <si>
+    <t>Đure Pucara 20, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>54936003892</t>
+  </si>
+  <si>
+    <t>Darko Paljić 54936003892; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:08:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/803c98f9-75e7-4b18-a6c1-994e3c8b734a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/803c98f9-75e7-4b18-a6c1-994e3c8b734a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=39&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-36/2026</t>
+  </si>
+  <si>
+    <t>Milan Miščević</t>
+  </si>
+  <si>
+    <t>Branka Radičevića 29, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>94418493505</t>
+  </si>
+  <si>
+    <t>Milan Miščević 94418493505; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:06:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6efd382-d7d2-4baf-acd0-a1d156d3ca04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6efd382-d7d2-4baf-acd0-a1d156d3ca04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=36&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-92/2026</t>
+  </si>
+  <si>
+    <t>Sandra Popović</t>
+  </si>
+  <si>
+    <t>M. Gupca 6, 32249 Tovarnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>69453824413</t>
+  </si>
+  <si>
+    <t>Sandra Popović 69453824413; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 13:52:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1eac7bf-3f05-452a-87da-97f0ef18dc4f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1eac7bf-3f05-452a-87da-97f0ef18dc4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=92&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-95/2026</t>
+  </si>
+  <si>
+    <t>Mila Mccue Palecek</t>
+  </si>
+  <si>
+    <t>Županijska 19, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>85830502711</t>
+  </si>
+  <si>
+    <t>Mila Mccue Palecek 85830502711; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:25:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5280f4d9-7872-4a1c-a5d5-42f166283e00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5280f4d9-7872-4a1c-a5d5-42f166283e00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=95&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-94/2026</t>
+  </si>
+  <si>
+    <t>Saša Ilić</t>
+  </si>
+  <si>
+    <t>Sajmište 112, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>75734935537</t>
+  </si>
+  <si>
+    <t>Saša Ilić 75734935537; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:15:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3404c911-c6cc-470e-939d-e96fe741449d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3404c911-c6cc-470e-939d-e96fe741449d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=94&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-83/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Medaković</t>
+  </si>
+  <si>
+    <t>Ratarska 33, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>73749988636</t>
+  </si>
+  <si>
+    <t>Nikola Medaković 73749988636; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>12.05.2026. 09:13:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72e5430d-586a-4d00-bdf0-7428cc259bf8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72e5430d-586a-4d00-bdf0-7428cc259bf8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=83&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-80/2026</t>
+  </si>
+  <si>
+    <t>Duško Dedić</t>
+  </si>
+  <si>
+    <t>Kalamunjina 26, 32222 Bršadin, Hrvatska</t>
+  </si>
+  <si>
+    <t>76604287492</t>
+  </si>
+  <si>
+    <t>Duško Dedić 76604287492; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>12.05.2026. 09:09:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d9510ee-2397-4cf4-8887-669887cf4ff6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d9510ee-2397-4cf4-8887-669887cf4ff6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=80&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-85/2026</t>
+  </si>
+  <si>
+    <t>Slađana Jandrić</t>
+  </si>
+  <si>
+    <t>Krešimira Ćosića 25, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>62134899569</t>
+  </si>
+  <si>
+    <t>Slađana Jandrić 62134899569; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>12.05.2026. 09:01:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e53de93b-dee1-4e2f-840a-02da3edb85e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e53de93b-dee1-4e2f-840a-02da3edb85e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=85&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-179/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Mire (Nikola) Ganić rođ. Balać, Vukovar</t>
+  </si>
+  <si>
+    <t>08.05.2026. 10:47:14</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984d0b25-27bd-486c-a32f-d219bb707c04</t>
+  </si>
+  <si>
+    <t>OBJAVA OGLASA - SUD - POK. MIRA GANIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984d0b25-27bd-486c-a32f-d219bb707c04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-37/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>Kristina Šantić</t>
+  </si>
+  <si>
+    <t>Savezne Republike Njemačke 190, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>49732645596</t>
+  </si>
+  <si>
+    <t>Kristina Šantić 49732645596; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.05.2026. 10:14:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85e7f351-38b4-4acb-aa6a-7605811030a5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85e7f351-38b4-4acb-aa6a-7605811030a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=37&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-35/2026</t>
+  </si>
+  <si>
+    <t>Iris Cenić</t>
+  </si>
+  <si>
+    <t>Ive Lole Ribara 48, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>65963126259</t>
+  </si>
+  <si>
+    <t>Iris Cenić 65963126259; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.05.2026. 10:08:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f01d89bc-6012-49a8-90ef-866aaf1ba5b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f01d89bc-6012-49a8-90ef-866aaf1ba5b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=35&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-34/2026</t>
+  </si>
+  <si>
+    <t>Jovan Rašić</t>
+  </si>
+  <si>
+    <t>Braće Nudića 52, 32222 Pačetin, Hrvatska</t>
+  </si>
+  <si>
+    <t>62994937536</t>
+  </si>
+  <si>
+    <t>Jovan Rašić 62994937536; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.05.2026. 10:05:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a179cf-65f0-4d7e-b177-03633ac395d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88a179cf-65f0-4d7e-b177-03633ac395d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=34&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-32/2026</t>
+  </si>
+  <si>
+    <t>Petar Krešimir Čolić</t>
+  </si>
+  <si>
+    <t>Dubrovačka 12, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>25678434227</t>
+  </si>
+  <si>
+    <t>Petar Krešimir Čolić 25678434227; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.05.2026. 09:37:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d0f89c0-f21b-40db-9f4e-d745bf035927</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d0f89c0-f21b-40db-9f4e-d745bf035927/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=32&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-30/2026</t>
+  </si>
+  <si>
+    <t>Mario Bošnjaković</t>
+  </si>
+  <si>
+    <t>Vukajlova 69, 32225 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>98901052054</t>
+  </si>
+  <si>
+    <t>Mario Bošnjaković 98901052054; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.05.2026. 09:27:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68030166-dded-4303-a083-53ff0291325f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68030166-dded-4303-a083-53ff0291325f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-29/2026</t>
+  </si>
+  <si>
+    <t>Nikolina Komasović</t>
+  </si>
+  <si>
+    <t>Vukovarska 76, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>13115819971</t>
+  </si>
+  <si>
+    <t>Nikolina Komasović 13115819971; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.05.2026. 09:15:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e9a29ac-fabb-4647-8f49-3aaf40e7d0c9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e9a29ac-fabb-4647-8f49-3aaf40e7d0c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=29&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-27/2026</t>
+  </si>
+  <si>
+    <t>Biljana Bjelajac</t>
+  </si>
+  <si>
+    <t>Županijska 92, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>09947823932</t>
+  </si>
+  <si>
+    <t>Biljana Bjelajac 09947823932; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.05.2026. 09:13:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/decf5437-cc3b-422c-bcb8-3612d4b7f444</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/decf5437-cc3b-422c-bcb8-3612d4b7f444/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=27&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-26/2026</t>
+  </si>
+  <si>
+    <t>Milan Lukić</t>
+  </si>
+  <si>
+    <t>Gajčanska 85, 32224 Trpinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>92704280821</t>
+  </si>
+  <si>
+    <t>Milan Lukić 92704280821; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.05.2026. 09:11:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad21a5c1-f8b7-4f2c-92d2-d43f50aba5a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad21a5c1-f8b7-4f2c-92d2-d43f50aba5a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=26&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-24/2026</t>
+  </si>
+  <si>
+    <t>Grgo Radoš</t>
+  </si>
+  <si>
+    <t>204. Vukovarske Brigade 87, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>82493767938</t>
+  </si>
+  <si>
+    <t>Grgo Radoš 82493767938; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.05.2026. 09:08:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5985113-ac14-4d59-9a96-9108b34c6379</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5985113-ac14-4d59-9a96-9108b34c6379/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=24&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-173/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Boška Belančić (Milenko), Vukovar</t>
+  </si>
+  <si>
+    <t>06.05.2026. 11:58:44</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df25ad11-1f66-4da7-b1f5-d8d2166573c1</t>
+  </si>
+  <si>
+    <t>OBJAVA OGLASA - SUD - POK. BOŠKO BELANČIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df25ad11-1f66-4da7-b1f5-d8d2166573c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-167/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Drage Zelenika (Jure), Ilok</t>
+  </si>
+  <si>
+    <t>04.05.2026. 14:25:04</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cfefb02-6c4a-4704-9cfa-550300a81288</t>
+  </si>
+  <si>
+    <t>OBJAVA OGLASA - SUD - POK. DRAGO ZELENIKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cfefb02-6c4a-4704-9cfa-550300a81288/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=167&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Nestali Ilija Padežanin</t>
+  </si>
+  <si>
+    <t>MILIJA PADEŽANIN 38872950954</t>
+  </si>
+  <si>
+    <t>04.05.2026. 13:13:05</t>
+  </si>
+  <si>
+    <t>17.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98842482-6978-4611-a3ec-e887dc76d708</t>
+  </si>
+  <si>
+    <t>SKM_28726050413550.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/98842482-6978-4611-a3ec-e887dc76d708/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas - ostavinski postupak iza pok. Zvonka Jakovljević</t>
+  </si>
+  <si>
+    <t>ZVONKO JAKOVLJEVIĆ 88670463012</t>
+  </si>
+  <si>
+    <t>24.04.2026. 08:55:07</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/043bc309-3b2e-421d-9b49-5e2bd9c40660</t>
+  </si>
+  <si>
+    <t>Zvonko Jakovljević oglasna ploča.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/043bc309-3b2e-421d-9b49-5e2bd9c40660/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OGLAS - POZIV BORISU RAPČAK ZA OSTAVINSKI POSTUPAK IZA POK. VERICE RAPČAK</t>
+  </si>
+  <si>
+    <t>BORIS RAPČAK; SANDRA RAPČAK ŠKOMRLJ 68530077731; VERICA RAPČAK 61485487913</t>
+  </si>
+  <si>
+    <t>20.04.2026. 09:42:19</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0862be3d-e0fe-42b7-9f8a-549eeca4017e</t>
+  </si>
+  <si>
+    <t>Oglasna ploča poziv Borisu Rapčak.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0862be3d-e0fe-42b7-9f8a-549eeca4017e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pokojna Zrakić Jelka</t>
+  </si>
+  <si>
+    <t>JELKA ZRAKIĆ 50220286826</t>
+  </si>
+  <si>
+    <t>15.04.2026. 08:56:11</t>
+  </si>
+  <si>
+    <t>26.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfdd7e42-72ce-4e3d-a971-dcc3b428ed80</t>
+  </si>
+  <si>
+    <t>Zrakić Jelka - O G L A S.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfdd7e42-72ce-4e3d-a971-dcc3b428ed80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-60/2023</t>
+  </si>
+  <si>
+    <t>Pokojni Okrainov Miloja</t>
+  </si>
+  <si>
+    <t>07.04.2026. 10:50:40</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc4a7f4a-dc21-4848-97ad-eea8b9667fd9</t>
+  </si>
+  <si>
+    <t>SKM_28726040711270.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc4a7f4a-dc21-4848-97ad-eea8b9667fd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=60&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Oglas - Proglašenje nestale osobe umrlom - Antun Štefanovski</t>
+  </si>
+  <si>
+    <t>ANTUN ŠTEFANOVSKI; SANDRA ŠTEFANOVSKI 23102267205</t>
+  </si>
+  <si>
+    <t>03.04.2026. 09:19:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ea914c5-7a27-4b9d-b6dc-346d1eda94a1</t>
+  </si>
+  <si>
+    <t>Antun Štefanovski Štefanovski Oglas proglašenje nestale osobe umrlom.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ea914c5-7a27-4b9d-b6dc-346d1eda94a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas mogućim nasljednicima iza pok. Čedomira Vuksan</t>
+  </si>
+  <si>
+    <t>BILJANA ĆURČIĆ 04361956775; LJILJANA KICOŠ 05592141415; ČEDOMIR VUKSAN 16491974580</t>
+  </si>
+  <si>
+    <t>02.04.2026. 10:00:40</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e337629c-f874-4c04-8f12-c686b75465c8</t>
+  </si>
+  <si>
+    <t>SKM_28726040210430.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e337629c-f874-4c04-8f12-c686b75465c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas mogućim nasljednicima iza pok. Blagomira Planinac</t>
+  </si>
+  <si>
+    <t>BLAGOMIR PLANINAC 90609156179; IVANA ROMIĆ 19147131237; JELENA MIJAKOVAC 39815921927; MILENA PLANINAC 63003609858; SNEŽANA PLANINAC 09642090941</t>
+  </si>
+  <si>
+    <t>01.04.2026. 14:22:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05c821fc-3968-4d13-bf5f-a7b68ba74d8a</t>
+  </si>
+  <si>
+    <t>SKM_28726040114550.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05c821fc-3968-4d13-bf5f-a7b68ba74d8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-130/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Predraga Prokić (Lazar), Bršadin</t>
+  </si>
+  <si>
+    <t>27.03.2026. 12:31:14</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cb775e2-5096-4b14-ad47-bf90d5050d54</t>
+  </si>
+  <si>
+    <t>OGLAS - SUD. POK. PROKIĆ PREDRAG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cb775e2-5096-4b14-ad47-bf90d5050d54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=130&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Oglas - ostavinski postupak iza pok. Branimira Građanski</t>
+  </si>
+  <si>
+    <t>BRANIMIR GRAĐANSKI 93183173037</t>
+  </si>
+  <si>
+    <t>26.03.2026. 08:38:25</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67687df2-24d3-4b9b-b8ae-9206ecf9d1de</t>
+  </si>
+  <si>
+    <t>OGLAS_OGLASNA_PLOČA_BRANIMIR_GRAĐANSKI.odt</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67687df2-24d3-4b9b-b8ae-9206ecf9d1de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas - ostavinski postupak iza Miloša (Marko) Radić</t>
+  </si>
+  <si>
+    <t>MILOŠ RADIĆ 50372401722</t>
+  </si>
+  <si>
+    <t>16.03.2026. 10:08:16</t>
+  </si>
+  <si>
+    <t>16.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b948aac-9d5b-4209-94be-62efe79eac29</t>
+  </si>
+  <si>
+    <t>Oglas ostavina Miloš Radić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b948aac-9d5b-4209-94be-62efe79eac29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-178/2024</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Ivice Leutar (Tadija), Vukovar</t>
+  </si>
+  <si>
+    <t>03.03.2026. 11:21:20</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e833301d-f69a-4bf7-8deb-82af5d98e153</t>
+  </si>
+  <si>
+    <t>OGLAS SUD - POK. IVICA LEUTAR.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e833301d-f69a-4bf7-8deb-82af5d98e153/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=178&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-115/2026</t>
+  </si>
+  <si>
+    <t>Oglas, O-115/2026, UPP/OS-O-50/2026</t>
+  </si>
+  <si>
+    <t>Svi koji imaju pravni interes</t>
+  </si>
+  <si>
+    <t>02.03.2026. 13:45:04</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/915b94d1-7b04-4498-8c4c-569b5d09e563</t>
+  </si>
+  <si>
+    <t>SKM_22726030222301.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/915b94d1-7b04-4498-8c4c-569b5d09e563/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=115&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-22/2026</t>
+  </si>
+  <si>
+    <t>Oglas, O-22/2026, UPP-OS-O-18/2026</t>
+  </si>
+  <si>
+    <t>25.02.2026. 16:13:50</t>
+  </si>
+  <si>
+    <t>01.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b7c2edf-721d-4f3b-bc07-1d25c48c0e0a</t>
+  </si>
+  <si>
+    <t>SKM_22726022604400.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b7c2edf-721d-4f3b-bc07-1d25c48c0e0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=22&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-847/2025</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Jadrana Dević (Novo), Vukovar</t>
+  </si>
+  <si>
+    <t>12.02.2026. 12:32:26</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1a8a24f-6e7d-4a11-bba8-1fe6d905a5a0</t>
+  </si>
+  <si>
+    <t>OBJAVA OGLASA - SUD - POK. JADRAN DEVIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1a8a24f-6e7d-4a11-bba8-1fe6d905a5a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=847&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Oglas, O-845/2025, UPP-OS-O-2/2026</t>
+  </si>
+  <si>
+    <t>DAMIR KUNIĆ 51679975818</t>
+  </si>
+  <si>
+    <t>14.01.2026. 09:52:47</t>
+  </si>
+  <si>
+    <t>15.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60279ef2-d13e-4205-9701-9123c997b176</t>
+  </si>
+  <si>
+    <t>SKM_22726011422280.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60279ef2-d13e-4205-9701-9123c997b176/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-814/2025</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Ane Marenković (Martin) rođ. Paun, Vukovar</t>
+  </si>
+  <si>
+    <t>31.12.2025. 09:27:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57c339a0-e042-4200-8b20-b7abf8386cba</t>
+  </si>
+  <si>
+    <t>OBJAVA OGLASA - SUD - POK. ANA MARENKOVIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57c339a0-e042-4200-8b20-b7abf8386cba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=814&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-191/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2025.</t>
+  </si>
+  <si>
+    <t>Ružica Dufek</t>
+  </si>
+  <si>
+    <t>Sinjske Alke 8, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>65494000176</t>
+  </si>
+  <si>
+    <t>Ružica Dufek 65494000176; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>18.07.2025. 08:32:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/4480356c-1a1b-4115-8efd-c61c45979238/dokumenti/preuzimanje</t>
-[...50 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dcdd445c-89db-488b-b4a1-73bb0b045342</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-102/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.04.2025.</t>
+  </si>
+  <si>
+    <t>Srđan Milojević</t>
+  </si>
+  <si>
+    <t>Patkovićeva 14, 32224 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>59455078095</t>
+  </si>
+  <si>
+    <t>Srđan Milojević 59455078095; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>17.04.2025. 12:20:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d45a17c3-b936-4b24-812c-195852979d15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d45a17c3-b936-4b24-812c-195852979d15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=102&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-215/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.03.2025.</t>
+  </si>
+  <si>
+    <t>Josipa Klisurić</t>
+  </si>
+  <si>
+    <t>204. Vukovarske Brigade 89, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>12267583290</t>
+  </si>
+  <si>
+    <t>Josipa Klisurić 12267583290; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>06.03.2025. 14:31:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e4cccac-abec-4489-a852-58044920675d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e4cccac-abec-4489-a852-58044920675d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=215&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-388/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.02.2025.</t>
+  </si>
+  <si>
+    <t>Danijela Huzjak</t>
+  </si>
+  <si>
+    <t>Ante Starčevića 40, 32237 Lovas, Hrvatska</t>
+  </si>
+  <si>
+    <t>05823815456</t>
+  </si>
+  <si>
+    <t>Danijela Huzjak 05823815456; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:34:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9239fe27-3c45-4f20-974e-32ebcc03b6cc</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
-  </si>
-[...3663 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9239fe27-3c45-4f20-974e-32ebcc03b6cc</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9239fe27-3c45-4f20-974e-32ebcc03b6cc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=388&amp;godina=2024</t>
   </si>
   <si>
     <t>Sp-385/2024</t>
   </si>
   <si>
     <t>Adriana Kišmartin</t>
   </si>
   <si>
     <t>Dobra Voda 12, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>08131772184</t>
   </si>
   <si>
     <t>Adriana Kišmartin 08131772184; Svima zainteresiranima</t>
   </si>
   <si>
     <t>06.02.2025. 12:31:35</t>
   </si>
@@ -5232,51 +5161,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N227"/>
+  <dimension ref="A1:N219"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -5322,8802 +5251,8582 @@
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
         <v>25</v>
       </c>
-      <c r="B3" t="s">
-[...2 lines deleted...]
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>26</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
         <v>27</v>
       </c>
-      <c r="E3" t="s">
+      <c r="I3" t="s">
         <v>28</v>
       </c>
-      <c r="F3" t="s">
+      <c r="J3" t="s">
         <v>29</v>
       </c>
-      <c r="G3" t="s">
+      <c r="K3" t="s">
         <v>30</v>
       </c>
-      <c r="H3" t="s">
+      <c r="L3" t="s">
         <v>31</v>
       </c>
-      <c r="I3" t="s">
+      <c r="M3" t="s">
         <v>32</v>
       </c>
-      <c r="J3" t="s">
+      <c r="N3" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" t="s">
         <v>40</v>
       </c>
-      <c r="I4" t="s">
+      <c r="N4" t="s">
         <v>41</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" t="s">
+        <v>46</v>
+      </c>
+      <c r="L5" t="s">
         <v>47</v>
       </c>
-      <c r="I5" t="s">
+      <c r="M5" t="s">
         <v>48</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>49</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="I6" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="J6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="K6" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="L6" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="M6" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="N6" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="D7" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="I7" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="J7" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="K7" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="L7" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="M7" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="N7" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G8" t="s">
+        <v>67</v>
+      </c>
+      <c r="H8" t="s">
+        <v>68</v>
+      </c>
+      <c r="I8" t="s">
         <v>69</v>
       </c>
-      <c r="D8" t="s">
+      <c r="J8" t="s">
         <v>70</v>
       </c>
-      <c r="E8"/>
-[...2 lines deleted...]
-      <c r="H8" t="s">
+      <c r="K8" t="s">
         <v>71</v>
       </c>
-      <c r="I8" t="s">
+      <c r="L8" t="s">
         <v>72</v>
       </c>
-      <c r="J8" t="s">
+      <c r="M8" t="s">
         <v>73</v>
       </c>
-      <c r="K8" t="s">
+      <c r="N8" t="s">
         <v>74</v>
       </c>
-      <c r="L8" t="s">
-[...5 lines deleted...]
-      <c r="N8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
-      <c r="C9"/>
+      <c r="C9" t="s">
+        <v>75</v>
+      </c>
       <c r="D9" t="s">
-        <v>77</v>
+        <v>55</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>76</v>
+      </c>
+      <c r="I9" t="s">
+        <v>77</v>
+      </c>
+      <c r="J9" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" t="s">
         <v>78</v>
       </c>
-      <c r="I9" t="s">
+      <c r="L9" t="s">
         <v>79</v>
       </c>
-      <c r="J9" t="s">
+      <c r="M9" t="s">
         <v>80</v>
       </c>
-      <c r="K9" t="s">
+      <c r="N9" t="s">
         <v>81</v>
       </c>
-      <c r="L9" t="s">
-[...5 lines deleted...]
-      <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>82</v>
+      </c>
+      <c r="D10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>83</v>
+      </c>
+      <c r="I10" t="s">
         <v>84</v>
       </c>
-      <c r="D10" t="s">
+      <c r="J10" t="s">
+        <v>20</v>
+      </c>
+      <c r="K10" t="s">
         <v>85</v>
       </c>
-      <c r="E10" t="s">
+      <c r="L10" t="s">
         <v>86</v>
       </c>
-      <c r="F10" t="s">
+      <c r="M10" t="s">
         <v>87</v>
       </c>
-      <c r="G10" t="s">
+      <c r="N10" t="s">
         <v>88</v>
-      </c>
-[...19 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="D11" t="s">
-        <v>97</v>
+        <v>55</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="I11" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="J11" t="s">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="K11" t="s">
-        <v>101</v>
+        <v>92</v>
       </c>
       <c r="L11" t="s">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="M11" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="N11" t="s">
-        <v>104</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="D12" t="s">
-        <v>106</v>
+        <v>55</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
       <c r="I12" t="s">
-        <v>108</v>
+        <v>98</v>
       </c>
       <c r="J12" t="s">
+        <v>20</v>
+      </c>
+      <c r="K12" t="s">
+        <v>99</v>
+      </c>
+      <c r="L12" t="s">
         <v>100</v>
       </c>
-      <c r="K12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M12" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="N12" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="D13" t="s">
-        <v>114</v>
-[...9 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
       <c r="H13" t="s">
-        <v>118</v>
+        <v>105</v>
       </c>
       <c r="I13" t="s">
-        <v>119</v>
+        <v>106</v>
       </c>
       <c r="J13" t="s">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="K13" t="s">
-        <v>120</v>
+        <v>107</v>
       </c>
       <c r="L13" t="s">
-        <v>121</v>
+        <v>108</v>
       </c>
       <c r="M13" t="s">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="N13" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>124</v>
+        <v>111</v>
       </c>
       <c r="D14" t="s">
+        <v>112</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>113</v>
+      </c>
+      <c r="I14" t="s">
         <v>114</v>
       </c>
-      <c r="E14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J14" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="K14" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
       <c r="L14" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="M14" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="N14" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>133</v>
+        <v>111</v>
       </c>
       <c r="D15" t="s">
-        <v>114</v>
-[...9 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
       <c r="H15" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="I15" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="J15" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="K15" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
       <c r="L15" t="s">
-        <v>140</v>
+        <v>117</v>
       </c>
       <c r="M15" t="s">
-        <v>141</v>
+        <v>124</v>
       </c>
       <c r="N15" t="s">
-        <v>142</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="D16" t="s">
-        <v>114</v>
-[...9 lines deleted...]
-      </c>
+        <v>126</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
       <c r="H16" t="s">
-        <v>147</v>
+        <v>113</v>
       </c>
       <c r="I16" t="s">
-        <v>148</v>
+        <v>127</v>
       </c>
       <c r="J16" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="K16" t="s">
-        <v>149</v>
+        <v>128</v>
       </c>
       <c r="L16" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="M16" t="s">
-        <v>150</v>
+        <v>129</v>
       </c>
       <c r="N16" t="s">
-        <v>151</v>
+        <v>130</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>152</v>
+        <v>125</v>
       </c>
       <c r="D17" t="s">
-        <v>153</v>
+        <v>120</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>154</v>
+        <v>121</v>
       </c>
       <c r="I17" t="s">
-        <v>155</v>
+        <v>131</v>
       </c>
       <c r="J17" t="s">
-        <v>100</v>
+        <v>115</v>
       </c>
       <c r="K17" t="s">
-        <v>156</v>
+        <v>132</v>
       </c>
       <c r="L17" t="s">
-        <v>157</v>
+        <v>117</v>
       </c>
       <c r="M17" t="s">
-        <v>158</v>
+        <v>133</v>
       </c>
       <c r="N17" t="s">
-        <v>159</v>
+        <v>130</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>160</v>
+        <v>134</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>161</v>
+        <v>135</v>
       </c>
       <c r="I18" t="s">
-        <v>162</v>
+        <v>136</v>
       </c>
       <c r="J18" t="s">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="K18" t="s">
-        <v>163</v>
+        <v>137</v>
       </c>
       <c r="L18" t="s">
-        <v>164</v>
+        <v>138</v>
       </c>
       <c r="M18" t="s">
-        <v>165</v>
+        <v>139</v>
       </c>
       <c r="N18" t="s">
-        <v>166</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>167</v>
+        <v>141</v>
       </c>
       <c r="D19" t="s">
-        <v>39</v>
+        <v>142</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>168</v>
+        <v>143</v>
       </c>
       <c r="I19" t="s">
-        <v>169</v>
+        <v>144</v>
       </c>
       <c r="J19" t="s">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="K19" t="s">
-        <v>170</v>
+        <v>145</v>
       </c>
       <c r="L19" t="s">
-        <v>171</v>
+        <v>146</v>
       </c>
       <c r="M19" t="s">
-        <v>172</v>
+        <v>147</v>
       </c>
       <c r="N19" t="s">
-        <v>173</v>
+        <v>148</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>174</v>
+        <v>149</v>
       </c>
       <c r="D20" t="s">
-        <v>175</v>
+        <v>150</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>176</v>
+        <v>151</v>
       </c>
       <c r="I20" t="s">
-        <v>177</v>
+        <v>152</v>
       </c>
       <c r="J20" t="s">
-        <v>100</v>
+        <v>153</v>
       </c>
       <c r="K20" t="s">
-        <v>178</v>
+        <v>154</v>
       </c>
       <c r="L20" t="s">
-        <v>179</v>
+        <v>155</v>
       </c>
       <c r="M20" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="N20" t="s">
-        <v>181</v>
+        <v>157</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21" t="s">
-        <v>183</v>
+        <v>158</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>184</v>
+        <v>159</v>
       </c>
       <c r="I21" t="s">
-        <v>185</v>
+        <v>160</v>
       </c>
       <c r="J21" t="s">
-        <v>100</v>
+        <v>161</v>
       </c>
       <c r="K21" t="s">
-        <v>186</v>
+        <v>162</v>
       </c>
       <c r="L21" t="s">
-        <v>187</v>
+        <v>163</v>
       </c>
       <c r="M21" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>190</v>
+        <v>121</v>
       </c>
       <c r="D22" t="s">
-        <v>39</v>
+        <v>165</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
+        <v>166</v>
+      </c>
+      <c r="I22" t="s">
+        <v>167</v>
+      </c>
+      <c r="J22" t="s">
         <v>168</v>
       </c>
-      <c r="I22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K22" t="s">
-        <v>192</v>
+        <v>169</v>
       </c>
       <c r="L22" t="s">
-        <v>193</v>
+        <v>170</v>
       </c>
       <c r="M22" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>196</v>
+        <v>172</v>
       </c>
       <c r="D23" t="s">
-        <v>197</v>
+        <v>172</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>198</v>
+        <v>173</v>
       </c>
       <c r="I23" t="s">
-        <v>199</v>
+        <v>174</v>
       </c>
       <c r="J23" t="s">
-        <v>100</v>
+        <v>175</v>
       </c>
       <c r="K23" t="s">
-        <v>200</v>
+        <v>176</v>
       </c>
       <c r="L23" t="s">
-        <v>201</v>
+        <v>177</v>
       </c>
       <c r="M23" t="s">
-        <v>202</v>
+        <v>178</v>
       </c>
       <c r="N23" t="s">
-        <v>203</v>
+        <v>179</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>204</v>
+        <v>180</v>
       </c>
       <c r="D24" t="s">
-        <v>205</v>
+        <v>181</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>206</v>
+        <v>182</v>
       </c>
       <c r="I24" t="s">
-        <v>207</v>
+        <v>183</v>
       </c>
       <c r="J24" t="s">
-        <v>100</v>
+        <v>184</v>
       </c>
       <c r="K24" t="s">
-        <v>208</v>
+        <v>185</v>
       </c>
       <c r="L24" t="s">
-        <v>209</v>
+        <v>186</v>
       </c>
       <c r="M24" t="s">
-        <v>210</v>
+        <v>187</v>
       </c>
       <c r="N24" t="s">
-        <v>211</v>
+        <v>188</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>212</v>
+        <v>180</v>
       </c>
       <c r="D25" t="s">
-        <v>213</v>
+        <v>189</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>214</v>
+        <v>182</v>
       </c>
       <c r="I25" t="s">
-        <v>215</v>
+        <v>190</v>
       </c>
       <c r="J25" t="s">
-        <v>100</v>
+        <v>184</v>
       </c>
       <c r="K25" t="s">
-        <v>216</v>
+        <v>191</v>
       </c>
       <c r="L25" t="s">
-        <v>217</v>
+        <v>39</v>
       </c>
       <c r="M25" t="s">
-        <v>218</v>
+        <v>192</v>
       </c>
       <c r="N25" t="s">
-        <v>219</v>
+        <v>188</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
-      <c r="C26"/>
+      <c r="C26" t="s">
+        <v>193</v>
+      </c>
       <c r="D26" t="s">
-        <v>220</v>
+        <v>194</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>221</v>
+        <v>195</v>
       </c>
       <c r="I26" t="s">
-        <v>222</v>
+        <v>196</v>
       </c>
       <c r="J26" t="s">
-        <v>223</v>
+        <v>184</v>
       </c>
       <c r="K26" t="s">
-        <v>224</v>
+        <v>197</v>
       </c>
       <c r="L26" t="s">
-        <v>225</v>
+        <v>198</v>
       </c>
       <c r="M26" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="N26"/>
+        <v>199</v>
+      </c>
+      <c r="N26" t="s">
+        <v>200</v>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>227</v>
+        <v>201</v>
       </c>
       <c r="D27" t="s">
-        <v>228</v>
+        <v>120</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>229</v>
+        <v>121</v>
       </c>
       <c r="I27" t="s">
-        <v>230</v>
+        <v>202</v>
       </c>
       <c r="J27" t="s">
-        <v>231</v>
+        <v>175</v>
       </c>
       <c r="K27" t="s">
-        <v>232</v>
+        <v>203</v>
       </c>
       <c r="L27" t="s">
-        <v>233</v>
+        <v>117</v>
       </c>
       <c r="M27" t="s">
-        <v>234</v>
+        <v>204</v>
       </c>
       <c r="N27" t="s">
-        <v>235</v>
+        <v>205</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>236</v>
+        <v>206</v>
       </c>
       <c r="D28" t="s">
-        <v>175</v>
-[...9 lines deleted...]
-      </c>
+        <v>207</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28"/>
+      <c r="G28"/>
       <c r="H28" t="s">
-        <v>240</v>
+        <v>208</v>
       </c>
       <c r="I28" t="s">
-        <v>241</v>
+        <v>209</v>
       </c>
       <c r="J28" t="s">
-        <v>231</v>
+        <v>184</v>
       </c>
       <c r="K28" t="s">
-        <v>242</v>
+        <v>210</v>
       </c>
       <c r="L28" t="s">
-        <v>121</v>
+        <v>211</v>
       </c>
       <c r="M28" t="s">
-        <v>243</v>
+        <v>212</v>
       </c>
       <c r="N28" t="s">
-        <v>244</v>
+        <v>213</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>245</v>
+        <v>214</v>
       </c>
       <c r="D29" t="s">
-        <v>246</v>
+        <v>215</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>247</v>
+        <v>216</v>
       </c>
       <c r="I29" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="J29" t="s">
-        <v>231</v>
+        <v>184</v>
       </c>
       <c r="K29" t="s">
-        <v>249</v>
+        <v>218</v>
       </c>
       <c r="L29" t="s">
-        <v>250</v>
+        <v>219</v>
       </c>
       <c r="M29" t="s">
-        <v>251</v>
+        <v>220</v>
       </c>
       <c r="N29" t="s">
-        <v>252</v>
+        <v>221</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>253</v>
+        <v>222</v>
       </c>
       <c r="D30" t="s">
-        <v>254</v>
+        <v>223</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>255</v>
+        <v>224</v>
       </c>
       <c r="I30" t="s">
-        <v>256</v>
+        <v>225</v>
       </c>
       <c r="J30" t="s">
-        <v>231</v>
+        <v>184</v>
       </c>
       <c r="K30" t="s">
-        <v>257</v>
+        <v>226</v>
       </c>
       <c r="L30" t="s">
-        <v>258</v>
+        <v>227</v>
       </c>
       <c r="M30" t="s">
-        <v>259</v>
+        <v>228</v>
       </c>
       <c r="N30" t="s">
-        <v>260</v>
+        <v>229</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>261</v>
+        <v>230</v>
       </c>
       <c r="D31" t="s">
-        <v>175</v>
-[...9 lines deleted...]
-      </c>
+        <v>231</v>
+      </c>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
       <c r="H31" t="s">
-        <v>265</v>
+        <v>232</v>
       </c>
       <c r="I31" t="s">
-        <v>266</v>
+        <v>233</v>
       </c>
       <c r="J31" t="s">
-        <v>231</v>
+        <v>184</v>
       </c>
       <c r="K31" t="s">
-        <v>267</v>
+        <v>234</v>
       </c>
       <c r="L31" t="s">
-        <v>121</v>
+        <v>211</v>
       </c>
       <c r="M31" t="s">
-        <v>268</v>
+        <v>235</v>
       </c>
       <c r="N31" t="s">
-        <v>269</v>
+        <v>236</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>270</v>
+        <v>237</v>
       </c>
       <c r="D32" t="s">
-        <v>271</v>
+        <v>238</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>272</v>
+        <v>121</v>
       </c>
       <c r="I32" t="s">
-        <v>273</v>
+        <v>239</v>
       </c>
       <c r="J32" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="K32" t="s">
-        <v>274</v>
+        <v>241</v>
       </c>
       <c r="L32" t="s">
-        <v>275</v>
+        <v>242</v>
       </c>
       <c r="M32" t="s">
-        <v>276</v>
+        <v>243</v>
       </c>
       <c r="N32" t="s">
-        <v>277</v>
+        <v>244</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>278</v>
+        <v>245</v>
       </c>
       <c r="D33" t="s">
-        <v>279</v>
+        <v>246</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>280</v>
+        <v>247</v>
       </c>
       <c r="I33" t="s">
-        <v>281</v>
+        <v>248</v>
       </c>
       <c r="J33" t="s">
-        <v>282</v>
+        <v>153</v>
       </c>
       <c r="K33" t="s">
-        <v>283</v>
+        <v>249</v>
       </c>
       <c r="L33" t="s">
-        <v>22</v>
+        <v>250</v>
       </c>
       <c r="M33" t="s">
-        <v>284</v>
+        <v>251</v>
       </c>
       <c r="N33" t="s">
-        <v>285</v>
+        <v>252</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>278</v>
+        <v>253</v>
       </c>
       <c r="D34" t="s">
-        <v>279</v>
+        <v>254</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>286</v>
+        <v>255</v>
       </c>
       <c r="I34" t="s">
-        <v>287</v>
+        <v>256</v>
       </c>
       <c r="J34" t="s">
-        <v>282</v>
+        <v>257</v>
       </c>
       <c r="K34" t="s">
-        <v>288</v>
+        <v>258</v>
       </c>
       <c r="L34" t="s">
-        <v>22</v>
+        <v>259</v>
       </c>
       <c r="M34" t="s">
-        <v>289</v>
+        <v>260</v>
       </c>
       <c r="N34" t="s">
-        <v>285</v>
+        <v>261</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>290</v>
+        <v>253</v>
       </c>
       <c r="D35" t="s">
-        <v>279</v>
+        <v>262</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>291</v>
+        <v>255</v>
       </c>
       <c r="I35" t="s">
-        <v>292</v>
+        <v>263</v>
       </c>
       <c r="J35" t="s">
-        <v>231</v>
+        <v>257</v>
       </c>
       <c r="K35" t="s">
-        <v>293</v>
+        <v>264</v>
       </c>
       <c r="L35" t="s">
-        <v>22</v>
+        <v>265</v>
       </c>
       <c r="M35" t="s">
-        <v>294</v>
+        <v>266</v>
       </c>
       <c r="N35" t="s">
-        <v>295</v>
+        <v>261</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>296</v>
+        <v>267</v>
       </c>
       <c r="D36" t="s">
-        <v>296</v>
+        <v>268</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>297</v>
+        <v>269</v>
       </c>
       <c r="I36" t="s">
-        <v>298</v>
+        <v>270</v>
       </c>
       <c r="J36" t="s">
-        <v>299</v>
+        <v>257</v>
       </c>
       <c r="K36" t="s">
-        <v>300</v>
+        <v>271</v>
       </c>
       <c r="L36" t="s">
-        <v>301</v>
+        <v>272</v>
       </c>
       <c r="M36" t="s">
-        <v>302</v>
+        <v>273</v>
       </c>
       <c r="N36" t="s">
-        <v>303</v>
+        <v>274</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>304</v>
+        <v>275</v>
       </c>
       <c r="D37" t="s">
-        <v>305</v>
+        <v>276</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>306</v>
+        <v>277</v>
       </c>
       <c r="I37" t="s">
-        <v>307</v>
+        <v>278</v>
       </c>
       <c r="J37" t="s">
-        <v>231</v>
+        <v>257</v>
       </c>
       <c r="K37" t="s">
-        <v>308</v>
+        <v>279</v>
       </c>
       <c r="L37" t="s">
-        <v>209</v>
+        <v>280</v>
       </c>
       <c r="M37" t="s">
-        <v>309</v>
+        <v>281</v>
       </c>
       <c r="N37" t="s">
-        <v>310</v>
+        <v>282</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>311</v>
+        <v>283</v>
       </c>
       <c r="D38" t="s">
-        <v>39</v>
+        <v>284</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>312</v>
+        <v>285</v>
       </c>
       <c r="I38" t="s">
-        <v>313</v>
+        <v>286</v>
       </c>
       <c r="J38" t="s">
-        <v>231</v>
+        <v>257</v>
       </c>
       <c r="K38" t="s">
-        <v>314</v>
+        <v>287</v>
       </c>
       <c r="L38" t="s">
-        <v>315</v>
+        <v>288</v>
       </c>
       <c r="M38" t="s">
-        <v>316</v>
+        <v>289</v>
       </c>
       <c r="N38" t="s">
-        <v>317</v>
+        <v>290</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>318</v>
+        <v>283</v>
       </c>
       <c r="D39" t="s">
-        <v>319</v>
-[...9 lines deleted...]
-      </c>
+        <v>284</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
       <c r="H39" t="s">
-        <v>322</v>
+        <v>291</v>
       </c>
       <c r="I39" t="s">
-        <v>323</v>
+        <v>292</v>
       </c>
       <c r="J39" t="s">
-        <v>324</v>
+        <v>257</v>
       </c>
       <c r="K39" t="s">
-        <v>325</v>
+        <v>293</v>
       </c>
       <c r="L39" t="s">
-        <v>140</v>
+        <v>288</v>
       </c>
       <c r="M39" t="s">
-        <v>326</v>
+        <v>294</v>
       </c>
       <c r="N39" t="s">
-        <v>327</v>
+        <v>290</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>328</v>
+        <v>295</v>
       </c>
       <c r="D40" t="s">
-        <v>319</v>
-[...9 lines deleted...]
-      </c>
+        <v>296</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
       <c r="H40" t="s">
-        <v>332</v>
+        <v>297</v>
       </c>
       <c r="I40" t="s">
-        <v>333</v>
+        <v>298</v>
       </c>
       <c r="J40" t="s">
-        <v>324</v>
+        <v>299</v>
       </c>
       <c r="K40" t="s">
-        <v>334</v>
+        <v>300</v>
       </c>
       <c r="L40" t="s">
-        <v>121</v>
+        <v>301</v>
       </c>
       <c r="M40" t="s">
-        <v>335</v>
+        <v>302</v>
       </c>
       <c r="N40" t="s">
-        <v>336</v>
+        <v>303</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>337</v>
+        <v>304</v>
       </c>
       <c r="D41" t="s">
-        <v>319</v>
-[...9 lines deleted...]
-      </c>
+        <v>305</v>
+      </c>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
       <c r="H41" t="s">
-        <v>341</v>
+        <v>306</v>
       </c>
       <c r="I41" t="s">
-        <v>342</v>
+        <v>307</v>
       </c>
       <c r="J41" t="s">
-        <v>324</v>
+        <v>257</v>
       </c>
       <c r="K41" t="s">
-        <v>343</v>
+        <v>308</v>
       </c>
       <c r="L41" t="s">
-        <v>140</v>
+        <v>309</v>
       </c>
       <c r="M41" t="s">
-        <v>344</v>
+        <v>310</v>
       </c>
       <c r="N41" t="s">
-        <v>345</v>
+        <v>311</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>346</v>
+        <v>312</v>
       </c>
       <c r="D42" t="s">
-        <v>347</v>
+        <v>313</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>348</v>
+        <v>314</v>
       </c>
       <c r="I42" t="s">
-        <v>349</v>
+        <v>315</v>
       </c>
       <c r="J42" t="s">
-        <v>324</v>
+        <v>257</v>
       </c>
       <c r="K42" t="s">
-        <v>350</v>
+        <v>316</v>
       </c>
       <c r="L42" t="s">
-        <v>351</v>
+        <v>317</v>
       </c>
       <c r="M42" t="s">
-        <v>352</v>
+        <v>318</v>
       </c>
       <c r="N42" t="s">
-        <v>353</v>
+        <v>319</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>346</v>
+        <v>320</v>
       </c>
       <c r="D43" t="s">
-        <v>347</v>
+        <v>321</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>354</v>
+        <v>322</v>
       </c>
       <c r="I43" t="s">
-        <v>355</v>
+        <v>323</v>
       </c>
       <c r="J43" t="s">
+        <v>257</v>
+      </c>
+      <c r="K43" t="s">
         <v>324</v>
       </c>
-      <c r="K43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L43" t="s">
-        <v>351</v>
+        <v>325</v>
       </c>
       <c r="M43" t="s">
-        <v>357</v>
+        <v>326</v>
       </c>
       <c r="N43" t="s">
-        <v>353</v>
+        <v>327</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>346</v>
+        <v>328</v>
       </c>
       <c r="D44" t="s">
-        <v>347</v>
+        <v>329</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>358</v>
+        <v>330</v>
       </c>
       <c r="I44" t="s">
-        <v>359</v>
+        <v>331</v>
       </c>
       <c r="J44" t="s">
-        <v>324</v>
+        <v>257</v>
       </c>
       <c r="K44" t="s">
-        <v>360</v>
+        <v>332</v>
       </c>
       <c r="L44" t="s">
-        <v>351</v>
+        <v>333</v>
       </c>
       <c r="M44" t="s">
-        <v>361</v>
+        <v>334</v>
       </c>
       <c r="N44" t="s">
-        <v>353</v>
+        <v>335</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>362</v>
+        <v>336</v>
       </c>
       <c r="D45" t="s">
-        <v>363</v>
+        <v>337</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>364</v>
+        <v>330</v>
       </c>
       <c r="I45" t="s">
-        <v>365</v>
+        <v>338</v>
       </c>
       <c r="J45" t="s">
-        <v>231</v>
+        <v>257</v>
       </c>
       <c r="K45" t="s">
-        <v>366</v>
+        <v>339</v>
       </c>
       <c r="L45" t="s">
-        <v>367</v>
+        <v>108</v>
       </c>
       <c r="M45" t="s">
-        <v>368</v>
+        <v>340</v>
       </c>
       <c r="N45" t="s">
-        <v>369</v>
+        <v>341</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>370</v>
+        <v>342</v>
       </c>
       <c r="D46" t="s">
-        <v>39</v>
+        <v>343</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>371</v>
+        <v>121</v>
       </c>
       <c r="I46" t="s">
-        <v>372</v>
+        <v>344</v>
       </c>
       <c r="J46" t="s">
-        <v>324</v>
+        <v>345</v>
       </c>
       <c r="K46" t="s">
-        <v>373</v>
+        <v>346</v>
       </c>
       <c r="L46" t="s">
-        <v>374</v>
+        <v>347</v>
       </c>
       <c r="M46" t="s">
-        <v>375</v>
+        <v>348</v>
       </c>
       <c r="N46" t="s">
-        <v>376</v>
+        <v>349</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>377</v>
+        <v>350</v>
       </c>
       <c r="D47" t="s">
-        <v>39</v>
+        <v>351</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>378</v>
+        <v>352</v>
       </c>
       <c r="I47" t="s">
-        <v>379</v>
+        <v>353</v>
       </c>
       <c r="J47" t="s">
-        <v>324</v>
+        <v>257</v>
       </c>
       <c r="K47" t="s">
-        <v>380</v>
+        <v>354</v>
       </c>
       <c r="L47" t="s">
-        <v>381</v>
+        <v>219</v>
       </c>
       <c r="M47" t="s">
-        <v>382</v>
+        <v>355</v>
       </c>
       <c r="N47" t="s">
-        <v>383</v>
+        <v>356</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>384</v>
+        <v>357</v>
       </c>
       <c r="D48" t="s">
-        <v>39</v>
+        <v>358</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>385</v>
+        <v>359</v>
       </c>
       <c r="I48" t="s">
-        <v>386</v>
+        <v>360</v>
       </c>
       <c r="J48" t="s">
-        <v>324</v>
+        <v>257</v>
       </c>
       <c r="K48" t="s">
-        <v>387</v>
+        <v>361</v>
       </c>
       <c r="L48" t="s">
-        <v>388</v>
+        <v>39</v>
       </c>
       <c r="M48" t="s">
-        <v>389</v>
+        <v>362</v>
       </c>
       <c r="N48" t="s">
-        <v>390</v>
+        <v>363</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>391</v>
+        <v>364</v>
       </c>
       <c r="D49" t="s">
-        <v>39</v>
+        <v>365</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>392</v>
+        <v>366</v>
       </c>
       <c r="I49" t="s">
-        <v>393</v>
+        <v>367</v>
       </c>
       <c r="J49" t="s">
-        <v>324</v>
+        <v>368</v>
       </c>
       <c r="K49" t="s">
-        <v>394</v>
+        <v>369</v>
       </c>
       <c r="L49" t="s">
-        <v>395</v>
+        <v>370</v>
       </c>
       <c r="M49" t="s">
-        <v>396</v>
+        <v>371</v>
       </c>
       <c r="N49" t="s">
-        <v>397</v>
+        <v>372</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>398</v>
+        <v>373</v>
       </c>
       <c r="D50" t="s">
-        <v>39</v>
+        <v>374</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>399</v>
+        <v>375</v>
       </c>
       <c r="I50" t="s">
-        <v>400</v>
+        <v>376</v>
       </c>
       <c r="J50" t="s">
-        <v>324</v>
+        <v>368</v>
       </c>
       <c r="K50" t="s">
-        <v>401</v>
+        <v>377</v>
       </c>
       <c r="L50" t="s">
-        <v>402</v>
+        <v>219</v>
       </c>
       <c r="M50" t="s">
-        <v>403</v>
+        <v>378</v>
       </c>
       <c r="N50" t="s">
-        <v>404</v>
+        <v>379</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>405</v>
+        <v>380</v>
       </c>
       <c r="D51" t="s">
-        <v>406</v>
+        <v>381</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>407</v>
+        <v>382</v>
       </c>
       <c r="I51" t="s">
-        <v>408</v>
+        <v>383</v>
       </c>
       <c r="J51" t="s">
-        <v>324</v>
+        <v>368</v>
       </c>
       <c r="K51" t="s">
-        <v>409</v>
+        <v>384</v>
       </c>
       <c r="L51" t="s">
-        <v>410</v>
+        <v>288</v>
       </c>
       <c r="M51" t="s">
-        <v>411</v>
+        <v>385</v>
       </c>
       <c r="N51" t="s">
-        <v>412</v>
+        <v>386</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>413</v>
+        <v>387</v>
       </c>
       <c r="D52" t="s">
-        <v>39</v>
+        <v>388</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>414</v>
+        <v>389</v>
       </c>
       <c r="I52" t="s">
-        <v>415</v>
+        <v>390</v>
       </c>
       <c r="J52" t="s">
-        <v>324</v>
+        <v>368</v>
       </c>
       <c r="K52" t="s">
-        <v>416</v>
+        <v>391</v>
       </c>
       <c r="L52" t="s">
-        <v>417</v>
+        <v>392</v>
       </c>
       <c r="M52" t="s">
-        <v>418</v>
+        <v>393</v>
       </c>
       <c r="N52" t="s">
-        <v>419</v>
+        <v>394</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>420</v>
+        <v>395</v>
       </c>
       <c r="D53" t="s">
-        <v>421</v>
+        <v>396</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>422</v>
+        <v>397</v>
       </c>
       <c r="I53" t="s">
-        <v>423</v>
+        <v>398</v>
       </c>
       <c r="J53" t="s">
-        <v>324</v>
+        <v>368</v>
       </c>
       <c r="K53" t="s">
-        <v>424</v>
+        <v>399</v>
       </c>
       <c r="L53" t="s">
-        <v>425</v>
+        <v>400</v>
       </c>
       <c r="M53" t="s">
-        <v>426</v>
+        <v>401</v>
       </c>
       <c r="N53" t="s">
-        <v>427</v>
+        <v>402</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>69</v>
+        <v>403</v>
       </c>
       <c r="D54" t="s">
-        <v>428</v>
+        <v>396</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>429</v>
+        <v>404</v>
       </c>
       <c r="I54" t="s">
-        <v>430</v>
+        <v>405</v>
       </c>
       <c r="J54" t="s">
-        <v>431</v>
+        <v>368</v>
       </c>
       <c r="K54" t="s">
-        <v>432</v>
+        <v>406</v>
       </c>
       <c r="L54" t="s">
-        <v>433</v>
+        <v>400</v>
       </c>
       <c r="M54" t="s">
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="N54"/>
+        <v>407</v>
+      </c>
+      <c r="N54" t="s">
+        <v>408</v>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>435</v>
+        <v>409</v>
       </c>
       <c r="D55" t="s">
-        <v>436</v>
+        <v>410</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>437</v>
+        <v>411</v>
       </c>
       <c r="I55" t="s">
-        <v>438</v>
+        <v>412</v>
       </c>
       <c r="J55" t="s">
-        <v>324</v>
+        <v>368</v>
       </c>
       <c r="K55" t="s">
-        <v>439</v>
+        <v>413</v>
       </c>
       <c r="L55" t="s">
-        <v>440</v>
+        <v>414</v>
       </c>
       <c r="M55" t="s">
-        <v>441</v>
+        <v>415</v>
       </c>
       <c r="N55" t="s">
-        <v>442</v>
+        <v>416</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>443</v>
+        <v>121</v>
       </c>
       <c r="D56" t="s">
-        <v>444</v>
+        <v>417</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>445</v>
+        <v>418</v>
       </c>
       <c r="I56" t="s">
-        <v>446</v>
+        <v>419</v>
       </c>
       <c r="J56" t="s">
-        <v>324</v>
+        <v>420</v>
       </c>
       <c r="K56" t="s">
-        <v>447</v>
+        <v>421</v>
       </c>
       <c r="L56" t="s">
-        <v>440</v>
+        <v>422</v>
       </c>
       <c r="M56" t="s">
-        <v>448</v>
-[...3 lines deleted...]
-      </c>
+        <v>423</v>
+      </c>
+      <c r="N56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>450</v>
+        <v>424</v>
       </c>
       <c r="D57" t="s">
-        <v>451</v>
+        <v>425</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>452</v>
+        <v>426</v>
       </c>
       <c r="I57" t="s">
-        <v>453</v>
+        <v>427</v>
       </c>
       <c r="J57" t="s">
-        <v>324</v>
+        <v>368</v>
       </c>
       <c r="K57" t="s">
-        <v>454</v>
+        <v>428</v>
       </c>
       <c r="L57" t="s">
-        <v>440</v>
+        <v>219</v>
       </c>
       <c r="M57" t="s">
-        <v>455</v>
+        <v>429</v>
       </c>
       <c r="N57" t="s">
-        <v>456</v>
+        <v>430</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>457</v>
+        <v>431</v>
       </c>
       <c r="D58" t="s">
-        <v>458</v>
+        <v>396</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>459</v>
+        <v>432</v>
       </c>
       <c r="I58" t="s">
-        <v>460</v>
+        <v>433</v>
       </c>
       <c r="J58" t="s">
-        <v>324</v>
+        <v>368</v>
       </c>
       <c r="K58" t="s">
-        <v>461</v>
+        <v>434</v>
       </c>
       <c r="L58" t="s">
-        <v>462</v>
+        <v>400</v>
       </c>
       <c r="M58" t="s">
-        <v>463</v>
+        <v>435</v>
       </c>
       <c r="N58" t="s">
-        <v>464</v>
+        <v>436</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
-      <c r="C59"/>
+      <c r="C59" t="s">
+        <v>431</v>
+      </c>
       <c r="D59" t="s">
-        <v>465</v>
+        <v>396</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>466</v>
+        <v>437</v>
       </c>
       <c r="I59" t="s">
-        <v>467</v>
+        <v>438</v>
       </c>
       <c r="J59" t="s">
-        <v>468</v>
+        <v>368</v>
       </c>
       <c r="K59" t="s">
-        <v>469</v>
+        <v>439</v>
       </c>
       <c r="L59" t="s">
-        <v>470</v>
+        <v>400</v>
       </c>
       <c r="M59" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="N59"/>
+        <v>440</v>
+      </c>
+      <c r="N59" t="s">
+        <v>436</v>
+      </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>472</v>
+        <v>441</v>
       </c>
       <c r="D60" t="s">
-        <v>473</v>
+        <v>442</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>474</v>
+        <v>443</v>
       </c>
       <c r="I60" t="s">
-        <v>475</v>
+        <v>444</v>
       </c>
       <c r="J60" t="s">
-        <v>476</v>
+        <v>184</v>
       </c>
       <c r="K60" t="s">
-        <v>477</v>
+        <v>445</v>
       </c>
       <c r="L60" t="s">
-        <v>478</v>
+        <v>446</v>
       </c>
       <c r="M60" t="s">
-        <v>479</v>
+        <v>447</v>
       </c>
       <c r="N60" t="s">
-        <v>480</v>
+        <v>448</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>481</v>
+        <v>449</v>
       </c>
       <c r="D61" t="s">
-        <v>482</v>
-[...9 lines deleted...]
-      </c>
+        <v>381</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
       <c r="H61" t="s">
-        <v>486</v>
+        <v>450</v>
       </c>
       <c r="I61" t="s">
-        <v>487</v>
+        <v>451</v>
       </c>
       <c r="J61" t="s">
-        <v>476</v>
+        <v>29</v>
       </c>
       <c r="K61" t="s">
-        <v>488</v>
+        <v>452</v>
       </c>
       <c r="L61" t="s">
-        <v>140</v>
+        <v>453</v>
       </c>
       <c r="M61" t="s">
-        <v>489</v>
+        <v>454</v>
       </c>
       <c r="N61" t="s">
-        <v>490</v>
+        <v>455</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>491</v>
+        <v>456</v>
       </c>
       <c r="D62" t="s">
-        <v>492</v>
-[...9 lines deleted...]
-      </c>
+        <v>457</v>
+      </c>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
       <c r="H62" t="s">
-        <v>496</v>
+        <v>458</v>
       </c>
       <c r="I62" t="s">
-        <v>497</v>
+        <v>459</v>
       </c>
       <c r="J62" t="s">
-        <v>498</v>
+        <v>368</v>
       </c>
       <c r="K62" t="s">
-        <v>499</v>
+        <v>460</v>
       </c>
       <c r="L62" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="M62" t="s">
-        <v>500</v>
+        <v>461</v>
       </c>
       <c r="N62" t="s">
-        <v>501</v>
+        <v>462</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>502</v>
+        <v>463</v>
       </c>
       <c r="D63" t="s">
-        <v>503</v>
+        <v>464</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>504</v>
+        <v>465</v>
       </c>
       <c r="I63" t="s">
-        <v>505</v>
+        <v>466</v>
       </c>
       <c r="J63" t="s">
-        <v>324</v>
+        <v>299</v>
       </c>
       <c r="K63" t="s">
-        <v>506</v>
+        <v>467</v>
       </c>
       <c r="L63" t="s">
-        <v>507</v>
+        <v>468</v>
       </c>
       <c r="M63" t="s">
-        <v>508</v>
+        <v>469</v>
       </c>
       <c r="N63" t="s">
-        <v>509</v>
+        <v>470</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>510</v>
+        <v>471</v>
       </c>
       <c r="D64" t="s">
-        <v>421</v>
+        <v>472</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>511</v>
+        <v>473</v>
       </c>
       <c r="I64" t="s">
-        <v>512</v>
+        <v>474</v>
       </c>
       <c r="J64" t="s">
+        <v>299</v>
+      </c>
+      <c r="K64" t="s">
+        <v>475</v>
+      </c>
+      <c r="L64" t="s">
         <v>476</v>
       </c>
-      <c r="K64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M64" t="s">
-        <v>514</v>
+        <v>477</v>
       </c>
       <c r="N64" t="s">
-        <v>515</v>
+        <v>478</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>516</v>
+        <v>479</v>
       </c>
       <c r="D65" t="s">
-        <v>517</v>
+        <v>480</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>518</v>
+        <v>481</v>
       </c>
       <c r="I65" t="s">
-        <v>519</v>
+        <v>482</v>
       </c>
       <c r="J65" t="s">
-        <v>476</v>
+        <v>368</v>
       </c>
       <c r="K65" t="s">
-        <v>520</v>
+        <v>483</v>
       </c>
       <c r="L65" t="s">
-        <v>521</v>
+        <v>484</v>
       </c>
       <c r="M65" t="s">
-        <v>522</v>
+        <v>485</v>
       </c>
       <c r="N65" t="s">
-        <v>523</v>
+        <v>486</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>524</v>
+        <v>487</v>
       </c>
       <c r="D66" t="s">
-        <v>39</v>
+        <v>296</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>525</v>
+        <v>488</v>
       </c>
       <c r="I66" t="s">
-        <v>526</v>
+        <v>489</v>
       </c>
       <c r="J66" t="s">
-        <v>476</v>
+        <v>299</v>
       </c>
       <c r="K66" t="s">
-        <v>527</v>
+        <v>490</v>
       </c>
       <c r="L66" t="s">
-        <v>528</v>
+        <v>491</v>
       </c>
       <c r="M66" t="s">
-        <v>529</v>
+        <v>492</v>
       </c>
       <c r="N66" t="s">
-        <v>530</v>
+        <v>493</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>531</v>
+        <v>487</v>
       </c>
       <c r="D67" t="s">
-        <v>39</v>
+        <v>296</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>532</v>
+        <v>494</v>
       </c>
       <c r="I67" t="s">
-        <v>533</v>
+        <v>495</v>
       </c>
       <c r="J67" t="s">
-        <v>476</v>
+        <v>299</v>
       </c>
       <c r="K67" t="s">
-        <v>534</v>
+        <v>496</v>
       </c>
       <c r="L67" t="s">
-        <v>535</v>
+        <v>491</v>
       </c>
       <c r="M67" t="s">
-        <v>536</v>
+        <v>497</v>
       </c>
       <c r="N67" t="s">
-        <v>537</v>
+        <v>493</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>538</v>
+        <v>487</v>
       </c>
       <c r="D68" t="s">
-        <v>39</v>
+        <v>296</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>539</v>
+        <v>498</v>
       </c>
       <c r="I68" t="s">
-        <v>540</v>
+        <v>499</v>
       </c>
       <c r="J68" t="s">
-        <v>476</v>
+        <v>299</v>
       </c>
       <c r="K68" t="s">
-        <v>541</v>
+        <v>500</v>
       </c>
       <c r="L68" t="s">
-        <v>542</v>
+        <v>491</v>
       </c>
       <c r="M68" t="s">
-        <v>543</v>
+        <v>501</v>
       </c>
       <c r="N68" t="s">
-        <v>544</v>
+        <v>493</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>545</v>
+        <v>487</v>
       </c>
       <c r="D69" t="s">
-        <v>39</v>
+        <v>296</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>546</v>
+        <v>502</v>
       </c>
       <c r="I69" t="s">
-        <v>547</v>
+        <v>503</v>
       </c>
       <c r="J69" t="s">
-        <v>476</v>
+        <v>299</v>
       </c>
       <c r="K69" t="s">
-        <v>548</v>
+        <v>504</v>
       </c>
       <c r="L69" t="s">
-        <v>549</v>
+        <v>491</v>
       </c>
       <c r="M69" t="s">
-        <v>550</v>
+        <v>505</v>
       </c>
       <c r="N69" t="s">
-        <v>551</v>
+        <v>493</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>552</v>
+        <v>506</v>
       </c>
       <c r="D70" t="s">
-        <v>553</v>
+        <v>507</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>554</v>
+        <v>508</v>
       </c>
       <c r="I70" t="s">
-        <v>555</v>
+        <v>509</v>
       </c>
       <c r="J70" t="s">
-        <v>476</v>
+        <v>299</v>
       </c>
       <c r="K70" t="s">
-        <v>556</v>
+        <v>510</v>
       </c>
       <c r="L70" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="M70" t="s">
-        <v>557</v>
+        <v>511</v>
       </c>
       <c r="N70" t="s">
-        <v>558</v>
+        <v>512</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>559</v>
+        <v>513</v>
       </c>
       <c r="D71" t="s">
-        <v>560</v>
+        <v>514</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>561</v>
+        <v>515</v>
       </c>
       <c r="I71" t="s">
-        <v>562</v>
+        <v>516</v>
       </c>
       <c r="J71" t="s">
-        <v>476</v>
+        <v>299</v>
       </c>
       <c r="K71" t="s">
-        <v>563</v>
+        <v>517</v>
       </c>
       <c r="L71" t="s">
-        <v>462</v>
+        <v>211</v>
       </c>
       <c r="M71" t="s">
-        <v>564</v>
+        <v>518</v>
       </c>
       <c r="N71" t="s">
-        <v>565</v>
+        <v>519</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>566</v>
+        <v>520</v>
       </c>
       <c r="D72" t="s">
-        <v>228</v>
+        <v>521</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>567</v>
+        <v>56</v>
       </c>
       <c r="I72" t="s">
-        <v>568</v>
+        <v>522</v>
       </c>
       <c r="J72" t="s">
-        <v>476</v>
+        <v>368</v>
       </c>
       <c r="K72" t="s">
-        <v>569</v>
+        <v>523</v>
       </c>
       <c r="L72" t="s">
-        <v>570</v>
+        <v>524</v>
       </c>
       <c r="M72" t="s">
-        <v>571</v>
+        <v>525</v>
       </c>
       <c r="N72" t="s">
-        <v>572</v>
+        <v>526</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>443</v>
+        <v>527</v>
       </c>
       <c r="D73" t="s">
-        <v>444</v>
+        <v>528</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>573</v>
+        <v>529</v>
       </c>
       <c r="I73" t="s">
-        <v>574</v>
+        <v>530</v>
       </c>
       <c r="J73" t="s">
-        <v>476</v>
+        <v>299</v>
       </c>
       <c r="K73" t="s">
-        <v>575</v>
+        <v>531</v>
       </c>
       <c r="L73" t="s">
-        <v>440</v>
+        <v>532</v>
       </c>
       <c r="M73" t="s">
-        <v>576</v>
+        <v>533</v>
       </c>
       <c r="N73" t="s">
-        <v>449</v>
+        <v>534</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>577</v>
+        <v>535</v>
       </c>
       <c r="D74" t="s">
-        <v>578</v>
+        <v>521</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>579</v>
+        <v>536</v>
       </c>
       <c r="I74" t="s">
-        <v>580</v>
+        <v>537</v>
       </c>
       <c r="J74" t="s">
-        <v>476</v>
+        <v>368</v>
       </c>
       <c r="K74" t="s">
-        <v>581</v>
+        <v>538</v>
       </c>
       <c r="L74" t="s">
-        <v>582</v>
+        <v>539</v>
       </c>
       <c r="M74" t="s">
-        <v>583</v>
+        <v>540</v>
       </c>
       <c r="N74" t="s">
-        <v>584</v>
+        <v>541</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
-      <c r="C75"/>
+      <c r="C75" t="s">
+        <v>542</v>
+      </c>
       <c r="D75" t="s">
-        <v>585</v>
+        <v>521</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>586</v>
+        <v>543</v>
       </c>
       <c r="I75" t="s">
-        <v>587</v>
+        <v>544</v>
       </c>
       <c r="J75" t="s">
-        <v>588</v>
+        <v>368</v>
       </c>
       <c r="K75" t="s">
-        <v>589</v>
+        <v>545</v>
       </c>
       <c r="L75" t="s">
-        <v>590</v>
+        <v>546</v>
       </c>
       <c r="M75" t="s">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="N75"/>
+        <v>547</v>
+      </c>
+      <c r="N75" t="s">
+        <v>548</v>
+      </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
-      <c r="C76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C76"/>
       <c r="D76" t="s">
-        <v>593</v>
+        <v>549</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>594</v>
+        <v>550</v>
       </c>
       <c r="I76" t="s">
-        <v>595</v>
+        <v>551</v>
       </c>
       <c r="J76" t="s">
-        <v>476</v>
+        <v>552</v>
       </c>
       <c r="K76" t="s">
-        <v>596</v>
+        <v>553</v>
       </c>
       <c r="L76" t="s">
-        <v>597</v>
+        <v>554</v>
       </c>
       <c r="M76" t="s">
-        <v>598</v>
-[...3 lines deleted...]
-      </c>
+        <v>555</v>
+      </c>
+      <c r="N76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>600</v>
+        <v>556</v>
       </c>
       <c r="D77" t="s">
-        <v>593</v>
+        <v>557</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>601</v>
+        <v>558</v>
       </c>
       <c r="I77" t="s">
-        <v>602</v>
+        <v>559</v>
       </c>
       <c r="J77" t="s">
-        <v>476</v>
+        <v>368</v>
       </c>
       <c r="K77" t="s">
-        <v>603</v>
+        <v>560</v>
       </c>
       <c r="L77" t="s">
-        <v>604</v>
+        <v>561</v>
       </c>
       <c r="M77" t="s">
-        <v>605</v>
+        <v>562</v>
       </c>
       <c r="N77" t="s">
-        <v>606</v>
+        <v>563</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>607</v>
+        <v>556</v>
       </c>
       <c r="D78" t="s">
-        <v>593</v>
+        <v>557</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>168</v>
+        <v>564</v>
       </c>
       <c r="I78" t="s">
-        <v>608</v>
+        <v>565</v>
       </c>
       <c r="J78" t="s">
-        <v>476</v>
+        <v>368</v>
       </c>
       <c r="K78" t="s">
-        <v>609</v>
+        <v>566</v>
       </c>
       <c r="L78" t="s">
-        <v>610</v>
+        <v>561</v>
       </c>
       <c r="M78" t="s">
-        <v>611</v>
+        <v>567</v>
       </c>
       <c r="N78" t="s">
-        <v>612</v>
+        <v>563</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>613</v>
+        <v>568</v>
       </c>
       <c r="D79" t="s">
-        <v>593</v>
+        <v>569</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>614</v>
+        <v>570</v>
       </c>
       <c r="I79" t="s">
-        <v>615</v>
+        <v>571</v>
       </c>
       <c r="J79" t="s">
-        <v>476</v>
+        <v>368</v>
       </c>
       <c r="K79" t="s">
-        <v>616</v>
+        <v>572</v>
       </c>
       <c r="L79" t="s">
-        <v>617</v>
+        <v>219</v>
       </c>
       <c r="M79" t="s">
-        <v>618</v>
+        <v>573</v>
       </c>
       <c r="N79" t="s">
-        <v>619</v>
+        <v>574</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>620</v>
+        <v>575</v>
       </c>
       <c r="D80" t="s">
-        <v>593</v>
+        <v>576</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>621</v>
+        <v>577</v>
       </c>
       <c r="I80" t="s">
-        <v>622</v>
+        <v>578</v>
       </c>
       <c r="J80" t="s">
-        <v>476</v>
+        <v>368</v>
       </c>
       <c r="K80" t="s">
-        <v>623</v>
+        <v>579</v>
       </c>
       <c r="L80" t="s">
-        <v>624</v>
+        <v>288</v>
       </c>
       <c r="M80" t="s">
-        <v>625</v>
+        <v>580</v>
       </c>
       <c r="N80" t="s">
-        <v>626</v>
+        <v>581</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>627</v>
+        <v>575</v>
       </c>
       <c r="D81" t="s">
-        <v>305</v>
+        <v>576</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>628</v>
+        <v>582</v>
       </c>
       <c r="I81" t="s">
-        <v>629</v>
+        <v>583</v>
       </c>
       <c r="J81" t="s">
-        <v>630</v>
+        <v>368</v>
       </c>
       <c r="K81" t="s">
-        <v>631</v>
+        <v>584</v>
       </c>
       <c r="L81" t="s">
-        <v>209</v>
+        <v>288</v>
       </c>
       <c r="M81" t="s">
-        <v>632</v>
+        <v>585</v>
       </c>
       <c r="N81" t="s">
-        <v>633</v>
+        <v>581</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>634</v>
+        <v>575</v>
       </c>
       <c r="D82" t="s">
-        <v>39</v>
+        <v>576</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>635</v>
+        <v>285</v>
       </c>
       <c r="I82" t="s">
-        <v>636</v>
+        <v>586</v>
       </c>
       <c r="J82" t="s">
-        <v>630</v>
+        <v>368</v>
       </c>
       <c r="K82" t="s">
-        <v>637</v>
+        <v>587</v>
       </c>
       <c r="L82" t="s">
-        <v>638</v>
+        <v>288</v>
       </c>
       <c r="M82" t="s">
-        <v>639</v>
+        <v>588</v>
       </c>
       <c r="N82" t="s">
-        <v>640</v>
+        <v>581</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
         <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>641</v>
+        <v>589</v>
       </c>
       <c r="D83" t="s">
-        <v>39</v>
+        <v>590</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>47</v>
+        <v>591</v>
       </c>
       <c r="I83" t="s">
-        <v>642</v>
+        <v>592</v>
       </c>
       <c r="J83" t="s">
-        <v>630</v>
+        <v>161</v>
       </c>
       <c r="K83" t="s">
-        <v>643</v>
+        <v>593</v>
       </c>
       <c r="L83" t="s">
-        <v>644</v>
+        <v>117</v>
       </c>
       <c r="M83" t="s">
-        <v>645</v>
+        <v>594</v>
       </c>
       <c r="N83" t="s">
-        <v>646</v>
+        <v>595</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
         <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>647</v>
+        <v>589</v>
       </c>
       <c r="D84" t="s">
-        <v>39</v>
+        <v>120</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>648</v>
+        <v>121</v>
       </c>
       <c r="I84" t="s">
-        <v>649</v>
+        <v>596</v>
       </c>
       <c r="J84" t="s">
-        <v>630</v>
+        <v>161</v>
       </c>
       <c r="K84" t="s">
-        <v>650</v>
+        <v>597</v>
       </c>
       <c r="L84" t="s">
-        <v>651</v>
+        <v>117</v>
       </c>
       <c r="M84" t="s">
-        <v>652</v>
+        <v>598</v>
       </c>
       <c r="N84" t="s">
-        <v>653</v>
+        <v>595</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>654</v>
+        <v>599</v>
       </c>
       <c r="D85" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      <c r="G85"/>
+        <v>600</v>
+      </c>
+      <c r="E85" t="s">
+        <v>601</v>
+      </c>
+      <c r="F85" t="s">
+        <v>602</v>
+      </c>
+      <c r="G85" t="s">
+        <v>603</v>
+      </c>
       <c r="H85" t="s">
-        <v>655</v>
+        <v>604</v>
       </c>
       <c r="I85" t="s">
-        <v>656</v>
+        <v>605</v>
       </c>
       <c r="J85" t="s">
-        <v>630</v>
+        <v>606</v>
       </c>
       <c r="K85" t="s">
-        <v>657</v>
+        <v>607</v>
       </c>
       <c r="L85" t="s">
-        <v>658</v>
+        <v>72</v>
       </c>
       <c r="M85" t="s">
-        <v>659</v>
+        <v>608</v>
       </c>
       <c r="N85" t="s">
-        <v>660</v>
+        <v>609</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
-      <c r="C86" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C86"/>
       <c r="D86" t="s">
-        <v>662</v>
+        <v>610</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>663</v>
+        <v>611</v>
       </c>
       <c r="I86" t="s">
-        <v>664</v>
+        <v>612</v>
       </c>
       <c r="J86" t="s">
-        <v>476</v>
+        <v>613</v>
       </c>
       <c r="K86" t="s">
-        <v>665</v>
+        <v>614</v>
       </c>
       <c r="L86" t="s">
-        <v>666</v>
+        <v>615</v>
       </c>
       <c r="M86" t="s">
-        <v>667</v>
-[...3 lines deleted...]
-      </c>
+        <v>616</v>
+      </c>
+      <c r="N86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
-      <c r="C87" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C87"/>
       <c r="D87" t="s">
-        <v>670</v>
+        <v>617</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>671</v>
+        <v>618</v>
       </c>
       <c r="I87" t="s">
-        <v>672</v>
+        <v>619</v>
       </c>
       <c r="J87" t="s">
-        <v>476</v>
+        <v>613</v>
       </c>
       <c r="K87" t="s">
-        <v>673</v>
+        <v>620</v>
       </c>
       <c r="L87" t="s">
-        <v>674</v>
+        <v>621</v>
       </c>
       <c r="M87" t="s">
-        <v>675</v>
-[...3 lines deleted...]
-      </c>
+        <v>622</v>
+      </c>
+      <c r="N87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>677</v>
+        <v>121</v>
       </c>
       <c r="D88" t="s">
-        <v>678</v>
+        <v>623</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>679</v>
+        <v>624</v>
       </c>
       <c r="I88" t="s">
-        <v>680</v>
+        <v>625</v>
       </c>
       <c r="J88" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="K88" t="s">
-        <v>681</v>
+        <v>627</v>
       </c>
       <c r="L88" t="s">
-        <v>507</v>
+        <v>628</v>
       </c>
       <c r="M88" t="s">
-        <v>682</v>
-[...3 lines deleted...]
-      </c>
+        <v>629</v>
+      </c>
+      <c r="N88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
-      <c r="C89" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C89"/>
       <c r="D89" t="s">
-        <v>678</v>
+        <v>630</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>684</v>
+        <v>631</v>
       </c>
       <c r="I89" t="s">
-        <v>685</v>
+        <v>632</v>
       </c>
       <c r="J89" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="K89" t="s">
-        <v>686</v>
+        <v>634</v>
       </c>
       <c r="L89" t="s">
-        <v>507</v>
+        <v>635</v>
       </c>
       <c r="M89" t="s">
-        <v>687</v>
-[...3 lines deleted...]
-      </c>
+        <v>636</v>
+      </c>
+      <c r="N89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>688</v>
+        <v>637</v>
       </c>
       <c r="D90" t="s">
-        <v>689</v>
-[...3 lines deleted...]
-      <c r="G90"/>
+        <v>638</v>
+      </c>
+      <c r="E90" t="s">
+        <v>639</v>
+      </c>
+      <c r="F90" t="s">
+        <v>640</v>
+      </c>
+      <c r="G90" t="s">
+        <v>641</v>
+      </c>
       <c r="H90" t="s">
-        <v>690</v>
+        <v>642</v>
       </c>
       <c r="I90" t="s">
-        <v>691</v>
+        <v>643</v>
       </c>
       <c r="J90" t="s">
-        <v>100</v>
+        <v>644</v>
       </c>
       <c r="K90" t="s">
-        <v>692</v>
+        <v>645</v>
       </c>
       <c r="L90" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M90" t="s">
-        <v>693</v>
+        <v>646</v>
       </c>
       <c r="N90" t="s">
-        <v>694</v>
+        <v>647</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>688</v>
+        <v>648</v>
       </c>
       <c r="D91" t="s">
-        <v>689</v>
+        <v>649</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>286</v>
+        <v>121</v>
       </c>
       <c r="I91" t="s">
-        <v>695</v>
+        <v>650</v>
       </c>
       <c r="J91" t="s">
-        <v>100</v>
+        <v>651</v>
       </c>
       <c r="K91" t="s">
-        <v>696</v>
+        <v>652</v>
       </c>
       <c r="L91" t="s">
-        <v>22</v>
+        <v>117</v>
       </c>
       <c r="M91" t="s">
-        <v>697</v>
+        <v>653</v>
       </c>
       <c r="N91" t="s">
-        <v>694</v>
+        <v>654</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
-      <c r="C92" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C92"/>
       <c r="D92" t="s">
-        <v>699</v>
-[...9 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="E92"/>
+      <c r="F92"/>
+      <c r="G92"/>
       <c r="H92" t="s">
-        <v>703</v>
+        <v>656</v>
       </c>
       <c r="I92" t="s">
-        <v>704</v>
+        <v>657</v>
       </c>
       <c r="J92" t="s">
-        <v>705</v>
+        <v>658</v>
       </c>
       <c r="K92" t="s">
-        <v>706</v>
+        <v>659</v>
       </c>
       <c r="L92" t="s">
-        <v>93</v>
+        <v>660</v>
       </c>
       <c r="M92" t="s">
-        <v>707</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="N92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>709</v>
+        <v>662</v>
       </c>
       <c r="D93" t="s">
-        <v>678</v>
-[...3 lines deleted...]
-      <c r="G93"/>
+        <v>663</v>
+      </c>
+      <c r="E93" t="s">
+        <v>664</v>
+      </c>
+      <c r="F93" t="s">
+        <v>665</v>
+      </c>
+      <c r="G93" t="s">
+        <v>666</v>
+      </c>
       <c r="H93" t="s">
-        <v>710</v>
+        <v>667</v>
       </c>
       <c r="I93" t="s">
-        <v>711</v>
+        <v>668</v>
       </c>
       <c r="J93" t="s">
-        <v>630</v>
+        <v>669</v>
       </c>
       <c r="K93" t="s">
-        <v>712</v>
+        <v>670</v>
       </c>
       <c r="L93" t="s">
-        <v>507</v>
+        <v>72</v>
       </c>
       <c r="M93" t="s">
-        <v>713</v>
+        <v>671</v>
       </c>
       <c r="N93" t="s">
-        <v>714</v>
+        <v>672</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>715</v>
+        <v>673</v>
       </c>
       <c r="D94" t="s">
-        <v>716</v>
-[...3 lines deleted...]
-      <c r="G94"/>
+        <v>663</v>
+      </c>
+      <c r="E94" t="s">
+        <v>674</v>
+      </c>
+      <c r="F94" t="s">
+        <v>675</v>
+      </c>
+      <c r="G94" t="s">
+        <v>676</v>
+      </c>
       <c r="H94" t="s">
-        <v>364</v>
+        <v>677</v>
       </c>
       <c r="I94" t="s">
-        <v>717</v>
+        <v>678</v>
       </c>
       <c r="J94" t="s">
-        <v>630</v>
+        <v>669</v>
       </c>
       <c r="K94" t="s">
-        <v>718</v>
+        <v>679</v>
       </c>
       <c r="L94" t="s">
-        <v>719</v>
+        <v>72</v>
       </c>
       <c r="M94" t="s">
-        <v>720</v>
+        <v>680</v>
       </c>
       <c r="N94" t="s">
-        <v>721</v>
+        <v>681</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>722</v>
+        <v>682</v>
       </c>
       <c r="D95" t="s">
-        <v>723</v>
+        <v>663</v>
       </c>
       <c r="E95" t="s">
-        <v>724</v>
+        <v>683</v>
       </c>
       <c r="F95" t="s">
-        <v>725</v>
+        <v>684</v>
       </c>
       <c r="G95" t="s">
-        <v>726</v>
+        <v>685</v>
       </c>
       <c r="H95" t="s">
-        <v>727</v>
+        <v>686</v>
       </c>
       <c r="I95" t="s">
-        <v>728</v>
+        <v>687</v>
       </c>
       <c r="J95" t="s">
-        <v>705</v>
+        <v>669</v>
       </c>
       <c r="K95" t="s">
-        <v>729</v>
+        <v>688</v>
       </c>
       <c r="L95" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M95" t="s">
-        <v>730</v>
+        <v>689</v>
       </c>
       <c r="N95" t="s">
-        <v>731</v>
+        <v>690</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>732</v>
+        <v>691</v>
       </c>
       <c r="D96" t="s">
-        <v>723</v>
+        <v>663</v>
       </c>
       <c r="E96" t="s">
-        <v>733</v>
+        <v>692</v>
       </c>
       <c r="F96" t="s">
-        <v>734</v>
+        <v>693</v>
       </c>
       <c r="G96" t="s">
-        <v>735</v>
+        <v>694</v>
       </c>
       <c r="H96" t="s">
-        <v>736</v>
+        <v>695</v>
       </c>
       <c r="I96" t="s">
-        <v>737</v>
+        <v>696</v>
       </c>
       <c r="J96" t="s">
-        <v>705</v>
+        <v>669</v>
       </c>
       <c r="K96" t="s">
-        <v>738</v>
+        <v>697</v>
       </c>
       <c r="L96" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M96" t="s">
-        <v>739</v>
+        <v>698</v>
       </c>
       <c r="N96" t="s">
-        <v>740</v>
+        <v>699</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>741</v>
+        <v>700</v>
       </c>
       <c r="D97" t="s">
-        <v>723</v>
-[...9 lines deleted...]
-      </c>
+        <v>701</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97"/>
       <c r="H97" t="s">
-        <v>745</v>
+        <v>702</v>
       </c>
       <c r="I97" t="s">
-        <v>746</v>
+        <v>703</v>
       </c>
       <c r="J97" t="s">
-        <v>747</v>
+        <v>704</v>
       </c>
       <c r="K97" t="s">
-        <v>748</v>
+        <v>705</v>
       </c>
       <c r="L97" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="M97" t="s">
-        <v>749</v>
+        <v>706</v>
       </c>
       <c r="N97" t="s">
-        <v>750</v>
+        <v>707</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>751</v>
+        <v>700</v>
       </c>
       <c r="D98" t="s">
-        <v>723</v>
-[...9 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="E98"/>
+      <c r="F98"/>
+      <c r="G98"/>
       <c r="H98" t="s">
-        <v>755</v>
+        <v>121</v>
       </c>
       <c r="I98" t="s">
-        <v>756</v>
+        <v>708</v>
       </c>
       <c r="J98" t="s">
-        <v>747</v>
+        <v>704</v>
       </c>
       <c r="K98" t="s">
-        <v>757</v>
+        <v>709</v>
       </c>
       <c r="L98" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="M98" t="s">
-        <v>758</v>
+        <v>710</v>
       </c>
       <c r="N98" t="s">
-        <v>759</v>
+        <v>707</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>760</v>
+        <v>711</v>
       </c>
       <c r="D99" t="s">
-        <v>723</v>
+        <v>663</v>
       </c>
       <c r="E99" t="s">
-        <v>761</v>
+        <v>712</v>
       </c>
       <c r="F99" t="s">
-        <v>762</v>
+        <v>713</v>
       </c>
       <c r="G99" t="s">
-        <v>763</v>
+        <v>714</v>
       </c>
       <c r="H99" t="s">
-        <v>764</v>
+        <v>715</v>
       </c>
       <c r="I99" t="s">
-        <v>765</v>
+        <v>716</v>
       </c>
       <c r="J99" t="s">
-        <v>747</v>
+        <v>669</v>
       </c>
       <c r="K99" t="s">
-        <v>766</v>
+        <v>717</v>
       </c>
       <c r="L99" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M99" t="s">
-        <v>767</v>
+        <v>718</v>
       </c>
       <c r="N99" t="s">
-        <v>768</v>
+        <v>719</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>769</v>
+        <v>720</v>
       </c>
       <c r="D100" t="s">
+        <v>663</v>
+      </c>
+      <c r="E100" t="s">
+        <v>721</v>
+      </c>
+      <c r="F100" t="s">
+        <v>722</v>
+      </c>
+      <c r="G100" t="s">
         <v>723</v>
       </c>
-      <c r="E100" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H100" t="s">
-        <v>773</v>
+        <v>724</v>
       </c>
       <c r="I100" t="s">
-        <v>774</v>
+        <v>725</v>
       </c>
       <c r="J100" t="s">
-        <v>747</v>
+        <v>669</v>
       </c>
       <c r="K100" t="s">
-        <v>775</v>
+        <v>726</v>
       </c>
       <c r="L100" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M100" t="s">
-        <v>776</v>
+        <v>727</v>
       </c>
       <c r="N100" t="s">
-        <v>777</v>
+        <v>728</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>778</v>
+        <v>729</v>
       </c>
       <c r="D101" t="s">
-        <v>723</v>
+        <v>663</v>
       </c>
       <c r="E101" t="s">
-        <v>779</v>
+        <v>730</v>
       </c>
       <c r="F101" t="s">
-        <v>780</v>
+        <v>731</v>
       </c>
       <c r="G101" t="s">
-        <v>781</v>
+        <v>732</v>
       </c>
       <c r="H101" t="s">
-        <v>782</v>
+        <v>733</v>
       </c>
       <c r="I101" t="s">
-        <v>783</v>
+        <v>734</v>
       </c>
       <c r="J101" t="s">
-        <v>747</v>
+        <v>669</v>
       </c>
       <c r="K101" t="s">
-        <v>784</v>
+        <v>735</v>
       </c>
       <c r="L101" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M101" t="s">
-        <v>785</v>
+        <v>736</v>
       </c>
       <c r="N101" t="s">
-        <v>786</v>
+        <v>737</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>787</v>
+        <v>738</v>
       </c>
       <c r="D102" t="s">
-        <v>723</v>
+        <v>663</v>
       </c>
       <c r="E102" t="s">
-        <v>788</v>
+        <v>739</v>
       </c>
       <c r="F102" t="s">
-        <v>789</v>
+        <v>740</v>
       </c>
       <c r="G102" t="s">
-        <v>790</v>
+        <v>741</v>
       </c>
       <c r="H102" t="s">
-        <v>791</v>
+        <v>742</v>
       </c>
       <c r="I102" t="s">
-        <v>792</v>
+        <v>743</v>
       </c>
       <c r="J102" t="s">
-        <v>747</v>
+        <v>669</v>
       </c>
       <c r="K102" t="s">
-        <v>793</v>
+        <v>744</v>
       </c>
       <c r="L102" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M102" t="s">
-        <v>794</v>
+        <v>745</v>
       </c>
       <c r="N102" t="s">
-        <v>795</v>
+        <v>746</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>796</v>
+        <v>747</v>
       </c>
       <c r="D103" t="s">
-        <v>723</v>
+        <v>663</v>
       </c>
       <c r="E103" t="s">
-        <v>797</v>
+        <v>748</v>
       </c>
       <c r="F103" t="s">
-        <v>798</v>
+        <v>749</v>
       </c>
       <c r="G103" t="s">
-        <v>799</v>
+        <v>750</v>
       </c>
       <c r="H103" t="s">
-        <v>800</v>
+        <v>751</v>
       </c>
       <c r="I103" t="s">
-        <v>801</v>
+        <v>752</v>
       </c>
       <c r="J103" t="s">
-        <v>747</v>
+        <v>669</v>
       </c>
       <c r="K103" t="s">
-        <v>802</v>
+        <v>753</v>
       </c>
       <c r="L103" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M103" t="s">
-        <v>803</v>
+        <v>754</v>
       </c>
       <c r="N103" t="s">
-        <v>804</v>
+        <v>755</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>805</v>
+        <v>756</v>
       </c>
       <c r="D104" t="s">
-        <v>723</v>
+        <v>663</v>
       </c>
       <c r="E104" t="s">
-        <v>806</v>
+        <v>757</v>
       </c>
       <c r="F104" t="s">
-        <v>807</v>
+        <v>758</v>
       </c>
       <c r="G104" t="s">
-        <v>808</v>
+        <v>759</v>
       </c>
       <c r="H104" t="s">
-        <v>809</v>
+        <v>760</v>
       </c>
       <c r="I104" t="s">
-        <v>810</v>
+        <v>761</v>
       </c>
       <c r="J104" t="s">
-        <v>811</v>
+        <v>669</v>
       </c>
       <c r="K104" t="s">
-        <v>812</v>
+        <v>762</v>
       </c>
       <c r="L104" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M104" t="s">
-        <v>813</v>
+        <v>763</v>
       </c>
       <c r="N104" t="s">
-        <v>814</v>
+        <v>764</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>815</v>
+        <v>765</v>
       </c>
       <c r="D105" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G105"/>
+        <v>663</v>
+      </c>
+      <c r="E105" t="s">
+        <v>766</v>
+      </c>
+      <c r="F105" t="s">
+        <v>767</v>
+      </c>
+      <c r="G105" t="s">
+        <v>768</v>
+      </c>
       <c r="H105" t="s">
-        <v>816</v>
+        <v>769</v>
       </c>
       <c r="I105" t="s">
-        <v>817</v>
+        <v>770</v>
       </c>
       <c r="J105" t="s">
-        <v>282</v>
+        <v>669</v>
       </c>
       <c r="K105" t="s">
-        <v>818</v>
+        <v>771</v>
       </c>
       <c r="L105" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M105" t="s">
-        <v>819</v>
+        <v>772</v>
       </c>
       <c r="N105" t="s">
-        <v>820</v>
+        <v>773</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>815</v>
+        <v>774</v>
       </c>
       <c r="D106" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G106"/>
+        <v>663</v>
+      </c>
+      <c r="E106" t="s">
+        <v>775</v>
+      </c>
+      <c r="F106" t="s">
+        <v>776</v>
+      </c>
+      <c r="G106" t="s">
+        <v>777</v>
+      </c>
       <c r="H106" t="s">
-        <v>504</v>
+        <v>778</v>
       </c>
       <c r="I106" t="s">
-        <v>821</v>
+        <v>779</v>
       </c>
       <c r="J106" t="s">
-        <v>100</v>
+        <v>669</v>
       </c>
       <c r="K106" t="s">
-        <v>822</v>
+        <v>780</v>
       </c>
       <c r="L106" t="s">
-        <v>22</v>
+        <v>72</v>
       </c>
       <c r="M106" t="s">
-        <v>823</v>
+        <v>781</v>
       </c>
       <c r="N106" t="s">
-        <v>820</v>
+        <v>782</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>824</v>
+        <v>783</v>
       </c>
       <c r="D107" t="s">
-        <v>723</v>
+        <v>663</v>
       </c>
       <c r="E107" t="s">
-        <v>825</v>
+        <v>784</v>
       </c>
       <c r="F107" t="s">
-        <v>826</v>
+        <v>785</v>
       </c>
       <c r="G107" t="s">
-        <v>827</v>
+        <v>786</v>
       </c>
       <c r="H107" t="s">
-        <v>828</v>
+        <v>787</v>
       </c>
       <c r="I107" t="s">
-        <v>829</v>
+        <v>788</v>
       </c>
       <c r="J107" t="s">
-        <v>811</v>
+        <v>669</v>
       </c>
       <c r="K107" t="s">
-        <v>830</v>
+        <v>789</v>
       </c>
       <c r="L107" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M107" t="s">
-        <v>831</v>
+        <v>790</v>
       </c>
       <c r="N107" t="s">
-        <v>832</v>
+        <v>791</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>833</v>
+        <v>792</v>
       </c>
       <c r="D108" t="s">
-        <v>723</v>
+        <v>663</v>
       </c>
       <c r="E108" t="s">
-        <v>834</v>
+        <v>793</v>
       </c>
       <c r="F108" t="s">
-        <v>835</v>
+        <v>794</v>
       </c>
       <c r="G108" t="s">
-        <v>836</v>
+        <v>795</v>
       </c>
       <c r="H108" t="s">
-        <v>837</v>
+        <v>796</v>
       </c>
       <c r="I108" t="s">
-        <v>838</v>
+        <v>797</v>
       </c>
       <c r="J108" t="s">
-        <v>811</v>
+        <v>669</v>
       </c>
       <c r="K108" t="s">
-        <v>839</v>
+        <v>798</v>
       </c>
       <c r="L108" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M108" t="s">
-        <v>840</v>
+        <v>799</v>
       </c>
       <c r="N108" t="s">
-        <v>841</v>
+        <v>800</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
-      <c r="C109"/>
+      <c r="C109" t="s">
+        <v>801</v>
+      </c>
       <c r="D109" t="s">
-        <v>842</v>
-[...3 lines deleted...]
-      <c r="G109"/>
+        <v>802</v>
+      </c>
+      <c r="E109" t="s">
+        <v>803</v>
+      </c>
+      <c r="F109" t="s">
+        <v>804</v>
+      </c>
+      <c r="G109" t="s">
+        <v>805</v>
+      </c>
       <c r="H109" t="s">
-        <v>843</v>
+        <v>806</v>
       </c>
       <c r="I109" t="s">
-        <v>844</v>
+        <v>807</v>
       </c>
       <c r="J109" t="s">
-        <v>282</v>
+        <v>808</v>
       </c>
       <c r="K109" t="s">
-        <v>845</v>
+        <v>809</v>
       </c>
       <c r="L109" t="s">
-        <v>846</v>
+        <v>72</v>
       </c>
       <c r="M109" t="s">
-        <v>847</v>
-[...1 lines deleted...]
-      <c r="N109"/>
+        <v>810</v>
+      </c>
+      <c r="N109" t="s">
+        <v>811</v>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
-      <c r="C110"/>
+      <c r="C110" t="s">
+        <v>812</v>
+      </c>
       <c r="D110" t="s">
-        <v>848</v>
-[...3 lines deleted...]
-      <c r="G110"/>
+        <v>802</v>
+      </c>
+      <c r="E110" t="s">
+        <v>813</v>
+      </c>
+      <c r="F110" t="s">
+        <v>814</v>
+      </c>
+      <c r="G110" t="s">
+        <v>815</v>
+      </c>
       <c r="H110" t="s">
-        <v>849</v>
+        <v>816</v>
       </c>
       <c r="I110" t="s">
-        <v>850</v>
+        <v>817</v>
       </c>
       <c r="J110" t="s">
-        <v>282</v>
+        <v>808</v>
       </c>
       <c r="K110" t="s">
-        <v>851</v>
+        <v>818</v>
       </c>
       <c r="L110" t="s">
-        <v>852</v>
+        <v>72</v>
       </c>
       <c r="M110" t="s">
-        <v>853</v>
-[...1 lines deleted...]
-      <c r="N110"/>
+        <v>819</v>
+      </c>
+      <c r="N110" t="s">
+        <v>820</v>
+      </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
-      <c r="C111"/>
+      <c r="C111" t="s">
+        <v>821</v>
+      </c>
       <c r="D111" t="s">
-        <v>854</v>
-[...3 lines deleted...]
-      <c r="G111"/>
+        <v>802</v>
+      </c>
+      <c r="E111" t="s">
+        <v>822</v>
+      </c>
+      <c r="F111" t="s">
+        <v>731</v>
+      </c>
+      <c r="G111" t="s">
+        <v>823</v>
+      </c>
       <c r="H111" t="s">
-        <v>855</v>
+        <v>824</v>
       </c>
       <c r="I111" t="s">
-        <v>856</v>
+        <v>825</v>
       </c>
       <c r="J111" t="s">
-        <v>282</v>
+        <v>808</v>
       </c>
       <c r="K111" t="s">
-        <v>857</v>
+        <v>826</v>
       </c>
       <c r="L111" t="s">
-        <v>858</v>
+        <v>72</v>
       </c>
       <c r="M111" t="s">
-        <v>859</v>
-[...1 lines deleted...]
-      <c r="N111"/>
+        <v>827</v>
+      </c>
+      <c r="N111" t="s">
+        <v>828</v>
+      </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>69</v>
+        <v>829</v>
       </c>
       <c r="D112" t="s">
-        <v>860</v>
-[...3 lines deleted...]
-      <c r="G112"/>
+        <v>802</v>
+      </c>
+      <c r="E112" t="s">
+        <v>830</v>
+      </c>
+      <c r="F112" t="s">
+        <v>831</v>
+      </c>
+      <c r="G112" t="s">
+        <v>832</v>
+      </c>
       <c r="H112" t="s">
-        <v>861</v>
+        <v>833</v>
       </c>
       <c r="I112" t="s">
-        <v>862</v>
+        <v>834</v>
       </c>
       <c r="J112" t="s">
-        <v>863</v>
+        <v>808</v>
       </c>
       <c r="K112" t="s">
-        <v>864</v>
+        <v>835</v>
       </c>
       <c r="L112" t="s">
-        <v>865</v>
+        <v>72</v>
       </c>
       <c r="M112" t="s">
-        <v>866</v>
-[...1 lines deleted...]
-      <c r="N112"/>
+        <v>836</v>
+      </c>
+      <c r="N112" t="s">
+        <v>837</v>
+      </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
-      <c r="C113" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C113"/>
       <c r="D113" t="s">
-        <v>868</v>
+        <v>838</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>69</v>
+        <v>839</v>
       </c>
       <c r="I113" t="s">
-        <v>869</v>
+        <v>840</v>
       </c>
       <c r="J113" t="s">
-        <v>870</v>
+        <v>29</v>
       </c>
       <c r="K113" t="s">
-        <v>871</v>
+        <v>841</v>
       </c>
       <c r="L113" t="s">
-        <v>872</v>
+        <v>842</v>
       </c>
       <c r="M113" t="s">
-        <v>873</v>
-[...3 lines deleted...]
-      </c>
+        <v>843</v>
+      </c>
+      <c r="N113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>875</v>
+        <v>844</v>
       </c>
       <c r="D114" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      <c r="G114"/>
+        <v>845</v>
+      </c>
+      <c r="E114" t="s">
+        <v>846</v>
+      </c>
+      <c r="F114" t="s">
+        <v>847</v>
+      </c>
+      <c r="G114" t="s">
+        <v>848</v>
+      </c>
       <c r="H114" t="s">
-        <v>69</v>
+        <v>849</v>
       </c>
       <c r="I114" t="s">
-        <v>877</v>
+        <v>850</v>
       </c>
       <c r="J114" t="s">
-        <v>870</v>
+        <v>175</v>
       </c>
       <c r="K114" t="s">
-        <v>878</v>
+        <v>851</v>
       </c>
       <c r="L114" t="s">
-        <v>872</v>
+        <v>72</v>
       </c>
       <c r="M114" t="s">
-        <v>879</v>
+        <v>852</v>
       </c>
       <c r="N114" t="s">
-        <v>880</v>
+        <v>853</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
-      <c r="C115" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C115"/>
       <c r="D115" t="s">
-        <v>882</v>
+        <v>854</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>69</v>
+        <v>855</v>
       </c>
       <c r="I115" t="s">
-        <v>883</v>
+        <v>856</v>
       </c>
       <c r="J115" t="s">
-        <v>870</v>
+        <v>184</v>
       </c>
       <c r="K115" t="s">
-        <v>884</v>
+        <v>857</v>
       </c>
       <c r="L115" t="s">
-        <v>872</v>
+        <v>858</v>
       </c>
       <c r="M115" t="s">
-        <v>885</v>
-[...3 lines deleted...]
-      </c>
+        <v>859</v>
+      </c>
+      <c r="N115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>887</v>
+        <v>121</v>
       </c>
       <c r="D116" t="s">
-        <v>888</v>
+        <v>860</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>69</v>
+        <v>861</v>
       </c>
       <c r="I116" t="s">
-        <v>889</v>
+        <v>862</v>
       </c>
       <c r="J116" t="s">
-        <v>870</v>
+        <v>368</v>
       </c>
       <c r="K116" t="s">
-        <v>890</v>
+        <v>863</v>
       </c>
       <c r="L116" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
       <c r="M116" t="s">
-        <v>891</v>
-[...3 lines deleted...]
-      </c>
+        <v>865</v>
+      </c>
+      <c r="N116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>893</v>
+        <v>866</v>
       </c>
       <c r="D117" t="s">
-        <v>894</v>
+        <v>867</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>69</v>
+        <v>868</v>
       </c>
       <c r="I117" t="s">
-        <v>895</v>
+        <v>869</v>
       </c>
       <c r="J117" t="s">
+        <v>420</v>
+      </c>
+      <c r="K117" t="s">
         <v>870</v>
       </c>
-      <c r="K117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L117" t="s">
+        <v>117</v>
+      </c>
+      <c r="M117" t="s">
+        <v>871</v>
+      </c>
+      <c r="N117" t="s">
         <v>872</v>
-      </c>
-[...4 lines deleted...]
-        <v>898</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
-      <c r="C118" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C118"/>
       <c r="D118" t="s">
-        <v>900</v>
+        <v>873</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>69</v>
+        <v>874</v>
       </c>
       <c r="I118" t="s">
-        <v>901</v>
+        <v>875</v>
       </c>
       <c r="J118" t="s">
-        <v>870</v>
+        <v>257</v>
       </c>
       <c r="K118" t="s">
-        <v>902</v>
+        <v>876</v>
       </c>
       <c r="L118" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="M118" t="s">
-        <v>903</v>
-[...3 lines deleted...]
-      </c>
+        <v>878</v>
+      </c>
+      <c r="N118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
-      <c r="C119"/>
+      <c r="C119" t="s">
+        <v>121</v>
+      </c>
       <c r="D119" t="s">
-        <v>905</v>
+        <v>879</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>906</v>
+        <v>880</v>
       </c>
       <c r="I119" t="s">
-        <v>907</v>
+        <v>881</v>
       </c>
       <c r="J119" t="s">
-        <v>908</v>
+        <v>882</v>
       </c>
       <c r="K119" t="s">
-        <v>909</v>
+        <v>883</v>
       </c>
       <c r="L119" t="s">
-        <v>910</v>
+        <v>884</v>
       </c>
       <c r="M119" t="s">
-        <v>911</v>
+        <v>885</v>
       </c>
       <c r="N119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
-      <c r="C120"/>
+      <c r="C120" t="s">
+        <v>886</v>
+      </c>
       <c r="D120" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      <c r="G120"/>
+        <v>887</v>
+      </c>
+      <c r="E120" t="s">
+        <v>888</v>
+      </c>
+      <c r="F120" t="s">
+        <v>889</v>
+      </c>
+      <c r="G120" t="s">
+        <v>890</v>
+      </c>
       <c r="H120" t="s">
-        <v>913</v>
+        <v>891</v>
       </c>
       <c r="I120" t="s">
-        <v>914</v>
+        <v>892</v>
       </c>
       <c r="J120" t="s">
-        <v>908</v>
+        <v>893</v>
       </c>
       <c r="K120" t="s">
-        <v>915</v>
+        <v>894</v>
       </c>
       <c r="L120" t="s">
-        <v>916</v>
+        <v>72</v>
       </c>
       <c r="M120" t="s">
-        <v>917</v>
-[...1 lines deleted...]
-      <c r="N120"/>
+        <v>895</v>
+      </c>
+      <c r="N120" t="s">
+        <v>896</v>
+      </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
-      <c r="C121"/>
+      <c r="C121" t="s">
+        <v>897</v>
+      </c>
       <c r="D121" t="s">
-        <v>918</v>
+        <v>897</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>919</v>
+        <v>898</v>
       </c>
       <c r="I121" t="s">
-        <v>920</v>
+        <v>899</v>
       </c>
       <c r="J121" t="s">
-        <v>908</v>
+        <v>153</v>
       </c>
       <c r="K121" t="s">
-        <v>921</v>
+        <v>900</v>
       </c>
       <c r="L121" t="s">
-        <v>922</v>
+        <v>901</v>
       </c>
       <c r="M121" t="s">
-        <v>923</v>
-[...1 lines deleted...]
-      <c r="N121"/>
+        <v>902</v>
+      </c>
+      <c r="N121" t="s">
+        <v>903</v>
+      </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>924</v>
+        <v>121</v>
       </c>
       <c r="D122" t="s">
-        <v>925</v>
+        <v>904</v>
       </c>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>69</v>
+        <v>905</v>
       </c>
       <c r="I122" t="s">
-        <v>926</v>
+        <v>906</v>
       </c>
       <c r="J122" t="s">
-        <v>468</v>
+        <v>907</v>
       </c>
       <c r="K122" t="s">
-        <v>927</v>
+        <v>908</v>
       </c>
       <c r="L122" t="s">
-        <v>928</v>
+        <v>909</v>
       </c>
       <c r="M122" t="s">
-        <v>929</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="N122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>931</v>
+        <v>911</v>
       </c>
       <c r="D123" t="s">
-        <v>925</v>
-[...3 lines deleted...]
-      <c r="G123"/>
+        <v>912</v>
+      </c>
+      <c r="E123" t="s">
+        <v>913</v>
+      </c>
+      <c r="F123" t="s">
+        <v>914</v>
+      </c>
+      <c r="G123" t="s">
+        <v>915</v>
+      </c>
       <c r="H123" t="s">
-        <v>69</v>
+        <v>916</v>
       </c>
       <c r="I123" t="s">
-        <v>932</v>
+        <v>917</v>
       </c>
       <c r="J123" t="s">
-        <v>468</v>
+        <v>651</v>
       </c>
       <c r="K123" t="s">
-        <v>933</v>
+        <v>918</v>
       </c>
       <c r="L123" t="s">
-        <v>872</v>
+        <v>72</v>
       </c>
       <c r="M123" t="s">
-        <v>934</v>
+        <v>919</v>
       </c>
       <c r="N123" t="s">
-        <v>935</v>
+        <v>920</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>931</v>
+        <v>921</v>
       </c>
       <c r="D124" t="s">
-        <v>936</v>
-[...3 lines deleted...]
-      <c r="G124"/>
+        <v>922</v>
+      </c>
+      <c r="E124" t="s">
+        <v>923</v>
+      </c>
+      <c r="F124" t="s">
+        <v>924</v>
+      </c>
+      <c r="G124" t="s">
+        <v>925</v>
+      </c>
       <c r="H124" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
       <c r="I124" t="s">
-        <v>938</v>
+        <v>927</v>
       </c>
       <c r="J124" t="s">
-        <v>588</v>
+        <v>552</v>
       </c>
       <c r="K124" t="s">
-        <v>939</v>
+        <v>928</v>
       </c>
       <c r="L124" t="s">
-        <v>872</v>
+        <v>72</v>
       </c>
       <c r="M124" t="s">
-        <v>940</v>
+        <v>929</v>
       </c>
       <c r="N124" t="s">
-        <v>935</v>
+        <v>930</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
-      <c r="C125"/>
+      <c r="C125" t="s">
+        <v>931</v>
+      </c>
       <c r="D125" t="s">
-        <v>941</v>
-[...3 lines deleted...]
-      <c r="G125"/>
+        <v>932</v>
+      </c>
+      <c r="E125" t="s">
+        <v>933</v>
+      </c>
+      <c r="F125" t="s">
+        <v>934</v>
+      </c>
+      <c r="G125" t="s">
+        <v>935</v>
+      </c>
       <c r="H125" t="s">
-        <v>942</v>
+        <v>936</v>
       </c>
       <c r="I125" t="s">
-        <v>943</v>
+        <v>937</v>
       </c>
       <c r="J125" t="s">
-        <v>944</v>
+        <v>552</v>
       </c>
       <c r="K125" t="s">
-        <v>945</v>
+        <v>938</v>
       </c>
       <c r="L125" t="s">
-        <v>946</v>
+        <v>72</v>
       </c>
       <c r="M125" t="s">
-        <v>947</v>
-[...1 lines deleted...]
-      <c r="N125"/>
+        <v>939</v>
+      </c>
+      <c r="N125" t="s">
+        <v>940</v>
+      </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
-      <c r="C126"/>
+      <c r="C126" t="s">
+        <v>941</v>
+      </c>
       <c r="D126" t="s">
+        <v>932</v>
+      </c>
+      <c r="E126" t="s">
+        <v>942</v>
+      </c>
+      <c r="F126" t="s">
+        <v>943</v>
+      </c>
+      <c r="G126" t="s">
+        <v>944</v>
+      </c>
+      <c r="H126" t="s">
+        <v>945</v>
+      </c>
+      <c r="I126" t="s">
+        <v>946</v>
+      </c>
+      <c r="J126" t="s">
+        <v>552</v>
+      </c>
+      <c r="K126" t="s">
+        <v>947</v>
+      </c>
+      <c r="L126" t="s">
+        <v>72</v>
+      </c>
+      <c r="M126" t="s">
         <v>948</v>
       </c>
-      <c r="E126"/>
-[...2 lines deleted...]
-      <c r="H126" t="s">
+      <c r="N126" t="s">
         <v>949</v>
       </c>
-      <c r="I126" t="s">
-[...14 lines deleted...]
-      <c r="N126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
-      <c r="C127"/>
+      <c r="C127" t="s">
+        <v>950</v>
+      </c>
       <c r="D127" t="s">
+        <v>932</v>
+      </c>
+      <c r="E127" t="s">
+        <v>951</v>
+      </c>
+      <c r="F127" t="s">
+        <v>952</v>
+      </c>
+      <c r="G127" t="s">
+        <v>953</v>
+      </c>
+      <c r="H127" t="s">
         <v>954</v>
       </c>
-      <c r="E127"/>
-[...2 lines deleted...]
-      <c r="H127" t="s">
+      <c r="I127" t="s">
         <v>955</v>
       </c>
-      <c r="I127" t="s">
+      <c r="J127" t="s">
         <v>956</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="K127" t="s">
         <v>957</v>
       </c>
       <c r="L127" t="s">
+        <v>72</v>
+      </c>
+      <c r="M127" t="s">
         <v>958</v>
       </c>
-      <c r="M127" t="s">
+      <c r="N127" t="s">
         <v>959</v>
       </c>
-      <c r="N127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
-      <c r="C128"/>
+      <c r="C128" t="s">
+        <v>960</v>
+      </c>
       <c r="D128" t="s">
-        <v>960</v>
-[...3 lines deleted...]
-      <c r="G128"/>
+        <v>932</v>
+      </c>
+      <c r="E128" t="s">
+        <v>961</v>
+      </c>
+      <c r="F128" t="s">
+        <v>962</v>
+      </c>
+      <c r="G128" t="s">
+        <v>963</v>
+      </c>
       <c r="H128" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="I128" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="J128" t="s">
-        <v>100</v>
+        <v>956</v>
       </c>
       <c r="K128" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="L128" t="s">
-        <v>964</v>
+        <v>72</v>
       </c>
       <c r="M128" t="s">
-        <v>965</v>
-[...1 lines deleted...]
-      <c r="N128"/>
+        <v>967</v>
+      </c>
+      <c r="N128" t="s">
+        <v>968</v>
+      </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="D129" t="s">
-        <v>925</v>
-[...3 lines deleted...]
-      <c r="G129"/>
+        <v>932</v>
+      </c>
+      <c r="E129" t="s">
+        <v>970</v>
+      </c>
+      <c r="F129" t="s">
+        <v>971</v>
+      </c>
+      <c r="G129" t="s">
+        <v>972</v>
+      </c>
       <c r="H129" t="s">
-        <v>69</v>
+        <v>973</v>
       </c>
       <c r="I129" t="s">
-        <v>967</v>
+        <v>974</v>
       </c>
       <c r="J129" t="s">
-        <v>282</v>
+        <v>956</v>
       </c>
       <c r="K129" t="s">
-        <v>968</v>
+        <v>975</v>
       </c>
       <c r="L129" t="s">
-        <v>872</v>
+        <v>72</v>
       </c>
       <c r="M129" t="s">
-        <v>969</v>
+        <v>976</v>
       </c>
       <c r="N129" t="s">
-        <v>970</v>
+        <v>977</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>966</v>
+        <v>978</v>
       </c>
       <c r="D130" t="s">
-        <v>971</v>
-[...3 lines deleted...]
-      <c r="G130"/>
+        <v>932</v>
+      </c>
+      <c r="E130" t="s">
+        <v>979</v>
+      </c>
+      <c r="F130" t="s">
+        <v>980</v>
+      </c>
+      <c r="G130" t="s">
+        <v>981</v>
+      </c>
       <c r="H130" t="s">
-        <v>972</v>
+        <v>982</v>
       </c>
       <c r="I130" t="s">
-        <v>973</v>
+        <v>983</v>
       </c>
       <c r="J130" t="s">
-        <v>908</v>
+        <v>956</v>
       </c>
       <c r="K130" t="s">
-        <v>974</v>
+        <v>984</v>
       </c>
       <c r="L130" t="s">
-        <v>872</v>
+        <v>72</v>
       </c>
       <c r="M130" t="s">
-        <v>975</v>
+        <v>985</v>
       </c>
       <c r="N130" t="s">
-        <v>970</v>
+        <v>986</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>976</v>
+        <v>987</v>
       </c>
       <c r="D131" t="s">
-        <v>977</v>
-[...3 lines deleted...]
-      <c r="G131"/>
+        <v>932</v>
+      </c>
+      <c r="E131" t="s">
+        <v>988</v>
+      </c>
+      <c r="F131" t="s">
+        <v>989</v>
+      </c>
+      <c r="G131" t="s">
+        <v>990</v>
+      </c>
       <c r="H131" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
       <c r="I131" t="s">
-        <v>979</v>
+        <v>992</v>
       </c>
       <c r="J131" t="s">
-        <v>908</v>
+        <v>956</v>
       </c>
       <c r="K131" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="L131" t="s">
-        <v>872</v>
+        <v>72</v>
       </c>
       <c r="M131" t="s">
-        <v>981</v>
+        <v>994</v>
       </c>
       <c r="N131" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>976</v>
+        <v>996</v>
       </c>
       <c r="D132" t="s">
-        <v>925</v>
-[...3 lines deleted...]
-      <c r="G132"/>
+        <v>932</v>
+      </c>
+      <c r="E132" t="s">
+        <v>997</v>
+      </c>
+      <c r="F132" t="s">
+        <v>998</v>
+      </c>
+      <c r="G132" t="s">
+        <v>999</v>
+      </c>
       <c r="H132" t="s">
-        <v>69</v>
+        <v>1000</v>
       </c>
       <c r="I132" t="s">
-        <v>983</v>
+        <v>1001</v>
       </c>
       <c r="J132" t="s">
-        <v>282</v>
+        <v>956</v>
       </c>
       <c r="K132" t="s">
-        <v>984</v>
+        <v>1002</v>
       </c>
       <c r="L132" t="s">
-        <v>872</v>
+        <v>72</v>
       </c>
       <c r="M132" t="s">
-        <v>985</v>
+        <v>1003</v>
       </c>
       <c r="N132" t="s">
-        <v>982</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>986</v>
+        <v>1005</v>
       </c>
       <c r="D133" t="s">
-        <v>987</v>
+        <v>932</v>
       </c>
       <c r="E133" t="s">
-        <v>988</v>
+        <v>1006</v>
       </c>
       <c r="F133" t="s">
-        <v>989</v>
+        <v>1007</v>
       </c>
       <c r="G133" t="s">
-        <v>990</v>
+        <v>1008</v>
       </c>
       <c r="H133" t="s">
-        <v>991</v>
+        <v>1009</v>
       </c>
       <c r="I133" t="s">
-        <v>992</v>
+        <v>1010</v>
       </c>
       <c r="J133" t="s">
-        <v>993</v>
+        <v>956</v>
       </c>
       <c r="K133" t="s">
-        <v>994</v>
+        <v>1011</v>
       </c>
       <c r="L133" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M133" t="s">
-        <v>995</v>
+        <v>1012</v>
       </c>
       <c r="N133" t="s">
-        <v>996</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>997</v>
+        <v>1014</v>
       </c>
       <c r="D134" t="s">
-        <v>987</v>
+        <v>932</v>
       </c>
       <c r="E134" t="s">
-        <v>998</v>
+        <v>1015</v>
       </c>
       <c r="F134" t="s">
-        <v>999</v>
+        <v>1016</v>
       </c>
       <c r="G134" t="s">
-        <v>1000</v>
+        <v>1017</v>
       </c>
       <c r="H134" t="s">
-        <v>1001</v>
+        <v>1018</v>
       </c>
       <c r="I134" t="s">
-        <v>1002</v>
+        <v>1019</v>
       </c>
       <c r="J134" t="s">
-        <v>993</v>
+        <v>613</v>
       </c>
       <c r="K134" t="s">
-        <v>1003</v>
+        <v>1020</v>
       </c>
       <c r="L134" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M134" t="s">
-        <v>1004</v>
+        <v>1021</v>
       </c>
       <c r="N134" t="s">
-        <v>1005</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1006</v>
+        <v>1023</v>
       </c>
       <c r="D135" t="s">
-        <v>987</v>
+        <v>932</v>
       </c>
       <c r="E135" t="s">
-        <v>1007</v>
+        <v>1024</v>
       </c>
       <c r="F135" t="s">
-        <v>1008</v>
+        <v>1025</v>
       </c>
       <c r="G135" t="s">
-        <v>1009</v>
+        <v>1026</v>
       </c>
       <c r="H135" t="s">
-        <v>1010</v>
+        <v>1027</v>
       </c>
       <c r="I135" t="s">
-        <v>1011</v>
+        <v>1028</v>
       </c>
       <c r="J135" t="s">
-        <v>993</v>
+        <v>613</v>
       </c>
       <c r="K135" t="s">
-        <v>1012</v>
+        <v>1029</v>
       </c>
       <c r="L135" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M135" t="s">
-        <v>1013</v>
+        <v>1030</v>
       </c>
       <c r="N135" t="s">
-        <v>1014</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1015</v>
+        <v>1032</v>
       </c>
       <c r="D136" t="s">
-        <v>1016</v>
-[...3 lines deleted...]
-      <c r="G136"/>
+        <v>932</v>
+      </c>
+      <c r="E136" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F136" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G136" t="s">
+        <v>1035</v>
+      </c>
       <c r="H136" t="s">
-        <v>1017</v>
+        <v>1036</v>
       </c>
       <c r="I136" t="s">
-        <v>1018</v>
+        <v>1037</v>
       </c>
       <c r="J136" t="s">
-        <v>908</v>
+        <v>613</v>
       </c>
       <c r="K136" t="s">
-        <v>1019</v>
+        <v>1038</v>
       </c>
       <c r="L136" t="s">
-        <v>872</v>
+        <v>72</v>
       </c>
       <c r="M136" t="s">
-        <v>1020</v>
+        <v>1039</v>
       </c>
       <c r="N136" t="s">
-        <v>1021</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
-      <c r="C137"/>
+      <c r="C137" t="s">
+        <v>1041</v>
+      </c>
       <c r="D137" t="s">
-        <v>1022</v>
-[...3 lines deleted...]
-      <c r="G137"/>
+        <v>1042</v>
+      </c>
+      <c r="E137" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F137" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G137" t="s">
+        <v>1045</v>
+      </c>
       <c r="H137" t="s">
-        <v>1023</v>
+        <v>1046</v>
       </c>
       <c r="I137" t="s">
-        <v>1024</v>
+        <v>1047</v>
       </c>
       <c r="J137" t="s">
-        <v>231</v>
+        <v>29</v>
       </c>
       <c r="K137" t="s">
-        <v>1025</v>
+        <v>1048</v>
       </c>
       <c r="L137" t="s">
-        <v>1026</v>
+        <v>72</v>
       </c>
       <c r="M137" t="s">
-        <v>1027</v>
-[...1 lines deleted...]
-      <c r="N137"/>
+        <v>1049</v>
+      </c>
+      <c r="N137" t="s">
+        <v>1050</v>
+      </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
-      <c r="C138"/>
+      <c r="C138" t="s">
+        <v>1051</v>
+      </c>
       <c r="D138" t="s">
-        <v>1028</v>
-[...3 lines deleted...]
-      <c r="G138"/>
+        <v>1042</v>
+      </c>
+      <c r="E138" t="s">
+        <v>1052</v>
+      </c>
+      <c r="F138" t="s">
+        <v>1053</v>
+      </c>
+      <c r="G138" t="s">
+        <v>1054</v>
+      </c>
       <c r="H138" t="s">
-        <v>1029</v>
+        <v>1055</v>
       </c>
       <c r="I138" t="s">
-        <v>1030</v>
+        <v>1056</v>
       </c>
       <c r="J138" t="s">
-        <v>324</v>
+        <v>29</v>
       </c>
       <c r="K138" t="s">
-        <v>1031</v>
+        <v>1057</v>
       </c>
       <c r="L138" t="s">
-        <v>1032</v>
+        <v>72</v>
       </c>
       <c r="M138" t="s">
-        <v>1033</v>
-[...1 lines deleted...]
-      <c r="N138"/>
+        <v>1058</v>
+      </c>
+      <c r="N138" t="s">
+        <v>1059</v>
+      </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1034</v>
+        <v>1060</v>
       </c>
       <c r="D139" t="s">
-        <v>925</v>
-[...3 lines deleted...]
-      <c r="G139"/>
+        <v>1042</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1062</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1063</v>
+      </c>
       <c r="H139" t="s">
-        <v>69</v>
+        <v>1064</v>
       </c>
       <c r="I139" t="s">
-        <v>1035</v>
+        <v>1065</v>
       </c>
       <c r="J139" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K139" t="s">
-        <v>1036</v>
+        <v>1066</v>
       </c>
       <c r="L139" t="s">
-        <v>928</v>
+        <v>72</v>
       </c>
       <c r="M139" t="s">
-        <v>1037</v>
+        <v>1067</v>
       </c>
       <c r="N139" t="s">
-        <v>1038</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1039</v>
+        <v>1069</v>
       </c>
       <c r="D140" t="s">
-        <v>1040</v>
+        <v>1070</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="I140" t="s">
-        <v>1041</v>
+        <v>1071</v>
       </c>
       <c r="J140" t="s">
-        <v>1042</v>
+        <v>1072</v>
       </c>
       <c r="K140" t="s">
-        <v>1043</v>
+        <v>1073</v>
       </c>
       <c r="L140" t="s">
-        <v>1044</v>
+        <v>1074</v>
       </c>
       <c r="M140" t="s">
-        <v>1045</v>
+        <v>1075</v>
       </c>
       <c r="N140" t="s">
-        <v>1046</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1047</v>
+        <v>1077</v>
       </c>
       <c r="D141" t="s">
-        <v>1048</v>
+        <v>1078</v>
       </c>
       <c r="E141" t="s">
-        <v>1049</v>
+        <v>1079</v>
       </c>
       <c r="F141" t="s">
-        <v>1050</v>
+        <v>1080</v>
       </c>
       <c r="G141" t="s">
-        <v>1051</v>
+        <v>1081</v>
       </c>
       <c r="H141" t="s">
-        <v>1052</v>
+        <v>1082</v>
       </c>
       <c r="I141" t="s">
-        <v>1053</v>
+        <v>1083</v>
       </c>
       <c r="J141" t="s">
-        <v>1054</v>
+        <v>368</v>
       </c>
       <c r="K141" t="s">
-        <v>1055</v>
+        <v>1084</v>
       </c>
       <c r="L141" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M141" t="s">
-        <v>1056</v>
+        <v>1085</v>
       </c>
       <c r="N141" t="s">
-        <v>1057</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1058</v>
+        <v>1087</v>
       </c>
       <c r="D142" t="s">
-        <v>1048</v>
+        <v>1078</v>
       </c>
       <c r="E142" t="s">
-        <v>1059</v>
+        <v>1088</v>
       </c>
       <c r="F142" t="s">
-        <v>1060</v>
+        <v>1089</v>
       </c>
       <c r="G142" t="s">
-        <v>1061</v>
+        <v>1090</v>
       </c>
       <c r="H142" t="s">
-        <v>1062</v>
+        <v>1091</v>
       </c>
       <c r="I142" t="s">
-        <v>1063</v>
+        <v>1092</v>
       </c>
       <c r="J142" t="s">
-        <v>1054</v>
+        <v>368</v>
       </c>
       <c r="K142" t="s">
-        <v>1064</v>
+        <v>1093</v>
       </c>
       <c r="L142" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M142" t="s">
-        <v>1065</v>
+        <v>1094</v>
       </c>
       <c r="N142" t="s">
-        <v>1066</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1067</v>
+        <v>1096</v>
       </c>
       <c r="D143" t="s">
-        <v>1048</v>
+        <v>1078</v>
       </c>
       <c r="E143" t="s">
-        <v>1068</v>
+        <v>1097</v>
       </c>
       <c r="F143" t="s">
-        <v>1069</v>
+        <v>1098</v>
       </c>
       <c r="G143" t="s">
-        <v>1070</v>
+        <v>1099</v>
       </c>
       <c r="H143" t="s">
-        <v>1071</v>
+        <v>1100</v>
       </c>
       <c r="I143" t="s">
-        <v>1072</v>
+        <v>1101</v>
       </c>
       <c r="J143" t="s">
-        <v>1054</v>
+        <v>368</v>
       </c>
       <c r="K143" t="s">
-        <v>1073</v>
+        <v>1102</v>
       </c>
       <c r="L143" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M143" t="s">
-        <v>1074</v>
+        <v>1103</v>
       </c>
       <c r="N143" t="s">
-        <v>1075</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1076</v>
+        <v>1105</v>
       </c>
       <c r="D144" t="s">
-        <v>1048</v>
+        <v>1078</v>
       </c>
       <c r="E144" t="s">
-        <v>1077</v>
+        <v>1106</v>
       </c>
       <c r="F144" t="s">
-        <v>1078</v>
+        <v>1107</v>
       </c>
       <c r="G144" t="s">
-        <v>1079</v>
+        <v>1108</v>
       </c>
       <c r="H144" t="s">
-        <v>1080</v>
+        <v>1109</v>
       </c>
       <c r="I144" t="s">
-        <v>1081</v>
+        <v>1110</v>
       </c>
       <c r="J144" t="s">
-        <v>1054</v>
+        <v>368</v>
       </c>
       <c r="K144" t="s">
-        <v>1082</v>
+        <v>1111</v>
       </c>
       <c r="L144" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M144" t="s">
-        <v>1083</v>
+        <v>1112</v>
       </c>
       <c r="N144" t="s">
-        <v>1084</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1085</v>
+        <v>1114</v>
       </c>
       <c r="D145" t="s">
-        <v>1048</v>
+        <v>1078</v>
       </c>
       <c r="E145" t="s">
-        <v>1086</v>
+        <v>1115</v>
       </c>
       <c r="F145" t="s">
-        <v>1087</v>
+        <v>1116</v>
       </c>
       <c r="G145" t="s">
-        <v>1088</v>
+        <v>1117</v>
       </c>
       <c r="H145" t="s">
-        <v>1089</v>
+        <v>1118</v>
       </c>
       <c r="I145" t="s">
-        <v>1090</v>
+        <v>1119</v>
       </c>
       <c r="J145" t="s">
-        <v>1054</v>
+        <v>368</v>
       </c>
       <c r="K145" t="s">
-        <v>1091</v>
+        <v>1120</v>
       </c>
       <c r="L145" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M145" t="s">
-        <v>1092</v>
+        <v>1121</v>
       </c>
       <c r="N145" t="s">
-        <v>1093</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1094</v>
+        <v>1123</v>
       </c>
       <c r="D146" t="s">
-        <v>1095</v>
-[...3 lines deleted...]
-      <c r="G146"/>
+        <v>1078</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1124</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1125</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1126</v>
+      </c>
       <c r="H146" t="s">
-        <v>1096</v>
+        <v>1127</v>
       </c>
       <c r="I146" t="s">
-        <v>1097</v>
+        <v>1128</v>
       </c>
       <c r="J146" t="s">
-        <v>1098</v>
+        <v>368</v>
       </c>
       <c r="K146" t="s">
-        <v>1099</v>
+        <v>1129</v>
       </c>
       <c r="L146" t="s">
-        <v>872</v>
+        <v>72</v>
       </c>
       <c r="M146" t="s">
-        <v>1100</v>
+        <v>1130</v>
       </c>
       <c r="N146" t="s">
-        <v>1101</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1094</v>
+        <v>1132</v>
       </c>
       <c r="D147" t="s">
-        <v>925</v>
-[...3 lines deleted...]
-      <c r="G147"/>
+        <v>1078</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1133</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1134</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1135</v>
+      </c>
       <c r="H147" t="s">
-        <v>69</v>
+        <v>1136</v>
       </c>
       <c r="I147" t="s">
-        <v>1102</v>
+        <v>1137</v>
       </c>
       <c r="J147" t="s">
-        <v>20</v>
+        <v>368</v>
       </c>
       <c r="K147" t="s">
-        <v>1103</v>
+        <v>1138</v>
       </c>
       <c r="L147" t="s">
-        <v>872</v>
+        <v>72</v>
       </c>
       <c r="M147" t="s">
-        <v>1104</v>
+        <v>1139</v>
       </c>
       <c r="N147" t="s">
-        <v>1101</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1105</v>
+        <v>1141</v>
       </c>
       <c r="D148" t="s">
-        <v>1048</v>
+        <v>1078</v>
       </c>
       <c r="E148" t="s">
-        <v>1106</v>
+        <v>1142</v>
       </c>
       <c r="F148" t="s">
-        <v>1107</v>
+        <v>1143</v>
       </c>
       <c r="G148" t="s">
-        <v>1108</v>
+        <v>1144</v>
       </c>
       <c r="H148" t="s">
-        <v>1109</v>
+        <v>1145</v>
       </c>
       <c r="I148" t="s">
-        <v>1110</v>
+        <v>1146</v>
       </c>
       <c r="J148" t="s">
-        <v>1054</v>
+        <v>368</v>
       </c>
       <c r="K148" t="s">
-        <v>1111</v>
+        <v>1147</v>
       </c>
       <c r="L148" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M148" t="s">
-        <v>1112</v>
+        <v>1148</v>
       </c>
       <c r="N148" t="s">
-        <v>1113</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1114</v>
+        <v>1150</v>
       </c>
       <c r="D149" t="s">
-        <v>1048</v>
+        <v>1078</v>
       </c>
       <c r="E149" t="s">
-        <v>1115</v>
+        <v>1151</v>
       </c>
       <c r="F149" t="s">
-        <v>1116</v>
+        <v>1152</v>
       </c>
       <c r="G149" t="s">
-        <v>1117</v>
+        <v>1153</v>
       </c>
       <c r="H149" t="s">
-        <v>1118</v>
+        <v>1154</v>
       </c>
       <c r="I149" t="s">
-        <v>1119</v>
+        <v>1155</v>
       </c>
       <c r="J149" t="s">
-        <v>1054</v>
+        <v>368</v>
       </c>
       <c r="K149" t="s">
-        <v>1120</v>
+        <v>1156</v>
       </c>
       <c r="L149" t="s">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="M149" t="s">
-        <v>1121</v>
+        <v>1157</v>
       </c>
       <c r="N149" t="s">
-        <v>1122</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1123</v>
+        <v>1159</v>
       </c>
       <c r="D150" t="s">
-        <v>1048</v>
-[...9 lines deleted...]
-      </c>
+        <v>1160</v>
+      </c>
+      <c r="E150"/>
+      <c r="F150"/>
+      <c r="G150"/>
       <c r="H150" t="s">
-        <v>1127</v>
+        <v>121</v>
       </c>
       <c r="I150" t="s">
-        <v>1128</v>
+        <v>1161</v>
       </c>
       <c r="J150" t="s">
-        <v>1054</v>
+        <v>1162</v>
       </c>
       <c r="K150" t="s">
-        <v>1129</v>
+        <v>1163</v>
       </c>
       <c r="L150" t="s">
-        <v>93</v>
+        <v>1164</v>
       </c>
       <c r="M150" t="s">
-        <v>1130</v>
+        <v>1165</v>
       </c>
       <c r="N150" t="s">
-        <v>1131</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1132</v>
+        <v>1167</v>
       </c>
       <c r="D151" t="s">
-        <v>1048</v>
-[...9 lines deleted...]
-      </c>
+        <v>1168</v>
+      </c>
+      <c r="E151"/>
+      <c r="F151"/>
+      <c r="G151"/>
       <c r="H151" t="s">
-        <v>1136</v>
+        <v>121</v>
       </c>
       <c r="I151" t="s">
-        <v>1137</v>
+        <v>1169</v>
       </c>
       <c r="J151" t="s">
-        <v>1054</v>
+        <v>1170</v>
       </c>
       <c r="K151" t="s">
-        <v>1138</v>
+        <v>1171</v>
       </c>
       <c r="L151" t="s">
-        <v>93</v>
+        <v>1172</v>
       </c>
       <c r="M151" t="s">
-        <v>1139</v>
+        <v>1173</v>
       </c>
       <c r="N151" t="s">
-        <v>1140</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
-      <c r="C152"/>
+      <c r="C152" t="s">
+        <v>121</v>
+      </c>
       <c r="D152" t="s">
-        <v>1141</v>
+        <v>1175</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1142</v>
+        <v>1176</v>
       </c>
       <c r="I152" t="s">
-        <v>1143</v>
+        <v>1177</v>
       </c>
       <c r="J152" t="s">
-        <v>863</v>
+        <v>1178</v>
       </c>
       <c r="K152" t="s">
-        <v>1144</v>
+        <v>1179</v>
       </c>
       <c r="L152" t="s">
-        <v>1145</v>
+        <v>1180</v>
       </c>
       <c r="M152" t="s">
-        <v>1146</v>
+        <v>1181</v>
       </c>
       <c r="N152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
-      <c r="C153"/>
+      <c r="C153" t="s">
+        <v>121</v>
+      </c>
       <c r="D153" t="s">
-        <v>1147</v>
+        <v>1182</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>1148</v>
+        <v>1183</v>
       </c>
       <c r="I153" t="s">
-        <v>1149</v>
+        <v>1184</v>
       </c>
       <c r="J153" t="s">
-        <v>863</v>
+        <v>1185</v>
       </c>
       <c r="K153" t="s">
-        <v>1150</v>
+        <v>1186</v>
       </c>
       <c r="L153" t="s">
-        <v>1151</v>
+        <v>1187</v>
       </c>
       <c r="M153" t="s">
-        <v>1152</v>
+        <v>1188</v>
       </c>
       <c r="N153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1153</v>
+        <v>121</v>
       </c>
       <c r="D154" t="s">
-        <v>1154</v>
+        <v>1189</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>69</v>
+        <v>1190</v>
       </c>
       <c r="I154" t="s">
-        <v>1155</v>
+        <v>1191</v>
       </c>
       <c r="J154" t="s">
-        <v>1156</v>
+        <v>1192</v>
       </c>
       <c r="K154" t="s">
-        <v>1157</v>
+        <v>1193</v>
       </c>
       <c r="L154" t="s">
-        <v>1158</v>
+        <v>1194</v>
       </c>
       <c r="M154" t="s">
-        <v>1159</v>
-[...3 lines deleted...]
-      </c>
+        <v>1195</v>
+      </c>
+      <c r="N154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1161</v>
+        <v>121</v>
       </c>
       <c r="D155" t="s">
-        <v>1162</v>
-[...9 lines deleted...]
-      </c>
+        <v>1196</v>
+      </c>
+      <c r="E155"/>
+      <c r="F155"/>
+      <c r="G155"/>
       <c r="H155" t="s">
-        <v>1166</v>
+        <v>1197</v>
       </c>
       <c r="I155" t="s">
-        <v>1167</v>
+        <v>1198</v>
       </c>
       <c r="J155" t="s">
-        <v>870</v>
+        <v>1199</v>
       </c>
       <c r="K155" t="s">
-        <v>1168</v>
+        <v>1200</v>
       </c>
       <c r="L155" t="s">
-        <v>93</v>
+        <v>1201</v>
       </c>
       <c r="M155" t="s">
-        <v>1169</v>
-[...3 lines deleted...]
-      </c>
+        <v>1202</v>
+      </c>
+      <c r="N155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1171</v>
+        <v>1203</v>
       </c>
       <c r="D156" t="s">
-        <v>1162</v>
-[...9 lines deleted...]
-      </c>
+        <v>1204</v>
+      </c>
+      <c r="E156"/>
+      <c r="F156"/>
+      <c r="G156"/>
       <c r="H156" t="s">
-        <v>1175</v>
+        <v>121</v>
       </c>
       <c r="I156" t="s">
-        <v>1176</v>
+        <v>1205</v>
       </c>
       <c r="J156" t="s">
-        <v>870</v>
+        <v>1206</v>
       </c>
       <c r="K156" t="s">
-        <v>1177</v>
+        <v>1207</v>
       </c>
       <c r="L156" t="s">
-        <v>93</v>
+        <v>1208</v>
       </c>
       <c r="M156" t="s">
-        <v>1178</v>
+        <v>1209</v>
       </c>
       <c r="N156" t="s">
-        <v>1179</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
         <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1180</v>
+        <v>121</v>
       </c>
       <c r="D157" t="s">
-        <v>1181</v>
+        <v>1211</v>
       </c>
       <c r="E157"/>
       <c r="F157"/>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>69</v>
+        <v>1212</v>
       </c>
       <c r="I157" t="s">
-        <v>1182</v>
+        <v>1213</v>
       </c>
       <c r="J157" t="s">
-        <v>1183</v>
+        <v>633</v>
       </c>
       <c r="K157" t="s">
-        <v>1184</v>
+        <v>1214</v>
       </c>
       <c r="L157" t="s">
-        <v>1185</v>
+        <v>1215</v>
       </c>
       <c r="M157" t="s">
-        <v>1186</v>
-[...3 lines deleted...]
-      </c>
+        <v>1216</v>
+      </c>
+      <c r="N157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D158" t="s">
-        <v>1188</v>
+        <v>1217</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>1189</v>
+        <v>1218</v>
       </c>
       <c r="I158" t="s">
-        <v>1190</v>
+        <v>1219</v>
       </c>
       <c r="J158" t="s">
-        <v>1191</v>
+        <v>1220</v>
       </c>
       <c r="K158" t="s">
-        <v>1192</v>
+        <v>1221</v>
       </c>
       <c r="L158" t="s">
-        <v>1193</v>
+        <v>1222</v>
       </c>
       <c r="M158" t="s">
-        <v>1194</v>
+        <v>1223</v>
       </c>
       <c r="N158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1195</v>
+        <v>121</v>
       </c>
       <c r="D159" t="s">
-        <v>1196</v>
+        <v>1224</v>
       </c>
       <c r="E159"/>
       <c r="F159"/>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>1197</v>
+        <v>1225</v>
       </c>
       <c r="I159" t="s">
-        <v>1198</v>
+        <v>1226</v>
       </c>
       <c r="J159" t="s">
-        <v>324</v>
+        <v>1220</v>
       </c>
       <c r="K159" t="s">
-        <v>1199</v>
+        <v>1227</v>
       </c>
       <c r="L159" t="s">
-        <v>872</v>
+        <v>1228</v>
       </c>
       <c r="M159" t="s">
-        <v>1200</v>
-[...3 lines deleted...]
-      </c>
+        <v>1229</v>
+      </c>
+      <c r="N159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
         <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1195</v>
+        <v>1230</v>
       </c>
       <c r="D160" t="s">
-        <v>925</v>
+        <v>1231</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="I160" t="s">
-        <v>1202</v>
+        <v>1232</v>
       </c>
       <c r="J160" t="s">
-        <v>231</v>
+        <v>1233</v>
       </c>
       <c r="K160" t="s">
-        <v>1203</v>
+        <v>1234</v>
       </c>
       <c r="L160" t="s">
-        <v>872</v>
+        <v>1235</v>
       </c>
       <c r="M160" t="s">
-        <v>1204</v>
+        <v>1236</v>
       </c>
       <c r="N160" t="s">
-        <v>1201</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D161" t="s">
-        <v>1205</v>
+        <v>1238</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>1206</v>
+        <v>1239</v>
       </c>
       <c r="I161" t="s">
-        <v>1207</v>
+        <v>1240</v>
       </c>
       <c r="J161" t="s">
-        <v>1208</v>
+        <v>1241</v>
       </c>
       <c r="K161" t="s">
-        <v>1209</v>
+        <v>1242</v>
       </c>
       <c r="L161" t="s">
-        <v>1210</v>
+        <v>1243</v>
       </c>
       <c r="M161" t="s">
-        <v>1211</v>
+        <v>1244</v>
       </c>
       <c r="N161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D162" t="s">
-        <v>1212</v>
+        <v>1245</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>1213</v>
+        <v>1246</v>
       </c>
       <c r="I162" t="s">
-        <v>1214</v>
+        <v>1247</v>
       </c>
       <c r="J162" t="s">
-        <v>1215</v>
+        <v>1248</v>
       </c>
       <c r="K162" t="s">
-        <v>1216</v>
+        <v>1249</v>
       </c>
       <c r="L162" t="s">
-        <v>1217</v>
+        <v>1250</v>
       </c>
       <c r="M162" t="s">
-        <v>1218</v>
+        <v>1251</v>
       </c>
       <c r="N162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
         <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>69</v>
+        <v>1252</v>
       </c>
       <c r="D163" t="s">
-        <v>1219</v>
+        <v>1253</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>1220</v>
+        <v>121</v>
       </c>
       <c r="I163" t="s">
-        <v>1221</v>
+        <v>1254</v>
       </c>
       <c r="J163" t="s">
-        <v>1222</v>
+        <v>1255</v>
       </c>
       <c r="K163" t="s">
-        <v>1223</v>
+        <v>1256</v>
       </c>
       <c r="L163" t="s">
-        <v>1224</v>
+        <v>1257</v>
       </c>
       <c r="M163" t="s">
-        <v>1225</v>
-[...1 lines deleted...]
-      <c r="N163"/>
+        <v>1258</v>
+      </c>
+      <c r="N163" t="s">
+        <v>1259</v>
+      </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1226</v>
+        <v>1260</v>
       </c>
       <c r="D164" t="s">
-        <v>1227</v>
+        <v>1261</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>69</v>
+        <v>1262</v>
       </c>
       <c r="I164" t="s">
-        <v>1228</v>
+        <v>1263</v>
       </c>
       <c r="J164" t="s">
-        <v>1229</v>
+        <v>1264</v>
       </c>
       <c r="K164" t="s">
-        <v>1230</v>
+        <v>1265</v>
       </c>
       <c r="L164" t="s">
-        <v>1231</v>
+        <v>1266</v>
       </c>
       <c r="M164" t="s">
-        <v>1232</v>
+        <v>1267</v>
       </c>
       <c r="N164" t="s">
-        <v>1233</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
         <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>69</v>
+        <v>1269</v>
       </c>
       <c r="D165" t="s">
-        <v>1234</v>
+        <v>1270</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>1235</v>
+        <v>1262</v>
       </c>
       <c r="I165" t="s">
-        <v>1236</v>
+        <v>1271</v>
       </c>
       <c r="J165" t="s">
-        <v>1237</v>
+        <v>1272</v>
       </c>
       <c r="K165" t="s">
-        <v>1238</v>
+        <v>1273</v>
       </c>
       <c r="L165" t="s">
-        <v>1239</v>
+        <v>1274</v>
       </c>
       <c r="M165" t="s">
-        <v>1240</v>
-[...1 lines deleted...]
-      <c r="N165"/>
+        <v>1275</v>
+      </c>
+      <c r="N165" t="s">
+        <v>1276</v>
+      </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
         <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>69</v>
+        <v>1277</v>
       </c>
       <c r="D166" t="s">
-        <v>1241</v>
+        <v>1278</v>
       </c>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>1242</v>
+        <v>121</v>
       </c>
       <c r="I166" t="s">
-        <v>1243</v>
+        <v>1279</v>
       </c>
       <c r="J166" t="s">
-        <v>1244</v>
+        <v>1280</v>
       </c>
       <c r="K166" t="s">
-        <v>1245</v>
+        <v>1281</v>
       </c>
       <c r="L166" t="s">
-        <v>1246</v>
+        <v>1282</v>
       </c>
       <c r="M166" t="s">
-        <v>1247</v>
-[...1 lines deleted...]
-      <c r="N166"/>
+        <v>1283</v>
+      </c>
+      <c r="N166" t="s">
+        <v>1284</v>
+      </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="D167" t="s">
-        <v>1248</v>
+        <v>1285</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1249</v>
+        <v>1286</v>
       </c>
       <c r="I167" t="s">
-        <v>1250</v>
+        <v>1287</v>
       </c>
       <c r="J167" t="s">
-        <v>1244</v>
+        <v>1288</v>
       </c>
       <c r="K167" t="s">
-        <v>1251</v>
+        <v>1289</v>
       </c>
       <c r="L167" t="s">
-        <v>1252</v>
+        <v>1290</v>
       </c>
       <c r="M167" t="s">
-        <v>1253</v>
+        <v>1291</v>
       </c>
       <c r="N167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
         <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1254</v>
+        <v>1292</v>
       </c>
       <c r="D168" t="s">
-        <v>1255</v>
+        <v>1293</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="I168" t="s">
-        <v>1256</v>
+        <v>1294</v>
       </c>
       <c r="J168" t="s">
-        <v>1257</v>
+        <v>658</v>
       </c>
       <c r="K168" t="s">
-        <v>1258</v>
+        <v>1295</v>
       </c>
       <c r="L168" t="s">
-        <v>1259</v>
+        <v>1296</v>
       </c>
       <c r="M168" t="s">
-        <v>1260</v>
+        <v>1297</v>
       </c>
       <c r="N168" t="s">
-        <v>1261</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>69</v>
+        <v>1299</v>
       </c>
       <c r="D169" t="s">
-        <v>1262</v>
-[...3 lines deleted...]
-      <c r="G169"/>
+        <v>1300</v>
+      </c>
+      <c r="E169" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F169" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G169" t="s">
+        <v>1303</v>
+      </c>
       <c r="H169" t="s">
-        <v>1263</v>
+        <v>1304</v>
       </c>
       <c r="I169" t="s">
-        <v>1264</v>
-[...3 lines deleted...]
-      </c>
+        <v>1305</v>
+      </c>
+      <c r="J169"/>
       <c r="K169" t="s">
-        <v>1266</v>
+        <v>1306</v>
       </c>
       <c r="L169" t="s">
-        <v>1267</v>
+        <v>1307</v>
       </c>
       <c r="M169" t="s">
-        <v>1268</v>
-[...1 lines deleted...]
-      <c r="N169"/>
+        <v>1308</v>
+      </c>
+      <c r="N169" t="s">
+        <v>1309</v>
+      </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>69</v>
+        <v>1310</v>
       </c>
       <c r="D170" t="s">
-        <v>1269</v>
-[...3 lines deleted...]
-      <c r="G170"/>
+        <v>1311</v>
+      </c>
+      <c r="E170" t="s">
+        <v>1312</v>
+      </c>
+      <c r="F170" t="s">
+        <v>1313</v>
+      </c>
+      <c r="G170" t="s">
+        <v>1314</v>
+      </c>
       <c r="H170" t="s">
-        <v>1270</v>
+        <v>1315</v>
       </c>
       <c r="I170" t="s">
-        <v>1271</v>
-[...3 lines deleted...]
-      </c>
+        <v>1316</v>
+      </c>
+      <c r="J170"/>
       <c r="K170" t="s">
-        <v>1273</v>
+        <v>1317</v>
       </c>
       <c r="L170" t="s">
-        <v>1274</v>
+        <v>1307</v>
       </c>
       <c r="M170" t="s">
-        <v>1275</v>
-[...1 lines deleted...]
-      <c r="N170"/>
+        <v>1318</v>
+      </c>
+      <c r="N170" t="s">
+        <v>1319</v>
+      </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1276</v>
+        <v>1320</v>
       </c>
       <c r="D171" t="s">
-        <v>1277</v>
-[...3 lines deleted...]
-      <c r="G171"/>
+        <v>1321</v>
+      </c>
+      <c r="E171" t="s">
+        <v>1322</v>
+      </c>
+      <c r="F171" t="s">
+        <v>1323</v>
+      </c>
+      <c r="G171" t="s">
+        <v>1324</v>
+      </c>
       <c r="H171" t="s">
-        <v>69</v>
+        <v>1325</v>
       </c>
       <c r="I171" t="s">
-        <v>1278</v>
-[...3 lines deleted...]
-      </c>
+        <v>1326</v>
+      </c>
+      <c r="J171"/>
       <c r="K171" t="s">
-        <v>1280</v>
+        <v>1327</v>
       </c>
       <c r="L171" t="s">
-        <v>1281</v>
+        <v>1307</v>
       </c>
       <c r="M171" t="s">
-        <v>1282</v>
+        <v>1328</v>
       </c>
       <c r="N171" t="s">
-        <v>1283</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1284</v>
+        <v>1330</v>
       </c>
       <c r="D172" t="s">
-        <v>1285</v>
-[...3 lines deleted...]
-      <c r="G172"/>
+        <v>1331</v>
+      </c>
+      <c r="E172" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F172" t="s">
+        <v>1333</v>
+      </c>
+      <c r="G172" t="s">
+        <v>1334</v>
+      </c>
       <c r="H172" t="s">
-        <v>1286</v>
+        <v>1335</v>
       </c>
       <c r="I172" t="s">
-        <v>1287</v>
-[...3 lines deleted...]
-      </c>
+        <v>1336</v>
+      </c>
+      <c r="J172"/>
       <c r="K172" t="s">
-        <v>1289</v>
+        <v>1337</v>
       </c>
       <c r="L172" t="s">
-        <v>1290</v>
+        <v>1338</v>
       </c>
       <c r="M172" t="s">
-        <v>1291</v>
+        <v>1339</v>
       </c>
       <c r="N172" t="s">
-        <v>1292</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1293</v>
+        <v>1341</v>
       </c>
       <c r="D173" t="s">
-        <v>1294</v>
-[...3 lines deleted...]
-      <c r="G173"/>
+        <v>1331</v>
+      </c>
+      <c r="E173" t="s">
+        <v>1342</v>
+      </c>
+      <c r="F173" t="s">
+        <v>1343</v>
+      </c>
+      <c r="G173" t="s">
+        <v>1344</v>
+      </c>
       <c r="H173" t="s">
-        <v>1286</v>
+        <v>1345</v>
       </c>
       <c r="I173" t="s">
-        <v>1295</v>
-[...3 lines deleted...]
-      </c>
+        <v>1346</v>
+      </c>
+      <c r="J173"/>
       <c r="K173" t="s">
-        <v>1297</v>
+        <v>1347</v>
       </c>
       <c r="L173" t="s">
-        <v>1298</v>
+        <v>1307</v>
       </c>
       <c r="M173" t="s">
-        <v>1299</v>
+        <v>1348</v>
       </c>
       <c r="N173" t="s">
-        <v>1300</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1301</v>
+        <v>1350</v>
       </c>
       <c r="D174" t="s">
-        <v>1302</v>
-[...3 lines deleted...]
-      <c r="G174"/>
+        <v>1331</v>
+      </c>
+      <c r="E174" t="s">
+        <v>1351</v>
+      </c>
+      <c r="F174" t="s">
+        <v>1352</v>
+      </c>
+      <c r="G174" t="s">
+        <v>1353</v>
+      </c>
       <c r="H174" t="s">
-        <v>69</v>
+        <v>1354</v>
       </c>
       <c r="I174" t="s">
-        <v>1303</v>
-[...3 lines deleted...]
-      </c>
+        <v>1355</v>
+      </c>
+      <c r="J174"/>
       <c r="K174" t="s">
-        <v>1305</v>
+        <v>1356</v>
       </c>
       <c r="L174" t="s">
-        <v>1306</v>
+        <v>1338</v>
       </c>
       <c r="M174" t="s">
-        <v>1307</v>
+        <v>1357</v>
       </c>
       <c r="N174" t="s">
-        <v>1308</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>69</v>
+        <v>1359</v>
       </c>
       <c r="D175" t="s">
-        <v>1309</v>
-[...3 lines deleted...]
-      <c r="G175"/>
+        <v>1331</v>
+      </c>
+      <c r="E175" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F175" t="s">
+        <v>1361</v>
+      </c>
+      <c r="G175" t="s">
+        <v>1362</v>
+      </c>
       <c r="H175" t="s">
-        <v>1310</v>
+        <v>1363</v>
       </c>
       <c r="I175" t="s">
-        <v>1311</v>
-[...3 lines deleted...]
-      </c>
+        <v>1364</v>
+      </c>
+      <c r="J175"/>
       <c r="K175" t="s">
-        <v>1313</v>
+        <v>1365</v>
       </c>
       <c r="L175" t="s">
-        <v>1314</v>
+        <v>1307</v>
       </c>
       <c r="M175" t="s">
-        <v>1315</v>
-[...1 lines deleted...]
-      <c r="N175"/>
+        <v>1366</v>
+      </c>
+      <c r="N175" t="s">
+        <v>1367</v>
+      </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1316</v>
+        <v>1368</v>
       </c>
       <c r="D176" t="s">
-        <v>1317</v>
-[...3 lines deleted...]
-      <c r="G176"/>
+        <v>1369</v>
+      </c>
+      <c r="E176" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F176" t="s">
+        <v>1371</v>
+      </c>
+      <c r="G176" t="s">
+        <v>1372</v>
+      </c>
       <c r="H176" t="s">
-        <v>69</v>
+        <v>1373</v>
       </c>
       <c r="I176" t="s">
-        <v>1318</v>
-[...3 lines deleted...]
-      </c>
+        <v>1374</v>
+      </c>
+      <c r="J176"/>
       <c r="K176" t="s">
-        <v>1320</v>
+        <v>1375</v>
       </c>
       <c r="L176" t="s">
-        <v>1321</v>
+        <v>1338</v>
       </c>
       <c r="M176" t="s">
-        <v>1322</v>
+        <v>1376</v>
       </c>
       <c r="N176" t="s">
-        <v>1323</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1324</v>
+        <v>1378</v>
       </c>
       <c r="D177" t="s">
-        <v>1325</v>
+        <v>1379</v>
       </c>
       <c r="E177" t="s">
-        <v>1326</v>
+        <v>1380</v>
       </c>
       <c r="F177" t="s">
-        <v>1327</v>
+        <v>1381</v>
       </c>
       <c r="G177" t="s">
-        <v>1328</v>
+        <v>1382</v>
       </c>
       <c r="H177" t="s">
-        <v>1329</v>
+        <v>1383</v>
       </c>
       <c r="I177" t="s">
-        <v>1330</v>
+        <v>1384</v>
       </c>
       <c r="J177"/>
       <c r="K177" t="s">
-        <v>1331</v>
+        <v>1385</v>
       </c>
       <c r="L177" t="s">
-        <v>121</v>
+        <v>1338</v>
       </c>
       <c r="M177" t="s">
-        <v>1332</v>
+        <v>1386</v>
       </c>
       <c r="N177" t="s">
-        <v>1333</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1334</v>
+        <v>1388</v>
       </c>
       <c r="D178" t="s">
-        <v>1335</v>
+        <v>1369</v>
       </c>
       <c r="E178" t="s">
-        <v>1336</v>
+        <v>1389</v>
       </c>
       <c r="F178" t="s">
-        <v>1337</v>
+        <v>1390</v>
       </c>
       <c r="G178" t="s">
-        <v>1338</v>
+        <v>1391</v>
       </c>
       <c r="H178" t="s">
-        <v>1339</v>
+        <v>1392</v>
       </c>
       <c r="I178" t="s">
-        <v>1340</v>
+        <v>1393</v>
       </c>
       <c r="J178"/>
       <c r="K178" t="s">
-        <v>1341</v>
+        <v>1394</v>
       </c>
       <c r="L178" t="s">
-        <v>121</v>
+        <v>1338</v>
       </c>
       <c r="M178" t="s">
-        <v>1342</v>
+        <v>1395</v>
       </c>
       <c r="N178" t="s">
-        <v>1343</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1344</v>
+        <v>1397</v>
       </c>
       <c r="D179" t="s">
-        <v>1345</v>
+        <v>1369</v>
       </c>
       <c r="E179" t="s">
-        <v>1346</v>
+        <v>1398</v>
       </c>
       <c r="F179" t="s">
-        <v>1347</v>
+        <v>1399</v>
       </c>
       <c r="G179" t="s">
-        <v>1348</v>
+        <v>1400</v>
       </c>
       <c r="H179" t="s">
-        <v>1349</v>
+        <v>1401</v>
       </c>
       <c r="I179" t="s">
-        <v>1350</v>
+        <v>1402</v>
       </c>
       <c r="J179"/>
       <c r="K179" t="s">
-        <v>1351</v>
+        <v>1403</v>
       </c>
       <c r="L179" t="s">
-        <v>121</v>
+        <v>1338</v>
       </c>
       <c r="M179" t="s">
-        <v>1352</v>
+        <v>1404</v>
       </c>
       <c r="N179" t="s">
-        <v>1353</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1354</v>
+        <v>1406</v>
       </c>
       <c r="D180" t="s">
-        <v>1355</v>
+        <v>1379</v>
       </c>
       <c r="E180" t="s">
-        <v>1356</v>
+        <v>1407</v>
       </c>
       <c r="F180" t="s">
-        <v>1357</v>
+        <v>1408</v>
       </c>
       <c r="G180" t="s">
-        <v>1358</v>
+        <v>1409</v>
       </c>
       <c r="H180" t="s">
-        <v>1359</v>
+        <v>1410</v>
       </c>
       <c r="I180" t="s">
-        <v>1360</v>
+        <v>1411</v>
       </c>
       <c r="J180"/>
       <c r="K180" t="s">
-        <v>1361</v>
+        <v>1412</v>
       </c>
       <c r="L180" t="s">
-        <v>140</v>
+        <v>1338</v>
       </c>
       <c r="M180" t="s">
-        <v>1362</v>
+        <v>1413</v>
       </c>
       <c r="N180" t="s">
-        <v>1363</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1364</v>
+        <v>1415</v>
       </c>
       <c r="D181" t="s">
-        <v>1355</v>
+        <v>1379</v>
       </c>
       <c r="E181" t="s">
-        <v>1365</v>
+        <v>1416</v>
       </c>
       <c r="F181" t="s">
-        <v>1366</v>
+        <v>1417</v>
       </c>
       <c r="G181" t="s">
-        <v>1367</v>
+        <v>1418</v>
       </c>
       <c r="H181" t="s">
-        <v>1368</v>
+        <v>1419</v>
       </c>
       <c r="I181" t="s">
-        <v>1369</v>
+        <v>1420</v>
       </c>
       <c r="J181"/>
       <c r="K181" t="s">
-        <v>1370</v>
+        <v>1421</v>
       </c>
       <c r="L181" t="s">
-        <v>121</v>
+        <v>1338</v>
       </c>
       <c r="M181" t="s">
-        <v>1371</v>
+        <v>1422</v>
       </c>
       <c r="N181" t="s">
-        <v>1372</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1373</v>
+        <v>1424</v>
       </c>
       <c r="D182" t="s">
-        <v>1355</v>
+        <v>1379</v>
       </c>
       <c r="E182" t="s">
-        <v>1374</v>
+        <v>1425</v>
       </c>
       <c r="F182" t="s">
-        <v>1375</v>
+        <v>1426</v>
       </c>
       <c r="G182" t="s">
-        <v>1376</v>
+        <v>1427</v>
       </c>
       <c r="H182" t="s">
-        <v>1377</v>
+        <v>1428</v>
       </c>
       <c r="I182" t="s">
-        <v>1378</v>
+        <v>1429</v>
       </c>
       <c r="J182"/>
       <c r="K182" t="s">
-        <v>1379</v>
+        <v>1430</v>
       </c>
       <c r="L182" t="s">
-        <v>140</v>
+        <v>1338</v>
       </c>
       <c r="M182" t="s">
-        <v>1380</v>
+        <v>1431</v>
       </c>
       <c r="N182" t="s">
-        <v>1381</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1382</v>
+        <v>1433</v>
       </c>
       <c r="D183" t="s">
-        <v>1355</v>
+        <v>1434</v>
       </c>
       <c r="E183" t="s">
-        <v>1383</v>
+        <v>1435</v>
       </c>
       <c r="F183" t="s">
-        <v>1384</v>
+        <v>1436</v>
       </c>
       <c r="G183" t="s">
-        <v>1385</v>
+        <v>1437</v>
       </c>
       <c r="H183" t="s">
-        <v>1386</v>
+        <v>1438</v>
       </c>
       <c r="I183" t="s">
-        <v>1387</v>
+        <v>1439</v>
       </c>
       <c r="J183"/>
       <c r="K183" t="s">
-        <v>1388</v>
+        <v>1440</v>
       </c>
       <c r="L183" t="s">
-        <v>121</v>
+        <v>1307</v>
       </c>
       <c r="M183" t="s">
-        <v>1389</v>
+        <v>1441</v>
       </c>
       <c r="N183" t="s">
-        <v>1390</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1391</v>
+        <v>1443</v>
       </c>
       <c r="D184" t="s">
-        <v>1392</v>
+        <v>1444</v>
       </c>
       <c r="E184" t="s">
-        <v>1393</v>
+        <v>1445</v>
       </c>
       <c r="F184" t="s">
-        <v>1394</v>
+        <v>1446</v>
       </c>
       <c r="G184" t="s">
-        <v>1395</v>
+        <v>1447</v>
       </c>
       <c r="H184" t="s">
-        <v>1396</v>
+        <v>1448</v>
       </c>
       <c r="I184" t="s">
-        <v>1397</v>
+        <v>1449</v>
       </c>
       <c r="J184"/>
       <c r="K184" t="s">
-        <v>1398</v>
+        <v>1450</v>
       </c>
       <c r="L184" t="s">
-        <v>140</v>
+        <v>1307</v>
       </c>
       <c r="M184" t="s">
-        <v>1399</v>
+        <v>1451</v>
       </c>
       <c r="N184" t="s">
-        <v>1400</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1401</v>
+        <v>1453</v>
       </c>
       <c r="D185" t="s">
-        <v>1402</v>
+        <v>1444</v>
       </c>
       <c r="E185" t="s">
-        <v>1403</v>
+        <v>1454</v>
       </c>
       <c r="F185" t="s">
-        <v>1404</v>
+        <v>1455</v>
       </c>
       <c r="G185" t="s">
-        <v>1405</v>
+        <v>1456</v>
       </c>
       <c r="H185" t="s">
-        <v>1406</v>
+        <v>1457</v>
       </c>
       <c r="I185" t="s">
-        <v>1407</v>
+        <v>1458</v>
       </c>
       <c r="J185"/>
       <c r="K185" t="s">
-        <v>1408</v>
+        <v>1459</v>
       </c>
       <c r="L185" t="s">
-        <v>140</v>
+        <v>1338</v>
       </c>
       <c r="M185" t="s">
-        <v>1409</v>
+        <v>1460</v>
       </c>
       <c r="N185" t="s">
-        <v>1410</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1411</v>
+        <v>1462</v>
       </c>
       <c r="D186" t="s">
-        <v>1392</v>
+        <v>1463</v>
       </c>
       <c r="E186" t="s">
-        <v>1412</v>
+        <v>1464</v>
       </c>
       <c r="F186" t="s">
-        <v>1413</v>
+        <v>1465</v>
       </c>
       <c r="G186" t="s">
-        <v>1414</v>
+        <v>1466</v>
       </c>
       <c r="H186" t="s">
-        <v>1415</v>
+        <v>1467</v>
       </c>
       <c r="I186" t="s">
-        <v>1416</v>
+        <v>1468</v>
       </c>
       <c r="J186"/>
       <c r="K186" t="s">
-        <v>1417</v>
+        <v>1469</v>
       </c>
       <c r="L186" t="s">
-        <v>140</v>
+        <v>1307</v>
       </c>
       <c r="M186" t="s">
-        <v>1418</v>
+        <v>1470</v>
       </c>
       <c r="N186" t="s">
-        <v>1419</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1420</v>
+        <v>1472</v>
       </c>
       <c r="D187" t="s">
-        <v>1392</v>
+        <v>1463</v>
       </c>
       <c r="E187" t="s">
-        <v>1421</v>
+        <v>1473</v>
       </c>
       <c r="F187" t="s">
-        <v>1422</v>
+        <v>1474</v>
       </c>
       <c r="G187" t="s">
-        <v>1423</v>
+        <v>1475</v>
       </c>
       <c r="H187" t="s">
-        <v>1424</v>
+        <v>1476</v>
       </c>
       <c r="I187" t="s">
-        <v>1425</v>
+        <v>1477</v>
       </c>
       <c r="J187"/>
       <c r="K187" t="s">
-        <v>1426</v>
+        <v>1478</v>
       </c>
       <c r="L187" t="s">
-        <v>140</v>
+        <v>1307</v>
       </c>
       <c r="M187" t="s">
-        <v>1427</v>
+        <v>1479</v>
       </c>
       <c r="N187" t="s">
-        <v>1428</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1429</v>
+        <v>1481</v>
       </c>
       <c r="D188" t="s">
-        <v>1402</v>
+        <v>1482</v>
       </c>
       <c r="E188" t="s">
-        <v>1430</v>
+        <v>1483</v>
       </c>
       <c r="F188" t="s">
-        <v>1431</v>
+        <v>1484</v>
       </c>
       <c r="G188" t="s">
-        <v>1432</v>
+        <v>1485</v>
       </c>
       <c r="H188" t="s">
-        <v>1433</v>
+        <v>1486</v>
       </c>
       <c r="I188" t="s">
-        <v>1434</v>
+        <v>1487</v>
       </c>
       <c r="J188"/>
       <c r="K188" t="s">
-        <v>1435</v>
+        <v>1488</v>
       </c>
       <c r="L188" t="s">
-        <v>140</v>
+        <v>1307</v>
       </c>
       <c r="M188" t="s">
-        <v>1436</v>
+        <v>1489</v>
       </c>
       <c r="N188" t="s">
-        <v>1437</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1438</v>
+        <v>1491</v>
       </c>
       <c r="D189" t="s">
-        <v>1402</v>
+        <v>1463</v>
       </c>
       <c r="E189" t="s">
-        <v>1439</v>
+        <v>1492</v>
       </c>
       <c r="F189" t="s">
-        <v>1440</v>
+        <v>1493</v>
       </c>
       <c r="G189" t="s">
-        <v>1441</v>
+        <v>1494</v>
       </c>
       <c r="H189" t="s">
-        <v>1442</v>
+        <v>1495</v>
       </c>
       <c r="I189" t="s">
-        <v>1443</v>
+        <v>1496</v>
       </c>
       <c r="J189"/>
       <c r="K189" t="s">
-        <v>1444</v>
+        <v>1497</v>
       </c>
       <c r="L189" t="s">
-        <v>140</v>
+        <v>1307</v>
       </c>
       <c r="M189" t="s">
-        <v>1445</v>
+        <v>1498</v>
       </c>
       <c r="N189" t="s">
-        <v>1446</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
-      <c r="C190" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C190"/>
       <c r="D190" t="s">
-        <v>1402</v>
-[...9 lines deleted...]
-      </c>
+        <v>1500</v>
+      </c>
+      <c r="E190"/>
+      <c r="F190"/>
+      <c r="G190"/>
       <c r="H190" t="s">
-        <v>1451</v>
+        <v>1501</v>
       </c>
       <c r="I190" t="s">
-        <v>1452</v>
+        <v>1502</v>
       </c>
       <c r="J190"/>
       <c r="K190" t="s">
-        <v>1453</v>
+        <v>1503</v>
       </c>
       <c r="L190" t="s">
-        <v>140</v>
+        <v>1504</v>
       </c>
       <c r="M190" t="s">
-        <v>1454</v>
-[...3 lines deleted...]
-      </c>
+        <v>1505</v>
+      </c>
+      <c r="N190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1456</v>
+        <v>1506</v>
       </c>
       <c r="D191" t="s">
-        <v>1457</v>
+        <v>1507</v>
       </c>
       <c r="E191" t="s">
-        <v>1458</v>
+        <v>1508</v>
       </c>
       <c r="F191" t="s">
-        <v>1459</v>
+        <v>1509</v>
       </c>
       <c r="G191" t="s">
-        <v>1460</v>
+        <v>1510</v>
       </c>
       <c r="H191" t="s">
-        <v>1461</v>
+        <v>1511</v>
       </c>
       <c r="I191" t="s">
-        <v>1462</v>
+        <v>1512</v>
       </c>
       <c r="J191"/>
       <c r="K191" t="s">
-        <v>1463</v>
+        <v>1513</v>
       </c>
       <c r="L191" t="s">
-        <v>121</v>
+        <v>1338</v>
       </c>
       <c r="M191" t="s">
-        <v>1464</v>
+        <v>1514</v>
       </c>
       <c r="N191" t="s">
-        <v>1465</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1466</v>
+        <v>1516</v>
       </c>
       <c r="D192" t="s">
-        <v>1467</v>
-[...9 lines deleted...]
-      </c>
+        <v>1517</v>
+      </c>
+      <c r="E192"/>
+      <c r="F192"/>
+      <c r="G192"/>
       <c r="H192" t="s">
-        <v>1471</v>
+        <v>1518</v>
       </c>
       <c r="I192" t="s">
-        <v>1472</v>
+        <v>1519</v>
       </c>
       <c r="J192"/>
       <c r="K192" t="s">
-        <v>1473</v>
+        <v>1520</v>
       </c>
       <c r="L192" t="s">
-        <v>121</v>
+        <v>1521</v>
       </c>
       <c r="M192" t="s">
-        <v>1474</v>
+        <v>1522</v>
       </c>
       <c r="N192" t="s">
-        <v>1475</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
-      <c r="C193" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C193"/>
       <c r="D193" t="s">
-        <v>1467</v>
-[...9 lines deleted...]
-      </c>
+        <v>1524</v>
+      </c>
+      <c r="E193"/>
+      <c r="F193"/>
+      <c r="G193"/>
       <c r="H193" t="s">
-        <v>1480</v>
+        <v>1525</v>
       </c>
       <c r="I193" t="s">
-        <v>1481</v>
+        <v>1526</v>
       </c>
       <c r="J193"/>
       <c r="K193" t="s">
-        <v>1482</v>
+        <v>1527</v>
       </c>
       <c r="L193" t="s">
-        <v>140</v>
+        <v>1528</v>
       </c>
       <c r="M193" t="s">
-        <v>1483</v>
-[...3 lines deleted...]
-      </c>
+        <v>1529</v>
+      </c>
+      <c r="N193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1485</v>
+        <v>1530</v>
       </c>
       <c r="D194" t="s">
-        <v>1486</v>
-[...9 lines deleted...]
-      </c>
+        <v>1517</v>
+      </c>
+      <c r="E194"/>
+      <c r="F194"/>
+      <c r="G194"/>
       <c r="H194" t="s">
-        <v>1490</v>
+        <v>1531</v>
       </c>
       <c r="I194" t="s">
-        <v>1491</v>
+        <v>1532</v>
       </c>
       <c r="J194"/>
       <c r="K194" t="s">
-        <v>1492</v>
+        <v>1533</v>
       </c>
       <c r="L194" t="s">
-        <v>121</v>
+        <v>1534</v>
       </c>
       <c r="M194" t="s">
-        <v>1493</v>
+        <v>1535</v>
       </c>
       <c r="N194" t="s">
-        <v>1494</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1495</v>
+        <v>1537</v>
       </c>
       <c r="D195" t="s">
-        <v>1486</v>
-[...9 lines deleted...]
-      </c>
+        <v>1517</v>
+      </c>
+      <c r="E195"/>
+      <c r="F195"/>
+      <c r="G195"/>
       <c r="H195" t="s">
-        <v>1499</v>
+        <v>1538</v>
       </c>
       <c r="I195" t="s">
-        <v>1500</v>
+        <v>1539</v>
       </c>
       <c r="J195"/>
       <c r="K195" t="s">
-        <v>1501</v>
+        <v>1540</v>
       </c>
       <c r="L195" t="s">
-        <v>121</v>
+        <v>1541</v>
       </c>
       <c r="M195" t="s">
-        <v>1502</v>
+        <v>1542</v>
       </c>
       <c r="N195" t="s">
-        <v>1503</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1504</v>
+        <v>1544</v>
       </c>
       <c r="D196" t="s">
-        <v>1505</v>
-[...9 lines deleted...]
-      </c>
+        <v>1517</v>
+      </c>
+      <c r="E196"/>
+      <c r="F196"/>
+      <c r="G196"/>
       <c r="H196" t="s">
-        <v>1509</v>
+        <v>1545</v>
       </c>
       <c r="I196" t="s">
-        <v>1510</v>
+        <v>1546</v>
       </c>
       <c r="J196"/>
       <c r="K196" t="s">
-        <v>1511</v>
+        <v>1547</v>
       </c>
       <c r="L196" t="s">
-        <v>121</v>
+        <v>1548</v>
       </c>
       <c r="M196" t="s">
-        <v>1512</v>
+        <v>1549</v>
       </c>
       <c r="N196" t="s">
-        <v>1513</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1514</v>
+        <v>1551</v>
       </c>
       <c r="D197" t="s">
-        <v>1486</v>
-[...7 lines deleted...]
-      <c r="G197" t="s">
         <v>1517</v>
       </c>
+      <c r="E197"/>
+      <c r="F197"/>
+      <c r="G197"/>
       <c r="H197" t="s">
-        <v>1518</v>
+        <v>1552</v>
       </c>
       <c r="I197" t="s">
-        <v>1519</v>
+        <v>1553</v>
       </c>
       <c r="J197"/>
       <c r="K197" t="s">
-        <v>1520</v>
+        <v>1554</v>
       </c>
       <c r="L197" t="s">
-        <v>121</v>
+        <v>1555</v>
       </c>
       <c r="M197" t="s">
-        <v>1521</v>
+        <v>1556</v>
       </c>
       <c r="N197" t="s">
-        <v>1522</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
         <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
-      <c r="C198"/>
+      <c r="C198" t="s">
+        <v>1558</v>
+      </c>
       <c r="D198" t="s">
-        <v>1523</v>
+        <v>1559</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>1524</v>
+        <v>1560</v>
       </c>
       <c r="I198" t="s">
-        <v>1525</v>
+        <v>1561</v>
       </c>
       <c r="J198"/>
       <c r="K198" t="s">
-        <v>1526</v>
+        <v>1562</v>
       </c>
       <c r="L198" t="s">
-        <v>1527</v>
+        <v>1563</v>
       </c>
       <c r="M198" t="s">
-        <v>1528</v>
-[...1 lines deleted...]
-      <c r="N198"/>
+        <v>1564</v>
+      </c>
+      <c r="N198" t="s">
+        <v>1565</v>
+      </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1529</v>
+        <v>121</v>
       </c>
       <c r="D199" t="s">
-        <v>1530</v>
-[...9 lines deleted...]
-      </c>
+        <v>1566</v>
+      </c>
+      <c r="E199"/>
+      <c r="F199"/>
+      <c r="G199"/>
       <c r="H199" t="s">
-        <v>1534</v>
+        <v>1567</v>
       </c>
       <c r="I199" t="s">
-        <v>1535</v>
+        <v>1568</v>
       </c>
       <c r="J199"/>
       <c r="K199" t="s">
-        <v>1536</v>
+        <v>1569</v>
       </c>
       <c r="L199" t="s">
-        <v>140</v>
+        <v>1570</v>
       </c>
       <c r="M199" t="s">
-        <v>1537</v>
-[...3 lines deleted...]
-      </c>
+        <v>1571</v>
+      </c>
+      <c r="N199"/>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1539</v>
+        <v>121</v>
       </c>
       <c r="D200" t="s">
-        <v>1540</v>
+        <v>521</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>1541</v>
+        <v>1572</v>
       </c>
       <c r="I200" t="s">
-        <v>1542</v>
+        <v>1573</v>
       </c>
       <c r="J200"/>
       <c r="K200" t="s">
-        <v>1543</v>
+        <v>1574</v>
       </c>
       <c r="L200" t="s">
-        <v>1544</v>
+        <v>1575</v>
       </c>
       <c r="M200" t="s">
-        <v>1545</v>
-[...3 lines deleted...]
-      </c>
+        <v>1576</v>
+      </c>
+      <c r="N200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
         <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
-      <c r="C201"/>
+      <c r="C201" t="s">
+        <v>1577</v>
+      </c>
       <c r="D201" t="s">
-        <v>1547</v>
+        <v>1517</v>
       </c>
       <c r="E201"/>
       <c r="F201"/>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>1548</v>
+        <v>1578</v>
       </c>
       <c r="I201" t="s">
-        <v>1549</v>
+        <v>1579</v>
       </c>
       <c r="J201"/>
       <c r="K201" t="s">
-        <v>1550</v>
+        <v>1580</v>
       </c>
       <c r="L201" t="s">
-        <v>1551</v>
+        <v>1581</v>
       </c>
       <c r="M201" t="s">
-        <v>1552</v>
-[...1 lines deleted...]
-      <c r="N201"/>
+        <v>1582</v>
+      </c>
+      <c r="N201" t="s">
+        <v>1583</v>
+      </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
         <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1553</v>
+        <v>121</v>
       </c>
       <c r="D202" t="s">
-        <v>1540</v>
+        <v>1584</v>
       </c>
       <c r="E202"/>
       <c r="F202"/>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>1554</v>
+        <v>1585</v>
       </c>
       <c r="I202" t="s">
-        <v>1555</v>
+        <v>1586</v>
       </c>
       <c r="J202"/>
       <c r="K202" t="s">
-        <v>1556</v>
+        <v>1587</v>
       </c>
       <c r="L202" t="s">
-        <v>1557</v>
+        <v>1588</v>
       </c>
       <c r="M202" t="s">
-        <v>1558</v>
-[...3 lines deleted...]
-      </c>
+        <v>1589</v>
+      </c>
+      <c r="N202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
         <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
-      <c r="C203" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C203"/>
       <c r="D203" t="s">
-        <v>1540</v>
+        <v>1590</v>
       </c>
       <c r="E203"/>
       <c r="F203"/>
       <c r="G203"/>
       <c r="H203" t="s">
-        <v>1561</v>
+        <v>1525</v>
       </c>
       <c r="I203" t="s">
-        <v>1562</v>
+        <v>1591</v>
       </c>
       <c r="J203"/>
       <c r="K203" t="s">
-        <v>1563</v>
+        <v>1592</v>
       </c>
       <c r="L203" t="s">
-        <v>1564</v>
+        <v>1593</v>
       </c>
       <c r="M203" t="s">
-        <v>1565</v>
-[...3 lines deleted...]
-      </c>
+        <v>1594</v>
+      </c>
+      <c r="N203"/>
     </row>
     <row r="204">
       <c r="A204" t="s">
         <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
-      <c r="C204" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C204"/>
       <c r="D204" t="s">
-        <v>1540</v>
+        <v>1595</v>
       </c>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>1568</v>
+        <v>1596</v>
       </c>
       <c r="I204" t="s">
-        <v>1569</v>
+        <v>1597</v>
       </c>
       <c r="J204"/>
       <c r="K204" t="s">
-        <v>1570</v>
+        <v>1598</v>
       </c>
       <c r="L204" t="s">
-        <v>1571</v>
+        <v>1599</v>
       </c>
       <c r="M204" t="s">
-        <v>1572</v>
-[...3 lines deleted...]
-      </c>
+        <v>1600</v>
+      </c>
+      <c r="N204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
         <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1574</v>
+        <v>1601</v>
       </c>
       <c r="D205" t="s">
-        <v>1540</v>
+        <v>1517</v>
       </c>
       <c r="E205"/>
       <c r="F205"/>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>1575</v>
+        <v>1602</v>
       </c>
       <c r="I205" t="s">
-        <v>1576</v>
+        <v>1603</v>
       </c>
       <c r="J205"/>
       <c r="K205" t="s">
-        <v>1577</v>
+        <v>1604</v>
       </c>
       <c r="L205" t="s">
-        <v>1578</v>
+        <v>1605</v>
       </c>
       <c r="M205" t="s">
-        <v>1579</v>
+        <v>1606</v>
       </c>
       <c r="N205" t="s">
-        <v>1580</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
         <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1581</v>
+        <v>1608</v>
       </c>
       <c r="D206" t="s">
-        <v>1582</v>
+        <v>1609</v>
       </c>
       <c r="E206"/>
       <c r="F206"/>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>1583</v>
+        <v>1610</v>
       </c>
       <c r="I206" t="s">
-        <v>1584</v>
+        <v>1611</v>
       </c>
       <c r="J206"/>
       <c r="K206" t="s">
-        <v>1585</v>
+        <v>1612</v>
       </c>
       <c r="L206" t="s">
-        <v>1586</v>
+        <v>1613</v>
       </c>
       <c r="M206" t="s">
-        <v>1587</v>
+        <v>1614</v>
       </c>
       <c r="N206" t="s">
-        <v>1588</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
         <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
-      <c r="C207" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C207"/>
       <c r="D207" t="s">
-        <v>1589</v>
+        <v>1616</v>
       </c>
       <c r="E207"/>
       <c r="F207"/>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>1590</v>
+        <v>1617</v>
       </c>
       <c r="I207" t="s">
-        <v>1591</v>
+        <v>1618</v>
       </c>
       <c r="J207"/>
       <c r="K207" t="s">
-        <v>1592</v>
+        <v>1619</v>
       </c>
       <c r="L207" t="s">
-        <v>1593</v>
+        <v>1620</v>
       </c>
       <c r="M207" t="s">
-        <v>1594</v>
+        <v>1621</v>
       </c>
       <c r="N207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
         <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>69</v>
+        <v>1622</v>
       </c>
       <c r="D208" t="s">
-        <v>39</v>
+        <v>1517</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>1595</v>
+        <v>1623</v>
       </c>
       <c r="I208" t="s">
-        <v>1596</v>
+        <v>1624</v>
       </c>
       <c r="J208"/>
       <c r="K208" t="s">
-        <v>1597</v>
+        <v>1625</v>
       </c>
       <c r="L208" t="s">
-        <v>1598</v>
+        <v>1626</v>
       </c>
       <c r="M208" t="s">
-        <v>1599</v>
-[...1 lines deleted...]
-      <c r="N208"/>
+        <v>1627</v>
+      </c>
+      <c r="N208" t="s">
+        <v>1628</v>
+      </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1600</v>
+        <v>1629</v>
       </c>
       <c r="D209" t="s">
-        <v>1540</v>
-[...3 lines deleted...]
-      <c r="G209"/>
+        <v>1630</v>
+      </c>
+      <c r="E209" t="s">
+        <v>1631</v>
+      </c>
+      <c r="F209" t="s">
+        <v>1632</v>
+      </c>
+      <c r="G209" t="s">
+        <v>1633</v>
+      </c>
       <c r="H209" t="s">
-        <v>1601</v>
+        <v>1634</v>
       </c>
       <c r="I209" t="s">
-        <v>1602</v>
+        <v>1635</v>
       </c>
       <c r="J209"/>
       <c r="K209" t="s">
-        <v>1603</v>
+        <v>1636</v>
       </c>
       <c r="L209" t="s">
-        <v>1604</v>
+        <v>1637</v>
       </c>
       <c r="M209" t="s">
-        <v>1605</v>
+        <v>1638</v>
       </c>
       <c r="N209" t="s">
-        <v>1606</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>69</v>
+        <v>1640</v>
       </c>
       <c r="D210" t="s">
-        <v>1607</v>
-[...3 lines deleted...]
-      <c r="G210"/>
+        <v>1641</v>
+      </c>
+      <c r="E210" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F210" t="s">
+        <v>1643</v>
+      </c>
+      <c r="G210" t="s">
+        <v>1644</v>
+      </c>
       <c r="H210" t="s">
-        <v>1608</v>
+        <v>1645</v>
       </c>
       <c r="I210" t="s">
-        <v>1609</v>
+        <v>1646</v>
       </c>
       <c r="J210"/>
       <c r="K210" t="s">
-        <v>1610</v>
+        <v>1647</v>
       </c>
       <c r="L210" t="s">
-        <v>1611</v>
+        <v>1648</v>
       </c>
       <c r="M210" t="s">
-        <v>1612</v>
-[...1 lines deleted...]
-      <c r="N210"/>
+        <v>1649</v>
+      </c>
+      <c r="N210" t="s">
+        <v>1650</v>
+      </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
-      <c r="C211"/>
+      <c r="C211" t="s">
+        <v>1651</v>
+      </c>
       <c r="D211" t="s">
-        <v>1613</v>
-[...3 lines deleted...]
-      <c r="G211"/>
+        <v>1652</v>
+      </c>
+      <c r="E211" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F211" t="s">
+        <v>1654</v>
+      </c>
+      <c r="G211" t="s">
+        <v>1655</v>
+      </c>
       <c r="H211" t="s">
-        <v>1548</v>
+        <v>1656</v>
       </c>
       <c r="I211" t="s">
-        <v>1614</v>
+        <v>1657</v>
       </c>
       <c r="J211"/>
       <c r="K211" t="s">
-        <v>1615</v>
+        <v>1658</v>
       </c>
       <c r="L211" t="s">
-        <v>1616</v>
+        <v>1659</v>
       </c>
       <c r="M211" t="s">
-        <v>1617</v>
-[...1 lines deleted...]
-      <c r="N211"/>
+        <v>1660</v>
+      </c>
+      <c r="N211" t="s">
+        <v>1661</v>
+      </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
-      <c r="C212"/>
+      <c r="C212" t="s">
+        <v>1651</v>
+      </c>
       <c r="D212" t="s">
-        <v>1618</v>
-[...3 lines deleted...]
-      <c r="G212"/>
+        <v>1652</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F212" t="s">
+        <v>1654</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1655</v>
+      </c>
       <c r="H212" t="s">
-        <v>1619</v>
+        <v>1662</v>
       </c>
       <c r="I212" t="s">
-        <v>1620</v>
+        <v>1663</v>
       </c>
       <c r="J212"/>
       <c r="K212" t="s">
-        <v>1621</v>
+        <v>1664</v>
       </c>
       <c r="L212" t="s">
-        <v>1622</v>
+        <v>1665</v>
       </c>
       <c r="M212" t="s">
-        <v>1623</v>
-[...1 lines deleted...]
-      <c r="N212"/>
+        <v>1666</v>
+      </c>
+      <c r="N212" t="s">
+        <v>1661</v>
+      </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1624</v>
+        <v>1651</v>
       </c>
       <c r="D213" t="s">
-        <v>1540</v>
-[...3 lines deleted...]
-      <c r="G213"/>
+        <v>1652</v>
+      </c>
+      <c r="E213" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F213" t="s">
+        <v>1654</v>
+      </c>
+      <c r="G213" t="s">
+        <v>1655</v>
+      </c>
       <c r="H213" t="s">
-        <v>1625</v>
+        <v>1667</v>
       </c>
       <c r="I213" t="s">
-        <v>1626</v>
+        <v>1668</v>
       </c>
       <c r="J213"/>
       <c r="K213" t="s">
-        <v>1627</v>
+        <v>1669</v>
       </c>
       <c r="L213" t="s">
-        <v>1628</v>
+        <v>1670</v>
       </c>
       <c r="M213" t="s">
-        <v>1629</v>
+        <v>1671</v>
       </c>
       <c r="N213" t="s">
-        <v>1630</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1631</v>
+        <v>1651</v>
       </c>
       <c r="D214" t="s">
-        <v>1632</v>
-[...3 lines deleted...]
-      <c r="G214"/>
+        <v>1652</v>
+      </c>
+      <c r="E214" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F214" t="s">
+        <v>1654</v>
+      </c>
+      <c r="G214" t="s">
+        <v>1655</v>
+      </c>
       <c r="H214" t="s">
-        <v>1633</v>
+        <v>1672</v>
       </c>
       <c r="I214" t="s">
-        <v>1634</v>
+        <v>1673</v>
       </c>
       <c r="J214"/>
       <c r="K214" t="s">
-        <v>1635</v>
+        <v>1674</v>
       </c>
       <c r="L214" t="s">
-        <v>1636</v>
+        <v>1675</v>
       </c>
       <c r="M214" t="s">
-        <v>1637</v>
+        <v>1676</v>
       </c>
       <c r="N214" t="s">
-        <v>1638</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
-      <c r="C215"/>
+      <c r="C215" t="s">
+        <v>1651</v>
+      </c>
       <c r="D215" t="s">
-        <v>1639</v>
-[...3 lines deleted...]
-      <c r="G215"/>
+        <v>1652</v>
+      </c>
+      <c r="E215" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F215" t="s">
+        <v>1654</v>
+      </c>
+      <c r="G215" t="s">
+        <v>1655</v>
+      </c>
       <c r="H215" t="s">
-        <v>1640</v>
+        <v>1677</v>
       </c>
       <c r="I215" t="s">
-        <v>1641</v>
+        <v>1678</v>
       </c>
       <c r="J215"/>
       <c r="K215" t="s">
-        <v>1642</v>
+        <v>1679</v>
       </c>
       <c r="L215" t="s">
-        <v>1643</v>
+        <v>1680</v>
       </c>
       <c r="M215" t="s">
-        <v>1644</v>
-[...1 lines deleted...]
-      <c r="N215"/>
+        <v>1681</v>
+      </c>
+      <c r="N215" t="s">
+        <v>1661</v>
+      </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1645</v>
+        <v>1651</v>
       </c>
       <c r="D216" t="s">
-        <v>1540</v>
-[...3 lines deleted...]
-      <c r="G216"/>
+        <v>1652</v>
+      </c>
+      <c r="E216" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F216" t="s">
+        <v>1654</v>
+      </c>
+      <c r="G216" t="s">
+        <v>1655</v>
+      </c>
       <c r="H216" t="s">
-        <v>1646</v>
+        <v>1682</v>
       </c>
       <c r="I216" t="s">
-        <v>1647</v>
+        <v>1683</v>
       </c>
       <c r="J216"/>
       <c r="K216" t="s">
-        <v>1648</v>
+        <v>1684</v>
       </c>
       <c r="L216" t="s">
-        <v>1649</v>
+        <v>1685</v>
       </c>
       <c r="M216" t="s">
-        <v>1650</v>
+        <v>1686</v>
       </c>
       <c r="N216" t="s">
-        <v>1651</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
       <c r="C217" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D217" t="s">
         <v>1652</v>
       </c>
-      <c r="D217" t="s">
+      <c r="E217" t="s">
         <v>1653</v>
       </c>
-      <c r="E217" t="s">
+      <c r="F217" t="s">
         <v>1654</v>
       </c>
-      <c r="F217" t="s">
+      <c r="G217" t="s">
         <v>1655</v>
       </c>
-      <c r="G217" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H217" t="s">
-        <v>1657</v>
+        <v>1687</v>
       </c>
       <c r="I217" t="s">
-        <v>1658</v>
+        <v>1688</v>
       </c>
       <c r="J217"/>
       <c r="K217" t="s">
-        <v>1659</v>
+        <v>1689</v>
       </c>
       <c r="L217" t="s">
-        <v>1660</v>
+        <v>1690</v>
       </c>
       <c r="M217" t="s">
+        <v>1691</v>
+      </c>
+      <c r="N217" t="s">
         <v>1661</v>
-      </c>
-[...1 lines deleted...]
-        <v>1662</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1663</v>
+        <v>1651</v>
       </c>
       <c r="D218" t="s">
-        <v>1664</v>
+        <v>1652</v>
       </c>
       <c r="E218" t="s">
-        <v>1665</v>
+        <v>1653</v>
       </c>
       <c r="F218" t="s">
-        <v>1666</v>
+        <v>1654</v>
       </c>
       <c r="G218" t="s">
-        <v>1667</v>
+        <v>1655</v>
       </c>
       <c r="H218" t="s">
-        <v>1668</v>
+        <v>1692</v>
       </c>
       <c r="I218" t="s">
-        <v>1669</v>
+        <v>1693</v>
       </c>
       <c r="J218"/>
       <c r="K218" t="s">
-        <v>1670</v>
+        <v>1694</v>
       </c>
       <c r="L218" t="s">
-        <v>1671</v>
+        <v>1695</v>
       </c>
       <c r="M218" t="s">
-        <v>1672</v>
+        <v>1696</v>
       </c>
       <c r="N218" t="s">
-        <v>1673</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1674</v>
+        <v>1651</v>
       </c>
       <c r="D219" t="s">
-        <v>1675</v>
+        <v>1652</v>
       </c>
       <c r="E219" t="s">
-        <v>1676</v>
+        <v>1653</v>
       </c>
       <c r="F219" t="s">
-        <v>1677</v>
+        <v>1654</v>
       </c>
       <c r="G219" t="s">
-        <v>1678</v>
+        <v>1655</v>
       </c>
       <c r="H219" t="s">
-        <v>1679</v>
+        <v>1697</v>
       </c>
       <c r="I219" t="s">
-        <v>1680</v>
+        <v>1698</v>
       </c>
       <c r="J219"/>
       <c r="K219" t="s">
-        <v>1681</v>
+        <v>1699</v>
       </c>
       <c r="L219" t="s">
-        <v>1682</v>
+        <v>1700</v>
       </c>
       <c r="M219" t="s">
-        <v>1683</v>
+        <v>1701</v>
       </c>
       <c r="N219" t="s">
-        <v>1684</v>
-[...335 lines deleted...]
-        <v>1684</v>
+        <v>1661</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>