--- v1 (2026-06-22)
+++ v2 (2026-07-12)
@@ -6,2064 +6,3356 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2560" uniqueCount="1702">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2805" uniqueCount="1826">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
-    <t>Ovr-964/2025</t>
-[...65 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3d27cc3f-6cb4-4cb3-a737-4821498ba953</t>
+    <t>Ovrv-1284/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>NEBOJŠA KRALJEVIĆ 88406058626</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:53:08</t>
+  </si>
+  <si>
+    <t>21.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49e0dde7-a5b7-4d1a-8a9f-aac5b65e9714</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1284_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49e0dde7-a5b7-4d1a-8a9f-aac5b65e9714/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1284&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1278/2026</t>
+  </si>
+  <si>
+    <t>Marijana Pulić 65723295869</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:51:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e3c8240-34b4-4e04-9619-15deecc9200a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1278_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e3c8240-34b4-4e04-9619-15deecc9200a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1278&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1260/2026</t>
+  </si>
+  <si>
+    <t>Stipo Rumbočić 76025082551</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:48:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a56b5b8d-965c-4db5-a190-3a6ac18dbbd2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1260_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a56b5b8d-965c-4db5-a190-3a6ac18dbbd2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1260&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1257/2026</t>
+  </si>
+  <si>
+    <t>Goran Tomić 58948447575</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:40:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b08e3f24-8152-4217-a4bf-dc46631b75f0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1257_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b08e3f24-8152-4217-a4bf-dc46631b75f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1257&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1251/2026</t>
+  </si>
+  <si>
+    <t>Gordana Mahač 87746625225</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:35:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5209d1c2-3871-4a11-9b6a-1424ee76c724</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1251_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5209d1c2-3871-4a11-9b6a-1424ee76c724/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1251&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1233/2026</t>
+  </si>
+  <si>
+    <t>Ljubomir Lalić 59249199554</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:31:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3db77612-7359-40b2-ab17-f5a66cbba1dc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1233_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3db77612-7359-40b2-ab17-f5a66cbba1dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1233&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1227/2026</t>
+  </si>
+  <si>
+    <t>Dragica Natkaj 95559226304</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:30:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d79059cf-3e74-4a3b-8551-d187099dc11e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1227_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d79059cf-3e74-4a3b-8551-d187099dc11e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1227&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1212/2026</t>
+  </si>
+  <si>
+    <t>Marin Delić 66049342600</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:28:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e0993a-0ba7-45a8-a7c2-baaad7aed1fa</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1212_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68e0993a-0ba7-45a8-a7c2-baaad7aed1fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1212&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1206/2026</t>
+  </si>
+  <si>
+    <t>Jadranka Šantek 12912954148</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:26:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa75e424-9f2a-4c9e-a17b-939224b677fc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1206_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aa75e424-9f2a-4c9e-a17b-939224b677fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1206&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1191/2026</t>
+  </si>
+  <si>
+    <t>DAIDREAM D.O.O 61952123215</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:24:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f464704b-50b4-4ab1-88af-17564a7c3068</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1191_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f464704b-50b4-4ab1-88af-17564a7c3068/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1182/2026</t>
+  </si>
+  <si>
+    <t>KHUSNIDDINKHON MASHARIPOV 80830173627</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:22:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6596a2c8-3174-4db3-9ff5-d40e52f2a589</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1182_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6596a2c8-3174-4db3-9ff5-d40e52f2a589/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1182&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1179/2026</t>
+  </si>
+  <si>
+    <t>PAVLE BERIŠIĆ 51910348127</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:17:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e368c646-db68-4952-beaa-ab82cc7ab5f9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1179_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e368c646-db68-4952-beaa-ab82cc7ab5f9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1176/2026</t>
+  </si>
+  <si>
+    <t>IDRIZ ABAZ 70455658166</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:15:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b9abea2-ed48-4152-9b57-f5f08600e9ec</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1176_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b9abea2-ed48-4152-9b57-f5f08600e9ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1134/2026</t>
+  </si>
+  <si>
+    <t>DUBRAVKO GVOZDANOVIĆ 80071985814</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:12:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0d4a011-8e5b-4f85-afe0-61081b0d5a90</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1134_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0d4a011-8e5b-4f85-afe0-61081b0d5a90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1134&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1125/2026</t>
+  </si>
+  <si>
+    <t>Vedrana Građanski 64308124421</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:10:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fff8886-d662-4d5b-b487-251dbb7181a0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1125_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fff8886-d662-4d5b-b487-251dbb7181a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1125&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1107/2026</t>
+  </si>
+  <si>
+    <t>VESNA IVIĆ 13669615698</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:08:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0a59dcb-dbb4-4d31-9e2f-0a8bffcce4b1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1107_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0a59dcb-dbb4-4d31-9e2f-0a8bffcce4b1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1107&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1050/2026</t>
+  </si>
+  <si>
+    <t>Antonija Čahuk 73251489039</t>
+  </si>
+  <si>
+    <t>10.07.2026. 14:00:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9277c05b-1c9e-4157-b043-1b61fe81d835</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1050_2026-2-5 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9277c05b-1c9e-4157-b043-1b61fe81d835/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1050&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-981/2026</t>
+  </si>
+  <si>
+    <t>Blaženka Mihaljević 38665991328</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:56:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cf4043c-df47-468d-89f5-79472fe8cfcc</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-981_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cf4043c-df47-468d-89f5-79472fe8cfcc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=981&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Sp-53/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Zlatica Kovač</t>
+  </si>
+  <si>
+    <t>Bagrema 3, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>61621545380</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Zlatica Kovač 61621545380</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:43:02</t>
+  </si>
+  <si>
+    <t>18.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d981ab-f62a-44fe-94b6-b5dd77e47804</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c0d981ab-f62a-44fe-94b6-b5dd77e47804/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=53&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pp-416/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 31.5.2026.</t>
+  </si>
+  <si>
+    <t>Petar Dermiček 24032496147</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:26:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49f17bd9-02d6-42d8-80bc-a7bedf81ac81</t>
+  </si>
+  <si>
+    <t>0620_260710132638_001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49f17bd9-02d6-42d8-80bc-a7bedf81ac81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=416&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kv-64/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Jasmin Ćirilović</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:08:44</t>
+  </si>
+  <si>
+    <t>20.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2881bda3-a09d-4015-8053-11f4274eb0ef</t>
+  </si>
+  <si>
+    <t>Rješenje - suđenje u odsutnosti.pdf O299O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2881bda3-a09d-4015-8053-11f4274eb0ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kv&amp;predmet=64&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-342/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 8.4.2026.</t>
+  </si>
+  <si>
+    <t>Thomson Dermišek 87142825756</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:03:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6375e2e8-49eb-45f2-b002-8d070a28a22f</t>
+  </si>
+  <si>
+    <t>0619_260710130345_001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6375e2e8-49eb-45f2-b002-8d070a28a22f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=342&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pn-39/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Ergotić 51039310297</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:00:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/999d6f30-7d4a-460e-91cf-1475340c259c</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/999d6f30-7d4a-460e-91cf-1475340c259c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pn&amp;predmet=39&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Vladimir Burić 04693858272</t>
+  </si>
+  <si>
+    <t>10.07.2026. 13:00:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72354036-aaab-4532-95c1-762bb90e0e3a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72354036-aaab-4532-95c1-762bb90e0e3a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-472/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 2.6.2026.</t>
+  </si>
+  <si>
+    <t>CERERA AGRO d.o.o. 14513216043; Venka Glavota 21029941135</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:53:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/858bc571-a287-46dc-8d71-d9d20af069fc</t>
+  </si>
+  <si>
+    <t>ca glavota.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/858bc571-a287-46dc-8d71-d9d20af069fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=472&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-518/2026</t>
+  </si>
+  <si>
+    <t>Ivan Samaržija 23615166120</t>
+  </si>
+  <si>
+    <t>10.07.2026. 12:44:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9feefbbf-3453-4c75-ac0b-a5a2e22a9230</t>
+  </si>
+  <si>
+    <t>0617_260710124604_001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9feefbbf-3453-4c75-ac0b-a5a2e22a9230/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=518&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-465/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.04.2026.</t>
+  </si>
+  <si>
+    <t>Biljana Šijaković 79315008805</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:33:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a9b285c-629c-4b71-a5b9-4a5d99832675</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a9b285c-629c-4b71-a5b9-4a5d99832675/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=465&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-153/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Sabo 99841825567</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:24:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57c87195-b767-4429-8ec5-e967ecb73bac</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57c87195-b767-4429-8ec5-e967ecb73bac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=153&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-442/2026</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 28.07.2026.</t>
+  </si>
+  <si>
+    <t>ALUVU d.o.o. za proizvodnju, trgovinu i usluge 18395055670</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:10:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eff6512-7ba7-48b9-abaa-89806661ec25</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 28.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3eff6512-7ba7-48b9-abaa-89806661ec25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=442&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Goran Kalazić 07962309414</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:10:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/038c0571-6fcc-44b5-bd44-9dafa5535f8f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/038c0571-6fcc-44b5-bd44-9dafa5535f8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-223/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Eduard Matulina 55425920354</t>
+  </si>
+  <si>
+    <t>10.07.2026. 09:08:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef4b4cb8-9f8a-414c-b359-a3fd9fe4e4fd</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef4b4cb8-9f8a-414c-b359-a3fd9fe4e4fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=223&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-447/2026</t>
+  </si>
+  <si>
+    <t>Slobodan Mijatović 29718922563</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:28:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f71305da-8009-4fdb-9dc2-4180db9c8d17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f71305da-8009-4fdb-9dc2-4180db9c8d17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=447&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-467/2025</t>
+  </si>
+  <si>
+    <t>Nikola Poljak 26114215509</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:24:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a22062b-97ec-4750-99fc-e10acc61e99c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a22062b-97ec-4750-99fc-e10acc61e99c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=467&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-2/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.04.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:07:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3f96fce-f2ee-43e3-a347-cea0df7eaa77</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3f96fce-f2ee-43e3-a347-cea0df7eaa77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=2&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-425/2025</t>
+  </si>
+  <si>
+    <t>Petar Rakinac 32498588119</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:06:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c39b0e39-d367-4bff-a97b-510acb6c0454</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c39b0e39-d367-4bff-a97b-510acb6c0454/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=425&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-104/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 07:46:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c2dbbcf-1299-4aad-9fa4-517e8e240601</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c2dbbcf-1299-4aad-9fa4-517e8e240601/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=104&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-142/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>Jelica Čahuk 81646953479</t>
+  </si>
+  <si>
+    <t>10.07.2026. 07:37:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8315001d-5b28-41f1-9ce8-e18ee03d2539</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8315001d-5b28-41f1-9ce8-e18ee03d2539/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=142&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-397/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.04.2026.</t>
+  </si>
+  <si>
+    <t>Lucija Gračanin 88048593416</t>
+  </si>
+  <si>
+    <t>10.07.2026. 07:32:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e947ddd-6ff4-4b44-aafb-c7dc46046807</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e947ddd-6ff4-4b44-aafb-c7dc46046807/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=397&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sandra Rukavina 42006316730</t>
+  </si>
+  <si>
+    <t>10.07.2026. 07:31:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fcbff8c-e60a-48bd-9766-28ddecf1faea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fcbff8c-e60a-48bd-9766-28ddecf1faea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kvm-52/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Antonio Malešić 24268449687</t>
+  </si>
+  <si>
+    <t>10.07.2026. 07:03:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43e204d3-91d9-420a-9d64-fade72ccc4ae</t>
+  </si>
+  <si>
+    <t>Rješenje - odbija se žalba na trošak.pdf O728O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43e204d3-91d9-420a-9d64-fade72ccc4ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kvm&amp;predmet=52&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-98/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.07.2026.; Rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Jovan Ćićić 43523719186</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:46:07</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/059a6bf4-9695-47b1-aca7-289d00ab7487</t>
+  </si>
+  <si>
+    <t>Rješenje - ispravak rješenja.pdf O167O; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/059a6bf4-9695-47b1-aca7-289d00ab7487/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=98&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>K-95/2025</t>
+  </si>
+  <si>
+    <t>Nalog od 11.06.2026.
+uplatnica</t>
+  </si>
+  <si>
+    <t>Jovan Polimac 07039635508</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:43:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e558b655-8f8b-4601-b04f-ca9a73b97a2c</t>
+  </si>
+  <si>
+    <t>Dostava uplatnice.pdf O12O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e558b655-8f8b-4601-b04f-ca9a73b97a2c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=95&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2185/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2185/2026</t>
+  </si>
+  <si>
+    <t>Vesna Petković 04231558675</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:29:05</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cc39650-f2e3-4b05-b390-8008738ea5aa</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cc39650-f2e3-4b05-b390-8008738ea5aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2185&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>rješenje</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>09.07.2026. 13:28:11</t>
+  </si>
+  <si>
+    <t>09.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ac866c0-f2e2-4642-83b7-8444e5c2a665</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ac866c0-f2e2-4642-83b7-8444e5c2a665/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P Ob-231/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Boris Hlatki 02966418862</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:19:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a1b89d9-ec6b-49ce-a48a-fda821528847</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a1b89d9-ec6b-49ce-a48a-fda821528847/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=231&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Presuda od 09.07.2026.
+za zakonsku zastupnicu mlt. II-tužiteljice</t>
+  </si>
+  <si>
+    <t>Marko Cvrković 10255320499</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:19:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d46c782-64ae-4516-8bea-d4c97ae29d7d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d46c782-64ae-4516-8bea-d4c97ae29d7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Presuda od 09.07.2026.
+za I-tužitelja</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:19:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0300525-54a6-40aa-a126-a5d6f766370a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0300525-54a6-40aa-a126-a5d6f766370a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P Ob-227/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 09.07.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Šnur 89258345030</t>
+  </si>
+  <si>
+    <t>09.07.2026. 12:59:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ece0c44d-2943-40c9-9b8c-8eb48632760b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ece0c44d-2943-40c9-9b8c-8eb48632760b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=227&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Maja Majski 36469416395</t>
+  </si>
+  <si>
+    <t>09.07.2026. 12:59:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ca3edd1-a436-48a7-9bdc-151fbe00963a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ca3edd1-a436-48a7-9bdc-151fbe00963a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kv-81/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.04.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Eraković</t>
+  </si>
+  <si>
+    <t>09.07.2026. 12:33:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c130f560-9741-47db-ab57-806f475b0803</t>
+  </si>
+  <si>
+    <t>Rješenje - vraćanje_oduzimanje stvari.pdf O720O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c130f560-9741-47db-ab57-806f475b0803/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kv&amp;predmet=81&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-322/2025</t>
+  </si>
+  <si>
+    <t>Robert Jurčić 27964122029</t>
+  </si>
+  <si>
+    <t>09.07.2026. 12:33:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b61d180-57eb-4719-bcba-5caff5c3b166</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b61d180-57eb-4719-bcba-5caff5c3b166/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=322&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-549/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 21.07.2026.; Podnesak od 25.06.2025.</t>
+  </si>
+  <si>
+    <t>Ivan Janković 32132994803</t>
+  </si>
+  <si>
+    <t>09.07.2026. 11:24:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01b2e699-e5cd-4aba-b84f-260c9dae5b3f</t>
+  </si>
+  <si>
+    <t>Optužni prijedlog.pdf P65P; Poziv za sudsku radnju od 21.07.2026.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01b2e699-e5cd-4aba-b84f-260c9dae5b3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=549&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-1497/2026</t>
+  </si>
+  <si>
+    <t>Goran Arizanović 45179677518</t>
+  </si>
+  <si>
+    <t>09.07.2026. 10:09:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47152008-845d-4697-a748-cc1f46e1c33b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1497_2026-6-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47152008-845d-4697-a748-cc1f46e1c33b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1497&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-707/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 21.07.2026.; Podnesak od 29.08.2023.</t>
+  </si>
+  <si>
+    <t>Leonardo Balaž 45803521412</t>
+  </si>
+  <si>
+    <t>09.07.2026. 09:23:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/307d1b60-de5e-4c20-b097-557f67d25711</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/307d1b60-de5e-4c20-b097-557f67d25711/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=707&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>P-3/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 11.05.2026.; Podnesak od 07.01.2026.; Prilog od: 07.01.2026.</t>
+  </si>
+  <si>
+    <t>Denis Kapidžić 68521832012</t>
+  </si>
+  <si>
+    <t>09.07.2026. 08:52:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ac7fd16-9dd8-4fde-941b-3cf49b0aabbd</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-3_2026-1-1 - prilozi M. Matić i D. Kapidžić.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ac7fd16-9dd8-4fde-941b-3cf49b0aabbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=3&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-290/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.05.2026.</t>
+  </si>
+  <si>
+    <t>Nebojša Marković 58637923913</t>
+  </si>
+  <si>
+    <t>09.07.2026. 07:42:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a4112c1-e08c-41fa-a8aa-a2cd04f3752d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a4112c1-e08c-41fa-a8aa-a2cd04f3752d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=290&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-254/2025</t>
+  </si>
+  <si>
+    <t>Dubravka Vitovski 82841128637</t>
+  </si>
+  <si>
+    <t>09.07.2026. 07:36:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e020a6f6-c67b-4f65-be1f-a233789c17e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e020a6f6-c67b-4f65-be1f-a233789c17e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=254&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-504/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>Marija Rončević 43515983369</t>
+  </si>
+  <si>
+    <t>09.07.2026. 07:33:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca4c6213-1c7d-4f7a-ae66-3b4826967974</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca4c6213-1c7d-4f7a-ae66-3b4826967974/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=504&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-1665/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi</t>
+  </si>
+  <si>
+    <t>BRANISLAV NEDELJKOVIĆ 39940034291</t>
+  </si>
+  <si>
+    <t>08.07.2026. 14:14:41</t>
+  </si>
+  <si>
+    <t>16.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d70ee22a-f73c-4e88-90f2-e04cb443b10d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d70ee22a-f73c-4e88-90f2-e04cb443b10d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1665&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2358/2026</t>
+  </si>
+  <si>
+    <t>MARIN PANJIK 42487082990</t>
+  </si>
+  <si>
+    <t>08.07.2026. 14:11:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c22e915-5dc4-41e0-b9d7-1a76bb27373d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c22e915-5dc4-41e0-b9d7-1a76bb27373d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2358&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1716/2026</t>
+  </si>
+  <si>
+    <t>Dejan Andrić 00066912001</t>
+  </si>
+  <si>
+    <t>08.07.2026. 14:03:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/094600d3-ddb3-43ab-9b15-b5ad0028578e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/094600d3-ddb3-43ab-9b15-b5ad0028578e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1716&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-109/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Josip Garvanović</t>
+  </si>
+  <si>
+    <t>Prvi čulinec 12a, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>29496391800</t>
+  </si>
+  <si>
+    <t>E-oglasna ploča; Josip Garvanović 29496391800</t>
+  </si>
+  <si>
+    <t>08.07.2026. 13:50:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f322ee0c-a83d-4247-8b6f-ad020e939118</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f322ee0c-a83d-4247-8b6f-ad020e939118/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=109&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-84/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.04.2026.</t>
+  </si>
+  <si>
+    <t>Miodrag Vukajlović 64298969314</t>
+  </si>
+  <si>
+    <t>08.07.2026. 12:36:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff643461-1f80-4d82-b1d0-95f692107dd8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff643461-1f80-4d82-b1d0-95f692107dd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=84&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-483/2024</t>
+  </si>
+  <si>
+    <t>Marijan Kos 74030263647</t>
+  </si>
+  <si>
+    <t>08.07.2026. 12:24:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c48afa7-bc32-4967-b179-558924c7ed77</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c48afa7-bc32-4967-b179-558924c7ed77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=483&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-91/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.03.2026.; Podnesak od 26.03.2026.; Prilog od: 26.03.2026.</t>
+  </si>
+  <si>
+    <t>Ružica Ljubičić 13959100146</t>
+  </si>
+  <si>
+    <t>08.07.2026. 12:21:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d83bb94-53c8-4a94-8c11-a7f25999e645</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-91_2026-1-1 - P-DO-29_2026-1-1.pdf; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d83bb94-53c8-4a94-8c11-a7f25999e645/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=91&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-257/2025</t>
+  </si>
+  <si>
+    <t>Milorad Ličina 57104913866</t>
+  </si>
+  <si>
+    <t>08.07.2026. 12:19:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ff1901a-1476-4fbb-97c3-c65c248319ce</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ff1901a-1476-4fbb-97c3-c65c248319ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=257&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-267/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Higl 58806329797</t>
+  </si>
+  <si>
+    <t>08.07.2026. 12:11:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a33123b-cd32-40ad-9e70-cc9d7d707bc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a33123b-cd32-40ad-9e70-cc9d7d707bc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=267&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-132/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.04.2026.; Podnesak od 27.04.2026.; Prilog od: 27.04.2026.</t>
+  </si>
+  <si>
+    <t>08.07.2026. 12:10:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/850c7c13-8c2c-4d04-b010-d6da74f42b64</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-132_2026-1-1 - P-DO-38_2026-1-1.pdf; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/850c7c13-8c2c-4d04-b010-d6da74f42b64/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=132&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-157/2025</t>
+  </si>
+  <si>
+    <t>Ivica Vuković 33793353642</t>
+  </si>
+  <si>
+    <t>08.07.2026. 12:08:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e1345f7-e169-4982-88ce-1976fa5b58e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e1345f7-e169-4982-88ce-1976fa5b58e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=157&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pl-186/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.03.2026.; Prijedlog od 25.06.2025.; Prilog od: 25.06.2025.; Prilog od: 25.06.2025.</t>
+  </si>
+  <si>
+    <t>Nebi Ademi 71170557869</t>
+  </si>
+  <si>
+    <t>08.07.2026. 11:20:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d55b2252-0709-4c39-a43b-625adfc31023</t>
+  </si>
+  <si>
+    <t>Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3143_2025-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-3143_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Rješenje - platni nalog.pdf O323O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d55b2252-0709-4c39-a43b-625adfc31023/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pl&amp;predmet=186&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-1839/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>Antonio Tovilo 97341321118</t>
+  </si>
+  <si>
+    <t>08.07.2026. 11:10:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/848f9d08-6a59-469d-95b1-a86152d76264</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1839_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/848f9d08-6a59-469d-95b1-a86152d76264/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1839&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-423/2024</t>
+  </si>
+  <si>
+    <t>Presuda od 26.03.2026.</t>
+  </si>
+  <si>
+    <t>Zlata Šutković 44991930571</t>
+  </si>
+  <si>
+    <t>08.07.2026. 09:41:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a67fb7c-4d63-41cf-aa5e-131806660b3c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a67fb7c-4d63-41cf-aa5e-131806660b3c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=423&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-138/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.04.2026.</t>
+  </si>
+  <si>
+    <t>Zuzana Tot 92366025960</t>
+  </si>
+  <si>
+    <t>08.07.2026. 07:57:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06b526bc-d103-415f-8563-3d4173579f31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/06b526bc-d103-415f-8563-3d4173579f31/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=138&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2211/2026</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:19:22</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/680d94d5-f814-4ffc-aad7-fd9e433da4ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/680d94d5-f814-4ffc-aad7-fd9e433da4ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2211&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-132/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.06.2026.</t>
+  </si>
+  <si>
+    <t>AMLET AMIRJANOV</t>
+  </si>
+  <si>
+    <t>07.07.2026. 14:15:35</t>
+  </si>
+  <si>
+    <t>15.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5ed3298-1e7f-466b-ad4f-34b6ed34de29</t>
   </si>
   <si>
     <t>Rješenje - trošak.pdf O372O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/3d27cc3f-6cb4-4cb3-a737-4821498ba953/dokumenti/preuzimanje</t>
-[...65 lines deleted...]
-    <t>Stečaj potrošača</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5ed3298-1e7f-466b-ad4f-34b6ed34de29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=132&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Pr-10/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Slaven Karaban 48163483546</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:23:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88cb186d-72e4-42b9-8392-5ebd8c2ab361</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/88cb186d-72e4-42b9-8392-5ebd8c2ab361/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pr&amp;predmet=10&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Damir Varga 22303878116</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:23:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8249222-e5c8-4f1b-b534-7f9c32d726cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8249222-e5c8-4f1b-b534-7f9c32d726cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-242/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.</t>
+  </si>
+  <si>
+    <t>Elizabeta Pavlović 21609417239</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:21:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463ca391-1bf4-41a7-8aaf-d7cb8f98cb81</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463ca391-1bf4-41a7-8aaf-d7cb8f98cb81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=242&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-1884/2026</t>
+  </si>
+  <si>
+    <t>Ante Kulić 63302374989</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:21:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85658e0e-2edf-45a8-a200-4aa8976bae32</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1884_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85658e0e-2edf-45a8-a200-4aa8976bae32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1884&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1872/2026</t>
+  </si>
+  <si>
+    <t>IGOR FRANIĆ 72256824687</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:18:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecaec98f-5615-474c-97ae-9e8145cdaba6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1872_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecaec98f-5615-474c-97ae-9e8145cdaba6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1872&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-143/2024</t>
+  </si>
+  <si>
+    <t>Dopis od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Željko Čevizović 64101091226</t>
+  </si>
+  <si>
+    <t>07.07.2026. 12:42:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c513596-e59b-4848-a267-0d77af0dc400</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c513596-e59b-4848-a267-0d77af0dc400/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=143&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-64/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Mirjana Vidić</t>
+  </si>
+  <si>
+    <t>Klajićeva 26, 32224 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>80234505551</t>
+  </si>
+  <si>
+    <t>Mirjana Vidić 80234505551; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.07.2026. 12:35:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bc5f660-9a18-4cd3-a650-84b42b1885d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bc5f660-9a18-4cd3-a650-84b42b1885d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=64&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-133/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Lazar Živković</t>
+  </si>
+  <si>
+    <t>Bulićeva 34, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>00290392802</t>
+  </si>
+  <si>
+    <t>Lazar Živković 00290392802; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.07.2026. 12:10:35</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f59405c3-c698-42dd-9cf1-236238b4e56b</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f59405c3-c698-42dd-9cf1-236238b4e56b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=133&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-960/2026</t>
+  </si>
+  <si>
+    <t>DAVOR HORVAT 14083074647</t>
+  </si>
+  <si>
+    <t>07.07.2026. 12:10:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59a62de0-24a8-4807-b492-8638f9ba407a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-960_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/59a62de0-24a8-4807-b492-8638f9ba407a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=960&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-930/2026</t>
+  </si>
+  <si>
+    <t>ALMA IVANKOVIĆ 96869108349</t>
+  </si>
+  <si>
+    <t>07.07.2026. 12:08:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d724f1ad-99a8-4213-ae43-fed06a1f2a36</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-930_2026-3-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d724f1ad-99a8-4213-ae43-fed06a1f2a36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=930&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-7/2024</t>
+  </si>
+  <si>
+    <t>Presuda i rješenje od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Ana Hrstić 70382732508</t>
+  </si>
+  <si>
+    <t>07.07.2026. 11:29:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1537fa80-c11e-436d-8a66-7053497ee805</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1537fa80-c11e-436d-8a66-7053497ee805/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=7&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Marko Pleš 92247128861</t>
+  </si>
+  <si>
+    <t>07.07.2026. 11:29:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0feae519-3762-4e2d-9da4-8b04695cfd83</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0feae519-3762-4e2d-9da4-8b04695cfd83/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp-188/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.5.2026.</t>
+  </si>
+  <si>
+    <t>Gotiva j.d.o.o. 05385215559; Željko Marijanov 43703241848</t>
+  </si>
+  <si>
+    <t>07.07.2026. 11:01:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffc125f6-cda9-494c-824c-1c4b8706d072</t>
+  </si>
+  <si>
+    <t>0613_260707105517_001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffc125f6-cda9-494c-824c-1c4b8706d072/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=188&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kv-44/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>DARKO CVETIĆ</t>
+  </si>
+  <si>
+    <t>07.07.2026. 10:50:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18eeb7f9-f4cd-48cc-b8c3-4aa29193f458</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijena žalba kao neosnovana.pdf P549P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18eeb7f9-f4cd-48cc-b8c3-4aa29193f458/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kv&amp;predmet=44&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-343/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 21.5.2026.</t>
+  </si>
+  <si>
+    <t>Andrej Domanović 65087733168</t>
+  </si>
+  <si>
+    <t>07.07.2026. 10:00:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b98bb1d-902c-408b-b5f1-529356299bcc</t>
+  </si>
+  <si>
+    <t>0611_260707100138_001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b98bb1d-902c-408b-b5f1-529356299bcc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=343&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-418/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 29.5.2026.</t>
+  </si>
+  <si>
+    <t>Roko Jokoš 84788488528</t>
+  </si>
+  <si>
+    <t>07.07.2026. 09:53:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2945acea-f27c-4aba-81ff-7afa1ecf45fd</t>
+  </si>
+  <si>
+    <t>0610_260707095334_001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2945acea-f27c-4aba-81ff-7afa1ecf45fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=418&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-243/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 19.5.2026.</t>
+  </si>
+  <si>
+    <t>Vanja Beronja 06796771970</t>
+  </si>
+  <si>
+    <t>07.07.2026. 09:37:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bc64124-af19-4191-9bfd-f4115f1e6c2e</t>
+  </si>
+  <si>
+    <t>0609_260707093715_001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bc64124-af19-4191-9bfd-f4115f1e6c2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=243&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-429/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 28.5.2026.</t>
+  </si>
+  <si>
+    <t>Marko Šukunda 00391164084</t>
+  </si>
+  <si>
+    <t>07.07.2026. 08:51:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd0f5527-367f-4616-96e4-d87ab0499b4e</t>
+  </si>
+  <si>
+    <t>0608_260707085151_001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd0f5527-367f-4616-96e4-d87ab0499b4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=429&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-127/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.; Podnesak od 23.02.2026.; Prilog od: 
+23.02.2026.; Prilog od: 23.02.2026.; Prilog od: 23.02.2026.</t>
+  </si>
+  <si>
+    <t>Gordana Ristić 20774996444</t>
+  </si>
+  <si>
+    <t>07.07.2026. 08:36:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dff0282-181a-4285-bda6-b27d156f6030</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-127_2026-1-1 - NOVA GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-127_2026-1-2 - SKM_850i26022015221.pdf; Prilog Ovr-127_2026-1-3 - SKM_850i26022015220.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dff0282-181a-4285-bda6-b27d156f6030/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=127&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kmp-18/2019</t>
+  </si>
+  <si>
+    <t>Presuda od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Đuka Musić 01701429263</t>
+  </si>
+  <si>
+    <t>06.07.2026. 13:29:20</t>
+  </si>
+  <si>
+    <t>14.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61766060-37bf-4222-8ced-40e1b2977baa</t>
+  </si>
+  <si>
+    <t>Presuda - utvrđujuća (neubrojivi).pdf O82O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/61766060-37bf-4222-8ced-40e1b2977baa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kmp&amp;predmet=18&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-1064/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1064/2026</t>
+  </si>
+  <si>
+    <t>NAČELO d.o.o. 27320852453</t>
+  </si>
+  <si>
+    <t>06.07.2026. 11:30:41</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71cce9ae-baef-45e4-b187-78721863dc1b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71cce9ae-baef-45e4-b187-78721863dc1b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=1064&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>06.07.2026. 11:18:46</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdfc0c89-ecf0-4c8d-a309-590cf7f40e51</t>
+  </si>
+  <si>
+    <t>Z-1064-26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdfc0c89-ecf0-4c8d-a309-590cf7f40e51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1738/2026</t>
+  </si>
+  <si>
+    <t>MELISA KAPIDŽIĆ 53692156350</t>
+  </si>
+  <si>
+    <t>06.07.2026. 11:11:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36271ab6-58e7-41d2-afce-2958c0c18f9c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1738_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ GENERALI OSIGURANJE d.d., zastupnik_opunomoćenik_ Tihomi.pdf; Prilog Ovrv-1738_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36271ab6-58e7-41d2-afce-2958c0c18f9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1738&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2163/2026</t>
+  </si>
+  <si>
+    <t>Malka Zlatec 93112256803</t>
+  </si>
+  <si>
+    <t>06.07.2026. 11:08:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edb703ea-c484-4a2d-8507-14b50dd3cd46</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2163_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edb703ea-c484-4a2d-8507-14b50dd3cd46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2163&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1705/2026</t>
+  </si>
+  <si>
+    <t>Gordan Jurković 76844247139</t>
+  </si>
+  <si>
+    <t>06.07.2026. 11:07:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/966e3382-c0ba-46ad-af00-f9c43ec8bde9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1705_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-1705_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-1705_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/966e3382-c0ba-46ad-af00-f9c43ec8bde9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1705&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1594/2026</t>
+  </si>
+  <si>
+    <t>Slađan Stević 27965929758</t>
+  </si>
+  <si>
+    <t>06.07.2026. 11:01:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d3b9f8e-a7e7-4d6a-9ba4-52b152f83091</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1594_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-1594_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-1594_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d3b9f8e-a7e7-4d6a-9ba4-52b152f83091/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1594&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-32/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Petar Krešimir Čolić</t>
+  </si>
+  <si>
+    <t>Dubrovačka 12, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>25678434227</t>
+  </si>
+  <si>
+    <t>Petar Krešimir Čolić 25678434227; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.07.2026. 10:14:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ba64037-0962-4fa2-b990-4f918d05a13f</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ba64037-0962-4fa2-b990-4f918d05a13f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=32&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-182/2024</t>
+  </si>
+  <si>
+    <t>Odluka od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Branko Procek 43053618426</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:48:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de3ca791-bc7d-4710-8e8e-a2e1362e93e7</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de3ca791-bc7d-4710-8e8e-a2e1362e93e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=182&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-171/2025</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:46:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f414276-45d4-4e8e-90b5-8088b15da2e5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f414276-45d4-4e8e-90b5-8088b15da2e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=171&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kvm-32/2026</t>
+  </si>
+  <si>
+    <t>Igor Culi 17861072516</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:18:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b9357a0-05c1-48d8-87aa-74c1b40a6788</t>
+  </si>
+  <si>
+    <t>Rješenje - izvanraspravno vijeće - ostalo.pdf O96O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b9357a0-05c1-48d8-87aa-74c1b40a6788/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kvm&amp;predmet=32&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-227/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Biljana Đurić 43526310903</t>
+  </si>
+  <si>
+    <t>06.07.2026. 08:35:21</t>
+  </si>
+  <si>
+    <t>13.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab42f939-5223-4855-a628-9ea647e7dfc2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab42f939-5223-4855-a628-9ea647e7dfc2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=227&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P Ob-199/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 06.07.2026.; Podnesak od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Tešić 28963571088</t>
+  </si>
+  <si>
+    <t>06.07.2026. 08:17:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e799db79-5dcb-4937-a74f-8ae50187e7bc</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e799db79-5dcb-4937-a74f-8ae50187e7bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=199&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVANKO LAČOK</t>
+  </si>
+  <si>
+    <t>IVANKO LAČOK 16573131049</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:31:01</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f44ad298-1dc7-48b3-99d8-4a44bdd7f653</t>
+  </si>
+  <si>
+    <t>16.380754.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f44ad298-1dc7-48b3-99d8-4a44bdd7f653/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLINA FILIPOVIĆ HRNČIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLINA FILIPOVIĆ HRNČIĆ 45825259139</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:30:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80d776b1-69f3-4ec1-bc5b-72994e24c2e5</t>
+  </si>
+  <si>
+    <t>16.380844.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80d776b1-69f3-4ec1-bc5b-72994e24c2e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIO GALIĆ</t>
+  </si>
+  <si>
+    <t>MARIO GALIĆ 00547353086</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:30:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1237ee96-e2c2-4b44-a184-e18f271bd57e</t>
+  </si>
+  <si>
+    <t>16.380378.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1237ee96-e2c2-4b44-a184-e18f271bd57e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>R1 Ob-300/2025</t>
+  </si>
+  <si>
+    <t>Pia Červenjak 11742932846</t>
+  </si>
+  <si>
+    <t>03.07.2026. 13:51:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8154c781-d36c-4c1d-97c2-f28e18fb1615</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8154c781-d36c-4c1d-97c2-f28e18fb1615/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1 Ob&amp;predmet=300&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-2270/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2270/2026</t>
+  </si>
+  <si>
+    <t>Franko Baković 84247756782</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:57:29</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/859be108-8480-4dc9-aec1-82a34864ea73</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/859be108-8480-4dc9-aec1-82a34864ea73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2270&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>03.07.2026. 09:50:04</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e86a1ee5-c6e3-4d57-bc60-693605bf9442</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e86a1ee5-c6e3-4d57-bc60-693605bf9442/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pr-7/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Hrvatski zavod za socijalni rad 52966791065</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:52:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/019e25e4-a35f-4ce6-b5e1-46d9905a0d60</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/019e25e4-a35f-4ce6-b5e1-46d9905a0d60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pr&amp;predmet=7&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ljiljana Vojnović 57345429818</t>
+  </si>
+  <si>
+    <t>02.07.2026. 12:51:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d785191-cec4-4ad7-9c25-ae51d8e9c856</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d785191-cec4-4ad7-9c25-ae51d8e9c856/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pok. Bingulac Slavuj</t>
+  </si>
+  <si>
+    <t>SLAVUJ BINGULAC 11177522002</t>
+  </si>
+  <si>
+    <t>01.07.2026. 13:12:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8500856f-6f55-49a9-97f8-6ee658897636</t>
+  </si>
+  <si>
+    <t>SKM_28726070113550.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8500856f-6f55-49a9-97f8-6ee658897636/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-594/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 01.07.2026.</t>
+  </si>
+  <si>
+    <t>Branko Bulat 13872328737</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:55:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e17cb7d-2068-4205-986a-ae5e9313298c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e17cb7d-2068-4205-986a-ae5e9313298c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=594&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Martina Alagić 06438563790</t>
+  </si>
+  <si>
+    <t>01.07.2026. 12:55:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/317da044-58b6-4d80-80c7-329c650d94ea</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/317da044-58b6-4d80-80c7-329c650d94ea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2005/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2005/2026</t>
+  </si>
+  <si>
+    <t>Dražen Medić 77145617385</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:38:44</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b122442-82c2-4ea1-8ed2-4f5e5a90049a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b122442-82c2-4ea1-8ed2-4f5e5a90049a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2005&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2007/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2007/2026</t>
+  </si>
+  <si>
+    <t>Mirjana Popović 92794129125</t>
+  </si>
+  <si>
+    <t>01.07.2026. 09:38:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a40cb499-5f98-4d38-bf08-3bf15cac4cd6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a40cb499-5f98-4d38-bf08-3bf15cac4cd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2007&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-119/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Arbutina</t>
+  </si>
+  <si>
+    <t>Željeznička 34 A, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>99456983904</t>
+  </si>
+  <si>
+    <t>Dejan Arbutina 99456983904; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:50:10</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ae8057-fe02-4fb8-9db1-bf76c14284e7</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ae8057-fe02-4fb8-9db1-bf76c14284e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=119&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pok. Suknović Ljubica</t>
+  </si>
+  <si>
+    <t>LJUBICA SUKNOVIĆ 29863148995; NEDELJKA ČEKOLJ ĆEVID 70016429028</t>
+  </si>
+  <si>
+    <t>30.06.2026. 13:17:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afc07da0-632a-4052-ab0b-a484ec84ddf6</t>
+  </si>
+  <si>
+    <t>SKM_28726063014010.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/afc07da0-632a-4052-ab0b-a484ec84ddf6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2331/2026</t>
+  </si>
+  <si>
+    <t>Janko Durec</t>
+  </si>
+  <si>
+    <t>30.06.2026. 10:18:52</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e32de16a-e778-4e1f-a4e0-a42876138a09</t>
+  </si>
+  <si>
+    <t>Z-2331-26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e32de16a-e778-4e1f-a4e0-a42876138a09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2331&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2331/2026</t>
+  </si>
+  <si>
+    <t>30.06.2026. 10:15:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6085b5e-ca4f-46fe-8798-501bfa3a3ee9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6085b5e-ca4f-46fe-8798-501bfa3a3ee9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MATEJ STANIČIĆ</t>
+  </si>
+  <si>
+    <t>MATEJ STANIČIĆ 14208767012</t>
+  </si>
+  <si>
+    <t>30.06.2026. 03:23:44</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3069bdad-a697-4c53-8adf-c5027a528bd8</t>
+  </si>
+  <si>
+    <t>16.379977.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3069bdad-a697-4c53-8adf-c5027a528bd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATARINA STOJČEVIĆ</t>
+  </si>
+  <si>
+    <t>KATARINA STOJČEVIĆ 03409759594</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78d393db-af7d-42c3-bc58-0c2a0745a3d0</t>
+  </si>
+  <si>
+    <t>16.380323.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78d393db-af7d-42c3-bc58-0c2a0745a3d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pok. Zuzana Durec</t>
+  </si>
+  <si>
+    <t>Janko Durec; VLATKO DUREC 05339995296; Zuzana Durec</t>
+  </si>
+  <si>
+    <t>29.06.2026. 14:18:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5ad07c4-dc9e-4d77-8dc1-34ac4aa2179c</t>
+  </si>
+  <si>
+    <t>SKM_28726062915020.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5ad07c4-dc9e-4d77-8dc1-34ac4aa2179c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pok. Ana Nagel</t>
+  </si>
+  <si>
+    <t>ANA NAGEL 36475477085; BLAŽENKA NABOT 81000673121</t>
+  </si>
+  <si>
+    <t>29.06.2026. 13:27:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/557268e8-0973-4ed9-86a6-9b03a8d15c12</t>
+  </si>
+  <si>
+    <t>SKM_28726062914110.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/557268e8-0973-4ed9-86a6-9b03a8d15c12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2072/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Tomislav Gvozdanović</t>
+  </si>
+  <si>
+    <t>29.06.2026. 13:16:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93f1b3b2-2ab4-422f-9229-6851ae2bf3dc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93f1b3b2-2ab4-422f-9229-6851ae2bf3dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2072&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATICA BILONIĆ</t>
+  </si>
+  <si>
+    <t>KATICA BILONIĆ 61997438538</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:46:19</t>
+  </si>
+  <si>
+    <t>22.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de1e389-d529-4ef3-a025-bc4c3472015c</t>
+  </si>
+  <si>
+    <t>16.379994.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de1e389-d529-4ef3-a025-bc4c3472015c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BOJAN UHLARIK</t>
+  </si>
+  <si>
+    <t>BOJAN UHLARIK 63422712414</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c5a8c8-48ff-41c6-84e6-cd55d6ceddff</t>
+  </si>
+  <si>
+    <t>16.379897.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c5a8c8-48ff-41c6-84e6-cd55d6ceddff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2160/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2160/2026</t>
+  </si>
+  <si>
+    <t>Tena Knezović 93272817546</t>
+  </si>
+  <si>
+    <t>26.06.2026. 13:22:03</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97f05982-0dab-4210-9f01-bad29ccc017c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97f05982-0dab-4210-9f01-bad29ccc017c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2160&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>26.06.2026. 13:21:26</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95a47935-b0c9-4b3e-8898-48b142109343</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/95a47935-b0c9-4b3e-8898-48b142109343/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1182/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-1182/2026</t>
+  </si>
+  <si>
+    <t>26.06.2026. 12:40:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1004940e-e6c2-46b9-b4cb-5f4c565c1652</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1004940e-e6c2-46b9-b4cb-5f4c565c1652/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=1182&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-120/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Blanka Domazetović</t>
+  </si>
+  <si>
+    <t>Fruškogorska 17, 32235 Bapska, Hrvatska</t>
+  </si>
+  <si>
+    <t>28803930161</t>
+  </si>
+  <si>
+    <t>Blanka Domazetović 28803930161; svim zaniteresiranima</t>
+  </si>
+  <si>
+    <t>25.06.2026. 10:34:50</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76aeb449-8023-4ff2-be89-2e53c17c49cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76aeb449-8023-4ff2-be89-2e53c17c49cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=120&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-122/2026</t>
+  </si>
+  <si>
+    <t>Veljko Petričević</t>
+  </si>
+  <si>
+    <t>Radnička 22, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>10594772409</t>
+  </si>
+  <si>
+    <t>Veljko Petričević 10594772409; svim zainteresiranima</t>
+  </si>
+  <si>
+    <t>25.06.2026. 08:19:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df87d1e6-6df2-49fa-8589-0a81be0f194d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df87d1e6-6df2-49fa-8589-0a81be0f194d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DOMAGOJ LAMPERT</t>
+  </si>
+  <si>
+    <t>DOMAGOJ LAMPERT 98256887588</t>
+  </si>
+  <si>
+    <t>25.06.2026. 03:27:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c303303d-d020-44ea-a661-01b7c76abbff</t>
+  </si>
+  <si>
+    <t>16.380351.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c303303d-d020-44ea-a661-01b7c76abbff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-214/2026</t>
+  </si>
+  <si>
+    <t>VERICA CESNAK 38676213630</t>
+  </si>
+  <si>
+    <t>24.06.2026. 10:57:58</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/151c066f-4501-4eb1-ad36-d6634c9ed4fc</t>
+  </si>
+  <si>
+    <t>z-214-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/151c066f-4501-4eb1-ad36-d6634c9ed4fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=214&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2122/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2122/2026</t>
+  </si>
+  <si>
+    <t>Pelagia Fournadjieva 11530552795</t>
+  </si>
+  <si>
+    <t>24.06.2026. 08:08:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7cf2a13-7095-46dd-aa72-e9b6e671999a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7cf2a13-7095-46dd-aa72-e9b6e671999a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>24.06.2026. 08:07:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b567e4a5-f362-44f0-bb32-806411168bc0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b567e4a5-f362-44f0-bb32-806411168bc0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>24.06.2026. 08:05:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7270849-1e7a-4f7c-a6a1-87bbfef189b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7270849-1e7a-4f7c-a6a1-87bbfef189b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>24.06.2026. 08:04:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bec99ff7-ec94-473c-91c0-a9fe81273017</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bec99ff7-ec94-473c-91c0-a9fe81273017/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-115/2026</t>
   </si>
   <si>
     <t>Oglas od 18.06.2026.</t>
   </si>
   <si>
     <t>Jadranka Monar</t>
   </si>
   <si>
     <t>Ulica Hrvatskih Branitelja 24, 32229 Petrovci, Hrvatska</t>
   </si>
   <si>
     <t>48102484135</t>
   </si>
   <si>
     <t>Jadranka Monar 48102484135; Svim zainteresiranima</t>
   </si>
   <si>
     <t>18.06.2026. 12:50:59</t>
   </si>
   <si>
     <t>02.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/630348a8-e1b5-487e-97a1-a3b171674c51</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/630348a8-e1b5-487e-97a1-a3b171674c51/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=115&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-1451/2026</t>
-[...106 lines deleted...]
-  <si>
     <t>Z-2125/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2125/2026</t>
   </si>
   <si>
     <t>Milan Šijaković 25164295789</t>
   </si>
   <si>
     <t>18.06.2026. 10:54:52</t>
   </si>
   <si>
-    <t>18.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ea4bfa88-b713-4e94-b81a-d29dc9e09878</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ea4bfa88-b713-4e94-b81a-d29dc9e09878/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2125&amp;godina=2026</t>
   </si>
   <si>
-    <t>rješenje</t>
-[...4 lines deleted...]
-  <si>
     <t>18.06.2026. 10:54:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a4e6853-8e06-44ad-8e2d-b576e4e81798</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a4e6853-8e06-44ad-8e2d-b576e4e81798/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-2141/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2141/2026</t>
   </si>
   <si>
     <t>18.06.2026. 10:53:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/81d2c90b-1d18-4ded-8140-db7e3ac8c343</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/81d2c90b-1d18-4ded-8140-db7e3ac8c343/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2141&amp;godina=2026</t>
   </si>
   <si>
     <t>18.06.2026. 10:52:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5fefa55e-3f7a-4c34-bdbe-7d75eae0894a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5fefa55e-3f7a-4c34-bdbe-7d75eae0894a/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>P-220/2024</t>
-[...112 lines deleted...]
-  <si>
     <t>Z-488/2026</t>
   </si>
   <si>
     <t>Građevinska inspekcija područna jedinica Vukovar</t>
   </si>
   <si>
     <t>17.06.2026. 14:38:59</t>
   </si>
   <si>
-    <t>17.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3c6d4729-4fec-46ab-aca7-f3650e8aaa30</t>
   </si>
   <si>
     <t>Z-488-26.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3c6d4729-4fec-46ab-aca7-f3650e8aaa30/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=488&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovr-932/2025</t>
-[...62 lines deleted...]
-  <si>
     <t>Z-2104/2026</t>
   </si>
   <si>
     <t>17.06.2026. 12:09:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6b773440-7764-48c4-ba95-3a8958994b6e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6b773440-7764-48c4-ba95-3a8958994b6e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2104&amp;godina=2026</t>
   </si>
   <si>
-    <t>Kov-61/2025</t>
-[...92 lines deleted...]
-  <si>
     <t>O-191/2026</t>
   </si>
   <si>
     <t>Poziv nasljednicima iza pok. Đure Majačić (Antun), Bapska</t>
   </si>
   <si>
     <t>17.06.2026. 09:08:07</t>
   </si>
   <si>
     <t>18.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21fb4eba-647d-429a-bc6d-f2a9c35d7e5c</t>
   </si>
   <si>
     <t>OGLAS SUD - POK. ĐURO MAJAČIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21fb4eba-647d-429a-bc6d-f2a9c35d7e5c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=191&amp;godina=2026</t>
   </si>
   <si>
-    <t>P-95/2026</t>
-[...289 lines deleted...]
-  <si>
     <t>O-389/2026</t>
   </si>
   <si>
     <t>Poziv nasljednicima iza pok. Flavije (Mijo) Duduković rođ. Duduković, Vukovar</t>
   </si>
   <si>
     <t>16.06.2026. 09:19:05</t>
   </si>
   <si>
     <t>17.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d6ecb2c-b298-4690-98b4-14659a79e540</t>
   </si>
   <si>
     <t>OGLAS SUD - POK. FLAVIJA DUDUKOVIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d6ecb2c-b298-4690-98b4-14659a79e540/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=389&amp;godina=2026</t>
   </si>
   <si>
-    <t>P-398/2024</t>
-[...745 lines deleted...]
-  <si>
     <t>Sp-114/2026</t>
   </si>
   <si>
     <t>Oglas od 11.06.2026.</t>
   </si>
   <si>
     <t>Siniša Kostelnik</t>
   </si>
   <si>
     <t>Blage Zadre 42, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>54753922074</t>
   </si>
   <si>
     <t>Siniša Kostelnik 54753922074; svim zainteresiranim</t>
   </si>
   <si>
     <t>11.06.2026. 09:05:31</t>
   </si>
   <si>
-    <t>27.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/86179de6-13f4-41b9-b8d0-145aedc14876</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/86179de6-13f4-41b9-b8d0-145aedc14876/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=114&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - ŽELJIMIR KOROLIJA</t>
-[...37 lines deleted...]
-  <si>
     <t>Oglas - ostavinski postupak iza pok. Simune Ristić</t>
   </si>
   <si>
     <t>SIMUNA RISTIĆ 07553905003</t>
   </si>
   <si>
     <t>10.06.2026. 13:49:54</t>
   </si>
   <si>
     <t>09.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1fb03669-0d67-46e4-aa05-da349137ff27</t>
   </si>
   <si>
     <t>Oglasna ploča Simuna Ristić.pdf; OGLAS_NN_OSTAVINA_SIMUNA_RISTIĆ.odt</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1fb03669-0d67-46e4-aa05-da349137ff27/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - VANJA ĐOĐIĆ</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-109/2026</t>
   </si>
   <si>
     <t>Oglas od 09.06.2026.</t>
   </si>
   <si>
     <t>Anica Sičić</t>
   </si>
   <si>
     <t>Nikole Andrića 32, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>70576565813</t>
   </si>
   <si>
     <t>Anica Sičić 70576565813; svim zainteresiranim</t>
   </si>
   <si>
     <t>09.06.2026. 12:42:15</t>
   </si>
   <si>
-    <t>24.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3c9f525b-9b10-4965-b8ff-213557e27e95</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3c9f525b-9b10-4965-b8ff-213557e27e95/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=109&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-1746/2026</t>
-[...40 lines deleted...]
-  <si>
     <t>Sp-245/2025</t>
   </si>
   <si>
     <t>Oglas od 08.06.2026.</t>
   </si>
   <si>
     <t>Slađana Lovrinčević</t>
   </si>
   <si>
     <t>Antuna Branka Šimića 41, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>53028366450</t>
   </si>
   <si>
     <t>Slađana Lovrinčević 53028366450; Svima zainteresiranima</t>
   </si>
   <si>
     <t>08.06.2026. 13:34:13</t>
   </si>
   <si>
-    <t>23.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bf855dbe-dfb4-4275-8a5f-71545fcddba7</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bf855dbe-dfb4-4275-8a5f-71545fcddba7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=245&amp;godina=2025</t>
   </si>
   <si>
     <t>Sp-246/2025</t>
   </si>
   <si>
     <t>Miroslav Barna</t>
   </si>
   <si>
     <t>Široki Put 58, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>49400814714</t>
   </si>
   <si>
     <t>Miroslav Barna 49400814714; Svima zainteresiranima</t>
   </si>
   <si>
     <t>08.06.2026. 13:29:55</t>
@@ -2110,83 +3402,50 @@
   <si>
     <t>Tatjana Terlević</t>
   </si>
   <si>
     <t>Sajmište 16, 32249 Tovarnik, Hrvatska</t>
   </si>
   <si>
     <t>56087491060</t>
   </si>
   <si>
     <t>Svima zainteresiranima; Tatjana Terlević 56087491060</t>
   </si>
   <si>
     <t>08.06.2026. 12:49:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d740117-e432-4e46-a886-1b42b65f5f06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3d740117-e432-4e46-a886-1b42b65f5f06/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-2005/2026</t>
-[...31 lines deleted...]
-  <si>
     <t>Sp-62/2026</t>
   </si>
   <si>
     <t>Goran Nedić</t>
   </si>
   <si>
     <t>Vukajlova 47, 32225 Bobota, Hrvatska</t>
   </si>
   <si>
     <t>51403669565</t>
   </si>
   <si>
     <t>Goran Nedić 51403669565; Svima zainteresiranima</t>
   </si>
   <si>
     <t>08.06.2026. 12:25:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e77e15d-9a58-4f24-badc-f86c04824c1f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e77e15d-9a58-4f24-badc-f86c04824c1f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
@@ -2434,53 +3693,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=53&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-101/2026</t>
   </si>
   <si>
     <t>Oglas od 05.06.2026.</t>
   </si>
   <si>
     <t>Zoran Čavić</t>
   </si>
   <si>
     <t>Dr. Ante Starčevića 46, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>03546036688</t>
   </si>
   <si>
     <t>Zoran Čavić 03546036688; svim zainteresiranima</t>
   </si>
   <si>
     <t>05.06.2026. 13:38:28</t>
   </si>
   <si>
-    <t>20.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8bf1456-c98f-4e88-a8b1-38ff11a6da87</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8bf1456-c98f-4e88-a8b1-38ff11a6da87/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-102/2026</t>
   </si>
   <si>
     <t>Zoja Dedalijaj</t>
   </si>
   <si>
     <t>Desna Supoderica (prema Vuki) 7, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>68222778615</t>
   </si>
   <si>
     <t>Svim zainteresiranima; Zoja Dedalijaj 68222778615</t>
   </si>
   <si>
     <t>05.06.2026. 13:36:12</t>
@@ -2524,173 +3780,80 @@
   <si>
     <t>Veselko Malekinušić</t>
   </si>
   <si>
     <t>Trpinjska Cesta 290, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>45754989629</t>
   </si>
   <si>
     <t>Svim zainteresiranima; Veselko Malekinušić 45754989629</t>
   </si>
   <si>
     <t>05.06.2026. 13:30:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bcb44eff-618c-4774-8aa4-bd049372ab1d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bcb44eff-618c-4774-8aa4-bd049372ab1d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=104&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - MARIN DELIĆ</t>
-[...16 lines deleted...]
-  <si>
     <t>Sp-98/2026</t>
   </si>
   <si>
     <t>Oglas od 02.06.2026.</t>
   </si>
   <si>
     <t>Jovan Okrainov</t>
   </si>
   <si>
     <t>Velika 78, 32224 Trpinja, Hrvatska</t>
   </si>
   <si>
     <t>01371099377</t>
   </si>
   <si>
     <t>Jovan Okrainov 01371099377; Svim zainteresiranima</t>
   </si>
   <si>
     <t>02.06.2026. 14:37:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e32c3b31-06bf-4a90-9993-57e2b46b8c3d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e32c3b31-06bf-4a90-9993-57e2b46b8c3d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - IVANKA MESAROŠ</t>
-[...73 lines deleted...]
-  <si>
     <t>Pokojni Rade Ilić</t>
   </si>
   <si>
     <t>Desa Ilić; Mira Kostadinović; Nada Bajić; RADE ILIĆ; Slava Starčević; Vesna Marić; Vladimir Jarić; ŽELJKO JARIĆ 40111977439</t>
   </si>
   <si>
     <t>29.05.2026. 08:21:59</t>
   </si>
   <si>
     <t>21.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eff4fa7e-e5f7-4060-80b0-c1d84951c862</t>
   </si>
   <si>
     <t>SKM_28726052909060.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eff4fa7e-e5f7-4060-80b0-c1d84951c862/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-100/2026</t>
   </si>
   <si>
     <t>Oglas od 28.05.2026.</t>
@@ -2701,836 +3864,95 @@
   <si>
     <t>Velebitska 181, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>34901396902</t>
   </si>
   <si>
     <t>Gordana Češnovar 34901396902; svima zainteresiranima</t>
   </si>
   <si>
     <t>28.05.2026. 15:00:14</t>
   </si>
   <si>
     <t>12.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/84083015-d8df-4d74-b8d9-8d1de568ef07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/84083015-d8df-4d74-b8d9-8d1de568ef07/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=100&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-238/2026</t>
-[...19 lines deleted...]
-  <si>
     <t>Pok. Bako Maria</t>
   </si>
   <si>
     <t>MARIA BAKO 93670616728; ZLATKO BAKO 93970682445</t>
   </si>
   <si>
     <t>26.05.2026. 10:54:51</t>
   </si>
   <si>
     <t>15.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/970ae04a-70c2-48e6-925d-0d3578845fb9</t>
   </si>
   <si>
     <t>SKM_28726052611390.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/970ae04a-70c2-48e6-925d-0d3578845fb9/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-99/2026</t>
-[...472 lines deleted...]
-  <si>
     <t>O-179/2026</t>
   </si>
   <si>
     <t>Poziv nasljednicima iza pok. Mire (Nikola) Ganić rođ. Balać, Vukovar</t>
   </si>
   <si>
     <t>08.05.2026. 10:47:14</t>
   </si>
   <si>
     <t>10.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/984d0b25-27bd-486c-a32f-d219bb707c04</t>
   </si>
   <si>
     <t>OBJAVA OGLASA - SUD - POK. MIRA GANIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/984d0b25-27bd-486c-a32f-d219bb707c04/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=179&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-37/2026</t>
-[...244 lines deleted...]
-  <si>
     <t>O-173/2026</t>
   </si>
   <si>
     <t>Poziv nasljednicima iza pok. Boška Belančić (Milenko), Vukovar</t>
   </si>
   <si>
     <t>06.05.2026. 11:58:44</t>
   </si>
   <si>
     <t>09.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/df25ad11-1f66-4da7-b1f5-d8d2166573c1</t>
   </si>
   <si>
     <t>OBJAVA OGLASA - SUD - POK. BOŠKO BELANČIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/df25ad11-1f66-4da7-b1f5-d8d2166573c1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=173&amp;godina=2026</t>
   </si>
   <si>
     <t>O-167/2026</t>
@@ -3643,68 +4065,50 @@
   <si>
     <t>O-60/2023</t>
   </si>
   <si>
     <t>Pokojni Okrainov Miloja</t>
   </si>
   <si>
     <t>07.04.2026. 10:50:40</t>
   </si>
   <si>
     <t>12.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc4a7f4a-dc21-4848-97ad-eea8b9667fd9</t>
   </si>
   <si>
     <t>SKM_28726040711270.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc4a7f4a-dc21-4848-97ad-eea8b9667fd9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=60&amp;godina=2023</t>
   </si>
   <si>
-    <t>Oglas - Proglašenje nestale osobe umrlom - Antun Štefanovski</t>
-[...16 lines deleted...]
-  <si>
     <t>Oglas mogućim nasljednicima iza pok. Čedomira Vuksan</t>
   </si>
   <si>
     <t>BILJANA ĆURČIĆ 04361956775; LJILJANA KICOŠ 05592141415; ČEDOMIR VUKSAN 16491974580</t>
   </si>
   <si>
     <t>02.04.2026. 10:00:40</t>
   </si>
   <si>
     <t>05.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e337629c-f874-4c04-8f12-c686b75465c8</t>
   </si>
   <si>
     <t>SKM_28726040210430.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e337629c-f874-4c04-8f12-c686b75465c8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Oglas mogućim nasljednicima iza pok. Blagomira Planinac</t>
   </si>
   <si>
     <t>BLAGOMIR PLANINAC 90609156179; IVANA ROMIĆ 19147131237; JELENA MIJAKOVAC 39815921927; MILENA PLANINAC 63003609858; SNEŽANA PLANINAC 09642090941</t>
@@ -3874,110 +4278,83 @@
   <si>
     <t>13.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d1a8a24f-6e7d-4a11-bba8-1fe6d905a5a0</t>
   </si>
   <si>
     <t>OBJAVA OGLASA - SUD - POK. JADRAN DEVIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d1a8a24f-6e7d-4a11-bba8-1fe6d905a5a0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=847&amp;godina=2025</t>
   </si>
   <si>
     <t>Oglas, O-845/2025, UPP-OS-O-2/2026</t>
   </si>
   <si>
     <t>DAMIR KUNIĆ 51679975818</t>
   </si>
   <si>
     <t>14.01.2026. 09:52:47</t>
   </si>
   <si>
-    <t>15.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/60279ef2-d13e-4205-9701-9123c997b176</t>
   </si>
   <si>
     <t>SKM_22726011422280.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/60279ef2-d13e-4205-9701-9123c997b176/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>O-814/2025</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-191/2024</t>
   </si>
   <si>
     <t>Rješenje od 17.07.2025.</t>
   </si>
   <si>
     <t>Ružica Dufek</t>
   </si>
   <si>
     <t>Sinjske Alke 8, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>65494000176</t>
   </si>
   <si>
     <t>Ružica Dufek 65494000176; Svima zainteresiranima</t>
   </si>
   <si>
     <t>18.07.2025. 08:32:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01</t>
   </si>
   <si>
-    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
   </si>
   <si>
     <t>Sp-102/2024</t>
   </si>
   <si>
     <t>Rješenje od 17.04.2025.</t>
   </si>
   <si>
     <t>Srđan Milojević</t>
   </si>
   <si>
     <t>Patkovićeva 14, 32224 Bobota, Hrvatska</t>
   </si>
   <si>
     <t>59455078095</t>
   </si>
   <si>
     <t>Srđan Milojević 59455078095; Svima zainteresiranima</t>
   </si>
   <si>
     <t>17.04.2025. 12:20:54</t>
@@ -4022,53 +4399,50 @@
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=215&amp;godina=2024</t>
   </si>
   <si>
     <t>Sp-388/2024</t>
   </si>
   <si>
     <t>Rješenje od 05.02.2025.</t>
   </si>
   <si>
     <t>Danijela Huzjak</t>
   </si>
   <si>
     <t>Ante Starčevića 40, 32237 Lovas, Hrvatska</t>
   </si>
   <si>
     <t>05823815456</t>
   </si>
   <si>
     <t>Danijela Huzjak 05823815456; Svima zainteresiranima</t>
   </si>
   <si>
     <t>06.02.2025. 12:34:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9239fe27-3c45-4f20-974e-32ebcc03b6cc</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9239fe27-3c45-4f20-974e-32ebcc03b6cc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=388&amp;godina=2024</t>
   </si>
   <si>
     <t>Sp-385/2024</t>
   </si>
   <si>
     <t>Adriana Kišmartin</t>
   </si>
   <si>
     <t>Dobra Voda 12, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>08131772184</t>
   </si>
   <si>
     <t>Adriana Kišmartin 08131772184; Svima zainteresiranima</t>
   </si>
   <si>
     <t>06.02.2025. 12:31:35</t>
   </si>
@@ -5161,51 +5535,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N219"/>
+  <dimension ref="A1:N246"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -5260,8573 +5634,9495 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
         <v>28</v>
       </c>
-      <c r="J3" t="s">
+      <c r="L3" t="s">
         <v>29</v>
       </c>
-      <c r="K3" t="s">
+      <c r="M3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="M4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>38</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
+      <c r="N5" t="s">
         <v>45</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I6" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" t="s">
         <v>50</v>
       </c>
-      <c r="I6" t="s">
+      <c r="M6" t="s">
         <v>51</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="N6" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="D7" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="I7" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="J7" t="s">
         <v>20</v>
       </c>
       <c r="K7" t="s">
+        <v>56</v>
+      </c>
+      <c r="L7" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" t="s">
         <v>58</v>
       </c>
-      <c r="L7" t="s">
+      <c r="N7" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D8" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" t="s">
         <v>62</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="J8" t="s">
+        <v>20</v>
+      </c>
+      <c r="K8" t="s">
         <v>63</v>
       </c>
-      <c r="D8" t="s">
+      <c r="L8" t="s">
         <v>64</v>
       </c>
-      <c r="E8" t="s">
+      <c r="M8" t="s">
         <v>65</v>
       </c>
-      <c r="F8" t="s">
+      <c r="N8" t="s">
         <v>66</v>
-      </c>
-[...22 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D9" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="I9" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="J9" t="s">
         <v>20</v>
       </c>
       <c r="K9" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="L9" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="M9" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="N9" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="D10" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="I10" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="J10" t="s">
         <v>20</v>
       </c>
       <c r="K10" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="L10" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="M10" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="N10" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="D11" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="I11" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
       <c r="J11" t="s">
         <v>20</v>
       </c>
       <c r="K11" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="L11" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="M11" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="N11" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="D12" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
       <c r="I12" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="J12" t="s">
         <v>20</v>
       </c>
       <c r="K12" t="s">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="L12" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="M12" t="s">
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="N12" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="D13" t="s">
-        <v>104</v>
+        <v>17</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>105</v>
+        <v>96</v>
       </c>
       <c r="I13" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
       <c r="J13" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K13" t="s">
-        <v>107</v>
+        <v>98</v>
       </c>
       <c r="L13" t="s">
-        <v>108</v>
+        <v>99</v>
       </c>
       <c r="M13" t="s">
-        <v>109</v>
+        <v>100</v>
       </c>
       <c r="N13" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>111</v>
+        <v>102</v>
       </c>
       <c r="D14" t="s">
-        <v>112</v>
+        <v>17</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>113</v>
+        <v>103</v>
       </c>
       <c r="I14" t="s">
-        <v>114</v>
+        <v>104</v>
       </c>
       <c r="J14" t="s">
-        <v>115</v>
+        <v>20</v>
       </c>
       <c r="K14" t="s">
-        <v>116</v>
+        <v>105</v>
       </c>
       <c r="L14" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="M14" t="s">
-        <v>118</v>
+        <v>107</v>
       </c>
       <c r="N14" t="s">
-        <v>119</v>
+        <v>108</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D15" t="s">
-        <v>120</v>
+        <v>17</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="I15" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="J15" t="s">
+        <v>20</v>
+      </c>
+      <c r="K15" t="s">
+        <v>112</v>
+      </c>
+      <c r="L15" t="s">
+        <v>113</v>
+      </c>
+      <c r="M15" t="s">
+        <v>114</v>
+      </c>
+      <c r="N15" t="s">
         <v>115</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="D16" t="s">
-        <v>126</v>
+        <v>17</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="I16" t="s">
-        <v>127</v>
+        <v>118</v>
       </c>
       <c r="J16" t="s">
-        <v>115</v>
+        <v>20</v>
       </c>
       <c r="K16" t="s">
-        <v>128</v>
+        <v>119</v>
       </c>
       <c r="L16" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M16" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="N16" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D17" t="s">
-        <v>120</v>
+        <v>17</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="I17" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="J17" t="s">
-        <v>115</v>
+        <v>20</v>
       </c>
       <c r="K17" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="L17" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
       <c r="M17" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="N17" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D18" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
+        <v>131</v>
+      </c>
+      <c r="I18" t="s">
+        <v>132</v>
+      </c>
+      <c r="J18" t="s">
+        <v>20</v>
+      </c>
+      <c r="K18" t="s">
+        <v>133</v>
+      </c>
+      <c r="L18" t="s">
+        <v>134</v>
+      </c>
+      <c r="M18" t="s">
         <v>135</v>
       </c>
-      <c r="I18" t="s">
+      <c r="N18" t="s">
         <v>136</v>
-      </c>
-[...13 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D19" t="s">
-        <v>142</v>
+        <v>17</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
+        <v>138</v>
+      </c>
+      <c r="I19" t="s">
+        <v>139</v>
+      </c>
+      <c r="J19" t="s">
+        <v>20</v>
+      </c>
+      <c r="K19" t="s">
+        <v>140</v>
+      </c>
+      <c r="L19" t="s">
+        <v>141</v>
+      </c>
+      <c r="M19" t="s">
+        <v>142</v>
+      </c>
+      <c r="N19" t="s">
         <v>143</v>
-      </c>
-[...16 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
+        <v>145</v>
+      </c>
+      <c r="D20" t="s">
+        <v>146</v>
+      </c>
+      <c r="E20" t="s">
+        <v>147</v>
+      </c>
+      <c r="F20" t="s">
+        <v>148</v>
+      </c>
+      <c r="G20" t="s">
         <v>149</v>
       </c>
-      <c r="D20" t="s">
+      <c r="H20" t="s">
         <v>150</v>
       </c>
-      <c r="E20"/>
-[...2 lines deleted...]
-      <c r="H20" t="s">
+      <c r="I20" t="s">
         <v>151</v>
       </c>
-      <c r="I20" t="s">
+      <c r="J20" t="s">
         <v>152</v>
       </c>
-      <c r="J20" t="s">
+      <c r="K20" t="s">
         <v>153</v>
       </c>
-      <c r="K20" t="s">
+      <c r="L20" t="s">
         <v>154</v>
       </c>
-      <c r="L20" t="s">
+      <c r="M20" t="s">
         <v>155</v>
       </c>
-      <c r="M20" t="s">
+      <c r="N20" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21"/>
+      <c r="C21" t="s">
+        <v>157</v>
+      </c>
       <c r="D21" t="s">
         <v>158</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>159</v>
       </c>
       <c r="I21" t="s">
         <v>160</v>
       </c>
       <c r="J21" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" t="s">
         <v>161</v>
       </c>
-      <c r="K21" t="s">
+      <c r="L21" t="s">
         <v>162</v>
       </c>
-      <c r="L21" t="s">
+      <c r="M21" t="s">
         <v>163</v>
       </c>
-      <c r="M21" t="s">
+      <c r="N21" t="s">
         <v>164</v>
       </c>
-      <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>121</v>
+        <v>165</v>
       </c>
       <c r="D22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="I22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="J22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="K22" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="L22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M22" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="N22"/>
+        <v>172</v>
+      </c>
+      <c r="N22" t="s">
+        <v>173</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D23" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="I23" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="J23" t="s">
-        <v>175</v>
+        <v>20</v>
       </c>
       <c r="K23" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="L23" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="M23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="N23" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D24" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="I24" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="J24" t="s">
-        <v>184</v>
+        <v>152</v>
       </c>
       <c r="K24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="L24" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="M24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="N24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D25" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="I25" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="J25" t="s">
-        <v>184</v>
+        <v>152</v>
       </c>
       <c r="K25" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L25" t="s">
-        <v>39</v>
+        <v>187</v>
       </c>
       <c r="M25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="N25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D26" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="J26" t="s">
-        <v>184</v>
+        <v>20</v>
       </c>
       <c r="K26" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="L26" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="M26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="N26" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D27" t="s">
-        <v>120</v>
+        <v>158</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>203</v>
       </c>
       <c r="I27" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="J27" t="s">
-        <v>175</v>
+        <v>20</v>
       </c>
       <c r="K27" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="L27" t="s">
-        <v>117</v>
+        <v>206</v>
       </c>
       <c r="M27" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="N27" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D28" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="I28" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="J28" t="s">
-        <v>184</v>
+        <v>152</v>
       </c>
       <c r="K28" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="L28" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M28" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="N28" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="D29" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="I29" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="J29" t="s">
-        <v>184</v>
+        <v>152</v>
       </c>
       <c r="K29" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="L29" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="M29" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="N29" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D30" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="I30" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="J30" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="K30" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="L30" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M30" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="N30" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="D31" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
         <v>232</v>
       </c>
       <c r="I31" t="s">
         <v>233</v>
       </c>
       <c r="J31" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
       <c r="K31" t="s">
         <v>234</v>
       </c>
       <c r="L31" t="s">
-        <v>211</v>
+        <v>229</v>
       </c>
       <c r="M31" t="s">
         <v>235</v>
       </c>
       <c r="N31" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
+        <v>236</v>
+      </c>
+      <c r="D32" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>121</v>
+        <v>238</v>
       </c>
       <c r="I32" t="s">
         <v>239</v>
       </c>
       <c r="J32" t="s">
+        <v>169</v>
+      </c>
+      <c r="K32" t="s">
         <v>240</v>
       </c>
-      <c r="K32" t="s">
+      <c r="L32" t="s">
         <v>241</v>
       </c>
-      <c r="L32" t="s">
+      <c r="M32" t="s">
         <v>242</v>
       </c>
-      <c r="M32" t="s">
+      <c r="N32" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D33" t="s">
-        <v>246</v>
+        <v>225</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
+        <v>245</v>
+      </c>
+      <c r="I33" t="s">
+        <v>246</v>
+      </c>
+      <c r="J33" t="s">
+        <v>169</v>
+      </c>
+      <c r="K33" t="s">
         <v>247</v>
       </c>
-      <c r="I33" t="s">
+      <c r="L33" t="s">
+        <v>229</v>
+      </c>
+      <c r="M33" t="s">
         <v>248</v>
       </c>
-      <c r="J33" t="s">
-[...2 lines deleted...]
-      <c r="K33" t="s">
+      <c r="N33" t="s">
         <v>249</v>
-      </c>
-[...7 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="D34" t="s">
-        <v>254</v>
+        <v>225</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
+        <v>251</v>
+      </c>
+      <c r="I34" t="s">
+        <v>252</v>
+      </c>
+      <c r="J34" t="s">
+        <v>169</v>
+      </c>
+      <c r="K34" t="s">
+        <v>253</v>
+      </c>
+      <c r="L34" t="s">
+        <v>229</v>
+      </c>
+      <c r="M34" t="s">
+        <v>254</v>
+      </c>
+      <c r="N34" t="s">
         <v>255</v>
-      </c>
-[...16 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D35" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>255</v>
+        <v>211</v>
       </c>
       <c r="I35" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="J35" t="s">
-        <v>257</v>
+        <v>152</v>
       </c>
       <c r="K35" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="L35" t="s">
-        <v>265</v>
+        <v>214</v>
       </c>
       <c r="M35" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="N35" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="D36" t="s">
-        <v>268</v>
+        <v>225</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="I36" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="J36" t="s">
-        <v>257</v>
+        <v>169</v>
       </c>
       <c r="K36" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="L36" t="s">
-        <v>272</v>
+        <v>229</v>
       </c>
       <c r="M36" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="N36" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="D37" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>277</v>
+        <v>238</v>
       </c>
       <c r="I37" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="J37" t="s">
-        <v>257</v>
+        <v>152</v>
       </c>
       <c r="K37" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="L37" t="s">
-        <v>280</v>
+        <v>214</v>
       </c>
       <c r="M37" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="N37" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="D38" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="I38" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="J38" t="s">
-        <v>257</v>
+        <v>152</v>
       </c>
       <c r="K38" t="s">
-        <v>287</v>
+        <v>278</v>
       </c>
       <c r="L38" t="s">
-        <v>288</v>
+        <v>214</v>
       </c>
       <c r="M38" t="s">
-        <v>289</v>
+        <v>279</v>
       </c>
       <c r="N38" t="s">
-        <v>290</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="D39" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>291</v>
+        <v>283</v>
       </c>
       <c r="I39" t="s">
-        <v>292</v>
+        <v>284</v>
       </c>
       <c r="J39" t="s">
-        <v>257</v>
+        <v>152</v>
       </c>
       <c r="K39" t="s">
-        <v>293</v>
+        <v>285</v>
       </c>
       <c r="L39" t="s">
-        <v>288</v>
+        <v>214</v>
       </c>
       <c r="M39" t="s">
-        <v>294</v>
+        <v>286</v>
       </c>
       <c r="N39" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>295</v>
+        <v>281</v>
       </c>
       <c r="D40" t="s">
-        <v>296</v>
+        <v>282</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="I40" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="J40" t="s">
-        <v>299</v>
+        <v>152</v>
       </c>
       <c r="K40" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="L40" t="s">
-        <v>301</v>
+        <v>214</v>
       </c>
       <c r="M40" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="N40" t="s">
-        <v>303</v>
+        <v>287</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="D41" t="s">
-        <v>305</v>
+        <v>293</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="I41" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="J41" t="s">
-        <v>257</v>
+        <v>152</v>
       </c>
       <c r="K41" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="L41" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="M41" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="N41" t="s">
-        <v>311</v>
+        <v>299</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="D42" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>314</v>
+        <v>302</v>
       </c>
       <c r="I42" t="s">
-        <v>315</v>
+        <v>303</v>
       </c>
       <c r="J42" t="s">
-        <v>257</v>
+        <v>304</v>
       </c>
       <c r="K42" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="L42" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="M42" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="N42" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="D43" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="I43" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="J43" t="s">
-        <v>257</v>
+        <v>304</v>
       </c>
       <c r="K43" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="L43" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
       <c r="M43" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="N43" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="D44" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="I44" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
       <c r="J44" t="s">
-        <v>257</v>
+        <v>321</v>
       </c>
       <c r="K44" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="L44" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="M44" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="N44" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>336</v>
+        <v>317</v>
       </c>
       <c r="D45" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
+        <v>327</v>
+      </c>
+      <c r="I45" t="s">
+        <v>328</v>
+      </c>
+      <c r="J45" t="s">
+        <v>329</v>
+      </c>
+      <c r="K45" t="s">
         <v>330</v>
       </c>
-      <c r="I45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L45" t="s">
-        <v>108</v>
+        <v>323</v>
       </c>
       <c r="M45" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="N45" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="D46" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>121</v>
+        <v>334</v>
       </c>
       <c r="I46" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="J46" t="s">
-        <v>345</v>
+        <v>169</v>
       </c>
       <c r="K46" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="L46" t="s">
-        <v>347</v>
+        <v>337</v>
       </c>
       <c r="M46" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="N46" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>350</v>
+        <v>332</v>
       </c>
       <c r="D47" t="s">
-        <v>351</v>
+        <v>340</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>352</v>
+        <v>341</v>
       </c>
       <c r="I47" t="s">
-        <v>353</v>
+        <v>342</v>
       </c>
       <c r="J47" t="s">
-        <v>257</v>
+        <v>169</v>
       </c>
       <c r="K47" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="L47" t="s">
-        <v>219</v>
+        <v>337</v>
       </c>
       <c r="M47" t="s">
-        <v>355</v>
+        <v>344</v>
       </c>
       <c r="N47" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>357</v>
+        <v>332</v>
       </c>
       <c r="D48" t="s">
-        <v>358</v>
+        <v>345</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>359</v>
+        <v>341</v>
       </c>
       <c r="I48" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="J48" t="s">
-        <v>257</v>
+        <v>169</v>
       </c>
       <c r="K48" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="L48" t="s">
-        <v>39</v>
+        <v>337</v>
       </c>
       <c r="M48" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
       <c r="N48" t="s">
-        <v>363</v>
+        <v>339</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>364</v>
+        <v>349</v>
       </c>
       <c r="D49" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
       <c r="I49" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
       <c r="J49" t="s">
-        <v>368</v>
+        <v>304</v>
       </c>
       <c r="K49" t="s">
-        <v>369</v>
+        <v>353</v>
       </c>
       <c r="L49" t="s">
-        <v>370</v>
+        <v>337</v>
       </c>
       <c r="M49" t="s">
-        <v>371</v>
+        <v>354</v>
       </c>
       <c r="N49" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>373</v>
+        <v>349</v>
       </c>
       <c r="D50" t="s">
-        <v>374</v>
+        <v>350</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>375</v>
+        <v>356</v>
       </c>
       <c r="I50" t="s">
-        <v>376</v>
+        <v>357</v>
       </c>
       <c r="J50" t="s">
-        <v>368</v>
+        <v>304</v>
       </c>
       <c r="K50" t="s">
-        <v>377</v>
+        <v>358</v>
       </c>
       <c r="L50" t="s">
-        <v>219</v>
+        <v>337</v>
       </c>
       <c r="M50" t="s">
-        <v>378</v>
+        <v>359</v>
       </c>
       <c r="N50" t="s">
-        <v>379</v>
+        <v>355</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>380</v>
+        <v>360</v>
       </c>
       <c r="D51" t="s">
-        <v>381</v>
+        <v>361</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>382</v>
+        <v>362</v>
       </c>
       <c r="I51" t="s">
-        <v>383</v>
+        <v>363</v>
       </c>
       <c r="J51" t="s">
-        <v>368</v>
+        <v>169</v>
       </c>
       <c r="K51" t="s">
-        <v>384</v>
+        <v>364</v>
       </c>
       <c r="L51" t="s">
-        <v>288</v>
+        <v>365</v>
       </c>
       <c r="M51" t="s">
-        <v>385</v>
+        <v>366</v>
       </c>
       <c r="N51" t="s">
-        <v>386</v>
+        <v>367</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>387</v>
+        <v>368</v>
       </c>
       <c r="D52" t="s">
-        <v>388</v>
+        <v>275</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>389</v>
+        <v>369</v>
       </c>
       <c r="I52" t="s">
-        <v>390</v>
+        <v>370</v>
       </c>
       <c r="J52" t="s">
-        <v>368</v>
+        <v>304</v>
       </c>
       <c r="K52" t="s">
-        <v>391</v>
+        <v>371</v>
       </c>
       <c r="L52" t="s">
-        <v>392</v>
+        <v>214</v>
       </c>
       <c r="M52" t="s">
-        <v>393</v>
+        <v>372</v>
       </c>
       <c r="N52" t="s">
-        <v>394</v>
+        <v>373</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>395</v>
+        <v>374</v>
       </c>
       <c r="D53" t="s">
-        <v>396</v>
+        <v>375</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>397</v>
+        <v>376</v>
       </c>
       <c r="I53" t="s">
-        <v>398</v>
+        <v>377</v>
       </c>
       <c r="J53" t="s">
-        <v>368</v>
+        <v>304</v>
       </c>
       <c r="K53" t="s">
-        <v>399</v>
+        <v>378</v>
       </c>
       <c r="L53" t="s">
-        <v>400</v>
+        <v>379</v>
       </c>
       <c r="M53" t="s">
-        <v>401</v>
+        <v>380</v>
       </c>
       <c r="N53" t="s">
-        <v>402</v>
+        <v>381</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>403</v>
+        <v>382</v>
       </c>
       <c r="D54" t="s">
-        <v>396</v>
+        <v>17</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>404</v>
+        <v>383</v>
       </c>
       <c r="I54" t="s">
-        <v>405</v>
+        <v>384</v>
       </c>
       <c r="J54" t="s">
-        <v>368</v>
+        <v>152</v>
       </c>
       <c r="K54" t="s">
-        <v>406</v>
+        <v>385</v>
       </c>
       <c r="L54" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="M54" t="s">
-        <v>407</v>
+        <v>387</v>
       </c>
       <c r="N54" t="s">
-        <v>408</v>
+        <v>388</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>409</v>
+        <v>389</v>
       </c>
       <c r="D55" t="s">
-        <v>410</v>
+        <v>390</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>411</v>
+        <v>391</v>
       </c>
       <c r="I55" t="s">
-        <v>412</v>
+        <v>392</v>
       </c>
       <c r="J55" t="s">
-        <v>368</v>
+        <v>304</v>
       </c>
       <c r="K55" t="s">
-        <v>413</v>
+        <v>393</v>
       </c>
       <c r="L55" t="s">
-        <v>414</v>
+        <v>379</v>
       </c>
       <c r="M55" t="s">
-        <v>415</v>
+        <v>394</v>
       </c>
       <c r="N55" t="s">
-        <v>416</v>
+        <v>395</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>121</v>
+        <v>396</v>
       </c>
       <c r="D56" t="s">
-        <v>417</v>
+        <v>397</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>418</v>
+        <v>398</v>
       </c>
       <c r="I56" t="s">
-        <v>419</v>
+        <v>399</v>
       </c>
       <c r="J56" t="s">
-        <v>420</v>
+        <v>304</v>
       </c>
       <c r="K56" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="L56" t="s">
-        <v>422</v>
+        <v>401</v>
       </c>
       <c r="M56" t="s">
-        <v>423</v>
-[...1 lines deleted...]
-      <c r="N56"/>
+        <v>402</v>
+      </c>
+      <c r="N56" t="s">
+        <v>403</v>
+      </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>424</v>
+        <v>404</v>
       </c>
       <c r="D57" t="s">
-        <v>425</v>
+        <v>405</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>426</v>
+        <v>406</v>
       </c>
       <c r="I57" t="s">
-        <v>427</v>
+        <v>407</v>
       </c>
       <c r="J57" t="s">
-        <v>368</v>
+        <v>304</v>
       </c>
       <c r="K57" t="s">
-        <v>428</v>
+        <v>408</v>
       </c>
       <c r="L57" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="M57" t="s">
-        <v>429</v>
+        <v>409</v>
       </c>
       <c r="N57" t="s">
-        <v>430</v>
+        <v>410</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>431</v>
+        <v>411</v>
       </c>
       <c r="D58" t="s">
-        <v>396</v>
+        <v>269</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>432</v>
+        <v>412</v>
       </c>
       <c r="I58" t="s">
-        <v>433</v>
+        <v>413</v>
       </c>
       <c r="J58" t="s">
-        <v>368</v>
+        <v>304</v>
       </c>
       <c r="K58" t="s">
-        <v>434</v>
+        <v>414</v>
       </c>
       <c r="L58" t="s">
-        <v>400</v>
+        <v>214</v>
       </c>
       <c r="M58" t="s">
-        <v>435</v>
+        <v>415</v>
       </c>
       <c r="N58" t="s">
-        <v>436</v>
+        <v>416</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>431</v>
+        <v>417</v>
       </c>
       <c r="D59" t="s">
-        <v>396</v>
+        <v>418</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>437</v>
+        <v>419</v>
       </c>
       <c r="I59" t="s">
-        <v>438</v>
+        <v>420</v>
       </c>
       <c r="J59" t="s">
-        <v>368</v>
+        <v>304</v>
       </c>
       <c r="K59" t="s">
-        <v>439</v>
+        <v>421</v>
       </c>
       <c r="L59" t="s">
-        <v>400</v>
+        <v>214</v>
       </c>
       <c r="M59" t="s">
-        <v>440</v>
+        <v>422</v>
       </c>
       <c r="N59" t="s">
-        <v>436</v>
+        <v>423</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>441</v>
+        <v>424</v>
       </c>
       <c r="D60" t="s">
-        <v>442</v>
+        <v>425</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>443</v>
+        <v>426</v>
       </c>
       <c r="I60" t="s">
-        <v>444</v>
+        <v>427</v>
       </c>
       <c r="J60" t="s">
-        <v>184</v>
+        <v>428</v>
       </c>
       <c r="K60" t="s">
-        <v>445</v>
+        <v>429</v>
       </c>
       <c r="L60" t="s">
-        <v>446</v>
+        <v>154</v>
       </c>
       <c r="M60" t="s">
-        <v>447</v>
+        <v>430</v>
       </c>
       <c r="N60" t="s">
-        <v>448</v>
+        <v>431</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>449</v>
+        <v>432</v>
       </c>
       <c r="D61" t="s">
-        <v>381</v>
+        <v>425</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>450</v>
+        <v>433</v>
       </c>
       <c r="I61" t="s">
-        <v>451</v>
+        <v>434</v>
       </c>
       <c r="J61" t="s">
-        <v>29</v>
+        <v>428</v>
       </c>
       <c r="K61" t="s">
-        <v>452</v>
+        <v>435</v>
       </c>
       <c r="L61" t="s">
-        <v>453</v>
+        <v>154</v>
       </c>
       <c r="M61" t="s">
-        <v>454</v>
+        <v>436</v>
       </c>
       <c r="N61" t="s">
-        <v>455</v>
+        <v>437</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>456</v>
+        <v>438</v>
       </c>
       <c r="D62" t="s">
-        <v>457</v>
+        <v>425</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>458</v>
+        <v>439</v>
       </c>
       <c r="I62" t="s">
-        <v>459</v>
+        <v>440</v>
       </c>
       <c r="J62" t="s">
-        <v>368</v>
+        <v>428</v>
       </c>
       <c r="K62" t="s">
-        <v>460</v>
+        <v>441</v>
       </c>
       <c r="L62" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="M62" t="s">
-        <v>461</v>
+        <v>442</v>
       </c>
       <c r="N62" t="s">
-        <v>462</v>
+        <v>443</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>463</v>
+        <v>444</v>
       </c>
       <c r="D63" t="s">
-        <v>464</v>
-[...3 lines deleted...]
-      <c r="G63"/>
+        <v>445</v>
+      </c>
+      <c r="E63" t="s">
+        <v>446</v>
+      </c>
+      <c r="F63" t="s">
+        <v>447</v>
+      </c>
+      <c r="G63" t="s">
+        <v>448</v>
+      </c>
       <c r="H63" t="s">
-        <v>465</v>
+        <v>449</v>
       </c>
       <c r="I63" t="s">
-        <v>466</v>
+        <v>450</v>
       </c>
       <c r="J63" t="s">
-        <v>299</v>
+        <v>428</v>
       </c>
       <c r="K63" t="s">
-        <v>467</v>
+        <v>451</v>
       </c>
       <c r="L63" t="s">
-        <v>468</v>
+        <v>452</v>
       </c>
       <c r="M63" t="s">
-        <v>469</v>
+        <v>453</v>
       </c>
       <c r="N63" t="s">
-        <v>470</v>
+        <v>454</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>471</v>
+        <v>455</v>
       </c>
       <c r="D64" t="s">
-        <v>472</v>
+        <v>456</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>473</v>
+        <v>457</v>
       </c>
       <c r="I64" t="s">
-        <v>474</v>
+        <v>458</v>
       </c>
       <c r="J64" t="s">
-        <v>299</v>
+        <v>428</v>
       </c>
       <c r="K64" t="s">
-        <v>475</v>
+        <v>459</v>
       </c>
       <c r="L64" t="s">
-        <v>476</v>
+        <v>241</v>
       </c>
       <c r="M64" t="s">
-        <v>477</v>
+        <v>460</v>
       </c>
       <c r="N64" t="s">
-        <v>478</v>
+        <v>461</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>479</v>
+        <v>462</v>
       </c>
       <c r="D65" t="s">
-        <v>480</v>
+        <v>282</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>481</v>
+        <v>463</v>
       </c>
       <c r="I65" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="J65" t="s">
-        <v>368</v>
+        <v>428</v>
       </c>
       <c r="K65" t="s">
-        <v>483</v>
+        <v>465</v>
       </c>
       <c r="L65" t="s">
-        <v>484</v>
+        <v>214</v>
       </c>
       <c r="M65" t="s">
-        <v>485</v>
+        <v>466</v>
       </c>
       <c r="N65" t="s">
-        <v>486</v>
+        <v>467</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>487</v>
+        <v>468</v>
       </c>
       <c r="D66" t="s">
-        <v>296</v>
+        <v>469</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>488</v>
+        <v>470</v>
       </c>
       <c r="I66" t="s">
-        <v>489</v>
+        <v>471</v>
       </c>
       <c r="J66" t="s">
-        <v>299</v>
+        <v>428</v>
       </c>
       <c r="K66" t="s">
-        <v>490</v>
+        <v>472</v>
       </c>
       <c r="L66" t="s">
-        <v>491</v>
+        <v>473</v>
       </c>
       <c r="M66" t="s">
-        <v>492</v>
+        <v>474</v>
       </c>
       <c r="N66" t="s">
-        <v>493</v>
+        <v>475</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>487</v>
+        <v>476</v>
       </c>
       <c r="D67" t="s">
-        <v>296</v>
+        <v>418</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>494</v>
+        <v>477</v>
       </c>
       <c r="I67" t="s">
-        <v>495</v>
+        <v>478</v>
       </c>
       <c r="J67" t="s">
-        <v>299</v>
+        <v>428</v>
       </c>
       <c r="K67" t="s">
-        <v>496</v>
+        <v>479</v>
       </c>
       <c r="L67" t="s">
-        <v>491</v>
+        <v>214</v>
       </c>
       <c r="M67" t="s">
-        <v>497</v>
+        <v>480</v>
       </c>
       <c r="N67" t="s">
-        <v>493</v>
+        <v>481</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="D68" t="s">
-        <v>296</v>
+        <v>483</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>498</v>
+        <v>484</v>
       </c>
       <c r="I68" t="s">
-        <v>499</v>
+        <v>485</v>
       </c>
       <c r="J68" t="s">
-        <v>299</v>
+        <v>428</v>
       </c>
       <c r="K68" t="s">
-        <v>500</v>
+        <v>486</v>
       </c>
       <c r="L68" t="s">
-        <v>491</v>
+        <v>214</v>
       </c>
       <c r="M68" t="s">
-        <v>501</v>
+        <v>487</v>
       </c>
       <c r="N68" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="D69" t="s">
-        <v>296</v>
+        <v>490</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>502</v>
+        <v>238</v>
       </c>
       <c r="I69" t="s">
-        <v>503</v>
+        <v>491</v>
       </c>
       <c r="J69" t="s">
-        <v>299</v>
+        <v>428</v>
       </c>
       <c r="K69" t="s">
-        <v>504</v>
+        <v>492</v>
       </c>
       <c r="L69" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="M69" t="s">
-        <v>505</v>
+        <v>494</v>
       </c>
       <c r="N69" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>506</v>
+        <v>496</v>
       </c>
       <c r="D70" t="s">
-        <v>507</v>
+        <v>418</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="I70" t="s">
-        <v>509</v>
+        <v>498</v>
       </c>
       <c r="J70" t="s">
-        <v>299</v>
+        <v>428</v>
       </c>
       <c r="K70" t="s">
-        <v>510</v>
+        <v>499</v>
       </c>
       <c r="L70" t="s">
-        <v>453</v>
+        <v>214</v>
       </c>
       <c r="M70" t="s">
-        <v>511</v>
+        <v>500</v>
       </c>
       <c r="N70" t="s">
-        <v>512</v>
+        <v>501</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>513</v>
+        <v>502</v>
       </c>
       <c r="D71" t="s">
-        <v>514</v>
+        <v>503</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>515</v>
+        <v>504</v>
       </c>
       <c r="I71" t="s">
-        <v>516</v>
+        <v>505</v>
       </c>
       <c r="J71" t="s">
-        <v>299</v>
+        <v>428</v>
       </c>
       <c r="K71" t="s">
-        <v>517</v>
+        <v>506</v>
       </c>
       <c r="L71" t="s">
-        <v>211</v>
+        <v>507</v>
       </c>
       <c r="M71" t="s">
-        <v>518</v>
+        <v>508</v>
       </c>
       <c r="N71" t="s">
-        <v>519</v>
+        <v>509</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>520</v>
+        <v>510</v>
       </c>
       <c r="D72" t="s">
-        <v>521</v>
+        <v>511</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>56</v>
+        <v>512</v>
       </c>
       <c r="I72" t="s">
-        <v>522</v>
+        <v>513</v>
       </c>
       <c r="J72" t="s">
-        <v>368</v>
+        <v>428</v>
       </c>
       <c r="K72" t="s">
-        <v>523</v>
+        <v>514</v>
       </c>
       <c r="L72" t="s">
-        <v>524</v>
+        <v>515</v>
       </c>
       <c r="M72" t="s">
-        <v>525</v>
+        <v>516</v>
       </c>
       <c r="N72" t="s">
-        <v>526</v>
+        <v>517</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>527</v>
+        <v>518</v>
       </c>
       <c r="D73" t="s">
-        <v>528</v>
+        <v>519</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>529</v>
+        <v>520</v>
       </c>
       <c r="I73" t="s">
-        <v>530</v>
+        <v>521</v>
       </c>
       <c r="J73" t="s">
-        <v>299</v>
+        <v>428</v>
       </c>
       <c r="K73" t="s">
-        <v>531</v>
+        <v>522</v>
       </c>
       <c r="L73" t="s">
-        <v>532</v>
+        <v>241</v>
       </c>
       <c r="M73" t="s">
-        <v>533</v>
+        <v>523</v>
       </c>
       <c r="N73" t="s">
-        <v>534</v>
+        <v>524</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
       <c r="D74" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="I74" t="s">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="J74" t="s">
-        <v>368</v>
+        <v>428</v>
       </c>
       <c r="K74" t="s">
-        <v>538</v>
+        <v>529</v>
       </c>
       <c r="L74" t="s">
-        <v>539</v>
+        <v>214</v>
       </c>
       <c r="M74" t="s">
-        <v>540</v>
+        <v>530</v>
       </c>
       <c r="N74" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>542</v>
+        <v>532</v>
       </c>
       <c r="D75" t="s">
-        <v>521</v>
+        <v>326</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>543</v>
+        <v>327</v>
       </c>
       <c r="I75" t="s">
-        <v>544</v>
+        <v>533</v>
       </c>
       <c r="J75" t="s">
-        <v>368</v>
+        <v>534</v>
       </c>
       <c r="K75" t="s">
-        <v>545</v>
+        <v>535</v>
       </c>
       <c r="L75" t="s">
-        <v>546</v>
+        <v>323</v>
       </c>
       <c r="M75" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
       <c r="N75" t="s">
-        <v>548</v>
+        <v>537</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
-      <c r="C76"/>
+      <c r="C76" t="s">
+        <v>538</v>
+      </c>
       <c r="D76" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>550</v>
+        <v>540</v>
       </c>
       <c r="I76" t="s">
-        <v>551</v>
+        <v>541</v>
       </c>
       <c r="J76" t="s">
-        <v>552</v>
+        <v>542</v>
       </c>
       <c r="K76" t="s">
-        <v>553</v>
+        <v>543</v>
       </c>
       <c r="L76" t="s">
-        <v>554</v>
+        <v>544</v>
       </c>
       <c r="M76" t="s">
-        <v>555</v>
-[...1 lines deleted...]
-      <c r="N76"/>
+        <v>545</v>
+      </c>
+      <c r="N76" t="s">
+        <v>546</v>
+      </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="D77" t="s">
-        <v>557</v>
+        <v>548</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="I77" t="s">
-        <v>559</v>
+        <v>550</v>
       </c>
       <c r="J77" t="s">
-        <v>368</v>
+        <v>542</v>
       </c>
       <c r="K77" t="s">
-        <v>560</v>
+        <v>551</v>
       </c>
       <c r="L77" t="s">
-        <v>561</v>
+        <v>187</v>
       </c>
       <c r="M77" t="s">
-        <v>562</v>
+        <v>552</v>
       </c>
       <c r="N77" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="D78" t="s">
-        <v>557</v>
+        <v>548</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="I78" t="s">
-        <v>565</v>
+        <v>555</v>
       </c>
       <c r="J78" t="s">
-        <v>368</v>
+        <v>542</v>
       </c>
       <c r="K78" t="s">
-        <v>566</v>
+        <v>556</v>
       </c>
       <c r="L78" t="s">
-        <v>561</v>
+        <v>187</v>
       </c>
       <c r="M78" t="s">
-        <v>567</v>
+        <v>557</v>
       </c>
       <c r="N78" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>568</v>
+        <v>558</v>
       </c>
       <c r="D79" t="s">
-        <v>569</v>
+        <v>559</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>570</v>
+        <v>560</v>
       </c>
       <c r="I79" t="s">
-        <v>571</v>
+        <v>561</v>
       </c>
       <c r="J79" t="s">
-        <v>368</v>
+        <v>542</v>
       </c>
       <c r="K79" t="s">
-        <v>572</v>
+        <v>562</v>
       </c>
       <c r="L79" t="s">
-        <v>219</v>
+        <v>214</v>
       </c>
       <c r="M79" t="s">
-        <v>573</v>
+        <v>563</v>
       </c>
       <c r="N79" t="s">
-        <v>574</v>
+        <v>564</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>575</v>
+        <v>565</v>
       </c>
       <c r="D80" t="s">
-        <v>576</v>
+        <v>511</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>577</v>
+        <v>566</v>
       </c>
       <c r="I80" t="s">
-        <v>578</v>
+        <v>567</v>
       </c>
       <c r="J80" t="s">
-        <v>368</v>
+        <v>542</v>
       </c>
       <c r="K80" t="s">
-        <v>579</v>
+        <v>568</v>
       </c>
       <c r="L80" t="s">
-        <v>288</v>
+        <v>569</v>
       </c>
       <c r="M80" t="s">
-        <v>580</v>
+        <v>570</v>
       </c>
       <c r="N80" t="s">
-        <v>581</v>
+        <v>571</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="D81" t="s">
-        <v>576</v>
+        <v>511</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>582</v>
+        <v>573</v>
       </c>
       <c r="I81" t="s">
-        <v>583</v>
+        <v>574</v>
       </c>
       <c r="J81" t="s">
-        <v>368</v>
+        <v>542</v>
       </c>
       <c r="K81" t="s">
-        <v>584</v>
+        <v>575</v>
       </c>
       <c r="L81" t="s">
-        <v>288</v>
+        <v>576</v>
       </c>
       <c r="M81" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="N81" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
         <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="D82" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>285</v>
+        <v>581</v>
       </c>
       <c r="I82" t="s">
+        <v>582</v>
+      </c>
+      <c r="J82" t="s">
+        <v>542</v>
+      </c>
+      <c r="K82" t="s">
+        <v>583</v>
+      </c>
+      <c r="L82" t="s">
+        <v>584</v>
+      </c>
+      <c r="M82" t="s">
+        <v>585</v>
+      </c>
+      <c r="N82" t="s">
         <v>586</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
+        <v>587</v>
+      </c>
+      <c r="D83" t="s">
+        <v>588</v>
+      </c>
+      <c r="E83" t="s">
         <v>589</v>
       </c>
-      <c r="D83" t="s">
+      <c r="F83" t="s">
         <v>590</v>
       </c>
-      <c r="E83"/>
-[...1 lines deleted...]
-      <c r="G83"/>
+      <c r="G83" t="s">
+        <v>591</v>
+      </c>
       <c r="H83" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="I83" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="J83" t="s">
-        <v>161</v>
+        <v>542</v>
       </c>
       <c r="K83" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="L83" t="s">
-        <v>117</v>
+        <v>452</v>
       </c>
       <c r="M83" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="N83" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>589</v>
+        <v>597</v>
       </c>
       <c r="D84" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      <c r="G84"/>
+        <v>598</v>
+      </c>
+      <c r="E84" t="s">
+        <v>599</v>
+      </c>
+      <c r="F84" t="s">
+        <v>600</v>
+      </c>
+      <c r="G84" t="s">
+        <v>601</v>
+      </c>
       <c r="H84" t="s">
-        <v>121</v>
+        <v>602</v>
       </c>
       <c r="I84" t="s">
-        <v>596</v>
+        <v>603</v>
       </c>
       <c r="J84" t="s">
-        <v>161</v>
+        <v>604</v>
       </c>
       <c r="K84" t="s">
-        <v>597</v>
+        <v>605</v>
       </c>
       <c r="L84" t="s">
-        <v>117</v>
+        <v>606</v>
       </c>
       <c r="M84" t="s">
-        <v>598</v>
+        <v>607</v>
       </c>
       <c r="N84" t="s">
-        <v>595</v>
+        <v>608</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>599</v>
+        <v>609</v>
       </c>
       <c r="D85" t="s">
-        <v>600</v>
-[...9 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="E85"/>
+      <c r="F85"/>
+      <c r="G85"/>
       <c r="H85" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="I85" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="J85" t="s">
-        <v>606</v>
+        <v>428</v>
       </c>
       <c r="K85" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="L85" t="s">
-        <v>72</v>
+        <v>613</v>
       </c>
       <c r="M85" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="N85" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
-      <c r="C86"/>
+      <c r="C86" t="s">
+        <v>616</v>
+      </c>
       <c r="D86" t="s">
-        <v>610</v>
+        <v>17</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="I86" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="J86" t="s">
-        <v>613</v>
+        <v>428</v>
       </c>
       <c r="K86" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="L86" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
       <c r="M86" t="s">
-        <v>616</v>
-[...1 lines deleted...]
-      <c r="N86"/>
+        <v>621</v>
+      </c>
+      <c r="N86" t="s">
+        <v>622</v>
+      </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
-      <c r="C87"/>
+      <c r="C87" t="s">
+        <v>623</v>
+      </c>
       <c r="D87" t="s">
-        <v>617</v>
+        <v>624</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>618</v>
+        <v>625</v>
       </c>
       <c r="I87" t="s">
-        <v>619</v>
+        <v>626</v>
       </c>
       <c r="J87" t="s">
-        <v>613</v>
+        <v>304</v>
       </c>
       <c r="K87" t="s">
-        <v>620</v>
+        <v>627</v>
       </c>
       <c r="L87" t="s">
-        <v>621</v>
+        <v>337</v>
       </c>
       <c r="M87" t="s">
-        <v>622</v>
-[...1 lines deleted...]
-      <c r="N87"/>
+        <v>628</v>
+      </c>
+      <c r="N87" t="s">
+        <v>629</v>
+      </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
         <v>14</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88" t="s">
-        <v>121</v>
+        <v>623</v>
       </c>
       <c r="D88" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="I88" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="J88" t="s">
-        <v>626</v>
+        <v>304</v>
       </c>
       <c r="K88" t="s">
-        <v>627</v>
+        <v>632</v>
       </c>
       <c r="L88" t="s">
-        <v>628</v>
+        <v>337</v>
       </c>
       <c r="M88" t="s">
+        <v>633</v>
+      </c>
+      <c r="N88" t="s">
         <v>629</v>
       </c>
-      <c r="N88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
-      <c r="C89"/>
+      <c r="C89" t="s">
+        <v>634</v>
+      </c>
       <c r="D89" t="s">
-        <v>630</v>
+        <v>635</v>
       </c>
       <c r="E89"/>
       <c r="F89"/>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="I89" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="J89" t="s">
-        <v>633</v>
+        <v>428</v>
       </c>
       <c r="K89" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="L89" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="M89" t="s">
-        <v>636</v>
-[...1 lines deleted...]
-      <c r="N89"/>
+        <v>640</v>
+      </c>
+      <c r="N89" t="s">
+        <v>641</v>
+      </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>637</v>
+        <v>642</v>
       </c>
       <c r="D90" t="s">
-        <v>638</v>
-[...9 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="E90"/>
+      <c r="F90"/>
+      <c r="G90"/>
       <c r="H90" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="I90" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="J90" t="s">
-        <v>644</v>
+        <v>542</v>
       </c>
       <c r="K90" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="L90" t="s">
-        <v>72</v>
+        <v>647</v>
       </c>
       <c r="M90" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="N90" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
         <v>14</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="D91" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>121</v>
+        <v>652</v>
       </c>
       <c r="I91" t="s">
-        <v>650</v>
+        <v>653</v>
       </c>
       <c r="J91" t="s">
-        <v>651</v>
+        <v>428</v>
       </c>
       <c r="K91" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="L91" t="s">
-        <v>117</v>
+        <v>655</v>
       </c>
       <c r="M91" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="N91" t="s">
-        <v>654</v>
+        <v>657</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
-      <c r="C92"/>
+      <c r="C92" t="s">
+        <v>658</v>
+      </c>
       <c r="D92" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="I92" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="J92" t="s">
-        <v>658</v>
+        <v>428</v>
       </c>
       <c r="K92" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="L92" t="s">
-        <v>660</v>
+        <v>663</v>
       </c>
       <c r="M92" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="N92"/>
+        <v>664</v>
+      </c>
+      <c r="N92" t="s">
+        <v>665</v>
+      </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="D93" t="s">
-        <v>663</v>
-[...9 lines deleted...]
-      </c>
+        <v>667</v>
+      </c>
+      <c r="E93"/>
+      <c r="F93"/>
+      <c r="G93"/>
       <c r="H93" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="I93" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="J93" t="s">
-        <v>669</v>
+        <v>428</v>
       </c>
       <c r="K93" t="s">
         <v>670</v>
       </c>
       <c r="L93" t="s">
-        <v>72</v>
+        <v>671</v>
       </c>
       <c r="M93" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="N93" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="D94" t="s">
-        <v>663</v>
-[...4 lines deleted...]
-      <c r="F94" t="s">
         <v>675</v>
       </c>
-      <c r="G94" t="s">
+      <c r="E94"/>
+      <c r="F94"/>
+      <c r="G94"/>
+      <c r="H94" t="s">
         <v>676</v>
       </c>
-      <c r="H94" t="s">
+      <c r="I94" t="s">
         <v>677</v>
       </c>
-      <c r="I94" t="s">
+      <c r="J94" t="s">
+        <v>428</v>
+      </c>
+      <c r="K94" t="s">
         <v>678</v>
       </c>
-      <c r="J94" t="s">
-[...2 lines deleted...]
-      <c r="K94" t="s">
+      <c r="L94" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="M94" t="s">
         <v>680</v>
       </c>
       <c r="N94" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
         <v>682</v>
       </c>
       <c r="D95" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="E95" t="s">
         <v>683</v>
       </c>
-      <c r="F95" t="s">
+      <c r="E95"/>
+      <c r="F95"/>
+      <c r="G95"/>
+      <c r="H95" t="s">
         <v>684</v>
       </c>
-      <c r="G95" t="s">
+      <c r="I95" t="s">
         <v>685</v>
       </c>
-      <c r="H95" t="s">
+      <c r="J95" t="s">
+        <v>542</v>
+      </c>
+      <c r="K95" t="s">
         <v>686</v>
       </c>
-      <c r="I95" t="s">
+      <c r="L95" t="s">
         <v>687</v>
       </c>
-      <c r="J95" t="s">
-[...2 lines deleted...]
-      <c r="K95" t="s">
+      <c r="M95" t="s">
         <v>688</v>
       </c>
-      <c r="L95" t="s">
-[...2 lines deleted...]
-      <c r="M95" t="s">
+      <c r="N95" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
+        <v>690</v>
+      </c>
+      <c r="D96" t="s">
         <v>691</v>
       </c>
-      <c r="D96" t="s">
-[...2 lines deleted...]
-      <c r="E96" t="s">
+      <c r="E96"/>
+      <c r="F96"/>
+      <c r="G96"/>
+      <c r="H96" t="s">
         <v>692</v>
       </c>
-      <c r="F96" t="s">
+      <c r="I96" t="s">
         <v>693</v>
       </c>
-      <c r="G96" t="s">
+      <c r="J96" t="s">
         <v>694</v>
       </c>
-      <c r="H96" t="s">
+      <c r="K96" t="s">
         <v>695</v>
       </c>
-      <c r="I96" t="s">
+      <c r="L96" t="s">
         <v>696</v>
       </c>
-      <c r="J96" t="s">
-[...2 lines deleted...]
-      <c r="K96" t="s">
+      <c r="M96" t="s">
         <v>697</v>
       </c>
-      <c r="L96" t="s">
-[...2 lines deleted...]
-      <c r="M96" t="s">
+      <c r="N96" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
         <v>14</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
+        <v>699</v>
+      </c>
+      <c r="D97" t="s">
         <v>700</v>
-      </c>
-[...1 lines deleted...]
-        <v>701</v>
       </c>
       <c r="E97"/>
       <c r="F97"/>
       <c r="G97"/>
       <c r="H97" t="s">
+        <v>701</v>
+      </c>
+      <c r="I97" t="s">
         <v>702</v>
       </c>
-      <c r="I97" t="s">
+      <c r="J97" t="s">
         <v>703</v>
       </c>
-      <c r="J97" t="s">
+      <c r="K97" t="s">
         <v>704</v>
       </c>
-      <c r="K97" t="s">
+      <c r="L97" t="s">
+        <v>323</v>
+      </c>
+      <c r="M97" t="s">
         <v>705</v>
       </c>
-      <c r="L97" t="s">
-[...2 lines deleted...]
-      <c r="M97" t="s">
+      <c r="N97" t="s">
         <v>706</v>
-      </c>
-[...1 lines deleted...]
-        <v>707</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
         <v>14</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="D98" t="s">
-        <v>120</v>
+        <v>699</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>121</v>
+        <v>701</v>
       </c>
       <c r="I98" t="s">
+        <v>707</v>
+      </c>
+      <c r="J98" t="s">
         <v>708</v>
-      </c>
-[...1 lines deleted...]
-        <v>704</v>
       </c>
       <c r="K98" t="s">
         <v>709</v>
       </c>
       <c r="L98" t="s">
-        <v>117</v>
+        <v>710</v>
       </c>
       <c r="M98" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="N98" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D99" t="s">
-        <v>663</v>
-[...4 lines deleted...]
-      <c r="F99" t="s">
+        <v>17</v>
+      </c>
+      <c r="E99"/>
+      <c r="F99"/>
+      <c r="G99"/>
+      <c r="H99" t="s">
         <v>713</v>
       </c>
-      <c r="G99" t="s">
+      <c r="I99" t="s">
         <v>714</v>
       </c>
-      <c r="H99" t="s">
+      <c r="J99" t="s">
+        <v>542</v>
+      </c>
+      <c r="K99" t="s">
         <v>715</v>
       </c>
-      <c r="I99" t="s">
+      <c r="L99" t="s">
         <v>716</v>
       </c>
-      <c r="J99" t="s">
-[...2 lines deleted...]
-      <c r="K99" t="s">
+      <c r="M99" t="s">
         <v>717</v>
       </c>
-      <c r="L99" t="s">
-[...2 lines deleted...]
-      <c r="M99" t="s">
+      <c r="N99" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
+        <v>719</v>
+      </c>
+      <c r="D100" t="s">
+        <v>511</v>
+      </c>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100"/>
+      <c r="H100" t="s">
         <v>720</v>
       </c>
-      <c r="D100" t="s">
-[...2 lines deleted...]
-      <c r="E100" t="s">
+      <c r="I100" t="s">
         <v>721</v>
       </c>
-      <c r="F100" t="s">
+      <c r="J100" t="s">
+        <v>694</v>
+      </c>
+      <c r="K100" t="s">
         <v>722</v>
       </c>
-      <c r="G100" t="s">
+      <c r="L100" t="s">
         <v>723</v>
       </c>
-      <c r="H100" t="s">
+      <c r="M100" t="s">
         <v>724</v>
       </c>
-      <c r="I100" t="s">
+      <c r="N100" t="s">
         <v>725</v>
-      </c>
-[...13 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
+        <v>726</v>
+      </c>
+      <c r="D101" t="s">
+        <v>17</v>
+      </c>
+      <c r="E101"/>
+      <c r="F101"/>
+      <c r="G101"/>
+      <c r="H101" t="s">
+        <v>727</v>
+      </c>
+      <c r="I101" t="s">
+        <v>728</v>
+      </c>
+      <c r="J101" t="s">
+        <v>542</v>
+      </c>
+      <c r="K101" t="s">
         <v>729</v>
       </c>
-      <c r="D101" t="s">
-[...2 lines deleted...]
-      <c r="E101" t="s">
+      <c r="L101" t="s">
         <v>730</v>
       </c>
-      <c r="F101" t="s">
+      <c r="M101" t="s">
         <v>731</v>
       </c>
-      <c r="G101" t="s">
+      <c r="N101" t="s">
         <v>732</v>
-      </c>
-[...19 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
+        <v>733</v>
+      </c>
+      <c r="D102" t="s">
+        <v>17</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102"/>
+      <c r="H102" t="s">
+        <v>734</v>
+      </c>
+      <c r="I102" t="s">
+        <v>735</v>
+      </c>
+      <c r="J102" t="s">
+        <v>542</v>
+      </c>
+      <c r="K102" t="s">
+        <v>736</v>
+      </c>
+      <c r="L102" t="s">
+        <v>737</v>
+      </c>
+      <c r="M102" t="s">
         <v>738</v>
       </c>
-      <c r="D102" t="s">
-[...2 lines deleted...]
-      <c r="E102" t="s">
+      <c r="N102" t="s">
         <v>739</v>
-      </c>
-[...25 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
+        <v>740</v>
+      </c>
+      <c r="D103" t="s">
+        <v>741</v>
+      </c>
+      <c r="E103" t="s">
+        <v>742</v>
+      </c>
+      <c r="F103" t="s">
+        <v>743</v>
+      </c>
+      <c r="G103" t="s">
+        <v>744</v>
+      </c>
+      <c r="H103" t="s">
+        <v>745</v>
+      </c>
+      <c r="I103" t="s">
+        <v>746</v>
+      </c>
+      <c r="J103" t="s">
+        <v>694</v>
+      </c>
+      <c r="K103" t="s">
         <v>747</v>
       </c>
-      <c r="D103" t="s">
-[...2 lines deleted...]
-      <c r="E103" t="s">
+      <c r="L103" t="s">
         <v>748</v>
       </c>
-      <c r="F103" t="s">
+      <c r="M103" t="s">
         <v>749</v>
       </c>
-      <c r="G103" t="s">
+      <c r="N103" t="s">
         <v>750</v>
-      </c>
-[...19 lines deleted...]
-        <v>755</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
+        <v>751</v>
+      </c>
+      <c r="D104" t="s">
+        <v>752</v>
+      </c>
+      <c r="E104"/>
+      <c r="F104"/>
+      <c r="G104"/>
+      <c r="H104" t="s">
+        <v>753</v>
+      </c>
+      <c r="I104" t="s">
+        <v>754</v>
+      </c>
+      <c r="J104" t="s">
+        <v>694</v>
+      </c>
+      <c r="K104" t="s">
+        <v>755</v>
+      </c>
+      <c r="L104" t="s">
         <v>756</v>
       </c>
-      <c r="D104" t="s">
-[...2 lines deleted...]
-      <c r="E104" t="s">
+      <c r="M104" t="s">
         <v>757</v>
       </c>
-      <c r="F104" t="s">
+      <c r="N104" t="s">
         <v>758</v>
-      </c>
-[...22 lines deleted...]
-        <v>764</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>765</v>
+        <v>759</v>
       </c>
       <c r="D105" t="s">
-        <v>663</v>
-[...9 lines deleted...]
-      </c>
+        <v>526</v>
+      </c>
+      <c r="E105"/>
+      <c r="F105"/>
+      <c r="G105"/>
       <c r="H105" t="s">
-        <v>769</v>
+        <v>477</v>
       </c>
       <c r="I105" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
       <c r="J105" t="s">
-        <v>669</v>
+        <v>694</v>
       </c>
       <c r="K105" t="s">
-        <v>771</v>
+        <v>761</v>
       </c>
       <c r="L105" t="s">
-        <v>72</v>
+        <v>214</v>
       </c>
       <c r="M105" t="s">
-        <v>772</v>
+        <v>762</v>
       </c>
       <c r="N105" t="s">
-        <v>773</v>
+        <v>763</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>774</v>
+        <v>764</v>
       </c>
       <c r="D106" t="s">
-        <v>663</v>
-[...9 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
       <c r="H106" t="s">
-        <v>778</v>
+        <v>765</v>
       </c>
       <c r="I106" t="s">
-        <v>779</v>
+        <v>766</v>
       </c>
       <c r="J106" t="s">
-        <v>669</v>
+        <v>694</v>
       </c>
       <c r="K106" t="s">
-        <v>780</v>
+        <v>767</v>
       </c>
       <c r="L106" t="s">
-        <v>72</v>
+        <v>768</v>
       </c>
       <c r="M106" t="s">
-        <v>781</v>
+        <v>769</v>
       </c>
       <c r="N106" t="s">
-        <v>782</v>
+        <v>770</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>783</v>
+        <v>771</v>
       </c>
       <c r="D107" t="s">
-        <v>663</v>
-[...9 lines deleted...]
-      </c>
+        <v>772</v>
+      </c>
+      <c r="E107"/>
+      <c r="F107"/>
+      <c r="G107"/>
       <c r="H107" t="s">
-        <v>787</v>
+        <v>773</v>
       </c>
       <c r="I107" t="s">
-        <v>788</v>
+        <v>774</v>
       </c>
       <c r="J107" t="s">
-        <v>669</v>
+        <v>775</v>
       </c>
       <c r="K107" t="s">
-        <v>789</v>
+        <v>776</v>
       </c>
       <c r="L107" t="s">
-        <v>72</v>
+        <v>241</v>
       </c>
       <c r="M107" t="s">
-        <v>790</v>
+        <v>777</v>
       </c>
       <c r="N107" t="s">
-        <v>791</v>
+        <v>778</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>792</v>
+        <v>779</v>
       </c>
       <c r="D108" t="s">
-        <v>663</v>
-[...9 lines deleted...]
-      </c>
+        <v>780</v>
+      </c>
+      <c r="E108"/>
+      <c r="F108"/>
+      <c r="G108"/>
       <c r="H108" t="s">
-        <v>796</v>
+        <v>781</v>
       </c>
       <c r="I108" t="s">
-        <v>797</v>
+        <v>782</v>
       </c>
       <c r="J108" t="s">
-        <v>669</v>
+        <v>694</v>
       </c>
       <c r="K108" t="s">
-        <v>798</v>
+        <v>783</v>
       </c>
       <c r="L108" t="s">
-        <v>72</v>
+        <v>784</v>
       </c>
       <c r="M108" t="s">
-        <v>799</v>
+        <v>785</v>
       </c>
       <c r="N108" t="s">
-        <v>800</v>
+        <v>786</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
-      <c r="C109" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C109"/>
       <c r="D109" t="s">
-        <v>802</v>
-[...9 lines deleted...]
-      </c>
+        <v>787</v>
+      </c>
+      <c r="E109"/>
+      <c r="F109"/>
+      <c r="G109"/>
       <c r="H109" t="s">
-        <v>806</v>
+        <v>788</v>
       </c>
       <c r="I109" t="s">
-        <v>807</v>
+        <v>789</v>
       </c>
       <c r="J109" t="s">
-        <v>808</v>
+        <v>790</v>
       </c>
       <c r="K109" t="s">
-        <v>809</v>
+        <v>791</v>
       </c>
       <c r="L109" t="s">
-        <v>72</v>
+        <v>792</v>
       </c>
       <c r="M109" t="s">
-        <v>810</v>
-[...3 lines deleted...]
-      </c>
+        <v>793</v>
+      </c>
+      <c r="N109"/>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
-      <c r="C110" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C110"/>
       <c r="D110" t="s">
-        <v>802</v>
-[...9 lines deleted...]
-      </c>
+        <v>794</v>
+      </c>
+      <c r="E110"/>
+      <c r="F110"/>
+      <c r="G110"/>
       <c r="H110" t="s">
-        <v>816</v>
+        <v>795</v>
       </c>
       <c r="I110" t="s">
-        <v>817</v>
+        <v>796</v>
       </c>
       <c r="J110" t="s">
-        <v>808</v>
+        <v>790</v>
       </c>
       <c r="K110" t="s">
-        <v>818</v>
+        <v>797</v>
       </c>
       <c r="L110" t="s">
-        <v>72</v>
+        <v>798</v>
       </c>
       <c r="M110" t="s">
-        <v>819</v>
-[...3 lines deleted...]
-      </c>
+        <v>799</v>
+      </c>
+      <c r="N110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
-      <c r="C111" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C111"/>
       <c r="D111" t="s">
+        <v>800</v>
+      </c>
+      <c r="E111"/>
+      <c r="F111"/>
+      <c r="G111"/>
+      <c r="H111" t="s">
+        <v>801</v>
+      </c>
+      <c r="I111" t="s">
         <v>802</v>
       </c>
-      <c r="E111" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J111" t="s">
-        <v>808</v>
+        <v>790</v>
       </c>
       <c r="K111" t="s">
-        <v>826</v>
+        <v>803</v>
       </c>
       <c r="L111" t="s">
-        <v>72</v>
+        <v>804</v>
       </c>
       <c r="M111" t="s">
-        <v>827</v>
-[...3 lines deleted...]
-      </c>
+        <v>805</v>
+      </c>
+      <c r="N111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>829</v>
+        <v>806</v>
       </c>
       <c r="D112" t="s">
-        <v>802</v>
-[...9 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="E112"/>
+      <c r="F112"/>
+      <c r="G112"/>
       <c r="H112" t="s">
-        <v>833</v>
+        <v>807</v>
       </c>
       <c r="I112" t="s">
-        <v>834</v>
+        <v>808</v>
       </c>
       <c r="J112" t="s">
-        <v>808</v>
+        <v>428</v>
       </c>
       <c r="K112" t="s">
-        <v>835</v>
+        <v>809</v>
       </c>
       <c r="L112" t="s">
-        <v>72</v>
+        <v>337</v>
       </c>
       <c r="M112" t="s">
-        <v>836</v>
+        <v>810</v>
       </c>
       <c r="N112" t="s">
-        <v>837</v>
+        <v>811</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
-      <c r="C113"/>
+      <c r="C113" t="s">
+        <v>812</v>
+      </c>
       <c r="D113" t="s">
-        <v>838</v>
+        <v>813</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>839</v>
+        <v>814</v>
       </c>
       <c r="I113" t="s">
-        <v>840</v>
+        <v>815</v>
       </c>
       <c r="J113" t="s">
-        <v>29</v>
+        <v>816</v>
       </c>
       <c r="K113" t="s">
-        <v>841</v>
+        <v>817</v>
       </c>
       <c r="L113" t="s">
-        <v>842</v>
+        <v>323</v>
       </c>
       <c r="M113" t="s">
-        <v>843</v>
-[...1 lines deleted...]
-      <c r="N113"/>
+        <v>818</v>
+      </c>
+      <c r="N113" t="s">
+        <v>819</v>
+      </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>844</v>
+        <v>812</v>
       </c>
       <c r="D114" t="s">
-        <v>845</v>
-[...9 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="E114"/>
+      <c r="F114"/>
+      <c r="G114"/>
       <c r="H114" t="s">
-        <v>849</v>
+        <v>327</v>
       </c>
       <c r="I114" t="s">
-        <v>850</v>
+        <v>820</v>
       </c>
       <c r="J114" t="s">
-        <v>175</v>
+        <v>821</v>
       </c>
       <c r="K114" t="s">
-        <v>851</v>
+        <v>822</v>
       </c>
       <c r="L114" t="s">
-        <v>72</v>
+        <v>323</v>
       </c>
       <c r="M114" t="s">
-        <v>852</v>
+        <v>823</v>
       </c>
       <c r="N114" t="s">
-        <v>853</v>
+        <v>819</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
-      <c r="C115"/>
+      <c r="C115" t="s">
+        <v>824</v>
+      </c>
       <c r="D115" t="s">
-        <v>854</v>
+        <v>825</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>855</v>
+        <v>826</v>
       </c>
       <c r="I115" t="s">
-        <v>856</v>
+        <v>827</v>
       </c>
       <c r="J115" t="s">
-        <v>184</v>
+        <v>304</v>
       </c>
       <c r="K115" t="s">
-        <v>857</v>
+        <v>828</v>
       </c>
       <c r="L115" t="s">
-        <v>858</v>
+        <v>187</v>
       </c>
       <c r="M115" t="s">
-        <v>859</v>
-[...1 lines deleted...]
-      <c r="N115"/>
+        <v>829</v>
+      </c>
+      <c r="N115" t="s">
+        <v>830</v>
+      </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>121</v>
+        <v>824</v>
       </c>
       <c r="D116" t="s">
-        <v>860</v>
+        <v>825</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>861</v>
+        <v>831</v>
       </c>
       <c r="I116" t="s">
-        <v>862</v>
+        <v>832</v>
       </c>
       <c r="J116" t="s">
-        <v>368</v>
+        <v>304</v>
       </c>
       <c r="K116" t="s">
-        <v>863</v>
+        <v>833</v>
       </c>
       <c r="L116" t="s">
-        <v>864</v>
+        <v>187</v>
       </c>
       <c r="M116" t="s">
-        <v>865</v>
-[...1 lines deleted...]
-      <c r="N116"/>
+        <v>834</v>
+      </c>
+      <c r="N116" t="s">
+        <v>830</v>
+      </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>866</v>
+        <v>327</v>
       </c>
       <c r="D117" t="s">
-        <v>867</v>
+        <v>835</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>868</v>
+        <v>836</v>
       </c>
       <c r="I117" t="s">
-        <v>869</v>
+        <v>837</v>
       </c>
       <c r="J117" t="s">
-        <v>420</v>
+        <v>169</v>
       </c>
       <c r="K117" t="s">
-        <v>870</v>
+        <v>838</v>
       </c>
       <c r="L117" t="s">
-        <v>117</v>
+        <v>839</v>
       </c>
       <c r="M117" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>840</v>
+      </c>
+      <c r="N117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
-      <c r="C118"/>
+      <c r="C118" t="s">
+        <v>841</v>
+      </c>
       <c r="D118" t="s">
-        <v>873</v>
+        <v>842</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>874</v>
+        <v>843</v>
       </c>
       <c r="I118" t="s">
-        <v>875</v>
+        <v>844</v>
       </c>
       <c r="J118" t="s">
-        <v>257</v>
+        <v>428</v>
       </c>
       <c r="K118" t="s">
-        <v>876</v>
+        <v>845</v>
       </c>
       <c r="L118" t="s">
-        <v>877</v>
+        <v>187</v>
       </c>
       <c r="M118" t="s">
-        <v>878</v>
-[...1 lines deleted...]
-      <c r="N118"/>
+        <v>846</v>
+      </c>
+      <c r="N118" t="s">
+        <v>847</v>
+      </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>121</v>
+        <v>841</v>
       </c>
       <c r="D119" t="s">
-        <v>879</v>
+        <v>842</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>880</v>
+        <v>848</v>
       </c>
       <c r="I119" t="s">
-        <v>881</v>
+        <v>849</v>
       </c>
       <c r="J119" t="s">
-        <v>882</v>
+        <v>428</v>
       </c>
       <c r="K119" t="s">
-        <v>883</v>
+        <v>850</v>
       </c>
       <c r="L119" t="s">
-        <v>884</v>
+        <v>187</v>
       </c>
       <c r="M119" t="s">
-        <v>885</v>
-[...1 lines deleted...]
-      <c r="N119"/>
+        <v>851</v>
+      </c>
+      <c r="N119" t="s">
+        <v>847</v>
+      </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>886</v>
+        <v>852</v>
       </c>
       <c r="D120" t="s">
-        <v>887</v>
-[...9 lines deleted...]
-      </c>
+        <v>853</v>
+      </c>
+      <c r="E120"/>
+      <c r="F120"/>
+      <c r="G120"/>
       <c r="H120" t="s">
-        <v>891</v>
+        <v>854</v>
       </c>
       <c r="I120" t="s">
-        <v>892</v>
+        <v>855</v>
       </c>
       <c r="J120" t="s">
-        <v>893</v>
+        <v>856</v>
       </c>
       <c r="K120" t="s">
-        <v>894</v>
+        <v>857</v>
       </c>
       <c r="L120" t="s">
-        <v>72</v>
+        <v>323</v>
       </c>
       <c r="M120" t="s">
-        <v>895</v>
+        <v>858</v>
       </c>
       <c r="N120" t="s">
-        <v>896</v>
+        <v>859</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>897</v>
+        <v>860</v>
       </c>
       <c r="D121" t="s">
-        <v>897</v>
+        <v>861</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>898</v>
+        <v>862</v>
       </c>
       <c r="I121" t="s">
-        <v>899</v>
+        <v>863</v>
       </c>
       <c r="J121" t="s">
-        <v>153</v>
+        <v>856</v>
       </c>
       <c r="K121" t="s">
-        <v>900</v>
+        <v>864</v>
       </c>
       <c r="L121" t="s">
-        <v>901</v>
+        <v>323</v>
       </c>
       <c r="M121" t="s">
-        <v>902</v>
+        <v>865</v>
       </c>
       <c r="N121" t="s">
-        <v>903</v>
+        <v>866</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>121</v>
+        <v>867</v>
       </c>
       <c r="D122" t="s">
-        <v>904</v>
-[...3 lines deleted...]
-      <c r="G122"/>
+        <v>868</v>
+      </c>
+      <c r="E122" t="s">
+        <v>869</v>
+      </c>
+      <c r="F122" t="s">
+        <v>870</v>
+      </c>
+      <c r="G122" t="s">
+        <v>871</v>
+      </c>
       <c r="H122" t="s">
-        <v>905</v>
+        <v>872</v>
       </c>
       <c r="I122" t="s">
-        <v>906</v>
+        <v>873</v>
       </c>
       <c r="J122" t="s">
-        <v>907</v>
+        <v>874</v>
       </c>
       <c r="K122" t="s">
-        <v>908</v>
+        <v>875</v>
       </c>
       <c r="L122" t="s">
-        <v>909</v>
+        <v>876</v>
       </c>
       <c r="M122" t="s">
-        <v>910</v>
-[...1 lines deleted...]
-      <c r="N122"/>
+        <v>877</v>
+      </c>
+      <c r="N122" t="s">
+        <v>878</v>
+      </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>911</v>
+        <v>327</v>
       </c>
       <c r="D123" t="s">
-        <v>912</v>
-[...9 lines deleted...]
-      </c>
+        <v>879</v>
+      </c>
+      <c r="E123"/>
+      <c r="F123"/>
+      <c r="G123"/>
       <c r="H123" t="s">
-        <v>916</v>
+        <v>880</v>
       </c>
       <c r="I123" t="s">
-        <v>917</v>
+        <v>881</v>
       </c>
       <c r="J123" t="s">
-        <v>651</v>
+        <v>542</v>
       </c>
       <c r="K123" t="s">
-        <v>918</v>
+        <v>882</v>
       </c>
       <c r="L123" t="s">
-        <v>72</v>
+        <v>883</v>
       </c>
       <c r="M123" t="s">
-        <v>919</v>
-[...3 lines deleted...]
-      </c>
+        <v>884</v>
+      </c>
+      <c r="N123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>921</v>
+        <v>885</v>
       </c>
       <c r="D124" t="s">
-        <v>922</v>
-[...9 lines deleted...]
-      </c>
+        <v>885</v>
+      </c>
+      <c r="E124"/>
+      <c r="F124"/>
+      <c r="G124"/>
       <c r="H124" t="s">
-        <v>926</v>
+        <v>886</v>
       </c>
       <c r="I124" t="s">
-        <v>927</v>
+        <v>887</v>
       </c>
       <c r="J124" t="s">
-        <v>552</v>
+        <v>888</v>
       </c>
       <c r="K124" t="s">
-        <v>928</v>
+        <v>889</v>
       </c>
       <c r="L124" t="s">
-        <v>72</v>
+        <v>890</v>
       </c>
       <c r="M124" t="s">
-        <v>929</v>
+        <v>891</v>
       </c>
       <c r="N124" t="s">
-        <v>930</v>
+        <v>892</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>931</v>
+        <v>885</v>
       </c>
       <c r="D125" t="s">
-        <v>932</v>
-[...9 lines deleted...]
-      </c>
+        <v>893</v>
+      </c>
+      <c r="E125"/>
+      <c r="F125"/>
+      <c r="G125"/>
       <c r="H125" t="s">
-        <v>936</v>
+        <v>886</v>
       </c>
       <c r="I125" t="s">
-        <v>937</v>
+        <v>894</v>
       </c>
       <c r="J125" t="s">
-        <v>552</v>
+        <v>888</v>
       </c>
       <c r="K125" t="s">
-        <v>938</v>
+        <v>895</v>
       </c>
       <c r="L125" t="s">
-        <v>72</v>
+        <v>323</v>
       </c>
       <c r="M125" t="s">
-        <v>939</v>
+        <v>896</v>
       </c>
       <c r="N125" t="s">
-        <v>940</v>
+        <v>892</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
-      <c r="C126" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C126"/>
       <c r="D126" t="s">
-        <v>932</v>
-[...9 lines deleted...]
-      </c>
+        <v>897</v>
+      </c>
+      <c r="E126"/>
+      <c r="F126"/>
+      <c r="G126"/>
       <c r="H126" t="s">
-        <v>945</v>
+        <v>898</v>
       </c>
       <c r="I126" t="s">
-        <v>946</v>
+        <v>899</v>
       </c>
       <c r="J126" t="s">
-        <v>552</v>
+        <v>900</v>
       </c>
       <c r="K126" t="s">
-        <v>947</v>
+        <v>901</v>
       </c>
       <c r="L126" t="s">
-        <v>72</v>
+        <v>902</v>
       </c>
       <c r="M126" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      </c>
+        <v>903</v>
+      </c>
+      <c r="N126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
-      <c r="C127" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C127"/>
       <c r="D127" t="s">
-        <v>932</v>
-[...9 lines deleted...]
-      </c>
+        <v>904</v>
+      </c>
+      <c r="E127"/>
+      <c r="F127"/>
+      <c r="G127"/>
       <c r="H127" t="s">
-        <v>954</v>
+        <v>905</v>
       </c>
       <c r="I127" t="s">
-        <v>955</v>
+        <v>899</v>
       </c>
       <c r="J127" t="s">
-        <v>956</v>
+        <v>900</v>
       </c>
       <c r="K127" t="s">
-        <v>957</v>
+        <v>906</v>
       </c>
       <c r="L127" t="s">
-        <v>72</v>
+        <v>907</v>
       </c>
       <c r="M127" t="s">
-        <v>958</v>
-[...3 lines deleted...]
-      </c>
+        <v>908</v>
+      </c>
+      <c r="N127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>960</v>
+        <v>327</v>
       </c>
       <c r="D128" t="s">
-        <v>932</v>
-[...9 lines deleted...]
-      </c>
+        <v>909</v>
+      </c>
+      <c r="E128"/>
+      <c r="F128"/>
+      <c r="G128"/>
       <c r="H128" t="s">
-        <v>964</v>
+        <v>910</v>
       </c>
       <c r="I128" t="s">
-        <v>965</v>
+        <v>911</v>
       </c>
       <c r="J128" t="s">
-        <v>956</v>
+        <v>542</v>
       </c>
       <c r="K128" t="s">
-        <v>966</v>
+        <v>912</v>
       </c>
       <c r="L128" t="s">
-        <v>72</v>
+        <v>913</v>
       </c>
       <c r="M128" t="s">
-        <v>967</v>
-[...3 lines deleted...]
-      </c>
+        <v>914</v>
+      </c>
+      <c r="N128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>969</v>
+        <v>327</v>
       </c>
       <c r="D129" t="s">
-        <v>932</v>
-[...9 lines deleted...]
-      </c>
+        <v>915</v>
+      </c>
+      <c r="E129"/>
+      <c r="F129"/>
+      <c r="G129"/>
       <c r="H129" t="s">
-        <v>973</v>
+        <v>916</v>
       </c>
       <c r="I129" t="s">
-        <v>974</v>
+        <v>917</v>
       </c>
       <c r="J129" t="s">
-        <v>956</v>
+        <v>542</v>
       </c>
       <c r="K129" t="s">
-        <v>975</v>
+        <v>918</v>
       </c>
       <c r="L129" t="s">
-        <v>72</v>
+        <v>919</v>
       </c>
       <c r="M129" t="s">
-        <v>976</v>
-[...3 lines deleted...]
-      </c>
+        <v>920</v>
+      </c>
+      <c r="N129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>978</v>
+        <v>921</v>
       </c>
       <c r="D130" t="s">
-        <v>932</v>
-[...9 lines deleted...]
-      </c>
+        <v>922</v>
+      </c>
+      <c r="E130"/>
+      <c r="F130"/>
+      <c r="G130"/>
       <c r="H130" t="s">
-        <v>982</v>
+        <v>327</v>
       </c>
       <c r="I130" t="s">
-        <v>983</v>
+        <v>923</v>
       </c>
       <c r="J130" t="s">
-        <v>956</v>
+        <v>790</v>
       </c>
       <c r="K130" t="s">
-        <v>984</v>
+        <v>924</v>
       </c>
       <c r="L130" t="s">
-        <v>72</v>
+        <v>323</v>
       </c>
       <c r="M130" t="s">
-        <v>985</v>
+        <v>925</v>
       </c>
       <c r="N130" t="s">
-        <v>986</v>
+        <v>926</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
-      <c r="C131" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C131"/>
       <c r="D131" t="s">
+        <v>927</v>
+      </c>
+      <c r="E131"/>
+      <c r="F131"/>
+      <c r="G131"/>
+      <c r="H131" t="s">
+        <v>928</v>
+      </c>
+      <c r="I131" t="s">
+        <v>929</v>
+      </c>
+      <c r="J131" t="s">
+        <v>930</v>
+      </c>
+      <c r="K131" t="s">
+        <v>931</v>
+      </c>
+      <c r="L131" t="s">
         <v>932</v>
       </c>
-      <c r="E131" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M131" t="s">
-        <v>994</v>
-[...3 lines deleted...]
-      </c>
+        <v>933</v>
+      </c>
+      <c r="N131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
-      <c r="C132" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C132"/>
       <c r="D132" t="s">
-        <v>932</v>
-[...9 lines deleted...]
-      </c>
+        <v>934</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132"/>
+      <c r="G132"/>
       <c r="H132" t="s">
-        <v>1000</v>
+        <v>935</v>
       </c>
       <c r="I132" t="s">
-        <v>1001</v>
+        <v>929</v>
       </c>
       <c r="J132" t="s">
-        <v>956</v>
+        <v>930</v>
       </c>
       <c r="K132" t="s">
-        <v>1002</v>
+        <v>936</v>
       </c>
       <c r="L132" t="s">
-        <v>72</v>
+        <v>937</v>
       </c>
       <c r="M132" t="s">
-        <v>1003</v>
-[...3 lines deleted...]
-      </c>
+        <v>938</v>
+      </c>
+      <c r="N132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1005</v>
+        <v>939</v>
       </c>
       <c r="D133" t="s">
-        <v>932</v>
-[...9 lines deleted...]
-      </c>
+        <v>940</v>
+      </c>
+      <c r="E133"/>
+      <c r="F133"/>
+      <c r="G133"/>
       <c r="H133" t="s">
-        <v>1009</v>
+        <v>941</v>
       </c>
       <c r="I133" t="s">
-        <v>1010</v>
+        <v>942</v>
       </c>
       <c r="J133" t="s">
-        <v>956</v>
+        <v>943</v>
       </c>
       <c r="K133" t="s">
-        <v>1011</v>
+        <v>944</v>
       </c>
       <c r="L133" t="s">
-        <v>72</v>
+        <v>323</v>
       </c>
       <c r="M133" t="s">
-        <v>1012</v>
+        <v>945</v>
       </c>
       <c r="N133" t="s">
-        <v>1013</v>
+        <v>946</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1014</v>
+        <v>939</v>
       </c>
       <c r="D134" t="s">
-        <v>932</v>
-[...9 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="E134"/>
+      <c r="F134"/>
+      <c r="G134"/>
       <c r="H134" t="s">
-        <v>1018</v>
+        <v>327</v>
       </c>
       <c r="I134" t="s">
-        <v>1019</v>
+        <v>947</v>
       </c>
       <c r="J134" t="s">
-        <v>613</v>
+        <v>948</v>
       </c>
       <c r="K134" t="s">
-        <v>1020</v>
+        <v>949</v>
       </c>
       <c r="L134" t="s">
-        <v>72</v>
+        <v>323</v>
       </c>
       <c r="M134" t="s">
-        <v>1021</v>
+        <v>950</v>
       </c>
       <c r="N134" t="s">
-        <v>1022</v>
+        <v>946</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1023</v>
+        <v>951</v>
       </c>
       <c r="D135" t="s">
-        <v>932</v>
-[...9 lines deleted...]
-      </c>
+        <v>952</v>
+      </c>
+      <c r="E135"/>
+      <c r="F135"/>
+      <c r="G135"/>
       <c r="H135" t="s">
-        <v>1027</v>
+        <v>327</v>
       </c>
       <c r="I135" t="s">
-        <v>1028</v>
+        <v>953</v>
       </c>
       <c r="J135" t="s">
-        <v>613</v>
+        <v>790</v>
       </c>
       <c r="K135" t="s">
-        <v>1029</v>
+        <v>954</v>
       </c>
       <c r="L135" t="s">
-        <v>72</v>
+        <v>955</v>
       </c>
       <c r="M135" t="s">
-        <v>1030</v>
+        <v>956</v>
       </c>
       <c r="N135" t="s">
-        <v>1031</v>
+        <v>957</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1032</v>
+        <v>958</v>
       </c>
       <c r="D136" t="s">
-        <v>932</v>
+        <v>959</v>
       </c>
       <c r="E136" t="s">
-        <v>1033</v>
+        <v>960</v>
       </c>
       <c r="F136" t="s">
-        <v>1034</v>
+        <v>961</v>
       </c>
       <c r="G136" t="s">
-        <v>1035</v>
+        <v>962</v>
       </c>
       <c r="H136" t="s">
-        <v>1036</v>
+        <v>963</v>
       </c>
       <c r="I136" t="s">
-        <v>1037</v>
+        <v>964</v>
       </c>
       <c r="J136" t="s">
-        <v>613</v>
+        <v>965</v>
       </c>
       <c r="K136" t="s">
-        <v>1038</v>
+        <v>966</v>
       </c>
       <c r="L136" t="s">
-        <v>72</v>
+        <v>876</v>
       </c>
       <c r="M136" t="s">
-        <v>1039</v>
+        <v>967</v>
       </c>
       <c r="N136" t="s">
-        <v>1040</v>
+        <v>968</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1041</v>
+        <v>969</v>
       </c>
       <c r="D137" t="s">
-        <v>1042</v>
+        <v>959</v>
       </c>
       <c r="E137" t="s">
-        <v>1043</v>
+        <v>970</v>
       </c>
       <c r="F137" t="s">
-        <v>1044</v>
+        <v>971</v>
       </c>
       <c r="G137" t="s">
-        <v>1045</v>
+        <v>972</v>
       </c>
       <c r="H137" t="s">
-        <v>1046</v>
+        <v>973</v>
       </c>
       <c r="I137" t="s">
-        <v>1047</v>
+        <v>974</v>
       </c>
       <c r="J137" t="s">
-        <v>29</v>
+        <v>965</v>
       </c>
       <c r="K137" t="s">
-        <v>1048</v>
+        <v>975</v>
       </c>
       <c r="L137" t="s">
-        <v>72</v>
+        <v>876</v>
       </c>
       <c r="M137" t="s">
-        <v>1049</v>
+        <v>976</v>
       </c>
       <c r="N137" t="s">
-        <v>1050</v>
+        <v>977</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
-      <c r="C138" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C138"/>
       <c r="D138" t="s">
-        <v>1042</v>
-[...9 lines deleted...]
-      </c>
+        <v>978</v>
+      </c>
+      <c r="E138"/>
+      <c r="F138"/>
+      <c r="G138"/>
       <c r="H138" t="s">
-        <v>1055</v>
+        <v>979</v>
       </c>
       <c r="I138" t="s">
-        <v>1056</v>
+        <v>980</v>
       </c>
       <c r="J138" t="s">
-        <v>29</v>
+        <v>152</v>
       </c>
       <c r="K138" t="s">
-        <v>1057</v>
+        <v>981</v>
       </c>
       <c r="L138" t="s">
-        <v>72</v>
+        <v>982</v>
       </c>
       <c r="M138" t="s">
-        <v>1058</v>
-[...3 lines deleted...]
-      </c>
+        <v>983</v>
+      </c>
+      <c r="N138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1060</v>
+        <v>984</v>
       </c>
       <c r="D139" t="s">
-        <v>1042</v>
-[...9 lines deleted...]
-      </c>
+        <v>984</v>
+      </c>
+      <c r="E139"/>
+      <c r="F139"/>
+      <c r="G139"/>
       <c r="H139" t="s">
-        <v>1064</v>
+        <v>985</v>
       </c>
       <c r="I139" t="s">
-        <v>1065</v>
+        <v>986</v>
       </c>
       <c r="J139" t="s">
-        <v>29</v>
+        <v>987</v>
       </c>
       <c r="K139" t="s">
-        <v>1066</v>
+        <v>988</v>
       </c>
       <c r="L139" t="s">
-        <v>72</v>
+        <v>989</v>
       </c>
       <c r="M139" t="s">
-        <v>1067</v>
+        <v>990</v>
       </c>
       <c r="N139" t="s">
-        <v>1068</v>
+        <v>991</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1069</v>
+        <v>992</v>
       </c>
       <c r="D140" t="s">
-        <v>1070</v>
+        <v>993</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>121</v>
+        <v>994</v>
       </c>
       <c r="I140" t="s">
-        <v>1071</v>
+        <v>995</v>
       </c>
       <c r="J140" t="s">
-        <v>1072</v>
+        <v>987</v>
       </c>
       <c r="K140" t="s">
-        <v>1073</v>
+        <v>996</v>
       </c>
       <c r="L140" t="s">
-        <v>1074</v>
+        <v>323</v>
       </c>
       <c r="M140" t="s">
-        <v>1075</v>
+        <v>997</v>
       </c>
       <c r="N140" t="s">
-        <v>1076</v>
+        <v>998</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1077</v>
+        <v>992</v>
       </c>
       <c r="D141" t="s">
-        <v>1078</v>
-[...9 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="E141"/>
+      <c r="F141"/>
+      <c r="G141"/>
       <c r="H141" t="s">
-        <v>1082</v>
+        <v>327</v>
       </c>
       <c r="I141" t="s">
-        <v>1083</v>
+        <v>999</v>
       </c>
       <c r="J141" t="s">
-        <v>368</v>
+        <v>987</v>
       </c>
       <c r="K141" t="s">
-        <v>1084</v>
+        <v>1000</v>
       </c>
       <c r="L141" t="s">
-        <v>72</v>
+        <v>323</v>
       </c>
       <c r="M141" t="s">
-        <v>1085</v>
+        <v>1001</v>
       </c>
       <c r="N141" t="s">
-        <v>1086</v>
+        <v>998</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1087</v>
+        <v>860</v>
       </c>
       <c r="D142" t="s">
-        <v>1078</v>
-[...9 lines deleted...]
-      </c>
+        <v>861</v>
+      </c>
+      <c r="E142"/>
+      <c r="F142"/>
+      <c r="G142"/>
       <c r="H142" t="s">
-        <v>1091</v>
+        <v>862</v>
       </c>
       <c r="I142" t="s">
-        <v>1092</v>
+        <v>1002</v>
       </c>
       <c r="J142" t="s">
-        <v>368</v>
+        <v>987</v>
       </c>
       <c r="K142" t="s">
-        <v>1093</v>
+        <v>1003</v>
       </c>
       <c r="L142" t="s">
-        <v>72</v>
+        <v>323</v>
       </c>
       <c r="M142" t="s">
-        <v>1094</v>
+        <v>1004</v>
       </c>
       <c r="N142" t="s">
-        <v>1095</v>
+        <v>866</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1096</v>
+        <v>860</v>
       </c>
       <c r="D143" t="s">
-        <v>1078</v>
-[...9 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="E143"/>
+      <c r="F143"/>
+      <c r="G143"/>
       <c r="H143" t="s">
-        <v>1100</v>
+        <v>327</v>
       </c>
       <c r="I143" t="s">
-        <v>1101</v>
+        <v>1005</v>
       </c>
       <c r="J143" t="s">
-        <v>368</v>
+        <v>987</v>
       </c>
       <c r="K143" t="s">
-        <v>1102</v>
+        <v>1006</v>
       </c>
       <c r="L143" t="s">
-        <v>72</v>
+        <v>323</v>
       </c>
       <c r="M143" t="s">
-        <v>1103</v>
+        <v>1007</v>
       </c>
       <c r="N143" t="s">
-        <v>1104</v>
+        <v>866</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1105</v>
+        <v>1008</v>
       </c>
       <c r="D144" t="s">
-        <v>1078</v>
+        <v>1009</v>
       </c>
       <c r="E144" t="s">
-        <v>1106</v>
+        <v>1010</v>
       </c>
       <c r="F144" t="s">
-        <v>1107</v>
+        <v>1011</v>
       </c>
       <c r="G144" t="s">
-        <v>1108</v>
+        <v>1012</v>
       </c>
       <c r="H144" t="s">
-        <v>1109</v>
+        <v>1013</v>
       </c>
       <c r="I144" t="s">
-        <v>1110</v>
+        <v>1014</v>
       </c>
       <c r="J144" t="s">
-        <v>368</v>
+        <v>1015</v>
       </c>
       <c r="K144" t="s">
-        <v>1111</v>
+        <v>1016</v>
       </c>
       <c r="L144" t="s">
-        <v>72</v>
+        <v>876</v>
       </c>
       <c r="M144" t="s">
-        <v>1112</v>
+        <v>1017</v>
       </c>
       <c r="N144" t="s">
-        <v>1113</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1114</v>
+        <v>1019</v>
       </c>
       <c r="D145" t="s">
-        <v>1078</v>
-[...9 lines deleted...]
-      </c>
+        <v>1020</v>
+      </c>
+      <c r="E145"/>
+      <c r="F145"/>
+      <c r="G145"/>
       <c r="H145" t="s">
-        <v>1118</v>
+        <v>1021</v>
       </c>
       <c r="I145" t="s">
-        <v>1119</v>
+        <v>1022</v>
       </c>
       <c r="J145" t="s">
-        <v>368</v>
+        <v>152</v>
       </c>
       <c r="K145" t="s">
-        <v>1120</v>
+        <v>1023</v>
       </c>
       <c r="L145" t="s">
-        <v>72</v>
+        <v>323</v>
       </c>
       <c r="M145" t="s">
-        <v>1121</v>
+        <v>1024</v>
       </c>
       <c r="N145" t="s">
-        <v>1122</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1123</v>
+        <v>1019</v>
       </c>
       <c r="D146" t="s">
-        <v>1078</v>
-[...9 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="E146"/>
+      <c r="F146"/>
+      <c r="G146"/>
       <c r="H146" t="s">
-        <v>1127</v>
+        <v>327</v>
       </c>
       <c r="I146" t="s">
-        <v>1128</v>
+        <v>1026</v>
       </c>
       <c r="J146" t="s">
-        <v>368</v>
+        <v>152</v>
       </c>
       <c r="K146" t="s">
-        <v>1129</v>
+        <v>1027</v>
       </c>
       <c r="L146" t="s">
-        <v>72</v>
+        <v>323</v>
       </c>
       <c r="M146" t="s">
-        <v>1130</v>
+        <v>1028</v>
       </c>
       <c r="N146" t="s">
-        <v>1131</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1132</v>
+        <v>1029</v>
       </c>
       <c r="D147" t="s">
-        <v>1078</v>
-[...9 lines deleted...]
-      </c>
+        <v>1030</v>
+      </c>
+      <c r="E147"/>
+      <c r="F147"/>
+      <c r="G147"/>
       <c r="H147" t="s">
-        <v>1136</v>
+        <v>1021</v>
       </c>
       <c r="I147" t="s">
-        <v>1137</v>
+        <v>1031</v>
       </c>
       <c r="J147" t="s">
-        <v>368</v>
+        <v>152</v>
       </c>
       <c r="K147" t="s">
-        <v>1138</v>
+        <v>1032</v>
       </c>
       <c r="L147" t="s">
-        <v>72</v>
+        <v>323</v>
       </c>
       <c r="M147" t="s">
-        <v>1139</v>
+        <v>1033</v>
       </c>
       <c r="N147" t="s">
-        <v>1140</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1141</v>
+        <v>1029</v>
       </c>
       <c r="D148" t="s">
-        <v>1078</v>
-[...9 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148"/>
+      <c r="G148"/>
       <c r="H148" t="s">
-        <v>1145</v>
+        <v>327</v>
       </c>
       <c r="I148" t="s">
-        <v>1146</v>
+        <v>1035</v>
       </c>
       <c r="J148" t="s">
-        <v>368</v>
+        <v>152</v>
       </c>
       <c r="K148" t="s">
-        <v>1147</v>
+        <v>1036</v>
       </c>
       <c r="L148" t="s">
-        <v>72</v>
+        <v>323</v>
       </c>
       <c r="M148" t="s">
-        <v>1148</v>
+        <v>1037</v>
       </c>
       <c r="N148" t="s">
-        <v>1149</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1150</v>
+        <v>1038</v>
       </c>
       <c r="D149" t="s">
-        <v>1078</v>
-[...9 lines deleted...]
-      </c>
+        <v>1038</v>
+      </c>
+      <c r="E149"/>
+      <c r="F149"/>
+      <c r="G149"/>
       <c r="H149" t="s">
-        <v>1154</v>
+        <v>1039</v>
       </c>
       <c r="I149" t="s">
-        <v>1155</v>
+        <v>1040</v>
       </c>
       <c r="J149" t="s">
-        <v>368</v>
+        <v>304</v>
       </c>
       <c r="K149" t="s">
-        <v>1156</v>
+        <v>1041</v>
       </c>
       <c r="L149" t="s">
-        <v>72</v>
+        <v>1042</v>
       </c>
       <c r="M149" t="s">
-        <v>1157</v>
+        <v>1043</v>
       </c>
       <c r="N149" t="s">
-        <v>1158</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1159</v>
+        <v>1045</v>
       </c>
       <c r="D150" t="s">
-        <v>1160</v>
+        <v>326</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>121</v>
+        <v>327</v>
       </c>
       <c r="I150" t="s">
-        <v>1161</v>
+        <v>1046</v>
       </c>
       <c r="J150" t="s">
-        <v>1162</v>
+        <v>304</v>
       </c>
       <c r="K150" t="s">
-        <v>1163</v>
+        <v>1047</v>
       </c>
       <c r="L150" t="s">
-        <v>1164</v>
+        <v>323</v>
       </c>
       <c r="M150" t="s">
-        <v>1165</v>
+        <v>1048</v>
       </c>
       <c r="N150" t="s">
-        <v>1166</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1167</v>
+        <v>1050</v>
       </c>
       <c r="D151" t="s">
-        <v>1168</v>
+        <v>1051</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>121</v>
+        <v>327</v>
       </c>
       <c r="I151" t="s">
-        <v>1169</v>
+        <v>1052</v>
       </c>
       <c r="J151" t="s">
-        <v>1170</v>
+        <v>1053</v>
       </c>
       <c r="K151" t="s">
-        <v>1171</v>
+        <v>1054</v>
       </c>
       <c r="L151" t="s">
-        <v>1172</v>
+        <v>1055</v>
       </c>
       <c r="M151" t="s">
-        <v>1173</v>
+        <v>1056</v>
       </c>
       <c r="N151" t="s">
-        <v>1174</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>121</v>
+        <v>1058</v>
       </c>
       <c r="D152" t="s">
-        <v>1175</v>
+        <v>1059</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>1176</v>
+        <v>327</v>
       </c>
       <c r="I152" t="s">
-        <v>1177</v>
+        <v>1060</v>
       </c>
       <c r="J152" t="s">
-        <v>1178</v>
+        <v>1061</v>
       </c>
       <c r="K152" t="s">
-        <v>1179</v>
+        <v>1062</v>
       </c>
       <c r="L152" t="s">
-        <v>1180</v>
+        <v>1063</v>
       </c>
       <c r="M152" t="s">
-        <v>1181</v>
-[...1 lines deleted...]
-      <c r="N152"/>
+        <v>1064</v>
+      </c>
+      <c r="N152" t="s">
+        <v>1065</v>
+      </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>121</v>
+        <v>1066</v>
       </c>
       <c r="D153" t="s">
-        <v>1182</v>
-[...3 lines deleted...]
-      <c r="G153"/>
+        <v>1067</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F153" t="s">
+        <v>1069</v>
+      </c>
+      <c r="G153" t="s">
+        <v>1070</v>
+      </c>
       <c r="H153" t="s">
-        <v>1183</v>
+        <v>1071</v>
       </c>
       <c r="I153" t="s">
-        <v>1184</v>
+        <v>1072</v>
       </c>
       <c r="J153" t="s">
-        <v>1185</v>
+        <v>948</v>
       </c>
       <c r="K153" t="s">
-        <v>1186</v>
+        <v>1073</v>
       </c>
       <c r="L153" t="s">
-        <v>1187</v>
+        <v>876</v>
       </c>
       <c r="M153" t="s">
-        <v>1188</v>
-[...1 lines deleted...]
-      <c r="N153"/>
+        <v>1074</v>
+      </c>
+      <c r="N153" t="s">
+        <v>1075</v>
+      </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>121</v>
+        <v>327</v>
       </c>
       <c r="D154" t="s">
-        <v>1189</v>
+        <v>1076</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1190</v>
+        <v>1077</v>
       </c>
       <c r="I154" t="s">
-        <v>1191</v>
+        <v>1078</v>
       </c>
       <c r="J154" t="s">
-        <v>1192</v>
+        <v>1079</v>
       </c>
       <c r="K154" t="s">
-        <v>1193</v>
+        <v>1080</v>
       </c>
       <c r="L154" t="s">
-        <v>1194</v>
+        <v>1081</v>
       </c>
       <c r="M154" t="s">
-        <v>1195</v>
+        <v>1082</v>
       </c>
       <c r="N154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>121</v>
+        <v>1083</v>
       </c>
       <c r="D155" t="s">
-        <v>1196</v>
-[...3 lines deleted...]
-      <c r="G155"/>
+        <v>1084</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F155" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G155" t="s">
+        <v>1087</v>
+      </c>
       <c r="H155" t="s">
-        <v>1197</v>
+        <v>1088</v>
       </c>
       <c r="I155" t="s">
-        <v>1198</v>
+        <v>1089</v>
       </c>
       <c r="J155" t="s">
-        <v>1199</v>
+        <v>987</v>
       </c>
       <c r="K155" t="s">
-        <v>1200</v>
+        <v>1090</v>
       </c>
       <c r="L155" t="s">
-        <v>1201</v>
+        <v>876</v>
       </c>
       <c r="M155" t="s">
-        <v>1202</v>
-[...1 lines deleted...]
-      <c r="N155"/>
+        <v>1091</v>
+      </c>
+      <c r="N155" t="s">
+        <v>1092</v>
+      </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1203</v>
+        <v>1093</v>
       </c>
       <c r="D156" t="s">
-        <v>1204</v>
-[...3 lines deleted...]
-      <c r="G156"/>
+        <v>1094</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1095</v>
+      </c>
+      <c r="F156" t="s">
+        <v>1096</v>
+      </c>
+      <c r="G156" t="s">
+        <v>1097</v>
+      </c>
       <c r="H156" t="s">
-        <v>121</v>
+        <v>1098</v>
       </c>
       <c r="I156" t="s">
-        <v>1205</v>
+        <v>1099</v>
       </c>
       <c r="J156" t="s">
-        <v>1206</v>
+        <v>900</v>
       </c>
       <c r="K156" t="s">
-        <v>1207</v>
+        <v>1100</v>
       </c>
       <c r="L156" t="s">
-        <v>1208</v>
+        <v>876</v>
       </c>
       <c r="M156" t="s">
-        <v>1209</v>
+        <v>1101</v>
       </c>
       <c r="N156" t="s">
-        <v>1210</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>121</v>
+        <v>1103</v>
       </c>
       <c r="D157" t="s">
-        <v>1211</v>
-[...3 lines deleted...]
-      <c r="G157"/>
+        <v>1094</v>
+      </c>
+      <c r="E157" t="s">
+        <v>1104</v>
+      </c>
+      <c r="F157" t="s">
+        <v>1105</v>
+      </c>
+      <c r="G157" t="s">
+        <v>1106</v>
+      </c>
       <c r="H157" t="s">
-        <v>1212</v>
+        <v>1107</v>
       </c>
       <c r="I157" t="s">
-        <v>1213</v>
+        <v>1108</v>
       </c>
       <c r="J157" t="s">
-        <v>633</v>
+        <v>900</v>
       </c>
       <c r="K157" t="s">
-        <v>1214</v>
+        <v>1109</v>
       </c>
       <c r="L157" t="s">
-        <v>1215</v>
+        <v>876</v>
       </c>
       <c r="M157" t="s">
-        <v>1216</v>
-[...1 lines deleted...]
-      <c r="N157"/>
+        <v>1110</v>
+      </c>
+      <c r="N157" t="s">
+        <v>1111</v>
+      </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>121</v>
+        <v>1112</v>
       </c>
       <c r="D158" t="s">
-        <v>1217</v>
-[...3 lines deleted...]
-      <c r="G158"/>
+        <v>1094</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F158" t="s">
+        <v>1114</v>
+      </c>
+      <c r="G158" t="s">
+        <v>1115</v>
+      </c>
       <c r="H158" t="s">
-        <v>1218</v>
+        <v>1116</v>
       </c>
       <c r="I158" t="s">
-        <v>1219</v>
+        <v>1117</v>
       </c>
       <c r="J158" t="s">
-        <v>1220</v>
+        <v>900</v>
       </c>
       <c r="K158" t="s">
-        <v>1221</v>
+        <v>1118</v>
       </c>
       <c r="L158" t="s">
-        <v>1222</v>
+        <v>876</v>
       </c>
       <c r="M158" t="s">
-        <v>1223</v>
-[...1 lines deleted...]
-      <c r="N158"/>
+        <v>1119</v>
+      </c>
+      <c r="N158" t="s">
+        <v>1120</v>
+      </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>121</v>
+        <v>1121</v>
       </c>
       <c r="D159" t="s">
-        <v>1224</v>
-[...3 lines deleted...]
-      <c r="G159"/>
+        <v>1094</v>
+      </c>
+      <c r="E159" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F159" t="s">
+        <v>1123</v>
+      </c>
+      <c r="G159" t="s">
+        <v>1124</v>
+      </c>
       <c r="H159" t="s">
-        <v>1225</v>
+        <v>1125</v>
       </c>
       <c r="I159" t="s">
-        <v>1226</v>
+        <v>1126</v>
       </c>
       <c r="J159" t="s">
-        <v>1220</v>
+        <v>900</v>
       </c>
       <c r="K159" t="s">
-        <v>1227</v>
+        <v>1127</v>
       </c>
       <c r="L159" t="s">
-        <v>1228</v>
+        <v>876</v>
       </c>
       <c r="M159" t="s">
-        <v>1229</v>
-[...1 lines deleted...]
-      <c r="N159"/>
+        <v>1128</v>
+      </c>
+      <c r="N159" t="s">
+        <v>1129</v>
+      </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1230</v>
+        <v>1130</v>
       </c>
       <c r="D160" t="s">
-        <v>1231</v>
-[...3 lines deleted...]
-      <c r="G160"/>
+        <v>1094</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1133</v>
+      </c>
       <c r="H160" t="s">
-        <v>121</v>
+        <v>1134</v>
       </c>
       <c r="I160" t="s">
-        <v>1232</v>
+        <v>1135</v>
       </c>
       <c r="J160" t="s">
-        <v>1233</v>
+        <v>900</v>
       </c>
       <c r="K160" t="s">
-        <v>1234</v>
+        <v>1136</v>
       </c>
       <c r="L160" t="s">
-        <v>1235</v>
+        <v>876</v>
       </c>
       <c r="M160" t="s">
-        <v>1236</v>
+        <v>1137</v>
       </c>
       <c r="N160" t="s">
-        <v>1237</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>121</v>
+        <v>1139</v>
       </c>
       <c r="D161" t="s">
-        <v>1238</v>
-[...3 lines deleted...]
-      <c r="G161"/>
+        <v>1094</v>
+      </c>
+      <c r="E161" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F161" t="s">
+        <v>1141</v>
+      </c>
+      <c r="G161" t="s">
+        <v>1142</v>
+      </c>
       <c r="H161" t="s">
-        <v>1239</v>
+        <v>1143</v>
       </c>
       <c r="I161" t="s">
-        <v>1240</v>
+        <v>1144</v>
       </c>
       <c r="J161" t="s">
-        <v>1241</v>
+        <v>900</v>
       </c>
       <c r="K161" t="s">
-        <v>1242</v>
+        <v>1145</v>
       </c>
       <c r="L161" t="s">
-        <v>1243</v>
+        <v>876</v>
       </c>
       <c r="M161" t="s">
-        <v>1244</v>
-[...1 lines deleted...]
-      <c r="N161"/>
+        <v>1146</v>
+      </c>
+      <c r="N161" t="s">
+        <v>1147</v>
+      </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>121</v>
+        <v>1148</v>
       </c>
       <c r="D162" t="s">
-        <v>1245</v>
-[...3 lines deleted...]
-      <c r="G162"/>
+        <v>1094</v>
+      </c>
+      <c r="E162" t="s">
+        <v>1149</v>
+      </c>
+      <c r="F162" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1151</v>
+      </c>
       <c r="H162" t="s">
-        <v>1246</v>
+        <v>1152</v>
       </c>
       <c r="I162" t="s">
-        <v>1247</v>
+        <v>1153</v>
       </c>
       <c r="J162" t="s">
-        <v>1248</v>
+        <v>900</v>
       </c>
       <c r="K162" t="s">
-        <v>1249</v>
+        <v>1154</v>
       </c>
       <c r="L162" t="s">
-        <v>1250</v>
+        <v>876</v>
       </c>
       <c r="M162" t="s">
-        <v>1251</v>
-[...1 lines deleted...]
-      <c r="N162"/>
+        <v>1155</v>
+      </c>
+      <c r="N162" t="s">
+        <v>1156</v>
+      </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1252</v>
+        <v>1157</v>
       </c>
       <c r="D163" t="s">
-        <v>1253</v>
-[...3 lines deleted...]
-      <c r="G163"/>
+        <v>1094</v>
+      </c>
+      <c r="E163" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F163" t="s">
+        <v>1159</v>
+      </c>
+      <c r="G163" t="s">
+        <v>1160</v>
+      </c>
       <c r="H163" t="s">
-        <v>121</v>
+        <v>1161</v>
       </c>
       <c r="I163" t="s">
-        <v>1254</v>
+        <v>1162</v>
       </c>
       <c r="J163" t="s">
-        <v>1255</v>
+        <v>900</v>
       </c>
       <c r="K163" t="s">
-        <v>1256</v>
+        <v>1163</v>
       </c>
       <c r="L163" t="s">
-        <v>1257</v>
+        <v>876</v>
       </c>
       <c r="M163" t="s">
-        <v>1258</v>
+        <v>1164</v>
       </c>
       <c r="N163" t="s">
-        <v>1259</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1260</v>
+        <v>1166</v>
       </c>
       <c r="D164" t="s">
-        <v>1261</v>
-[...3 lines deleted...]
-      <c r="G164"/>
+        <v>1094</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F164" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G164" t="s">
+        <v>1169</v>
+      </c>
       <c r="H164" t="s">
-        <v>1262</v>
+        <v>1170</v>
       </c>
       <c r="I164" t="s">
-        <v>1263</v>
+        <v>1171</v>
       </c>
       <c r="J164" t="s">
-        <v>1264</v>
+        <v>900</v>
       </c>
       <c r="K164" t="s">
-        <v>1265</v>
+        <v>1172</v>
       </c>
       <c r="L164" t="s">
-        <v>1266</v>
+        <v>876</v>
       </c>
       <c r="M164" t="s">
-        <v>1267</v>
+        <v>1173</v>
       </c>
       <c r="N164" t="s">
-        <v>1268</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1269</v>
+        <v>1175</v>
       </c>
       <c r="D165" t="s">
-        <v>1270</v>
-[...3 lines deleted...]
-      <c r="G165"/>
+        <v>1094</v>
+      </c>
+      <c r="E165" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F165" t="s">
+        <v>1177</v>
+      </c>
+      <c r="G165" t="s">
+        <v>1178</v>
+      </c>
       <c r="H165" t="s">
-        <v>1262</v>
+        <v>1179</v>
       </c>
       <c r="I165" t="s">
-        <v>1271</v>
+        <v>1180</v>
       </c>
       <c r="J165" t="s">
-        <v>1272</v>
+        <v>900</v>
       </c>
       <c r="K165" t="s">
-        <v>1273</v>
+        <v>1181</v>
       </c>
       <c r="L165" t="s">
-        <v>1274</v>
+        <v>876</v>
       </c>
       <c r="M165" t="s">
-        <v>1275</v>
+        <v>1182</v>
       </c>
       <c r="N165" t="s">
-        <v>1276</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1277</v>
+        <v>1184</v>
       </c>
       <c r="D166" t="s">
-        <v>1278</v>
-[...3 lines deleted...]
-      <c r="G166"/>
+        <v>1094</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1185</v>
+      </c>
+      <c r="F166" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1187</v>
+      </c>
       <c r="H166" t="s">
-        <v>121</v>
+        <v>1188</v>
       </c>
       <c r="I166" t="s">
-        <v>1279</v>
+        <v>1189</v>
       </c>
       <c r="J166" t="s">
-        <v>1280</v>
+        <v>900</v>
       </c>
       <c r="K166" t="s">
-        <v>1281</v>
+        <v>1190</v>
       </c>
       <c r="L166" t="s">
-        <v>1282</v>
+        <v>876</v>
       </c>
       <c r="M166" t="s">
-        <v>1283</v>
+        <v>1191</v>
       </c>
       <c r="N166" t="s">
-        <v>1284</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>121</v>
+        <v>1193</v>
       </c>
       <c r="D167" t="s">
-        <v>1285</v>
-[...3 lines deleted...]
-      <c r="G167"/>
+        <v>1094</v>
+      </c>
+      <c r="E167" t="s">
+        <v>1194</v>
+      </c>
+      <c r="F167" t="s">
+        <v>1195</v>
+      </c>
+      <c r="G167" t="s">
+        <v>1196</v>
+      </c>
       <c r="H167" t="s">
-        <v>1286</v>
+        <v>1197</v>
       </c>
       <c r="I167" t="s">
-        <v>1287</v>
+        <v>1198</v>
       </c>
       <c r="J167" t="s">
-        <v>1288</v>
+        <v>900</v>
       </c>
       <c r="K167" t="s">
-        <v>1289</v>
+        <v>1199</v>
       </c>
       <c r="L167" t="s">
-        <v>1290</v>
+        <v>876</v>
       </c>
       <c r="M167" t="s">
-        <v>1291</v>
-[...1 lines deleted...]
-      <c r="N167"/>
+        <v>1200</v>
+      </c>
+      <c r="N167" t="s">
+        <v>1201</v>
+      </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1292</v>
+        <v>1202</v>
       </c>
       <c r="D168" t="s">
-        <v>1293</v>
-[...3 lines deleted...]
-      <c r="G168"/>
+        <v>1094</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F168" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1205</v>
+      </c>
       <c r="H168" t="s">
-        <v>121</v>
+        <v>1206</v>
       </c>
       <c r="I168" t="s">
-        <v>1294</v>
+        <v>1207</v>
       </c>
       <c r="J168" t="s">
-        <v>658</v>
+        <v>900</v>
       </c>
       <c r="K168" t="s">
-        <v>1295</v>
+        <v>1208</v>
       </c>
       <c r="L168" t="s">
-        <v>1296</v>
+        <v>876</v>
       </c>
       <c r="M168" t="s">
-        <v>1297</v>
+        <v>1209</v>
       </c>
       <c r="N168" t="s">
-        <v>1298</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1299</v>
+        <v>1211</v>
       </c>
       <c r="D169" t="s">
-        <v>1300</v>
+        <v>1094</v>
       </c>
       <c r="E169" t="s">
-        <v>1301</v>
+        <v>1212</v>
       </c>
       <c r="F169" t="s">
-        <v>1302</v>
+        <v>1213</v>
       </c>
       <c r="G169" t="s">
-        <v>1303</v>
+        <v>1214</v>
       </c>
       <c r="H169" t="s">
-        <v>1304</v>
+        <v>1215</v>
       </c>
       <c r="I169" t="s">
-        <v>1305</v>
-[...1 lines deleted...]
-      <c r="J169"/>
+        <v>1216</v>
+      </c>
+      <c r="J169" t="s">
+        <v>900</v>
+      </c>
       <c r="K169" t="s">
-        <v>1306</v>
+        <v>1217</v>
       </c>
       <c r="L169" t="s">
-        <v>1307</v>
+        <v>876</v>
       </c>
       <c r="M169" t="s">
-        <v>1308</v>
+        <v>1218</v>
       </c>
       <c r="N169" t="s">
-        <v>1309</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1310</v>
+        <v>1220</v>
       </c>
       <c r="D170" t="s">
-        <v>1311</v>
+        <v>1221</v>
       </c>
       <c r="E170" t="s">
-        <v>1312</v>
+        <v>1222</v>
       </c>
       <c r="F170" t="s">
-        <v>1313</v>
+        <v>1223</v>
       </c>
       <c r="G170" t="s">
-        <v>1314</v>
+        <v>1224</v>
       </c>
       <c r="H170" t="s">
-        <v>1315</v>
+        <v>1225</v>
       </c>
       <c r="I170" t="s">
-        <v>1316</v>
-[...1 lines deleted...]
-      <c r="J170"/>
+        <v>1226</v>
+      </c>
+      <c r="J170" t="s">
+        <v>169</v>
+      </c>
       <c r="K170" t="s">
-        <v>1317</v>
+        <v>1227</v>
       </c>
       <c r="L170" t="s">
-        <v>1307</v>
+        <v>876</v>
       </c>
       <c r="M170" t="s">
-        <v>1318</v>
+        <v>1228</v>
       </c>
       <c r="N170" t="s">
-        <v>1319</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1320</v>
+        <v>1230</v>
       </c>
       <c r="D171" t="s">
-        <v>1321</v>
+        <v>1221</v>
       </c>
       <c r="E171" t="s">
-        <v>1322</v>
+        <v>1231</v>
       </c>
       <c r="F171" t="s">
-        <v>1323</v>
+        <v>1232</v>
       </c>
       <c r="G171" t="s">
-        <v>1324</v>
+        <v>1233</v>
       </c>
       <c r="H171" t="s">
-        <v>1325</v>
+        <v>1234</v>
       </c>
       <c r="I171" t="s">
-        <v>1326</v>
-[...1 lines deleted...]
-      <c r="J171"/>
+        <v>1235</v>
+      </c>
+      <c r="J171" t="s">
+        <v>169</v>
+      </c>
       <c r="K171" t="s">
-        <v>1327</v>
+        <v>1236</v>
       </c>
       <c r="L171" t="s">
-        <v>1307</v>
+        <v>876</v>
       </c>
       <c r="M171" t="s">
-        <v>1328</v>
+        <v>1237</v>
       </c>
       <c r="N171" t="s">
-        <v>1329</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1330</v>
+        <v>1239</v>
       </c>
       <c r="D172" t="s">
-        <v>1331</v>
+        <v>1221</v>
       </c>
       <c r="E172" t="s">
-        <v>1332</v>
+        <v>1240</v>
       </c>
       <c r="F172" t="s">
-        <v>1333</v>
+        <v>1150</v>
       </c>
       <c r="G172" t="s">
-        <v>1334</v>
+        <v>1241</v>
       </c>
       <c r="H172" t="s">
-        <v>1335</v>
+        <v>1242</v>
       </c>
       <c r="I172" t="s">
-        <v>1336</v>
-[...1 lines deleted...]
-      <c r="J172"/>
+        <v>1243</v>
+      </c>
+      <c r="J172" t="s">
+        <v>169</v>
+      </c>
       <c r="K172" t="s">
-        <v>1337</v>
+        <v>1244</v>
       </c>
       <c r="L172" t="s">
-        <v>1338</v>
+        <v>876</v>
       </c>
       <c r="M172" t="s">
-        <v>1339</v>
+        <v>1245</v>
       </c>
       <c r="N172" t="s">
-        <v>1340</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1341</v>
+        <v>1247</v>
       </c>
       <c r="D173" t="s">
-        <v>1331</v>
+        <v>1221</v>
       </c>
       <c r="E173" t="s">
-        <v>1342</v>
+        <v>1248</v>
       </c>
       <c r="F173" t="s">
-        <v>1343</v>
+        <v>1249</v>
       </c>
       <c r="G173" t="s">
-        <v>1344</v>
+        <v>1250</v>
       </c>
       <c r="H173" t="s">
-        <v>1345</v>
+        <v>1251</v>
       </c>
       <c r="I173" t="s">
-        <v>1346</v>
-[...1 lines deleted...]
-      <c r="J173"/>
+        <v>1252</v>
+      </c>
+      <c r="J173" t="s">
+        <v>169</v>
+      </c>
       <c r="K173" t="s">
-        <v>1347</v>
+        <v>1253</v>
       </c>
       <c r="L173" t="s">
-        <v>1307</v>
+        <v>876</v>
       </c>
       <c r="M173" t="s">
-        <v>1348</v>
+        <v>1254</v>
       </c>
       <c r="N173" t="s">
-        <v>1349</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1350</v>
+        <v>1256</v>
       </c>
       <c r="D174" t="s">
-        <v>1331</v>
+        <v>1257</v>
       </c>
       <c r="E174" t="s">
-        <v>1351</v>
+        <v>1258</v>
       </c>
       <c r="F174" t="s">
-        <v>1352</v>
+        <v>1259</v>
       </c>
       <c r="G174" t="s">
-        <v>1353</v>
+        <v>1260</v>
       </c>
       <c r="H174" t="s">
-        <v>1354</v>
+        <v>1261</v>
       </c>
       <c r="I174" t="s">
-        <v>1355</v>
-[...1 lines deleted...]
-      <c r="J174"/>
+        <v>1262</v>
+      </c>
+      <c r="J174" t="s">
+        <v>304</v>
+      </c>
       <c r="K174" t="s">
-        <v>1356</v>
+        <v>1263</v>
       </c>
       <c r="L174" t="s">
-        <v>1338</v>
+        <v>876</v>
       </c>
       <c r="M174" t="s">
-        <v>1357</v>
+        <v>1264</v>
       </c>
       <c r="N174" t="s">
-        <v>1358</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1359</v>
+        <v>327</v>
       </c>
       <c r="D175" t="s">
-        <v>1331</v>
-[...9 lines deleted...]
-      </c>
+        <v>1266</v>
+      </c>
+      <c r="E175"/>
+      <c r="F175"/>
+      <c r="G175"/>
       <c r="H175" t="s">
-        <v>1363</v>
+        <v>1267</v>
       </c>
       <c r="I175" t="s">
-        <v>1364</v>
-[...1 lines deleted...]
-      <c r="J175"/>
+        <v>1268</v>
+      </c>
+      <c r="J175" t="s">
+        <v>1269</v>
+      </c>
       <c r="K175" t="s">
-        <v>1365</v>
+        <v>1270</v>
       </c>
       <c r="L175" t="s">
-        <v>1307</v>
+        <v>1271</v>
       </c>
       <c r="M175" t="s">
-        <v>1366</v>
-[...3 lines deleted...]
-      </c>
+        <v>1272</v>
+      </c>
+      <c r="N175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1368</v>
+        <v>1273</v>
       </c>
       <c r="D176" t="s">
-        <v>1369</v>
+        <v>1274</v>
       </c>
       <c r="E176" t="s">
-        <v>1370</v>
+        <v>1275</v>
       </c>
       <c r="F176" t="s">
-        <v>1371</v>
+        <v>1276</v>
       </c>
       <c r="G176" t="s">
-        <v>1372</v>
+        <v>1277</v>
       </c>
       <c r="H176" t="s">
-        <v>1373</v>
+        <v>1278</v>
       </c>
       <c r="I176" t="s">
-        <v>1374</v>
-[...1 lines deleted...]
-      <c r="J176"/>
+        <v>1279</v>
+      </c>
+      <c r="J176" t="s">
+        <v>1280</v>
+      </c>
       <c r="K176" t="s">
-        <v>1375</v>
+        <v>1281</v>
       </c>
       <c r="L176" t="s">
-        <v>1338</v>
+        <v>876</v>
       </c>
       <c r="M176" t="s">
-        <v>1376</v>
+        <v>1282</v>
       </c>
       <c r="N176" t="s">
-        <v>1377</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1378</v>
+        <v>327</v>
       </c>
       <c r="D177" t="s">
-        <v>1379</v>
-[...9 lines deleted...]
-      </c>
+        <v>1284</v>
+      </c>
+      <c r="E177"/>
+      <c r="F177"/>
+      <c r="G177"/>
       <c r="H177" t="s">
-        <v>1383</v>
+        <v>1285</v>
       </c>
       <c r="I177" t="s">
-        <v>1384</v>
-[...1 lines deleted...]
-      <c r="J177"/>
+        <v>1286</v>
+      </c>
+      <c r="J177" t="s">
+        <v>1287</v>
+      </c>
       <c r="K177" t="s">
-        <v>1385</v>
+        <v>1288</v>
       </c>
       <c r="L177" t="s">
-        <v>1338</v>
+        <v>1289</v>
       </c>
       <c r="M177" t="s">
-        <v>1386</v>
-[...3 lines deleted...]
-      </c>
+        <v>1290</v>
+      </c>
+      <c r="N177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1388</v>
+        <v>1291</v>
       </c>
       <c r="D178" t="s">
-        <v>1369</v>
-[...9 lines deleted...]
-      </c>
+        <v>1292</v>
+      </c>
+      <c r="E178"/>
+      <c r="F178"/>
+      <c r="G178"/>
       <c r="H178" t="s">
-        <v>1392</v>
+        <v>327</v>
       </c>
       <c r="I178" t="s">
-        <v>1393</v>
-[...1 lines deleted...]
-      <c r="J178"/>
+        <v>1293</v>
+      </c>
+      <c r="J178" t="s">
+        <v>1294</v>
+      </c>
       <c r="K178" t="s">
-        <v>1394</v>
+        <v>1295</v>
       </c>
       <c r="L178" t="s">
-        <v>1338</v>
+        <v>1296</v>
       </c>
       <c r="M178" t="s">
-        <v>1395</v>
+        <v>1297</v>
       </c>
       <c r="N178" t="s">
-        <v>1396</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1397</v>
+        <v>1299</v>
       </c>
       <c r="D179" t="s">
-        <v>1369</v>
-[...9 lines deleted...]
-      </c>
+        <v>1300</v>
+      </c>
+      <c r="E179"/>
+      <c r="F179"/>
+      <c r="G179"/>
       <c r="H179" t="s">
-        <v>1401</v>
+        <v>327</v>
       </c>
       <c r="I179" t="s">
-        <v>1402</v>
-[...1 lines deleted...]
-      <c r="J179"/>
+        <v>1301</v>
+      </c>
+      <c r="J179" t="s">
+        <v>1302</v>
+      </c>
       <c r="K179" t="s">
-        <v>1403</v>
+        <v>1303</v>
       </c>
       <c r="L179" t="s">
-        <v>1338</v>
+        <v>1304</v>
       </c>
       <c r="M179" t="s">
-        <v>1404</v>
+        <v>1305</v>
       </c>
       <c r="N179" t="s">
-        <v>1405</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1406</v>
+        <v>1307</v>
       </c>
       <c r="D180" t="s">
-        <v>1379</v>
-[...9 lines deleted...]
-      </c>
+        <v>1308</v>
+      </c>
+      <c r="E180"/>
+      <c r="F180"/>
+      <c r="G180"/>
       <c r="H180" t="s">
-        <v>1410</v>
+        <v>327</v>
       </c>
       <c r="I180" t="s">
-        <v>1411</v>
-[...1 lines deleted...]
-      <c r="J180"/>
+        <v>1309</v>
+      </c>
+      <c r="J180" t="s">
+        <v>1310</v>
+      </c>
       <c r="K180" t="s">
-        <v>1412</v>
+        <v>1311</v>
       </c>
       <c r="L180" t="s">
-        <v>1338</v>
+        <v>1312</v>
       </c>
       <c r="M180" t="s">
-        <v>1413</v>
+        <v>1313</v>
       </c>
       <c r="N180" t="s">
-        <v>1414</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>1415</v>
+        <v>327</v>
       </c>
       <c r="D181" t="s">
-        <v>1379</v>
-[...9 lines deleted...]
-      </c>
+        <v>1315</v>
+      </c>
+      <c r="E181"/>
+      <c r="F181"/>
+      <c r="G181"/>
       <c r="H181" t="s">
-        <v>1419</v>
+        <v>1316</v>
       </c>
       <c r="I181" t="s">
-        <v>1420</v>
-[...1 lines deleted...]
-      <c r="J181"/>
+        <v>1317</v>
+      </c>
+      <c r="J181" t="s">
+        <v>1318</v>
+      </c>
       <c r="K181" t="s">
-        <v>1421</v>
+        <v>1319</v>
       </c>
       <c r="L181" t="s">
-        <v>1338</v>
+        <v>1320</v>
       </c>
       <c r="M181" t="s">
-        <v>1422</v>
-[...3 lines deleted...]
-      </c>
+        <v>1321</v>
+      </c>
+      <c r="N181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1424</v>
+        <v>327</v>
       </c>
       <c r="D182" t="s">
-        <v>1379</v>
-[...9 lines deleted...]
-      </c>
+        <v>1322</v>
+      </c>
+      <c r="E182"/>
+      <c r="F182"/>
+      <c r="G182"/>
       <c r="H182" t="s">
-        <v>1428</v>
+        <v>1323</v>
       </c>
       <c r="I182" t="s">
-        <v>1429</v>
-[...1 lines deleted...]
-      <c r="J182"/>
+        <v>1324</v>
+      </c>
+      <c r="J182" t="s">
+        <v>1325</v>
+      </c>
       <c r="K182" t="s">
-        <v>1430</v>
+        <v>1326</v>
       </c>
       <c r="L182" t="s">
-        <v>1338</v>
+        <v>1327</v>
       </c>
       <c r="M182" t="s">
-        <v>1431</v>
-[...3 lines deleted...]
-      </c>
+        <v>1328</v>
+      </c>
+      <c r="N182"/>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1433</v>
+        <v>327</v>
       </c>
       <c r="D183" t="s">
-        <v>1434</v>
-[...9 lines deleted...]
-      </c>
+        <v>1329</v>
+      </c>
+      <c r="E183"/>
+      <c r="F183"/>
+      <c r="G183"/>
       <c r="H183" t="s">
-        <v>1438</v>
+        <v>1330</v>
       </c>
       <c r="I183" t="s">
-        <v>1439</v>
-[...1 lines deleted...]
-      <c r="J183"/>
+        <v>1331</v>
+      </c>
+      <c r="J183" t="s">
+        <v>1332</v>
+      </c>
       <c r="K183" t="s">
-        <v>1440</v>
+        <v>1333</v>
       </c>
       <c r="L183" t="s">
-        <v>1307</v>
+        <v>1334</v>
       </c>
       <c r="M183" t="s">
-        <v>1441</v>
-[...3 lines deleted...]
-      </c>
+        <v>1335</v>
+      </c>
+      <c r="N183"/>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>1443</v>
+        <v>327</v>
       </c>
       <c r="D184" t="s">
-        <v>1444</v>
-[...9 lines deleted...]
-      </c>
+        <v>1336</v>
+      </c>
+      <c r="E184"/>
+      <c r="F184"/>
+      <c r="G184"/>
       <c r="H184" t="s">
-        <v>1448</v>
+        <v>1337</v>
       </c>
       <c r="I184" t="s">
-        <v>1449</v>
-[...1 lines deleted...]
-      <c r="J184"/>
+        <v>1338</v>
+      </c>
+      <c r="J184" t="s">
+        <v>1339</v>
+      </c>
       <c r="K184" t="s">
-        <v>1450</v>
+        <v>1340</v>
       </c>
       <c r="L184" t="s">
-        <v>1307</v>
+        <v>1341</v>
       </c>
       <c r="M184" t="s">
-        <v>1451</v>
-[...3 lines deleted...]
-      </c>
+        <v>1342</v>
+      </c>
+      <c r="N184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1453</v>
+        <v>1343</v>
       </c>
       <c r="D185" t="s">
-        <v>1444</v>
-[...9 lines deleted...]
-      </c>
+        <v>1344</v>
+      </c>
+      <c r="E185"/>
+      <c r="F185"/>
+      <c r="G185"/>
       <c r="H185" t="s">
-        <v>1457</v>
+        <v>327</v>
       </c>
       <c r="I185" t="s">
-        <v>1458</v>
-[...1 lines deleted...]
-      <c r="J185"/>
+        <v>1345</v>
+      </c>
+      <c r="J185" t="s">
+        <v>1346</v>
+      </c>
       <c r="K185" t="s">
-        <v>1459</v>
+        <v>1347</v>
       </c>
       <c r="L185" t="s">
-        <v>1338</v>
+        <v>1348</v>
       </c>
       <c r="M185" t="s">
-        <v>1460</v>
+        <v>1349</v>
       </c>
       <c r="N185" t="s">
-        <v>1461</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1462</v>
+        <v>327</v>
       </c>
       <c r="D186" t="s">
-        <v>1463</v>
-[...9 lines deleted...]
-      </c>
+        <v>1351</v>
+      </c>
+      <c r="E186"/>
+      <c r="F186"/>
+      <c r="G186"/>
       <c r="H186" t="s">
-        <v>1467</v>
+        <v>1352</v>
       </c>
       <c r="I186" t="s">
-        <v>1468</v>
-[...1 lines deleted...]
-      <c r="J186"/>
+        <v>1353</v>
+      </c>
+      <c r="J186" t="s">
+        <v>1354</v>
+      </c>
       <c r="K186" t="s">
-        <v>1469</v>
+        <v>1355</v>
       </c>
       <c r="L186" t="s">
-        <v>1307</v>
+        <v>1356</v>
       </c>
       <c r="M186" t="s">
-        <v>1470</v>
-[...3 lines deleted...]
-      </c>
+        <v>1357</v>
+      </c>
+      <c r="N186"/>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1472</v>
+        <v>327</v>
       </c>
       <c r="D187" t="s">
-        <v>1463</v>
-[...9 lines deleted...]
-      </c>
+        <v>1358</v>
+      </c>
+      <c r="E187"/>
+      <c r="F187"/>
+      <c r="G187"/>
       <c r="H187" t="s">
-        <v>1476</v>
+        <v>1359</v>
       </c>
       <c r="I187" t="s">
-        <v>1477</v>
-[...1 lines deleted...]
-      <c r="J187"/>
+        <v>1360</v>
+      </c>
+      <c r="J187" t="s">
+        <v>1354</v>
+      </c>
       <c r="K187" t="s">
-        <v>1478</v>
+        <v>1361</v>
       </c>
       <c r="L187" t="s">
-        <v>1307</v>
+        <v>1362</v>
       </c>
       <c r="M187" t="s">
-        <v>1479</v>
-[...3 lines deleted...]
-      </c>
+        <v>1363</v>
+      </c>
+      <c r="N187"/>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1481</v>
+        <v>1364</v>
       </c>
       <c r="D188" t="s">
-        <v>1482</v>
-[...9 lines deleted...]
-      </c>
+        <v>1365</v>
+      </c>
+      <c r="E188"/>
+      <c r="F188"/>
+      <c r="G188"/>
       <c r="H188" t="s">
-        <v>1486</v>
+        <v>327</v>
       </c>
       <c r="I188" t="s">
-        <v>1487</v>
-[...1 lines deleted...]
-      <c r="J188"/>
+        <v>1366</v>
+      </c>
+      <c r="J188" t="s">
+        <v>1367</v>
+      </c>
       <c r="K188" t="s">
-        <v>1488</v>
+        <v>1368</v>
       </c>
       <c r="L188" t="s">
-        <v>1307</v>
+        <v>1369</v>
       </c>
       <c r="M188" t="s">
-        <v>1489</v>
+        <v>1370</v>
       </c>
       <c r="N188" t="s">
-        <v>1490</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1491</v>
+        <v>327</v>
       </c>
       <c r="D189" t="s">
-        <v>1463</v>
-[...9 lines deleted...]
-      </c>
+        <v>1372</v>
+      </c>
+      <c r="E189"/>
+      <c r="F189"/>
+      <c r="G189"/>
       <c r="H189" t="s">
-        <v>1495</v>
+        <v>1373</v>
       </c>
       <c r="I189" t="s">
-        <v>1496</v>
-[...1 lines deleted...]
-      <c r="J189"/>
+        <v>1374</v>
+      </c>
+      <c r="J189" t="s">
+        <v>1375</v>
+      </c>
       <c r="K189" t="s">
-        <v>1497</v>
+        <v>1376</v>
       </c>
       <c r="L189" t="s">
-        <v>1307</v>
+        <v>1377</v>
       </c>
       <c r="M189" t="s">
-        <v>1498</v>
-[...3 lines deleted...]
-      </c>
+        <v>1378</v>
+      </c>
+      <c r="N189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
-      <c r="C190"/>
+      <c r="C190" t="s">
+        <v>327</v>
+      </c>
       <c r="D190" t="s">
-        <v>1500</v>
+        <v>1379</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1501</v>
+        <v>1380</v>
       </c>
       <c r="I190" t="s">
-        <v>1502</v>
-[...1 lines deleted...]
-      <c r="J190"/>
+        <v>1381</v>
+      </c>
+      <c r="J190" t="s">
+        <v>1382</v>
+      </c>
       <c r="K190" t="s">
-        <v>1503</v>
+        <v>1383</v>
       </c>
       <c r="L190" t="s">
-        <v>1504</v>
+        <v>1384</v>
       </c>
       <c r="M190" t="s">
-        <v>1505</v>
+        <v>1385</v>
       </c>
       <c r="N190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1506</v>
+        <v>1386</v>
       </c>
       <c r="D191" t="s">
-        <v>1507</v>
-[...9 lines deleted...]
-      </c>
+        <v>1387</v>
+      </c>
+      <c r="E191"/>
+      <c r="F191"/>
+      <c r="G191"/>
       <c r="H191" t="s">
-        <v>1511</v>
+        <v>327</v>
       </c>
       <c r="I191" t="s">
-        <v>1512</v>
-[...1 lines deleted...]
-      <c r="J191"/>
+        <v>1388</v>
+      </c>
+      <c r="J191" t="s">
+        <v>1389</v>
+      </c>
       <c r="K191" t="s">
-        <v>1513</v>
+        <v>1390</v>
       </c>
       <c r="L191" t="s">
-        <v>1338</v>
+        <v>1391</v>
       </c>
       <c r="M191" t="s">
-        <v>1514</v>
+        <v>1392</v>
       </c>
       <c r="N191" t="s">
-        <v>1515</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1516</v>
+        <v>1394</v>
       </c>
       <c r="D192" t="s">
-        <v>1517</v>
+        <v>1395</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1518</v>
+        <v>1396</v>
       </c>
       <c r="I192" t="s">
-        <v>1519</v>
-[...1 lines deleted...]
-      <c r="J192"/>
+        <v>1397</v>
+      </c>
+      <c r="J192" t="s">
+        <v>1398</v>
+      </c>
       <c r="K192" t="s">
-        <v>1520</v>
+        <v>1399</v>
       </c>
       <c r="L192" t="s">
-        <v>1521</v>
+        <v>1400</v>
       </c>
       <c r="M192" t="s">
-        <v>1522</v>
+        <v>1401</v>
       </c>
       <c r="N192" t="s">
-        <v>1523</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
-      <c r="C193"/>
+      <c r="C193" t="s">
+        <v>1403</v>
+      </c>
       <c r="D193" t="s">
-        <v>1524</v>
+        <v>1404</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1525</v>
+        <v>1396</v>
       </c>
       <c r="I193" t="s">
-        <v>1526</v>
-[...1 lines deleted...]
-      <c r="J193"/>
+        <v>1405</v>
+      </c>
+      <c r="J193" t="s">
+        <v>1406</v>
+      </c>
       <c r="K193" t="s">
-        <v>1527</v>
+        <v>1407</v>
       </c>
       <c r="L193" t="s">
-        <v>1528</v>
+        <v>1408</v>
       </c>
       <c r="M193" t="s">
-        <v>1529</v>
-[...1 lines deleted...]
-      <c r="N193"/>
+        <v>1409</v>
+      </c>
+      <c r="N193" t="s">
+        <v>1410</v>
+      </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1530</v>
+        <v>1411</v>
       </c>
       <c r="D194" t="s">
-        <v>1517</v>
+        <v>1412</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>1531</v>
+        <v>327</v>
       </c>
       <c r="I194" t="s">
-        <v>1532</v>
-[...1 lines deleted...]
-      <c r="J194"/>
+        <v>1413</v>
+      </c>
+      <c r="J194" t="s">
+        <v>1414</v>
+      </c>
       <c r="K194" t="s">
-        <v>1533</v>
+        <v>1415</v>
       </c>
       <c r="L194" t="s">
-        <v>1534</v>
+        <v>1416</v>
       </c>
       <c r="M194" t="s">
-        <v>1535</v>
+        <v>1417</v>
       </c>
       <c r="N194" t="s">
-        <v>1536</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1537</v>
+        <v>327</v>
       </c>
       <c r="D195" t="s">
-        <v>1517</v>
+        <v>1419</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1538</v>
+        <v>1420</v>
       </c>
       <c r="I195" t="s">
-        <v>1539</v>
-[...1 lines deleted...]
-      <c r="J195"/>
+        <v>1421</v>
+      </c>
+      <c r="J195" t="s">
+        <v>542</v>
+      </c>
       <c r="K195" t="s">
-        <v>1540</v>
+        <v>1422</v>
       </c>
       <c r="L195" t="s">
-        <v>1541</v>
+        <v>1423</v>
       </c>
       <c r="M195" t="s">
-        <v>1542</v>
-[...3 lines deleted...]
-      </c>
+        <v>1424</v>
+      </c>
+      <c r="N195"/>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1544</v>
+        <v>1425</v>
       </c>
       <c r="D196" t="s">
-        <v>1517</v>
-[...3 lines deleted...]
-      <c r="G196"/>
+        <v>1426</v>
+      </c>
+      <c r="E196" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F196" t="s">
+        <v>1428</v>
+      </c>
+      <c r="G196" t="s">
+        <v>1429</v>
+      </c>
       <c r="H196" t="s">
-        <v>1545</v>
+        <v>1430</v>
       </c>
       <c r="I196" t="s">
-        <v>1546</v>
+        <v>1431</v>
       </c>
       <c r="J196"/>
       <c r="K196" t="s">
-        <v>1547</v>
+        <v>1432</v>
       </c>
       <c r="L196" t="s">
-        <v>1548</v>
+        <v>452</v>
       </c>
       <c r="M196" t="s">
-        <v>1549</v>
+        <v>1433</v>
       </c>
       <c r="N196" t="s">
-        <v>1550</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1551</v>
+        <v>1435</v>
       </c>
       <c r="D197" t="s">
-        <v>1517</v>
-[...3 lines deleted...]
-      <c r="G197"/>
+        <v>1436</v>
+      </c>
+      <c r="E197" t="s">
+        <v>1437</v>
+      </c>
+      <c r="F197" t="s">
+        <v>1438</v>
+      </c>
+      <c r="G197" t="s">
+        <v>1439</v>
+      </c>
       <c r="H197" t="s">
-        <v>1552</v>
+        <v>1440</v>
       </c>
       <c r="I197" t="s">
-        <v>1553</v>
+        <v>1441</v>
       </c>
       <c r="J197"/>
       <c r="K197" t="s">
-        <v>1554</v>
+        <v>1442</v>
       </c>
       <c r="L197" t="s">
-        <v>1555</v>
+        <v>452</v>
       </c>
       <c r="M197" t="s">
-        <v>1556</v>
+        <v>1443</v>
       </c>
       <c r="N197" t="s">
-        <v>1557</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1558</v>
+        <v>1445</v>
       </c>
       <c r="D198" t="s">
-        <v>1559</v>
-[...3 lines deleted...]
-      <c r="G198"/>
+        <v>1446</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F198" t="s">
+        <v>1448</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1449</v>
+      </c>
       <c r="H198" t="s">
-        <v>1560</v>
+        <v>1450</v>
       </c>
       <c r="I198" t="s">
-        <v>1561</v>
+        <v>1451</v>
       </c>
       <c r="J198"/>
       <c r="K198" t="s">
-        <v>1562</v>
+        <v>1452</v>
       </c>
       <c r="L198" t="s">
-        <v>1563</v>
+        <v>452</v>
       </c>
       <c r="M198" t="s">
-        <v>1564</v>
+        <v>1453</v>
       </c>
       <c r="N198" t="s">
-        <v>1565</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>121</v>
+        <v>1455</v>
       </c>
       <c r="D199" t="s">
-        <v>1566</v>
-[...3 lines deleted...]
-      <c r="G199"/>
+        <v>1456</v>
+      </c>
+      <c r="E199" t="s">
+        <v>1457</v>
+      </c>
+      <c r="F199" t="s">
+        <v>1458</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1459</v>
+      </c>
       <c r="H199" t="s">
-        <v>1567</v>
+        <v>1460</v>
       </c>
       <c r="I199" t="s">
-        <v>1568</v>
+        <v>1461</v>
       </c>
       <c r="J199"/>
       <c r="K199" t="s">
-        <v>1569</v>
+        <v>1462</v>
       </c>
       <c r="L199" t="s">
-        <v>1570</v>
+        <v>748</v>
       </c>
       <c r="M199" t="s">
-        <v>1571</v>
-[...1 lines deleted...]
-      <c r="N199"/>
+        <v>1463</v>
+      </c>
+      <c r="N199" t="s">
+        <v>1464</v>
+      </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>121</v>
+        <v>1465</v>
       </c>
       <c r="D200" t="s">
-        <v>521</v>
-[...3 lines deleted...]
-      <c r="G200"/>
+        <v>1456</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F200" t="s">
+        <v>1467</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1468</v>
+      </c>
       <c r="H200" t="s">
-        <v>1572</v>
+        <v>1469</v>
       </c>
       <c r="I200" t="s">
-        <v>1573</v>
+        <v>1470</v>
       </c>
       <c r="J200"/>
       <c r="K200" t="s">
-        <v>1574</v>
+        <v>1471</v>
       </c>
       <c r="L200" t="s">
-        <v>1575</v>
+        <v>452</v>
       </c>
       <c r="M200" t="s">
-        <v>1576</v>
-[...1 lines deleted...]
-      <c r="N200"/>
+        <v>1472</v>
+      </c>
+      <c r="N200" t="s">
+        <v>1473</v>
+      </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1577</v>
+        <v>1474</v>
       </c>
       <c r="D201" t="s">
-        <v>1517</v>
-[...3 lines deleted...]
-      <c r="G201"/>
+        <v>1456</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F201" t="s">
+        <v>1476</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1477</v>
+      </c>
       <c r="H201" t="s">
-        <v>1578</v>
+        <v>1478</v>
       </c>
       <c r="I201" t="s">
-        <v>1579</v>
+        <v>1479</v>
       </c>
       <c r="J201"/>
       <c r="K201" t="s">
-        <v>1580</v>
+        <v>1480</v>
       </c>
       <c r="L201" t="s">
-        <v>1581</v>
+        <v>748</v>
       </c>
       <c r="M201" t="s">
-        <v>1582</v>
+        <v>1481</v>
       </c>
       <c r="N201" t="s">
-        <v>1583</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>121</v>
+        <v>1483</v>
       </c>
       <c r="D202" t="s">
-        <v>1584</v>
-[...3 lines deleted...]
-      <c r="G202"/>
+        <v>1456</v>
+      </c>
+      <c r="E202" t="s">
+        <v>1484</v>
+      </c>
+      <c r="F202" t="s">
+        <v>1485</v>
+      </c>
+      <c r="G202" t="s">
+        <v>1486</v>
+      </c>
       <c r="H202" t="s">
-        <v>1585</v>
+        <v>1487</v>
       </c>
       <c r="I202" t="s">
-        <v>1586</v>
+        <v>1488</v>
       </c>
       <c r="J202"/>
       <c r="K202" t="s">
-        <v>1587</v>
+        <v>1489</v>
       </c>
       <c r="L202" t="s">
-        <v>1588</v>
+        <v>452</v>
       </c>
       <c r="M202" t="s">
-        <v>1589</v>
-[...1 lines deleted...]
-      <c r="N202"/>
+        <v>1490</v>
+      </c>
+      <c r="N202" t="s">
+        <v>1491</v>
+      </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
-      <c r="C203"/>
+      <c r="C203" t="s">
+        <v>1492</v>
+      </c>
       <c r="D203" t="s">
-        <v>1590</v>
-[...3 lines deleted...]
-      <c r="G203"/>
+        <v>1493</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1494</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1496</v>
+      </c>
       <c r="H203" t="s">
-        <v>1525</v>
+        <v>1497</v>
       </c>
       <c r="I203" t="s">
-        <v>1591</v>
+        <v>1498</v>
       </c>
       <c r="J203"/>
       <c r="K203" t="s">
-        <v>1592</v>
+        <v>1499</v>
       </c>
       <c r="L203" t="s">
-        <v>1593</v>
+        <v>748</v>
       </c>
       <c r="M203" t="s">
-        <v>1594</v>
-[...1 lines deleted...]
-      <c r="N203"/>
+        <v>1500</v>
+      </c>
+      <c r="N203" t="s">
+        <v>1501</v>
+      </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
-      <c r="C204"/>
+      <c r="C204" t="s">
+        <v>1502</v>
+      </c>
       <c r="D204" t="s">
-        <v>1595</v>
-[...3 lines deleted...]
-      <c r="G204"/>
+        <v>1503</v>
+      </c>
+      <c r="E204" t="s">
+        <v>1504</v>
+      </c>
+      <c r="F204" t="s">
+        <v>1505</v>
+      </c>
+      <c r="G204" t="s">
+        <v>1506</v>
+      </c>
       <c r="H204" t="s">
-        <v>1596</v>
+        <v>1507</v>
       </c>
       <c r="I204" t="s">
-        <v>1597</v>
+        <v>1508</v>
       </c>
       <c r="J204"/>
       <c r="K204" t="s">
-        <v>1598</v>
+        <v>1509</v>
       </c>
       <c r="L204" t="s">
-        <v>1599</v>
+        <v>748</v>
       </c>
       <c r="M204" t="s">
-        <v>1600</v>
-[...1 lines deleted...]
-      <c r="N204"/>
+        <v>1510</v>
+      </c>
+      <c r="N204" t="s">
+        <v>1511</v>
+      </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1601</v>
+        <v>1512</v>
       </c>
       <c r="D205" t="s">
+        <v>1493</v>
+      </c>
+      <c r="E205" t="s">
+        <v>1513</v>
+      </c>
+      <c r="F205" t="s">
+        <v>1514</v>
+      </c>
+      <c r="G205" t="s">
+        <v>1515</v>
+      </c>
+      <c r="H205" t="s">
+        <v>1516</v>
+      </c>
+      <c r="I205" t="s">
         <v>1517</v>
-      </c>
-[...7 lines deleted...]
-        <v>1603</v>
       </c>
       <c r="J205"/>
       <c r="K205" t="s">
-        <v>1604</v>
+        <v>1518</v>
       </c>
       <c r="L205" t="s">
-        <v>1605</v>
+        <v>748</v>
       </c>
       <c r="M205" t="s">
-        <v>1606</v>
+        <v>1519</v>
       </c>
       <c r="N205" t="s">
-        <v>1607</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1608</v>
+        <v>1521</v>
       </c>
       <c r="D206" t="s">
-        <v>1609</v>
-[...3 lines deleted...]
-      <c r="G206"/>
+        <v>1493</v>
+      </c>
+      <c r="E206" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F206" t="s">
+        <v>1523</v>
+      </c>
+      <c r="G206" t="s">
+        <v>1524</v>
+      </c>
       <c r="H206" t="s">
-        <v>1610</v>
+        <v>1525</v>
       </c>
       <c r="I206" t="s">
-        <v>1611</v>
+        <v>1526</v>
       </c>
       <c r="J206"/>
       <c r="K206" t="s">
-        <v>1612</v>
+        <v>1527</v>
       </c>
       <c r="L206" t="s">
-        <v>1613</v>
+        <v>748</v>
       </c>
       <c r="M206" t="s">
-        <v>1614</v>
+        <v>1528</v>
       </c>
       <c r="N206" t="s">
-        <v>1615</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
-      <c r="C207"/>
+      <c r="C207" t="s">
+        <v>1530</v>
+      </c>
       <c r="D207" t="s">
-        <v>1616</v>
-[...3 lines deleted...]
-      <c r="G207"/>
+        <v>1503</v>
+      </c>
+      <c r="E207" t="s">
+        <v>1531</v>
+      </c>
+      <c r="F207" t="s">
+        <v>1532</v>
+      </c>
+      <c r="G207" t="s">
+        <v>1533</v>
+      </c>
       <c r="H207" t="s">
-        <v>1617</v>
+        <v>1534</v>
       </c>
       <c r="I207" t="s">
-        <v>1618</v>
+        <v>1535</v>
       </c>
       <c r="J207"/>
       <c r="K207" t="s">
-        <v>1619</v>
+        <v>1536</v>
       </c>
       <c r="L207" t="s">
-        <v>1620</v>
+        <v>748</v>
       </c>
       <c r="M207" t="s">
-        <v>1621</v>
-[...1 lines deleted...]
-      <c r="N207"/>
+        <v>1537</v>
+      </c>
+      <c r="N207" t="s">
+        <v>1538</v>
+      </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1622</v>
+        <v>1539</v>
       </c>
       <c r="D208" t="s">
-        <v>1517</v>
-[...3 lines deleted...]
-      <c r="G208"/>
+        <v>1503</v>
+      </c>
+      <c r="E208" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F208" t="s">
+        <v>1541</v>
+      </c>
+      <c r="G208" t="s">
+        <v>1542</v>
+      </c>
       <c r="H208" t="s">
-        <v>1623</v>
+        <v>1543</v>
       </c>
       <c r="I208" t="s">
-        <v>1624</v>
+        <v>1544</v>
       </c>
       <c r="J208"/>
       <c r="K208" t="s">
-        <v>1625</v>
+        <v>1545</v>
       </c>
       <c r="L208" t="s">
-        <v>1626</v>
+        <v>748</v>
       </c>
       <c r="M208" t="s">
-        <v>1627</v>
+        <v>1546</v>
       </c>
       <c r="N208" t="s">
-        <v>1628</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1629</v>
+        <v>1548</v>
       </c>
       <c r="D209" t="s">
-        <v>1630</v>
+        <v>1503</v>
       </c>
       <c r="E209" t="s">
-        <v>1631</v>
+        <v>1549</v>
       </c>
       <c r="F209" t="s">
-        <v>1632</v>
+        <v>1550</v>
       </c>
       <c r="G209" t="s">
-        <v>1633</v>
+        <v>1551</v>
       </c>
       <c r="H209" t="s">
-        <v>1634</v>
+        <v>1552</v>
       </c>
       <c r="I209" t="s">
-        <v>1635</v>
+        <v>1553</v>
       </c>
       <c r="J209"/>
       <c r="K209" t="s">
-        <v>1636</v>
+        <v>1554</v>
       </c>
       <c r="L209" t="s">
-        <v>1637</v>
+        <v>748</v>
       </c>
       <c r="M209" t="s">
-        <v>1638</v>
+        <v>1555</v>
       </c>
       <c r="N209" t="s">
-        <v>1639</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1640</v>
+        <v>1557</v>
       </c>
       <c r="D210" t="s">
-        <v>1641</v>
+        <v>1558</v>
       </c>
       <c r="E210" t="s">
-        <v>1642</v>
+        <v>1559</v>
       </c>
       <c r="F210" t="s">
-        <v>1643</v>
+        <v>1560</v>
       </c>
       <c r="G210" t="s">
-        <v>1644</v>
+        <v>1561</v>
       </c>
       <c r="H210" t="s">
-        <v>1645</v>
+        <v>1562</v>
       </c>
       <c r="I210" t="s">
-        <v>1646</v>
+        <v>1563</v>
       </c>
       <c r="J210"/>
       <c r="K210" t="s">
-        <v>1647</v>
+        <v>1564</v>
       </c>
       <c r="L210" t="s">
-        <v>1648</v>
+        <v>452</v>
       </c>
       <c r="M210" t="s">
-        <v>1649</v>
+        <v>1565</v>
       </c>
       <c r="N210" t="s">
-        <v>1650</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1651</v>
+        <v>1567</v>
       </c>
       <c r="D211" t="s">
-        <v>1652</v>
+        <v>1568</v>
       </c>
       <c r="E211" t="s">
-        <v>1653</v>
+        <v>1569</v>
       </c>
       <c r="F211" t="s">
-        <v>1654</v>
+        <v>1570</v>
       </c>
       <c r="G211" t="s">
-        <v>1655</v>
+        <v>1571</v>
       </c>
       <c r="H211" t="s">
-        <v>1656</v>
+        <v>1572</v>
       </c>
       <c r="I211" t="s">
-        <v>1657</v>
+        <v>1573</v>
       </c>
       <c r="J211"/>
       <c r="K211" t="s">
-        <v>1658</v>
+        <v>1574</v>
       </c>
       <c r="L211" t="s">
-        <v>1659</v>
+        <v>452</v>
       </c>
       <c r="M211" t="s">
-        <v>1660</v>
+        <v>1575</v>
       </c>
       <c r="N211" t="s">
-        <v>1661</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1651</v>
+        <v>1577</v>
       </c>
       <c r="D212" t="s">
-        <v>1652</v>
+        <v>1568</v>
       </c>
       <c r="E212" t="s">
-        <v>1653</v>
+        <v>1578</v>
       </c>
       <c r="F212" t="s">
-        <v>1654</v>
+        <v>1579</v>
       </c>
       <c r="G212" t="s">
-        <v>1655</v>
+        <v>1580</v>
       </c>
       <c r="H212" t="s">
-        <v>1662</v>
+        <v>1581</v>
       </c>
       <c r="I212" t="s">
-        <v>1663</v>
+        <v>1582</v>
       </c>
       <c r="J212"/>
       <c r="K212" t="s">
-        <v>1664</v>
+        <v>1583</v>
       </c>
       <c r="L212" t="s">
-        <v>1665</v>
+        <v>748</v>
       </c>
       <c r="M212" t="s">
-        <v>1666</v>
+        <v>1584</v>
       </c>
       <c r="N212" t="s">
-        <v>1661</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1651</v>
+        <v>1586</v>
       </c>
       <c r="D213" t="s">
-        <v>1652</v>
+        <v>1587</v>
       </c>
       <c r="E213" t="s">
-        <v>1653</v>
+        <v>1588</v>
       </c>
       <c r="F213" t="s">
-        <v>1654</v>
+        <v>1589</v>
       </c>
       <c r="G213" t="s">
-        <v>1655</v>
+        <v>1590</v>
       </c>
       <c r="H213" t="s">
-        <v>1667</v>
+        <v>1591</v>
       </c>
       <c r="I213" t="s">
-        <v>1668</v>
+        <v>1592</v>
       </c>
       <c r="J213"/>
       <c r="K213" t="s">
-        <v>1669</v>
+        <v>1593</v>
       </c>
       <c r="L213" t="s">
-        <v>1670</v>
+        <v>452</v>
       </c>
       <c r="M213" t="s">
-        <v>1671</v>
+        <v>1594</v>
       </c>
       <c r="N213" t="s">
-        <v>1661</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1651</v>
+        <v>1596</v>
       </c>
       <c r="D214" t="s">
-        <v>1652</v>
+        <v>1587</v>
       </c>
       <c r="E214" t="s">
-        <v>1653</v>
+        <v>1597</v>
       </c>
       <c r="F214" t="s">
-        <v>1654</v>
+        <v>1598</v>
       </c>
       <c r="G214" t="s">
-        <v>1655</v>
+        <v>1599</v>
       </c>
       <c r="H214" t="s">
-        <v>1672</v>
+        <v>1600</v>
       </c>
       <c r="I214" t="s">
-        <v>1673</v>
+        <v>1601</v>
       </c>
       <c r="J214"/>
       <c r="K214" t="s">
-        <v>1674</v>
+        <v>1602</v>
       </c>
       <c r="L214" t="s">
-        <v>1675</v>
+        <v>452</v>
       </c>
       <c r="M214" t="s">
-        <v>1676</v>
+        <v>1603</v>
       </c>
       <c r="N214" t="s">
-        <v>1661</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1651</v>
+        <v>1605</v>
       </c>
       <c r="D215" t="s">
-        <v>1652</v>
+        <v>1606</v>
       </c>
       <c r="E215" t="s">
-        <v>1653</v>
+        <v>1607</v>
       </c>
       <c r="F215" t="s">
-        <v>1654</v>
+        <v>1608</v>
       </c>
       <c r="G215" t="s">
-        <v>1655</v>
+        <v>1609</v>
       </c>
       <c r="H215" t="s">
-        <v>1677</v>
+        <v>1610</v>
       </c>
       <c r="I215" t="s">
-        <v>1678</v>
+        <v>1611</v>
       </c>
       <c r="J215"/>
       <c r="K215" t="s">
-        <v>1679</v>
+        <v>1612</v>
       </c>
       <c r="L215" t="s">
-        <v>1680</v>
+        <v>452</v>
       </c>
       <c r="M215" t="s">
-        <v>1681</v>
+        <v>1613</v>
       </c>
       <c r="N215" t="s">
-        <v>1661</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1651</v>
+        <v>1615</v>
       </c>
       <c r="D216" t="s">
-        <v>1652</v>
+        <v>1587</v>
       </c>
       <c r="E216" t="s">
-        <v>1653</v>
+        <v>1616</v>
       </c>
       <c r="F216" t="s">
-        <v>1654</v>
+        <v>1617</v>
       </c>
       <c r="G216" t="s">
-        <v>1655</v>
+        <v>1618</v>
       </c>
       <c r="H216" t="s">
-        <v>1682</v>
+        <v>1619</v>
       </c>
       <c r="I216" t="s">
-        <v>1683</v>
+        <v>1620</v>
       </c>
       <c r="J216"/>
       <c r="K216" t="s">
-        <v>1684</v>
+        <v>1621</v>
       </c>
       <c r="L216" t="s">
-        <v>1685</v>
+        <v>452</v>
       </c>
       <c r="M216" t="s">
-        <v>1686</v>
+        <v>1622</v>
       </c>
       <c r="N216" t="s">
-        <v>1661</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
-      <c r="C217" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C217"/>
       <c r="D217" t="s">
-        <v>1652</v>
-[...9 lines deleted...]
-      </c>
+        <v>1624</v>
+      </c>
+      <c r="E217"/>
+      <c r="F217"/>
+      <c r="G217"/>
       <c r="H217" t="s">
-        <v>1687</v>
+        <v>1625</v>
       </c>
       <c r="I217" t="s">
-        <v>1688</v>
+        <v>1626</v>
       </c>
       <c r="J217"/>
       <c r="K217" t="s">
-        <v>1689</v>
+        <v>1627</v>
       </c>
       <c r="L217" t="s">
-        <v>1690</v>
+        <v>1628</v>
       </c>
       <c r="M217" t="s">
-        <v>1691</v>
-[...3 lines deleted...]
-      </c>
+        <v>1629</v>
+      </c>
+      <c r="N217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1651</v>
+        <v>1630</v>
       </c>
       <c r="D218" t="s">
-        <v>1652</v>
+        <v>1631</v>
       </c>
       <c r="E218" t="s">
-        <v>1653</v>
+        <v>1632</v>
       </c>
       <c r="F218" t="s">
-        <v>1654</v>
+        <v>1633</v>
       </c>
       <c r="G218" t="s">
-        <v>1655</v>
+        <v>1634</v>
       </c>
       <c r="H218" t="s">
-        <v>1692</v>
+        <v>1635</v>
       </c>
       <c r="I218" t="s">
-        <v>1693</v>
+        <v>1636</v>
       </c>
       <c r="J218"/>
       <c r="K218" t="s">
-        <v>1694</v>
+        <v>1637</v>
       </c>
       <c r="L218" t="s">
-        <v>1695</v>
+        <v>748</v>
       </c>
       <c r="M218" t="s">
-        <v>1696</v>
+        <v>1638</v>
       </c>
       <c r="N218" t="s">
-        <v>1661</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>62</v>
+        <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1651</v>
+        <v>1640</v>
       </c>
       <c r="D219" t="s">
-        <v>1652</v>
-[...9 lines deleted...]
-      </c>
+        <v>1641</v>
+      </c>
+      <c r="E219"/>
+      <c r="F219"/>
+      <c r="G219"/>
       <c r="H219" t="s">
-        <v>1697</v>
+        <v>1642</v>
       </c>
       <c r="I219" t="s">
-        <v>1698</v>
+        <v>1643</v>
       </c>
       <c r="J219"/>
       <c r="K219" t="s">
+        <v>1644</v>
+      </c>
+      <c r="L219" t="s">
+        <v>1645</v>
+      </c>
+      <c r="M219" t="s">
+        <v>1646</v>
+      </c>
+      <c r="N219" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="s">
+        <v>14</v>
+      </c>
+      <c r="B220" t="s">
+        <v>15</v>
+      </c>
+      <c r="C220"/>
+      <c r="D220" t="s">
+        <v>1648</v>
+      </c>
+      <c r="E220"/>
+      <c r="F220"/>
+      <c r="G220"/>
+      <c r="H220" t="s">
+        <v>1649</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1650</v>
+      </c>
+      <c r="J220"/>
+      <c r="K220" t="s">
+        <v>1651</v>
+      </c>
+      <c r="L220" t="s">
+        <v>1652</v>
+      </c>
+      <c r="M220" t="s">
+        <v>1653</v>
+      </c>
+      <c r="N220"/>
+    </row>
+    <row r="221">
+      <c r="A221" t="s">
+        <v>14</v>
+      </c>
+      <c r="B221" t="s">
+        <v>15</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E221"/>
+      <c r="F221"/>
+      <c r="G221"/>
+      <c r="H221" t="s">
+        <v>1655</v>
+      </c>
+      <c r="I221" t="s">
+        <v>1656</v>
+      </c>
+      <c r="J221"/>
+      <c r="K221" t="s">
+        <v>1657</v>
+      </c>
+      <c r="L221" t="s">
+        <v>1658</v>
+      </c>
+      <c r="M221" t="s">
+        <v>1659</v>
+      </c>
+      <c r="N221" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="s">
+        <v>14</v>
+      </c>
+      <c r="B222" t="s">
+        <v>15</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E222"/>
+      <c r="F222"/>
+      <c r="G222"/>
+      <c r="H222" t="s">
+        <v>1662</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1663</v>
+      </c>
+      <c r="J222"/>
+      <c r="K222" t="s">
+        <v>1664</v>
+      </c>
+      <c r="L222" t="s">
+        <v>1665</v>
+      </c>
+      <c r="M222" t="s">
+        <v>1666</v>
+      </c>
+      <c r="N222" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="s">
+        <v>14</v>
+      </c>
+      <c r="B223" t="s">
+        <v>15</v>
+      </c>
+      <c r="C223" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D223" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E223"/>
+      <c r="F223"/>
+      <c r="G223"/>
+      <c r="H223" t="s">
+        <v>1669</v>
+      </c>
+      <c r="I223" t="s">
+        <v>1670</v>
+      </c>
+      <c r="J223"/>
+      <c r="K223" t="s">
+        <v>1671</v>
+      </c>
+      <c r="L223" t="s">
+        <v>1672</v>
+      </c>
+      <c r="M223" t="s">
+        <v>1673</v>
+      </c>
+      <c r="N223" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="s">
+        <v>14</v>
+      </c>
+      <c r="B224" t="s">
+        <v>15</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E224"/>
+      <c r="F224"/>
+      <c r="G224"/>
+      <c r="H224" t="s">
+        <v>1676</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1677</v>
+      </c>
+      <c r="J224"/>
+      <c r="K224" t="s">
+        <v>1678</v>
+      </c>
+      <c r="L224" t="s">
+        <v>1679</v>
+      </c>
+      <c r="M224" t="s">
+        <v>1680</v>
+      </c>
+      <c r="N224" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="s">
+        <v>14</v>
+      </c>
+      <c r="B225" t="s">
+        <v>15</v>
+      </c>
+      <c r="C225" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E225"/>
+      <c r="F225"/>
+      <c r="G225"/>
+      <c r="H225" t="s">
+        <v>1684</v>
+      </c>
+      <c r="I225" t="s">
+        <v>1685</v>
+      </c>
+      <c r="J225"/>
+      <c r="K225" t="s">
+        <v>1686</v>
+      </c>
+      <c r="L225" t="s">
+        <v>1687</v>
+      </c>
+      <c r="M225" t="s">
+        <v>1688</v>
+      </c>
+      <c r="N225" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="s">
+        <v>14</v>
+      </c>
+      <c r="B226" t="s">
+        <v>15</v>
+      </c>
+      <c r="C226" t="s">
+        <v>327</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1690</v>
+      </c>
+      <c r="E226"/>
+      <c r="F226"/>
+      <c r="G226"/>
+      <c r="H226" t="s">
+        <v>1691</v>
+      </c>
+      <c r="I226" t="s">
+        <v>1692</v>
+      </c>
+      <c r="J226"/>
+      <c r="K226" t="s">
+        <v>1693</v>
+      </c>
+      <c r="L226" t="s">
+        <v>1694</v>
+      </c>
+      <c r="M226" t="s">
+        <v>1695</v>
+      </c>
+      <c r="N226"/>
+    </row>
+    <row r="227">
+      <c r="A227" t="s">
+        <v>14</v>
+      </c>
+      <c r="B227" t="s">
+        <v>15</v>
+      </c>
+      <c r="C227" t="s">
+        <v>327</v>
+      </c>
+      <c r="D227" t="s">
+        <v>511</v>
+      </c>
+      <c r="E227"/>
+      <c r="F227"/>
+      <c r="G227"/>
+      <c r="H227" t="s">
+        <v>1696</v>
+      </c>
+      <c r="I227" t="s">
+        <v>1697</v>
+      </c>
+      <c r="J227"/>
+      <c r="K227" t="s">
+        <v>1698</v>
+      </c>
+      <c r="L227" t="s">
         <v>1699</v>
       </c>
-      <c r="L219" t="s">
+      <c r="M227" t="s">
         <v>1700</v>
       </c>
-      <c r="M219" t="s">
+      <c r="N227"/>
+    </row>
+    <row r="228">
+      <c r="A228" t="s">
+        <v>14</v>
+      </c>
+      <c r="B228" t="s">
+        <v>15</v>
+      </c>
+      <c r="C228" t="s">
         <v>1701</v>
       </c>
-      <c r="N219" t="s">
-        <v>1661</v>
+      <c r="D228" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E228"/>
+      <c r="F228"/>
+      <c r="G228"/>
+      <c r="H228" t="s">
+        <v>1702</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1703</v>
+      </c>
+      <c r="J228"/>
+      <c r="K228" t="s">
+        <v>1704</v>
+      </c>
+      <c r="L228" t="s">
+        <v>1705</v>
+      </c>
+      <c r="M228" t="s">
+        <v>1706</v>
+      </c>
+      <c r="N228" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="s">
+        <v>14</v>
+      </c>
+      <c r="B229" t="s">
+        <v>15</v>
+      </c>
+      <c r="C229" t="s">
+        <v>327</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1708</v>
+      </c>
+      <c r="E229"/>
+      <c r="F229"/>
+      <c r="G229"/>
+      <c r="H229" t="s">
+        <v>1709</v>
+      </c>
+      <c r="I229" t="s">
+        <v>1710</v>
+      </c>
+      <c r="J229"/>
+      <c r="K229" t="s">
+        <v>1711</v>
+      </c>
+      <c r="L229" t="s">
+        <v>1712</v>
+      </c>
+      <c r="M229" t="s">
+        <v>1713</v>
+      </c>
+      <c r="N229"/>
+    </row>
+    <row r="230">
+      <c r="A230" t="s">
+        <v>14</v>
+      </c>
+      <c r="B230" t="s">
+        <v>15</v>
+      </c>
+      <c r="C230"/>
+      <c r="D230" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E230"/>
+      <c r="F230"/>
+      <c r="G230"/>
+      <c r="H230" t="s">
+        <v>1649</v>
+      </c>
+      <c r="I230" t="s">
+        <v>1715</v>
+      </c>
+      <c r="J230"/>
+      <c r="K230" t="s">
+        <v>1716</v>
+      </c>
+      <c r="L230" t="s">
+        <v>1717</v>
+      </c>
+      <c r="M230" t="s">
+        <v>1718</v>
+      </c>
+      <c r="N230"/>
+    </row>
+    <row r="231">
+      <c r="A231" t="s">
+        <v>14</v>
+      </c>
+      <c r="B231" t="s">
+        <v>15</v>
+      </c>
+      <c r="C231"/>
+      <c r="D231" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E231"/>
+      <c r="F231"/>
+      <c r="G231"/>
+      <c r="H231" t="s">
+        <v>1720</v>
+      </c>
+      <c r="I231" t="s">
+        <v>1721</v>
+      </c>
+      <c r="J231"/>
+      <c r="K231" t="s">
+        <v>1722</v>
+      </c>
+      <c r="L231" t="s">
+        <v>1723</v>
+      </c>
+      <c r="M231" t="s">
+        <v>1724</v>
+      </c>
+      <c r="N231"/>
+    </row>
+    <row r="232">
+      <c r="A232" t="s">
+        <v>14</v>
+      </c>
+      <c r="B232" t="s">
+        <v>15</v>
+      </c>
+      <c r="C232" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E232"/>
+      <c r="F232"/>
+      <c r="G232"/>
+      <c r="H232" t="s">
+        <v>1726</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1727</v>
+      </c>
+      <c r="J232"/>
+      <c r="K232" t="s">
+        <v>1728</v>
+      </c>
+      <c r="L232" t="s">
+        <v>1729</v>
+      </c>
+      <c r="M232" t="s">
+        <v>1730</v>
+      </c>
+      <c r="N232" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="s">
+        <v>14</v>
+      </c>
+      <c r="B233" t="s">
+        <v>15</v>
+      </c>
+      <c r="C233" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D233" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E233"/>
+      <c r="F233"/>
+      <c r="G233"/>
+      <c r="H233" t="s">
+        <v>1734</v>
+      </c>
+      <c r="I233" t="s">
+        <v>1735</v>
+      </c>
+      <c r="J233"/>
+      <c r="K233" t="s">
+        <v>1736</v>
+      </c>
+      <c r="L233" t="s">
+        <v>1737</v>
+      </c>
+      <c r="M233" t="s">
+        <v>1738</v>
+      </c>
+      <c r="N233" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="s">
+        <v>14</v>
+      </c>
+      <c r="B234" t="s">
+        <v>15</v>
+      </c>
+      <c r="C234"/>
+      <c r="D234" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E234"/>
+      <c r="F234"/>
+      <c r="G234"/>
+      <c r="H234" t="s">
+        <v>1741</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1742</v>
+      </c>
+      <c r="J234"/>
+      <c r="K234" t="s">
+        <v>1743</v>
+      </c>
+      <c r="L234" t="s">
+        <v>1744</v>
+      </c>
+      <c r="M234" t="s">
+        <v>1745</v>
+      </c>
+      <c r="N234"/>
+    </row>
+    <row r="235">
+      <c r="A235" t="s">
+        <v>14</v>
+      </c>
+      <c r="B235" t="s">
+        <v>15</v>
+      </c>
+      <c r="C235" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D235" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E235"/>
+      <c r="F235"/>
+      <c r="G235"/>
+      <c r="H235" t="s">
+        <v>1747</v>
+      </c>
+      <c r="I235" t="s">
+        <v>1748</v>
+      </c>
+      <c r="J235"/>
+      <c r="K235" t="s">
+        <v>1749</v>
+      </c>
+      <c r="L235" t="s">
+        <v>1750</v>
+      </c>
+      <c r="M235" t="s">
+        <v>1751</v>
+      </c>
+      <c r="N235" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="s">
+        <v>144</v>
+      </c>
+      <c r="B236" t="s">
+        <v>15</v>
+      </c>
+      <c r="C236" t="s">
+        <v>1753</v>
+      </c>
+      <c r="D236" t="s">
+        <v>1754</v>
+      </c>
+      <c r="E236" t="s">
+        <v>1755</v>
+      </c>
+      <c r="F236" t="s">
+        <v>1756</v>
+      </c>
+      <c r="G236" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H236" t="s">
+        <v>1758</v>
+      </c>
+      <c r="I236" t="s">
+        <v>1759</v>
+      </c>
+      <c r="J236"/>
+      <c r="K236" t="s">
+        <v>1760</v>
+      </c>
+      <c r="L236" t="s">
+        <v>1761</v>
+      </c>
+      <c r="M236" t="s">
+        <v>1762</v>
+      </c>
+      <c r="N236" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="s">
+        <v>144</v>
+      </c>
+      <c r="B237" t="s">
+        <v>15</v>
+      </c>
+      <c r="C237" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D237" t="s">
+        <v>1765</v>
+      </c>
+      <c r="E237" t="s">
+        <v>1766</v>
+      </c>
+      <c r="F237" t="s">
+        <v>1767</v>
+      </c>
+      <c r="G237" t="s">
+        <v>1768</v>
+      </c>
+      <c r="H237" t="s">
+        <v>1769</v>
+      </c>
+      <c r="I237" t="s">
+        <v>1770</v>
+      </c>
+      <c r="J237"/>
+      <c r="K237" t="s">
+        <v>1771</v>
+      </c>
+      <c r="L237" t="s">
+        <v>1772</v>
+      </c>
+      <c r="M237" t="s">
+        <v>1773</v>
+      </c>
+      <c r="N237" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="s">
+        <v>144</v>
+      </c>
+      <c r="B238" t="s">
+        <v>15</v>
+      </c>
+      <c r="C238" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E238" t="s">
+        <v>1777</v>
+      </c>
+      <c r="F238" t="s">
+        <v>1778</v>
+      </c>
+      <c r="G238" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H238" t="s">
+        <v>1780</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1781</v>
+      </c>
+      <c r="J238"/>
+      <c r="K238" t="s">
+        <v>1782</v>
+      </c>
+      <c r="L238" t="s">
+        <v>1783</v>
+      </c>
+      <c r="M238" t="s">
+        <v>1784</v>
+      </c>
+      <c r="N238" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="s">
+        <v>144</v>
+      </c>
+      <c r="B239" t="s">
+        <v>15</v>
+      </c>
+      <c r="C239" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D239" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E239" t="s">
+        <v>1777</v>
+      </c>
+      <c r="F239" t="s">
+        <v>1778</v>
+      </c>
+      <c r="G239" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H239" t="s">
+        <v>1786</v>
+      </c>
+      <c r="I239" t="s">
+        <v>1787</v>
+      </c>
+      <c r="J239"/>
+      <c r="K239" t="s">
+        <v>1788</v>
+      </c>
+      <c r="L239" t="s">
+        <v>1789</v>
+      </c>
+      <c r="M239" t="s">
+        <v>1790</v>
+      </c>
+      <c r="N239" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="s">
+        <v>144</v>
+      </c>
+      <c r="B240" t="s">
+        <v>15</v>
+      </c>
+      <c r="C240" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D240" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E240" t="s">
+        <v>1777</v>
+      </c>
+      <c r="F240" t="s">
+        <v>1778</v>
+      </c>
+      <c r="G240" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H240" t="s">
+        <v>1791</v>
+      </c>
+      <c r="I240" t="s">
+        <v>1792</v>
+      </c>
+      <c r="J240"/>
+      <c r="K240" t="s">
+        <v>1793</v>
+      </c>
+      <c r="L240" t="s">
+        <v>1794</v>
+      </c>
+      <c r="M240" t="s">
+        <v>1795</v>
+      </c>
+      <c r="N240" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="s">
+        <v>144</v>
+      </c>
+      <c r="B241" t="s">
+        <v>15</v>
+      </c>
+      <c r="C241" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D241" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E241" t="s">
+        <v>1777</v>
+      </c>
+      <c r="F241" t="s">
+        <v>1778</v>
+      </c>
+      <c r="G241" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H241" t="s">
+        <v>1796</v>
+      </c>
+      <c r="I241" t="s">
+        <v>1797</v>
+      </c>
+      <c r="J241"/>
+      <c r="K241" t="s">
+        <v>1798</v>
+      </c>
+      <c r="L241" t="s">
+        <v>1799</v>
+      </c>
+      <c r="M241" t="s">
+        <v>1800</v>
+      </c>
+      <c r="N241" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="s">
+        <v>144</v>
+      </c>
+      <c r="B242" t="s">
+        <v>15</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E242" t="s">
+        <v>1777</v>
+      </c>
+      <c r="F242" t="s">
+        <v>1778</v>
+      </c>
+      <c r="G242" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H242" t="s">
+        <v>1801</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1802</v>
+      </c>
+      <c r="J242"/>
+      <c r="K242" t="s">
+        <v>1803</v>
+      </c>
+      <c r="L242" t="s">
+        <v>1804</v>
+      </c>
+      <c r="M242" t="s">
+        <v>1805</v>
+      </c>
+      <c r="N242" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="s">
+        <v>144</v>
+      </c>
+      <c r="B243" t="s">
+        <v>15</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D243" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E243" t="s">
+        <v>1777</v>
+      </c>
+      <c r="F243" t="s">
+        <v>1778</v>
+      </c>
+      <c r="G243" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H243" t="s">
+        <v>1806</v>
+      </c>
+      <c r="I243" t="s">
+        <v>1807</v>
+      </c>
+      <c r="J243"/>
+      <c r="K243" t="s">
+        <v>1808</v>
+      </c>
+      <c r="L243" t="s">
+        <v>1809</v>
+      </c>
+      <c r="M243" t="s">
+        <v>1810</v>
+      </c>
+      <c r="N243" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="s">
+        <v>144</v>
+      </c>
+      <c r="B244" t="s">
+        <v>15</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E244" t="s">
+        <v>1777</v>
+      </c>
+      <c r="F244" t="s">
+        <v>1778</v>
+      </c>
+      <c r="G244" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H244" t="s">
+        <v>1811</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1812</v>
+      </c>
+      <c r="J244"/>
+      <c r="K244" t="s">
+        <v>1813</v>
+      </c>
+      <c r="L244" t="s">
+        <v>1814</v>
+      </c>
+      <c r="M244" t="s">
+        <v>1815</v>
+      </c>
+      <c r="N244" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="s">
+        <v>144</v>
+      </c>
+      <c r="B245" t="s">
+        <v>15</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D245" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E245" t="s">
+        <v>1777</v>
+      </c>
+      <c r="F245" t="s">
+        <v>1778</v>
+      </c>
+      <c r="G245" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H245" t="s">
+        <v>1816</v>
+      </c>
+      <c r="I245" t="s">
+        <v>1817</v>
+      </c>
+      <c r="J245"/>
+      <c r="K245" t="s">
+        <v>1818</v>
+      </c>
+      <c r="L245" t="s">
+        <v>1819</v>
+      </c>
+      <c r="M245" t="s">
+        <v>1820</v>
+      </c>
+      <c r="N245" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="s">
+        <v>144</v>
+      </c>
+      <c r="B246" t="s">
+        <v>15</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E246" t="s">
+        <v>1777</v>
+      </c>
+      <c r="F246" t="s">
+        <v>1778</v>
+      </c>
+      <c r="G246" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1821</v>
+      </c>
+      <c r="I246" t="s">
+        <v>1822</v>
+      </c>
+      <c r="J246"/>
+      <c r="K246" t="s">
+        <v>1823</v>
+      </c>
+      <c r="L246" t="s">
+        <v>1824</v>
+      </c>
+      <c r="M246" t="s">
+        <v>1825</v>
+      </c>
+      <c r="N246" t="s">
+        <v>1785</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>