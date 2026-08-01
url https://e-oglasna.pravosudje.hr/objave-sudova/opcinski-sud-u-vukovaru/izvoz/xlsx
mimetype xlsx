--- v2 (2026-07-12)
+++ v3 (2026-08-01)
@@ -6,3908 +6,5794 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2805" uniqueCount="1826">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3708" uniqueCount="2443">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
-    <t>Ovrv-1284/2026</t>
+    <t>Kov-52/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Jukić 29668009678</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:28:14</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb820471-28f7-4eaa-b010-355b3bd620e8</t>
+  </si>
+  <si>
+    <t>Rješenje - optužnica potvrđena.pdf O1000000021O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb820471-28f7-4eaa-b010-355b3bd620e8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kov&amp;predmet=52&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-99/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>Dino Vukušić 70619824504</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:03:21</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b4c387d-25ef-40e1-903b-0f0316ff890c</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6b4c387d-25ef-40e1-903b-0f0316ff890c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=99&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Krunoslav Gloković 05900446077</t>
+  </si>
+  <si>
+    <t>31.07.2026. 13:03:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16252ae0-ccc4-4884-bbd0-12e5925dfeb3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/16252ae0-ccc4-4884-bbd0-12e5925dfeb3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Sp-177/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.07.2025.</t>
+  </si>
+  <si>
+    <t>Kata Babinac</t>
+  </si>
+  <si>
+    <t>Grobljanska Ulica 3, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>90621169557</t>
+  </si>
+  <si>
+    <t>Kata Babinac 90621169557</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:10:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d430d4c-9ce0-466c-9d9d-2e6e40229985</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d430d4c-9ce0-466c-9d9d-2e6e40229985/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=177&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-166/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Nataša Ponjević</t>
+  </si>
+  <si>
+    <t>GRADA VUKOVARA 26, 32237 Mohovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>34899475443</t>
+  </si>
+  <si>
+    <t>Nataša Ponjević 34899475443</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:04:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d8ab19f-7769-418f-ad97-da580c1cd253</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d8ab19f-7769-418f-ad97-da580c1cd253/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=166&amp;godina=2022</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Pok. Bajunović Nevenka</t>
+  </si>
+  <si>
+    <t>Dejan Bajunović; MILAN BAJUNOVIĆ 54149692258; NEVENKA BAJUNOVIĆ 91926708500; Rada Bajunović</t>
+  </si>
+  <si>
+    <t>31.07.2026. 11:29:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a22acc90-8668-4cfb-a793-b14a36733acb</t>
+  </si>
+  <si>
+    <t>SKM_28726073112100.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a22acc90-8668-4cfb-a793-b14a36733acb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-219/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>Jozo Vukadin</t>
+  </si>
+  <si>
+    <t>Čakovečka 3, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>57882505394</t>
+  </si>
+  <si>
+    <t>Jozo Vukadin 57882505394; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>31.07.2026. 11:16:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea2eb823-873e-4dc0-a372-b3db179fe6ff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea2eb823-873e-4dc0-a372-b3db179fe6ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=219&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2310/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>Denis Rakonca 31871157906</t>
+  </si>
+  <si>
+    <t>31.07.2026. 11:01:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faa8df2e-431a-41b0-a849-2cda3b0e58c1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2310_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/faa8df2e-431a-41b0-a849-2cda3b0e58c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2310&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-106/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.01.2025.</t>
+  </si>
+  <si>
+    <t>Mladenka Kelava</t>
+  </si>
+  <si>
+    <t>Olajnica 5, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>11633197025</t>
+  </si>
+  <si>
+    <t>Mladenka Kelava 11633197025</t>
+  </si>
+  <si>
+    <t>31.07.2026. 10:56:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a35f09d2-072b-4b6e-a9e1-1c117b82d50c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a35f09d2-072b-4b6e-a9e1-1c117b82d50c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=106&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovr-864/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.; Podnesak od 30.10.2024.; Prilog od: 30.10.2024.; Prilog od: 30.10.2024.; Prilog od: 30.10.2024.</t>
+  </si>
+  <si>
+    <t>Dejan Lacković 33970071820</t>
+  </si>
+  <si>
+    <t>31.07.2026. 10:08:37</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62802ce8-c911-4d47-bf5f-24cf1e45e714</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-864_2024-1-1 - GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-864_2024-1-2 - SKM_308e24103014030.pdf; Prilog Ovr-864_2024-1-3 - SKM_308e24103014031.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62802ce8-c911-4d47-bf5f-24cf1e45e714/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=864&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovr-947/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.; Podnesak od 26.11.2024.; Prilog od: 26.11.2024.; Prilog od: 26.11.2024.; Prilog od: 26.11.2024.</t>
+  </si>
+  <si>
+    <t>Nebojša Kraljević 88406058626</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:55:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f44b3e1-9d5c-4d95-8152-750be7174a45</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-947_2024-1-1 - NOVA GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-947_2024-1-2 - SKM_308e24112613321.pdf; Prilog Ovr-947_2024-1-3 - SKM_308e24112613320.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f44b3e1-9d5c-4d95-8152-750be7174a45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=947&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovr-3/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.; Podnesak od 03.01.2025.; Prilog od: 03.01.2025.; Prilog od: 03.01.2025.</t>
+  </si>
+  <si>
+    <t>Goran Maletić 88313293286</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:48:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/121986eb-64a5-4cf8-84be-03e9417afca4</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-3_2025-1-1 - privitak.pdf; Prilog Ovr-3_2025-1-2 - Privitak_a1_produkcija_generalna_punomoć.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/121986eb-64a5-4cf8-84be-03e9417afca4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=3&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-35/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Alen Bartulović 29381739352</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:42:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47ff02e6-0309-4f00-a7d6-2609e92e014f</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/47ff02e6-0309-4f00-a7d6-2609e92e014f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=35&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-231/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>Saša Vuković 99268674908</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:38:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b1f9f07-f4b8-4d60-88aa-f318ffbfa4ca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b1f9f07-f4b8-4d60-88aa-f318ffbfa4ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=231&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-292/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Dubravka Vitovski 82841128637</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:31:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55d33bd9-f392-4e8c-9e9d-94dee7481ef2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55d33bd9-f392-4e8c-9e9d-94dee7481ef2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=292&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-296/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Tatjana Lukić 42588739804</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:29:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/800893aa-6725-40a5-b3ed-363b1f57738c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/800893aa-6725-40a5-b3ed-363b1f57738c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=296&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Oglas-poziv nasljednicima u ostavinskom postupku iza pok. MARIJE MAUL, O-391/26; UPP/OS-O-154/26</t>
+  </si>
+  <si>
+    <t>MARIJA MAUL; ĐURO JARABEK 14339370105</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:13:40</t>
+  </si>
+  <si>
+    <t>01.02.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1edddbd-4944-4005-8f3c-67028bbe7787</t>
+  </si>
+  <si>
+    <t>OGLAS Posl. br. 2. O-391-26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1edddbd-4944-4005-8f3c-67028bbe7787/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-119/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.; Podnesak od 06.02.2025.; Prilog od: 06.02.2025.; Prilog od: 06.02.2025.; Prilog od: 06.02.2025.; Prilog od: 06.02.2025.; Prilog od: 06.02.2025.; Prilog od: 06.02.2025.</t>
+  </si>
+  <si>
+    <t>Dejan Durajlija 92041529518</t>
+  </si>
+  <si>
+    <t>31.07.2026. 08:50:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90366ec6-92d5-429e-9d0c-a948677a3a29</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-119_2025-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-119_2025-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-119_2025-1-3 - Ovrv-3110_2024-5.pdf; Prilog Ovr-119_2025-1-4 - Ovrv-3110_2024-11.pdf; Prilog Ovr-119_2025-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-119_2025-1-6 - punomoć i zamolba javnim bilježnicima.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90366ec6-92d5-429e-9d0c-a948677a3a29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=119&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Oglas-poziv nasljednicima u ostavinskom postupku iza pok. ANTUNA MAULA, O-393/26; UPP/OS-O-155/26</t>
+  </si>
+  <si>
+    <t>ANTUN MAUL; ĐURO JARABEK 14339370105</t>
+  </si>
+  <si>
+    <t>31.07.2026. 08:46:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da9a5b88-bc27-4349-a3b7-5f8fe8c9699f</t>
+  </si>
+  <si>
+    <t>OGLAS  Posl. br. 2.O-393-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da9a5b88-bc27-4349-a3b7-5f8fe8c9699f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Kv-84/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>Krišjanis Alsters</t>
+  </si>
+  <si>
+    <t>31.07.2026. 08:24:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9709cd57-fa84-443c-a9f3-0563db3688dc</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9709cd57-fa84-443c-a9f3-0563db3688dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kv&amp;predmet=84&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Arturs Alsters</t>
+  </si>
+  <si>
+    <t>31.07.2026. 08:24:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0723ef8f-612a-4711-82f7-dba56e24116c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0723ef8f-612a-4711-82f7-dba56e24116c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VERICA RADIĆ</t>
+  </si>
+  <si>
+    <t>VERICA RADIĆ 57370762941</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:13</t>
+  </si>
+  <si>
+    <t>23.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0ee1836-0e99-4c4a-85df-90e6858e20e4</t>
+  </si>
+  <si>
+    <t>16.382654.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0ee1836-0e99-4c4a-85df-90e6858e20e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VESNA MLINAR</t>
+  </si>
+  <si>
+    <t>VESNA MLINAR 70273198298</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13a518ff-f9d7-44aa-95ba-f0401e69850c</t>
+  </si>
+  <si>
+    <t>16.382605.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13a518ff-f9d7-44aa-95ba-f0401e69850c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DARKO TOKIĆ</t>
+  </si>
+  <si>
+    <t>DARKO TOKIĆ 94964919871</t>
+  </si>
+  <si>
+    <t>31.07.2026. 03:24:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fc73ee2-757f-4262-9199-dccfe801728e</t>
+  </si>
+  <si>
+    <t>16.382587.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fc73ee2-757f-4262-9199-dccfe801728e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2334/2026</t>
+  </si>
+  <si>
+    <t>Stojan Carić 95396168457</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:32:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a28d89c7-a87a-446d-bdfe-eca27e4c6c41</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2334_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a28d89c7-a87a-446d-bdfe-eca27e4c6c41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2334&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2316/2026</t>
+  </si>
+  <si>
+    <t>Sanja Držaić Medo 79778129501</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:20:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4437c37-c050-473d-ada4-6b046e1c36e3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2316_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4437c37-c050-473d-ada4-6b046e1c36e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2316&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2295/2026</t>
+  </si>
+  <si>
+    <t>MATEJ BENKOVIĆ 11362731567</t>
+  </si>
+  <si>
+    <t>30.07.2026. 13:06:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21c6fb7d-4448-4801-b70f-eced3c559040</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2295_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21c6fb7d-4448-4801-b70f-eced3c559040/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2295&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pr-2/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Marko Cvrković 10255320499</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:54:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7c58740-57e1-42a5-b4ac-8e189b02c94b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7c58740-57e1-42a5-b4ac-8e189b02c94b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pr&amp;predmet=2&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Marko Cerovac 66023163769</t>
+  </si>
+  <si>
+    <t>30.07.2026. 12:54:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f00950f-4e8e-4c27-8a4b-d8e6564fba21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7f00950f-4e8e-4c27-8a4b-d8e6564fba21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr Ob-18/2022</t>
+  </si>
+  <si>
+    <t>Zaključak od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Jankov 85978581492</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:27:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecaab69e-0c19-4700-bd49-4ad91ca78438</t>
+  </si>
+  <si>
+    <t>Zaključak - o prodaji nekretnina.pdf O349O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecaab69e-0c19-4700-bd49-4ad91ca78438/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr Ob&amp;predmet=18&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Tatjana Terlević</t>
+  </si>
+  <si>
+    <t>Sajmište 16, 32249 Tovarnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>56087491060</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Tatjana Terlević 56087491060</t>
+  </si>
+  <si>
+    <t>30.07.2026. 11:08:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee23d830-fbf6-41d1-8cee-29056ab9e5b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee23d830-fbf6-41d1-8cee-29056ab9e5b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-78/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Luka Osmanović</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 90, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>54168821796</t>
+  </si>
+  <si>
+    <t>Luka Osmanović 54168821796; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:56:33</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07860a30-a5f1-45a6-9b73-beec33397ef3</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07860a30-a5f1-45a6-9b73-beec33397ef3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-73/2026</t>
+  </si>
+  <si>
+    <t>Sanela Eržić</t>
+  </si>
+  <si>
+    <t>Samuela Zajaca 52, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>84055822820</t>
+  </si>
+  <si>
+    <t>Sanela Eržić 84055822820; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:52:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e869938-992b-4ad9-ab2b-a45b5b6a7221</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e869938-992b-4ad9-ab2b-a45b5b6a7221/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-72/2026</t>
+  </si>
+  <si>
+    <t>Anica Pavlić</t>
+  </si>
+  <si>
+    <t>Njivice 10, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>75758130768</t>
+  </si>
+  <si>
+    <t>Anica Pavlić 75758130768; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:49:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14fb87d6-ab44-4ffc-bc48-35f23a6429da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14fb87d6-ab44-4ffc-bc48-35f23a6429da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=72&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-70/2026</t>
+  </si>
+  <si>
+    <t>Ljubo Mihajlović</t>
+  </si>
+  <si>
+    <t>Sotinačka 29, 32243 Berak, Hrvatska</t>
+  </si>
+  <si>
+    <t>85673905688</t>
+  </si>
+  <si>
+    <t>Ljubo Mihajlović 85673905688; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:43:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceef083f-5890-456a-8411-e16ec5fbbfcb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceef083f-5890-456a-8411-e16ec5fbbfcb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=70&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-193/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.05.2026.; Podnesak od 15.05.2026.; Prilog od: 15.05.2026.</t>
+  </si>
+  <si>
+    <t>Marin Delić 66049342600</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:43:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/057a04bc-489a-4f97-b985-aa01cb908d0f</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-193_2026-1-1 - P-DO-77_2026-1.pdf; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/057a04bc-489a-4f97-b985-aa01cb908d0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=193&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-69/2026</t>
+  </si>
+  <si>
+    <t>Živojin Mrđanov</t>
+  </si>
+  <si>
+    <t>Dragovoljaca Hos-A 78, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>34351607183</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Živojin Mrđanov 34351607183</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:41:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8166327e-fa57-45f1-b918-e07ca71db650</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8166327e-fa57-45f1-b918-e07ca71db650/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=69&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-68/2026</t>
+  </si>
+  <si>
+    <t>Slobodan Janjetović</t>
+  </si>
+  <si>
+    <t>Hermana Gmeinnera 2, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>02919604576</t>
+  </si>
+  <si>
+    <t>Slobodan Janjetović 02919604576; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:39:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9267c137-ed50-4c09-966d-a9a683fed8aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9267c137-ed50-4c09-966d-a9a683fed8aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=68&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-67/2026</t>
+  </si>
+  <si>
+    <t>Filip Egić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 21, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>32642896466</t>
+  </si>
+  <si>
+    <t>Filip Egić 32642896466; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:37:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a9cece3-dae7-4a01-9899-df07fb552c90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a9cece3-dae7-4a01-9899-df07fb552c90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=67&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-66/2026</t>
+  </si>
+  <si>
+    <t>Zlatica Radović</t>
+  </si>
+  <si>
+    <t>Županijska 110, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>98070714345</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zlatica Radović 98070714345</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:35:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/200096db-7180-4558-b73a-407b61838870</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/200096db-7180-4558-b73a-407b61838870/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=66&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-65/2026</t>
+  </si>
+  <si>
+    <t>Marijo Skaličić</t>
+  </si>
+  <si>
+    <t>Dunavska 5, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>82428379050</t>
+  </si>
+  <si>
+    <t>Marijo Skaličić 82428379050; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:32:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f05b55d-ae9f-49bd-9fb6-fe8fb337847c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f05b55d-ae9f-49bd-9fb6-fe8fb337847c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=65&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-875/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.; Podnesak od 02.12.2025.; Prilog od: 02.12.2025.; Prilog od: 02.12.2025.; Prilog od: 02.12.2025.; Prilog od: 02.12.2025.; Prilog od: 02.12.2025.; Prilog od: 02.12.2025.; Prilog od: 02.12.2025.</t>
+  </si>
+  <si>
+    <t>Radovan Dragaš 11032157199</t>
+  </si>
+  <si>
+    <t>30.07.2026. 09:03:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7583a022-a593-4e1a-8b39-0b3cf892ed80</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-875_2025-1-1 - punomoć KRIO.pdf; Prilog Ovr-875_2025-1-2 - Zahtjev za naplatu FINA (5).pdf; Prilog Ovr-875_2025-1-3 - specifikacija (2).pdf; Prilog Ovr-875_2025-1-4 - Podnesak OS VU Ovrv-2013-2025-1 od 07.04.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-875_2025-1-5 - Prilog OS VU Ovrv-2013-2025-1-3 od 07.04.2025. - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih .pdf; Prilog Ovr-875_2025-1-6 - Odluka OS VU Ovrv-2013-2025-5 od 09.05.2025. - Rješenje - o ovrsi (2).pdf; Prilog Ovr-875_2025-1-7 - Odluka OS VU Ovrv-2013-2025-13 od 25.08.2025. - Potvrda pravomoćnosti-ovršnosti (2).pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7583a022-a593-4e1a-8b39-0b3cf892ed80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=875&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-219/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2026.; Podnesak od 19.03.2026.; Prilog od: 19.03.2026.;
+ Prilog od: 19.03.2026.; Prilog od: 19.03.2026.; Prilog od: 19.03.2026.; Prilog 
+od: 19.03.2026.; Prilog od: 19.03.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Živković 16857565462</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:46:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1115fd1-f89b-497f-9714-8025e21db9d5</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-219_2026-1-1 - Punomoć.pdf; Prilog Ovr-219_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-219_2026-1-3 - Rješenje o ovrsi.pdf; Prilog Ovr-219_2026-1-4 - Zahtjev za naplatu.pdf; Prilog Ovr-219_2026-1-5 - Rješenje pravomoćnosti i ovršnosti.pdf; Prilog Ovr-219_2026-1-6 - FINA.png; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1115fd1-f89b-497f-9714-8025e21db9d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=219&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-345/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.05.2026.; Podnesak od 30.04.2026.; Prilog od: 
+30.04.2026.; Prilog od: 30.04.2026.; Prilog od: 30.04.2026.</t>
+  </si>
+  <si>
+    <t>Ana Rančki 80507478548</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:27:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f902a5e0-e226-4ef0-a96b-bb05904058f8</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-345_2026-1-1 - GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-345_2026-1-2 - SKM_850i26042914422.pdf; Prilog Ovr-345_2026-1-3 - SKM_850i26042914423.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f902a5e0-e226-4ef0-a96b-bb05904058f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=345&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-327/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2026.; Prijedlog od 24.04.2026.; Prilog od: 
+24.04.2026.; Prilog od: 24.04.2026.; Prilog od: 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Dražen Obradović 20487345775</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:20:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4181db0-b17c-4c64-ba7d-3ffa10d870e3</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-327_2026-1-1 - O-DO-206_2026-1-1.pdf; Prilog Ovr-327_2026-1-2 - O-DO-206_2026-2.pdf; Prilog Ovr-327_2026-1-3 - O-DO-206_2026-3.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4181db0-b17c-4c64-ba7d-3ffa10d870e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=327&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-152/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 08:09:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3065957-0d32-49c6-b03d-075c88757ef9</t>
+  </si>
+  <si>
+    <t>Rješenje - dovršetak ovrhe.pdf O161O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3065957-0d32-49c6-b03d-075c88757ef9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=152&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-31/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.07.2026.</t>
+  </si>
+  <si>
+    <t>Gordana Petrović</t>
+  </si>
+  <si>
+    <t>Daljska 9, 32224 Vera, Hrvatska</t>
+  </si>
+  <si>
+    <t>54435300145</t>
+  </si>
+  <si>
+    <t>Gordana Petrović 54435300145; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>29.07.2026. 14:18:33</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdb3781e-9ad7-4db6-b443-db7ace0276a2</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cdb3781e-9ad7-4db6-b443-db7ace0276a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=31&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-64/2026</t>
+  </si>
+  <si>
+    <t>Nikolina Banković</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 19, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>12694675277</t>
+  </si>
+  <si>
+    <t>Nikolina Banković 12694675277; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:58:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df766ef7-cc9d-4024-83e8-dda298668bb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df766ef7-cc9d-4024-83e8-dda298668bb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=64&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-71/2024</t>
+  </si>
+  <si>
+    <t>Nenad Bogdanović</t>
+  </si>
+  <si>
+    <t>Ivana Pl. Zajca 7, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>17538356347</t>
+  </si>
+  <si>
+    <t>Nenad Bogdanović 17538356347; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>29.07.2026. 13:23:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3ddda97-c992-4b32-aad1-0a32c44140bd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3ddda97-c992-4b32-aad1-0a32c44140bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=71&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-168/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.05.2026.; Podnesak od 06.05.2026.; Prilog od: 06.05.2026.</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:59:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8eca199-ce18-43a1-994c-bfe1db0b90a6</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-168_2026-1-1 - P-DO-58_2026-1-1.pdf; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8eca199-ce18-43a1-994c-bfe1db0b90a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=168&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-133/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026.; Podnesak od 27.04.2026.; Prilog od: 27.04.2026.</t>
+  </si>
+  <si>
+    <t>Ivica Vuković 33793353642</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:32:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e086bdd-0260-438f-be09-67c181a32fbd</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-133_2026-1-1 - P-DO-43_2026-1-1.pdf; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e086bdd-0260-438f-be09-67c181a32fbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=133&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-161/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.05.2026.; Podnesak od 05.05.2026.; Prilog od: 05.05.2026.</t>
+  </si>
+  <si>
+    <t>Milorad Ličina 57104913866</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:27:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ed623fb-d573-4e54-a995-6debec55e2c3</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-161_2026-1-1 - P-DO-69_2026-1-1.pdf; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7ed623fb-d573-4e54-a995-6debec55e2c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=161&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-187/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2026.; Podnesak od 13.05.2026.; Prilog od: 13.05.2026.</t>
+  </si>
+  <si>
+    <t>29.07.2026. 12:23:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1e1e35e-a3b1-4762-ab4e-90ee6cfdfc44</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-187_2026-1-1 - P-DO-74_2026-1-1.pdf; Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1e1e35e-a3b1-4762-ab4e-90ee6cfdfc44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=187&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2357/2026</t>
   </si>
   <si>
     <t>Rješenje</t>
   </si>
   <si>
-    <t>NEBOJŠA KRALJEVIĆ 88406058626</t>
-[...41 lines deleted...]
-    <t>Ovrv-1260/2026</t>
+    <t>Zahra Beganović 95811516296</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:38:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2ac1764-c7ac-4b1f-8b7a-ae3a4ff9ff2f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2357_2026-3-2 - Vjerodostojna isprava br. 1 - Račun.pdf; Prilog Ovrv-2357_2026-3-3 - Vjerodostojna isprava br. 2 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2ac1764-c7ac-4b1f-8b7a-ae3a4ff9ff2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2357&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2241/2026</t>
+  </si>
+  <si>
+    <t>PERICA BRIZIĆ 32534288090</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:26:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/500b605a-625f-412d-a776-f6b60602f96f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2241_2026-1-4 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/500b605a-625f-412d-a776-f6b60602f96f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2241&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-151/2025</t>
+  </si>
+  <si>
+    <t>Poziv - Ročište 02.09.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Bogdanović 99693531945</t>
+  </si>
+  <si>
+    <t>29.07.2026. 10:24:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da8a89a3-c0f2-448f-ab94-4a35a6f97929</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 02.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da8a89a3-c0f2-448f-ab94-4a35a6f97929/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=151&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pl-135/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2026.; Prijedlog od 18.03.2025.; Prilog od: 18.03.2025.; Prilog od: 18.03.2025.; Prilog od: 18.03.2025.</t>
+  </si>
+  <si>
+    <t>Tamara Tošić 54050190906</t>
+  </si>
+  <si>
+    <t>29.07.2026. 09:33:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a09037c-46ad-4fb0-ae81-00ae06c8206a</t>
+  </si>
+  <si>
+    <t>Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1352_2025-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Hrvatska radiotelevizija, zastupnik_opunomoćenik_ Đina L.pdf; Prilog Ovrv-1352_2025-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-1352_2025-1-3 - NALOG ZA PLAĆANJE.pdf; Rješenje - platni nalog.pdf O323O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a09037c-46ad-4fb0-ae81-00ae06c8206a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pl&amp;predmet=135&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P Ob-93/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Ivan Škrobo 86479649373</t>
+  </si>
+  <si>
+    <t>29.07.2026. 08:26:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffbd0bb9-e1de-42db-adce-ba0c1780a49c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ffbd0bb9-e1de-42db-adce-ba0c1780a49c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=93&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DEJAN BELJIĆ</t>
+  </si>
+  <si>
+    <t>DEJAN BELJIĆ 55667265090</t>
+  </si>
+  <si>
+    <t>29.07.2026. 03:30:58</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72602aa4-4238-4648-aad9-f71587e62159</t>
+  </si>
+  <si>
+    <t>16.382391.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72602aa4-4238-4648-aad9-f71587e62159/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-61/2026</t>
+  </si>
+  <si>
+    <t>Novak Nedučić</t>
+  </si>
+  <si>
+    <t>Matice Hrvatske 35, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>66736396364</t>
+  </si>
+  <si>
+    <t>Novak Nedučić 66736396364; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:35:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/600cbb00-7ae1-40b5-9d94-0755defce8be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/600cbb00-7ae1-40b5-9d94-0755defce8be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2229/2026</t>
+  </si>
+  <si>
+    <t>STEFAN IVKOVIĆ 20595814070</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:53:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64e07da5-85fa-4be2-b264-bd60d0c37253</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2229_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64e07da5-85fa-4be2-b264-bd60d0c37253/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2229&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-17/2025</t>
+  </si>
+  <si>
+    <t>Karlo Keser</t>
+  </si>
+  <si>
+    <t>Olajnica 1, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>45996186666</t>
+  </si>
+  <si>
+    <t>Karlo Keser 45996186666; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:39:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adad89ef-22a4-4a21-ad06-1c14d5cb3dca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adad89ef-22a4-4a21-ad06-1c14d5cb3dca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=17&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2220/2026</t>
+  </si>
+  <si>
+    <t>JAKOB ROGIĆ 50164779918</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:26:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db063ae5-d68b-4a7e-97cb-5bc34c4abcde</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2220_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db063ae5-d68b-4a7e-97cb-5bc34c4abcde/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2220&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-226/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Jurica Barbarić 79636573210</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:21:14</t>
+  </si>
+  <si>
+    <t>05.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f314f3bb-a0a4-4bcb-8d70-d7eadaa18656</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.pdf O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f314f3bb-a0a4-4bcb-8d70-d7eadaa18656/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=226&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-14/2025</t>
+  </si>
+  <si>
+    <t>Mateo Haška</t>
+  </si>
+  <si>
+    <t>Koševi 15, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>15757284133</t>
+  </si>
+  <si>
+    <t>Mateo Haška 15757284133; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>28.07.2026. 13:20:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8595429-3055-4263-b2c2-4baad2b106b6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8595429-3055-4263-b2c2-4baad2b106b6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=14&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr Ob-22/2023</t>
+  </si>
+  <si>
+    <t>Zaključak od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>Drago Mlivić 36540908005</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:58:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c77245ec-5025-459b-895f-0b1ff51b4298</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c77245ec-5025-459b-895f-0b1ff51b4298/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr Ob&amp;predmet=22&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>P-15/2025</t>
+  </si>
+  <si>
+    <t>Marijo Usmijani 03115912194</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:42:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d42424f4-f46a-4138-a54f-d4d362300e96</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d42424f4-f46a-4138-a54f-d4d362300e96/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=15&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-325/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.; Podnesak od 24.04.2026.; Prilog od: 24.04.2026.; 
+Prilog od: 24.04.2026.; Prilog od: 24.04.2026.; Prilog od: 24.04.2026.; 
+Prilog od: 24.04.2026.; Prilog od: 24.04.2026.</t>
+  </si>
+  <si>
+    <t>Goran Stjepić 44448139224</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:21:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b387e11-65bf-4990-87cf-74cc7fa4ce3b</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-325_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-325_2026-1-2 - Podnesak OS VU Ovrv-5148-2025-1 od 03.12.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-325_2026-1-3 - Odluka OS VU Ovrv-5148-2025-5 od 22.12.2025. - Rješenje - o ovrsi.pdf; Prilog Ovr-325_2026-1-4 - Ovrv-5148_2025-14.pdf; Prilog Ovr-325_2026-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-325_2026-1-6 - Dopis JB- nakon fiskalizacije i generalna punomoć.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b387e11-65bf-4990-87cf-74cc7fa4ce3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=325&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-369/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Uroš Stojsavljević 00833777243</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:15:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9363df34-5162-4d05-bdf4-358f29b4a9f7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9363df34-5162-4d05-bdf4-358f29b4a9f7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=369&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P-271/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.05.2026.</t>
+  </si>
+  <si>
+    <t>Davor Palac 27302296499</t>
+  </si>
+  <si>
+    <t>28.07.2026. 12:13:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb4403dc-f518-42e7-843d-1b83315e834f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fb4403dc-f518-42e7-843d-1b83315e834f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=271&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-191/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2026.; Podnesak od 13.03.2026.; Prilog od:
+ 13.03.2026.; Prilog od: 13.03.2026.; Prilog od: 13.03.2026.</t>
+  </si>
+  <si>
+    <t>Dalibor Bali 06815776506</t>
+  </si>
+  <si>
+    <t>28.07.2026. 11:07:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff157379-92b2-421a-a64d-cf7a128e1ddd</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-191_2026-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-191_2026-1-2 - SKM_850i26031212452.pdf; Prilog Ovr-191_2026-1-3 - SKM_850i26031212460.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff157379-92b2-421a-a64d-cf7a128e1ddd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-282/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.04.2026.; Prijedlog od 13.04.2026.; Prilog od: 
+13.04.2026.; Prilog od: 13.04.2026.; Prilog od: 13.04.2026.; Prilog 
+od: 13.04.2026.; Prilog od: 13.04.2026.</t>
+  </si>
+  <si>
+    <t>Sanela Nedić 28257250560</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:51:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4290d401-eed4-4321-9d25-28a906937b51</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-282_2026-1-1 - Odluka OS VU Ovr Ob-18-2024-13 od 12.11.2024. - Rješenje (2).pdf; Prilog Ovr-282_2026-1-2 - Odluka OS VU Ovr Ob-18-2024-13 od 12.11.2024. - Rješenje (2) (1).pdf; Prilog Ovr-282_2026-1-3 - BZP-4071-KO-BOBOTA.pdf; Prilog Ovr-282_2026-1-4 - Nalog_IIB0326041307030795.pdf; Prilog Ovr-282_2026-1-5 - 20260413065023.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4290d401-eed4-4321-9d25-28a906937b51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=282&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2408/2026</t>
+  </si>
+  <si>
+    <t>Branislava Babić; Milan Babić</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:45:09</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2eb721-90d1-4bce-a29d-6c48c6863214</t>
+  </si>
+  <si>
+    <t>Z-2408-26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2eb721-90d1-4bce-a29d-6c48c6863214/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2408&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2408/2026</t>
+  </si>
+  <si>
+    <t>BRANISLAVA BABIĆ 93231615218; MILAN BABIĆ 56610662180</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:32:14</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a07606a-1a95-4f61-b353-e2844e4f7130</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a07606a-1a95-4f61-b353-e2844e4f7130/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2407/2026</t>
+  </si>
+  <si>
+    <t>Milan Babić</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:23:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e7f4e57-9b70-4504-ace2-0ae61b8a7884</t>
+  </si>
+  <si>
+    <t>Z-2407-26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e7f4e57-9b70-4504-ace2-0ae61b8a7884/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2407&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-60/2026</t>
+  </si>
+  <si>
+    <t>Danijel Makovec</t>
+  </si>
+  <si>
+    <t>Županijska 13, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>13607908379</t>
+  </si>
+  <si>
+    <t>Danijel Makovec 13607908379; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:14:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77a84063-b819-41e0-a640-08aae49beb2e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77a84063-b819-41e0-a640-08aae49beb2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=60&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-129/2026</t>
+  </si>
+  <si>
+    <t>Josip Grlić 96800813663</t>
+  </si>
+  <si>
+    <t>28.07.2026. 09:49:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d4a8803-545e-4b6c-a4fb-9f49b214a890</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d4a8803-545e-4b6c-a4fb-9f49b214a890/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=129&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-173/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.05.2026.; Podnesak od 10.03.2026.; Prilog od: 
+10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog 
+od: 10.03.2026.; Prilog od: 10.03.2026.; Prilog od: 10.03.2026.</t>
+  </si>
+  <si>
+    <t>Dajana Ružović 67393781087</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:28:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc61b5c5-9083-4558-afe1-0b2d7ad92aac</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-173_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-173_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-173_2026-1-3 - Ovrv-4432_2025-7.pdf; Prilog Ovr-173_2026-1-4 - Ovrv-4432_2025-11.pdf; Prilog Ovr-173_2026-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-173_2026-1-6 - Dopis JB- nakon fiskalizacije i generalna punomoć.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc61b5c5-9083-4558-afe1-0b2d7ad92aac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-242/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.; Podnesak od 31.03.2026.; Prilog 
+od: 31.03.2026.; Prilog od: 31.03.2026.; Prilog od: 31.03.2026.</t>
+  </si>
+  <si>
+    <t>Jadranka Poljak 96289934437</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:16:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f0fba9c-e97c-4110-868c-1812cc576604</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-242_2026-1-1 - GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-242_2026-1-2 - SKM_850i26033108310.pdf; Prilog Ovr-242_2026-1-3 - SKM_850i26033108311.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f0fba9c-e97c-4110-868c-1812cc576604/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=242&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2290/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2290/2026</t>
+  </si>
+  <si>
+    <t>Milovan Pejić 66386572618</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:00:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b17aa94-d0e1-4bdb-88c8-f504ebd9e35d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b17aa94-d0e1-4bdb-88c8-f504ebd9e35d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2290&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-11/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Valentin Dermišek</t>
+  </si>
+  <si>
+    <t>Osječka 77, 34000 Požega, Hrvatska</t>
+  </si>
+  <si>
+    <t>74100408357</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Valentin Dermišek 74100408357</t>
+  </si>
+  <si>
+    <t>28.07.2026. 07:46:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b41eeb4-d210-4bc3-a044-c66d996990cb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b41eeb4-d210-4bc3-a044-c66d996990cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=11&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-12/2025</t>
+  </si>
+  <si>
+    <t>Matej Mravunac</t>
+  </si>
+  <si>
+    <t>Trpinjska Cesta 187, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>27456670377</t>
+  </si>
+  <si>
+    <t>Matej Mravunac 27456670377; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>28.07.2026. 07:42:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3609ad39-f885-4e47-9d59-eefd3e6009d5</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3609ad39-f885-4e47-9d59-eefd3e6009d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=12&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SAŠA ZEKANOVIĆ</t>
+  </si>
+  <si>
+    <t>SAŠA ZEKANOVIĆ 02844436009</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:27:05</t>
+  </si>
+  <si>
+    <t>20.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/789c4fd0-908a-41b0-84e6-fce14cfc18e1</t>
+  </si>
+  <si>
+    <t>16.382519.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/789c4fd0-908a-41b0-84e6-fce14cfc18e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DRAGO MITROVIĆ</t>
+  </si>
+  <si>
+    <t>DRAGO MITROVIĆ 53236593704</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:27:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cd3a147-c86d-445e-ba9f-d80612e314c0</t>
+  </si>
+  <si>
+    <t>16.382495.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3cd3a147-c86d-445e-ba9f-d80612e314c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ROBERTO ČATALINAC</t>
+  </si>
+  <si>
+    <t>ROBERTO ČATALINAC 12827752778</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:26:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc6b8576-c085-430f-95f8-2431ecbd7e49</t>
+  </si>
+  <si>
+    <t>16.382096.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc6b8576-c085-430f-95f8-2431ecbd7e49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SLAĐAN ĐERMADI</t>
+  </si>
+  <si>
+    <t>SLAĐAN ĐERMADI 23581632492</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:26:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14d7a433-4c76-4480-aafd-dd86c41c4d9e</t>
+  </si>
+  <si>
+    <t>16.382430.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14d7a433-4c76-4480-aafd-dd86c41c4d9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - RUŽICA JOVANOVIĆ</t>
+  </si>
+  <si>
+    <t>RUŽICA JOVANOVIĆ 84851538909</t>
+  </si>
+  <si>
+    <t>28.07.2026. 03:26:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/457b4811-a50c-4202-be83-fb0440765ba9</t>
+  </si>
+  <si>
+    <t>16.382499.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/457b4811-a50c-4202-be83-fb0440765ba9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-55/2026</t>
+  </si>
+  <si>
+    <t>Miloš Abadžić</t>
+  </si>
+  <si>
+    <t>B.nerandžića 37, 32239 Negoslavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>88024277044</t>
+  </si>
+  <si>
+    <t>Miloš Abadžić 88024277044; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:40:18</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdb4b9b9-49ea-42ef-8746-df0b846212d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdb4b9b9-49ea-42ef-8746-df0b846212d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=55&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-123/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>Pero Pranjić 33959728261</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d635ab8-5698-4171-a7d0-58ace8e2e4d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d635ab8-5698-4171-a7d0-58ace8e2e4d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=123&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-379/2024</t>
+  </si>
+  <si>
+    <t>Živorad Miljković</t>
+  </si>
+  <si>
+    <t>Rudolfa Perešina 4, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>16324861451</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Živorad Miljković 16324861451</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:33:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32d692cc-5aa7-4fce-b5cd-894262f2b917</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32d692cc-5aa7-4fce-b5cd-894262f2b917/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=379&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-384/2024</t>
+  </si>
+  <si>
+    <t>Pero Tintor</t>
+  </si>
+  <si>
+    <t>Radnička 14, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>30073740418</t>
+  </si>
+  <si>
+    <t>Pero Tintor 30073740418; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:24:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/155f3699-f89a-4ad7-973e-4d61928cb255</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/155f3699-f89a-4ad7-973e-4d61928cb255/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=384&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>O-889/2024</t>
+  </si>
+  <si>
+    <t>Rješenje o nasljeđivanju iza pok. Eve Vdović iz Vukovara</t>
+  </si>
+  <si>
+    <t>JANNA VDOVIĆ 52830463646</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:24:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbb288ef-f13c-4146-a988-9e176f65dfe7</t>
+  </si>
+  <si>
+    <t>VDOVIĆ EVA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fbb288ef-f13c-4146-a988-9e176f65dfe7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=889&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-391/2024</t>
+  </si>
+  <si>
+    <t>Sanja Stanković</t>
+  </si>
+  <si>
+    <t>Ive Andrića 13, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>84148272702</t>
+  </si>
+  <si>
+    <t>Sanja Stanković 84148272702; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:18:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2a6abfb-78df-4ca8-97e4-9a508a760b05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2a6abfb-78df-4ca8-97e4-9a508a760b05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=391&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-354/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Josipa Trizlić</t>
+  </si>
+  <si>
+    <t>Gospićka 18, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>29916052900</t>
+  </si>
+  <si>
+    <t>Josipa Trizlić 29916052900; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:11:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7e4abd5-3e86-494a-b765-14de95569461</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7e4abd5-3e86-494a-b765-14de95569461/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=354&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-340/2024</t>
+  </si>
+  <si>
+    <t>Zlatko Barišić</t>
+  </si>
+  <si>
+    <t>Augusta Cesarca 55, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>78670818942</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zlatko Barišić 78670818942</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:59:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a32fd023-eb41-487c-8532-5896a6ce67b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a32fd023-eb41-487c-8532-5896a6ce67b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=340&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-138/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Matej Staničić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 43, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>14208767012</t>
+  </si>
+  <si>
+    <t>Matej Staničić 14208767012; Svima zainterresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:23:58</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29a59cf-61ff-45e4-8b91-dc60c1dd1507</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29a59cf-61ff-45e4-8b91-dc60c1dd1507/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-6/2025</t>
+  </si>
+  <si>
+    <t>Josip Mihaljević</t>
+  </si>
+  <si>
+    <t>Josipa Jelačića 19, 32235 Bapska, Hrvatska</t>
+  </si>
+  <si>
+    <t>67578546222</t>
+  </si>
+  <si>
+    <t>Josip Mihaljević 67578546222; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:20:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca3c4893-5b42-4145-81bd-0ebd3876629b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca3c4893-5b42-4145-81bd-0ebd3876629b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=6&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2379/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>ZUZANA VELKO 31534712388</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:59:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0740f71e-b664-49e5-ab08-82b8e3659b5c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2379_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0740f71e-b664-49e5-ab08-82b8e3659b5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2379&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-290/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o nasljeđivanju iza pok. Lulić Ane iz Vukovara</t>
+  </si>
+  <si>
+    <t>TOMISLAV LULIĆ 93552049770</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:31:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83069928-1084-4722-976a-912897759aac</t>
+  </si>
+  <si>
+    <t>ANA LULIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83069928-1084-4722-976a-912897759aac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=290&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-77/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 15.06.2026.; Podnesak od 19.03.2026.; Prilog od: 19.03.2026.</t>
+  </si>
+  <si>
+    <t>Nevenka Danilčević 47162710265</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:03:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e79ede0-3f66-4d62-b725-2f271d3e0bf0</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-77_2026-1-1 - P-DO-25_2026-1-1.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e79ede0-3f66-4d62-b725-2f271d3e0bf0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=77&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-8/2026</t>
+  </si>
+  <si>
+    <t>Stipo Popić 86343706482</t>
+  </si>
+  <si>
+    <t>27.07.2026. 09:49:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2fa998a-9239-4191-b6fa-b677147b036b</t>
+  </si>
+  <si>
+    <t>Rješenje - povlačenje tužbe.pdf O265O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2fa998a-9239-4191-b6fa-b677147b036b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=8&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-558/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 27.07.2026.; Žalba od 24.07.2026.; Prilog od: 24.07.2026.; Presuda od 15.07.2026.</t>
+  </si>
+  <si>
+    <t>Nikola Mijaković 28240674665</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:49:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55cb3a2a-3d53-4a44-b84e-97287141677a</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O; Žalba.pdf P227P; Prilog P-558_2025-11-1 - Pristojba P-558-2025, OS VU_Izvod.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/55cb3a2a-3d53-4a44-b84e-97287141677a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=558&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-751/2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:33:04</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5807dfcf-009d-4da2-92db-516f50d76c57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5807dfcf-009d-4da2-92db-516f50d76c57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=751&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Kv-57/2026</t>
+  </si>
+  <si>
+    <t>Potvrda pravomoćnosti/ovršnosti od 09.06.2026.; Rješenje od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Kristina Bilić</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:22:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24c00bcf-623d-452e-9aec-59a78376eda6</t>
+  </si>
+  <si>
+    <t>Rješenje - mjere opreza.pdf O181O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24c00bcf-623d-452e-9aec-59a78376eda6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kv&amp;predmet=57&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-82/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Ilinka Perkunić</t>
+  </si>
+  <si>
+    <t>VUKOVARSKA 40, 32242 Svinjarevci, Hrvatska</t>
+  </si>
+  <si>
+    <t>21369222721</t>
+  </si>
+  <si>
+    <t>Ilinka Perkunić 21369222721; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:04:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81486020-9db1-4a1a-81c6-e63f88a81dff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81486020-9db1-4a1a-81c6-e63f88a81dff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=82&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-407/2024</t>
+  </si>
+  <si>
+    <t>Andrej Apati</t>
+  </si>
+  <si>
+    <t>Petra Preradovića 20, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>86643597776</t>
+  </si>
+  <si>
+    <t>Andrej Apati 86643597776; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:38:05</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d50a49d-e81e-4c8c-a1e9-7bbd1c0e09e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d50a49d-e81e-4c8c-a1e9-7bbd1c0e09e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=407&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-406/2024</t>
+  </si>
+  <si>
+    <t>Alinafi Dalipi</t>
+  </si>
+  <si>
+    <t>Petra Preradovića 60, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>79392220705</t>
+  </si>
+  <si>
+    <t>Alinafi Dalipi 79392220705; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:34:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce35286f-bf71-4e71-ace3-8b0a439a0af2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce35286f-bf71-4e71-ace3-8b0a439a0af2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=406&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P Ob-199/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 24.07.2026.; Podnesak od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Tešić 28963571088</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:35:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b667bab6-c738-4970-ad5c-0a9b25d468cd</t>
+  </si>
+  <si>
+    <t>Podnesak tužitelja.pdf P246P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b667bab6-c738-4970-ad5c-0a9b25d468cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=199&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-1965/2026</t>
+  </si>
+  <si>
+    <t>ANDREA KUŠENIĆ 69548620645</t>
+  </si>
+  <si>
+    <t>24.07.2026. 11:12:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78bd7e84-2132-4523-afe2-60d50fd03279</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1965_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78bd7e84-2132-4523-afe2-60d50fd03279/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1965&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1961/2026</t>
+  </si>
+  <si>
+    <t>Mateja Nota Vidrač 72651906510</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:05:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ede972a-4b67-41f0-85c4-8256ffa3d479</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1961_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ede972a-4b67-41f0-85c4-8256ffa3d479/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1961&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-618/2026</t>
+  </si>
+  <si>
+    <t>ALEN VIDRAČ 10448535159</t>
+  </si>
+  <si>
+    <t>24.07.2026. 10:03:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f9c3a2d-539e-4922-b29a-e0e0ea994d36</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-618_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f9c3a2d-539e-4922-b29a-e0e0ea994d36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=618&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2305/2026</t>
+  </si>
+  <si>
+    <t>Robert Jurčić 27964122029</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:59:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edfa56f5-6dde-4c75-96a1-a40a1c4b7661</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2305_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Odvjetničko društvo Cvrković &amp; partneri d.o.o., zastupni.pdf; Prilog Ovrv-2305_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/edfa56f5-6dde-4c75-96a1-a40a1c4b7661/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2305&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pok. Drakulić Sava</t>
+  </si>
+  <si>
+    <t>SAVA DRAKULIĆ 58804495019; ĐORĐE DRAKULIĆ 08405275158</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:58:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23a262c9-4004-4b84-ab3e-7088e83f2fdd</t>
+  </si>
+  <si>
+    <t>SKM_28726072410420.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23a262c9-4004-4b84-ab3e-7088e83f2fdd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2230/2026</t>
+  </si>
+  <si>
+    <t>DEJAN ANDRIĆ 00066912001</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:57:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bedaa15-1701-4c17-a833-8b7d19e068f3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2230_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP-PLIN d.o.o., zastupnik_opunomoćenik_ JURAJ MARINIĆ.pdf; Prilog Ovrv-2230_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bedaa15-1701-4c17-a833-8b7d19e068f3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2230&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2134/2026</t>
+  </si>
+  <si>
+    <t>Sanja Kosić 22376850905</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:54:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daf1e270-a769-4a52-97d7-0ef360368f22</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2134_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ T.pdf; Prilog Ovrv-2134_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2134_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/daf1e270-a769-4a52-97d7-0ef360368f22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2134&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2131/2026</t>
+  </si>
+  <si>
+    <t>Ilija Vuletić 98108103590</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:52:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0e6729d-96bf-4bce-bba7-8163fd4fb1fd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2131_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ T.pdf; Prilog Ovrv-2131_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2131_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0e6729d-96bf-4bce-bba7-8163fd4fb1fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2131&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2119/2026</t>
+  </si>
+  <si>
+    <t>FIDUS PROJEKTI d.o.o. 21648699409</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:50:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c65bf3de-763e-4916-b638-6fd5c6971c9e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2119_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ AGRONOM d. o. o., zastupnik_opunomoćenik_ Marina Konrad.pdf; Prilog Ovrv-2119_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c65bf3de-763e-4916-b638-6fd5c6971c9e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2119&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2077/2026</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:48:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9774675-038c-4ba4-89f6-bd6065161c82</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2077_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2077_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2077_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9774675-038c-4ba4-89f6-bd6065161c82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2077&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2068/2026</t>
+  </si>
+  <si>
+    <t>Danilko Dermiček 51432324088</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:46:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35f58789-775b-46cd-8962-5b4ecbe08143</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2068_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2068_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2068_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35f58789-775b-46cd-8962-5b4ecbe08143/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2068&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-368/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026.; Podnesak od 20.05.2025.; Prilog od: 20.05.2025.; Prilog od: 20.05.2025.; Prilog od: 20.05.2025.; Prilog od: 20.05.2025.; Prilog od: 20.05.2025.; Prilog od: 20.05.2025.</t>
+  </si>
+  <si>
+    <t>Miloš Martinović 81566940539</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:30:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d569cba2-d6b4-41bc-b6a8-b5b6a9bf2af4</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-368_2025-1-1 - FINA dokaz.docx.pdf; Prilog Ovr-368_2025-1-2 - Zahtjev.pdf; Prilog Ovr-368_2025-1-3 - Odluka OS VU Ovrv-696-2025-9 od 17.04.2025. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-368_2025-1-4 - Punomoć.pdf; Prilog Ovr-368_2025-1-5 - Podnesak OS VU Ovrv-696-2025-1 od 26.02.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-368_2025-1-6 - Odluka OS VU Ovrv-696-2025-5 od 17.03.2025. - Rješenje - o ovrsi.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d569cba2-d6b4-41bc-b6a8-b5b6a9bf2af4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=368&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2065/2026</t>
+  </si>
+  <si>
+    <t>Predrag Tepavac 75588677669</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:25:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/739b660c-1088-43b1-a9e1-e9f992247105</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2065_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2065_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2065_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/739b660c-1088-43b1-a9e1-e9f992247105/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2065&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2062/2026</t>
+  </si>
+  <si>
+    <t>Jovana Medaković 86159043947</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:23:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b3a6996-0b32-4bd6-8ee6-9dd77901a349</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2062_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2062_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2062_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b3a6996-0b32-4bd6-8ee6-9dd77901a349/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2062&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-401/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Marina Krnjić</t>
+  </si>
+  <si>
+    <t>Savezne Republike Njemačke 117, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>70919456608</t>
+  </si>
+  <si>
+    <t>Marina Krnjić 70919456608; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:22:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3317719d-f202-40b9-bf59-189a3c762ead</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3317719d-f202-40b9-bf59-189a3c762ead/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=401&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-19/2024</t>
+  </si>
+  <si>
+    <t>Zlatko Žulj</t>
+  </si>
+  <si>
+    <t>Lipovački Put 53, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>36470570339</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zlatko Žulj 36470570339</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:18:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/502f947c-9b31-4298-a6e7-9c74951d981f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/502f947c-9b31-4298-a6e7-9c74951d981f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=19&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-951/2026</t>
+  </si>
+  <si>
+    <t>GORAN BASTA 59679634723</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:17:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a8b46e6-7cca-4e99-981f-cfa68180ed8f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-951_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a8b46e6-7cca-4e99-981f-cfa68180ed8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=951&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-3/2024</t>
+  </si>
+  <si>
+    <t>Dragan Šaldić</t>
+  </si>
+  <si>
+    <t>Savezne Republike Njemačke 130, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>02990164061</t>
+  </si>
+  <si>
+    <t>Dragan Šaldić 02990164061; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:14:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/941b1c4d-6af1-4289-a00e-5e23b3799619</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/941b1c4d-6af1-4289-a00e-5e23b3799619/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=3&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:10:16</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c495cdd-34af-4cff-a7ce-72957d59beed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c495cdd-34af-4cff-a7ce-72957d59beed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-394/2024</t>
+  </si>
+  <si>
+    <t>Antonio Škoro</t>
+  </si>
+  <si>
+    <t>Kralja Petra Krešimira Iv 15, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>63101924956</t>
+  </si>
+  <si>
+    <t>Antonio Škoro 63101924956; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:05:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/112f6ec3-64b9-45c7-94c6-0d85a6d36496</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/112f6ec3-64b9-45c7-94c6-0d85a6d36496/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=394&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-395/2024</t>
+  </si>
+  <si>
+    <t>Tomislav Žeger</t>
+  </si>
+  <si>
+    <t>Partizanska Ulica 7, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>92384145950</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Tomislav Žeger 92384145950</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:03:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d29e1c3a-434e-4275-a5b4-d0dba9943c8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d29e1c3a-434e-4275-a5b4-d0dba9943c8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=395&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-420/2026</t>
+  </si>
+  <si>
+    <t>NASER SUBAŠIĆ 90779628975</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:54:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c26bdaf4-321c-478c-96e5-a0e562b9be8f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-420_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c26bdaf4-321c-478c-96e5-a0e562b9be8f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=420&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-588/2026</t>
+  </si>
+  <si>
+    <t>GORAN LAZIĆ 30008381847</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:52:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6881a11-ee55-4533-a3a7-0d9e15dad0f6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-588_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6881a11-ee55-4533-a3a7-0d9e15dad0f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=588&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-702/2026</t>
+  </si>
+  <si>
+    <t>SAVO KOVAČEVIĆ 10390380048</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:51:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6a1d52c-42e4-44c3-baed-3dfccab2201b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-702_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6a1d52c-42e4-44c3-baed-3dfccab2201b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=702&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2035/2026</t>
+  </si>
+  <si>
+    <t>Bojana Zlatunić 52832871287</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:50:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e73ad5e-1a2c-48c8-959e-72bee2c66522</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2035_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ T.pdf; Prilog Ovrv-2035_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2035_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e73ad5e-1a2c-48c8-959e-72bee2c66522/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2035&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2020/2026</t>
+  </si>
+  <si>
+    <t>Miodrag Knezović 83120588211</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:35:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf62565a-dbf3-47fa-ac1c-3162456c1544</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2020_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2020_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2020_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf62565a-dbf3-47fa-ac1c-3162456c1544/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2020&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:28:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45df9315-5212-479b-bda4-a28b5791db98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45df9315-5212-479b-bda4-a28b5791db98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1975/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Garvanović 25435434226</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:23:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8711dfd3-0cfd-4ed4-9fd5-e62bc179d06c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1975_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HPB d.d., zastupnik_opunomoćenik_ TONČI RAVLIĆ.pdf; Prilog Ovrv-1975_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8711dfd3-0cfd-4ed4-9fd5-e62bc179d06c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1975&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1948/2026</t>
+  </si>
+  <si>
+    <t>GJON BARLECAJ 90993569141</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:15:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/072fecd5-d75f-4f1b-bbfa-bbbf13a90c55</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1948_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HANZA MEDIA d.o.o., zastupnik_opunomoćenik_ Dora Hanžeko.pdf; Prilog Ovrv-1948_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/072fecd5-d75f-4f1b-bbfa-bbbf13a90c55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1948&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-59/2022</t>
+  </si>
+  <si>
+    <t>Dopis od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>Mato Žužić 82466833668</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:12:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adfe6865-2321-4859-9b6a-27ed9a143fd4</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/adfe6865-2321-4859-9b6a-27ed9a143fd4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=59&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovrv-1945/2026</t>
   </si>
   <si>
     <t>Stipo Rumbočić 76025082551</t>
   </si>
   <si>
-    <t>10.07.2026. 14:48:23</t>
-[...527 lines deleted...]
-    <t>Rješenje od 21.04.2026.</t>
+    <t>24.07.2026. 08:11:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8aa323e-dbfd-427a-bc27-be84677fae63</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1945_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Zgrada Blage Zadre 175, VUKOVAR, zastupnik_opunomoćenik_.pdf; Prilog Ovrv-1945_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d8aa323e-dbfd-427a-bc27-be84677fae63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1945&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1930/2026</t>
+  </si>
+  <si>
+    <t>TOMISLAV GARVANOVIĆ 25435434226</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:07:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5abd39e-f918-415d-9fcf-599f499dc46e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1930_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-1930_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5abd39e-f918-415d-9fcf-599f499dc46e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1930&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1885/2026</t>
+  </si>
+  <si>
+    <t>IVONA NIKŠIĆ 23203555136</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:05:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4bc2119-c268-4575-a62c-fa2e897966a3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1885_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-1885_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4bc2119-c268-4575-a62c-fa2e897966a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1885&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1530/2026</t>
+  </si>
+  <si>
+    <t>TONI BUTORAC 64715443538</t>
+  </si>
+  <si>
+    <t>24.07.2026. 08:03:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22d6ef67-5852-43dc-b8fb-ad64c320bf1a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1530_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-1530_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22d6ef67-5852-43dc-b8fb-ad64c320bf1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1530&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-86/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Kužet 96044251780</t>
+  </si>
+  <si>
+    <t>24.07.2026. 07:49:57</t>
+  </si>
+  <si>
+    <t>01.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ef8bda1-a5bc-4474-be08-ef1dbd5e3dca</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9ef8bda1-a5bc-4474-be08-ef1dbd5e3dca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1&amp;predmet=86&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KARTIJER BEGANOVIĆ</t>
+  </si>
+  <si>
+    <t>KARTIJER BEGANOVIĆ 58556743505</t>
+  </si>
+  <si>
+    <t>24.07.2026. 03:28:54</t>
+  </si>
+  <si>
+    <t>16.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2f1384f-36cd-427b-be42-0484f3358a14</t>
+  </si>
+  <si>
+    <t>16.382771.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2f1384f-36cd-427b-be42-0484f3358a14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARTINA MARIĆ</t>
+  </si>
+  <si>
+    <t>MARTINA MARIĆ 36219665212</t>
+  </si>
+  <si>
+    <t>24.07.2026. 03:28:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c6c1a30-dd21-4421-97f2-30a670aec467</t>
+  </si>
+  <si>
+    <t>16.382918.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c6c1a30-dd21-4421-97f2-30a670aec467/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JOVANA KRUNIĆ</t>
+  </si>
+  <si>
+    <t>JOVANA KRUNIĆ 55576890788</t>
+  </si>
+  <si>
+    <t>24.07.2026. 03:28:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7ca7d90-c108-4556-8128-76cd17a3a76e</t>
+  </si>
+  <si>
+    <t>16.382373.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7ca7d90-c108-4556-8128-76cd17a3a76e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - STEVO BAMBURAĆ</t>
+  </si>
+  <si>
+    <t>STEVO BAMBURAĆ 46250324202</t>
+  </si>
+  <si>
+    <t>24.07.2026. 03:28:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83491836-ad6e-4e9b-b665-dc899c59966c</t>
+  </si>
+  <si>
+    <t>16.382042.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83491836-ad6e-4e9b-b665-dc899c59966c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2096/2026</t>
+  </si>
+  <si>
+    <t>Miloš Galijaš 96080651551</t>
+  </si>
+  <si>
+    <t>23.07.2026. 15:14:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6ebf8b4-9711-4537-a904-d46530f5644f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2096_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f6ebf8b4-9711-4537-a904-d46530f5644f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2096&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2093/2026</t>
+  </si>
+  <si>
+    <t>Dejan Golinkij 95488433664</t>
+  </si>
+  <si>
+    <t>23.07.2026. 15:13:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7821bf0-4221-4bcb-8306-04fb1c814f49</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2093_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7821bf0-4221-4bcb-8306-04fb1c814f49/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2093&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2090/2026</t>
+  </si>
+  <si>
+    <t>Veljko Petričević 10594772409</t>
+  </si>
+  <si>
+    <t>23.07.2026. 15:11:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee605590-f94f-4716-83d0-8528a811058a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2090_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee605590-f94f-4716-83d0-8528a811058a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2090&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2081/2026</t>
+  </si>
+  <si>
+    <t>Miloš Mišić 52504304486</t>
+  </si>
+  <si>
+    <t>23.07.2026. 15:10:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/352f0a19-ee62-49fd-aca7-7b2fd4910432</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2081_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/352f0a19-ee62-49fd-aca7-7b2fd4910432/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2081&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2078/2026</t>
+  </si>
+  <si>
+    <t>Duško Đurić 99134336411</t>
+  </si>
+  <si>
+    <t>23.07.2026. 15:08:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef69e044-b271-4672-b0aa-851ac3388598</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2078_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef69e044-b271-4672-b0aa-851ac3388598/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2078&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2075/2026</t>
+  </si>
+  <si>
+    <t>Petar Majer 57900497955</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:55:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3abea2db-3db1-4e05-a27f-961fe3399089</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2075_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3abea2db-3db1-4e05-a27f-961fe3399089/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2075&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2057/2026</t>
+  </si>
+  <si>
+    <t>Gordana Kosić 42609353879</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:53:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1d60b58-1a0e-4ae5-a89a-fb5ea0e15f23</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2057_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1d60b58-1a0e-4ae5-a89a-fb5ea0e15f23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2057&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2042/2026</t>
+  </si>
+  <si>
+    <t>Juro Bebić 85084596648</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:51:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56df349e-3222-44f2-ad84-28efd1572b68</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2042_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56df349e-3222-44f2-ad84-28efd1572b68/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2042&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2036/2026</t>
+  </si>
+  <si>
+    <t>OM Mont - Tech j.d.o.o. 19880557856</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:50:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89b9ce9b-d20d-4482-b385-83e84db8f7c7</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2036_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/89b9ce9b-d20d-4482-b385-83e84db8f7c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2036&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2033/2026</t>
+  </si>
+  <si>
+    <t>Sanja Stanković 84148272702</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:48:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1c61000-7082-4f14-8aa9-bb8d229d7a7b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2033_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1c61000-7082-4f14-8aa9-bb8d229d7a7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2033&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2027/2026</t>
+  </si>
+  <si>
+    <t>Manuela Grafina 98143586438</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:46:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b88db40-b859-47a3-92ef-d3c06b848317</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2027_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b88db40-b859-47a3-92ef-d3c06b848317/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2027&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2021/2026</t>
+  </si>
+  <si>
+    <t>Ivica Sivak 53857596078</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:12:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b0b1562-99e6-413a-b907-3213e3867b66</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2021_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8b0b1562-99e6-413a-b907-3213e3867b66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2021&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2018/2026</t>
+  </si>
+  <si>
+    <t>Sanja Živković 14661894743</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:10:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c99f91b-df62-4e2d-9dde-3108bd5f1b3d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2018_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c99f91b-df62-4e2d-9dde-3108bd5f1b3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2018&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2015/2026</t>
+  </si>
+  <si>
+    <t>Petar Folb 23385476936</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:07:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db94a93f-8220-4130-ad57-3f96436a14a9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2015_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db94a93f-8220-4130-ad57-3f96436a14a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2015&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2012/2026</t>
   </si>
   <si>
     <t>Biljana Šijaković 79315008805</t>
   </si>
   <si>
-    <t>10.07.2026. 09:33:16</t>
-[...312 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=95&amp;godina=2025</t>
+    <t>23.07.2026. 14:05:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cda08df-5ac3-4bb3-b92b-e3d930ea34c5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2012_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cda08df-5ac3-4bb3-b92b-e3d930ea34c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2012&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2009/2026</t>
+  </si>
+  <si>
+    <t>Branka Ivčević 12554830747</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:04:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4e583eb-53a9-4204-8ae7-3e8386b3f56a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2009_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4e583eb-53a9-4204-8ae7-3e8386b3f56a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2009&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2006/2026</t>
+  </si>
+  <si>
+    <t>Igor Smolčić 66737074218</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:02:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c32885f3-e246-4ee6-a2de-3ad356dcd98d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2006_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c32885f3-e246-4ee6-a2de-3ad356dcd98d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2006&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1988/2026</t>
+  </si>
+  <si>
+    <t>Melisa Kapidžić 53692156350</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:01:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bc66fe6-25fa-4a12-b5ca-8d04d0e07e65</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1988_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bc66fe6-25fa-4a12-b5ca-8d04d0e07e65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1988&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1985/2026</t>
+  </si>
+  <si>
+    <t>NIKOLA BEŠENSKI 74554837281</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:58:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb542676-1242-426e-be84-898931d55d73</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1985_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb542676-1242-426e-be84-898931d55d73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1985&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1976/2026</t>
+  </si>
+  <si>
+    <t>Ante Kulić 63302374989</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:56:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b3a9826-2c32-44ec-b4c8-55c1be992e11</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1976_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b3a9826-2c32-44ec-b4c8-55c1be992e11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1976&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1970/2026</t>
+  </si>
+  <si>
+    <t>CHRISTIAAN IVANOVSKI 87205753087</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:54:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a6274ef-ac8c-4ce7-a49c-01670d7fe623</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1970_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a6274ef-ac8c-4ce7-a49c-01670d7fe623/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1970&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1958/2026</t>
+  </si>
+  <si>
+    <t>MATEJ CVITKOVIĆ 15068456990</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:53:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c14f141a-8e32-41e2-b481-d0902740e255</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1958_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c14f141a-8e32-41e2-b481-d0902740e255/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1958&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1931/2026</t>
+  </si>
+  <si>
+    <t>MARIJA VIŠIĆ 63226638529</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:51:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7510bed-de17-4186-834c-c112f0baf5db</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1931_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7510bed-de17-4186-834c-c112f0baf5db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1931&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1928/2026</t>
+  </si>
+  <si>
+    <t>GORAN STJEPIĆ 44448139224</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:50:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e22dea72-6c16-43a1-b6b7-c0bab969dd3e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1928_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e22dea72-6c16-43a1-b6b7-c0bab969dd3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1928&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1925/2026</t>
+  </si>
+  <si>
+    <t>IRFAN MURATOVIĆ 12560416576</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:48:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7a8468b-d468-4069-97a5-a64dd75770ad</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1925_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7a8468b-d468-4069-97a5-a64dd75770ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1925&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1922/2026</t>
+  </si>
+  <si>
+    <t>MILOŠ GALIJAŠ 96080651551</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:46:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3cd12b9-b573-4ea6-988b-d5bcec53ece6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1922_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3cd12b9-b573-4ea6-988b-d5bcec53ece6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1922&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1889/2026</t>
+  </si>
+  <si>
+    <t>VALENTINA UREMOVIĆ 95648972222</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:43:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec917bf2-3ea7-43fa-9899-ca816966bedf</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1889_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec917bf2-3ea7-43fa-9899-ca816966bedf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1889&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1880/2026</t>
+  </si>
+  <si>
+    <t>ĐORĐE GRADIĆ 65676395828</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:42:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7524f53f-9f14-47fe-b225-c6cb0908481f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1880_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7524f53f-9f14-47fe-b225-c6cb0908481f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1880&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1865/2026</t>
+  </si>
+  <si>
+    <t>ANĐELKO JOVANOVIĆ 23471490910</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:40:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/903cf5a7-2760-4e15-abef-c320066bb308</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1865_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/903cf5a7-2760-4e15-abef-c320066bb308/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1865&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1841/2026</t>
+  </si>
+  <si>
+    <t>Slađana Ćora 20036720796</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:38:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cdc720b-a967-4420-bc8f-26abf0f1029e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1841_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0cdc720b-a967-4420-bc8f-26abf0f1029e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1841&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1838/2026</t>
+  </si>
+  <si>
+    <t>Antonio Tovilo 97341321118</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:37:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f38d7fc-eb1b-44b4-b89e-ffa5906d71fd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1838_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6f38d7fc-eb1b-44b4-b89e-ffa5906d71fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1838&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1835/2026</t>
+  </si>
+  <si>
+    <t>Antun Budim 54110565865</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:33:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e558857-b7e7-459e-816f-9be2e4ba722c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1835_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e558857-b7e7-459e-816f-9be2e4ba722c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1835&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1823/2026</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:31:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67eb8cd6-33f6-4fe9-bd3d-bdeb84c99cf6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1823_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67eb8cd6-33f6-4fe9-bd3d-bdeb84c99cf6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1823&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1817/2026</t>
+  </si>
+  <si>
+    <t>MONIKA BURG 65701142263</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:27:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22e76b81-90f7-45cc-8d51-4e1b6420c950</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1817_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/22e76b81-90f7-45cc-8d51-4e1b6420c950/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1817&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1799/2026</t>
+  </si>
+  <si>
+    <t>IVAN ŠUKER 80748684057</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:26:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4e09ce7-14fe-4f24-bd11-90cd61bb0caf</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1799_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4e09ce7-14fe-4f24-bd11-90cd61bb0caf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1799&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1796/2026</t>
+  </si>
+  <si>
+    <t>IVANČICA ZEC 62737706756</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:25:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9eb0429-922f-45ad-9d26-44fb9454bbcd</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1796_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9eb0429-922f-45ad-9d26-44fb9454bbcd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1796&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1787/2026</t>
+  </si>
+  <si>
+    <t>TOMA BRIZIĆ 46961738409</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:22:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2ed6acd-f8f0-474d-80c4-e41acf4a2e16</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1787_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2ed6acd-f8f0-474d-80c4-e41acf4a2e16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1787&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1781/2026</t>
+  </si>
+  <si>
+    <t>MIROSLAV-ROBERT GRGUREVIĆ 39751570748</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:20:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e25c444-80a3-4b5a-bb37-18dcac712c53</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1781_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e25c444-80a3-4b5a-bb37-18dcac712c53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1781&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1784/2026</t>
+  </si>
+  <si>
+    <t>ZORAN VIDOVIĆ 45349457019</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:09:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3182ef75-11ee-4d33-8529-85032c1dd746</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1784_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3182ef75-11ee-4d33-8529-85032c1dd746/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1784&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1793/2026</t>
+  </si>
+  <si>
+    <t>MARINA EDELINSKI 54288198230</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:06:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b30ab06-e1fd-438b-8ab5-2a8bc632d731</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1793_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b30ab06-e1fd-438b-8ab5-2a8bc632d731/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1793&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1766/2026</t>
+  </si>
+  <si>
+    <t>DEJAN DURAJLIJA 92041529518</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:04:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3418f51-08fa-4826-a3a8-7d337ee97156</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1766_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3418f51-08fa-4826-a3a8-7d337ee97156/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1766&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1754/2026</t>
+  </si>
+  <si>
+    <t>MILAN RISTIĆ 53832056131</t>
+  </si>
+  <si>
+    <t>23.07.2026. 13:02:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92dc5b67-57b3-44cc-b544-a241fd352301</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1754_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92dc5b67-57b3-44cc-b544-a241fd352301/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1754&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1730/2026</t>
+  </si>
+  <si>
+    <t>MILOVAN TIJANIĆ 34157799783</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:58:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/602a0853-bcfa-4452-a501-b62a166515ce</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1730_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/602a0853-bcfa-4452-a501-b62a166515ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1730&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1721/2026</t>
+  </si>
+  <si>
+    <t>Luka Rožić 95442846639</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:56:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5ede1e1-c7a4-4d5c-98d9-6a80ade16ef3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1721_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5ede1e1-c7a4-4d5c-98d9-6a80ade16ef3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1721&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1697/2026</t>
+  </si>
+  <si>
+    <t>Zlatko Kešinović 01266747265</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:54:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71247282-b788-4cc2-a703-51b2c8310b01</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1697_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71247282-b788-4cc2-a703-51b2c8310b01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1697&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-570/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.02.2026.; Podnesak od 06.11.2025.; Prilog od: 06.11.2025.</t>
+  </si>
+  <si>
+    <t>Ruth-Maria Prskalo 90785064422</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:15:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08bc6008-b3d3-4197-8f1d-66315baca903</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-570_2025-1-1 - Prskalo - prilozi.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/08bc6008-b3d3-4197-8f1d-66315baca903/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=570&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-1679/2026</t>
+  </si>
+  <si>
+    <t>NIKOLINA DRAGIČEVIĆ 47438753606</t>
+  </si>
+  <si>
+    <t>23.07.2026. 12:02:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1226f19c-b389-444f-be9d-08c0508e1baa</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1679_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1226f19c-b389-444f-be9d-08c0508e1baa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1679&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1670/2026</t>
+  </si>
+  <si>
+    <t>MAJA ŠARIĆ 31053411658</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:49:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7925c0dd-b8ef-4510-adac-e087860c9b50</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1670_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7925c0dd-b8ef-4510-adac-e087860c9b50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1670&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1661/2026</t>
+  </si>
+  <si>
+    <t>NATAŠA ŽALAC 54914792913</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:47:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e89fc0be-c930-4d63-b0e3-76daa6835e86</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1661_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e89fc0be-c930-4d63-b0e3-76daa6835e86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1661&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1649/2026</t>
+  </si>
+  <si>
+    <t>MARTINA MOJZEŠ 36421326647</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:45:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/288918a3-3401-4ecb-931f-71094a0e925c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1649_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/288918a3-3401-4ecb-931f-71094a0e925c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1649&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1643/2026</t>
+  </si>
+  <si>
+    <t>DOMINIK STANČIĆ 46506148014</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:39:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4c569c9-64f6-4df9-b05f-9c3efb0b7927</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1643_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4c569c9-64f6-4df9-b05f-9c3efb0b7927/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1643&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1634/2026</t>
+  </si>
+  <si>
+    <t>GOJKO RADIVOJEVIĆ 69189073324</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:36:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d614e8c-4324-460e-9ed2-11ba490437e2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1634_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d614e8c-4324-460e-9ed2-11ba490437e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1634&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1637/2026</t>
+  </si>
+  <si>
+    <t>LUKA CINDRIĆ 60163676794</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:34:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/883f454b-656f-429b-af0a-00dddccdf9c9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1637_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/883f454b-656f-429b-af0a-00dddccdf9c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1637&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1628/2026</t>
+  </si>
+  <si>
+    <t>ANĐELA STANKOVIĆ 32333974825</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:32:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/647be5ee-f5a9-499c-8cce-1a3d48d02356</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1628_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/647be5ee-f5a9-499c-8cce-1a3d48d02356/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1628&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1610/2026</t>
+  </si>
+  <si>
+    <t>DIJANA TATOMIROVIĆ 80494169243</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:21:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4853bbd-6590-4352-83ba-db3d1a6a2ece</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1610_2026-4-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4853bbd-6590-4352-83ba-db3d1a6a2ece/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1610&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pn-42/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Dario Benić 30163559201</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:18:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e557ba52-fde5-4907-ae25-fdcc78bfb591</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e557ba52-fde5-4907-ae25-fdcc78bfb591/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pn&amp;predmet=42&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:18:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/835e97e3-7540-4e57-9159-7c032b0cae30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/835e97e3-7540-4e57-9159-7c032b0cae30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1577/2026</t>
+  </si>
+  <si>
+    <t>Siniša Čeliković 89020227598</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:18:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c404d69-83bd-489f-b8e4-d3d15e9417d5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1577_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c404d69-83bd-489f-b8e4-d3d15e9417d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1577&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2153/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>ŽELJKO GAĆA 86116661375</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:18:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a155e4f8-d2dd-405a-b3ef-49fc2d2b1ae0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2153_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a155e4f8-d2dd-405a-b3ef-49fc2d2b1ae0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2153&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1574/2026</t>
+  </si>
+  <si>
+    <t>DARIO SAMARŽIJA 45703905716</t>
+  </si>
+  <si>
+    <t>23.07.2026. 11:13:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e40f3c38-8cd1-4a04-9a16-ff923611c6f4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1574_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e40f3c38-8cd1-4a04-9a16-ff923611c6f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1574&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2141/2026</t>
+  </si>
+  <si>
+    <t>Ivan Šantek 43112229129</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:55:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7b3453d-a548-4572-b70f-26548293c565</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2141_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7b3453d-a548-4572-b70f-26548293c565/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-958/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-958/2026</t>
+  </si>
+  <si>
+    <t>Jovanka Basara 78535942150; Srđan Basara 93336340961</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:48:06</t>
+  </si>
+  <si>
+    <t>22.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e94346bd-aeda-4ba4-b5ce-9739ea3014a2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e94346bd-aeda-4ba4-b5ce-9739ea3014a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=958&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>rješenje</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:44:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ec59e58-8371-4ea7-990f-5477fee3bded</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ec59e58-8371-4ea7-990f-5477fee3bded/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-121/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Pavle Čakmak</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 2, 32232 Sotin, Hrvatska</t>
+  </si>
+  <si>
+    <t>56545543425</t>
+  </si>
+  <si>
+    <t>Pavle Čakmak 56545543425; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:15:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93398a87-17ec-464c-9256-2ece27477e19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93398a87-17ec-464c-9256-2ece27477e19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2120/2026</t>
+  </si>
+  <si>
+    <t>Mihael Senaši 54645763829</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:11:41</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce3668ca-c158-4537-b744-afe89a9b7060</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2120_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce3668ca-c158-4537-b744-afe89a9b7060/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2120&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-90/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.; Podnesak od 26.03.2026.; Prilog od: 26.03.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Higl 58806329797</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:37:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4e7b132-fe72-4b1a-97d3-87e4c76448e1</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-90_2026-1-1 - P-DO-30_2026-1-1.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4e7b132-fe72-4b1a-97d3-87e4c76448e1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-55/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.; Podnesak od 05.03.2026.; Prilog od: 05.03.2026.</t>
+  </si>
+  <si>
+    <t>Biljana Marić 66839716507</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:34:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2069f553-d961-4ca6-8f67-ee7d410dac4e</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-55_2026-1-1 - P-DO-12_2026-1-1.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2069f553-d961-4ca6-8f67-ee7d410dac4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=55&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1565/2026</t>
+  </si>
+  <si>
+    <t>Luka Babić 79126843031</t>
+  </si>
+  <si>
+    <t>23.07.2026. 09:08:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/451237d5-45aa-4a10-8569-54a7dad47179</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1565_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/451237d5-45aa-4a10-8569-54a7dad47179/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1565&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2114/2026</t>
+  </si>
+  <si>
+    <t>Željko Mažar 07625618397</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:51:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddf60945-a8be-4a90-a331-7d7ad16e69a5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2114_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddf60945-a8be-4a90-a331-7d7ad16e69a5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1547/2026</t>
+  </si>
+  <si>
+    <t>BORISLAV RISTANIĆ 43684050655</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:36:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/add63216-7796-4b53-93c8-a81e6e1b58df</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1547_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/add63216-7796-4b53-93c8-a81e6e1b58df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1547&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1537/2026</t>
+  </si>
+  <si>
+    <t>SEVERINA BOGDAN 47673109765</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:32:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bde1401-8b01-4e9f-8dd1-2d731e416e11</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1537_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bde1401-8b01-4e9f-8dd1-2d731e416e11/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1537&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1519/2026</t>
+  </si>
+  <si>
+    <t>DUŠKO LESKOVAC 49475004534</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:27:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0073275-8679-4b13-9b6b-c0984a518fca</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1519_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0073275-8679-4b13-9b6b-c0984a518fca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1519&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1504/2026</t>
+  </si>
+  <si>
+    <t>23.07.2026. 08:25:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d051bf4d-607e-437a-938f-852d2153b46a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1504_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d051bf4d-607e-437a-938f-852d2153b46a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1504&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SRĐAN DIVIĆ</t>
+  </si>
+  <si>
+    <t>SRĐAN DIVIĆ 28194477186</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:27</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82a65bf3-2b98-4e27-8bde-93e4414b0957</t>
+  </si>
+  <si>
+    <t>16.382283.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82a65bf3-2b98-4e27-8bde-93e4414b0957/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2028/2026</t>
+  </si>
+  <si>
+    <t>rješenje Lenđer Vladislav</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:06:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cba3a162-67fc-4df2-bd28-e2c990f26ad4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cba3a162-67fc-4df2-bd28-e2c990f26ad4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2028&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2591/2026</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:00:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a42ebfe7-a94c-4013-8151-c75c8e01def1</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a42ebfe7-a94c-4013-8151-c75c8e01def1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2591&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-452/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.07.2026. 13:10:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51a6341a-e905-4346-8112-8895ef2cade7</t>
+  </si>
+  <si>
+    <t>Rješenje - postavljanje privremenog zastupnika.pdf O259O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51a6341a-e905-4346-8112-8895ef2cade7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=452&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-112/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Milanović</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 8627, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>02007038653</t>
+  </si>
+  <si>
+    <t>Aleksandar Milanović 02007038653; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:52:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e396ad7-8f8e-4f4d-865f-124f32c94186</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e396ad7-8f8e-4f4d-865f-124f32c94186/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=112&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIROSLAV-ROBERT GRGUREVIĆ</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:29:24</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/447c51cd-7c33-4b1a-9b9b-362b073a5a75</t>
+  </si>
+  <si>
+    <t>16.381950.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/447c51cd-7c33-4b1a-9b9b-362b073a5a75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DEJAN VUKOVIĆ</t>
+  </si>
+  <si>
+    <t>DEJAN VUKOVIĆ 64927799363</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:29:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1158b364-2e63-4276-a7a7-ca61c287d27c</t>
+  </si>
+  <si>
+    <t>16.381799.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1158b364-2e63-4276-a7a7-ca61c287d27c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>pok. Stoja Petrović</t>
+  </si>
+  <si>
+    <t>MIJODRAG PETROVIĆ 79731245976; MILADIN PETROVIĆ 71742022950; MILORAD PETROVIĆ 11028187430; STOJA PETROVIĆ 00499024246</t>
+  </si>
+  <si>
+    <t>20.07.2026. 16:12:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff54f1fb-df8c-4392-9d65-b8377343c8e3</t>
+  </si>
+  <si>
+    <t>SKM_28726072016570.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff54f1fb-df8c-4392-9d65-b8377343c8e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>pok. Zvonko Hudak</t>
+  </si>
+  <si>
+    <t>DUBRAVKA HUDAK 60049679249; NATAŠA VEN 06300515662; ZVONKO HUDAK 76623137053; ŽELJKO LACKOVIĆ 01979996404</t>
+  </si>
+  <si>
+    <t>20.07.2026. 13:46:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ce55ba6-ede6-4051-b3b3-1867aceb11c2</t>
+  </si>
+  <si>
+    <t>SKM_28726072014300.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ce55ba6-ede6-4051-b3b3-1867aceb11c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DALIBOR SIMIĆ</t>
+  </si>
+  <si>
+    <t>DALIBOR SIMIĆ 78322261498</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:33:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8748df4-87ea-40fc-b189-c1b60d09340f</t>
+  </si>
+  <si>
+    <t>16.381930.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8748df4-87ea-40fc-b189-c1b60d09340f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2233/2026</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:39:19</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/753cdab7-1a43-45c8-9b5c-8bc6b5f3b2d5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/753cdab7-1a43-45c8-9b5c-8bc6b5f3b2d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2233&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-316/2026</t>
+  </si>
+  <si>
+    <t>Rješenje Z-316/2026</t>
+  </si>
+  <si>
+    <t>16.07.2026. 10:13:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82ff230e-f74b-4d56-8a8b-7cf49fd1bbfe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82ff230e-f74b-4d56-8a8b-7cf49fd1bbfe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=316&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DARKO KULJIĆ</t>
+  </si>
+  <si>
+    <t>DARKO KULJIĆ 69190330657</t>
+  </si>
+  <si>
+    <t>16.07.2026. 03:27:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a09fcf79-3e62-4039-b14a-c0c751039749</t>
+  </si>
+  <si>
+    <t>16.381240.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a09fcf79-3e62-4039-b14a-c0c751039749/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KRISTINA BOŽIĆ</t>
+  </si>
+  <si>
+    <t>KRISTINA BOŽIĆ 63787417141</t>
+  </si>
+  <si>
+    <t>15.07.2026. 03:30:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c119350-f575-4842-9964-0ddde0da9572</t>
+  </si>
+  <si>
+    <t>16.381254.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c119350-f575-4842-9964-0ddde0da9572/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SANJA AUGUSTINOVIĆ</t>
+  </si>
+  <si>
+    <t>SANJA AUGUSTINOVIĆ 37026004763</t>
+  </si>
+  <si>
+    <t>14.07.2026. 03:26:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d989bfdf-cb24-4a69-b05c-84c7a9fa3a0f</t>
+  </si>
+  <si>
+    <t>16.381524.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d989bfdf-cb24-4a69-b05c-84c7a9fa3a0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2160/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2160/2026</t>
+  </si>
+  <si>
+    <t>Tena Knezović 93272817546</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:43:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1059336-e677-4474-a09d-48a1c80f1482</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1059336-e677-4474-a09d-48a1c80f1482/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2160&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-746/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-746/2026</t>
+  </si>
+  <si>
+    <t>Brankica Jalšovec 00662022514</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:26:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4af0e928-880f-4f52-8ae4-1050799ef4d1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4af0e928-880f-4f52-8ae4-1050799ef4d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=746&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:21:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5fef089-f741-4705-99a0-fffa267dc914</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5fef089-f741-4705-99a0-fffa267dc914/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>13.07.2026. 09:21:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c5cf1a0-6241-49c7-8efd-52a218d23601</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c5cf1a0-6241-49c7-8efd-52a218d23601/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2122/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2122/2026</t>
+  </si>
+  <si>
+    <t>Pelagia Fournadjieva 11530552795</t>
+  </si>
+  <si>
+    <t>13.07.2026. 08:18:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4dbce4d-9f36-472c-a2f1-c4d70c2cac6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4dbce4d-9f36-472c-a2f1-c4d70c2cac6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2122&amp;godina=2026</t>
   </si>
   <si>
     <t>Z-2185/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2185/2026</t>
   </si>
   <si>
     <t>Vesna Petković 04231558675</t>
   </si>
   <si>
     <t>09.07.2026. 13:29:05</t>
   </si>
   <si>
-    <t>08.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3cc39650-f2e3-4b05-b390-8008738ea5aa</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3cc39650-f2e3-4b05-b390-8008738ea5aa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2185&amp;godina=2026</t>
   </si>
   <si>
-    <t>rješenje</t>
-[...4 lines deleted...]
-  <si>
     <t>09.07.2026. 13:28:11</t>
   </si>
   <si>
     <t>09.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7ac866c0-f2e2-4642-83b7-8444e5c2a665</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7ac866c0-f2e2-4642-83b7-8444e5c2a665/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>P Ob-231/2024</t>
-[...600 lines deleted...]
-  <si>
     <t>Z-2211/2026</t>
   </si>
   <si>
     <t>07.07.2026. 14:19:22</t>
   </si>
   <si>
-    <t>07.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/680d94d5-f814-4ffc-aad7-fd9e433da4ff</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/680d94d5-f814-4ffc-aad7-fd9e433da4ff/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2211&amp;godina=2026</t>
   </si>
   <si>
-    <t>K-132/2024</t>
-[...175 lines deleted...]
-  <si>
     <t>Sp-133/2026</t>
   </si>
   <si>
     <t>Oglas od 07.07.2026.</t>
   </si>
   <si>
     <t>Lazar Živković</t>
   </si>
   <si>
     <t>Bulićeva 34, 32227 Borovo, Hrvatska</t>
   </si>
   <si>
     <t>00290392802</t>
   </si>
   <si>
     <t>Lazar Živković 00290392802; Svima zainteresiranima</t>
   </si>
   <si>
     <t>07.07.2026. 12:10:35</t>
   </si>
   <si>
-    <t>21.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f59405c3-c698-42dd-9cf1-236238b4e56b</t>
   </si>
   <si>
-    <t>Dopis.pdf O374O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f59405c3-c698-42dd-9cf1-236238b4e56b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=133&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-960/2026</t>
-[...269 lines deleted...]
-  <si>
     <t>Z-1064/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-1064/2026</t>
   </si>
   <si>
     <t>NAČELO d.o.o. 27320852453</t>
   </si>
   <si>
     <t>06.07.2026. 11:30:41</t>
   </si>
   <si>
-    <t>05.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/71cce9ae-baef-45e4-b187-78721863dc1b</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/71cce9ae-baef-45e4-b187-78721863dc1b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=1064&amp;godina=2026</t>
   </si>
   <si>
     <t>06.07.2026. 11:18:46</t>
   </si>
   <si>
-    <t>06.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cdfc0c89-ecf0-4c8d-a309-590cf7f40e51</t>
   </si>
   <si>
     <t>Z-1064-26.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cdfc0c89-ecf0-4c8d-a309-590cf7f40e51/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Ovrv-1738/2026</t>
-[...298 lines deleted...]
-  <si>
     <t>Z-2270/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-2270/2026</t>
   </si>
   <si>
     <t>Franko Baković 84247756782</t>
   </si>
   <si>
     <t>03.07.2026. 09:57:29</t>
   </si>
   <si>
-    <t>04.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/859be108-8480-4dc9-aec1-82a34864ea73</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/859be108-8480-4dc9-aec1-82a34864ea73/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2270&amp;godina=2026</t>
   </si>
   <si>
     <t>03.07.2026. 09:50:04</t>
   </si>
   <si>
-    <t>03.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e86a1ee5-c6e3-4d57-bc60-693605bf9442</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e86a1ee5-c6e3-4d57-bc60-693605bf9442/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Pr-7/2026</t>
-[...127 lines deleted...]
-  <si>
     <t>Sp-119/2026</t>
   </si>
   <si>
     <t>Oglas od 30.06.2026.</t>
   </si>
   <si>
     <t>Dejan Arbutina</t>
   </si>
   <si>
     <t>Željeznička 34 A, 32227 Borovo, Hrvatska</t>
   </si>
   <si>
     <t>99456983904</t>
   </si>
   <si>
     <t>Dejan Arbutina 99456983904; Svima zainteresiranima</t>
   </si>
   <si>
     <t>01.07.2026. 08:50:10</t>
   </si>
   <si>
-    <t>15.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42ae8057-fe02-4fb8-9db1-bf76c14284e7</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42ae8057-fe02-4fb8-9db1-bf76c14284e7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=119&amp;godina=2026</t>
   </si>
   <si>
-    <t>Pok. Suknović Ljubica</t>
-[...235 lines deleted...]
-  <si>
     <t>Sp-120/2026</t>
   </si>
   <si>
     <t>Oglas od 25.06.2026.</t>
   </si>
   <si>
     <t>Blanka Domazetović</t>
   </si>
   <si>
     <t>Fruškogorska 17, 32235 Bapska, Hrvatska</t>
   </si>
   <si>
     <t>28803930161</t>
   </si>
   <si>
     <t>Blanka Domazetović 28803930161; svim zaniteresiranima</t>
   </si>
   <si>
     <t>25.06.2026. 10:34:50</t>
   </si>
   <si>
-    <t>10.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/76aeb449-8023-4ff2-be89-2e53c17c49cc</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/76aeb449-8023-4ff2-be89-2e53c17c49cc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=120&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-122/2026</t>
   </si>
   <si>
     <t>Veljko Petričević</t>
   </si>
   <si>
     <t>Radnička 22, 32227 Borovo, Hrvatska</t>
   </si>
   <si>
     <t>10594772409</t>
   </si>
   <si>
     <t>Veljko Petričević 10594772409; svim zainteresiranima</t>
   </si>
   <si>
     <t>25.06.2026. 08:19:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/df87d1e6-6df2-49fa-8589-0a81be0f194d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/df87d1e6-6df2-49fa-8589-0a81be0f194d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=122&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - DOMAGOJ LAMPERT</t>
-[...88 lines deleted...]
-  <si>
     <t>Sp-115/2026</t>
   </si>
   <si>
     <t>Oglas od 18.06.2026.</t>
   </si>
   <si>
     <t>Jadranka Monar</t>
   </si>
   <si>
     <t>Ulica Hrvatskih Branitelja 24, 32229 Petrovci, Hrvatska</t>
   </si>
   <si>
     <t>48102484135</t>
   </si>
   <si>
     <t>Jadranka Monar 48102484135; Svim zainteresiranima</t>
   </si>
   <si>
     <t>18.06.2026. 12:50:59</t>
   </si>
   <si>
     <t>02.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/630348a8-e1b5-487e-97a1-a3b171674c51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/630348a8-e1b5-487e-97a1-a3b171674c51/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=115&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-2125/2026</t>
-[...91 lines deleted...]
-  <si>
     <t>O-191/2026</t>
   </si>
   <si>
     <t>Poziv nasljednicima iza pok. Đure Majačić (Antun), Bapska</t>
   </si>
   <si>
     <t>17.06.2026. 09:08:07</t>
   </si>
   <si>
     <t>18.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21fb4eba-647d-429a-bc6d-f2a9c35d7e5c</t>
   </si>
   <si>
     <t>OGLAS SUD - POK. ĐURO MAJAČIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21fb4eba-647d-429a-bc6d-f2a9c35d7e5c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=191&amp;godina=2026</t>
   </si>
   <si>
     <t>O-389/2026</t>
   </si>
   <si>
     <t>Poziv nasljednicima iza pok. Flavije (Mijo) Duduković rođ. Duduković, Vukovar</t>
   </si>
   <si>
     <t>16.06.2026. 09:19:05</t>
   </si>
   <si>
     <t>17.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d6ecb2c-b298-4690-98b4-14659a79e540</t>
   </si>
   <si>
     <t>OGLAS SUD - POK. FLAVIJA DUDUKOVIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d6ecb2c-b298-4690-98b4-14659a79e540/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=389&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-114/2026</t>
-[...28 lines deleted...]
-  <si>
     <t>Oglas - ostavinski postupak iza pok. Simune Ristić</t>
   </si>
   <si>
     <t>SIMUNA RISTIĆ 07553905003</t>
   </si>
   <si>
     <t>10.06.2026. 13:49:54</t>
   </si>
   <si>
     <t>09.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1fb03669-0d67-46e4-aa05-da349137ff27</t>
   </si>
   <si>
     <t>Oglasna ploča Simuna Ristić.pdf; OGLAS_NN_OSTAVINA_SIMUNA_RISTIĆ.odt</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1fb03669-0d67-46e4-aa05-da349137ff27/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-109/2026</t>
-[...547 lines deleted...]
-  <si>
     <t>Pokojni Rade Ilić</t>
   </si>
   <si>
     <t>Desa Ilić; Mira Kostadinović; Nada Bajić; RADE ILIĆ; Slava Starčević; Vesna Marić; Vladimir Jarić; ŽELJKO JARIĆ 40111977439</t>
   </si>
   <si>
     <t>29.05.2026. 08:21:59</t>
   </si>
   <si>
     <t>21.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eff4fa7e-e5f7-4060-80b0-c1d84951c862</t>
   </si>
   <si>
     <t>SKM_28726052909060.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eff4fa7e-e5f7-4060-80b0-c1d84951c862/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-100/2026</t>
-[...31 lines deleted...]
-  <si>
     <t>Pok. Bako Maria</t>
   </si>
   <si>
     <t>MARIA BAKO 93670616728; ZLATKO BAKO 93970682445</t>
   </si>
   <si>
     <t>26.05.2026. 10:54:51</t>
   </si>
   <si>
     <t>15.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/970ae04a-70c2-48e6-925d-0d3578845fb9</t>
   </si>
   <si>
     <t>SKM_28726052611390.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/970ae04a-70c2-48e6-925d-0d3578845fb9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>O-179/2026</t>
   </si>
   <si>
     <t>Poziv nasljednicima iza pok. Mire (Nikola) Ganić rođ. Balać, Vukovar</t>
@@ -4179,156 +6065,129 @@
   <si>
     <t>16.03.2026. 10:08:16</t>
   </si>
   <si>
     <t>16.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4b948aac-9d5b-4209-94be-62efe79eac29</t>
   </si>
   <si>
     <t>Oglas ostavina Miloš Radić.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4b948aac-9d5b-4209-94be-62efe79eac29/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>O-178/2024</t>
   </si>
   <si>
     <t>Poziv nasljednicima iza pok. Ivice Leutar (Tadija), Vukovar</t>
   </si>
   <si>
     <t>03.03.2026. 11:21:20</t>
   </si>
   <si>
-    <t>04.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e833301d-f69a-4bf7-8deb-82af5d98e153</t>
   </si>
   <si>
     <t>OGLAS SUD - POK. IVICA LEUTAR.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e833301d-f69a-4bf7-8deb-82af5d98e153/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=178&amp;godina=2024</t>
   </si>
   <si>
     <t>O-115/2026</t>
   </si>
   <si>
     <t>Oglas, O-115/2026, UPP/OS-O-50/2026</t>
   </si>
   <si>
     <t>Svi koji imaju pravni interes</t>
   </si>
   <si>
     <t>02.03.2026. 13:45:04</t>
   </si>
   <si>
-    <t>07.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/915b94d1-7b04-4498-8c4c-569b5d09e563</t>
   </si>
   <si>
     <t>SKM_22726030222301.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/915b94d1-7b04-4498-8c4c-569b5d09e563/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=115&amp;godina=2026</t>
   </si>
   <si>
     <t>O-22/2026</t>
   </si>
   <si>
     <t>Oglas, O-22/2026, UPP-OS-O-18/2026</t>
   </si>
   <si>
     <t>25.02.2026. 16:13:50</t>
   </si>
   <si>
     <t>01.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0b7c2edf-721d-4f3b-bc07-1d25c48c0e0a</t>
   </si>
   <si>
     <t>SKM_22726022604400.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0b7c2edf-721d-4f3b-bc07-1d25c48c0e0a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=22&amp;godina=2026</t>
   </si>
   <si>
     <t>O-847/2025</t>
   </si>
   <si>
     <t>Poziv nasljednicima iza pok. Jadrana Dević (Novo), Vukovar</t>
   </si>
   <si>
     <t>12.02.2026. 12:32:26</t>
   </si>
   <si>
-    <t>13.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d1a8a24f-6e7d-4a11-bba8-1fe6d905a5a0</t>
   </si>
   <si>
     <t>OBJAVA OGLASA - SUD - POK. JADRAN DEVIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d1a8a24f-6e7d-4a11-bba8-1fe6d905a5a0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=847&amp;godina=2025</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/60279ef2-d13e-4205-9701-9123c997b176/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-191/2024</t>
   </si>
   <si>
     <t>Rješenje od 17.07.2025.</t>
   </si>
   <si>
     <t>Ružica Dufek</t>
   </si>
   <si>
     <t>Sinjske Alke 8, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>65494000176</t>
   </si>
   <si>
     <t>Ružica Dufek 65494000176; Svima zainteresiranima</t>
   </si>
   <si>
     <t>18.07.2025. 08:32:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01</t>
   </si>
@@ -5535,51 +7394,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N246"/>
+  <dimension ref="A1:N326"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -5634,9495 +7493,12581 @@
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J4" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="L4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="M4" t="s">
         <v>37</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G5"/>
+        <v>40</v>
+      </c>
+      <c r="E5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" t="s">
+        <v>42</v>
+      </c>
+      <c r="G5" t="s">
+        <v>43</v>
+      </c>
       <c r="H5" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L5" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N5" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G6"/>
+        <v>51</v>
+      </c>
+      <c r="E6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" t="s">
+        <v>53</v>
+      </c>
+      <c r="G6" t="s">
+        <v>54</v>
+      </c>
       <c r="H6" t="s">
+        <v>55</v>
+      </c>
+      <c r="I6" t="s">
+        <v>56</v>
+      </c>
+      <c r="J6" t="s">
+        <v>29</v>
+      </c>
+      <c r="K6" t="s">
+        <v>57</v>
+      </c>
+      <c r="L6" t="s">
         <v>47</v>
       </c>
-      <c r="I6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M6" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="N6" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="I7" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="J7" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K7" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="L7" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="M7" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="N7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G8"/>
+        <v>68</v>
+      </c>
+      <c r="E8" t="s">
+        <v>69</v>
+      </c>
+      <c r="F8" t="s">
+        <v>70</v>
+      </c>
+      <c r="G8" t="s">
+        <v>71</v>
+      </c>
       <c r="H8" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="I8" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="J8" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K8" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="L8" t="s">
-        <v>64</v>
+        <v>47</v>
       </c>
       <c r="M8" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="N8" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
       <c r="D9" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
       <c r="I9" t="s">
-        <v>69</v>
+        <v>80</v>
       </c>
       <c r="J9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K9" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="L9" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="M9" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="N9" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      <c r="G10"/>
+        <v>86</v>
+      </c>
+      <c r="E10" t="s">
+        <v>87</v>
+      </c>
+      <c r="F10" t="s">
+        <v>88</v>
+      </c>
+      <c r="G10" t="s">
+        <v>89</v>
+      </c>
       <c r="H10" t="s">
-        <v>75</v>
+        <v>90</v>
       </c>
       <c r="I10" t="s">
-        <v>76</v>
+        <v>91</v>
       </c>
       <c r="J10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="K10" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="L10" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="M10" t="s">
-        <v>79</v>
+        <v>93</v>
       </c>
       <c r="N10" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="I11" t="s">
-        <v>83</v>
+        <v>98</v>
       </c>
       <c r="J11" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="K11" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="L11" t="s">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="M11" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="N11" t="s">
-        <v>87</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>88</v>
+        <v>104</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>105</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>89</v>
+        <v>106</v>
       </c>
       <c r="I12" t="s">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="J12" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="K12" t="s">
-        <v>91</v>
+        <v>108</v>
       </c>
       <c r="L12" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="M12" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="N12" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>95</v>
+        <v>112</v>
       </c>
       <c r="D13" t="s">
-        <v>17</v>
+        <v>113</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>96</v>
+        <v>114</v>
       </c>
       <c r="I13" t="s">
-        <v>97</v>
+        <v>115</v>
       </c>
       <c r="J13" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="K13" t="s">
-        <v>98</v>
+        <v>116</v>
       </c>
       <c r="L13" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="M13" t="s">
-        <v>100</v>
+        <v>118</v>
       </c>
       <c r="N13" t="s">
-        <v>101</v>
+        <v>119</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="D14" t="s">
-        <v>17</v>
+        <v>121</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>103</v>
+        <v>122</v>
       </c>
       <c r="I14" t="s">
-        <v>104</v>
+        <v>123</v>
       </c>
       <c r="J14" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="K14" t="s">
-        <v>105</v>
+        <v>124</v>
       </c>
       <c r="L14" t="s">
-        <v>106</v>
+        <v>125</v>
       </c>
       <c r="M14" t="s">
-        <v>107</v>
+        <v>126</v>
       </c>
       <c r="N14" t="s">
-        <v>108</v>
+        <v>127</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="D15" t="s">
-        <v>17</v>
+        <v>129</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="I15" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
       <c r="J15" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="K15" t="s">
-        <v>112</v>
+        <v>132</v>
       </c>
       <c r="L15" t="s">
-        <v>113</v>
+        <v>125</v>
       </c>
       <c r="M15" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="N15" t="s">
-        <v>115</v>
+        <v>134</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="D16" t="s">
-        <v>17</v>
+        <v>136</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>117</v>
+        <v>137</v>
       </c>
       <c r="I16" t="s">
-        <v>118</v>
+        <v>138</v>
       </c>
       <c r="J16" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="K16" t="s">
-        <v>119</v>
+        <v>139</v>
       </c>
       <c r="L16" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="M16" t="s">
-        <v>121</v>
+        <v>140</v>
       </c>
       <c r="N16" t="s">
-        <v>122</v>
+        <v>141</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="D17" t="s">
-        <v>17</v>
+        <v>143</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>124</v>
+        <v>144</v>
       </c>
       <c r="I17" t="s">
+        <v>145</v>
+      </c>
+      <c r="J17" t="s">
+        <v>99</v>
+      </c>
+      <c r="K17" t="s">
+        <v>146</v>
+      </c>
+      <c r="L17" t="s">
         <v>125</v>
       </c>
-      <c r="J17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M17" t="s">
-        <v>128</v>
+        <v>147</v>
       </c>
       <c r="N17" t="s">
-        <v>129</v>
+        <v>148</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>130</v>
+        <v>60</v>
       </c>
       <c r="D18" t="s">
-        <v>17</v>
+        <v>149</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="I18" t="s">
-        <v>132</v>
+        <v>151</v>
       </c>
       <c r="J18" t="s">
-        <v>20</v>
+        <v>152</v>
       </c>
       <c r="K18" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="L18" t="s">
-        <v>134</v>
+        <v>154</v>
       </c>
       <c r="M18" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>155</v>
+      </c>
+      <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>138</v>
+        <v>158</v>
       </c>
       <c r="I19" t="s">
-        <v>139</v>
+        <v>159</v>
       </c>
       <c r="J19" t="s">
-        <v>20</v>
+        <v>99</v>
       </c>
       <c r="K19" t="s">
-        <v>140</v>
+        <v>160</v>
       </c>
       <c r="L19" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="M19" t="s">
-        <v>142</v>
+        <v>162</v>
       </c>
       <c r="N19" t="s">
-        <v>143</v>
+        <v>163</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>145</v>
+        <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>146</v>
-[...9 lines deleted...]
-      </c>
+        <v>164</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
       <c r="H20" t="s">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="I20" t="s">
-        <v>151</v>
+        <v>166</v>
       </c>
       <c r="J20" t="s">
         <v>152</v>
       </c>
       <c r="K20" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="L20" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="M20" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="D21" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="I21" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="J21" t="s">
         <v>20</v>
       </c>
       <c r="K21" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="L21" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="M21" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="N21" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="D22" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="I22" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="J22" t="s">
-        <v>169</v>
+        <v>20</v>
       </c>
       <c r="K22" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="L22" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="M22" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="N22" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C23"/>
       <c r="D23" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="I23" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="J23" t="s">
-        <v>20</v>
+        <v>185</v>
       </c>
       <c r="K23" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="L23" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="M23" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>188</v>
+      </c>
+      <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24"/>
       <c r="D24" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="I24" t="s">
+        <v>191</v>
+      </c>
+      <c r="J24" t="s">
         <v>185</v>
       </c>
-      <c r="J24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K24" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="L24" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="M24" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="I25" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="J25" t="s">
-        <v>152</v>
+        <v>185</v>
       </c>
       <c r="K25" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="L25" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="M25" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      </c>
+        <v>200</v>
+      </c>
+      <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="D26" t="s">
-        <v>195</v>
+        <v>78</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="I26" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="J26" t="s">
         <v>20</v>
       </c>
       <c r="K26" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="L26" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="M26" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="N26" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="D27" t="s">
-        <v>158</v>
+        <v>78</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="I27" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="J27" t="s">
         <v>20</v>
       </c>
       <c r="K27" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="L27" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="M27" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="N27" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D28" t="s">
-        <v>210</v>
+        <v>78</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="I28" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="J28" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="K28" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="L28" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="M28" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="N28" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="D29" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="I29" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="J29" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="K29" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="L29" t="s">
-        <v>214</v>
+        <v>31</v>
       </c>
       <c r="M29" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="N29" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D30" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="I30" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="J30" t="s">
-        <v>169</v>
+        <v>20</v>
       </c>
       <c r="K30" t="s">
+        <v>231</v>
+      </c>
+      <c r="L30" t="s">
+        <v>31</v>
+      </c>
+      <c r="M30" t="s">
+        <v>232</v>
+      </c>
+      <c r="N30" t="s">
         <v>228</v>
-      </c>
-[...7 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="D31" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="I31" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="J31" t="s">
-        <v>169</v>
+        <v>29</v>
       </c>
       <c r="K31" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="L31" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="M31" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="N31" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="D32" t="s">
-        <v>237</v>
-[...3 lines deleted...]
-      <c r="G32"/>
+        <v>242</v>
+      </c>
+      <c r="E32" t="s">
+        <v>243</v>
+      </c>
+      <c r="F32" t="s">
+        <v>244</v>
+      </c>
+      <c r="G32" t="s">
+        <v>245</v>
+      </c>
       <c r="H32" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="I32" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="J32" t="s">
-        <v>169</v>
+        <v>20</v>
       </c>
       <c r="K32" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="L32" t="s">
-        <v>241</v>
+        <v>47</v>
       </c>
       <c r="M32" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="N32" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="D33" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      <c r="G33"/>
+        <v>252</v>
+      </c>
+      <c r="E33" t="s">
+        <v>253</v>
+      </c>
+      <c r="F33" t="s">
+        <v>254</v>
+      </c>
+      <c r="G33" t="s">
+        <v>255</v>
+      </c>
       <c r="H33" t="s">
-        <v>245</v>
+        <v>256</v>
       </c>
       <c r="I33" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="J33" t="s">
-        <v>169</v>
+        <v>258</v>
       </c>
       <c r="K33" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="L33" t="s">
-        <v>229</v>
+        <v>260</v>
       </c>
       <c r="M33" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
       <c r="N33" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
       <c r="D34" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      <c r="G34"/>
+        <v>252</v>
+      </c>
+      <c r="E34" t="s">
+        <v>264</v>
+      </c>
+      <c r="F34" t="s">
+        <v>265</v>
+      </c>
+      <c r="G34" t="s">
+        <v>266</v>
+      </c>
       <c r="H34" t="s">
-        <v>251</v>
+        <v>267</v>
       </c>
       <c r="I34" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="J34" t="s">
-        <v>169</v>
+        <v>258</v>
       </c>
       <c r="K34" t="s">
-        <v>253</v>
+        <v>269</v>
       </c>
       <c r="L34" t="s">
-        <v>229</v>
+        <v>260</v>
       </c>
       <c r="M34" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="N34" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="D35" t="s">
-        <v>257</v>
-[...3 lines deleted...]
-      <c r="G35"/>
+        <v>252</v>
+      </c>
+      <c r="E35" t="s">
+        <v>273</v>
+      </c>
+      <c r="F35" t="s">
+        <v>274</v>
+      </c>
+      <c r="G35" t="s">
+        <v>275</v>
+      </c>
       <c r="H35" t="s">
-        <v>211</v>
+        <v>276</v>
       </c>
       <c r="I35" t="s">
+        <v>277</v>
+      </c>
+      <c r="J35" t="s">
         <v>258</v>
       </c>
-      <c r="J35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K35" t="s">
-        <v>259</v>
+        <v>278</v>
       </c>
       <c r="L35" t="s">
-        <v>214</v>
+        <v>260</v>
       </c>
       <c r="M35" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
       <c r="N35" t="s">
-        <v>261</v>
+        <v>280</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>262</v>
+        <v>281</v>
       </c>
       <c r="D36" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      <c r="G36"/>
+        <v>252</v>
+      </c>
+      <c r="E36" t="s">
+        <v>282</v>
+      </c>
+      <c r="F36" t="s">
+        <v>283</v>
+      </c>
+      <c r="G36" t="s">
+        <v>284</v>
+      </c>
       <c r="H36" t="s">
-        <v>263</v>
+        <v>285</v>
       </c>
       <c r="I36" t="s">
-        <v>264</v>
+        <v>286</v>
       </c>
       <c r="J36" t="s">
-        <v>169</v>
+        <v>258</v>
       </c>
       <c r="K36" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
       <c r="L36" t="s">
-        <v>229</v>
+        <v>260</v>
       </c>
       <c r="M36" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
       <c r="N36" t="s">
-        <v>267</v>
+        <v>289</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>268</v>
+        <v>290</v>
       </c>
       <c r="D37" t="s">
-        <v>269</v>
+        <v>291</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>238</v>
+        <v>292</v>
       </c>
       <c r="I37" t="s">
-        <v>270</v>
+        <v>293</v>
       </c>
       <c r="J37" t="s">
-        <v>152</v>
+        <v>20</v>
       </c>
       <c r="K37" t="s">
-        <v>271</v>
+        <v>294</v>
       </c>
       <c r="L37" t="s">
-        <v>214</v>
+        <v>295</v>
       </c>
       <c r="M37" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
       <c r="N37" t="s">
-        <v>273</v>
+        <v>297</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>274</v>
+        <v>298</v>
       </c>
       <c r="D38" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-      <c r="G38"/>
+        <v>252</v>
+      </c>
+      <c r="E38" t="s">
+        <v>299</v>
+      </c>
+      <c r="F38" t="s">
+        <v>300</v>
+      </c>
+      <c r="G38" t="s">
+        <v>301</v>
+      </c>
       <c r="H38" t="s">
-        <v>276</v>
+        <v>302</v>
       </c>
       <c r="I38" t="s">
-        <v>277</v>
+        <v>303</v>
       </c>
       <c r="J38" t="s">
-        <v>152</v>
+        <v>258</v>
       </c>
       <c r="K38" t="s">
-        <v>278</v>
+        <v>304</v>
       </c>
       <c r="L38" t="s">
-        <v>214</v>
+        <v>260</v>
       </c>
       <c r="M38" t="s">
-        <v>279</v>
+        <v>305</v>
       </c>
       <c r="N38" t="s">
-        <v>280</v>
+        <v>306</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>281</v>
+        <v>307</v>
       </c>
       <c r="D39" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      <c r="G39"/>
+        <v>252</v>
+      </c>
+      <c r="E39" t="s">
+        <v>308</v>
+      </c>
+      <c r="F39" t="s">
+        <v>309</v>
+      </c>
+      <c r="G39" t="s">
+        <v>310</v>
+      </c>
       <c r="H39" t="s">
-        <v>283</v>
+        <v>311</v>
       </c>
       <c r="I39" t="s">
-        <v>284</v>
+        <v>312</v>
       </c>
       <c r="J39" t="s">
-        <v>152</v>
+        <v>258</v>
       </c>
       <c r="K39" t="s">
-        <v>285</v>
+        <v>313</v>
       </c>
       <c r="L39" t="s">
-        <v>214</v>
+        <v>260</v>
       </c>
       <c r="M39" t="s">
-        <v>286</v>
+        <v>314</v>
       </c>
       <c r="N39" t="s">
-        <v>287</v>
+        <v>315</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>281</v>
+        <v>316</v>
       </c>
       <c r="D40" t="s">
-        <v>282</v>
-[...3 lines deleted...]
-      <c r="G40"/>
+        <v>252</v>
+      </c>
+      <c r="E40" t="s">
+        <v>317</v>
+      </c>
+      <c r="F40" t="s">
+        <v>318</v>
+      </c>
+      <c r="G40" t="s">
+        <v>319</v>
+      </c>
       <c r="H40" t="s">
-        <v>288</v>
+        <v>320</v>
       </c>
       <c r="I40" t="s">
-        <v>289</v>
+        <v>321</v>
       </c>
       <c r="J40" t="s">
-        <v>152</v>
+        <v>258</v>
       </c>
       <c r="K40" t="s">
-        <v>290</v>
+        <v>322</v>
       </c>
       <c r="L40" t="s">
-        <v>214</v>
+        <v>260</v>
       </c>
       <c r="M40" t="s">
-        <v>291</v>
+        <v>323</v>
       </c>
       <c r="N40" t="s">
-        <v>287</v>
+        <v>324</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>292</v>
+        <v>325</v>
       </c>
       <c r="D41" t="s">
-        <v>293</v>
-[...3 lines deleted...]
-      <c r="G41"/>
+        <v>252</v>
+      </c>
+      <c r="E41" t="s">
+        <v>326</v>
+      </c>
+      <c r="F41" t="s">
+        <v>327</v>
+      </c>
+      <c r="G41" t="s">
+        <v>328</v>
+      </c>
       <c r="H41" t="s">
-        <v>294</v>
+        <v>329</v>
       </c>
       <c r="I41" t="s">
-        <v>295</v>
+        <v>330</v>
       </c>
       <c r="J41" t="s">
-        <v>152</v>
+        <v>258</v>
       </c>
       <c r="K41" t="s">
-        <v>296</v>
+        <v>331</v>
       </c>
       <c r="L41" t="s">
-        <v>297</v>
+        <v>260</v>
       </c>
       <c r="M41" t="s">
-        <v>298</v>
+        <v>332</v>
       </c>
       <c r="N41" t="s">
-        <v>299</v>
+        <v>333</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>300</v>
+        <v>334</v>
       </c>
       <c r="D42" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      <c r="G42"/>
+        <v>252</v>
+      </c>
+      <c r="E42" t="s">
+        <v>335</v>
+      </c>
+      <c r="F42" t="s">
+        <v>336</v>
+      </c>
+      <c r="G42" t="s">
+        <v>337</v>
+      </c>
       <c r="H42" t="s">
-        <v>302</v>
+        <v>338</v>
       </c>
       <c r="I42" t="s">
-        <v>303</v>
+        <v>339</v>
       </c>
       <c r="J42" t="s">
-        <v>304</v>
+        <v>258</v>
       </c>
       <c r="K42" t="s">
-        <v>305</v>
+        <v>340</v>
       </c>
       <c r="L42" t="s">
-        <v>306</v>
+        <v>260</v>
       </c>
       <c r="M42" t="s">
-        <v>307</v>
+        <v>341</v>
       </c>
       <c r="N42" t="s">
-        <v>308</v>
+        <v>342</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>309</v>
+        <v>343</v>
       </c>
       <c r="D43" t="s">
-        <v>310</v>
+        <v>344</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>311</v>
+        <v>345</v>
       </c>
       <c r="I43" t="s">
-        <v>312</v>
+        <v>346</v>
       </c>
       <c r="J43" t="s">
-        <v>304</v>
+        <v>20</v>
       </c>
       <c r="K43" t="s">
-        <v>313</v>
+        <v>347</v>
       </c>
       <c r="L43" t="s">
-        <v>314</v>
+        <v>348</v>
       </c>
       <c r="M43" t="s">
-        <v>315</v>
+        <v>349</v>
       </c>
       <c r="N43" t="s">
-        <v>316</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>317</v>
+        <v>351</v>
       </c>
       <c r="D44" t="s">
-        <v>318</v>
+        <v>352</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>319</v>
+        <v>353</v>
       </c>
       <c r="I44" t="s">
-        <v>320</v>
+        <v>354</v>
       </c>
       <c r="J44" t="s">
-        <v>321</v>
+        <v>20</v>
       </c>
       <c r="K44" t="s">
-        <v>322</v>
+        <v>355</v>
       </c>
       <c r="L44" t="s">
-        <v>323</v>
+        <v>356</v>
       </c>
       <c r="M44" t="s">
-        <v>324</v>
+        <v>357</v>
       </c>
       <c r="N44" t="s">
-        <v>325</v>
+        <v>358</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>317</v>
+        <v>359</v>
       </c>
       <c r="D45" t="s">
-        <v>326</v>
+        <v>360</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>327</v>
+        <v>361</v>
       </c>
       <c r="I45" t="s">
-        <v>328</v>
+        <v>362</v>
       </c>
       <c r="J45" t="s">
-        <v>329</v>
+        <v>20</v>
       </c>
       <c r="K45" t="s">
-        <v>330</v>
+        <v>363</v>
       </c>
       <c r="L45" t="s">
-        <v>323</v>
+        <v>364</v>
       </c>
       <c r="M45" t="s">
-        <v>331</v>
+        <v>365</v>
       </c>
       <c r="N45" t="s">
-        <v>325</v>
+        <v>366</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>332</v>
+        <v>367</v>
       </c>
       <c r="D46" t="s">
-        <v>333</v>
+        <v>368</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>334</v>
+        <v>369</v>
       </c>
       <c r="I46" t="s">
-        <v>335</v>
+        <v>370</v>
       </c>
       <c r="J46" t="s">
-        <v>169</v>
+        <v>20</v>
       </c>
       <c r="K46" t="s">
-        <v>336</v>
+        <v>371</v>
       </c>
       <c r="L46" t="s">
-        <v>337</v>
+        <v>372</v>
       </c>
       <c r="M46" t="s">
-        <v>338</v>
+        <v>373</v>
       </c>
       <c r="N46" t="s">
-        <v>339</v>
+        <v>374</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>332</v>
+        <v>375</v>
       </c>
       <c r="D47" t="s">
-        <v>340</v>
+        <v>376</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>341</v>
+        <v>377</v>
       </c>
       <c r="I47" t="s">
-        <v>342</v>
+        <v>378</v>
       </c>
       <c r="J47" t="s">
-        <v>169</v>
+        <v>20</v>
       </c>
       <c r="K47" t="s">
-        <v>343</v>
+        <v>379</v>
       </c>
       <c r="L47" t="s">
-        <v>337</v>
+        <v>380</v>
       </c>
       <c r="M47" t="s">
-        <v>344</v>
+        <v>381</v>
       </c>
       <c r="N47" t="s">
-        <v>339</v>
+        <v>382</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>332</v>
+        <v>383</v>
       </c>
       <c r="D48" t="s">
-        <v>345</v>
-[...3 lines deleted...]
-      <c r="G48"/>
+        <v>384</v>
+      </c>
+      <c r="E48" t="s">
+        <v>385</v>
+      </c>
+      <c r="F48" t="s">
+        <v>386</v>
+      </c>
+      <c r="G48" t="s">
+        <v>387</v>
+      </c>
       <c r="H48" t="s">
-        <v>341</v>
+        <v>388</v>
       </c>
       <c r="I48" t="s">
-        <v>346</v>
+        <v>389</v>
       </c>
       <c r="J48" t="s">
-        <v>169</v>
+        <v>390</v>
       </c>
       <c r="K48" t="s">
-        <v>347</v>
+        <v>391</v>
       </c>
       <c r="L48" t="s">
-        <v>337</v>
+        <v>392</v>
       </c>
       <c r="M48" t="s">
-        <v>348</v>
+        <v>393</v>
       </c>
       <c r="N48" t="s">
-        <v>339</v>
+        <v>394</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>349</v>
+        <v>395</v>
       </c>
       <c r="D49" t="s">
-        <v>350</v>
-[...3 lines deleted...]
-      <c r="G49"/>
+        <v>384</v>
+      </c>
+      <c r="E49" t="s">
+        <v>396</v>
+      </c>
+      <c r="F49" t="s">
+        <v>397</v>
+      </c>
+      <c r="G49" t="s">
+        <v>398</v>
+      </c>
       <c r="H49" t="s">
-        <v>351</v>
+        <v>399</v>
       </c>
       <c r="I49" t="s">
-        <v>352</v>
+        <v>400</v>
       </c>
       <c r="J49" t="s">
-        <v>304</v>
+        <v>390</v>
       </c>
       <c r="K49" t="s">
-        <v>353</v>
+        <v>401</v>
       </c>
       <c r="L49" t="s">
-        <v>337</v>
+        <v>392</v>
       </c>
       <c r="M49" t="s">
-        <v>354</v>
+        <v>402</v>
       </c>
       <c r="N49" t="s">
-        <v>355</v>
+        <v>403</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>349</v>
+        <v>404</v>
       </c>
       <c r="D50" t="s">
-        <v>350</v>
-[...3 lines deleted...]
-      <c r="G50"/>
+        <v>384</v>
+      </c>
+      <c r="E50" t="s">
+        <v>405</v>
+      </c>
+      <c r="F50" t="s">
+        <v>406</v>
+      </c>
+      <c r="G50" t="s">
+        <v>407</v>
+      </c>
       <c r="H50" t="s">
-        <v>356</v>
+        <v>408</v>
       </c>
       <c r="I50" t="s">
-        <v>357</v>
+        <v>409</v>
       </c>
       <c r="J50" t="s">
-        <v>304</v>
+        <v>390</v>
       </c>
       <c r="K50" t="s">
-        <v>358</v>
+        <v>410</v>
       </c>
       <c r="L50" t="s">
-        <v>337</v>
+        <v>47</v>
       </c>
       <c r="M50" t="s">
-        <v>359</v>
+        <v>411</v>
       </c>
       <c r="N50" t="s">
-        <v>355</v>
+        <v>412</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>360</v>
+        <v>413</v>
       </c>
       <c r="D51" t="s">
-        <v>361</v>
+        <v>414</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>362</v>
+        <v>144</v>
       </c>
       <c r="I51" t="s">
-        <v>363</v>
+        <v>415</v>
       </c>
       <c r="J51" t="s">
-        <v>169</v>
+        <v>390</v>
       </c>
       <c r="K51" t="s">
-        <v>364</v>
+        <v>416</v>
       </c>
       <c r="L51" t="s">
-        <v>365</v>
+        <v>417</v>
       </c>
       <c r="M51" t="s">
-        <v>366</v>
+        <v>418</v>
       </c>
       <c r="N51" t="s">
-        <v>367</v>
+        <v>419</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>368</v>
+        <v>420</v>
       </c>
       <c r="D52" t="s">
-        <v>275</v>
+        <v>421</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>369</v>
+        <v>422</v>
       </c>
       <c r="I52" t="s">
-        <v>370</v>
+        <v>423</v>
       </c>
       <c r="J52" t="s">
-        <v>304</v>
+        <v>390</v>
       </c>
       <c r="K52" t="s">
-        <v>371</v>
+        <v>424</v>
       </c>
       <c r="L52" t="s">
-        <v>214</v>
+        <v>425</v>
       </c>
       <c r="M52" t="s">
-        <v>372</v>
+        <v>426</v>
       </c>
       <c r="N52" t="s">
-        <v>373</v>
+        <v>427</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>374</v>
+        <v>428</v>
       </c>
       <c r="D53" t="s">
-        <v>375</v>
+        <v>429</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>376</v>
+        <v>430</v>
       </c>
       <c r="I53" t="s">
-        <v>377</v>
+        <v>431</v>
       </c>
       <c r="J53" t="s">
-        <v>304</v>
+        <v>390</v>
       </c>
       <c r="K53" t="s">
-        <v>378</v>
+        <v>432</v>
       </c>
       <c r="L53" t="s">
-        <v>379</v>
+        <v>433</v>
       </c>
       <c r="M53" t="s">
-        <v>380</v>
+        <v>434</v>
       </c>
       <c r="N53" t="s">
-        <v>381</v>
+        <v>435</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>382</v>
+        <v>436</v>
       </c>
       <c r="D54" t="s">
-        <v>17</v>
+        <v>437</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>383</v>
+        <v>137</v>
       </c>
       <c r="I54" t="s">
-        <v>384</v>
+        <v>438</v>
       </c>
       <c r="J54" t="s">
-        <v>152</v>
+        <v>390</v>
       </c>
       <c r="K54" t="s">
-        <v>385</v>
+        <v>439</v>
       </c>
       <c r="L54" t="s">
-        <v>386</v>
+        <v>440</v>
       </c>
       <c r="M54" t="s">
-        <v>387</v>
+        <v>441</v>
       </c>
       <c r="N54" t="s">
-        <v>388</v>
+        <v>442</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>389</v>
+        <v>443</v>
       </c>
       <c r="D55" t="s">
-        <v>390</v>
+        <v>444</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>391</v>
+        <v>445</v>
       </c>
       <c r="I55" t="s">
-        <v>392</v>
+        <v>446</v>
       </c>
       <c r="J55" t="s">
-        <v>304</v>
+        <v>20</v>
       </c>
       <c r="K55" t="s">
-        <v>393</v>
+        <v>447</v>
       </c>
       <c r="L55" t="s">
-        <v>379</v>
+        <v>448</v>
       </c>
       <c r="M55" t="s">
-        <v>394</v>
+        <v>449</v>
       </c>
       <c r="N55" t="s">
-        <v>395</v>
+        <v>450</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>396</v>
+        <v>451</v>
       </c>
       <c r="D56" t="s">
-        <v>397</v>
+        <v>78</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>398</v>
+        <v>452</v>
       </c>
       <c r="I56" t="s">
-        <v>399</v>
+        <v>453</v>
       </c>
       <c r="J56" t="s">
-        <v>304</v>
+        <v>390</v>
       </c>
       <c r="K56" t="s">
-        <v>400</v>
+        <v>454</v>
       </c>
       <c r="L56" t="s">
-        <v>401</v>
+        <v>455</v>
       </c>
       <c r="M56" t="s">
-        <v>402</v>
+        <v>456</v>
       </c>
       <c r="N56" t="s">
-        <v>403</v>
+        <v>457</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>404</v>
+        <v>458</v>
       </c>
       <c r="D57" t="s">
-        <v>405</v>
+        <v>459</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>406</v>
+        <v>460</v>
       </c>
       <c r="I57" t="s">
-        <v>407</v>
+        <v>461</v>
       </c>
       <c r="J57" t="s">
-        <v>304</v>
+        <v>390</v>
       </c>
       <c r="K57" t="s">
-        <v>408</v>
+        <v>462</v>
       </c>
       <c r="L57" t="s">
-        <v>214</v>
+        <v>463</v>
       </c>
       <c r="M57" t="s">
-        <v>409</v>
+        <v>464</v>
       </c>
       <c r="N57" t="s">
-        <v>410</v>
+        <v>465</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>411</v>
+        <v>466</v>
       </c>
       <c r="D58" t="s">
-        <v>269</v>
+        <v>467</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>412</v>
+        <v>468</v>
       </c>
       <c r="I58" t="s">
-        <v>413</v>
+        <v>469</v>
       </c>
       <c r="J58" t="s">
-        <v>304</v>
+        <v>390</v>
       </c>
       <c r="K58" t="s">
-        <v>414</v>
+        <v>470</v>
       </c>
       <c r="L58" t="s">
-        <v>214</v>
+        <v>471</v>
       </c>
       <c r="M58" t="s">
-        <v>415</v>
+        <v>472</v>
       </c>
       <c r="N58" t="s">
-        <v>416</v>
+        <v>473</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>417</v>
+        <v>474</v>
       </c>
       <c r="D59" t="s">
-        <v>418</v>
+        <v>475</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>419</v>
+        <v>476</v>
       </c>
       <c r="I59" t="s">
-        <v>420</v>
+        <v>477</v>
       </c>
       <c r="J59" t="s">
-        <v>304</v>
+        <v>390</v>
       </c>
       <c r="K59" t="s">
-        <v>421</v>
+        <v>478</v>
       </c>
       <c r="L59" t="s">
-        <v>214</v>
+        <v>125</v>
       </c>
       <c r="M59" t="s">
-        <v>422</v>
+        <v>479</v>
       </c>
       <c r="N59" t="s">
-        <v>423</v>
+        <v>480</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
-      <c r="C60" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C60"/>
       <c r="D60" t="s">
-        <v>425</v>
+        <v>481</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>426</v>
+        <v>482</v>
       </c>
       <c r="I60" t="s">
-        <v>427</v>
+        <v>483</v>
       </c>
       <c r="J60" t="s">
-        <v>428</v>
+        <v>484</v>
       </c>
       <c r="K60" t="s">
-        <v>429</v>
+        <v>485</v>
       </c>
       <c r="L60" t="s">
-        <v>154</v>
+        <v>486</v>
       </c>
       <c r="M60" t="s">
-        <v>430</v>
-[...3 lines deleted...]
-      </c>
+        <v>487</v>
+      </c>
+      <c r="N60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>432</v>
+        <v>488</v>
       </c>
       <c r="D61" t="s">
-        <v>425</v>
-[...3 lines deleted...]
-      <c r="G61"/>
+        <v>376</v>
+      </c>
+      <c r="E61" t="s">
+        <v>489</v>
+      </c>
+      <c r="F61" t="s">
+        <v>490</v>
+      </c>
+      <c r="G61" t="s">
+        <v>491</v>
+      </c>
       <c r="H61" t="s">
-        <v>433</v>
+        <v>492</v>
       </c>
       <c r="I61" t="s">
-        <v>434</v>
+        <v>493</v>
       </c>
       <c r="J61" t="s">
-        <v>428</v>
+        <v>390</v>
       </c>
       <c r="K61" t="s">
-        <v>435</v>
+        <v>494</v>
       </c>
       <c r="L61" t="s">
-        <v>154</v>
+        <v>47</v>
       </c>
       <c r="M61" t="s">
-        <v>436</v>
+        <v>495</v>
       </c>
       <c r="N61" t="s">
-        <v>437</v>
+        <v>496</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>438</v>
+        <v>497</v>
       </c>
       <c r="D62" t="s">
-        <v>425</v>
+        <v>78</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>439</v>
+        <v>498</v>
       </c>
       <c r="I62" t="s">
-        <v>440</v>
+        <v>499</v>
       </c>
       <c r="J62" t="s">
-        <v>428</v>
+        <v>390</v>
       </c>
       <c r="K62" t="s">
-        <v>441</v>
+        <v>500</v>
       </c>
       <c r="L62" t="s">
-        <v>154</v>
+        <v>501</v>
       </c>
       <c r="M62" t="s">
-        <v>442</v>
+        <v>502</v>
       </c>
       <c r="N62" t="s">
-        <v>443</v>
+        <v>503</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>144</v>
+        <v>38</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>444</v>
+        <v>504</v>
       </c>
       <c r="D63" t="s">
-        <v>445</v>
+        <v>376</v>
       </c>
       <c r="E63" t="s">
-        <v>446</v>
+        <v>505</v>
       </c>
       <c r="F63" t="s">
-        <v>447</v>
+        <v>506</v>
       </c>
       <c r="G63" t="s">
-        <v>448</v>
+        <v>507</v>
       </c>
       <c r="H63" t="s">
-        <v>449</v>
+        <v>508</v>
       </c>
       <c r="I63" t="s">
-        <v>450</v>
+        <v>509</v>
       </c>
       <c r="J63" t="s">
-        <v>428</v>
+        <v>390</v>
       </c>
       <c r="K63" t="s">
-        <v>451</v>
+        <v>510</v>
       </c>
       <c r="L63" t="s">
-        <v>452</v>
+        <v>392</v>
       </c>
       <c r="M63" t="s">
-        <v>453</v>
+        <v>511</v>
       </c>
       <c r="N63" t="s">
-        <v>454</v>
+        <v>512</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>455</v>
+        <v>513</v>
       </c>
       <c r="D64" t="s">
-        <v>456</v>
+        <v>78</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>457</v>
+        <v>514</v>
       </c>
       <c r="I64" t="s">
-        <v>458</v>
+        <v>515</v>
       </c>
       <c r="J64" t="s">
-        <v>428</v>
+        <v>390</v>
       </c>
       <c r="K64" t="s">
-        <v>459</v>
+        <v>516</v>
       </c>
       <c r="L64" t="s">
-        <v>241</v>
+        <v>517</v>
       </c>
       <c r="M64" t="s">
-        <v>460</v>
+        <v>518</v>
       </c>
       <c r="N64" t="s">
-        <v>461</v>
+        <v>519</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>462</v>
+        <v>520</v>
       </c>
       <c r="D65" t="s">
-        <v>282</v>
+        <v>521</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>463</v>
+        <v>522</v>
       </c>
       <c r="I65" t="s">
-        <v>464</v>
+        <v>523</v>
       </c>
       <c r="J65" t="s">
-        <v>428</v>
+        <v>524</v>
       </c>
       <c r="K65" t="s">
-        <v>465</v>
+        <v>525</v>
       </c>
       <c r="L65" t="s">
-        <v>214</v>
+        <v>526</v>
       </c>
       <c r="M65" t="s">
-        <v>466</v>
+        <v>527</v>
       </c>
       <c r="N65" t="s">
-        <v>467</v>
+        <v>528</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>468</v>
+        <v>529</v>
       </c>
       <c r="D66" t="s">
-        <v>469</v>
-[...3 lines deleted...]
-      <c r="G66"/>
+        <v>376</v>
+      </c>
+      <c r="E66" t="s">
+        <v>530</v>
+      </c>
+      <c r="F66" t="s">
+        <v>531</v>
+      </c>
+      <c r="G66" t="s">
+        <v>532</v>
+      </c>
       <c r="H66" t="s">
-        <v>470</v>
+        <v>533</v>
       </c>
       <c r="I66" t="s">
-        <v>471</v>
+        <v>534</v>
       </c>
       <c r="J66" t="s">
-        <v>428</v>
+        <v>390</v>
       </c>
       <c r="K66" t="s">
-        <v>472</v>
+        <v>535</v>
       </c>
       <c r="L66" t="s">
-        <v>473</v>
+        <v>392</v>
       </c>
       <c r="M66" t="s">
-        <v>474</v>
+        <v>536</v>
       </c>
       <c r="N66" t="s">
-        <v>475</v>
+        <v>537</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>476</v>
+        <v>538</v>
       </c>
       <c r="D67" t="s">
-        <v>418</v>
+        <v>539</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>477</v>
+        <v>540</v>
       </c>
       <c r="I67" t="s">
-        <v>478</v>
+        <v>541</v>
       </c>
       <c r="J67" t="s">
-        <v>428</v>
+        <v>20</v>
       </c>
       <c r="K67" t="s">
-        <v>479</v>
+        <v>542</v>
       </c>
       <c r="L67" t="s">
-        <v>214</v>
+        <v>238</v>
       </c>
       <c r="M67" t="s">
-        <v>480</v>
+        <v>543</v>
       </c>
       <c r="N67" t="s">
-        <v>481</v>
+        <v>544</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>482</v>
+        <v>545</v>
       </c>
       <c r="D68" t="s">
-        <v>483</v>
+        <v>121</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>484</v>
+        <v>546</v>
       </c>
       <c r="I68" t="s">
-        <v>485</v>
+        <v>547</v>
       </c>
       <c r="J68" t="s">
-        <v>428</v>
+        <v>524</v>
       </c>
       <c r="K68" t="s">
-        <v>486</v>
+        <v>548</v>
       </c>
       <c r="L68" t="s">
-        <v>214</v>
+        <v>125</v>
       </c>
       <c r="M68" t="s">
-        <v>487</v>
+        <v>549</v>
       </c>
       <c r="N68" t="s">
-        <v>488</v>
+        <v>550</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>489</v>
+        <v>551</v>
       </c>
       <c r="D69" t="s">
-        <v>490</v>
+        <v>552</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>238</v>
+        <v>553</v>
       </c>
       <c r="I69" t="s">
-        <v>491</v>
+        <v>554</v>
       </c>
       <c r="J69" t="s">
-        <v>428</v>
+        <v>390</v>
       </c>
       <c r="K69" t="s">
-        <v>492</v>
+        <v>555</v>
       </c>
       <c r="L69" t="s">
-        <v>493</v>
+        <v>556</v>
       </c>
       <c r="M69" t="s">
-        <v>494</v>
+        <v>557</v>
       </c>
       <c r="N69" t="s">
-        <v>495</v>
+        <v>558</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>496</v>
+        <v>559</v>
       </c>
       <c r="D70" t="s">
-        <v>418</v>
+        <v>560</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>497</v>
+        <v>561</v>
       </c>
       <c r="I70" t="s">
-        <v>498</v>
+        <v>562</v>
       </c>
       <c r="J70" t="s">
-        <v>428</v>
+        <v>524</v>
       </c>
       <c r="K70" t="s">
-        <v>499</v>
+        <v>563</v>
       </c>
       <c r="L70" t="s">
-        <v>214</v>
+        <v>125</v>
       </c>
       <c r="M70" t="s">
-        <v>500</v>
+        <v>564</v>
       </c>
       <c r="N70" t="s">
-        <v>501</v>
+        <v>565</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>502</v>
+        <v>566</v>
       </c>
       <c r="D71" t="s">
-        <v>503</v>
+        <v>567</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>504</v>
+        <v>568</v>
       </c>
       <c r="I71" t="s">
-        <v>505</v>
+        <v>569</v>
       </c>
       <c r="J71" t="s">
-        <v>428</v>
+        <v>524</v>
       </c>
       <c r="K71" t="s">
-        <v>506</v>
+        <v>570</v>
       </c>
       <c r="L71" t="s">
-        <v>507</v>
+        <v>125</v>
       </c>
       <c r="M71" t="s">
-        <v>508</v>
+        <v>571</v>
       </c>
       <c r="N71" t="s">
-        <v>509</v>
+        <v>572</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>510</v>
+        <v>573</v>
       </c>
       <c r="D72" t="s">
-        <v>511</v>
+        <v>574</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>512</v>
+        <v>575</v>
       </c>
       <c r="I72" t="s">
-        <v>513</v>
+        <v>576</v>
       </c>
       <c r="J72" t="s">
-        <v>428</v>
+        <v>390</v>
       </c>
       <c r="K72" t="s">
-        <v>514</v>
+        <v>577</v>
       </c>
       <c r="L72" t="s">
-        <v>515</v>
+        <v>578</v>
       </c>
       <c r="M72" t="s">
-        <v>516</v>
+        <v>579</v>
       </c>
       <c r="N72" t="s">
-        <v>517</v>
+        <v>580</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>518</v>
+        <v>581</v>
       </c>
       <c r="D73" t="s">
-        <v>519</v>
+        <v>582</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>520</v>
+        <v>583</v>
       </c>
       <c r="I73" t="s">
-        <v>521</v>
+        <v>584</v>
       </c>
       <c r="J73" t="s">
-        <v>428</v>
+        <v>390</v>
       </c>
       <c r="K73" t="s">
-        <v>522</v>
+        <v>585</v>
       </c>
       <c r="L73" t="s">
-        <v>241</v>
+        <v>586</v>
       </c>
       <c r="M73" t="s">
-        <v>523</v>
+        <v>587</v>
       </c>
       <c r="N73" t="s">
-        <v>524</v>
+        <v>588</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>525</v>
+        <v>589</v>
       </c>
       <c r="D74" t="s">
-        <v>526</v>
+        <v>589</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>527</v>
+        <v>590</v>
       </c>
       <c r="I74" t="s">
-        <v>528</v>
+        <v>591</v>
       </c>
       <c r="J74" t="s">
-        <v>428</v>
+        <v>592</v>
       </c>
       <c r="K74" t="s">
-        <v>529</v>
+        <v>593</v>
       </c>
       <c r="L74" t="s">
-        <v>214</v>
+        <v>594</v>
       </c>
       <c r="M74" t="s">
-        <v>530</v>
+        <v>595</v>
       </c>
       <c r="N74" t="s">
-        <v>531</v>
+        <v>596</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>532</v>
+        <v>589</v>
       </c>
       <c r="D75" t="s">
-        <v>326</v>
+        <v>597</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>327</v>
+        <v>598</v>
       </c>
       <c r="I75" t="s">
-        <v>533</v>
+        <v>599</v>
       </c>
       <c r="J75" t="s">
-        <v>534</v>
+        <v>600</v>
       </c>
       <c r="K75" t="s">
-        <v>535</v>
+        <v>601</v>
       </c>
       <c r="L75" t="s">
-        <v>323</v>
+        <v>602</v>
       </c>
       <c r="M75" t="s">
-        <v>536</v>
+        <v>603</v>
       </c>
       <c r="N75" t="s">
-        <v>537</v>
+        <v>596</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>538</v>
+        <v>604</v>
       </c>
       <c r="D76" t="s">
-        <v>539</v>
+        <v>604</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>540</v>
+        <v>605</v>
       </c>
       <c r="I76" t="s">
-        <v>541</v>
+        <v>606</v>
       </c>
       <c r="J76" t="s">
-        <v>542</v>
+        <v>592</v>
       </c>
       <c r="K76" t="s">
-        <v>543</v>
+        <v>607</v>
       </c>
       <c r="L76" t="s">
-        <v>544</v>
+        <v>608</v>
       </c>
       <c r="M76" t="s">
-        <v>545</v>
+        <v>609</v>
       </c>
       <c r="N76" t="s">
-        <v>546</v>
+        <v>610</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>547</v>
+        <v>611</v>
       </c>
       <c r="D77" t="s">
-        <v>548</v>
-[...3 lines deleted...]
-      <c r="G77"/>
+        <v>376</v>
+      </c>
+      <c r="E77" t="s">
+        <v>612</v>
+      </c>
+      <c r="F77" t="s">
+        <v>613</v>
+      </c>
+      <c r="G77" t="s">
+        <v>614</v>
+      </c>
       <c r="H77" t="s">
-        <v>549</v>
+        <v>615</v>
       </c>
       <c r="I77" t="s">
-        <v>550</v>
+        <v>616</v>
       </c>
       <c r="J77" t="s">
-        <v>542</v>
+        <v>390</v>
       </c>
       <c r="K77" t="s">
-        <v>551</v>
+        <v>617</v>
       </c>
       <c r="L77" t="s">
-        <v>187</v>
+        <v>47</v>
       </c>
       <c r="M77" t="s">
-        <v>552</v>
+        <v>618</v>
       </c>
       <c r="N77" t="s">
-        <v>553</v>
+        <v>619</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>547</v>
+        <v>620</v>
       </c>
       <c r="D78" t="s">
-        <v>548</v>
+        <v>51</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>554</v>
+        <v>621</v>
       </c>
       <c r="I78" t="s">
-        <v>555</v>
+        <v>622</v>
       </c>
       <c r="J78" t="s">
-        <v>542</v>
+        <v>390</v>
       </c>
       <c r="K78" t="s">
-        <v>556</v>
+        <v>623</v>
       </c>
       <c r="L78" t="s">
-        <v>187</v>
+        <v>125</v>
       </c>
       <c r="M78" t="s">
-        <v>557</v>
+        <v>624</v>
       </c>
       <c r="N78" t="s">
-        <v>553</v>
+        <v>625</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>558</v>
+        <v>626</v>
       </c>
       <c r="D79" t="s">
-        <v>559</v>
+        <v>627</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>560</v>
+        <v>628</v>
       </c>
       <c r="I79" t="s">
-        <v>561</v>
+        <v>629</v>
       </c>
       <c r="J79" t="s">
-        <v>542</v>
+        <v>390</v>
       </c>
       <c r="K79" t="s">
-        <v>562</v>
+        <v>630</v>
       </c>
       <c r="L79" t="s">
-        <v>214</v>
+        <v>631</v>
       </c>
       <c r="M79" t="s">
-        <v>563</v>
+        <v>632</v>
       </c>
       <c r="N79" t="s">
-        <v>564</v>
+        <v>633</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>565</v>
+        <v>634</v>
       </c>
       <c r="D80" t="s">
-        <v>511</v>
+        <v>635</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>566</v>
+        <v>636</v>
       </c>
       <c r="I80" t="s">
-        <v>567</v>
+        <v>637</v>
       </c>
       <c r="J80" t="s">
-        <v>542</v>
+        <v>390</v>
       </c>
       <c r="K80" t="s">
-        <v>568</v>
+        <v>638</v>
       </c>
       <c r="L80" t="s">
-        <v>569</v>
+        <v>639</v>
       </c>
       <c r="M80" t="s">
-        <v>570</v>
+        <v>640</v>
       </c>
       <c r="N80" t="s">
-        <v>571</v>
+        <v>641</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>572</v>
+        <v>642</v>
       </c>
       <c r="D81" t="s">
-        <v>511</v>
+        <v>643</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>573</v>
+        <v>644</v>
       </c>
       <c r="I81" t="s">
-        <v>574</v>
+        <v>645</v>
       </c>
       <c r="J81" t="s">
-        <v>542</v>
+        <v>600</v>
       </c>
       <c r="K81" t="s">
-        <v>575</v>
+        <v>646</v>
       </c>
       <c r="L81" t="s">
-        <v>576</v>
+        <v>602</v>
       </c>
       <c r="M81" t="s">
-        <v>577</v>
+        <v>647</v>
       </c>
       <c r="N81" t="s">
-        <v>578</v>
+        <v>648</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>579</v>
+        <v>649</v>
       </c>
       <c r="D82" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      <c r="G82"/>
+        <v>650</v>
+      </c>
+      <c r="E82" t="s">
+        <v>651</v>
+      </c>
+      <c r="F82" t="s">
+        <v>652</v>
+      </c>
+      <c r="G82" t="s">
+        <v>653</v>
+      </c>
       <c r="H82" t="s">
-        <v>581</v>
+        <v>654</v>
       </c>
       <c r="I82" t="s">
-        <v>582</v>
+        <v>655</v>
       </c>
       <c r="J82" t="s">
-        <v>542</v>
+        <v>390</v>
       </c>
       <c r="K82" t="s">
-        <v>583</v>
+        <v>656</v>
       </c>
       <c r="L82" t="s">
-        <v>584</v>
+        <v>392</v>
       </c>
       <c r="M82" t="s">
-        <v>585</v>
+        <v>657</v>
       </c>
       <c r="N82" t="s">
-        <v>586</v>
+        <v>658</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>144</v>
+        <v>38</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>587</v>
+        <v>659</v>
       </c>
       <c r="D83" t="s">
-        <v>588</v>
+        <v>650</v>
       </c>
       <c r="E83" t="s">
-        <v>589</v>
+        <v>660</v>
       </c>
       <c r="F83" t="s">
-        <v>590</v>
+        <v>661</v>
       </c>
       <c r="G83" t="s">
-        <v>591</v>
+        <v>662</v>
       </c>
       <c r="H83" t="s">
-        <v>592</v>
+        <v>663</v>
       </c>
       <c r="I83" t="s">
-        <v>593</v>
+        <v>664</v>
       </c>
       <c r="J83" t="s">
-        <v>542</v>
+        <v>390</v>
       </c>
       <c r="K83" t="s">
-        <v>594</v>
+        <v>665</v>
       </c>
       <c r="L83" t="s">
-        <v>452</v>
+        <v>666</v>
       </c>
       <c r="M83" t="s">
-        <v>595</v>
+        <v>667</v>
       </c>
       <c r="N83" t="s">
-        <v>596</v>
+        <v>668</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>144</v>
+        <v>38</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
-      <c r="C84" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C84"/>
       <c r="D84" t="s">
-        <v>598</v>
-[...9 lines deleted...]
-      </c>
+        <v>669</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84"/>
       <c r="H84" t="s">
-        <v>602</v>
+        <v>670</v>
       </c>
       <c r="I84" t="s">
-        <v>603</v>
+        <v>671</v>
       </c>
       <c r="J84" t="s">
-        <v>604</v>
+        <v>672</v>
       </c>
       <c r="K84" t="s">
-        <v>605</v>
+        <v>673</v>
       </c>
       <c r="L84" t="s">
-        <v>606</v>
+        <v>674</v>
       </c>
       <c r="M84" t="s">
-        <v>607</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="N84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
-      <c r="C85" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C85"/>
       <c r="D85" t="s">
-        <v>17</v>
+        <v>676</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>610</v>
+        <v>677</v>
       </c>
       <c r="I85" t="s">
-        <v>611</v>
+        <v>678</v>
       </c>
       <c r="J85" t="s">
-        <v>428</v>
+        <v>672</v>
       </c>
       <c r="K85" t="s">
-        <v>612</v>
+        <v>679</v>
       </c>
       <c r="L85" t="s">
-        <v>613</v>
+        <v>680</v>
       </c>
       <c r="M85" t="s">
-        <v>614</v>
-[...3 lines deleted...]
-      </c>
+        <v>681</v>
+      </c>
+      <c r="N85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
-      <c r="C86" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C86"/>
       <c r="D86" t="s">
-        <v>17</v>
+        <v>682</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>617</v>
+        <v>683</v>
       </c>
       <c r="I86" t="s">
-        <v>618</v>
+        <v>684</v>
       </c>
       <c r="J86" t="s">
-        <v>428</v>
+        <v>672</v>
       </c>
       <c r="K86" t="s">
-        <v>619</v>
+        <v>685</v>
       </c>
       <c r="L86" t="s">
-        <v>620</v>
+        <v>686</v>
       </c>
       <c r="M86" t="s">
-        <v>621</v>
-[...3 lines deleted...]
-      </c>
+        <v>687</v>
+      </c>
+      <c r="N86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
-      <c r="C87" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C87"/>
       <c r="D87" t="s">
-        <v>624</v>
+        <v>688</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>625</v>
+        <v>689</v>
       </c>
       <c r="I87" t="s">
-        <v>626</v>
+        <v>690</v>
       </c>
       <c r="J87" t="s">
-        <v>304</v>
+        <v>672</v>
       </c>
       <c r="K87" t="s">
-        <v>627</v>
+        <v>691</v>
       </c>
       <c r="L87" t="s">
-        <v>337</v>
+        <v>692</v>
       </c>
       <c r="M87" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>693</v>
+      </c>
+      <c r="N87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
-      <c r="C88" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C88"/>
       <c r="D88" t="s">
-        <v>624</v>
+        <v>694</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>630</v>
+        <v>695</v>
       </c>
       <c r="I88" t="s">
-        <v>631</v>
+        <v>696</v>
       </c>
       <c r="J88" t="s">
-        <v>304</v>
+        <v>672</v>
       </c>
       <c r="K88" t="s">
-        <v>632</v>
+        <v>697</v>
       </c>
       <c r="L88" t="s">
-        <v>337</v>
+        <v>698</v>
       </c>
       <c r="M88" t="s">
-        <v>633</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="N88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>634</v>
+        <v>700</v>
       </c>
       <c r="D89" t="s">
-        <v>635</v>
-[...3 lines deleted...]
-      <c r="G89"/>
+        <v>650</v>
+      </c>
+      <c r="E89" t="s">
+        <v>701</v>
+      </c>
+      <c r="F89" t="s">
+        <v>702</v>
+      </c>
+      <c r="G89" t="s">
+        <v>703</v>
+      </c>
       <c r="H89" t="s">
-        <v>636</v>
+        <v>704</v>
       </c>
       <c r="I89" t="s">
-        <v>637</v>
+        <v>705</v>
       </c>
       <c r="J89" t="s">
-        <v>428</v>
+        <v>706</v>
       </c>
       <c r="K89" t="s">
-        <v>638</v>
+        <v>707</v>
       </c>
       <c r="L89" t="s">
-        <v>639</v>
+        <v>47</v>
       </c>
       <c r="M89" t="s">
-        <v>640</v>
+        <v>708</v>
       </c>
       <c r="N89" t="s">
-        <v>641</v>
+        <v>709</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
         <v>14</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
       <c r="C90" t="s">
-        <v>642</v>
+        <v>710</v>
       </c>
       <c r="D90" t="s">
-        <v>643</v>
+        <v>711</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>644</v>
+        <v>712</v>
       </c>
       <c r="I90" t="s">
-        <v>645</v>
+        <v>713</v>
       </c>
       <c r="J90" t="s">
-        <v>542</v>
+        <v>706</v>
       </c>
       <c r="K90" t="s">
-        <v>646</v>
+        <v>714</v>
       </c>
       <c r="L90" t="s">
-        <v>647</v>
+        <v>175</v>
       </c>
       <c r="M90" t="s">
-        <v>648</v>
+        <v>715</v>
       </c>
       <c r="N90" t="s">
-        <v>649</v>
+        <v>716</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
       <c r="C91" t="s">
-        <v>650</v>
+        <v>717</v>
       </c>
       <c r="D91" t="s">
-        <v>651</v>
-[...3 lines deleted...]
-      <c r="G91"/>
+        <v>17</v>
+      </c>
+      <c r="E91" t="s">
+        <v>718</v>
+      </c>
+      <c r="F91" t="s">
+        <v>719</v>
+      </c>
+      <c r="G91" t="s">
+        <v>720</v>
+      </c>
       <c r="H91" t="s">
-        <v>652</v>
+        <v>721</v>
       </c>
       <c r="I91" t="s">
-        <v>653</v>
+        <v>722</v>
       </c>
       <c r="J91" t="s">
-        <v>428</v>
+        <v>706</v>
       </c>
       <c r="K91" t="s">
-        <v>654</v>
+        <v>723</v>
       </c>
       <c r="L91" t="s">
-        <v>655</v>
+        <v>392</v>
       </c>
       <c r="M91" t="s">
-        <v>656</v>
+        <v>724</v>
       </c>
       <c r="N91" t="s">
-        <v>657</v>
+        <v>725</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
       <c r="C92" t="s">
-        <v>658</v>
+        <v>726</v>
       </c>
       <c r="D92" t="s">
-        <v>659</v>
-[...3 lines deleted...]
-      <c r="G92"/>
+        <v>17</v>
+      </c>
+      <c r="E92" t="s">
+        <v>727</v>
+      </c>
+      <c r="F92" t="s">
+        <v>728</v>
+      </c>
+      <c r="G92" t="s">
+        <v>729</v>
+      </c>
       <c r="H92" t="s">
-        <v>660</v>
+        <v>730</v>
       </c>
       <c r="I92" t="s">
-        <v>661</v>
+        <v>731</v>
       </c>
       <c r="J92" t="s">
-        <v>428</v>
+        <v>706</v>
       </c>
       <c r="K92" t="s">
-        <v>662</v>
+        <v>732</v>
       </c>
       <c r="L92" t="s">
-        <v>663</v>
+        <v>47</v>
       </c>
       <c r="M92" t="s">
-        <v>664</v>
+        <v>733</v>
       </c>
       <c r="N92" t="s">
-        <v>665</v>
+        <v>734</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
         <v>14</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
       <c r="C93" t="s">
-        <v>666</v>
+        <v>735</v>
       </c>
       <c r="D93" t="s">
-        <v>667</v>
+        <v>736</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>668</v>
+        <v>737</v>
       </c>
       <c r="I93" t="s">
-        <v>669</v>
+        <v>738</v>
       </c>
       <c r="J93" t="s">
-        <v>428</v>
+        <v>20</v>
       </c>
       <c r="K93" t="s">
-        <v>670</v>
+        <v>739</v>
       </c>
       <c r="L93" t="s">
-        <v>671</v>
+        <v>740</v>
       </c>
       <c r="M93" t="s">
-        <v>672</v>
+        <v>741</v>
       </c>
       <c r="N93" t="s">
-        <v>673</v>
+        <v>742</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>674</v>
+        <v>743</v>
       </c>
       <c r="D94" t="s">
-        <v>675</v>
-[...3 lines deleted...]
-      <c r="G94"/>
+        <v>17</v>
+      </c>
+      <c r="E94" t="s">
+        <v>744</v>
+      </c>
+      <c r="F94" t="s">
+        <v>745</v>
+      </c>
+      <c r="G94" t="s">
+        <v>746</v>
+      </c>
       <c r="H94" t="s">
-        <v>676</v>
+        <v>747</v>
       </c>
       <c r="I94" t="s">
-        <v>677</v>
+        <v>748</v>
       </c>
       <c r="J94" t="s">
-        <v>428</v>
+        <v>706</v>
       </c>
       <c r="K94" t="s">
-        <v>678</v>
+        <v>749</v>
       </c>
       <c r="L94" t="s">
-        <v>679</v>
+        <v>392</v>
       </c>
       <c r="M94" t="s">
-        <v>680</v>
+        <v>750</v>
       </c>
       <c r="N94" t="s">
-        <v>681</v>
+        <v>751</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>682</v>
+        <v>752</v>
       </c>
       <c r="D95" t="s">
-        <v>683</v>
-[...3 lines deleted...]
-      <c r="G95"/>
+        <v>753</v>
+      </c>
+      <c r="E95" t="s">
+        <v>754</v>
+      </c>
+      <c r="F95" t="s">
+        <v>755</v>
+      </c>
+      <c r="G95" t="s">
+        <v>756</v>
+      </c>
       <c r="H95" t="s">
-        <v>684</v>
+        <v>757</v>
       </c>
       <c r="I95" t="s">
-        <v>685</v>
+        <v>758</v>
       </c>
       <c r="J95" t="s">
-        <v>542</v>
+        <v>706</v>
       </c>
       <c r="K95" t="s">
-        <v>686</v>
+        <v>759</v>
       </c>
       <c r="L95" t="s">
-        <v>687</v>
+        <v>666</v>
       </c>
       <c r="M95" t="s">
-        <v>688</v>
+        <v>760</v>
       </c>
       <c r="N95" t="s">
-        <v>689</v>
+        <v>761</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>690</v>
+        <v>762</v>
       </c>
       <c r="D96" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      <c r="G96"/>
+        <v>753</v>
+      </c>
+      <c r="E96" t="s">
+        <v>763</v>
+      </c>
+      <c r="F96" t="s">
+        <v>764</v>
+      </c>
+      <c r="G96" t="s">
+        <v>765</v>
+      </c>
       <c r="H96" t="s">
-        <v>692</v>
+        <v>766</v>
       </c>
       <c r="I96" t="s">
-        <v>693</v>
+        <v>767</v>
       </c>
       <c r="J96" t="s">
-        <v>694</v>
+        <v>706</v>
       </c>
       <c r="K96" t="s">
-        <v>695</v>
+        <v>768</v>
       </c>
       <c r="L96" t="s">
-        <v>696</v>
+        <v>392</v>
       </c>
       <c r="M96" t="s">
-        <v>697</v>
+        <v>769</v>
       </c>
       <c r="N96" t="s">
-        <v>698</v>
+        <v>770</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>699</v>
+        <v>771</v>
       </c>
       <c r="D97" t="s">
-        <v>700</v>
-[...3 lines deleted...]
-      <c r="G97"/>
+        <v>772</v>
+      </c>
+      <c r="E97" t="s">
+        <v>773</v>
+      </c>
+      <c r="F97" t="s">
+        <v>774</v>
+      </c>
+      <c r="G97" t="s">
+        <v>775</v>
+      </c>
       <c r="H97" t="s">
-        <v>701</v>
+        <v>776</v>
       </c>
       <c r="I97" t="s">
-        <v>702</v>
+        <v>777</v>
       </c>
       <c r="J97" t="s">
-        <v>703</v>
+        <v>778</v>
       </c>
       <c r="K97" t="s">
-        <v>704</v>
+        <v>779</v>
       </c>
       <c r="L97" t="s">
-        <v>323</v>
+        <v>260</v>
       </c>
       <c r="M97" t="s">
-        <v>705</v>
+        <v>780</v>
       </c>
       <c r="N97" t="s">
-        <v>706</v>
+        <v>781</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>699</v>
+        <v>782</v>
       </c>
       <c r="D98" t="s">
-        <v>699</v>
-[...3 lines deleted...]
-      <c r="G98"/>
+        <v>650</v>
+      </c>
+      <c r="E98" t="s">
+        <v>783</v>
+      </c>
+      <c r="F98" t="s">
+        <v>784</v>
+      </c>
+      <c r="G98" t="s">
+        <v>785</v>
+      </c>
       <c r="H98" t="s">
-        <v>701</v>
+        <v>786</v>
       </c>
       <c r="I98" t="s">
-        <v>707</v>
+        <v>787</v>
       </c>
       <c r="J98" t="s">
-        <v>708</v>
+        <v>706</v>
       </c>
       <c r="K98" t="s">
-        <v>709</v>
+        <v>788</v>
       </c>
       <c r="L98" t="s">
-        <v>710</v>
+        <v>47</v>
       </c>
       <c r="M98" t="s">
-        <v>711</v>
+        <v>789</v>
       </c>
       <c r="N98" t="s">
-        <v>706</v>
+        <v>790</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
         <v>14</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>712</v>
+        <v>791</v>
       </c>
       <c r="D99" t="s">
-        <v>17</v>
+        <v>792</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>713</v>
+        <v>793</v>
       </c>
       <c r="I99" t="s">
-        <v>714</v>
+        <v>794</v>
       </c>
       <c r="J99" t="s">
-        <v>542</v>
+        <v>706</v>
       </c>
       <c r="K99" t="s">
-        <v>715</v>
+        <v>795</v>
       </c>
       <c r="L99" t="s">
-        <v>716</v>
+        <v>796</v>
       </c>
       <c r="M99" t="s">
-        <v>717</v>
+        <v>797</v>
       </c>
       <c r="N99" t="s">
-        <v>718</v>
+        <v>798</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
         <v>14</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>719</v>
+        <v>799</v>
       </c>
       <c r="D100" t="s">
-        <v>511</v>
+        <v>800</v>
       </c>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>720</v>
+        <v>801</v>
       </c>
       <c r="I100" t="s">
-        <v>721</v>
+        <v>802</v>
       </c>
       <c r="J100" t="s">
-        <v>694</v>
+        <v>20</v>
       </c>
       <c r="K100" t="s">
-        <v>722</v>
+        <v>803</v>
       </c>
       <c r="L100" t="s">
-        <v>723</v>
+        <v>804</v>
       </c>
       <c r="M100" t="s">
-        <v>724</v>
+        <v>805</v>
       </c>
       <c r="N100" t="s">
-        <v>725</v>
+        <v>806</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
         <v>14</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>726</v>
+        <v>807</v>
       </c>
       <c r="D101" t="s">
-        <v>17</v>
+        <v>808</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>727</v>
+        <v>809</v>
       </c>
       <c r="I101" t="s">
-        <v>728</v>
+        <v>810</v>
       </c>
       <c r="J101" t="s">
-        <v>542</v>
+        <v>706</v>
       </c>
       <c r="K101" t="s">
-        <v>729</v>
+        <v>811</v>
       </c>
       <c r="L101" t="s">
-        <v>730</v>
+        <v>812</v>
       </c>
       <c r="M101" t="s">
-        <v>731</v>
+        <v>813</v>
       </c>
       <c r="N101" t="s">
-        <v>732</v>
+        <v>814</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
         <v>14</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
       <c r="C102" t="s">
-        <v>733</v>
+        <v>815</v>
       </c>
       <c r="D102" t="s">
-        <v>17</v>
+        <v>650</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>734</v>
+        <v>816</v>
       </c>
       <c r="I102" t="s">
-        <v>735</v>
+        <v>817</v>
       </c>
       <c r="J102" t="s">
-        <v>542</v>
+        <v>706</v>
       </c>
       <c r="K102" t="s">
-        <v>736</v>
+        <v>818</v>
       </c>
       <c r="L102" t="s">
-        <v>737</v>
+        <v>819</v>
       </c>
       <c r="M102" t="s">
-        <v>738</v>
+        <v>820</v>
       </c>
       <c r="N102" t="s">
-        <v>739</v>
+        <v>821</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
       <c r="C103" t="s">
-        <v>740</v>
+        <v>822</v>
       </c>
       <c r="D103" t="s">
-        <v>741</v>
-[...9 lines deleted...]
-      </c>
+        <v>823</v>
+      </c>
+      <c r="E103"/>
+      <c r="F103"/>
+      <c r="G103"/>
       <c r="H103" t="s">
-        <v>745</v>
+        <v>824</v>
       </c>
       <c r="I103" t="s">
-        <v>746</v>
+        <v>825</v>
       </c>
       <c r="J103" t="s">
-        <v>694</v>
+        <v>706</v>
       </c>
       <c r="K103" t="s">
-        <v>747</v>
+        <v>826</v>
       </c>
       <c r="L103" t="s">
-        <v>748</v>
+        <v>827</v>
       </c>
       <c r="M103" t="s">
-        <v>749</v>
+        <v>828</v>
       </c>
       <c r="N103" t="s">
-        <v>750</v>
+        <v>829</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>751</v>
+        <v>830</v>
       </c>
       <c r="D104" t="s">
-        <v>752</v>
+        <v>831</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>753</v>
+        <v>832</v>
       </c>
       <c r="I104" t="s">
-        <v>754</v>
+        <v>833</v>
       </c>
       <c r="J104" t="s">
-        <v>694</v>
+        <v>834</v>
       </c>
       <c r="K104" t="s">
-        <v>755</v>
+        <v>835</v>
       </c>
       <c r="L104" t="s">
-        <v>756</v>
+        <v>238</v>
       </c>
       <c r="M104" t="s">
-        <v>757</v>
+        <v>836</v>
       </c>
       <c r="N104" t="s">
-        <v>758</v>
+        <v>837</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>759</v>
+        <v>838</v>
       </c>
       <c r="D105" t="s">
-        <v>526</v>
+        <v>839</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>477</v>
+        <v>840</v>
       </c>
       <c r="I105" t="s">
-        <v>760</v>
+        <v>841</v>
       </c>
       <c r="J105" t="s">
-        <v>694</v>
+        <v>706</v>
       </c>
       <c r="K105" t="s">
-        <v>761</v>
+        <v>842</v>
       </c>
       <c r="L105" t="s">
-        <v>214</v>
+        <v>843</v>
       </c>
       <c r="M105" t="s">
-        <v>762</v>
+        <v>844</v>
       </c>
       <c r="N105" t="s">
-        <v>763</v>
+        <v>845</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>764</v>
+        <v>846</v>
       </c>
       <c r="D106" t="s">
-        <v>643</v>
-[...3 lines deleted...]
-      <c r="G106"/>
+        <v>847</v>
+      </c>
+      <c r="E106" t="s">
+        <v>848</v>
+      </c>
+      <c r="F106" t="s">
+        <v>849</v>
+      </c>
+      <c r="G106" t="s">
+        <v>850</v>
+      </c>
       <c r="H106" t="s">
-        <v>765</v>
+        <v>851</v>
       </c>
       <c r="I106" t="s">
-        <v>766</v>
+        <v>852</v>
       </c>
       <c r="J106" t="s">
-        <v>694</v>
+        <v>706</v>
       </c>
       <c r="K106" t="s">
-        <v>767</v>
+        <v>853</v>
       </c>
       <c r="L106" t="s">
-        <v>768</v>
+        <v>392</v>
       </c>
       <c r="M106" t="s">
-        <v>769</v>
+        <v>854</v>
       </c>
       <c r="N106" t="s">
-        <v>770</v>
+        <v>855</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>771</v>
+        <v>856</v>
       </c>
       <c r="D107" t="s">
-        <v>772</v>
-[...3 lines deleted...]
-      <c r="G107"/>
+        <v>847</v>
+      </c>
+      <c r="E107" t="s">
+        <v>857</v>
+      </c>
+      <c r="F107" t="s">
+        <v>858</v>
+      </c>
+      <c r="G107" t="s">
+        <v>859</v>
+      </c>
       <c r="H107" t="s">
-        <v>773</v>
+        <v>860</v>
       </c>
       <c r="I107" t="s">
-        <v>774</v>
+        <v>861</v>
       </c>
       <c r="J107" t="s">
-        <v>775</v>
+        <v>862</v>
       </c>
       <c r="K107" t="s">
-        <v>776</v>
+        <v>863</v>
       </c>
       <c r="L107" t="s">
-        <v>241</v>
+        <v>47</v>
       </c>
       <c r="M107" t="s">
-        <v>777</v>
+        <v>864</v>
       </c>
       <c r="N107" t="s">
-        <v>778</v>
+        <v>865</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>779</v>
+        <v>866</v>
       </c>
       <c r="D108" t="s">
-        <v>780</v>
-[...3 lines deleted...]
-      <c r="G108"/>
+        <v>847</v>
+      </c>
+      <c r="E108" t="s">
+        <v>867</v>
+      </c>
+      <c r="F108" t="s">
+        <v>868</v>
+      </c>
+      <c r="G108" t="s">
+        <v>869</v>
+      </c>
       <c r="H108" t="s">
-        <v>781</v>
+        <v>870</v>
       </c>
       <c r="I108" t="s">
-        <v>782</v>
+        <v>871</v>
       </c>
       <c r="J108" t="s">
-        <v>694</v>
+        <v>862</v>
       </c>
       <c r="K108" t="s">
-        <v>783</v>
+        <v>872</v>
       </c>
       <c r="L108" t="s">
-        <v>784</v>
+        <v>666</v>
       </c>
       <c r="M108" t="s">
-        <v>785</v>
+        <v>873</v>
       </c>
       <c r="N108" t="s">
-        <v>786</v>
+        <v>874</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
-      <c r="C109"/>
+      <c r="C109" t="s">
+        <v>875</v>
+      </c>
       <c r="D109" t="s">
-        <v>787</v>
+        <v>876</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>788</v>
+        <v>877</v>
       </c>
       <c r="I109" t="s">
-        <v>789</v>
+        <v>878</v>
       </c>
       <c r="J109" t="s">
-        <v>790</v>
+        <v>862</v>
       </c>
       <c r="K109" t="s">
-        <v>791</v>
+        <v>879</v>
       </c>
       <c r="L109" t="s">
-        <v>792</v>
+        <v>880</v>
       </c>
       <c r="M109" t="s">
-        <v>793</v>
-[...1 lines deleted...]
-      <c r="N109"/>
+        <v>881</v>
+      </c>
+      <c r="N109" t="s">
+        <v>882</v>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
-      <c r="C110"/>
+      <c r="C110" t="s">
+        <v>883</v>
+      </c>
       <c r="D110" t="s">
-        <v>794</v>
+        <v>78</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>795</v>
+        <v>884</v>
       </c>
       <c r="I110" t="s">
-        <v>796</v>
+        <v>885</v>
       </c>
       <c r="J110" t="s">
-        <v>790</v>
+        <v>862</v>
       </c>
       <c r="K110" t="s">
-        <v>797</v>
+        <v>886</v>
       </c>
       <c r="L110" t="s">
-        <v>798</v>
+        <v>887</v>
       </c>
       <c r="M110" t="s">
-        <v>799</v>
-[...1 lines deleted...]
-      <c r="N110"/>
+        <v>888</v>
+      </c>
+      <c r="N110" t="s">
+        <v>889</v>
+      </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
-      <c r="C111"/>
+      <c r="C111" t="s">
+        <v>890</v>
+      </c>
       <c r="D111" t="s">
-        <v>800</v>
+        <v>444</v>
       </c>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>801</v>
+        <v>891</v>
       </c>
       <c r="I111" t="s">
-        <v>802</v>
+        <v>892</v>
       </c>
       <c r="J111" t="s">
-        <v>790</v>
+        <v>706</v>
       </c>
       <c r="K111" t="s">
-        <v>803</v>
+        <v>893</v>
       </c>
       <c r="L111" t="s">
-        <v>804</v>
+        <v>894</v>
       </c>
       <c r="M111" t="s">
-        <v>805</v>
-[...1 lines deleted...]
-      <c r="N111"/>
+        <v>895</v>
+      </c>
+      <c r="N111" t="s">
+        <v>896</v>
+      </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
         <v>14</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>806</v>
+        <v>897</v>
       </c>
       <c r="D112" t="s">
-        <v>643</v>
+        <v>444</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>807</v>
+        <v>898</v>
       </c>
       <c r="I112" t="s">
-        <v>808</v>
+        <v>899</v>
       </c>
       <c r="J112" t="s">
-        <v>428</v>
+        <v>706</v>
       </c>
       <c r="K112" t="s">
-        <v>809</v>
+        <v>900</v>
       </c>
       <c r="L112" t="s">
-        <v>337</v>
+        <v>901</v>
       </c>
       <c r="M112" t="s">
-        <v>810</v>
+        <v>902</v>
       </c>
       <c r="N112" t="s">
-        <v>811</v>
+        <v>903</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
         <v>14</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>812</v>
+        <v>904</v>
       </c>
       <c r="D113" t="s">
-        <v>813</v>
+        <v>444</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>814</v>
+        <v>905</v>
       </c>
       <c r="I113" t="s">
-        <v>815</v>
+        <v>906</v>
       </c>
       <c r="J113" t="s">
-        <v>816</v>
+        <v>706</v>
       </c>
       <c r="K113" t="s">
-        <v>817</v>
+        <v>907</v>
       </c>
       <c r="L113" t="s">
-        <v>323</v>
+        <v>908</v>
       </c>
       <c r="M113" t="s">
-        <v>818</v>
+        <v>909</v>
       </c>
       <c r="N113" t="s">
-        <v>819</v>
+        <v>910</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
         <v>14</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>812</v>
+        <v>60</v>
       </c>
       <c r="D114" t="s">
-        <v>326</v>
+        <v>911</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>327</v>
+        <v>912</v>
       </c>
       <c r="I114" t="s">
-        <v>820</v>
+        <v>913</v>
       </c>
       <c r="J114" t="s">
-        <v>821</v>
+        <v>862</v>
       </c>
       <c r="K114" t="s">
-        <v>822</v>
+        <v>914</v>
       </c>
       <c r="L114" t="s">
-        <v>323</v>
+        <v>915</v>
       </c>
       <c r="M114" t="s">
-        <v>823</v>
-[...3 lines deleted...]
-      </c>
+        <v>916</v>
+      </c>
+      <c r="N114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>824</v>
+        <v>917</v>
       </c>
       <c r="D115" t="s">
-        <v>825</v>
+        <v>444</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>826</v>
+        <v>918</v>
       </c>
       <c r="I115" t="s">
-        <v>827</v>
+        <v>919</v>
       </c>
       <c r="J115" t="s">
-        <v>304</v>
+        <v>706</v>
       </c>
       <c r="K115" t="s">
-        <v>828</v>
+        <v>920</v>
       </c>
       <c r="L115" t="s">
-        <v>187</v>
+        <v>921</v>
       </c>
       <c r="M115" t="s">
-        <v>829</v>
+        <v>922</v>
       </c>
       <c r="N115" t="s">
-        <v>830</v>
+        <v>923</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>824</v>
+        <v>924</v>
       </c>
       <c r="D116" t="s">
-        <v>825</v>
+        <v>444</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>831</v>
+        <v>925</v>
       </c>
       <c r="I116" t="s">
-        <v>832</v>
+        <v>926</v>
       </c>
       <c r="J116" t="s">
-        <v>304</v>
+        <v>706</v>
       </c>
       <c r="K116" t="s">
-        <v>833</v>
+        <v>927</v>
       </c>
       <c r="L116" t="s">
-        <v>187</v>
+        <v>928</v>
       </c>
       <c r="M116" t="s">
-        <v>834</v>
+        <v>929</v>
       </c>
       <c r="N116" t="s">
-        <v>830</v>
+        <v>930</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>327</v>
+        <v>931</v>
       </c>
       <c r="D117" t="s">
-        <v>835</v>
+        <v>444</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>836</v>
+        <v>932</v>
       </c>
       <c r="I117" t="s">
-        <v>837</v>
+        <v>933</v>
       </c>
       <c r="J117" t="s">
-        <v>169</v>
+        <v>706</v>
       </c>
       <c r="K117" t="s">
-        <v>838</v>
+        <v>934</v>
       </c>
       <c r="L117" t="s">
-        <v>839</v>
+        <v>935</v>
       </c>
       <c r="M117" t="s">
-        <v>840</v>
-[...1 lines deleted...]
-      <c r="N117"/>
+        <v>936</v>
+      </c>
+      <c r="N117" t="s">
+        <v>937</v>
+      </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>841</v>
+        <v>938</v>
       </c>
       <c r="D118" t="s">
-        <v>842</v>
+        <v>444</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>843</v>
+        <v>939</v>
       </c>
       <c r="I118" t="s">
-        <v>844</v>
+        <v>940</v>
       </c>
       <c r="J118" t="s">
-        <v>428</v>
+        <v>706</v>
       </c>
       <c r="K118" t="s">
-        <v>845</v>
+        <v>941</v>
       </c>
       <c r="L118" t="s">
-        <v>187</v>
+        <v>942</v>
       </c>
       <c r="M118" t="s">
-        <v>846</v>
+        <v>943</v>
       </c>
       <c r="N118" t="s">
-        <v>847</v>
+        <v>944</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
         <v>14</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>841</v>
+        <v>945</v>
       </c>
       <c r="D119" t="s">
-        <v>842</v>
+        <v>444</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>848</v>
+        <v>292</v>
       </c>
       <c r="I119" t="s">
-        <v>849</v>
+        <v>946</v>
       </c>
       <c r="J119" t="s">
-        <v>428</v>
+        <v>706</v>
       </c>
       <c r="K119" t="s">
-        <v>850</v>
+        <v>947</v>
       </c>
       <c r="L119" t="s">
-        <v>187</v>
+        <v>948</v>
       </c>
       <c r="M119" t="s">
-        <v>851</v>
+        <v>949</v>
       </c>
       <c r="N119" t="s">
-        <v>847</v>
+        <v>950</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>852</v>
+        <v>951</v>
       </c>
       <c r="D120" t="s">
-        <v>853</v>
+        <v>444</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>854</v>
+        <v>952</v>
       </c>
       <c r="I120" t="s">
-        <v>855</v>
+        <v>953</v>
       </c>
       <c r="J120" t="s">
-        <v>856</v>
+        <v>706</v>
       </c>
       <c r="K120" t="s">
-        <v>857</v>
+        <v>954</v>
       </c>
       <c r="L120" t="s">
-        <v>323</v>
+        <v>955</v>
       </c>
       <c r="M120" t="s">
-        <v>858</v>
+        <v>956</v>
       </c>
       <c r="N120" t="s">
-        <v>859</v>
+        <v>957</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>14</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>860</v>
+        <v>958</v>
       </c>
       <c r="D121" t="s">
-        <v>861</v>
+        <v>959</v>
       </c>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121"/>
       <c r="H121" t="s">
+        <v>960</v>
+      </c>
+      <c r="I121" t="s">
+        <v>961</v>
+      </c>
+      <c r="J121" t="s">
         <v>862</v>
       </c>
-      <c r="I121" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K121" t="s">
-        <v>864</v>
+        <v>962</v>
       </c>
       <c r="L121" t="s">
-        <v>323</v>
+        <v>963</v>
       </c>
       <c r="M121" t="s">
-        <v>865</v>
+        <v>964</v>
       </c>
       <c r="N121" t="s">
-        <v>866</v>
+        <v>965</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>867</v>
+        <v>966</v>
       </c>
       <c r="D122" t="s">
-        <v>868</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122"/>
       <c r="H122" t="s">
-        <v>872</v>
+        <v>967</v>
       </c>
       <c r="I122" t="s">
-        <v>873</v>
+        <v>968</v>
       </c>
       <c r="J122" t="s">
-        <v>874</v>
+        <v>706</v>
       </c>
       <c r="K122" t="s">
-        <v>875</v>
+        <v>969</v>
       </c>
       <c r="L122" t="s">
-        <v>876</v>
+        <v>970</v>
       </c>
       <c r="M122" t="s">
-        <v>877</v>
+        <v>971</v>
       </c>
       <c r="N122" t="s">
-        <v>878</v>
+        <v>972</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>327</v>
+        <v>973</v>
       </c>
       <c r="D123" t="s">
-        <v>879</v>
+        <v>444</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>880</v>
+        <v>974</v>
       </c>
       <c r="I123" t="s">
-        <v>881</v>
+        <v>975</v>
       </c>
       <c r="J123" t="s">
-        <v>542</v>
+        <v>706</v>
       </c>
       <c r="K123" t="s">
-        <v>882</v>
+        <v>976</v>
       </c>
       <c r="L123" t="s">
-        <v>883</v>
+        <v>977</v>
       </c>
       <c r="M123" t="s">
-        <v>884</v>
-[...1 lines deleted...]
-      <c r="N123"/>
+        <v>978</v>
+      </c>
+      <c r="N123" t="s">
+        <v>979</v>
+      </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>885</v>
+        <v>980</v>
       </c>
       <c r="D124" t="s">
-        <v>885</v>
-[...3 lines deleted...]
-      <c r="G124"/>
+        <v>981</v>
+      </c>
+      <c r="E124" t="s">
+        <v>982</v>
+      </c>
+      <c r="F124" t="s">
+        <v>983</v>
+      </c>
+      <c r="G124" t="s">
+        <v>984</v>
+      </c>
       <c r="H124" t="s">
-        <v>886</v>
+        <v>985</v>
       </c>
       <c r="I124" t="s">
-        <v>887</v>
+        <v>986</v>
       </c>
       <c r="J124" t="s">
-        <v>888</v>
+        <v>862</v>
       </c>
       <c r="K124" t="s">
-        <v>889</v>
+        <v>987</v>
       </c>
       <c r="L124" t="s">
-        <v>890</v>
+        <v>666</v>
       </c>
       <c r="M124" t="s">
-        <v>891</v>
+        <v>988</v>
       </c>
       <c r="N124" t="s">
-        <v>892</v>
+        <v>989</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>885</v>
+        <v>990</v>
       </c>
       <c r="D125" t="s">
-        <v>893</v>
-[...3 lines deleted...]
-      <c r="G125"/>
+        <v>981</v>
+      </c>
+      <c r="E125" t="s">
+        <v>991</v>
+      </c>
+      <c r="F125" t="s">
+        <v>992</v>
+      </c>
+      <c r="G125" t="s">
+        <v>993</v>
+      </c>
       <c r="H125" t="s">
-        <v>886</v>
+        <v>994</v>
       </c>
       <c r="I125" t="s">
-        <v>894</v>
+        <v>995</v>
       </c>
       <c r="J125" t="s">
-        <v>888</v>
+        <v>862</v>
       </c>
       <c r="K125" t="s">
-        <v>895</v>
+        <v>996</v>
       </c>
       <c r="L125" t="s">
-        <v>323</v>
+        <v>666</v>
       </c>
       <c r="M125" t="s">
-        <v>896</v>
+        <v>997</v>
       </c>
       <c r="N125" t="s">
-        <v>892</v>
+        <v>998</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
-      <c r="C126"/>
+      <c r="C126" t="s">
+        <v>999</v>
+      </c>
       <c r="D126" t="s">
-        <v>897</v>
+        <v>444</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>898</v>
+        <v>1000</v>
       </c>
       <c r="I126" t="s">
-        <v>899</v>
+        <v>1001</v>
       </c>
       <c r="J126" t="s">
-        <v>900</v>
+        <v>706</v>
       </c>
       <c r="K126" t="s">
-        <v>901</v>
+        <v>1002</v>
       </c>
       <c r="L126" t="s">
-        <v>902</v>
+        <v>1003</v>
       </c>
       <c r="M126" t="s">
-        <v>903</v>
-[...1 lines deleted...]
-      <c r="N126"/>
+        <v>1004</v>
+      </c>
+      <c r="N126" t="s">
+        <v>1005</v>
+      </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>144</v>
+        <v>38</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
-      <c r="C127"/>
+      <c r="C127" t="s">
+        <v>1006</v>
+      </c>
       <c r="D127" t="s">
-        <v>904</v>
-[...3 lines deleted...]
-      <c r="G127"/>
+        <v>17</v>
+      </c>
+      <c r="E127" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F127" t="s">
+        <v>1008</v>
+      </c>
+      <c r="G127" t="s">
+        <v>1009</v>
+      </c>
       <c r="H127" t="s">
-        <v>905</v>
+        <v>1010</v>
       </c>
       <c r="I127" t="s">
-        <v>899</v>
+        <v>1011</v>
       </c>
       <c r="J127" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K127" t="s">
-        <v>906</v>
+        <v>1012</v>
       </c>
       <c r="L127" t="s">
-        <v>907</v>
+        <v>666</v>
       </c>
       <c r="M127" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="N127"/>
+        <v>1013</v>
+      </c>
+      <c r="N127" t="s">
+        <v>1014</v>
+      </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>327</v>
+        <v>1006</v>
       </c>
       <c r="D128" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      <c r="G128"/>
+        <v>17</v>
+      </c>
+      <c r="E128" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F128" t="s">
+        <v>1008</v>
+      </c>
+      <c r="G128" t="s">
+        <v>1009</v>
+      </c>
       <c r="H128" t="s">
-        <v>910</v>
+        <v>1010</v>
       </c>
       <c r="I128" t="s">
-        <v>911</v>
+        <v>1015</v>
       </c>
       <c r="J128" t="s">
-        <v>542</v>
+        <v>1016</v>
       </c>
       <c r="K128" t="s">
-        <v>912</v>
+        <v>1017</v>
       </c>
       <c r="L128" t="s">
-        <v>913</v>
+        <v>666</v>
       </c>
       <c r="M128" t="s">
-        <v>914</v>
-[...1 lines deleted...]
-      <c r="N128"/>
+        <v>1018</v>
+      </c>
+      <c r="N128" t="s">
+        <v>1014</v>
+      </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>327</v>
+        <v>1019</v>
       </c>
       <c r="D129" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      <c r="G129"/>
+        <v>981</v>
+      </c>
+      <c r="E129" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F129" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G129" t="s">
+        <v>1022</v>
+      </c>
       <c r="H129" t="s">
-        <v>916</v>
+        <v>1023</v>
       </c>
       <c r="I129" t="s">
-        <v>917</v>
+        <v>1024</v>
       </c>
       <c r="J129" t="s">
-        <v>542</v>
+        <v>862</v>
       </c>
       <c r="K129" t="s">
-        <v>918</v>
+        <v>1025</v>
       </c>
       <c r="L129" t="s">
-        <v>919</v>
+        <v>666</v>
       </c>
       <c r="M129" t="s">
-        <v>920</v>
-[...1 lines deleted...]
-      <c r="N129"/>
+        <v>1026</v>
+      </c>
+      <c r="N129" t="s">
+        <v>1027</v>
+      </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>921</v>
+        <v>1028</v>
       </c>
       <c r="D130" t="s">
-        <v>922</v>
-[...3 lines deleted...]
-      <c r="G130"/>
+        <v>981</v>
+      </c>
+      <c r="E130" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F130" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G130" t="s">
+        <v>1031</v>
+      </c>
       <c r="H130" t="s">
-        <v>327</v>
+        <v>1032</v>
       </c>
       <c r="I130" t="s">
-        <v>923</v>
+        <v>1033</v>
       </c>
       <c r="J130" t="s">
-        <v>790</v>
+        <v>862</v>
       </c>
       <c r="K130" t="s">
-        <v>924</v>
+        <v>1034</v>
       </c>
       <c r="L130" t="s">
-        <v>323</v>
+        <v>666</v>
       </c>
       <c r="M130" t="s">
-        <v>925</v>
+        <v>1035</v>
       </c>
       <c r="N130" t="s">
-        <v>926</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
-      <c r="C131"/>
+      <c r="C131" t="s">
+        <v>1037</v>
+      </c>
       <c r="D131" t="s">
-        <v>927</v>
+        <v>444</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>928</v>
+        <v>1038</v>
       </c>
       <c r="I131" t="s">
-        <v>929</v>
+        <v>1039</v>
       </c>
       <c r="J131" t="s">
-        <v>930</v>
+        <v>706</v>
       </c>
       <c r="K131" t="s">
-        <v>931</v>
+        <v>1040</v>
       </c>
       <c r="L131" t="s">
-        <v>932</v>
+        <v>1041</v>
       </c>
       <c r="M131" t="s">
-        <v>933</v>
-[...1 lines deleted...]
-      <c r="N131"/>
+        <v>1042</v>
+      </c>
+      <c r="N131" t="s">
+        <v>1043</v>
+      </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
-      <c r="C132"/>
+      <c r="C132" t="s">
+        <v>1044</v>
+      </c>
       <c r="D132" t="s">
-        <v>934</v>
+        <v>444</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>935</v>
+        <v>1045</v>
       </c>
       <c r="I132" t="s">
-        <v>929</v>
+        <v>1046</v>
       </c>
       <c r="J132" t="s">
-        <v>930</v>
+        <v>706</v>
       </c>
       <c r="K132" t="s">
-        <v>936</v>
+        <v>1047</v>
       </c>
       <c r="L132" t="s">
-        <v>937</v>
+        <v>1048</v>
       </c>
       <c r="M132" t="s">
-        <v>938</v>
-[...1 lines deleted...]
-      <c r="N132"/>
+        <v>1049</v>
+      </c>
+      <c r="N132" t="s">
+        <v>1050</v>
+      </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>939</v>
+        <v>1051</v>
       </c>
       <c r="D133" t="s">
-        <v>940</v>
+        <v>444</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>941</v>
+        <v>1052</v>
       </c>
       <c r="I133" t="s">
-        <v>942</v>
+        <v>1053</v>
       </c>
       <c r="J133" t="s">
-        <v>943</v>
+        <v>706</v>
       </c>
       <c r="K133" t="s">
-        <v>944</v>
+        <v>1054</v>
       </c>
       <c r="L133" t="s">
-        <v>323</v>
+        <v>1055</v>
       </c>
       <c r="M133" t="s">
-        <v>945</v>
+        <v>1056</v>
       </c>
       <c r="N133" t="s">
-        <v>946</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>939</v>
+        <v>1058</v>
       </c>
       <c r="D134" t="s">
-        <v>326</v>
+        <v>444</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>327</v>
+        <v>1059</v>
       </c>
       <c r="I134" t="s">
-        <v>947</v>
+        <v>1060</v>
       </c>
       <c r="J134" t="s">
-        <v>948</v>
+        <v>706</v>
       </c>
       <c r="K134" t="s">
-        <v>949</v>
+        <v>1061</v>
       </c>
       <c r="L134" t="s">
-        <v>323</v>
+        <v>1062</v>
       </c>
       <c r="M134" t="s">
-        <v>950</v>
+        <v>1063</v>
       </c>
       <c r="N134" t="s">
-        <v>946</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>951</v>
+        <v>1065</v>
       </c>
       <c r="D135" t="s">
-        <v>952</v>
+        <v>444</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>327</v>
+        <v>1066</v>
       </c>
       <c r="I135" t="s">
-        <v>953</v>
+        <v>1067</v>
       </c>
       <c r="J135" t="s">
-        <v>790</v>
+        <v>706</v>
       </c>
       <c r="K135" t="s">
-        <v>954</v>
+        <v>1068</v>
       </c>
       <c r="L135" t="s">
-        <v>955</v>
+        <v>1069</v>
       </c>
       <c r="M135" t="s">
-        <v>956</v>
+        <v>1070</v>
       </c>
       <c r="N135" t="s">
-        <v>957</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>958</v>
+        <v>1065</v>
       </c>
       <c r="D136" t="s">
-        <v>959</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E136"/>
+      <c r="F136"/>
+      <c r="G136"/>
       <c r="H136" t="s">
-        <v>963</v>
+        <v>1066</v>
       </c>
       <c r="I136" t="s">
-        <v>964</v>
+        <v>1072</v>
       </c>
       <c r="J136" t="s">
-        <v>965</v>
+        <v>706</v>
       </c>
       <c r="K136" t="s">
-        <v>966</v>
+        <v>1073</v>
       </c>
       <c r="L136" t="s">
-        <v>876</v>
+        <v>1069</v>
       </c>
       <c r="M136" t="s">
-        <v>967</v>
+        <v>1074</v>
       </c>
       <c r="N136" t="s">
-        <v>968</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>969</v>
+        <v>1075</v>
       </c>
       <c r="D137" t="s">
-        <v>959</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E137"/>
+      <c r="F137"/>
+      <c r="G137"/>
       <c r="H137" t="s">
-        <v>973</v>
+        <v>1076</v>
       </c>
       <c r="I137" t="s">
-        <v>974</v>
+        <v>1077</v>
       </c>
       <c r="J137" t="s">
-        <v>965</v>
+        <v>706</v>
       </c>
       <c r="K137" t="s">
-        <v>975</v>
+        <v>1078</v>
       </c>
       <c r="L137" t="s">
-        <v>876</v>
+        <v>1079</v>
       </c>
       <c r="M137" t="s">
-        <v>976</v>
+        <v>1080</v>
       </c>
       <c r="N137" t="s">
-        <v>977</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
-      <c r="C138"/>
+      <c r="C138" t="s">
+        <v>1082</v>
+      </c>
       <c r="D138" t="s">
-        <v>978</v>
+        <v>444</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>979</v>
+        <v>1083</v>
       </c>
       <c r="I138" t="s">
-        <v>980</v>
+        <v>1084</v>
       </c>
       <c r="J138" t="s">
-        <v>152</v>
+        <v>706</v>
       </c>
       <c r="K138" t="s">
-        <v>981</v>
+        <v>1085</v>
       </c>
       <c r="L138" t="s">
-        <v>982</v>
+        <v>1086</v>
       </c>
       <c r="M138" t="s">
-        <v>983</v>
-[...1 lines deleted...]
-      <c r="N138"/>
+        <v>1087</v>
+      </c>
+      <c r="N138" t="s">
+        <v>1088</v>
+      </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>984</v>
+        <v>1089</v>
       </c>
       <c r="D139" t="s">
-        <v>984</v>
+        <v>1090</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>985</v>
+        <v>1091</v>
       </c>
       <c r="I139" t="s">
-        <v>986</v>
+        <v>1092</v>
       </c>
       <c r="J139" t="s">
-        <v>987</v>
+        <v>706</v>
       </c>
       <c r="K139" t="s">
-        <v>988</v>
+        <v>1093</v>
       </c>
       <c r="L139" t="s">
-        <v>989</v>
+        <v>1094</v>
       </c>
       <c r="M139" t="s">
-        <v>990</v>
+        <v>1095</v>
       </c>
       <c r="N139" t="s">
-        <v>991</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>992</v>
+        <v>1097</v>
       </c>
       <c r="D140" t="s">
-        <v>993</v>
+        <v>444</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>994</v>
+        <v>1098</v>
       </c>
       <c r="I140" t="s">
-        <v>995</v>
+        <v>1099</v>
       </c>
       <c r="J140" t="s">
-        <v>987</v>
+        <v>706</v>
       </c>
       <c r="K140" t="s">
-        <v>996</v>
+        <v>1100</v>
       </c>
       <c r="L140" t="s">
-        <v>323</v>
+        <v>1101</v>
       </c>
       <c r="M140" t="s">
-        <v>997</v>
+        <v>1102</v>
       </c>
       <c r="N140" t="s">
-        <v>998</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>992</v>
+        <v>1104</v>
       </c>
       <c r="D141" t="s">
-        <v>326</v>
+        <v>444</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>327</v>
+        <v>1105</v>
       </c>
       <c r="I141" t="s">
-        <v>999</v>
+        <v>1106</v>
       </c>
       <c r="J141" t="s">
-        <v>987</v>
+        <v>706</v>
       </c>
       <c r="K141" t="s">
-        <v>1000</v>
+        <v>1107</v>
       </c>
       <c r="L141" t="s">
-        <v>323</v>
+        <v>1108</v>
       </c>
       <c r="M141" t="s">
-        <v>1001</v>
+        <v>1109</v>
       </c>
       <c r="N141" t="s">
-        <v>998</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>860</v>
+        <v>1111</v>
       </c>
       <c r="D142" t="s">
-        <v>861</v>
+        <v>444</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>862</v>
+        <v>1112</v>
       </c>
       <c r="I142" t="s">
-        <v>1002</v>
+        <v>1113</v>
       </c>
       <c r="J142" t="s">
-        <v>987</v>
+        <v>706</v>
       </c>
       <c r="K142" t="s">
-        <v>1003</v>
+        <v>1114</v>
       </c>
       <c r="L142" t="s">
-        <v>323</v>
+        <v>1115</v>
       </c>
       <c r="M142" t="s">
-        <v>1004</v>
+        <v>1116</v>
       </c>
       <c r="N142" t="s">
-        <v>866</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>860</v>
+        <v>1118</v>
       </c>
       <c r="D143" t="s">
-        <v>326</v>
+        <v>444</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>327</v>
+        <v>1119</v>
       </c>
       <c r="I143" t="s">
-        <v>1005</v>
+        <v>1120</v>
       </c>
       <c r="J143" t="s">
-        <v>987</v>
+        <v>706</v>
       </c>
       <c r="K143" t="s">
-        <v>1006</v>
+        <v>1121</v>
       </c>
       <c r="L143" t="s">
-        <v>323</v>
+        <v>1122</v>
       </c>
       <c r="M143" t="s">
-        <v>1007</v>
+        <v>1123</v>
       </c>
       <c r="N143" t="s">
-        <v>866</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1008</v>
+        <v>1125</v>
       </c>
       <c r="D144" t="s">
-        <v>1009</v>
-[...9 lines deleted...]
-      </c>
+        <v>1126</v>
+      </c>
+      <c r="E144"/>
+      <c r="F144"/>
+      <c r="G144"/>
       <c r="H144" t="s">
-        <v>1013</v>
+        <v>1127</v>
       </c>
       <c r="I144" t="s">
-        <v>1014</v>
+        <v>1128</v>
       </c>
       <c r="J144" t="s">
-        <v>1015</v>
+        <v>1129</v>
       </c>
       <c r="K144" t="s">
-        <v>1016</v>
+        <v>1130</v>
       </c>
       <c r="L144" t="s">
-        <v>876</v>
+        <v>125</v>
       </c>
       <c r="M144" t="s">
-        <v>1017</v>
+        <v>1131</v>
       </c>
       <c r="N144" t="s">
-        <v>1018</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
-      <c r="C145" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C145"/>
       <c r="D145" t="s">
-        <v>1020</v>
+        <v>1133</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>1021</v>
+        <v>1134</v>
       </c>
       <c r="I145" t="s">
-        <v>1022</v>
+        <v>1135</v>
       </c>
       <c r="J145" t="s">
-        <v>152</v>
+        <v>1136</v>
       </c>
       <c r="K145" t="s">
-        <v>1023</v>
+        <v>1137</v>
       </c>
       <c r="L145" t="s">
-        <v>323</v>
+        <v>1138</v>
       </c>
       <c r="M145" t="s">
-        <v>1024</v>
-[...3 lines deleted...]
-      </c>
+        <v>1139</v>
+      </c>
+      <c r="N145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
-      <c r="C146" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C146"/>
       <c r="D146" t="s">
-        <v>326</v>
+        <v>1140</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>327</v>
+        <v>1141</v>
       </c>
       <c r="I146" t="s">
-        <v>1026</v>
+        <v>1142</v>
       </c>
       <c r="J146" t="s">
-        <v>152</v>
+        <v>1136</v>
       </c>
       <c r="K146" t="s">
-        <v>1027</v>
+        <v>1143</v>
       </c>
       <c r="L146" t="s">
-        <v>323</v>
+        <v>1144</v>
       </c>
       <c r="M146" t="s">
-        <v>1028</v>
-[...3 lines deleted...]
-      </c>
+        <v>1145</v>
+      </c>
+      <c r="N146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
-      <c r="C147" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C147"/>
       <c r="D147" t="s">
-        <v>1030</v>
+        <v>1146</v>
       </c>
       <c r="E147"/>
       <c r="F147"/>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>1021</v>
+        <v>1147</v>
       </c>
       <c r="I147" t="s">
-        <v>1031</v>
+        <v>1148</v>
       </c>
       <c r="J147" t="s">
-        <v>152</v>
+        <v>1136</v>
       </c>
       <c r="K147" t="s">
-        <v>1032</v>
+        <v>1149</v>
       </c>
       <c r="L147" t="s">
-        <v>323</v>
+        <v>1150</v>
       </c>
       <c r="M147" t="s">
-        <v>1033</v>
-[...3 lines deleted...]
-      </c>
+        <v>1151</v>
+      </c>
+      <c r="N147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
-      <c r="C148" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C148"/>
       <c r="D148" t="s">
-        <v>326</v>
+        <v>1152</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>327</v>
+        <v>1153</v>
       </c>
       <c r="I148" t="s">
-        <v>1035</v>
+        <v>1154</v>
       </c>
       <c r="J148" t="s">
-        <v>152</v>
+        <v>1136</v>
       </c>
       <c r="K148" t="s">
-        <v>1036</v>
+        <v>1155</v>
       </c>
       <c r="L148" t="s">
-        <v>323</v>
+        <v>1156</v>
       </c>
       <c r="M148" t="s">
-        <v>1037</v>
-[...3 lines deleted...]
-      </c>
+        <v>1157</v>
+      </c>
+      <c r="N148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
         <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1038</v>
+        <v>1158</v>
       </c>
       <c r="D149" t="s">
-        <v>1038</v>
+        <v>444</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>1039</v>
+        <v>1159</v>
       </c>
       <c r="I149" t="s">
-        <v>1040</v>
+        <v>1160</v>
       </c>
       <c r="J149" t="s">
-        <v>304</v>
+        <v>862</v>
       </c>
       <c r="K149" t="s">
-        <v>1041</v>
+        <v>1161</v>
       </c>
       <c r="L149" t="s">
-        <v>1042</v>
+        <v>1162</v>
       </c>
       <c r="M149" t="s">
-        <v>1043</v>
+        <v>1163</v>
       </c>
       <c r="N149" t="s">
-        <v>1044</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
         <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1045</v>
+        <v>1165</v>
       </c>
       <c r="D150" t="s">
-        <v>326</v>
+        <v>444</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>327</v>
+        <v>1166</v>
       </c>
       <c r="I150" t="s">
-        <v>1046</v>
+        <v>1167</v>
       </c>
       <c r="J150" t="s">
-        <v>304</v>
+        <v>862</v>
       </c>
       <c r="K150" t="s">
-        <v>1047</v>
+        <v>1168</v>
       </c>
       <c r="L150" t="s">
-        <v>323</v>
+        <v>1169</v>
       </c>
       <c r="M150" t="s">
-        <v>1048</v>
+        <v>1170</v>
       </c>
       <c r="N150" t="s">
-        <v>1049</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1050</v>
+        <v>1172</v>
       </c>
       <c r="D151" t="s">
-        <v>1051</v>
+        <v>444</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>327</v>
+        <v>1173</v>
       </c>
       <c r="I151" t="s">
-        <v>1052</v>
+        <v>1174</v>
       </c>
       <c r="J151" t="s">
-        <v>1053</v>
+        <v>862</v>
       </c>
       <c r="K151" t="s">
-        <v>1054</v>
+        <v>1175</v>
       </c>
       <c r="L151" t="s">
-        <v>1055</v>
+        <v>1176</v>
       </c>
       <c r="M151" t="s">
-        <v>1056</v>
+        <v>1177</v>
       </c>
       <c r="N151" t="s">
-        <v>1057</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1058</v>
+        <v>1179</v>
       </c>
       <c r="D152" t="s">
-        <v>1059</v>
+        <v>444</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>327</v>
+        <v>1180</v>
       </c>
       <c r="I152" t="s">
-        <v>1060</v>
+        <v>1181</v>
       </c>
       <c r="J152" t="s">
-        <v>1061</v>
+        <v>862</v>
       </c>
       <c r="K152" t="s">
-        <v>1062</v>
+        <v>1182</v>
       </c>
       <c r="L152" t="s">
-        <v>1063</v>
+        <v>1183</v>
       </c>
       <c r="M152" t="s">
-        <v>1064</v>
+        <v>1184</v>
       </c>
       <c r="N152" t="s">
-        <v>1065</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1066</v>
+        <v>1186</v>
       </c>
       <c r="D153" t="s">
-        <v>1067</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E153"/>
+      <c r="F153"/>
+      <c r="G153"/>
       <c r="H153" t="s">
-        <v>1071</v>
+        <v>1187</v>
       </c>
       <c r="I153" t="s">
-        <v>1072</v>
+        <v>1188</v>
       </c>
       <c r="J153" t="s">
-        <v>948</v>
+        <v>862</v>
       </c>
       <c r="K153" t="s">
-        <v>1073</v>
+        <v>1189</v>
       </c>
       <c r="L153" t="s">
-        <v>876</v>
+        <v>1190</v>
       </c>
       <c r="M153" t="s">
-        <v>1074</v>
+        <v>1191</v>
       </c>
       <c r="N153" t="s">
-        <v>1075</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
         <v>14</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>327</v>
+        <v>1193</v>
       </c>
       <c r="D154" t="s">
-        <v>1076</v>
+        <v>444</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>1077</v>
+        <v>1194</v>
       </c>
       <c r="I154" t="s">
-        <v>1078</v>
+        <v>1195</v>
       </c>
       <c r="J154" t="s">
-        <v>1079</v>
+        <v>862</v>
       </c>
       <c r="K154" t="s">
-        <v>1080</v>
+        <v>1196</v>
       </c>
       <c r="L154" t="s">
-        <v>1081</v>
+        <v>1197</v>
       </c>
       <c r="M154" t="s">
-        <v>1082</v>
-[...1 lines deleted...]
-      <c r="N154"/>
+        <v>1198</v>
+      </c>
+      <c r="N154" t="s">
+        <v>1199</v>
+      </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1083</v>
+        <v>1200</v>
       </c>
       <c r="D155" t="s">
-        <v>1084</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E155"/>
+      <c r="F155"/>
+      <c r="G155"/>
       <c r="H155" t="s">
-        <v>1088</v>
+        <v>1201</v>
       </c>
       <c r="I155" t="s">
-        <v>1089</v>
+        <v>1202</v>
       </c>
       <c r="J155" t="s">
-        <v>987</v>
+        <v>862</v>
       </c>
       <c r="K155" t="s">
-        <v>1090</v>
+        <v>1203</v>
       </c>
       <c r="L155" t="s">
-        <v>876</v>
+        <v>1204</v>
       </c>
       <c r="M155" t="s">
-        <v>1091</v>
+        <v>1205</v>
       </c>
       <c r="N155" t="s">
-        <v>1092</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1093</v>
+        <v>1207</v>
       </c>
       <c r="D156" t="s">
-        <v>1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E156"/>
+      <c r="F156"/>
+      <c r="G156"/>
       <c r="H156" t="s">
-        <v>1098</v>
+        <v>1208</v>
       </c>
       <c r="I156" t="s">
-        <v>1099</v>
+        <v>1209</v>
       </c>
       <c r="J156" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K156" t="s">
-        <v>1100</v>
+        <v>1210</v>
       </c>
       <c r="L156" t="s">
-        <v>876</v>
+        <v>1211</v>
       </c>
       <c r="M156" t="s">
-        <v>1101</v>
+        <v>1212</v>
       </c>
       <c r="N156" t="s">
-        <v>1102</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1103</v>
+        <v>1214</v>
       </c>
       <c r="D157" t="s">
-        <v>1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E157"/>
+      <c r="F157"/>
+      <c r="G157"/>
       <c r="H157" t="s">
-        <v>1107</v>
+        <v>1215</v>
       </c>
       <c r="I157" t="s">
-        <v>1108</v>
+        <v>1216</v>
       </c>
       <c r="J157" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K157" t="s">
-        <v>1109</v>
+        <v>1217</v>
       </c>
       <c r="L157" t="s">
-        <v>876</v>
+        <v>1218</v>
       </c>
       <c r="M157" t="s">
-        <v>1110</v>
+        <v>1219</v>
       </c>
       <c r="N157" t="s">
-        <v>1111</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1112</v>
+        <v>1221</v>
       </c>
       <c r="D158" t="s">
-        <v>1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E158"/>
+      <c r="F158"/>
+      <c r="G158"/>
       <c r="H158" t="s">
-        <v>1116</v>
+        <v>1222</v>
       </c>
       <c r="I158" t="s">
-        <v>1117</v>
+        <v>1223</v>
       </c>
       <c r="J158" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K158" t="s">
-        <v>1118</v>
+        <v>1224</v>
       </c>
       <c r="L158" t="s">
-        <v>876</v>
+        <v>1225</v>
       </c>
       <c r="M158" t="s">
-        <v>1119</v>
+        <v>1226</v>
       </c>
       <c r="N158" t="s">
-        <v>1120</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1121</v>
+        <v>1228</v>
       </c>
       <c r="D159" t="s">
-        <v>1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E159"/>
+      <c r="F159"/>
+      <c r="G159"/>
       <c r="H159" t="s">
-        <v>1125</v>
+        <v>1229</v>
       </c>
       <c r="I159" t="s">
-        <v>1126</v>
+        <v>1230</v>
       </c>
       <c r="J159" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K159" t="s">
-        <v>1127</v>
+        <v>1231</v>
       </c>
       <c r="L159" t="s">
-        <v>876</v>
+        <v>1232</v>
       </c>
       <c r="M159" t="s">
-        <v>1128</v>
+        <v>1233</v>
       </c>
       <c r="N159" t="s">
-        <v>1129</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1130</v>
+        <v>1235</v>
       </c>
       <c r="D160" t="s">
-        <v>1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E160"/>
+      <c r="F160"/>
+      <c r="G160"/>
       <c r="H160" t="s">
-        <v>1134</v>
+        <v>1236</v>
       </c>
       <c r="I160" t="s">
-        <v>1135</v>
+        <v>1237</v>
       </c>
       <c r="J160" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K160" t="s">
-        <v>1136</v>
+        <v>1238</v>
       </c>
       <c r="L160" t="s">
-        <v>876</v>
+        <v>1239</v>
       </c>
       <c r="M160" t="s">
-        <v>1137</v>
+        <v>1240</v>
       </c>
       <c r="N160" t="s">
-        <v>1138</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1139</v>
+        <v>1242</v>
       </c>
       <c r="D161" t="s">
-        <v>1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E161"/>
+      <c r="F161"/>
+      <c r="G161"/>
       <c r="H161" t="s">
-        <v>1143</v>
+        <v>1243</v>
       </c>
       <c r="I161" t="s">
-        <v>1144</v>
+        <v>1244</v>
       </c>
       <c r="J161" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K161" t="s">
-        <v>1145</v>
+        <v>1245</v>
       </c>
       <c r="L161" t="s">
-        <v>876</v>
+        <v>1246</v>
       </c>
       <c r="M161" t="s">
-        <v>1146</v>
+        <v>1247</v>
       </c>
       <c r="N161" t="s">
-        <v>1147</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1148</v>
+        <v>1249</v>
       </c>
       <c r="D162" t="s">
-        <v>1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E162"/>
+      <c r="F162"/>
+      <c r="G162"/>
       <c r="H162" t="s">
-        <v>1152</v>
+        <v>1250</v>
       </c>
       <c r="I162" t="s">
-        <v>1153</v>
+        <v>1251</v>
       </c>
       <c r="J162" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K162" t="s">
-        <v>1154</v>
+        <v>1252</v>
       </c>
       <c r="L162" t="s">
-        <v>876</v>
+        <v>1253</v>
       </c>
       <c r="M162" t="s">
-        <v>1155</v>
+        <v>1254</v>
       </c>
       <c r="N162" t="s">
-        <v>1156</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1157</v>
+        <v>1256</v>
       </c>
       <c r="D163" t="s">
-        <v>1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E163"/>
+      <c r="F163"/>
+      <c r="G163"/>
       <c r="H163" t="s">
-        <v>1161</v>
+        <v>1257</v>
       </c>
       <c r="I163" t="s">
-        <v>1162</v>
+        <v>1258</v>
       </c>
       <c r="J163" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K163" t="s">
-        <v>1163</v>
+        <v>1259</v>
       </c>
       <c r="L163" t="s">
-        <v>876</v>
+        <v>1260</v>
       </c>
       <c r="M163" t="s">
-        <v>1164</v>
+        <v>1261</v>
       </c>
       <c r="N163" t="s">
-        <v>1165</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1166</v>
+        <v>1263</v>
       </c>
       <c r="D164" t="s">
-        <v>1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E164"/>
+      <c r="F164"/>
+      <c r="G164"/>
       <c r="H164" t="s">
-        <v>1170</v>
+        <v>1264</v>
       </c>
       <c r="I164" t="s">
-        <v>1171</v>
+        <v>1265</v>
       </c>
       <c r="J164" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K164" t="s">
-        <v>1172</v>
+        <v>1266</v>
       </c>
       <c r="L164" t="s">
-        <v>876</v>
+        <v>1267</v>
       </c>
       <c r="M164" t="s">
-        <v>1173</v>
+        <v>1268</v>
       </c>
       <c r="N164" t="s">
-        <v>1174</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1175</v>
+        <v>1270</v>
       </c>
       <c r="D165" t="s">
-        <v>1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E165"/>
+      <c r="F165"/>
+      <c r="G165"/>
       <c r="H165" t="s">
-        <v>1179</v>
+        <v>1271</v>
       </c>
       <c r="I165" t="s">
-        <v>1180</v>
+        <v>1272</v>
       </c>
       <c r="J165" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K165" t="s">
-        <v>1181</v>
+        <v>1273</v>
       </c>
       <c r="L165" t="s">
-        <v>876</v>
+        <v>1274</v>
       </c>
       <c r="M165" t="s">
-        <v>1182</v>
+        <v>1275</v>
       </c>
       <c r="N165" t="s">
-        <v>1183</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1184</v>
+        <v>1277</v>
       </c>
       <c r="D166" t="s">
-        <v>1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E166"/>
+      <c r="F166"/>
+      <c r="G166"/>
       <c r="H166" t="s">
-        <v>1188</v>
+        <v>1278</v>
       </c>
       <c r="I166" t="s">
-        <v>1189</v>
+        <v>1279</v>
       </c>
       <c r="J166" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K166" t="s">
-        <v>1190</v>
+        <v>1280</v>
       </c>
       <c r="L166" t="s">
-        <v>876</v>
+        <v>1281</v>
       </c>
       <c r="M166" t="s">
-        <v>1191</v>
+        <v>1282</v>
       </c>
       <c r="N166" t="s">
-        <v>1192</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
       <c r="C167" t="s">
-        <v>1193</v>
+        <v>1284</v>
       </c>
       <c r="D167" t="s">
-        <v>1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E167"/>
+      <c r="F167"/>
+      <c r="G167"/>
       <c r="H167" t="s">
-        <v>1197</v>
+        <v>1285</v>
       </c>
       <c r="I167" t="s">
-        <v>1198</v>
+        <v>1286</v>
       </c>
       <c r="J167" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K167" t="s">
-        <v>1199</v>
+        <v>1287</v>
       </c>
       <c r="L167" t="s">
-        <v>876</v>
+        <v>1288</v>
       </c>
       <c r="M167" t="s">
-        <v>1200</v>
+        <v>1289</v>
       </c>
       <c r="N167" t="s">
-        <v>1201</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1202</v>
+        <v>1291</v>
       </c>
       <c r="D168" t="s">
-        <v>1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E168"/>
+      <c r="F168"/>
+      <c r="G168"/>
       <c r="H168" t="s">
-        <v>1206</v>
+        <v>1292</v>
       </c>
       <c r="I168" t="s">
-        <v>1207</v>
+        <v>1293</v>
       </c>
       <c r="J168" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K168" t="s">
-        <v>1208</v>
+        <v>1294</v>
       </c>
       <c r="L168" t="s">
-        <v>876</v>
+        <v>1295</v>
       </c>
       <c r="M168" t="s">
-        <v>1209</v>
+        <v>1296</v>
       </c>
       <c r="N168" t="s">
-        <v>1210</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1211</v>
+        <v>1298</v>
       </c>
       <c r="D169" t="s">
-        <v>1094</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E169"/>
+      <c r="F169"/>
+      <c r="G169"/>
       <c r="H169" t="s">
-        <v>1215</v>
+        <v>1299</v>
       </c>
       <c r="I169" t="s">
-        <v>1216</v>
+        <v>1300</v>
       </c>
       <c r="J169" t="s">
-        <v>900</v>
+        <v>862</v>
       </c>
       <c r="K169" t="s">
-        <v>1217</v>
+        <v>1301</v>
       </c>
       <c r="L169" t="s">
-        <v>876</v>
+        <v>1302</v>
       </c>
       <c r="M169" t="s">
-        <v>1218</v>
+        <v>1303</v>
       </c>
       <c r="N169" t="s">
-        <v>1219</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
       <c r="C170" t="s">
-        <v>1220</v>
+        <v>1305</v>
       </c>
       <c r="D170" t="s">
-        <v>1221</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E170"/>
+      <c r="F170"/>
+      <c r="G170"/>
       <c r="H170" t="s">
-        <v>1225</v>
+        <v>1306</v>
       </c>
       <c r="I170" t="s">
-        <v>1226</v>
+        <v>1307</v>
       </c>
       <c r="J170" t="s">
-        <v>169</v>
+        <v>862</v>
       </c>
       <c r="K170" t="s">
-        <v>1227</v>
+        <v>1308</v>
       </c>
       <c r="L170" t="s">
-        <v>876</v>
+        <v>1309</v>
       </c>
       <c r="M170" t="s">
-        <v>1228</v>
+        <v>1310</v>
       </c>
       <c r="N170" t="s">
-        <v>1229</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1230</v>
+        <v>1312</v>
       </c>
       <c r="D171" t="s">
-        <v>1221</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E171"/>
+      <c r="F171"/>
+      <c r="G171"/>
       <c r="H171" t="s">
-        <v>1234</v>
+        <v>1313</v>
       </c>
       <c r="I171" t="s">
-        <v>1235</v>
+        <v>1314</v>
       </c>
       <c r="J171" t="s">
-        <v>169</v>
+        <v>862</v>
       </c>
       <c r="K171" t="s">
-        <v>1236</v>
+        <v>1315</v>
       </c>
       <c r="L171" t="s">
-        <v>876</v>
+        <v>1316</v>
       </c>
       <c r="M171" t="s">
-        <v>1237</v>
+        <v>1317</v>
       </c>
       <c r="N171" t="s">
-        <v>1238</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1239</v>
+        <v>1319</v>
       </c>
       <c r="D172" t="s">
-        <v>1221</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E172"/>
+      <c r="F172"/>
+      <c r="G172"/>
       <c r="H172" t="s">
-        <v>1242</v>
+        <v>1320</v>
       </c>
       <c r="I172" t="s">
-        <v>1243</v>
+        <v>1321</v>
       </c>
       <c r="J172" t="s">
-        <v>169</v>
+        <v>862</v>
       </c>
       <c r="K172" t="s">
-        <v>1244</v>
+        <v>1322</v>
       </c>
       <c r="L172" t="s">
-        <v>876</v>
+        <v>1323</v>
       </c>
       <c r="M172" t="s">
-        <v>1245</v>
+        <v>1324</v>
       </c>
       <c r="N172" t="s">
-        <v>1246</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1247</v>
+        <v>1326</v>
       </c>
       <c r="D173" t="s">
-        <v>1221</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E173"/>
+      <c r="F173"/>
+      <c r="G173"/>
       <c r="H173" t="s">
-        <v>1251</v>
+        <v>1327</v>
       </c>
       <c r="I173" t="s">
-        <v>1252</v>
+        <v>1328</v>
       </c>
       <c r="J173" t="s">
-        <v>169</v>
+        <v>862</v>
       </c>
       <c r="K173" t="s">
-        <v>1253</v>
+        <v>1329</v>
       </c>
       <c r="L173" t="s">
-        <v>876</v>
+        <v>1330</v>
       </c>
       <c r="M173" t="s">
-        <v>1254</v>
+        <v>1331</v>
       </c>
       <c r="N173" t="s">
-        <v>1255</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1256</v>
+        <v>1333</v>
       </c>
       <c r="D174" t="s">
-        <v>1257</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E174"/>
+      <c r="F174"/>
+      <c r="G174"/>
       <c r="H174" t="s">
-        <v>1261</v>
+        <v>1334</v>
       </c>
       <c r="I174" t="s">
-        <v>1262</v>
+        <v>1335</v>
       </c>
       <c r="J174" t="s">
-        <v>304</v>
+        <v>862</v>
       </c>
       <c r="K174" t="s">
-        <v>1263</v>
+        <v>1336</v>
       </c>
       <c r="L174" t="s">
-        <v>876</v>
+        <v>1337</v>
       </c>
       <c r="M174" t="s">
-        <v>1264</v>
+        <v>1338</v>
       </c>
       <c r="N174" t="s">
-        <v>1265</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>327</v>
+        <v>1340</v>
       </c>
       <c r="D175" t="s">
-        <v>1266</v>
+        <v>444</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1267</v>
+        <v>1341</v>
       </c>
       <c r="I175" t="s">
-        <v>1268</v>
+        <v>1342</v>
       </c>
       <c r="J175" t="s">
-        <v>1269</v>
+        <v>862</v>
       </c>
       <c r="K175" t="s">
-        <v>1270</v>
+        <v>1343</v>
       </c>
       <c r="L175" t="s">
-        <v>1271</v>
+        <v>1344</v>
       </c>
       <c r="M175" t="s">
-        <v>1272</v>
-[...1 lines deleted...]
-      <c r="N175"/>
+        <v>1345</v>
+      </c>
+      <c r="N175" t="s">
+        <v>1346</v>
+      </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1273</v>
+        <v>1347</v>
       </c>
       <c r="D176" t="s">
-        <v>1274</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E176"/>
+      <c r="F176"/>
+      <c r="G176"/>
       <c r="H176" t="s">
-        <v>1278</v>
+        <v>1348</v>
       </c>
       <c r="I176" t="s">
-        <v>1279</v>
+        <v>1349</v>
       </c>
       <c r="J176" t="s">
-        <v>1280</v>
+        <v>862</v>
       </c>
       <c r="K176" t="s">
-        <v>1281</v>
+        <v>1350</v>
       </c>
       <c r="L176" t="s">
-        <v>876</v>
+        <v>1351</v>
       </c>
       <c r="M176" t="s">
-        <v>1282</v>
+        <v>1352</v>
       </c>
       <c r="N176" t="s">
-        <v>1283</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>327</v>
+        <v>1354</v>
       </c>
       <c r="D177" t="s">
-        <v>1284</v>
+        <v>444</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1285</v>
+        <v>1355</v>
       </c>
       <c r="I177" t="s">
-        <v>1286</v>
+        <v>1356</v>
       </c>
       <c r="J177" t="s">
-        <v>1287</v>
+        <v>862</v>
       </c>
       <c r="K177" t="s">
-        <v>1288</v>
+        <v>1357</v>
       </c>
       <c r="L177" t="s">
-        <v>1289</v>
+        <v>1358</v>
       </c>
       <c r="M177" t="s">
-        <v>1290</v>
-[...1 lines deleted...]
-      <c r="N177"/>
+        <v>1359</v>
+      </c>
+      <c r="N177" t="s">
+        <v>1360</v>
+      </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1291</v>
+        <v>1361</v>
       </c>
       <c r="D178" t="s">
-        <v>1292</v>
+        <v>444</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>327</v>
+        <v>1362</v>
       </c>
       <c r="I178" t="s">
-        <v>1293</v>
+        <v>1363</v>
       </c>
       <c r="J178" t="s">
-        <v>1294</v>
+        <v>862</v>
       </c>
       <c r="K178" t="s">
-        <v>1295</v>
+        <v>1364</v>
       </c>
       <c r="L178" t="s">
-        <v>1296</v>
+        <v>1365</v>
       </c>
       <c r="M178" t="s">
-        <v>1297</v>
+        <v>1366</v>
       </c>
       <c r="N178" t="s">
-        <v>1298</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1299</v>
+        <v>1368</v>
       </c>
       <c r="D179" t="s">
-        <v>1300</v>
+        <v>444</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>327</v>
+        <v>1369</v>
       </c>
       <c r="I179" t="s">
-        <v>1301</v>
+        <v>1370</v>
       </c>
       <c r="J179" t="s">
-        <v>1302</v>
+        <v>862</v>
       </c>
       <c r="K179" t="s">
-        <v>1303</v>
+        <v>1371</v>
       </c>
       <c r="L179" t="s">
-        <v>1304</v>
+        <v>1372</v>
       </c>
       <c r="M179" t="s">
-        <v>1305</v>
+        <v>1373</v>
       </c>
       <c r="N179" t="s">
-        <v>1306</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
       <c r="C180" t="s">
-        <v>1307</v>
+        <v>1375</v>
       </c>
       <c r="D180" t="s">
-        <v>1308</v>
+        <v>444</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>327</v>
+        <v>1376</v>
       </c>
       <c r="I180" t="s">
-        <v>1309</v>
+        <v>1377</v>
       </c>
       <c r="J180" t="s">
-        <v>1310</v>
+        <v>862</v>
       </c>
       <c r="K180" t="s">
-        <v>1311</v>
+        <v>1378</v>
       </c>
       <c r="L180" t="s">
-        <v>1312</v>
+        <v>1379</v>
       </c>
       <c r="M180" t="s">
-        <v>1313</v>
+        <v>1380</v>
       </c>
       <c r="N180" t="s">
-        <v>1314</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
       <c r="C181" t="s">
-        <v>327</v>
+        <v>1382</v>
       </c>
       <c r="D181" t="s">
-        <v>1315</v>
+        <v>444</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>1316</v>
+        <v>918</v>
       </c>
       <c r="I181" t="s">
-        <v>1317</v>
+        <v>1383</v>
       </c>
       <c r="J181" t="s">
-        <v>1318</v>
+        <v>862</v>
       </c>
       <c r="K181" t="s">
-        <v>1319</v>
+        <v>1384</v>
       </c>
       <c r="L181" t="s">
-        <v>1320</v>
+        <v>1385</v>
       </c>
       <c r="M181" t="s">
-        <v>1321</v>
-[...1 lines deleted...]
-      <c r="N181"/>
+        <v>1386</v>
+      </c>
+      <c r="N181" t="s">
+        <v>1387</v>
+      </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>327</v>
+        <v>1388</v>
       </c>
       <c r="D182" t="s">
-        <v>1322</v>
+        <v>444</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1323</v>
+        <v>1389</v>
       </c>
       <c r="I182" t="s">
-        <v>1324</v>
+        <v>1390</v>
       </c>
       <c r="J182" t="s">
-        <v>1325</v>
+        <v>862</v>
       </c>
       <c r="K182" t="s">
-        <v>1326</v>
+        <v>1391</v>
       </c>
       <c r="L182" t="s">
-        <v>1327</v>
+        <v>1392</v>
       </c>
       <c r="M182" t="s">
-        <v>1328</v>
-[...1 lines deleted...]
-      <c r="N182"/>
+        <v>1393</v>
+      </c>
+      <c r="N182" t="s">
+        <v>1394</v>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>327</v>
+        <v>1395</v>
       </c>
       <c r="D183" t="s">
-        <v>1329</v>
+        <v>444</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1330</v>
+        <v>1396</v>
       </c>
       <c r="I183" t="s">
-        <v>1331</v>
+        <v>1397</v>
       </c>
       <c r="J183" t="s">
-        <v>1332</v>
+        <v>862</v>
       </c>
       <c r="K183" t="s">
-        <v>1333</v>
+        <v>1398</v>
       </c>
       <c r="L183" t="s">
-        <v>1334</v>
+        <v>1399</v>
       </c>
       <c r="M183" t="s">
-        <v>1335</v>
-[...1 lines deleted...]
-      <c r="N183"/>
+        <v>1400</v>
+      </c>
+      <c r="N183" t="s">
+        <v>1401</v>
+      </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
       <c r="C184" t="s">
-        <v>327</v>
+        <v>1402</v>
       </c>
       <c r="D184" t="s">
-        <v>1336</v>
+        <v>444</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1337</v>
+        <v>1403</v>
       </c>
       <c r="I184" t="s">
-        <v>1338</v>
+        <v>1404</v>
       </c>
       <c r="J184" t="s">
-        <v>1339</v>
+        <v>862</v>
       </c>
       <c r="K184" t="s">
-        <v>1340</v>
+        <v>1405</v>
       </c>
       <c r="L184" t="s">
-        <v>1341</v>
+        <v>1406</v>
       </c>
       <c r="M184" t="s">
-        <v>1342</v>
-[...1 lines deleted...]
-      <c r="N184"/>
+        <v>1407</v>
+      </c>
+      <c r="N184" t="s">
+        <v>1408</v>
+      </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1343</v>
+        <v>1409</v>
       </c>
       <c r="D185" t="s">
-        <v>1344</v>
+        <v>444</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>327</v>
+        <v>1410</v>
       </c>
       <c r="I185" t="s">
-        <v>1345</v>
+        <v>1411</v>
       </c>
       <c r="J185" t="s">
-        <v>1346</v>
+        <v>862</v>
       </c>
       <c r="K185" t="s">
-        <v>1347</v>
+        <v>1412</v>
       </c>
       <c r="L185" t="s">
-        <v>1348</v>
+        <v>1413</v>
       </c>
       <c r="M185" t="s">
-        <v>1349</v>
+        <v>1414</v>
       </c>
       <c r="N185" t="s">
-        <v>1350</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
         <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>327</v>
+        <v>1416</v>
       </c>
       <c r="D186" t="s">
-        <v>1351</v>
+        <v>444</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>1352</v>
+        <v>1417</v>
       </c>
       <c r="I186" t="s">
-        <v>1353</v>
+        <v>1418</v>
       </c>
       <c r="J186" t="s">
-        <v>1354</v>
+        <v>862</v>
       </c>
       <c r="K186" t="s">
-        <v>1355</v>
+        <v>1419</v>
       </c>
       <c r="L186" t="s">
-        <v>1356</v>
+        <v>1420</v>
       </c>
       <c r="M186" t="s">
-        <v>1357</v>
-[...1 lines deleted...]
-      <c r="N186"/>
+        <v>1421</v>
+      </c>
+      <c r="N186" t="s">
+        <v>1422</v>
+      </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
         <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>327</v>
+        <v>1423</v>
       </c>
       <c r="D187" t="s">
-        <v>1358</v>
+        <v>444</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>1359</v>
+        <v>1424</v>
       </c>
       <c r="I187" t="s">
-        <v>1360</v>
+        <v>1425</v>
       </c>
       <c r="J187" t="s">
-        <v>1354</v>
+        <v>862</v>
       </c>
       <c r="K187" t="s">
-        <v>1361</v>
+        <v>1426</v>
       </c>
       <c r="L187" t="s">
-        <v>1362</v>
+        <v>1427</v>
       </c>
       <c r="M187" t="s">
-        <v>1363</v>
-[...1 lines deleted...]
-      <c r="N187"/>
+        <v>1428</v>
+      </c>
+      <c r="N187" t="s">
+        <v>1429</v>
+      </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
         <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1364</v>
+        <v>1430</v>
       </c>
       <c r="D188" t="s">
-        <v>1365</v>
+        <v>444</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>327</v>
+        <v>1431</v>
       </c>
       <c r="I188" t="s">
-        <v>1366</v>
+        <v>1432</v>
       </c>
       <c r="J188" t="s">
-        <v>1367</v>
+        <v>862</v>
       </c>
       <c r="K188" t="s">
-        <v>1368</v>
+        <v>1433</v>
       </c>
       <c r="L188" t="s">
-        <v>1369</v>
+        <v>1434</v>
       </c>
       <c r="M188" t="s">
-        <v>1370</v>
+        <v>1435</v>
       </c>
       <c r="N188" t="s">
-        <v>1371</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>327</v>
+        <v>1437</v>
       </c>
       <c r="D189" t="s">
-        <v>1372</v>
+        <v>444</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>1373</v>
+        <v>1438</v>
       </c>
       <c r="I189" t="s">
-        <v>1374</v>
+        <v>1439</v>
       </c>
       <c r="J189" t="s">
-        <v>1375</v>
+        <v>862</v>
       </c>
       <c r="K189" t="s">
-        <v>1376</v>
+        <v>1440</v>
       </c>
       <c r="L189" t="s">
-        <v>1377</v>
+        <v>1441</v>
       </c>
       <c r="M189" t="s">
-        <v>1378</v>
-[...1 lines deleted...]
-      <c r="N189"/>
+        <v>1442</v>
+      </c>
+      <c r="N189" t="s">
+        <v>1443</v>
+      </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
         <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>327</v>
+        <v>1444</v>
       </c>
       <c r="D190" t="s">
-        <v>1379</v>
+        <v>444</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>1380</v>
+        <v>1445</v>
       </c>
       <c r="I190" t="s">
-        <v>1381</v>
+        <v>1446</v>
       </c>
       <c r="J190" t="s">
-        <v>1382</v>
+        <v>862</v>
       </c>
       <c r="K190" t="s">
-        <v>1383</v>
+        <v>1447</v>
       </c>
       <c r="L190" t="s">
-        <v>1384</v>
+        <v>1448</v>
       </c>
       <c r="M190" t="s">
-        <v>1385</v>
-[...1 lines deleted...]
-      <c r="N190"/>
+        <v>1449</v>
+      </c>
+      <c r="N190" t="s">
+        <v>1450</v>
+      </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
         <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1386</v>
+        <v>1451</v>
       </c>
       <c r="D191" t="s">
-        <v>1387</v>
+        <v>444</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>327</v>
+        <v>1452</v>
       </c>
       <c r="I191" t="s">
-        <v>1388</v>
+        <v>1453</v>
       </c>
       <c r="J191" t="s">
-        <v>1389</v>
+        <v>862</v>
       </c>
       <c r="K191" t="s">
-        <v>1390</v>
+        <v>1454</v>
       </c>
       <c r="L191" t="s">
-        <v>1391</v>
+        <v>1455</v>
       </c>
       <c r="M191" t="s">
-        <v>1392</v>
+        <v>1456</v>
       </c>
       <c r="N191" t="s">
-        <v>1393</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
         <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1394</v>
+        <v>1458</v>
       </c>
       <c r="D192" t="s">
-        <v>1395</v>
+        <v>444</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>1396</v>
+        <v>1459</v>
       </c>
       <c r="I192" t="s">
-        <v>1397</v>
+        <v>1460</v>
       </c>
       <c r="J192" t="s">
-        <v>1398</v>
+        <v>862</v>
       </c>
       <c r="K192" t="s">
-        <v>1399</v>
+        <v>1461</v>
       </c>
       <c r="L192" t="s">
-        <v>1400</v>
+        <v>1462</v>
       </c>
       <c r="M192" t="s">
-        <v>1401</v>
+        <v>1463</v>
       </c>
       <c r="N192" t="s">
-        <v>1402</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
         <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1403</v>
+        <v>1465</v>
       </c>
       <c r="D193" t="s">
-        <v>1404</v>
+        <v>444</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>1396</v>
+        <v>1466</v>
       </c>
       <c r="I193" t="s">
-        <v>1405</v>
+        <v>1467</v>
       </c>
       <c r="J193" t="s">
-        <v>1406</v>
+        <v>862</v>
       </c>
       <c r="K193" t="s">
-        <v>1407</v>
+        <v>1468</v>
       </c>
       <c r="L193" t="s">
-        <v>1408</v>
+        <v>1469</v>
       </c>
       <c r="M193" t="s">
-        <v>1409</v>
+        <v>1470</v>
       </c>
       <c r="N193" t="s">
-        <v>1410</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
         <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1411</v>
+        <v>1472</v>
       </c>
       <c r="D194" t="s">
-        <v>1412</v>
+        <v>1473</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>327</v>
+        <v>1474</v>
       </c>
       <c r="I194" t="s">
-        <v>1413</v>
+        <v>1475</v>
       </c>
       <c r="J194" t="s">
-        <v>1414</v>
+        <v>862</v>
       </c>
       <c r="K194" t="s">
-        <v>1415</v>
+        <v>1476</v>
       </c>
       <c r="L194" t="s">
-        <v>1416</v>
+        <v>1477</v>
       </c>
       <c r="M194" t="s">
-        <v>1417</v>
+        <v>1478</v>
       </c>
       <c r="N194" t="s">
-        <v>1418</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
         <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>327</v>
+        <v>1480</v>
       </c>
       <c r="D195" t="s">
-        <v>1419</v>
+        <v>444</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>1420</v>
+        <v>1481</v>
       </c>
       <c r="I195" t="s">
-        <v>1421</v>
+        <v>1482</v>
       </c>
       <c r="J195" t="s">
-        <v>542</v>
+        <v>862</v>
       </c>
       <c r="K195" t="s">
-        <v>1422</v>
+        <v>1483</v>
       </c>
       <c r="L195" t="s">
-        <v>1423</v>
+        <v>1484</v>
       </c>
       <c r="M195" t="s">
-        <v>1424</v>
-[...1 lines deleted...]
-      <c r="N195"/>
+        <v>1485</v>
+      </c>
+      <c r="N195" t="s">
+        <v>1486</v>
+      </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1425</v>
+        <v>1487</v>
       </c>
       <c r="D196" t="s">
-        <v>1426</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E196"/>
+      <c r="F196"/>
+      <c r="G196"/>
       <c r="H196" t="s">
-        <v>1430</v>
+        <v>1488</v>
       </c>
       <c r="I196" t="s">
-        <v>1431</v>
-[...1 lines deleted...]
-      <c r="J196"/>
+        <v>1489</v>
+      </c>
+      <c r="J196" t="s">
+        <v>862</v>
+      </c>
       <c r="K196" t="s">
-        <v>1432</v>
+        <v>1490</v>
       </c>
       <c r="L196" t="s">
-        <v>452</v>
+        <v>1491</v>
       </c>
       <c r="M196" t="s">
-        <v>1433</v>
+        <v>1492</v>
       </c>
       <c r="N196" t="s">
-        <v>1434</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B197" t="s">
         <v>15</v>
       </c>
       <c r="C197" t="s">
-        <v>1435</v>
+        <v>1494</v>
       </c>
       <c r="D197" t="s">
-        <v>1436</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E197"/>
+      <c r="F197"/>
+      <c r="G197"/>
       <c r="H197" t="s">
-        <v>1440</v>
+        <v>1495</v>
       </c>
       <c r="I197" t="s">
-        <v>1441</v>
-[...1 lines deleted...]
-      <c r="J197"/>
+        <v>1496</v>
+      </c>
+      <c r="J197" t="s">
+        <v>862</v>
+      </c>
       <c r="K197" t="s">
-        <v>1442</v>
+        <v>1497</v>
       </c>
       <c r="L197" t="s">
-        <v>452</v>
+        <v>1498</v>
       </c>
       <c r="M197" t="s">
-        <v>1443</v>
+        <v>1499</v>
       </c>
       <c r="N197" t="s">
-        <v>1444</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B198" t="s">
         <v>15</v>
       </c>
       <c r="C198" t="s">
-        <v>1445</v>
+        <v>1501</v>
       </c>
       <c r="D198" t="s">
-        <v>1446</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E198"/>
+      <c r="F198"/>
+      <c r="G198"/>
       <c r="H198" t="s">
-        <v>1450</v>
+        <v>1502</v>
       </c>
       <c r="I198" t="s">
-        <v>1451</v>
-[...1 lines deleted...]
-      <c r="J198"/>
+        <v>1503</v>
+      </c>
+      <c r="J198" t="s">
+        <v>862</v>
+      </c>
       <c r="K198" t="s">
-        <v>1452</v>
+        <v>1504</v>
       </c>
       <c r="L198" t="s">
-        <v>452</v>
+        <v>1505</v>
       </c>
       <c r="M198" t="s">
-        <v>1453</v>
+        <v>1506</v>
       </c>
       <c r="N198" t="s">
-        <v>1454</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B199" t="s">
         <v>15</v>
       </c>
       <c r="C199" t="s">
-        <v>1455</v>
+        <v>1508</v>
       </c>
       <c r="D199" t="s">
-        <v>1456</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E199"/>
+      <c r="F199"/>
+      <c r="G199"/>
       <c r="H199" t="s">
-        <v>1460</v>
+        <v>1509</v>
       </c>
       <c r="I199" t="s">
-        <v>1461</v>
-[...1 lines deleted...]
-      <c r="J199"/>
+        <v>1510</v>
+      </c>
+      <c r="J199" t="s">
+        <v>862</v>
+      </c>
       <c r="K199" t="s">
-        <v>1462</v>
+        <v>1511</v>
       </c>
       <c r="L199" t="s">
-        <v>748</v>
+        <v>1512</v>
       </c>
       <c r="M199" t="s">
-        <v>1463</v>
+        <v>1513</v>
       </c>
       <c r="N199" t="s">
-        <v>1464</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B200" t="s">
         <v>15</v>
       </c>
       <c r="C200" t="s">
-        <v>1465</v>
+        <v>1515</v>
       </c>
       <c r="D200" t="s">
-        <v>1456</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E200"/>
+      <c r="F200"/>
+      <c r="G200"/>
       <c r="H200" t="s">
-        <v>1469</v>
+        <v>1516</v>
       </c>
       <c r="I200" t="s">
-        <v>1470</v>
-[...1 lines deleted...]
-      <c r="J200"/>
+        <v>1517</v>
+      </c>
+      <c r="J200" t="s">
+        <v>862</v>
+      </c>
       <c r="K200" t="s">
-        <v>1471</v>
+        <v>1518</v>
       </c>
       <c r="L200" t="s">
-        <v>452</v>
+        <v>1519</v>
       </c>
       <c r="M200" t="s">
-        <v>1472</v>
+        <v>1520</v>
       </c>
       <c r="N200" t="s">
-        <v>1473</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B201" t="s">
         <v>15</v>
       </c>
       <c r="C201" t="s">
-        <v>1474</v>
+        <v>1522</v>
       </c>
       <c r="D201" t="s">
-        <v>1456</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E201"/>
+      <c r="F201"/>
+      <c r="G201"/>
       <c r="H201" t="s">
-        <v>1478</v>
+        <v>1523</v>
       </c>
       <c r="I201" t="s">
-        <v>1479</v>
-[...1 lines deleted...]
-      <c r="J201"/>
+        <v>1524</v>
+      </c>
+      <c r="J201" t="s">
+        <v>862</v>
+      </c>
       <c r="K201" t="s">
-        <v>1480</v>
+        <v>1525</v>
       </c>
       <c r="L201" t="s">
-        <v>748</v>
+        <v>1526</v>
       </c>
       <c r="M201" t="s">
-        <v>1481</v>
+        <v>1527</v>
       </c>
       <c r="N201" t="s">
-        <v>1482</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B202" t="s">
         <v>15</v>
       </c>
       <c r="C202" t="s">
-        <v>1483</v>
+        <v>1529</v>
       </c>
       <c r="D202" t="s">
-        <v>1456</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E202"/>
+      <c r="F202"/>
+      <c r="G202"/>
       <c r="H202" t="s">
-        <v>1487</v>
+        <v>1530</v>
       </c>
       <c r="I202" t="s">
-        <v>1488</v>
-[...1 lines deleted...]
-      <c r="J202"/>
+        <v>1531</v>
+      </c>
+      <c r="J202" t="s">
+        <v>862</v>
+      </c>
       <c r="K202" t="s">
-        <v>1489</v>
+        <v>1532</v>
       </c>
       <c r="L202" t="s">
-        <v>452</v>
+        <v>1533</v>
       </c>
       <c r="M202" t="s">
-        <v>1490</v>
+        <v>1534</v>
       </c>
       <c r="N202" t="s">
-        <v>1491</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B203" t="s">
         <v>15</v>
       </c>
       <c r="C203" t="s">
-        <v>1492</v>
+        <v>1536</v>
       </c>
       <c r="D203" t="s">
-        <v>1493</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E203"/>
+      <c r="F203"/>
+      <c r="G203"/>
       <c r="H203" t="s">
-        <v>1497</v>
+        <v>1537</v>
       </c>
       <c r="I203" t="s">
-        <v>1498</v>
-[...1 lines deleted...]
-      <c r="J203"/>
+        <v>1538</v>
+      </c>
+      <c r="J203" t="s">
+        <v>862</v>
+      </c>
       <c r="K203" t="s">
-        <v>1499</v>
+        <v>1539</v>
       </c>
       <c r="L203" t="s">
-        <v>748</v>
+        <v>1540</v>
       </c>
       <c r="M203" t="s">
-        <v>1500</v>
+        <v>1541</v>
       </c>
       <c r="N203" t="s">
-        <v>1501</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B204" t="s">
         <v>15</v>
       </c>
       <c r="C204" t="s">
-        <v>1502</v>
+        <v>1543</v>
       </c>
       <c r="D204" t="s">
-        <v>1503</v>
-[...9 lines deleted...]
-      </c>
+        <v>1544</v>
+      </c>
+      <c r="E204"/>
+      <c r="F204"/>
+      <c r="G204"/>
       <c r="H204" t="s">
-        <v>1507</v>
+        <v>1545</v>
       </c>
       <c r="I204" t="s">
-        <v>1508</v>
-[...1 lines deleted...]
-      <c r="J204"/>
+        <v>1546</v>
+      </c>
+      <c r="J204" t="s">
+        <v>29</v>
+      </c>
       <c r="K204" t="s">
-        <v>1509</v>
+        <v>1547</v>
       </c>
       <c r="L204" t="s">
-        <v>748</v>
+        <v>31</v>
       </c>
       <c r="M204" t="s">
-        <v>1510</v>
+        <v>1548</v>
       </c>
       <c r="N204" t="s">
-        <v>1511</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B205" t="s">
         <v>15</v>
       </c>
       <c r="C205" t="s">
-        <v>1512</v>
+        <v>1543</v>
       </c>
       <c r="D205" t="s">
-        <v>1493</v>
-[...9 lines deleted...]
-      </c>
+        <v>1544</v>
+      </c>
+      <c r="E205"/>
+      <c r="F205"/>
+      <c r="G205"/>
       <c r="H205" t="s">
-        <v>1516</v>
+        <v>224</v>
       </c>
       <c r="I205" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="J205"/>
+        <v>1550</v>
+      </c>
+      <c r="J205" t="s">
+        <v>29</v>
+      </c>
       <c r="K205" t="s">
-        <v>1518</v>
+        <v>1551</v>
       </c>
       <c r="L205" t="s">
-        <v>748</v>
+        <v>31</v>
       </c>
       <c r="M205" t="s">
-        <v>1519</v>
+        <v>1552</v>
       </c>
       <c r="N205" t="s">
-        <v>1520</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B206" t="s">
         <v>15</v>
       </c>
       <c r="C206" t="s">
-        <v>1521</v>
+        <v>1553</v>
       </c>
       <c r="D206" t="s">
-        <v>1493</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E206"/>
+      <c r="F206"/>
+      <c r="G206"/>
       <c r="H206" t="s">
-        <v>1525</v>
+        <v>1554</v>
       </c>
       <c r="I206" t="s">
-        <v>1526</v>
-[...1 lines deleted...]
-      <c r="J206"/>
+        <v>1555</v>
+      </c>
+      <c r="J206" t="s">
+        <v>862</v>
+      </c>
       <c r="K206" t="s">
-        <v>1527</v>
+        <v>1556</v>
       </c>
       <c r="L206" t="s">
-        <v>748</v>
+        <v>1557</v>
       </c>
       <c r="M206" t="s">
-        <v>1528</v>
+        <v>1558</v>
       </c>
       <c r="N206" t="s">
-        <v>1529</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B207" t="s">
         <v>15</v>
       </c>
       <c r="C207" t="s">
-        <v>1530</v>
+        <v>1560</v>
       </c>
       <c r="D207" t="s">
-        <v>1503</v>
-[...9 lines deleted...]
-      </c>
+        <v>1561</v>
+      </c>
+      <c r="E207"/>
+      <c r="F207"/>
+      <c r="G207"/>
       <c r="H207" t="s">
-        <v>1534</v>
+        <v>1562</v>
       </c>
       <c r="I207" t="s">
-        <v>1535</v>
-[...1 lines deleted...]
-      <c r="J207"/>
+        <v>1563</v>
+      </c>
+      <c r="J207" t="s">
+        <v>862</v>
+      </c>
       <c r="K207" t="s">
-        <v>1536</v>
+        <v>1564</v>
       </c>
       <c r="L207" t="s">
-        <v>748</v>
+        <v>1565</v>
       </c>
       <c r="M207" t="s">
-        <v>1537</v>
+        <v>1566</v>
       </c>
       <c r="N207" t="s">
-        <v>1538</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B208" t="s">
         <v>15</v>
       </c>
       <c r="C208" t="s">
-        <v>1539</v>
+        <v>1568</v>
       </c>
       <c r="D208" t="s">
-        <v>1503</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E208"/>
+      <c r="F208"/>
+      <c r="G208"/>
       <c r="H208" t="s">
-        <v>1543</v>
+        <v>1569</v>
       </c>
       <c r="I208" t="s">
-        <v>1544</v>
-[...1 lines deleted...]
-      <c r="J208"/>
+        <v>1570</v>
+      </c>
+      <c r="J208" t="s">
+        <v>862</v>
+      </c>
       <c r="K208" t="s">
-        <v>1545</v>
+        <v>1571</v>
       </c>
       <c r="L208" t="s">
-        <v>748</v>
+        <v>1572</v>
       </c>
       <c r="M208" t="s">
-        <v>1546</v>
+        <v>1573</v>
       </c>
       <c r="N208" t="s">
-        <v>1547</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B209" t="s">
         <v>15</v>
       </c>
       <c r="C209" t="s">
-        <v>1548</v>
+        <v>1575</v>
       </c>
       <c r="D209" t="s">
-        <v>1503</v>
-[...9 lines deleted...]
-      </c>
+        <v>1561</v>
+      </c>
+      <c r="E209"/>
+      <c r="F209"/>
+      <c r="G209"/>
       <c r="H209" t="s">
-        <v>1552</v>
+        <v>1576</v>
       </c>
       <c r="I209" t="s">
-        <v>1553</v>
-[...1 lines deleted...]
-      <c r="J209"/>
+        <v>1577</v>
+      </c>
+      <c r="J209" t="s">
+        <v>862</v>
+      </c>
       <c r="K209" t="s">
-        <v>1554</v>
+        <v>1578</v>
       </c>
       <c r="L209" t="s">
-        <v>748</v>
+        <v>1579</v>
       </c>
       <c r="M209" t="s">
-        <v>1555</v>
+        <v>1580</v>
       </c>
       <c r="N209" t="s">
-        <v>1556</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B210" t="s">
         <v>15</v>
       </c>
       <c r="C210" t="s">
-        <v>1557</v>
+        <v>1582</v>
       </c>
       <c r="D210" t="s">
-        <v>1558</v>
-[...9 lines deleted...]
-      </c>
+        <v>1583</v>
+      </c>
+      <c r="E210"/>
+      <c r="F210"/>
+      <c r="G210"/>
       <c r="H210" t="s">
-        <v>1562</v>
+        <v>1584</v>
       </c>
       <c r="I210" t="s">
-        <v>1563</v>
-[...1 lines deleted...]
-      <c r="J210"/>
+        <v>1585</v>
+      </c>
+      <c r="J210" t="s">
+        <v>1586</v>
+      </c>
       <c r="K210" t="s">
-        <v>1564</v>
+        <v>1587</v>
       </c>
       <c r="L210" t="s">
-        <v>452</v>
+        <v>602</v>
       </c>
       <c r="M210" t="s">
-        <v>1565</v>
+        <v>1588</v>
       </c>
       <c r="N210" t="s">
-        <v>1566</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B211" t="s">
         <v>15</v>
       </c>
       <c r="C211" t="s">
-        <v>1567</v>
+        <v>1582</v>
       </c>
       <c r="D211" t="s">
-        <v>1568</v>
-[...9 lines deleted...]
-      </c>
+        <v>1590</v>
+      </c>
+      <c r="E211"/>
+      <c r="F211"/>
+      <c r="G211"/>
       <c r="H211" t="s">
-        <v>1572</v>
+        <v>60</v>
       </c>
       <c r="I211" t="s">
-        <v>1573</v>
-[...1 lines deleted...]
-      <c r="J211"/>
+        <v>1591</v>
+      </c>
+      <c r="J211" t="s">
+        <v>185</v>
+      </c>
       <c r="K211" t="s">
-        <v>1574</v>
+        <v>1592</v>
       </c>
       <c r="L211" t="s">
-        <v>452</v>
+        <v>602</v>
       </c>
       <c r="M211" t="s">
-        <v>1575</v>
+        <v>1593</v>
       </c>
       <c r="N211" t="s">
-        <v>1576</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>144</v>
+        <v>38</v>
       </c>
       <c r="B212" t="s">
         <v>15</v>
       </c>
       <c r="C212" t="s">
-        <v>1577</v>
+        <v>1594</v>
       </c>
       <c r="D212" t="s">
-        <v>1568</v>
+        <v>1595</v>
       </c>
       <c r="E212" t="s">
-        <v>1578</v>
+        <v>1596</v>
       </c>
       <c r="F212" t="s">
-        <v>1579</v>
+        <v>1597</v>
       </c>
       <c r="G212" t="s">
-        <v>1580</v>
+        <v>1598</v>
       </c>
       <c r="H212" t="s">
-        <v>1581</v>
+        <v>1599</v>
       </c>
       <c r="I212" t="s">
-        <v>1582</v>
-[...1 lines deleted...]
-      <c r="J212"/>
+        <v>1600</v>
+      </c>
+      <c r="J212" t="s">
+        <v>1016</v>
+      </c>
       <c r="K212" t="s">
-        <v>1583</v>
+        <v>1601</v>
       </c>
       <c r="L212" t="s">
-        <v>748</v>
+        <v>260</v>
       </c>
       <c r="M212" t="s">
-        <v>1584</v>
+        <v>1602</v>
       </c>
       <c r="N212" t="s">
-        <v>1585</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B213" t="s">
         <v>15</v>
       </c>
       <c r="C213" t="s">
-        <v>1586</v>
+        <v>1604</v>
       </c>
       <c r="D213" t="s">
-        <v>1587</v>
-[...9 lines deleted...]
-      </c>
+        <v>1561</v>
+      </c>
+      <c r="E213"/>
+      <c r="F213"/>
+      <c r="G213"/>
       <c r="H213" t="s">
-        <v>1591</v>
+        <v>1605</v>
       </c>
       <c r="I213" t="s">
-        <v>1592</v>
-[...1 lines deleted...]
-      <c r="J213"/>
+        <v>1606</v>
+      </c>
+      <c r="J213" t="s">
+        <v>1607</v>
+      </c>
       <c r="K213" t="s">
-        <v>1593</v>
+        <v>1608</v>
       </c>
       <c r="L213" t="s">
-        <v>452</v>
+        <v>1609</v>
       </c>
       <c r="M213" t="s">
-        <v>1594</v>
+        <v>1610</v>
       </c>
       <c r="N213" t="s">
-        <v>1595</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B214" t="s">
         <v>15</v>
       </c>
       <c r="C214" t="s">
-        <v>1596</v>
+        <v>1612</v>
       </c>
       <c r="D214" t="s">
-        <v>1587</v>
-[...9 lines deleted...]
-      </c>
+        <v>1613</v>
+      </c>
+      <c r="E214"/>
+      <c r="F214"/>
+      <c r="G214"/>
       <c r="H214" t="s">
-        <v>1600</v>
+        <v>1614</v>
       </c>
       <c r="I214" t="s">
-        <v>1601</v>
-[...1 lines deleted...]
-      <c r="J214"/>
+        <v>1615</v>
+      </c>
+      <c r="J214" t="s">
+        <v>862</v>
+      </c>
       <c r="K214" t="s">
-        <v>1602</v>
+        <v>1616</v>
       </c>
       <c r="L214" t="s">
-        <v>452</v>
+        <v>1617</v>
       </c>
       <c r="M214" t="s">
-        <v>1603</v>
+        <v>1618</v>
       </c>
       <c r="N214" t="s">
-        <v>1604</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B215" t="s">
         <v>15</v>
       </c>
       <c r="C215" t="s">
-        <v>1605</v>
+        <v>1620</v>
       </c>
       <c r="D215" t="s">
-        <v>1606</v>
-[...9 lines deleted...]
-      </c>
+        <v>1621</v>
+      </c>
+      <c r="E215"/>
+      <c r="F215"/>
+      <c r="G215"/>
       <c r="H215" t="s">
-        <v>1610</v>
+        <v>1622</v>
       </c>
       <c r="I215" t="s">
-        <v>1611</v>
-[...1 lines deleted...]
-      <c r="J215"/>
+        <v>1623</v>
+      </c>
+      <c r="J215" t="s">
+        <v>862</v>
+      </c>
       <c r="K215" t="s">
-        <v>1612</v>
+        <v>1624</v>
       </c>
       <c r="L215" t="s">
-        <v>452</v>
+        <v>1625</v>
       </c>
       <c r="M215" t="s">
-        <v>1613</v>
+        <v>1626</v>
       </c>
       <c r="N215" t="s">
-        <v>1614</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B216" t="s">
         <v>15</v>
       </c>
       <c r="C216" t="s">
-        <v>1615</v>
+        <v>1628</v>
       </c>
       <c r="D216" t="s">
-        <v>1587</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E216"/>
+      <c r="F216"/>
+      <c r="G216"/>
       <c r="H216" t="s">
-        <v>1619</v>
+        <v>1629</v>
       </c>
       <c r="I216" t="s">
-        <v>1620</v>
-[...1 lines deleted...]
-      <c r="J216"/>
+        <v>1630</v>
+      </c>
+      <c r="J216" t="s">
+        <v>862</v>
+      </c>
       <c r="K216" t="s">
-        <v>1621</v>
+        <v>1631</v>
       </c>
       <c r="L216" t="s">
-        <v>452</v>
+        <v>1632</v>
       </c>
       <c r="M216" t="s">
-        <v>1622</v>
+        <v>1633</v>
       </c>
       <c r="N216" t="s">
-        <v>1623</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="s">
         <v>14</v>
       </c>
       <c r="B217" t="s">
         <v>15</v>
       </c>
-      <c r="C217"/>
+      <c r="C217" t="s">
+        <v>1635</v>
+      </c>
       <c r="D217" t="s">
-        <v>1624</v>
+        <v>444</v>
       </c>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217"/>
       <c r="H217" t="s">
-        <v>1625</v>
+        <v>1636</v>
       </c>
       <c r="I217" t="s">
-        <v>1626</v>
-[...1 lines deleted...]
-      <c r="J217"/>
+        <v>1637</v>
+      </c>
+      <c r="J217" t="s">
+        <v>862</v>
+      </c>
       <c r="K217" t="s">
-        <v>1627</v>
+        <v>1638</v>
       </c>
       <c r="L217" t="s">
-        <v>1628</v>
+        <v>1639</v>
       </c>
       <c r="M217" t="s">
-        <v>1629</v>
-[...1 lines deleted...]
-      <c r="N217"/>
+        <v>1640</v>
+      </c>
+      <c r="N217" t="s">
+        <v>1641</v>
+      </c>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B218" t="s">
         <v>15</v>
       </c>
       <c r="C218" t="s">
-        <v>1630</v>
+        <v>1642</v>
       </c>
       <c r="D218" t="s">
-        <v>1631</v>
-[...9 lines deleted...]
-      </c>
+        <v>444</v>
+      </c>
+      <c r="E218"/>
+      <c r="F218"/>
+      <c r="G218"/>
       <c r="H218" t="s">
-        <v>1635</v>
+        <v>1643</v>
       </c>
       <c r="I218" t="s">
-        <v>1636</v>
-[...1 lines deleted...]
-      <c r="J218"/>
+        <v>1644</v>
+      </c>
+      <c r="J218" t="s">
+        <v>862</v>
+      </c>
       <c r="K218" t="s">
-        <v>1637</v>
+        <v>1645</v>
       </c>
       <c r="L218" t="s">
-        <v>748</v>
+        <v>1646</v>
       </c>
       <c r="M218" t="s">
-        <v>1638</v>
+        <v>1647</v>
       </c>
       <c r="N218" t="s">
-        <v>1639</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="s">
         <v>14</v>
       </c>
       <c r="B219" t="s">
         <v>15</v>
       </c>
       <c r="C219" t="s">
-        <v>1640</v>
+        <v>1649</v>
       </c>
       <c r="D219" t="s">
-        <v>1641</v>
+        <v>444</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>1642</v>
+        <v>1650</v>
       </c>
       <c r="I219" t="s">
-        <v>1643</v>
-[...1 lines deleted...]
-      <c r="J219"/>
+        <v>1651</v>
+      </c>
+      <c r="J219" t="s">
+        <v>862</v>
+      </c>
       <c r="K219" t="s">
-        <v>1644</v>
+        <v>1652</v>
       </c>
       <c r="L219" t="s">
-        <v>1645</v>
+        <v>1653</v>
       </c>
       <c r="M219" t="s">
-        <v>1646</v>
+        <v>1654</v>
       </c>
       <c r="N219" t="s">
-        <v>1647</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="s">
         <v>14</v>
       </c>
       <c r="B220" t="s">
         <v>15</v>
       </c>
-      <c r="C220"/>
+      <c r="C220" t="s">
+        <v>1656</v>
+      </c>
       <c r="D220" t="s">
-        <v>1648</v>
+        <v>444</v>
       </c>
       <c r="E220"/>
       <c r="F220"/>
       <c r="G220"/>
       <c r="H220" t="s">
-        <v>1649</v>
+        <v>1657</v>
       </c>
       <c r="I220" t="s">
-        <v>1650</v>
-[...1 lines deleted...]
-      <c r="J220"/>
+        <v>1658</v>
+      </c>
+      <c r="J220" t="s">
+        <v>862</v>
+      </c>
       <c r="K220" t="s">
-        <v>1651</v>
+        <v>1659</v>
       </c>
       <c r="L220" t="s">
-        <v>1652</v>
+        <v>1660</v>
       </c>
       <c r="M220" t="s">
-        <v>1653</v>
-[...1 lines deleted...]
-      <c r="N220"/>
+        <v>1661</v>
+      </c>
+      <c r="N220" t="s">
+        <v>1662</v>
+      </c>
     </row>
     <row r="221">
       <c r="A221" t="s">
         <v>14</v>
       </c>
       <c r="B221" t="s">
         <v>15</v>
       </c>
       <c r="C221" t="s">
-        <v>1654</v>
+        <v>1663</v>
       </c>
       <c r="D221" t="s">
-        <v>1641</v>
+        <v>444</v>
       </c>
       <c r="E221"/>
       <c r="F221"/>
       <c r="G221"/>
       <c r="H221" t="s">
-        <v>1655</v>
+        <v>1369</v>
       </c>
       <c r="I221" t="s">
-        <v>1656</v>
-[...1 lines deleted...]
-      <c r="J221"/>
+        <v>1664</v>
+      </c>
+      <c r="J221" t="s">
+        <v>862</v>
+      </c>
       <c r="K221" t="s">
-        <v>1657</v>
+        <v>1665</v>
       </c>
       <c r="L221" t="s">
-        <v>1658</v>
+        <v>1666</v>
       </c>
       <c r="M221" t="s">
-        <v>1659</v>
+        <v>1667</v>
       </c>
       <c r="N221" t="s">
-        <v>1660</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B222" t="s">
         <v>15</v>
       </c>
-      <c r="C222" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C222"/>
       <c r="D222" t="s">
-        <v>1641</v>
+        <v>1669</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222"/>
       <c r="H222" t="s">
-        <v>1662</v>
+        <v>1670</v>
       </c>
       <c r="I222" t="s">
-        <v>1663</v>
-[...1 lines deleted...]
-      <c r="J222"/>
+        <v>1671</v>
+      </c>
+      <c r="J222" t="s">
+        <v>1672</v>
+      </c>
       <c r="K222" t="s">
-        <v>1664</v>
+        <v>1673</v>
       </c>
       <c r="L222" t="s">
-        <v>1665</v>
+        <v>1674</v>
       </c>
       <c r="M222" t="s">
-        <v>1666</v>
-[...3 lines deleted...]
-      </c>
+        <v>1675</v>
+      </c>
+      <c r="N222"/>
     </row>
     <row r="223">
       <c r="A223" t="s">
         <v>14</v>
       </c>
       <c r="B223" t="s">
         <v>15</v>
       </c>
       <c r="C223" t="s">
-        <v>1668</v>
+        <v>1676</v>
       </c>
       <c r="D223" t="s">
-        <v>1641</v>
+        <v>1677</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223"/>
       <c r="H223" t="s">
-        <v>1669</v>
+        <v>60</v>
       </c>
       <c r="I223" t="s">
-        <v>1670</v>
-[...1 lines deleted...]
-      <c r="J223"/>
+        <v>1678</v>
+      </c>
+      <c r="J223" t="s">
+        <v>1586</v>
+      </c>
       <c r="K223" t="s">
-        <v>1671</v>
+        <v>1679</v>
       </c>
       <c r="L223" t="s">
-        <v>1672</v>
+        <v>602</v>
       </c>
       <c r="M223" t="s">
-        <v>1673</v>
+        <v>1680</v>
       </c>
       <c r="N223" t="s">
-        <v>1674</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="s">
         <v>14</v>
       </c>
       <c r="B224" t="s">
         <v>15</v>
       </c>
       <c r="C224" t="s">
-        <v>1675</v>
+        <v>1682</v>
       </c>
       <c r="D224" t="s">
-        <v>1641</v>
+        <v>1590</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224"/>
       <c r="H224" t="s">
-        <v>1676</v>
+        <v>60</v>
       </c>
       <c r="I224" t="s">
-        <v>1677</v>
-[...1 lines deleted...]
-      <c r="J224"/>
+        <v>1683</v>
+      </c>
+      <c r="J224" t="s">
+        <v>1586</v>
+      </c>
       <c r="K224" t="s">
-        <v>1678</v>
+        <v>1684</v>
       </c>
       <c r="L224" t="s">
-        <v>1679</v>
+        <v>1685</v>
       </c>
       <c r="M224" t="s">
-        <v>1680</v>
+        <v>1686</v>
       </c>
       <c r="N224" t="s">
-        <v>1681</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="s">
         <v>14</v>
       </c>
       <c r="B225" t="s">
         <v>15</v>
       </c>
       <c r="C225" t="s">
-        <v>1682</v>
+        <v>1688</v>
       </c>
       <c r="D225" t="s">
-        <v>1683</v>
+        <v>1689</v>
       </c>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225"/>
       <c r="H225" t="s">
-        <v>1684</v>
+        <v>1690</v>
       </c>
       <c r="I225" t="s">
-        <v>1685</v>
-[...1 lines deleted...]
-      <c r="J225"/>
+        <v>1691</v>
+      </c>
+      <c r="J225" t="s">
+        <v>600</v>
+      </c>
       <c r="K225" t="s">
-        <v>1686</v>
+        <v>1692</v>
       </c>
       <c r="L225" t="s">
-        <v>1687</v>
+        <v>1693</v>
       </c>
       <c r="M225" t="s">
-        <v>1688</v>
+        <v>1694</v>
       </c>
       <c r="N225" t="s">
-        <v>1689</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B226" t="s">
         <v>15</v>
       </c>
       <c r="C226" t="s">
-        <v>327</v>
+        <v>1696</v>
       </c>
       <c r="D226" t="s">
-        <v>1690</v>
-[...3 lines deleted...]
-      <c r="G226"/>
+        <v>1697</v>
+      </c>
+      <c r="E226" t="s">
+        <v>1698</v>
+      </c>
+      <c r="F226" t="s">
+        <v>1699</v>
+      </c>
+      <c r="G226" t="s">
+        <v>1700</v>
+      </c>
       <c r="H226" t="s">
-        <v>1691</v>
+        <v>1701</v>
       </c>
       <c r="I226" t="s">
-        <v>1692</v>
-[...1 lines deleted...]
-      <c r="J226"/>
+        <v>1702</v>
+      </c>
+      <c r="J226" t="s">
+        <v>834</v>
+      </c>
       <c r="K226" t="s">
-        <v>1693</v>
+        <v>1703</v>
       </c>
       <c r="L226" t="s">
-        <v>1694</v>
+        <v>260</v>
       </c>
       <c r="M226" t="s">
-        <v>1695</v>
-[...1 lines deleted...]
-      <c r="N226"/>
+        <v>1704</v>
+      </c>
+      <c r="N226" t="s">
+        <v>1705</v>
+      </c>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B227" t="s">
         <v>15</v>
       </c>
-      <c r="C227" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C227"/>
       <c r="D227" t="s">
-        <v>511</v>
+        <v>1706</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>1696</v>
+        <v>1417</v>
       </c>
       <c r="I227" t="s">
-        <v>1697</v>
-[...1 lines deleted...]
-      <c r="J227"/>
+        <v>1707</v>
+      </c>
+      <c r="J227" t="s">
+        <v>1708</v>
+      </c>
       <c r="K227" t="s">
-        <v>1698</v>
+        <v>1709</v>
       </c>
       <c r="L227" t="s">
-        <v>1699</v>
+        <v>1710</v>
       </c>
       <c r="M227" t="s">
-        <v>1700</v>
+        <v>1711</v>
       </c>
       <c r="N227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B228" t="s">
         <v>15</v>
       </c>
-      <c r="C228" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C228"/>
       <c r="D228" t="s">
-        <v>1641</v>
+        <v>1712</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228"/>
       <c r="H228" t="s">
-        <v>1702</v>
+        <v>1713</v>
       </c>
       <c r="I228" t="s">
-        <v>1703</v>
-[...1 lines deleted...]
-      <c r="J228"/>
+        <v>1714</v>
+      </c>
+      <c r="J228" t="s">
+        <v>1708</v>
+      </c>
       <c r="K228" t="s">
-        <v>1704</v>
+        <v>1715</v>
       </c>
       <c r="L228" t="s">
-        <v>1705</v>
+        <v>1716</v>
       </c>
       <c r="M228" t="s">
-        <v>1706</v>
-[...3 lines deleted...]
-      </c>
+        <v>1717</v>
+      </c>
+      <c r="N228"/>
     </row>
     <row r="229">
       <c r="A229" t="s">
         <v>14</v>
       </c>
       <c r="B229" t="s">
         <v>15</v>
       </c>
       <c r="C229" t="s">
-        <v>327</v>
+        <v>60</v>
       </c>
       <c r="D229" t="s">
-        <v>1708</v>
+        <v>1718</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229"/>
       <c r="H229" t="s">
-        <v>1709</v>
+        <v>1719</v>
       </c>
       <c r="I229" t="s">
-        <v>1710</v>
-[...1 lines deleted...]
-      <c r="J229"/>
+        <v>1720</v>
+      </c>
+      <c r="J229" t="s">
+        <v>862</v>
+      </c>
       <c r="K229" t="s">
-        <v>1711</v>
+        <v>1721</v>
       </c>
       <c r="L229" t="s">
-        <v>1712</v>
+        <v>1722</v>
       </c>
       <c r="M229" t="s">
-        <v>1713</v>
+        <v>1723</v>
       </c>
       <c r="N229"/>
     </row>
     <row r="230">
       <c r="A230" t="s">
         <v>14</v>
       </c>
       <c r="B230" t="s">
         <v>15</v>
       </c>
-      <c r="C230"/>
+      <c r="C230" t="s">
+        <v>60</v>
+      </c>
       <c r="D230" t="s">
-        <v>1714</v>
+        <v>1724</v>
       </c>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>1649</v>
+        <v>1725</v>
       </c>
       <c r="I230" t="s">
-        <v>1715</v>
-[...1 lines deleted...]
-      <c r="J230"/>
+        <v>1726</v>
+      </c>
+      <c r="J230" t="s">
+        <v>862</v>
+      </c>
       <c r="K230" t="s">
-        <v>1716</v>
+        <v>1727</v>
       </c>
       <c r="L230" t="s">
-        <v>1717</v>
+        <v>1728</v>
       </c>
       <c r="M230" t="s">
-        <v>1718</v>
+        <v>1729</v>
       </c>
       <c r="N230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B231" t="s">
         <v>15</v>
       </c>
       <c r="C231"/>
       <c r="D231" t="s">
-        <v>1719</v>
+        <v>1730</v>
       </c>
       <c r="E231"/>
       <c r="F231"/>
       <c r="G231"/>
       <c r="H231" t="s">
-        <v>1720</v>
+        <v>1731</v>
       </c>
       <c r="I231" t="s">
-        <v>1721</v>
-[...1 lines deleted...]
-      <c r="J231"/>
+        <v>1732</v>
+      </c>
+      <c r="J231" t="s">
+        <v>1607</v>
+      </c>
       <c r="K231" t="s">
-        <v>1722</v>
+        <v>1733</v>
       </c>
       <c r="L231" t="s">
-        <v>1723</v>
+        <v>1734</v>
       </c>
       <c r="M231" t="s">
-        <v>1724</v>
+        <v>1735</v>
       </c>
       <c r="N231"/>
     </row>
     <row r="232">
       <c r="A232" t="s">
         <v>14</v>
       </c>
       <c r="B232" t="s">
         <v>15</v>
       </c>
       <c r="C232" t="s">
-        <v>1725</v>
+        <v>1736</v>
       </c>
       <c r="D232" t="s">
-        <v>1641</v>
+        <v>1590</v>
       </c>
       <c r="E232"/>
       <c r="F232"/>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>1726</v>
+        <v>60</v>
       </c>
       <c r="I232" t="s">
-        <v>1727</v>
-[...1 lines deleted...]
-      <c r="J232"/>
+        <v>1737</v>
+      </c>
+      <c r="J232" t="s">
+        <v>1738</v>
+      </c>
       <c r="K232" t="s">
-        <v>1728</v>
+        <v>1739</v>
       </c>
       <c r="L232" t="s">
-        <v>1729</v>
+        <v>602</v>
       </c>
       <c r="M232" t="s">
-        <v>1730</v>
+        <v>1740</v>
       </c>
       <c r="N232" t="s">
-        <v>1731</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="s">
         <v>14</v>
       </c>
       <c r="B233" t="s">
         <v>15</v>
       </c>
       <c r="C233" t="s">
-        <v>1732</v>
+        <v>1742</v>
       </c>
       <c r="D233" t="s">
-        <v>1733</v>
+        <v>1743</v>
       </c>
       <c r="E233"/>
       <c r="F233"/>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>1734</v>
+        <v>60</v>
       </c>
       <c r="I233" t="s">
-        <v>1735</v>
-[...1 lines deleted...]
-      <c r="J233"/>
+        <v>1744</v>
+      </c>
+      <c r="J233" t="s">
+        <v>1672</v>
+      </c>
       <c r="K233" t="s">
-        <v>1736</v>
+        <v>1745</v>
       </c>
       <c r="L233" t="s">
-        <v>1737</v>
+        <v>1685</v>
       </c>
       <c r="M233" t="s">
-        <v>1738</v>
+        <v>1746</v>
       </c>
       <c r="N233" t="s">
-        <v>1739</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B234" t="s">
         <v>15</v>
       </c>
       <c r="C234"/>
       <c r="D234" t="s">
-        <v>1740</v>
+        <v>1748</v>
       </c>
       <c r="E234"/>
       <c r="F234"/>
       <c r="G234"/>
       <c r="H234" t="s">
-        <v>1741</v>
+        <v>1749</v>
       </c>
       <c r="I234" t="s">
-        <v>1742</v>
-[...1 lines deleted...]
-      <c r="J234"/>
+        <v>1750</v>
+      </c>
+      <c r="J234" t="s">
+        <v>99</v>
+      </c>
       <c r="K234" t="s">
-        <v>1743</v>
+        <v>1751</v>
       </c>
       <c r="L234" t="s">
-        <v>1744</v>
+        <v>1752</v>
       </c>
       <c r="M234" t="s">
-        <v>1745</v>
+        <v>1753</v>
       </c>
       <c r="N234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
       <c r="B235" t="s">
         <v>15</v>
       </c>
-      <c r="C235" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C235"/>
       <c r="D235" t="s">
-        <v>1641</v>
+        <v>1754</v>
       </c>
       <c r="E235"/>
       <c r="F235"/>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>1747</v>
+        <v>1755</v>
       </c>
       <c r="I235" t="s">
-        <v>1748</v>
-[...1 lines deleted...]
-      <c r="J235"/>
+        <v>1756</v>
+      </c>
+      <c r="J235" t="s">
+        <v>20</v>
+      </c>
       <c r="K235" t="s">
-        <v>1749</v>
+        <v>1757</v>
       </c>
       <c r="L235" t="s">
-        <v>1750</v>
+        <v>1758</v>
       </c>
       <c r="M235" t="s">
-        <v>1751</v>
-[...3 lines deleted...]
-      </c>
+        <v>1759</v>
+      </c>
+      <c r="N235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>144</v>
+        <v>38</v>
       </c>
       <c r="B236" t="s">
         <v>15</v>
       </c>
-      <c r="C236" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C236"/>
       <c r="D236" t="s">
-        <v>1754</v>
-[...9 lines deleted...]
-      </c>
+        <v>1760</v>
+      </c>
+      <c r="E236"/>
+      <c r="F236"/>
+      <c r="G236"/>
       <c r="H236" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
       <c r="I236" t="s">
-        <v>1759</v>
-[...1 lines deleted...]
-      <c r="J236"/>
+        <v>1762</v>
+      </c>
+      <c r="J236" t="s">
+        <v>390</v>
+      </c>
       <c r="K236" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="L236" t="s">
-        <v>1761</v>
+        <v>1764</v>
       </c>
       <c r="M236" t="s">
-        <v>1762</v>
-[...3 lines deleted...]
-      </c>
+        <v>1765</v>
+      </c>
+      <c r="N236"/>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B237" t="s">
         <v>15</v>
       </c>
       <c r="C237" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="D237" t="s">
-        <v>1765</v>
-[...4 lines deleted...]
-      <c r="F237" t="s">
         <v>1767</v>
       </c>
-      <c r="G237" t="s">
+      <c r="E237"/>
+      <c r="F237"/>
+      <c r="G237"/>
+      <c r="H237" t="s">
         <v>1768</v>
       </c>
-      <c r="H237" t="s">
+      <c r="I237" t="s">
         <v>1769</v>
       </c>
-      <c r="I237" t="s">
+      <c r="J237" t="s">
+        <v>1607</v>
+      </c>
+      <c r="K237" t="s">
         <v>1770</v>
       </c>
-      <c r="J237"/>
-      <c r="K237" t="s">
+      <c r="L237" t="s">
+        <v>602</v>
+      </c>
+      <c r="M237" t="s">
         <v>1771</v>
       </c>
-      <c r="L237" t="s">
+      <c r="N237" t="s">
         <v>1772</v>
-      </c>
-[...4 lines deleted...]
-        <v>1774</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B238" t="s">
         <v>15</v>
       </c>
       <c r="C238" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1774</v>
+      </c>
+      <c r="E238"/>
+      <c r="F238"/>
+      <c r="G238"/>
+      <c r="H238" t="s">
         <v>1775</v>
       </c>
-      <c r="D238" t="s">
+      <c r="I238" t="s">
         <v>1776</v>
       </c>
-      <c r="E238" t="s">
+      <c r="J238" t="s">
+        <v>1607</v>
+      </c>
+      <c r="K238" t="s">
         <v>1777</v>
       </c>
-      <c r="F238" t="s">
+      <c r="L238" t="s">
+        <v>602</v>
+      </c>
+      <c r="M238" t="s">
         <v>1778</v>
       </c>
-      <c r="G238" t="s">
+      <c r="N238" t="s">
         <v>1779</v>
-      </c>
-[...17 lines deleted...]
-        <v>1785</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B239" t="s">
         <v>15</v>
       </c>
       <c r="C239" t="s">
-        <v>1775</v>
+        <v>642</v>
       </c>
       <c r="D239" t="s">
-        <v>1776</v>
-[...9 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="E239"/>
+      <c r="F239"/>
+      <c r="G239"/>
       <c r="H239" t="s">
-        <v>1786</v>
+        <v>644</v>
       </c>
       <c r="I239" t="s">
-        <v>1787</v>
-[...1 lines deleted...]
-      <c r="J239"/>
+        <v>1780</v>
+      </c>
+      <c r="J239" t="s">
+        <v>1607</v>
+      </c>
       <c r="K239" t="s">
-        <v>1788</v>
+        <v>1781</v>
       </c>
       <c r="L239" t="s">
-        <v>1789</v>
+        <v>602</v>
       </c>
       <c r="M239" t="s">
-        <v>1790</v>
+        <v>1782</v>
       </c>
       <c r="N239" t="s">
-        <v>1785</v>
+        <v>648</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B240" t="s">
         <v>15</v>
       </c>
       <c r="C240" t="s">
-        <v>1775</v>
+        <v>642</v>
       </c>
       <c r="D240" t="s">
-        <v>1776</v>
-[...9 lines deleted...]
-      </c>
+        <v>1590</v>
+      </c>
+      <c r="E240"/>
+      <c r="F240"/>
+      <c r="G240"/>
       <c r="H240" t="s">
-        <v>1791</v>
+        <v>60</v>
       </c>
       <c r="I240" t="s">
-        <v>1792</v>
-[...1 lines deleted...]
-      <c r="J240"/>
+        <v>1783</v>
+      </c>
+      <c r="J240" t="s">
+        <v>1708</v>
+      </c>
       <c r="K240" t="s">
-        <v>1793</v>
+        <v>1784</v>
       </c>
       <c r="L240" t="s">
-        <v>1794</v>
+        <v>602</v>
       </c>
       <c r="M240" t="s">
-        <v>1795</v>
+        <v>1785</v>
       </c>
       <c r="N240" t="s">
-        <v>1785</v>
+        <v>648</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B241" t="s">
         <v>15</v>
       </c>
       <c r="C241" t="s">
-        <v>1775</v>
+        <v>1786</v>
       </c>
       <c r="D241" t="s">
-        <v>1776</v>
-[...9 lines deleted...]
-      </c>
+        <v>1787</v>
+      </c>
+      <c r="E241"/>
+      <c r="F241"/>
+      <c r="G241"/>
       <c r="H241" t="s">
-        <v>1796</v>
+        <v>1788</v>
       </c>
       <c r="I241" t="s">
-        <v>1797</v>
-[...1 lines deleted...]
-      <c r="J241"/>
+        <v>1789</v>
+      </c>
+      <c r="J241" t="s">
+        <v>1607</v>
+      </c>
       <c r="K241" t="s">
-        <v>1798</v>
+        <v>1790</v>
       </c>
       <c r="L241" t="s">
-        <v>1799</v>
+        <v>602</v>
       </c>
       <c r="M241" t="s">
-        <v>1800</v>
+        <v>1791</v>
       </c>
       <c r="N241" t="s">
-        <v>1785</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B242" t="s">
         <v>15</v>
       </c>
       <c r="C242" t="s">
-        <v>1775</v>
+        <v>1793</v>
       </c>
       <c r="D242" t="s">
-        <v>1776</v>
-[...9 lines deleted...]
-      </c>
+        <v>1794</v>
+      </c>
+      <c r="E242"/>
+      <c r="F242"/>
+      <c r="G242"/>
       <c r="H242" t="s">
-        <v>1801</v>
+        <v>1795</v>
       </c>
       <c r="I242" t="s">
-        <v>1802</v>
-[...1 lines deleted...]
-      <c r="J242"/>
+        <v>1796</v>
+      </c>
+      <c r="J242" t="s">
+        <v>99</v>
+      </c>
       <c r="K242" t="s">
-        <v>1803</v>
+        <v>1797</v>
       </c>
       <c r="L242" t="s">
-        <v>1804</v>
+        <v>602</v>
       </c>
       <c r="M242" t="s">
-        <v>1805</v>
+        <v>1798</v>
       </c>
       <c r="N242" t="s">
-        <v>1785</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B243" t="s">
         <v>15</v>
       </c>
       <c r="C243" t="s">
-        <v>1775</v>
+        <v>1793</v>
       </c>
       <c r="D243" t="s">
-        <v>1776</v>
-[...9 lines deleted...]
-      </c>
+        <v>1590</v>
+      </c>
+      <c r="E243"/>
+      <c r="F243"/>
+      <c r="G243"/>
       <c r="H243" t="s">
-        <v>1806</v>
+        <v>60</v>
       </c>
       <c r="I243" t="s">
-        <v>1807</v>
-[...1 lines deleted...]
-      <c r="J243"/>
+        <v>1800</v>
+      </c>
+      <c r="J243" t="s">
+        <v>1801</v>
+      </c>
       <c r="K243" t="s">
-        <v>1808</v>
+        <v>1802</v>
       </c>
       <c r="L243" t="s">
-        <v>1809</v>
+        <v>602</v>
       </c>
       <c r="M243" t="s">
-        <v>1810</v>
+        <v>1803</v>
       </c>
       <c r="N243" t="s">
-        <v>1785</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B244" t="s">
         <v>15</v>
       </c>
       <c r="C244" t="s">
-        <v>1775</v>
+        <v>1804</v>
       </c>
       <c r="D244" t="s">
-        <v>1776</v>
-[...9 lines deleted...]
-      </c>
+        <v>1590</v>
+      </c>
+      <c r="E244"/>
+      <c r="F244"/>
+      <c r="G244"/>
       <c r="H244" t="s">
-        <v>1811</v>
+        <v>60</v>
       </c>
       <c r="I244" t="s">
-        <v>1812</v>
-[...1 lines deleted...]
-      <c r="J244"/>
+        <v>1805</v>
+      </c>
+      <c r="J244" t="s">
+        <v>20</v>
+      </c>
       <c r="K244" t="s">
-        <v>1813</v>
+        <v>1806</v>
       </c>
       <c r="L244" t="s">
-        <v>1814</v>
+        <v>602</v>
       </c>
       <c r="M244" t="s">
-        <v>1815</v>
+        <v>1807</v>
       </c>
       <c r="N244" t="s">
-        <v>1785</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>144</v>
+        <v>38</v>
       </c>
       <c r="B245" t="s">
         <v>15</v>
       </c>
       <c r="C245" t="s">
-        <v>1775</v>
+        <v>1809</v>
       </c>
       <c r="D245" t="s">
-        <v>1776</v>
+        <v>1810</v>
       </c>
       <c r="E245" t="s">
-        <v>1777</v>
+        <v>1811</v>
       </c>
       <c r="F245" t="s">
-        <v>1778</v>
+        <v>1812</v>
       </c>
       <c r="G245" t="s">
-        <v>1779</v>
+        <v>1813</v>
       </c>
       <c r="H245" t="s">
+        <v>1814</v>
+      </c>
+      <c r="I245" t="s">
+        <v>1815</v>
+      </c>
+      <c r="J245" t="s">
+        <v>484</v>
+      </c>
+      <c r="K245" t="s">
         <v>1816</v>
       </c>
-      <c r="I245" t="s">
+      <c r="L245" t="s">
+        <v>175</v>
+      </c>
+      <c r="M245" t="s">
         <v>1817</v>
       </c>
-      <c r="J245"/>
-      <c r="K245" t="s">
+      <c r="N245" t="s">
         <v>1818</v>
-      </c>
-[...7 lines deleted...]
-        <v>1785</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="B246" t="s">
         <v>15</v>
       </c>
       <c r="C246" t="s">
-        <v>1775</v>
+        <v>1819</v>
       </c>
       <c r="D246" t="s">
-        <v>1776</v>
-[...9 lines deleted...]
-      </c>
+        <v>1820</v>
+      </c>
+      <c r="E246"/>
+      <c r="F246"/>
+      <c r="G246"/>
       <c r="H246" t="s">
         <v>1821</v>
       </c>
       <c r="I246" t="s">
         <v>1822</v>
       </c>
-      <c r="J246"/>
+      <c r="J246" t="s">
+        <v>524</v>
+      </c>
       <c r="K246" t="s">
         <v>1823</v>
       </c>
       <c r="L246" t="s">
+        <v>602</v>
+      </c>
+      <c r="M246" t="s">
         <v>1824</v>
       </c>
-      <c r="M246" t="s">
+      <c r="N246" t="s">
         <v>1825</v>
       </c>
-      <c r="N246" t="s">
-        <v>1785</v>
+    </row>
+    <row r="247">
+      <c r="A247" t="s">
+        <v>14</v>
+      </c>
+      <c r="B247" t="s">
+        <v>15</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D247" t="s">
+        <v>1819</v>
+      </c>
+      <c r="E247"/>
+      <c r="F247"/>
+      <c r="G247"/>
+      <c r="H247" t="s">
+        <v>1821</v>
+      </c>
+      <c r="I247" t="s">
+        <v>1826</v>
+      </c>
+      <c r="J247" t="s">
+        <v>390</v>
+      </c>
+      <c r="K247" t="s">
+        <v>1827</v>
+      </c>
+      <c r="L247" t="s">
+        <v>1828</v>
+      </c>
+      <c r="M247" t="s">
+        <v>1829</v>
+      </c>
+      <c r="N247" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="s">
+        <v>14</v>
+      </c>
+      <c r="B248" t="s">
+        <v>15</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1831</v>
+      </c>
+      <c r="E248"/>
+      <c r="F248"/>
+      <c r="G248"/>
+      <c r="H248" t="s">
+        <v>1832</v>
+      </c>
+      <c r="I248" t="s">
+        <v>1833</v>
+      </c>
+      <c r="J248" t="s">
+        <v>706</v>
+      </c>
+      <c r="K248" t="s">
+        <v>1834</v>
+      </c>
+      <c r="L248" t="s">
+        <v>602</v>
+      </c>
+      <c r="M248" t="s">
+        <v>1835</v>
+      </c>
+      <c r="N248" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="s">
+        <v>14</v>
+      </c>
+      <c r="B249" t="s">
+        <v>15</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D249" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E249"/>
+      <c r="F249"/>
+      <c r="G249"/>
+      <c r="H249" t="s">
+        <v>60</v>
+      </c>
+      <c r="I249" t="s">
+        <v>1837</v>
+      </c>
+      <c r="J249" t="s">
+        <v>862</v>
+      </c>
+      <c r="K249" t="s">
+        <v>1838</v>
+      </c>
+      <c r="L249" t="s">
+        <v>602</v>
+      </c>
+      <c r="M249" t="s">
+        <v>1839</v>
+      </c>
+      <c r="N249" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="s">
+        <v>38</v>
+      </c>
+      <c r="B250" t="s">
+        <v>15</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D250" t="s">
+        <v>1841</v>
+      </c>
+      <c r="E250" t="s">
+        <v>1842</v>
+      </c>
+      <c r="F250" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G250" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1845</v>
+      </c>
+      <c r="I250" t="s">
+        <v>1846</v>
+      </c>
+      <c r="J250" t="s">
+        <v>1672</v>
+      </c>
+      <c r="K250" t="s">
+        <v>1847</v>
+      </c>
+      <c r="L250" t="s">
+        <v>260</v>
+      </c>
+      <c r="M250" t="s">
+        <v>1848</v>
+      </c>
+      <c r="N250" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="s">
+        <v>38</v>
+      </c>
+      <c r="B251" t="s">
+        <v>15</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E251" t="s">
+        <v>1852</v>
+      </c>
+      <c r="F251" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G251" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1855</v>
+      </c>
+      <c r="I251" t="s">
+        <v>1856</v>
+      </c>
+      <c r="J251" t="s">
+        <v>29</v>
+      </c>
+      <c r="K251" t="s">
+        <v>1857</v>
+      </c>
+      <c r="L251" t="s">
+        <v>260</v>
+      </c>
+      <c r="M251" t="s">
+        <v>1858</v>
+      </c>
+      <c r="N251" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="s">
+        <v>38</v>
+      </c>
+      <c r="B252" t="s">
+        <v>15</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E252" t="s">
+        <v>1861</v>
+      </c>
+      <c r="F252" t="s">
+        <v>1862</v>
+      </c>
+      <c r="G252" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1864</v>
+      </c>
+      <c r="I252" t="s">
+        <v>1865</v>
+      </c>
+      <c r="J252" t="s">
+        <v>29</v>
+      </c>
+      <c r="K252" t="s">
+        <v>1866</v>
+      </c>
+      <c r="L252" t="s">
+        <v>260</v>
+      </c>
+      <c r="M252" t="s">
+        <v>1867</v>
+      </c>
+      <c r="N252" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="s">
+        <v>38</v>
+      </c>
+      <c r="B253" t="s">
+        <v>15</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E253" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F253" t="s">
+        <v>1872</v>
+      </c>
+      <c r="G253" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1874</v>
+      </c>
+      <c r="I253" t="s">
+        <v>1875</v>
+      </c>
+      <c r="J253" t="s">
+        <v>1876</v>
+      </c>
+      <c r="K253" t="s">
+        <v>1877</v>
+      </c>
+      <c r="L253" t="s">
+        <v>260</v>
+      </c>
+      <c r="M253" t="s">
+        <v>1878</v>
+      </c>
+      <c r="N253" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="s">
+        <v>14</v>
+      </c>
+      <c r="B254" t="s">
+        <v>15</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E254"/>
+      <c r="F254"/>
+      <c r="G254"/>
+      <c r="H254" t="s">
+        <v>60</v>
+      </c>
+      <c r="I254" t="s">
+        <v>1882</v>
+      </c>
+      <c r="J254" t="s">
+        <v>1883</v>
+      </c>
+      <c r="K254" t="s">
+        <v>1884</v>
+      </c>
+      <c r="L254" t="s">
+        <v>1885</v>
+      </c>
+      <c r="M254" t="s">
+        <v>1886</v>
+      </c>
+      <c r="N254" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="s">
+        <v>14</v>
+      </c>
+      <c r="B255" t="s">
+        <v>15</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1889</v>
+      </c>
+      <c r="E255"/>
+      <c r="F255"/>
+      <c r="G255"/>
+      <c r="H255" t="s">
+        <v>60</v>
+      </c>
+      <c r="I255" t="s">
+        <v>1890</v>
+      </c>
+      <c r="J255" t="s">
+        <v>1891</v>
+      </c>
+      <c r="K255" t="s">
+        <v>1892</v>
+      </c>
+      <c r="L255" t="s">
+        <v>1893</v>
+      </c>
+      <c r="M255" t="s">
+        <v>1894</v>
+      </c>
+      <c r="N255" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="s">
+        <v>14</v>
+      </c>
+      <c r="B256" t="s">
+        <v>15</v>
+      </c>
+      <c r="C256" t="s">
+        <v>60</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1896</v>
+      </c>
+      <c r="E256"/>
+      <c r="F256"/>
+      <c r="G256"/>
+      <c r="H256" t="s">
+        <v>1897</v>
+      </c>
+      <c r="I256" t="s">
+        <v>1898</v>
+      </c>
+      <c r="J256" t="s">
+        <v>1899</v>
+      </c>
+      <c r="K256" t="s">
+        <v>1900</v>
+      </c>
+      <c r="L256" t="s">
+        <v>1901</v>
+      </c>
+      <c r="M256" t="s">
+        <v>1902</v>
+      </c>
+      <c r="N256"/>
+    </row>
+    <row r="257">
+      <c r="A257" t="s">
+        <v>14</v>
+      </c>
+      <c r="B257" t="s">
+        <v>15</v>
+      </c>
+      <c r="C257" t="s">
+        <v>60</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E257"/>
+      <c r="F257"/>
+      <c r="G257"/>
+      <c r="H257" t="s">
+        <v>1904</v>
+      </c>
+      <c r="I257" t="s">
+        <v>1905</v>
+      </c>
+      <c r="J257" t="s">
+        <v>1906</v>
+      </c>
+      <c r="K257" t="s">
+        <v>1907</v>
+      </c>
+      <c r="L257" t="s">
+        <v>1908</v>
+      </c>
+      <c r="M257" t="s">
+        <v>1909</v>
+      </c>
+      <c r="N257"/>
+    </row>
+    <row r="258">
+      <c r="A258" t="s">
+        <v>14</v>
+      </c>
+      <c r="B258" t="s">
+        <v>15</v>
+      </c>
+      <c r="C258" t="s">
+        <v>60</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1910</v>
+      </c>
+      <c r="E258"/>
+      <c r="F258"/>
+      <c r="G258"/>
+      <c r="H258" t="s">
+        <v>1911</v>
+      </c>
+      <c r="I258" t="s">
+        <v>1912</v>
+      </c>
+      <c r="J258" t="s">
+        <v>1913</v>
+      </c>
+      <c r="K258" t="s">
+        <v>1914</v>
+      </c>
+      <c r="L258" t="s">
+        <v>1915</v>
+      </c>
+      <c r="M258" t="s">
+        <v>1916</v>
+      </c>
+      <c r="N258"/>
+    </row>
+    <row r="259">
+      <c r="A259" t="s">
+        <v>14</v>
+      </c>
+      <c r="B259" t="s">
+        <v>15</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1918</v>
+      </c>
+      <c r="E259"/>
+      <c r="F259"/>
+      <c r="G259"/>
+      <c r="H259" t="s">
+        <v>60</v>
+      </c>
+      <c r="I259" t="s">
+        <v>1919</v>
+      </c>
+      <c r="J259" t="s">
+        <v>1920</v>
+      </c>
+      <c r="K259" t="s">
+        <v>1921</v>
+      </c>
+      <c r="L259" t="s">
+        <v>1922</v>
+      </c>
+      <c r="M259" t="s">
+        <v>1923</v>
+      </c>
+      <c r="N259" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="s">
+        <v>14</v>
+      </c>
+      <c r="B260" t="s">
+        <v>15</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1926</v>
+      </c>
+      <c r="E260"/>
+      <c r="F260"/>
+      <c r="G260"/>
+      <c r="H260" t="s">
+        <v>60</v>
+      </c>
+      <c r="I260" t="s">
+        <v>1927</v>
+      </c>
+      <c r="J260" t="s">
+        <v>1928</v>
+      </c>
+      <c r="K260" t="s">
+        <v>1929</v>
+      </c>
+      <c r="L260" t="s">
+        <v>1930</v>
+      </c>
+      <c r="M260" t="s">
+        <v>1931</v>
+      </c>
+      <c r="N260" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="s">
+        <v>14</v>
+      </c>
+      <c r="B261" t="s">
+        <v>15</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E261"/>
+      <c r="F261"/>
+      <c r="G261"/>
+      <c r="H261" t="s">
+        <v>60</v>
+      </c>
+      <c r="I261" t="s">
+        <v>1935</v>
+      </c>
+      <c r="J261" t="s">
+        <v>1936</v>
+      </c>
+      <c r="K261" t="s">
+        <v>1937</v>
+      </c>
+      <c r="L261" t="s">
+        <v>1938</v>
+      </c>
+      <c r="M261" t="s">
+        <v>1939</v>
+      </c>
+      <c r="N261" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="s">
+        <v>14</v>
+      </c>
+      <c r="B262" t="s">
+        <v>15</v>
+      </c>
+      <c r="C262" t="s">
+        <v>60</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1941</v>
+      </c>
+      <c r="E262"/>
+      <c r="F262"/>
+      <c r="G262"/>
+      <c r="H262" t="s">
+        <v>1942</v>
+      </c>
+      <c r="I262" t="s">
+        <v>1943</v>
+      </c>
+      <c r="J262" t="s">
+        <v>1944</v>
+      </c>
+      <c r="K262" t="s">
+        <v>1945</v>
+      </c>
+      <c r="L262" t="s">
+        <v>1946</v>
+      </c>
+      <c r="M262" t="s">
+        <v>1947</v>
+      </c>
+      <c r="N262"/>
+    </row>
+    <row r="263">
+      <c r="A263" t="s">
+        <v>14</v>
+      </c>
+      <c r="B263" t="s">
+        <v>15</v>
+      </c>
+      <c r="C263" t="s">
+        <v>60</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E263"/>
+      <c r="F263"/>
+      <c r="G263"/>
+      <c r="H263" t="s">
+        <v>1949</v>
+      </c>
+      <c r="I263" t="s">
+        <v>1950</v>
+      </c>
+      <c r="J263" t="s">
+        <v>1951</v>
+      </c>
+      <c r="K263" t="s">
+        <v>1952</v>
+      </c>
+      <c r="L263" t="s">
+        <v>1953</v>
+      </c>
+      <c r="M263" t="s">
+        <v>1954</v>
+      </c>
+      <c r="N263"/>
+    </row>
+    <row r="264">
+      <c r="A264" t="s">
+        <v>14</v>
+      </c>
+      <c r="B264" t="s">
+        <v>15</v>
+      </c>
+      <c r="C264" t="s">
+        <v>60</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1955</v>
+      </c>
+      <c r="E264"/>
+      <c r="F264"/>
+      <c r="G264"/>
+      <c r="H264" t="s">
+        <v>1956</v>
+      </c>
+      <c r="I264" t="s">
+        <v>1957</v>
+      </c>
+      <c r="J264" t="s">
+        <v>1958</v>
+      </c>
+      <c r="K264" t="s">
+        <v>1959</v>
+      </c>
+      <c r="L264" t="s">
+        <v>1960</v>
+      </c>
+      <c r="M264" t="s">
+        <v>1961</v>
+      </c>
+      <c r="N264"/>
+    </row>
+    <row r="265">
+      <c r="A265" t="s">
+        <v>14</v>
+      </c>
+      <c r="B265" t="s">
+        <v>15</v>
+      </c>
+      <c r="C265" t="s">
+        <v>60</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1962</v>
+      </c>
+      <c r="E265"/>
+      <c r="F265"/>
+      <c r="G265"/>
+      <c r="H265" t="s">
+        <v>1963</v>
+      </c>
+      <c r="I265" t="s">
+        <v>1964</v>
+      </c>
+      <c r="J265" t="s">
+        <v>1965</v>
+      </c>
+      <c r="K265" t="s">
+        <v>1966</v>
+      </c>
+      <c r="L265" t="s">
+        <v>1967</v>
+      </c>
+      <c r="M265" t="s">
+        <v>1968</v>
+      </c>
+      <c r="N265"/>
+    </row>
+    <row r="266">
+      <c r="A266" t="s">
+        <v>14</v>
+      </c>
+      <c r="B266" t="s">
+        <v>15</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E266"/>
+      <c r="F266"/>
+      <c r="G266"/>
+      <c r="H266" t="s">
+        <v>60</v>
+      </c>
+      <c r="I266" t="s">
+        <v>1971</v>
+      </c>
+      <c r="J266" t="s">
+        <v>1972</v>
+      </c>
+      <c r="K266" t="s">
+        <v>1973</v>
+      </c>
+      <c r="L266" t="s">
+        <v>1974</v>
+      </c>
+      <c r="M266" t="s">
+        <v>1975</v>
+      </c>
+      <c r="N266" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="s">
+        <v>14</v>
+      </c>
+      <c r="B267" t="s">
+        <v>15</v>
+      </c>
+      <c r="C267" t="s">
+        <v>60</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E267"/>
+      <c r="F267"/>
+      <c r="G267"/>
+      <c r="H267" t="s">
+        <v>1978</v>
+      </c>
+      <c r="I267" t="s">
+        <v>1979</v>
+      </c>
+      <c r="J267" t="s">
+        <v>1980</v>
+      </c>
+      <c r="K267" t="s">
+        <v>1981</v>
+      </c>
+      <c r="L267" t="s">
+        <v>1982</v>
+      </c>
+      <c r="M267" t="s">
+        <v>1983</v>
+      </c>
+      <c r="N267"/>
+    </row>
+    <row r="268">
+      <c r="A268" t="s">
+        <v>14</v>
+      </c>
+      <c r="B268" t="s">
+        <v>15</v>
+      </c>
+      <c r="C268" t="s">
+        <v>60</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E268"/>
+      <c r="F268"/>
+      <c r="G268"/>
+      <c r="H268" t="s">
+        <v>1985</v>
+      </c>
+      <c r="I268" t="s">
+        <v>1986</v>
+      </c>
+      <c r="J268" t="s">
+        <v>1980</v>
+      </c>
+      <c r="K268" t="s">
+        <v>1987</v>
+      </c>
+      <c r="L268" t="s">
+        <v>1988</v>
+      </c>
+      <c r="M268" t="s">
+        <v>1989</v>
+      </c>
+      <c r="N268"/>
+    </row>
+    <row r="269">
+      <c r="A269" t="s">
+        <v>14</v>
+      </c>
+      <c r="B269" t="s">
+        <v>15</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E269"/>
+      <c r="F269"/>
+      <c r="G269"/>
+      <c r="H269" t="s">
+        <v>60</v>
+      </c>
+      <c r="I269" t="s">
+        <v>1992</v>
+      </c>
+      <c r="J269" t="s">
+        <v>1993</v>
+      </c>
+      <c r="K269" t="s">
+        <v>1994</v>
+      </c>
+      <c r="L269" t="s">
+        <v>1995</v>
+      </c>
+      <c r="M269" t="s">
+        <v>1996</v>
+      </c>
+      <c r="N269" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="s">
+        <v>14</v>
+      </c>
+      <c r="B270" t="s">
+        <v>15</v>
+      </c>
+      <c r="C270" t="s">
+        <v>60</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E270"/>
+      <c r="F270"/>
+      <c r="G270"/>
+      <c r="H270" t="s">
+        <v>1999</v>
+      </c>
+      <c r="I270" t="s">
+        <v>2000</v>
+      </c>
+      <c r="J270" t="s">
+        <v>2001</v>
+      </c>
+      <c r="K270" t="s">
+        <v>2002</v>
+      </c>
+      <c r="L270" t="s">
+        <v>2003</v>
+      </c>
+      <c r="M270" t="s">
+        <v>2004</v>
+      </c>
+      <c r="N270"/>
+    </row>
+    <row r="271">
+      <c r="A271" t="s">
+        <v>14</v>
+      </c>
+      <c r="B271" t="s">
+        <v>15</v>
+      </c>
+      <c r="C271" t="s">
+        <v>60</v>
+      </c>
+      <c r="D271" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E271"/>
+      <c r="F271"/>
+      <c r="G271"/>
+      <c r="H271" t="s">
+        <v>2006</v>
+      </c>
+      <c r="I271" t="s">
+        <v>2007</v>
+      </c>
+      <c r="J271" t="s">
+        <v>2008</v>
+      </c>
+      <c r="K271" t="s">
+        <v>2009</v>
+      </c>
+      <c r="L271" t="s">
+        <v>2010</v>
+      </c>
+      <c r="M271" t="s">
+        <v>2011</v>
+      </c>
+      <c r="N271"/>
+    </row>
+    <row r="272">
+      <c r="A272" t="s">
+        <v>14</v>
+      </c>
+      <c r="B272" t="s">
+        <v>15</v>
+      </c>
+      <c r="C272" t="s">
+        <v>2012</v>
+      </c>
+      <c r="D272" t="s">
+        <v>2013</v>
+      </c>
+      <c r="E272"/>
+      <c r="F272"/>
+      <c r="G272"/>
+      <c r="H272" t="s">
+        <v>60</v>
+      </c>
+      <c r="I272" t="s">
+        <v>2014</v>
+      </c>
+      <c r="J272" t="s">
+        <v>834</v>
+      </c>
+      <c r="K272" t="s">
+        <v>2015</v>
+      </c>
+      <c r="L272" t="s">
+        <v>2016</v>
+      </c>
+      <c r="M272" t="s">
+        <v>2017</v>
+      </c>
+      <c r="N272" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="s">
+        <v>14</v>
+      </c>
+      <c r="B273" t="s">
+        <v>15</v>
+      </c>
+      <c r="C273" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D273" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E273"/>
+      <c r="F273"/>
+      <c r="G273"/>
+      <c r="H273" t="s">
+        <v>2021</v>
+      </c>
+      <c r="I273" t="s">
+        <v>2022</v>
+      </c>
+      <c r="J273" t="s">
+        <v>1016</v>
+      </c>
+      <c r="K273" t="s">
+        <v>2023</v>
+      </c>
+      <c r="L273" t="s">
+        <v>2024</v>
+      </c>
+      <c r="M273" t="s">
+        <v>2025</v>
+      </c>
+      <c r="N273" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="s">
+        <v>14</v>
+      </c>
+      <c r="B274" t="s">
+        <v>15</v>
+      </c>
+      <c r="C274" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D274" t="s">
+        <v>2028</v>
+      </c>
+      <c r="E274"/>
+      <c r="F274"/>
+      <c r="G274"/>
+      <c r="H274" t="s">
+        <v>2021</v>
+      </c>
+      <c r="I274" t="s">
+        <v>2029</v>
+      </c>
+      <c r="J274" t="s">
+        <v>2030</v>
+      </c>
+      <c r="K274" t="s">
+        <v>2031</v>
+      </c>
+      <c r="L274" t="s">
+        <v>2032</v>
+      </c>
+      <c r="M274" t="s">
+        <v>2033</v>
+      </c>
+      <c r="N274" t="s">
+        <v>2034</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="s">
+        <v>14</v>
+      </c>
+      <c r="B275" t="s">
+        <v>15</v>
+      </c>
+      <c r="C275" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D275" t="s">
+        <v>2036</v>
+      </c>
+      <c r="E275"/>
+      <c r="F275"/>
+      <c r="G275"/>
+      <c r="H275" t="s">
+        <v>60</v>
+      </c>
+      <c r="I275" t="s">
+        <v>2037</v>
+      </c>
+      <c r="J275" t="s">
+        <v>1708</v>
+      </c>
+      <c r="K275" t="s">
+        <v>2038</v>
+      </c>
+      <c r="L275" t="s">
+        <v>2039</v>
+      </c>
+      <c r="M275" t="s">
+        <v>2040</v>
+      </c>
+      <c r="N275" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="s">
+        <v>38</v>
+      </c>
+      <c r="B276" t="s">
+        <v>15</v>
+      </c>
+      <c r="C276" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D276" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E276" t="s">
+        <v>2044</v>
+      </c>
+      <c r="F276" t="s">
+        <v>2045</v>
+      </c>
+      <c r="G276" t="s">
+        <v>2046</v>
+      </c>
+      <c r="H276" t="s">
+        <v>2047</v>
+      </c>
+      <c r="I276" t="s">
+        <v>2048</v>
+      </c>
+      <c r="J276"/>
+      <c r="K276" t="s">
+        <v>2049</v>
+      </c>
+      <c r="L276" t="s">
+        <v>47</v>
+      </c>
+      <c r="M276" t="s">
+        <v>2050</v>
+      </c>
+      <c r="N276" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="s">
+        <v>38</v>
+      </c>
+      <c r="B277" t="s">
+        <v>15</v>
+      </c>
+      <c r="C277" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D277" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E277" t="s">
+        <v>2054</v>
+      </c>
+      <c r="F277" t="s">
+        <v>2055</v>
+      </c>
+      <c r="G277" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H277" t="s">
+        <v>2057</v>
+      </c>
+      <c r="I277" t="s">
+        <v>2058</v>
+      </c>
+      <c r="J277"/>
+      <c r="K277" t="s">
+        <v>2059</v>
+      </c>
+      <c r="L277" t="s">
+        <v>47</v>
+      </c>
+      <c r="M277" t="s">
+        <v>2060</v>
+      </c>
+      <c r="N277" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="s">
+        <v>38</v>
+      </c>
+      <c r="B278" t="s">
+        <v>15</v>
+      </c>
+      <c r="C278" t="s">
+        <v>2062</v>
+      </c>
+      <c r="D278" t="s">
+        <v>2063</v>
+      </c>
+      <c r="E278" t="s">
+        <v>2064</v>
+      </c>
+      <c r="F278" t="s">
+        <v>2065</v>
+      </c>
+      <c r="G278" t="s">
+        <v>2066</v>
+      </c>
+      <c r="H278" t="s">
+        <v>2067</v>
+      </c>
+      <c r="I278" t="s">
+        <v>2068</v>
+      </c>
+      <c r="J278"/>
+      <c r="K278" t="s">
+        <v>2069</v>
+      </c>
+      <c r="L278" t="s">
+        <v>47</v>
+      </c>
+      <c r="M278" t="s">
+        <v>2070</v>
+      </c>
+      <c r="N278" t="s">
+        <v>2071</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="s">
+        <v>38</v>
+      </c>
+      <c r="B279" t="s">
+        <v>15</v>
+      </c>
+      <c r="C279" t="s">
+        <v>2072</v>
+      </c>
+      <c r="D279" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E279" t="s">
+        <v>2074</v>
+      </c>
+      <c r="F279" t="s">
+        <v>2075</v>
+      </c>
+      <c r="G279" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H279" t="s">
+        <v>2077</v>
+      </c>
+      <c r="I279" t="s">
+        <v>2078</v>
+      </c>
+      <c r="J279"/>
+      <c r="K279" t="s">
+        <v>2079</v>
+      </c>
+      <c r="L279" t="s">
+        <v>392</v>
+      </c>
+      <c r="M279" t="s">
+        <v>2080</v>
+      </c>
+      <c r="N279" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="s">
+        <v>38</v>
+      </c>
+      <c r="B280" t="s">
+        <v>15</v>
+      </c>
+      <c r="C280" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D280" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E280" t="s">
+        <v>2083</v>
+      </c>
+      <c r="F280" t="s">
+        <v>2084</v>
+      </c>
+      <c r="G280" t="s">
+        <v>2085</v>
+      </c>
+      <c r="H280" t="s">
+        <v>2086</v>
+      </c>
+      <c r="I280" t="s">
+        <v>2087</v>
+      </c>
+      <c r="J280"/>
+      <c r="K280" t="s">
+        <v>2088</v>
+      </c>
+      <c r="L280" t="s">
+        <v>47</v>
+      </c>
+      <c r="M280" t="s">
+        <v>2089</v>
+      </c>
+      <c r="N280" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="s">
+        <v>38</v>
+      </c>
+      <c r="B281" t="s">
+        <v>15</v>
+      </c>
+      <c r="C281" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D281" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E281" t="s">
+        <v>2092</v>
+      </c>
+      <c r="F281" t="s">
+        <v>2093</v>
+      </c>
+      <c r="G281" t="s">
+        <v>2094</v>
+      </c>
+      <c r="H281" t="s">
+        <v>2095</v>
+      </c>
+      <c r="I281" t="s">
+        <v>2096</v>
+      </c>
+      <c r="J281"/>
+      <c r="K281" t="s">
+        <v>2097</v>
+      </c>
+      <c r="L281" t="s">
+        <v>392</v>
+      </c>
+      <c r="M281" t="s">
+        <v>2098</v>
+      </c>
+      <c r="N281" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="s">
+        <v>38</v>
+      </c>
+      <c r="B282" t="s">
+        <v>15</v>
+      </c>
+      <c r="C282" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D282" t="s">
+        <v>2073</v>
+      </c>
+      <c r="E282" t="s">
+        <v>2101</v>
+      </c>
+      <c r="F282" t="s">
+        <v>2102</v>
+      </c>
+      <c r="G282" t="s">
+        <v>2103</v>
+      </c>
+      <c r="H282" t="s">
+        <v>2104</v>
+      </c>
+      <c r="I282" t="s">
+        <v>2105</v>
+      </c>
+      <c r="J282"/>
+      <c r="K282" t="s">
+        <v>2106</v>
+      </c>
+      <c r="L282" t="s">
+        <v>47</v>
+      </c>
+      <c r="M282" t="s">
+        <v>2107</v>
+      </c>
+      <c r="N282" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="s">
+        <v>38</v>
+      </c>
+      <c r="B283" t="s">
+        <v>15</v>
+      </c>
+      <c r="C283" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D283" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E283" t="s">
+        <v>2111</v>
+      </c>
+      <c r="F283" t="s">
+        <v>2112</v>
+      </c>
+      <c r="G283" t="s">
+        <v>2113</v>
+      </c>
+      <c r="H283" t="s">
+        <v>2114</v>
+      </c>
+      <c r="I283" t="s">
+        <v>2115</v>
+      </c>
+      <c r="J283"/>
+      <c r="K283" t="s">
+        <v>2116</v>
+      </c>
+      <c r="L283" t="s">
+        <v>392</v>
+      </c>
+      <c r="M283" t="s">
+        <v>2117</v>
+      </c>
+      <c r="N283" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="s">
+        <v>38</v>
+      </c>
+      <c r="B284" t="s">
+        <v>15</v>
+      </c>
+      <c r="C284" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D284" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E284" t="s">
+        <v>2121</v>
+      </c>
+      <c r="F284" t="s">
+        <v>2122</v>
+      </c>
+      <c r="G284" t="s">
+        <v>2123</v>
+      </c>
+      <c r="H284" t="s">
+        <v>2124</v>
+      </c>
+      <c r="I284" t="s">
+        <v>2125</v>
+      </c>
+      <c r="J284"/>
+      <c r="K284" t="s">
+        <v>2126</v>
+      </c>
+      <c r="L284" t="s">
+        <v>392</v>
+      </c>
+      <c r="M284" t="s">
+        <v>2127</v>
+      </c>
+      <c r="N284" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="s">
+        <v>38</v>
+      </c>
+      <c r="B285" t="s">
+        <v>15</v>
+      </c>
+      <c r="C285" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D285" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E285" t="s">
+        <v>2130</v>
+      </c>
+      <c r="F285" t="s">
+        <v>2131</v>
+      </c>
+      <c r="G285" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H285" t="s">
+        <v>2133</v>
+      </c>
+      <c r="I285" t="s">
+        <v>2134</v>
+      </c>
+      <c r="J285"/>
+      <c r="K285" t="s">
+        <v>2135</v>
+      </c>
+      <c r="L285" t="s">
+        <v>392</v>
+      </c>
+      <c r="M285" t="s">
+        <v>2136</v>
+      </c>
+      <c r="N285" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="s">
+        <v>38</v>
+      </c>
+      <c r="B286" t="s">
+        <v>15</v>
+      </c>
+      <c r="C286" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D286" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E286" t="s">
+        <v>2139</v>
+      </c>
+      <c r="F286" t="s">
+        <v>2140</v>
+      </c>
+      <c r="G286" t="s">
+        <v>2141</v>
+      </c>
+      <c r="H286" t="s">
+        <v>2142</v>
+      </c>
+      <c r="I286" t="s">
+        <v>2143</v>
+      </c>
+      <c r="J286"/>
+      <c r="K286" t="s">
+        <v>2144</v>
+      </c>
+      <c r="L286" t="s">
+        <v>392</v>
+      </c>
+      <c r="M286" t="s">
+        <v>2145</v>
+      </c>
+      <c r="N286" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="s">
+        <v>38</v>
+      </c>
+      <c r="B287" t="s">
+        <v>15</v>
+      </c>
+      <c r="C287" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D287" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E287" t="s">
+        <v>2148</v>
+      </c>
+      <c r="F287" t="s">
+        <v>2149</v>
+      </c>
+      <c r="G287" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H287" t="s">
+        <v>2151</v>
+      </c>
+      <c r="I287" t="s">
+        <v>2152</v>
+      </c>
+      <c r="J287"/>
+      <c r="K287" t="s">
+        <v>2153</v>
+      </c>
+      <c r="L287" t="s">
+        <v>392</v>
+      </c>
+      <c r="M287" t="s">
+        <v>2154</v>
+      </c>
+      <c r="N287" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="s">
+        <v>38</v>
+      </c>
+      <c r="B288" t="s">
+        <v>15</v>
+      </c>
+      <c r="C288" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D288" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E288" t="s">
+        <v>2157</v>
+      </c>
+      <c r="F288" t="s">
+        <v>2158</v>
+      </c>
+      <c r="G288" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H288" t="s">
+        <v>2160</v>
+      </c>
+      <c r="I288" t="s">
+        <v>2161</v>
+      </c>
+      <c r="J288"/>
+      <c r="K288" t="s">
+        <v>2162</v>
+      </c>
+      <c r="L288" t="s">
+        <v>392</v>
+      </c>
+      <c r="M288" t="s">
+        <v>2163</v>
+      </c>
+      <c r="N288" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="s">
+        <v>38</v>
+      </c>
+      <c r="B289" t="s">
+        <v>15</v>
+      </c>
+      <c r="C289" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D289" t="s">
+        <v>2120</v>
+      </c>
+      <c r="E289" t="s">
+        <v>2166</v>
+      </c>
+      <c r="F289" t="s">
+        <v>2167</v>
+      </c>
+      <c r="G289" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H289" t="s">
+        <v>2169</v>
+      </c>
+      <c r="I289" t="s">
+        <v>2170</v>
+      </c>
+      <c r="J289"/>
+      <c r="K289" t="s">
+        <v>2171</v>
+      </c>
+      <c r="L289" t="s">
+        <v>392</v>
+      </c>
+      <c r="M289" t="s">
+        <v>2172</v>
+      </c>
+      <c r="N289" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="s">
+        <v>38</v>
+      </c>
+      <c r="B290" t="s">
+        <v>15</v>
+      </c>
+      <c r="C290" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D290" t="s">
+        <v>2175</v>
+      </c>
+      <c r="E290" t="s">
+        <v>2176</v>
+      </c>
+      <c r="F290" t="s">
+        <v>2177</v>
+      </c>
+      <c r="G290" t="s">
+        <v>2178</v>
+      </c>
+      <c r="H290" t="s">
+        <v>2179</v>
+      </c>
+      <c r="I290" t="s">
+        <v>2180</v>
+      </c>
+      <c r="J290"/>
+      <c r="K290" t="s">
+        <v>2181</v>
+      </c>
+      <c r="L290" t="s">
+        <v>47</v>
+      </c>
+      <c r="M290" t="s">
+        <v>2182</v>
+      </c>
+      <c r="N290" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="s">
+        <v>38</v>
+      </c>
+      <c r="B291" t="s">
+        <v>15</v>
+      </c>
+      <c r="C291" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D291" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E291" t="s">
+        <v>2186</v>
+      </c>
+      <c r="F291" t="s">
+        <v>2187</v>
+      </c>
+      <c r="G291" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H291" t="s">
+        <v>2189</v>
+      </c>
+      <c r="I291" t="s">
+        <v>2190</v>
+      </c>
+      <c r="J291"/>
+      <c r="K291" t="s">
+        <v>2191</v>
+      </c>
+      <c r="L291" t="s">
+        <v>47</v>
+      </c>
+      <c r="M291" t="s">
+        <v>2192</v>
+      </c>
+      <c r="N291" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="s">
+        <v>38</v>
+      </c>
+      <c r="B292" t="s">
+        <v>15</v>
+      </c>
+      <c r="C292" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D292" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E292" t="s">
+        <v>2195</v>
+      </c>
+      <c r="F292" t="s">
+        <v>2196</v>
+      </c>
+      <c r="G292" t="s">
+        <v>2197</v>
+      </c>
+      <c r="H292" t="s">
+        <v>2198</v>
+      </c>
+      <c r="I292" t="s">
+        <v>2199</v>
+      </c>
+      <c r="J292"/>
+      <c r="K292" t="s">
+        <v>2200</v>
+      </c>
+      <c r="L292" t="s">
+        <v>392</v>
+      </c>
+      <c r="M292" t="s">
+        <v>2201</v>
+      </c>
+      <c r="N292" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="s">
+        <v>38</v>
+      </c>
+      <c r="B293" t="s">
+        <v>15</v>
+      </c>
+      <c r="C293" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D293" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E293" t="s">
+        <v>2205</v>
+      </c>
+      <c r="F293" t="s">
+        <v>2206</v>
+      </c>
+      <c r="G293" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H293" t="s">
+        <v>2208</v>
+      </c>
+      <c r="I293" t="s">
+        <v>2209</v>
+      </c>
+      <c r="J293"/>
+      <c r="K293" t="s">
+        <v>2210</v>
+      </c>
+      <c r="L293" t="s">
+        <v>47</v>
+      </c>
+      <c r="M293" t="s">
+        <v>2211</v>
+      </c>
+      <c r="N293" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="s">
+        <v>38</v>
+      </c>
+      <c r="B294" t="s">
+        <v>15</v>
+      </c>
+      <c r="C294" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D294" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E294" t="s">
+        <v>2214</v>
+      </c>
+      <c r="F294" t="s">
+        <v>2215</v>
+      </c>
+      <c r="G294" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H294" t="s">
+        <v>2217</v>
+      </c>
+      <c r="I294" t="s">
+        <v>2218</v>
+      </c>
+      <c r="J294"/>
+      <c r="K294" t="s">
+        <v>2219</v>
+      </c>
+      <c r="L294" t="s">
+        <v>47</v>
+      </c>
+      <c r="M294" t="s">
+        <v>2220</v>
+      </c>
+      <c r="N294" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="s">
+        <v>38</v>
+      </c>
+      <c r="B295" t="s">
+        <v>15</v>
+      </c>
+      <c r="C295" t="s">
+        <v>2222</v>
+      </c>
+      <c r="D295" t="s">
+        <v>2223</v>
+      </c>
+      <c r="E295" t="s">
+        <v>2224</v>
+      </c>
+      <c r="F295" t="s">
+        <v>2225</v>
+      </c>
+      <c r="G295" t="s">
+        <v>2226</v>
+      </c>
+      <c r="H295" t="s">
+        <v>2227</v>
+      </c>
+      <c r="I295" t="s">
+        <v>2228</v>
+      </c>
+      <c r="J295"/>
+      <c r="K295" t="s">
+        <v>2229</v>
+      </c>
+      <c r="L295" t="s">
+        <v>47</v>
+      </c>
+      <c r="M295" t="s">
+        <v>2230</v>
+      </c>
+      <c r="N295" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="s">
+        <v>38</v>
+      </c>
+      <c r="B296" t="s">
+        <v>15</v>
+      </c>
+      <c r="C296" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D296" t="s">
+        <v>2204</v>
+      </c>
+      <c r="E296" t="s">
+        <v>2233</v>
+      </c>
+      <c r="F296" t="s">
+        <v>2234</v>
+      </c>
+      <c r="G296" t="s">
+        <v>2235</v>
+      </c>
+      <c r="H296" t="s">
+        <v>2236</v>
+      </c>
+      <c r="I296" t="s">
+        <v>2237</v>
+      </c>
+      <c r="J296"/>
+      <c r="K296" t="s">
+        <v>2238</v>
+      </c>
+      <c r="L296" t="s">
+        <v>47</v>
+      </c>
+      <c r="M296" t="s">
+        <v>2239</v>
+      </c>
+      <c r="N296" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="s">
+        <v>14</v>
+      </c>
+      <c r="B297" t="s">
+        <v>15</v>
+      </c>
+      <c r="C297"/>
+      <c r="D297" t="s">
+        <v>2241</v>
+      </c>
+      <c r="E297"/>
+      <c r="F297"/>
+      <c r="G297"/>
+      <c r="H297" t="s">
+        <v>2242</v>
+      </c>
+      <c r="I297" t="s">
+        <v>2243</v>
+      </c>
+      <c r="J297"/>
+      <c r="K297" t="s">
+        <v>2244</v>
+      </c>
+      <c r="L297" t="s">
+        <v>2245</v>
+      </c>
+      <c r="M297" t="s">
+        <v>2246</v>
+      </c>
+      <c r="N297"/>
+    </row>
+    <row r="298">
+      <c r="A298" t="s">
+        <v>38</v>
+      </c>
+      <c r="B298" t="s">
+        <v>15</v>
+      </c>
+      <c r="C298" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D298" t="s">
+        <v>2248</v>
+      </c>
+      <c r="E298" t="s">
+        <v>2249</v>
+      </c>
+      <c r="F298" t="s">
+        <v>2250</v>
+      </c>
+      <c r="G298" t="s">
+        <v>2251</v>
+      </c>
+      <c r="H298" t="s">
+        <v>2252</v>
+      </c>
+      <c r="I298" t="s">
+        <v>2253</v>
+      </c>
+      <c r="J298"/>
+      <c r="K298" t="s">
+        <v>2254</v>
+      </c>
+      <c r="L298" t="s">
+        <v>392</v>
+      </c>
+      <c r="M298" t="s">
+        <v>2255</v>
+      </c>
+      <c r="N298" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="s">
+        <v>14</v>
+      </c>
+      <c r="B299" t="s">
+        <v>15</v>
+      </c>
+      <c r="C299" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D299" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E299"/>
+      <c r="F299"/>
+      <c r="G299"/>
+      <c r="H299" t="s">
+        <v>2259</v>
+      </c>
+      <c r="I299" t="s">
+        <v>2260</v>
+      </c>
+      <c r="J299"/>
+      <c r="K299" t="s">
+        <v>2261</v>
+      </c>
+      <c r="L299" t="s">
+        <v>2262</v>
+      </c>
+      <c r="M299" t="s">
+        <v>2263</v>
+      </c>
+      <c r="N299" t="s">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="s">
+        <v>14</v>
+      </c>
+      <c r="B300" t="s">
+        <v>15</v>
+      </c>
+      <c r="C300"/>
+      <c r="D300" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E300"/>
+      <c r="F300"/>
+      <c r="G300"/>
+      <c r="H300" t="s">
+        <v>2266</v>
+      </c>
+      <c r="I300" t="s">
+        <v>2267</v>
+      </c>
+      <c r="J300"/>
+      <c r="K300" t="s">
+        <v>2268</v>
+      </c>
+      <c r="L300" t="s">
+        <v>2269</v>
+      </c>
+      <c r="M300" t="s">
+        <v>2270</v>
+      </c>
+      <c r="N300"/>
+    </row>
+    <row r="301">
+      <c r="A301" t="s">
+        <v>14</v>
+      </c>
+      <c r="B301" t="s">
+        <v>15</v>
+      </c>
+      <c r="C301" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D301" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E301"/>
+      <c r="F301"/>
+      <c r="G301"/>
+      <c r="H301" t="s">
+        <v>2272</v>
+      </c>
+      <c r="I301" t="s">
+        <v>2273</v>
+      </c>
+      <c r="J301"/>
+      <c r="K301" t="s">
+        <v>2274</v>
+      </c>
+      <c r="L301" t="s">
+        <v>2275</v>
+      </c>
+      <c r="M301" t="s">
+        <v>2276</v>
+      </c>
+      <c r="N301" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="s">
+        <v>14</v>
+      </c>
+      <c r="B302" t="s">
+        <v>15</v>
+      </c>
+      <c r="C302" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D302" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E302"/>
+      <c r="F302"/>
+      <c r="G302"/>
+      <c r="H302" t="s">
+        <v>2279</v>
+      </c>
+      <c r="I302" t="s">
+        <v>2280</v>
+      </c>
+      <c r="J302"/>
+      <c r="K302" t="s">
+        <v>2281</v>
+      </c>
+      <c r="L302" t="s">
+        <v>2282</v>
+      </c>
+      <c r="M302" t="s">
+        <v>2283</v>
+      </c>
+      <c r="N302" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="s">
+        <v>14</v>
+      </c>
+      <c r="B303" t="s">
+        <v>15</v>
+      </c>
+      <c r="C303" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D303" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E303"/>
+      <c r="F303"/>
+      <c r="G303"/>
+      <c r="H303" t="s">
+        <v>2286</v>
+      </c>
+      <c r="I303" t="s">
+        <v>2287</v>
+      </c>
+      <c r="J303"/>
+      <c r="K303" t="s">
+        <v>2288</v>
+      </c>
+      <c r="L303" t="s">
+        <v>2289</v>
+      </c>
+      <c r="M303" t="s">
+        <v>2290</v>
+      </c>
+      <c r="N303" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="s">
+        <v>14</v>
+      </c>
+      <c r="B304" t="s">
+        <v>15</v>
+      </c>
+      <c r="C304" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D304" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E304"/>
+      <c r="F304"/>
+      <c r="G304"/>
+      <c r="H304" t="s">
+        <v>2293</v>
+      </c>
+      <c r="I304" t="s">
+        <v>2294</v>
+      </c>
+      <c r="J304"/>
+      <c r="K304" t="s">
+        <v>2295</v>
+      </c>
+      <c r="L304" t="s">
+        <v>2296</v>
+      </c>
+      <c r="M304" t="s">
+        <v>2297</v>
+      </c>
+      <c r="N304" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="s">
+        <v>14</v>
+      </c>
+      <c r="B305" t="s">
+        <v>15</v>
+      </c>
+      <c r="C305" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D305" t="s">
+        <v>2300</v>
+      </c>
+      <c r="E305"/>
+      <c r="F305"/>
+      <c r="G305"/>
+      <c r="H305" t="s">
+        <v>2301</v>
+      </c>
+      <c r="I305" t="s">
+        <v>2302</v>
+      </c>
+      <c r="J305"/>
+      <c r="K305" t="s">
+        <v>2303</v>
+      </c>
+      <c r="L305" t="s">
+        <v>2304</v>
+      </c>
+      <c r="M305" t="s">
+        <v>2305</v>
+      </c>
+      <c r="N305" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="s">
+        <v>14</v>
+      </c>
+      <c r="B306" t="s">
+        <v>15</v>
+      </c>
+      <c r="C306" t="s">
+        <v>60</v>
+      </c>
+      <c r="D306" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E306"/>
+      <c r="F306"/>
+      <c r="G306"/>
+      <c r="H306" t="s">
+        <v>2308</v>
+      </c>
+      <c r="I306" t="s">
+        <v>2309</v>
+      </c>
+      <c r="J306"/>
+      <c r="K306" t="s">
+        <v>2310</v>
+      </c>
+      <c r="L306" t="s">
+        <v>2311</v>
+      </c>
+      <c r="M306" t="s">
+        <v>2312</v>
+      </c>
+      <c r="N306"/>
+    </row>
+    <row r="307">
+      <c r="A307" t="s">
+        <v>14</v>
+      </c>
+      <c r="B307" t="s">
+        <v>15</v>
+      </c>
+      <c r="C307" t="s">
+        <v>60</v>
+      </c>
+      <c r="D307" t="s">
+        <v>78</v>
+      </c>
+      <c r="E307"/>
+      <c r="F307"/>
+      <c r="G307"/>
+      <c r="H307" t="s">
+        <v>2313</v>
+      </c>
+      <c r="I307" t="s">
+        <v>2314</v>
+      </c>
+      <c r="J307"/>
+      <c r="K307" t="s">
+        <v>2315</v>
+      </c>
+      <c r="L307" t="s">
+        <v>2316</v>
+      </c>
+      <c r="M307" t="s">
+        <v>2317</v>
+      </c>
+      <c r="N307"/>
+    </row>
+    <row r="308">
+      <c r="A308" t="s">
+        <v>14</v>
+      </c>
+      <c r="B308" t="s">
+        <v>15</v>
+      </c>
+      <c r="C308" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D308" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E308"/>
+      <c r="F308"/>
+      <c r="G308"/>
+      <c r="H308" t="s">
+        <v>2319</v>
+      </c>
+      <c r="I308" t="s">
+        <v>2320</v>
+      </c>
+      <c r="J308"/>
+      <c r="K308" t="s">
+        <v>2321</v>
+      </c>
+      <c r="L308" t="s">
+        <v>2322</v>
+      </c>
+      <c r="M308" t="s">
+        <v>2323</v>
+      </c>
+      <c r="N308" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="s">
+        <v>14</v>
+      </c>
+      <c r="B309" t="s">
+        <v>15</v>
+      </c>
+      <c r="C309" t="s">
+        <v>60</v>
+      </c>
+      <c r="D309" t="s">
+        <v>2325</v>
+      </c>
+      <c r="E309"/>
+      <c r="F309"/>
+      <c r="G309"/>
+      <c r="H309" t="s">
+        <v>2326</v>
+      </c>
+      <c r="I309" t="s">
+        <v>2327</v>
+      </c>
+      <c r="J309"/>
+      <c r="K309" t="s">
+        <v>2328</v>
+      </c>
+      <c r="L309" t="s">
+        <v>2329</v>
+      </c>
+      <c r="M309" t="s">
+        <v>2330</v>
+      </c>
+      <c r="N309"/>
+    </row>
+    <row r="310">
+      <c r="A310" t="s">
+        <v>14</v>
+      </c>
+      <c r="B310" t="s">
+        <v>15</v>
+      </c>
+      <c r="C310"/>
+      <c r="D310" t="s">
+        <v>2331</v>
+      </c>
+      <c r="E310"/>
+      <c r="F310"/>
+      <c r="G310"/>
+      <c r="H310" t="s">
+        <v>2266</v>
+      </c>
+      <c r="I310" t="s">
+        <v>2332</v>
+      </c>
+      <c r="J310"/>
+      <c r="K310" t="s">
+        <v>2333</v>
+      </c>
+      <c r="L310" t="s">
+        <v>2334</v>
+      </c>
+      <c r="M310" t="s">
+        <v>2335</v>
+      </c>
+      <c r="N310"/>
+    </row>
+    <row r="311">
+      <c r="A311" t="s">
+        <v>14</v>
+      </c>
+      <c r="B311" t="s">
+        <v>15</v>
+      </c>
+      <c r="C311"/>
+      <c r="D311" t="s">
+        <v>2336</v>
+      </c>
+      <c r="E311"/>
+      <c r="F311"/>
+      <c r="G311"/>
+      <c r="H311" t="s">
+        <v>2337</v>
+      </c>
+      <c r="I311" t="s">
+        <v>2338</v>
+      </c>
+      <c r="J311"/>
+      <c r="K311" t="s">
+        <v>2339</v>
+      </c>
+      <c r="L311" t="s">
+        <v>2340</v>
+      </c>
+      <c r="M311" t="s">
+        <v>2341</v>
+      </c>
+      <c r="N311"/>
+    </row>
+    <row r="312">
+      <c r="A312" t="s">
+        <v>14</v>
+      </c>
+      <c r="B312" t="s">
+        <v>15</v>
+      </c>
+      <c r="C312" t="s">
+        <v>2342</v>
+      </c>
+      <c r="D312" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E312"/>
+      <c r="F312"/>
+      <c r="G312"/>
+      <c r="H312" t="s">
+        <v>2343</v>
+      </c>
+      <c r="I312" t="s">
+        <v>2344</v>
+      </c>
+      <c r="J312"/>
+      <c r="K312" t="s">
+        <v>2345</v>
+      </c>
+      <c r="L312" t="s">
+        <v>2346</v>
+      </c>
+      <c r="M312" t="s">
+        <v>2347</v>
+      </c>
+      <c r="N312" t="s">
+        <v>2348</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="s">
+        <v>14</v>
+      </c>
+      <c r="B313" t="s">
+        <v>15</v>
+      </c>
+      <c r="C313" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D313" t="s">
+        <v>2350</v>
+      </c>
+      <c r="E313"/>
+      <c r="F313"/>
+      <c r="G313"/>
+      <c r="H313" t="s">
+        <v>2351</v>
+      </c>
+      <c r="I313" t="s">
+        <v>2352</v>
+      </c>
+      <c r="J313"/>
+      <c r="K313" t="s">
+        <v>2353</v>
+      </c>
+      <c r="L313" t="s">
+        <v>2354</v>
+      </c>
+      <c r="M313" t="s">
+        <v>2355</v>
+      </c>
+      <c r="N313" t="s">
+        <v>2356</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="s">
+        <v>14</v>
+      </c>
+      <c r="B314" t="s">
+        <v>15</v>
+      </c>
+      <c r="C314"/>
+      <c r="D314" t="s">
+        <v>2357</v>
+      </c>
+      <c r="E314"/>
+      <c r="F314"/>
+      <c r="G314"/>
+      <c r="H314" t="s">
+        <v>2358</v>
+      </c>
+      <c r="I314" t="s">
+        <v>2359</v>
+      </c>
+      <c r="J314"/>
+      <c r="K314" t="s">
+        <v>2360</v>
+      </c>
+      <c r="L314" t="s">
+        <v>2361</v>
+      </c>
+      <c r="M314" t="s">
+        <v>2362</v>
+      </c>
+      <c r="N314"/>
+    </row>
+    <row r="315">
+      <c r="A315" t="s">
+        <v>14</v>
+      </c>
+      <c r="B315" t="s">
+        <v>15</v>
+      </c>
+      <c r="C315" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D315" t="s">
+        <v>2258</v>
+      </c>
+      <c r="E315"/>
+      <c r="F315"/>
+      <c r="G315"/>
+      <c r="H315" t="s">
+        <v>2364</v>
+      </c>
+      <c r="I315" t="s">
+        <v>2365</v>
+      </c>
+      <c r="J315"/>
+      <c r="K315" t="s">
+        <v>2366</v>
+      </c>
+      <c r="L315" t="s">
+        <v>2367</v>
+      </c>
+      <c r="M315" t="s">
+        <v>2368</v>
+      </c>
+      <c r="N315" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="s">
+        <v>38</v>
+      </c>
+      <c r="B316" t="s">
+        <v>15</v>
+      </c>
+      <c r="C316" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D316" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E316" t="s">
+        <v>2372</v>
+      </c>
+      <c r="F316" t="s">
+        <v>2373</v>
+      </c>
+      <c r="G316" t="s">
+        <v>2374</v>
+      </c>
+      <c r="H316" t="s">
+        <v>2375</v>
+      </c>
+      <c r="I316" t="s">
+        <v>2376</v>
+      </c>
+      <c r="J316"/>
+      <c r="K316" t="s">
+        <v>2377</v>
+      </c>
+      <c r="L316" t="s">
+        <v>2378</v>
+      </c>
+      <c r="M316" t="s">
+        <v>2379</v>
+      </c>
+      <c r="N316" t="s">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="s">
+        <v>38</v>
+      </c>
+      <c r="B317" t="s">
+        <v>15</v>
+      </c>
+      <c r="C317" t="s">
+        <v>2381</v>
+      </c>
+      <c r="D317" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E317" t="s">
+        <v>2383</v>
+      </c>
+      <c r="F317" t="s">
+        <v>2384</v>
+      </c>
+      <c r="G317" t="s">
+        <v>2385</v>
+      </c>
+      <c r="H317" t="s">
+        <v>2386</v>
+      </c>
+      <c r="I317" t="s">
+        <v>2387</v>
+      </c>
+      <c r="J317"/>
+      <c r="K317" t="s">
+        <v>2388</v>
+      </c>
+      <c r="L317" t="s">
+        <v>2389</v>
+      </c>
+      <c r="M317" t="s">
+        <v>2390</v>
+      </c>
+      <c r="N317" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="s">
+        <v>38</v>
+      </c>
+      <c r="B318" t="s">
+        <v>15</v>
+      </c>
+      <c r="C318" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D318" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E318" t="s">
+        <v>2394</v>
+      </c>
+      <c r="F318" t="s">
+        <v>2395</v>
+      </c>
+      <c r="G318" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H318" t="s">
+        <v>2397</v>
+      </c>
+      <c r="I318" t="s">
+        <v>2398</v>
+      </c>
+      <c r="J318"/>
+      <c r="K318" t="s">
+        <v>2399</v>
+      </c>
+      <c r="L318" t="s">
+        <v>2400</v>
+      </c>
+      <c r="M318" t="s">
+        <v>2401</v>
+      </c>
+      <c r="N318" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="s">
+        <v>38</v>
+      </c>
+      <c r="B319" t="s">
+        <v>15</v>
+      </c>
+      <c r="C319" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D319" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E319" t="s">
+        <v>2394</v>
+      </c>
+      <c r="F319" t="s">
+        <v>2395</v>
+      </c>
+      <c r="G319" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H319" t="s">
+        <v>2403</v>
+      </c>
+      <c r="I319" t="s">
+        <v>2404</v>
+      </c>
+      <c r="J319"/>
+      <c r="K319" t="s">
+        <v>2405</v>
+      </c>
+      <c r="L319" t="s">
+        <v>2406</v>
+      </c>
+      <c r="M319" t="s">
+        <v>2407</v>
+      </c>
+      <c r="N319" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>38</v>
+      </c>
+      <c r="B320" t="s">
+        <v>15</v>
+      </c>
+      <c r="C320" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D320" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E320" t="s">
+        <v>2394</v>
+      </c>
+      <c r="F320" t="s">
+        <v>2395</v>
+      </c>
+      <c r="G320" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H320" t="s">
+        <v>2408</v>
+      </c>
+      <c r="I320" t="s">
+        <v>2409</v>
+      </c>
+      <c r="J320"/>
+      <c r="K320" t="s">
+        <v>2410</v>
+      </c>
+      <c r="L320" t="s">
+        <v>2411</v>
+      </c>
+      <c r="M320" t="s">
+        <v>2412</v>
+      </c>
+      <c r="N320" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="s">
+        <v>38</v>
+      </c>
+      <c r="B321" t="s">
+        <v>15</v>
+      </c>
+      <c r="C321" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D321" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E321" t="s">
+        <v>2394</v>
+      </c>
+      <c r="F321" t="s">
+        <v>2395</v>
+      </c>
+      <c r="G321" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H321" t="s">
+        <v>2413</v>
+      </c>
+      <c r="I321" t="s">
+        <v>2414</v>
+      </c>
+      <c r="J321"/>
+      <c r="K321" t="s">
+        <v>2415</v>
+      </c>
+      <c r="L321" t="s">
+        <v>2416</v>
+      </c>
+      <c r="M321" t="s">
+        <v>2417</v>
+      </c>
+      <c r="N321" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="s">
+        <v>38</v>
+      </c>
+      <c r="B322" t="s">
+        <v>15</v>
+      </c>
+      <c r="C322" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D322" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E322" t="s">
+        <v>2394</v>
+      </c>
+      <c r="F322" t="s">
+        <v>2395</v>
+      </c>
+      <c r="G322" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H322" t="s">
+        <v>2418</v>
+      </c>
+      <c r="I322" t="s">
+        <v>2419</v>
+      </c>
+      <c r="J322"/>
+      <c r="K322" t="s">
+        <v>2420</v>
+      </c>
+      <c r="L322" t="s">
+        <v>2421</v>
+      </c>
+      <c r="M322" t="s">
+        <v>2422</v>
+      </c>
+      <c r="N322" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>38</v>
+      </c>
+      <c r="B323" t="s">
+        <v>15</v>
+      </c>
+      <c r="C323" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D323" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E323" t="s">
+        <v>2394</v>
+      </c>
+      <c r="F323" t="s">
+        <v>2395</v>
+      </c>
+      <c r="G323" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H323" t="s">
+        <v>2423</v>
+      </c>
+      <c r="I323" t="s">
+        <v>2424</v>
+      </c>
+      <c r="J323"/>
+      <c r="K323" t="s">
+        <v>2425</v>
+      </c>
+      <c r="L323" t="s">
+        <v>2426</v>
+      </c>
+      <c r="M323" t="s">
+        <v>2427</v>
+      </c>
+      <c r="N323" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>38</v>
+      </c>
+      <c r="B324" t="s">
+        <v>15</v>
+      </c>
+      <c r="C324" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D324" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E324" t="s">
+        <v>2394</v>
+      </c>
+      <c r="F324" t="s">
+        <v>2395</v>
+      </c>
+      <c r="G324" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H324" t="s">
+        <v>2428</v>
+      </c>
+      <c r="I324" t="s">
+        <v>2429</v>
+      </c>
+      <c r="J324"/>
+      <c r="K324" t="s">
+        <v>2430</v>
+      </c>
+      <c r="L324" t="s">
+        <v>2431</v>
+      </c>
+      <c r="M324" t="s">
+        <v>2432</v>
+      </c>
+      <c r="N324" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>38</v>
+      </c>
+      <c r="B325" t="s">
+        <v>15</v>
+      </c>
+      <c r="C325" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D325" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E325" t="s">
+        <v>2394</v>
+      </c>
+      <c r="F325" t="s">
+        <v>2395</v>
+      </c>
+      <c r="G325" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H325" t="s">
+        <v>2433</v>
+      </c>
+      <c r="I325" t="s">
+        <v>2434</v>
+      </c>
+      <c r="J325"/>
+      <c r="K325" t="s">
+        <v>2435</v>
+      </c>
+      <c r="L325" t="s">
+        <v>2436</v>
+      </c>
+      <c r="M325" t="s">
+        <v>2437</v>
+      </c>
+      <c r="N325" t="s">
+        <v>2402</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>38</v>
+      </c>
+      <c r="B326" t="s">
+        <v>15</v>
+      </c>
+      <c r="C326" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D326" t="s">
+        <v>2393</v>
+      </c>
+      <c r="E326" t="s">
+        <v>2394</v>
+      </c>
+      <c r="F326" t="s">
+        <v>2395</v>
+      </c>
+      <c r="G326" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H326" t="s">
+        <v>2438</v>
+      </c>
+      <c r="I326" t="s">
+        <v>2439</v>
+      </c>
+      <c r="J326"/>
+      <c r="K326" t="s">
+        <v>2440</v>
+      </c>
+      <c r="L326" t="s">
+        <v>2441</v>
+      </c>
+      <c r="M326" t="s">
+        <v>2442</v>
+      </c>
+      <c r="N326" t="s">
+        <v>2402</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>