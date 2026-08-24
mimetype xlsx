--- v3 (2026-08-01)
+++ v4 (2026-08-24)
@@ -6,5704 +6,3126 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3708" uniqueCount="2443">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2283" uniqueCount="1563">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
-    <t>Kov-52/2026</t>
+    <t>Z-2507/2026</t>
+  </si>
+  <si>
+    <t>rješenje</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>21.08.2026. 13:14:23</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa6edd34-4e60-4275-8afd-29107ce899ac</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa6edd34-4e60-4275-8afd-29107ce899ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2507&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2510/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>Josip Berišić 49874733321</t>
+  </si>
+  <si>
+    <t>21.08.2026. 12:07:53</t>
+  </si>
+  <si>
+    <t>01.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f7be001-1035-499f-aeae-1ff9b53028b8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2510_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2510_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2510_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8f7be001-1035-499f-aeae-1ff9b53028b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2510&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2352/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
+  </si>
+  <si>
+    <t>Danijela Bakić 60131158281</t>
+  </si>
+  <si>
+    <t>21.08.2026. 11:12:09</t>
+  </si>
+  <si>
+    <t>31.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8e3adb6-613f-4dee-a4dd-de3eb091a8aa</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2352_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8e3adb6-613f-4dee-a4dd-de3eb091a8aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2352&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2307/2026</t>
+  </si>
+  <si>
+    <t>ROKO VUKMAN 81668148482</t>
+  </si>
+  <si>
+    <t>21.08.2026. 11:07:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/211d704c-5c06-4130-90bb-833e2bbb9cef</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2307_2026-5-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/211d704c-5c06-4130-90bb-833e2bbb9cef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2307&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2527/2026</t>
+  </si>
+  <si>
+    <t>Goran Kefer 90085118509</t>
+  </si>
+  <si>
+    <t>21.08.2026. 11:01:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d09db8a-7620-4f17-9063-d246b6fac422</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2527_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d09db8a-7620-4f17-9063-d246b6fac422/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2527&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2512/2026</t>
+  </si>
+  <si>
+    <t>Danijela Zafirov 30348558688</t>
+  </si>
+  <si>
+    <t>21.08.2026. 10:57:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75258f3e-f789-4f3d-b603-9f8a19ca39c9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2512_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75258f3e-f789-4f3d-b603-9f8a19ca39c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2512&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2503/2026</t>
+  </si>
+  <si>
+    <t>Edo Perva 43457975990</t>
+  </si>
+  <si>
+    <t>21.08.2026. 10:55:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54ad4ce9-0c84-41e5-84cc-398f0dd86c95</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2503_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54ad4ce9-0c84-41e5-84cc-398f0dd86c95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2503&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2545/2026</t>
+  </si>
+  <si>
+    <t>NEBOJŠA MIHAJLOVIĆ 64761265119</t>
+  </si>
+  <si>
+    <t>21.08.2026. 10:52:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b078f24-a32d-43e9-a3d4-18417ff987f8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2545_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b078f24-a32d-43e9-a3d4-18417ff987f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2545&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Sp-151/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Stevanović</t>
+  </si>
+  <si>
+    <t>Đure Pucara 6, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>04960480059</t>
+  </si>
+  <si>
+    <t>Dragan Stevanović 04960480059; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 10:08:38</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc75011c-673b-419a-ba43-2a3f6f3a0b61</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc75011c-673b-419a-ba43-2a3f6f3a0b61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=151&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-53/2023</t>
+  </si>
+  <si>
+    <t>DARKO MALEŠIĆ</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆEVA ULICA 1 A, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>76025500013</t>
+  </si>
+  <si>
+    <t>DARKO MALEŠIĆ 76025500013; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:59:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b80e8554-6ba6-4f8c-92e2-9f9fb6eadd3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b80e8554-6ba6-4f8c-92e2-9f9fb6eadd3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=53&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-120/2024</t>
+  </si>
+  <si>
+    <t>Matej Horvat</t>
+  </si>
+  <si>
+    <t>Zrinska 28, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>13429086601</t>
+  </si>
+  <si>
+    <t>Matej Horvat 13429086601; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:53:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6acdef7a-dc12-4657-a49e-d342874c4535</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6acdef7a-dc12-4657-a49e-d342874c4535/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=120&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-352/2023</t>
+  </si>
+  <si>
+    <t>Branislav Obajdin</t>
+  </si>
+  <si>
+    <t>Dr. Franje Tuđmana 57, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>04554359889</t>
+  </si>
+  <si>
+    <t>Branislav Obajdin 04554359889; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:42:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f35b3ca-acc3-4be1-9a7b-f0b27fccec7b</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f35b3ca-acc3-4be1-9a7b-f0b27fccec7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=352&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-247/2023</t>
+  </si>
+  <si>
+    <t>Žiko Ivanovski</t>
+  </si>
+  <si>
+    <t>Sajmište 130, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>04337619139</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Žiko Ivanovski 04337619139</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:35:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/669cea08-5f7c-4adf-87d8-48dfc265f663</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/669cea08-5f7c-4adf-87d8-48dfc265f663/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=247&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovr-673/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.02.2026.</t>
+  </si>
+  <si>
+    <t>Staša Pepić-Valenta 23948171952</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:21:42</t>
+  </si>
+  <si>
+    <t>02.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9432ae2b-7749-4143-bca0-a116c0fc0f6e</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9432ae2b-7749-4143-bca0-a116c0fc0f6e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=673&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-144/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Kristian Hardi</t>
+  </si>
+  <si>
+    <t>Ulica Grabik 56, 32229 Petrovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>07061706494</t>
+  </si>
+  <si>
+    <t>Kristian Hardi 07061706494; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:53:27</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c4a324e-e004-4438-ac0d-8fbe3006751e</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c4a324e-e004-4438-ac0d-8fbe3006751e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-414/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026. uz prijedlog od 27.05.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Jasna Ivanek 39260118950</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:44:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d33fe4e-e375-4442-89e3-2daa41a7486b</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-414_2026-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-414_2026-1-2 - SKM_850i26052614252.pdf; Prilog Ovr-414_2026-1-3 - SKM_850i26052614253.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2d33fe4e-e375-4442-89e3-2daa41a7486b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=414&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-394/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026. uz prijedlog od 20.05.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>DVD BOBOTA 82560671477</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:30:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/170061c2-65a5-4fbb-88f1-ef63a7e47f2e</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-394_2026-1-1 - GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-394_2026-1-2 - SKM_850i26051912440.pdf; Prilog Ovr-394_2026-1-3 - SKM_850i26051912441.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/170061c2-65a5-4fbb-88f1-ef63a7e47f2e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=394&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-142/2026</t>
+  </si>
+  <si>
+    <t>Ivanko Lačok</t>
+  </si>
+  <si>
+    <t>Braće Đaković 18, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>16573131049</t>
+  </si>
+  <si>
+    <t>Ivanko Lačok 16573131049; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:20:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9de5714f-031e-4a7c-b749-cecce989ed01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9de5714f-031e-4a7c-b749-cecce989ed01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=142&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-389/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2026. uz prijedlog od 18.05.2026. 
+s prilozima</t>
+  </si>
+  <si>
+    <t>Aleksandra Mačvan 37916467210</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:14:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e96ee707-53f9-4097-a00e-9801714082b0</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-389_2026-1-1 - O-DO-259_2026-2.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e96ee707-53f9-4097-a00e-9801714082b0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-433/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Milan Ćujić 01439236759</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:30:08</t>
+  </si>
+  <si>
+    <t>28.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1ac1ff0-1564-4061-b53d-071b6a3885a6</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1ac1ff0-1564-4061-b53d-071b6a3885a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=433&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>P-70/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 15.06.2026.; Podnesak od 17.03.2026.; Prilog od: 17.03.2026.</t>
+  </si>
+  <si>
+    <t>Snježana Papac 04911486216</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:28:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cbb2156-a22d-48cd-b900-bd216002599a</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-70_2026-1-1 - P-DO-19_2026-1-1.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cbb2156-a22d-48cd-b900-bd216002599a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=70&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>R1-11/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 06.02.2026.</t>
+  </si>
+  <si>
+    <t>Kristina Malinić 10766724360</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:23:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6713dde-2c73-4263-98be-1867e1d0767f</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6713dde-2c73-4263-98be-1867e1d0767f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1&amp;predmet=11&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-81/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 15.06.2026.; Podnesak od 20.03.2026.; Prilog od: 20.03.2026.</t>
+  </si>
+  <si>
+    <t>Slađana Furlić 17729620867</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:11:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c09b6d7-c194-4918-90e8-3f810bfe4bb9</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-81_2026-1-1 - P-DO-26_2026-1-1.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5c09b6d7-c194-4918-90e8-3f810bfe4bb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=81&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-387/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>Slađana Knežević 17729620867</t>
+  </si>
+  <si>
+    <t>20.08.2026. 13:08:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7eaec87d-7e53-4f78-9d84-a033232a195d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7eaec87d-7e53-4f78-9d84-a033232a195d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=387&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-218/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.; uz prijedlog od 19.03.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Fehim Omeragić 03101574702</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:17:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/344815ea-c039-4075-bc9b-9e1d846332ee</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-218_2026-1-1 - GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-218_2026-1-2 - SKM_850i26031910580.pdf; Prilog Ovr-218_2026-1-3 - SKM_850i26031910590.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/344815ea-c039-4075-bc9b-9e1d846332ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=218&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2520/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>Žiko Ivanovski 04337619139</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:12:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc3c6075-6d40-46f1-b6dd-f921c579aaab</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2520_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc3c6075-6d40-46f1-b6dd-f921c579aaab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2520&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2523/2026</t>
+  </si>
+  <si>
+    <t>RUSTAMKHON ABDULLAEV 59541876245</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:09:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed08c4ec-c935-4b8a-9eb5-6496abb0173d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2523_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ed08c4ec-c935-4b8a-9eb5-6496abb0173d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2523&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-148/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.; uz prijedlog od 27.02.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Milovan Lukić 79019984796</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:09:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9ac8415-575f-445a-9819-8511abfa62a4</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-148_2026-1-1 - GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-148_2026-1-2 - SKM_850i26022615382.pdf; Prilog Ovr-148_2026-1-3 - SKM_850i26022615390.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9ac8415-575f-445a-9819-8511abfa62a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=148&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-762/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.6.2026.</t>
+  </si>
+  <si>
+    <t>Victorien Frederic Musin</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:06:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c384d2d-5e80-49d8-8bee-5955b7c30cd6</t>
+  </si>
+  <si>
+    <t>0657_260820111121_001vmf.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c384d2d-5e80-49d8-8bee-5955b7c30cd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=762&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2592/2026</t>
+  </si>
+  <si>
+    <t>Bojan Hadžić 17312089919</t>
+  </si>
+  <si>
+    <t>20.08.2026. 12:04:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e166704d-e499-4999-9676-29c7faaa12d0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2592_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e166704d-e499-4999-9676-29c7faaa12d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2592&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2688/2026</t>
+  </si>
+  <si>
+    <t>STJEPAN KOVAČIĆ 39458211049</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:56:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c190d96-062f-4f3b-85e9-38d254724d8b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2688_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c190d96-062f-4f3b-85e9-38d254724d8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2688&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2691/2026</t>
+  </si>
+  <si>
+    <t>Kristijan Adžaga 55377088543</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:52:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5175944-e5ec-42fa-8d87-8e6b7849a01a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2691_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c5175944-e5ec-42fa-8d87-8e6b7849a01a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2691&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2817/2026</t>
+  </si>
+  <si>
+    <t>MAJA LUKETIĆ 39338338045</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:45:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35d0f7ef-06c4-4ea1-90ba-c0ccac2f5762</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2817_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35d0f7ef-06c4-4ea1-90ba-c0ccac2f5762/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2817&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2889/2026</t>
+  </si>
+  <si>
+    <t>Vira Kostelnik 13312154139</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:25:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e34684e-79d2-485c-b190-c45a11f03f8e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2889_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e34684e-79d2-485c-b190-c45a11f03f8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2889&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2901/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Garvanović 92107344173</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:20:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67270564-46ae-4f62-91d4-15c9c2c9aee4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2901_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67270564-46ae-4f62-91d4-15c9c2c9aee4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2901&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-110/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.05.2026. uz prijedlog od 17.02.2026.;
+s prilozima</t>
+  </si>
+  <si>
+    <t>Savka Pšenica 20118545613</t>
+  </si>
+  <si>
+    <t>20.08.2026. 11:07:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/021a6f95-985b-46c9-8713-d55fbdb2ab67</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-110_2026-1-1 - NOVA GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-110_2026-1-2 - SKM_850i26021615152.pdf; Prilog Ovr-110_2026-1-3 - SKM_850i26021615151.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/021a6f95-985b-46c9-8713-d55fbdb2ab67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=110&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-199/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.; uz prijedlog od 16.03.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Stefan Lazarević 25347319229</t>
+  </si>
+  <si>
+    <t>20.08.2026. 10:52:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a770b4d8-1125-4372-b4be-a47d48900d39</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-199_2026-1-1 - Podnesak OS VU Ovrv-4404-2025-1 od 01.10.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-199_2026-1-2 - PRILOG~1.pdf; Prilog Ovr-199_2026-1-3 - Prilog OS VU Ovrv-4404-2025-1-2 od 01.10.2025. - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih .pdf; Prilog Ovr-199_2026-1-4 - Odluka OS VU Ovrv-4404-2025-6 od 23.10.2025. - Rješenje - o ovrsi.pdf; Prilog Ovr-199_2026-1-5 - Odluka OS VU Ovrv-4404-2025-13 od 05.03.2026. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-199_2026-1-6 - 43064-2026_SVEA_EKONOMI_d.o.o._465011-2025.pdf; Prilog Ovr-199_2026-1-7 - dokaz o predaji zahtjeva FINI.jpg; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a770b4d8-1125-4372-b4be-a47d48900d39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=199&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-945/2018</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.08.2025.</t>
+  </si>
+  <si>
+    <t>Barbara Potpara 56390566142</t>
+  </si>
+  <si>
+    <t>20.08.2026. 10:35:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b052a1a4-8523-439f-9a15-01672822447c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b052a1a4-8523-439f-9a15-01672822447c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=945&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>20.08.2026. 10:26:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d637356e-623f-43a3-b345-8b1b917d8529</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d637356e-623f-43a3-b345-8b1b917d8529/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovr-411/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.; uz prijedlog od 25.05.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Monika Burg 65701142263</t>
+  </si>
+  <si>
+    <t>20.08.2026. 10:19:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e007129-8db2-4981-b53c-a1b615a25fdb</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-411_2026-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-411_2026-1-2 - SKM_850i26052509000.pdf; Prilog Ovr-411_2026-1-3 - SKM_850i26052509010.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e007129-8db2-4981-b53c-a1b615a25fdb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=411&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-401/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.05.2026.; uz prijedlog od 21.05.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Milan Subotić 17621089248</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:56:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e179279a-48bd-4ffa-93b2-9479567b6b69</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-401_2026-1-1 - rjesenje_o_ovrsi.pdf; Prilog Ovr-401_2026-1-2 - potvrda_pravomocnosti.pdf; Prilog Ovr-401_2026-1-3 - prijedlog_za_ovrhu.pdf; Prilog Ovr-401_2026-1-4 - dokaz_zastupanje_punomoc.pdf; Prilog Ovr-401_2026-1-5 - zahtjev_za_naplatu.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e179279a-48bd-4ffa-93b2-9479567b6b69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=401&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2515/2026</t>
+  </si>
+  <si>
+    <t>Petar Mikloš 65334645674</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:42:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81c00bd4-05d7-4650-94af-966923c5b9e2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2515_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81c00bd4-05d7-4650-94af-966923c5b9e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2515&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2488/2026</t>
+  </si>
+  <si>
+    <t>Franc Kolarić 71657630902</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:39:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82bd8da9-5186-46db-899d-e446f5c597f4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2488_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82bd8da9-5186-46db-899d-e446f5c597f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2488&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-234/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.06.2026. uz prijedlog od 27.03.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Veronika Alandžak 62606363859</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:34:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5512c4fa-74ec-4aec-9352-3e3b33d272d5</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-234_2026-1-1 - Punomoć.pdf; Prilog Ovr-234_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-234_2026-1-3 - Rješenje pravomoćnosti i ovršnosti.pdf; Prilog Ovr-234_2026-1-4 - Rješenje o ovrsi.pdf; Prilog Ovr-234_2026-1-5 - Zahtjev za naplatu.pdf; Prilog Ovr-234_2026-1-6 - FINA.png; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5512c4fa-74ec-4aec-9352-3e3b33d272d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=234&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2491/2026</t>
+  </si>
+  <si>
+    <t>Renata Jagić Jokić 49565331755</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:30:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74f7f68c-fd11-4063-8eb1-7f94b6fab63f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2491_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74f7f68c-fd11-4063-8eb1-7f94b6fab63f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2491&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2500/2026</t>
+  </si>
+  <si>
+    <t>Uroš Stojsavljević 00833777243</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:23:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6048bc8c-7cd1-4d3a-bf0b-94de171b8bca</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2500_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6048bc8c-7cd1-4d3a-bf0b-94de171b8bca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2500&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2497/2026</t>
+  </si>
+  <si>
+    <t>Željka Živić 14749338215</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:20:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aefa98d1-77ab-40df-8e80-3ac56e57002e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2497_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aefa98d1-77ab-40df-8e80-3ac56e57002e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2497&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-102/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.04.2026.; uz prijedlog od 12.02.2026.; 
+s prilozima</t>
+  </si>
+  <si>
+    <t>Marija Cindrić 23984303742</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:16:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5806bd5-d553-4bd4-8a19-8ae6f450c736</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-102_2026-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-102_2026-1-2 - SKM_850i26021212162.pdf; Prilog Ovr-102_2026-1-3 - SKM_850i26021212163.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5806bd5-d553-4bd4-8a19-8ae6f450c736/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2506/2026</t>
+  </si>
+  <si>
+    <t>Snježana Hodak 20872606984</t>
+  </si>
+  <si>
+    <t>20.08.2026. 09:14:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecafe6a8-c91d-4243-ab81-31f7b59936ca</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2506_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ecafe6a8-c91d-4243-ab81-31f7b59936ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2506&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-102/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>Christiaan Ivanovski 87205753087</t>
+  </si>
+  <si>
+    <t>20.08.2026. 08:37:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/393ca451-7149-402c-96bb-208779e2134b</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/393ca451-7149-402c-96bb-208779e2134b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=102&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Z-1752/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1752/2026</t>
+  </si>
+  <si>
+    <t>Vinko Vidović 29371150005</t>
+  </si>
+  <si>
+    <t>20.08.2026. 07:50:37</t>
+  </si>
+  <si>
+    <t>19.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b46d5c08-5b92-4705-8400-c53d9172a596</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b46d5c08-5b92-4705-8400-c53d9172a596/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=1752&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>20.08.2026. 07:49:26</t>
+  </si>
+  <si>
+    <t>20.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c9babaa-f3bf-4206-84dd-c5eb0b34c16d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c9babaa-f3bf-4206-84dd-c5eb0b34c16d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - PETAR POPOVIĆ</t>
+  </si>
+  <si>
+    <t>PETAR POPOVIĆ 82850124077</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:28</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d19a9c56-e48b-4311-87f5-e4afbcfb570a</t>
+  </si>
+  <si>
+    <t>16.384214.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d19a9c56-e48b-4311-87f5-e4afbcfb570a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1790/2026</t>
+  </si>
+  <si>
+    <t>Zdenko Augustinov 48711848390</t>
+  </si>
+  <si>
+    <t>19.08.2026. 13:11:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b545fa09-1c0a-491b-9c0e-f267800232e0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1790_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b545fa09-1c0a-491b-9c0e-f267800232e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1790&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-21/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Velji Cerovik</t>
+  </si>
+  <si>
+    <t>SAVEZNE REPUBLIKE NJEMAČKE 27, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>44953193279</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Velji Cerovik 44953193279</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:29:06</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a2a6ab2-51a9-4217-8624-56e9e8432dd3</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a2a6ab2-51a9-4217-8624-56e9e8432dd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=21&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-340/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026. uz prijedlog od 29.04.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>BSS jednostavno društvo s ograničenom odgovornošću za informatički inženjering 26329724057</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:08:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/734ebc6f-4c87-4d7b-abfa-22ff94934c25</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-340_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-340_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-340_2026-1-3 - Ovrv-5161_2025-7.pdf; Prilog Ovr-340_2026-1-4 - Ovrv-5161_2025-16.pdf; Prilog Ovr-340_2026-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-340_2026-1-6 - Dopis JB- nakon fiskalizacije i generalna punomoć.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/734ebc6f-4c87-4d7b-abfa-22ff94934c25/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=340&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-99/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.04.2026. uz prijedlog od 12.02.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Toma Brizić 46961738409</t>
+  </si>
+  <si>
+    <t>19.08.2026. 11:21:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a7cb03e-8993-4305-81a3-3a4190e0845b</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-99_2026-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-99_2026-1-2 - SKM_850i26021114520.pdf; Prilog Ovr-99_2026-1-3 - SKM_850i26021114521.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a7cb03e-8993-4305-81a3-3a4190e0845b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=99&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-153/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.03.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Barišić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 18, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>15320969706</t>
+  </si>
+  <si>
+    <t>Danijela Barišić 15320969706</t>
+  </si>
+  <si>
+    <t>19.08.2026. 11:11:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/614c039a-2ae0-482e-9b5d-0c042a8b1c41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/614c039a-2ae0-482e-9b5d-0c042a8b1c41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=153&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-367/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026. uz prijedlog od 08.05.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Dalibor Bali 06815776506</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:45:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fac4f2a-a7c1-4b0a-a12a-14d49ebc5c4c</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-367_2026-1-1 - NOVA GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-367_2026-1-2 - SKM_850i26050809512.pdf; Prilog Ovr-367_2026-1-3 - SKM_850i26050809520.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3fac4f2a-a7c1-4b0a-a12a-14d49ebc5c4c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=367&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-342/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026. uz prijedlog od 30.04.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Petar Tijanić 59982659677</t>
+  </si>
+  <si>
+    <t>19.08.2026. 10:24:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ebc30b2-46d3-4adc-9d33-c86040a644a7</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-342_2026-1-1 - eOvrhe.pdf; Prilog Ovr-342_2026-1-2 - Podnesak OS VU Ovrv-4665-2025-1 od 27.10.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-342_2026-1-3 - Prilog OS VU Ovrv-4665-2025-1-1 od 27.10.2025. - Dokaz o zastupanju-punomoći; ovrhovoditelj_ A1 Hrva.pdf; Prilog Ovr-342_2026-1-4 - Odluka OS VU Ovrv-4665-2025-13 od 20.02.2026. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-342_2026-1-5 - Odluka OS VU Ovrv-4665-2025-5 od 14.11.2025. - Rješenje - o ovrsi.pdf; Prilog Ovr-342_2026-1-6 - Zahtjev (1).pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ebc30b2-46d3-4adc-9d33-c86040a644a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=342&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-35/2026</t>
+  </si>
+  <si>
+    <t>Iris Cenić</t>
+  </si>
+  <si>
+    <t>Ive Lole Ribara 48, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>65963126259</t>
+  </si>
+  <si>
+    <t>Iris Cenić 65963126259; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:08:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/889b6362-606d-4b6f-af66-9a85ec9f33ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/889b6362-606d-4b6f-af66-9a85ec9f33ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=35&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-112/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Milanović</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 8627, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>02007038653</t>
+  </si>
+  <si>
+    <t>Aleksandar Milanović 02007038653; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:30:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e27a0298-4ce7-47db-be39-b9d233cde7fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e27a0298-4ce7-47db-be39-b9d233cde7fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=112&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-47/2024</t>
+  </si>
+  <si>
+    <t>Jozo Kožul</t>
+  </si>
+  <si>
+    <t>Nikole Andrića 34, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>32705639653</t>
+  </si>
+  <si>
+    <t>Jozo Kožul 32705639653; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:47:39</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f22124d0-330e-4f7a-8c6e-0e40e95f1395</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f22124d0-330e-4f7a-8c6e-0e40e95f1395/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=47&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-95/2024</t>
+  </si>
+  <si>
+    <t>Đuro Oblić</t>
+  </si>
+  <si>
+    <t>Fruškogorska 7, 32232 Sotin, Hrvatska</t>
+  </si>
+  <si>
+    <t>63853705108</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Đuro Oblić 63853705108</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:37:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3ea48c4-3f0c-481d-80ff-d61fc57f7d9f</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3ea48c4-3f0c-481d-80ff-d61fc57f7d9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=95&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-105/2024</t>
+  </si>
+  <si>
+    <t>Biljana Šijaković</t>
+  </si>
+  <si>
+    <t>Olajnica 7, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>79315008805</t>
+  </si>
+  <si>
+    <t>Biljana Šijaković 79315008805; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:33:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/384105f2-c11d-4507-ac2b-b910ee06a1da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/384105f2-c11d-4507-ac2b-b910ee06a1da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=105&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>K-142/2024</t>
+  </si>
+  <si>
+    <t>Presuda Kž-202/2025 od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>Tomislav Ilić 62442917173</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:16:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f50088f2-1cbe-4a46-b2d6-9a46d2eb651c</t>
+  </si>
+  <si>
+    <t>Presuda - odbijena žalba - potvrđena presuda 1. st..pdf P536P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f50088f2-1cbe-4a46-b2d6-9a46d2eb651c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=142&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-175/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Branko Filipović</t>
+  </si>
+  <si>
+    <t>Hrvatske Nezavisnosti 5, 32232 Sotin, Hrvatska</t>
+  </si>
+  <si>
+    <t>83458592084</t>
+  </si>
+  <si>
+    <t>Branko Filipović 83458592084; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:36:28</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abb9884b-8010-4e4c-9a4b-d49ddac582f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abb9884b-8010-4e4c-9a4b-d49ddac582f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=175&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-121/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026. uz prijedlog od 18.02.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Lazar Božić 62125313728</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:52:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/584f81cb-613c-44e5-817a-8b178fbb57b4</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-121_2026-1-1 - GENERALNA PUNOMOĆ PLIN (1).pdf; Prilog Ovr-121_2026-1-2 - SKM_850i26021813271.pdf; Prilog Ovr-121_2026-1-3 - SKM_850i26021813272.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/584f81cb-613c-44e5-817a-8b178fbb57b4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-167/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.04.2026.; uz prijedlog od 09.03.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Anto Kuprešak 29657728934</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:40:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01d35761-8000-4a93-8c9b-23793aacbbf1</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-167_2026-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-167_2026-1-2 - SKM_850i26030615091.pdf; Prilog Ovr-167_2026-1-3 - SKM_850i26030615092.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01d35761-8000-4a93-8c9b-23793aacbbf1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=167&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-231/2025</t>
+  </si>
+  <si>
+    <t>Đorđe Ilić</t>
+  </si>
+  <si>
+    <t>Nedeljkovićeva 12, 32225 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>29561776506</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Đorđe Ilić 29561776506</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:35:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93fa8c73-e4ca-4174-b06d-6ac6c153efbb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93fa8c73-e4ca-4174-b06d-6ac6c153efbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=231&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovr-186/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.05.2026.; uz prijedlog od 12.03.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Krešimir Cvitković 81105464989</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:21:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77cb521c-c76f-4f32-adba-aa401d8a713b</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-186_2026-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-186_2026-1-2 - SKM_850i26031114012.pdf; Prilog Ovr-186_2026-1-3 - SKM_850i26031114020.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/77cb521c-c76f-4f32-adba-aa401d8a713b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=186&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-255/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026. uz prijedlog od 03.04.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Milenko Uvalić 92479537578</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:01:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb1d015-f704-4c97-8a0f-96c193d21e5b</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-255_2026-1-1 - FINA - Zahtjev za naplatu.pdf; Prilog Ovr-255_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-255_2026-1-3 - Nepravomoćno rješenje o ovrsi.pdf; Prilog Ovr-255_2026-1-4 - Pravomoćno i ovršno rješenje o ovrsi.pdf; Prilog Ovr-255_2026-1-5 - FINA - screenshot slanja.pdf; Prilog Ovr-255_2026-1-6 - Dopis JB- nakon fiskalizacije i generalna punomoć.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7cb1d015-f704-4c97-8a0f-96c193d21e5b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=255&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-366/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.05.2026.; uz prijedlog od 08.05.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Zoran Buila 68892058507</t>
+  </si>
+  <si>
+    <t>18.08.2026. 11:22:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c290d89-5bc0-46a8-9085-472a7748163e</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-366_2026-1-1 - NOVA GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-366_2026-1-2 - SKM_850i26050809531.pdf; Prilog Ovr-366_2026-1-3 - SKM_850i26050809530.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c290d89-5bc0-46a8-9085-472a7748163e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=366&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-65/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026. uz prijedlog od 29.01.2026.
+s  prilozima</t>
+  </si>
+  <si>
+    <t>HRVATSKA TVORNICA BICIKALA VUKOVAR d.o.o. 21709951692</t>
+  </si>
+  <si>
+    <t>18.08.2026. 10:54:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3dae2a0-62d7-4222-bf94-66c806e50a76</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-65_2026-1-1 - Vgz - privitci ( tvornica bicikala ).pdf; Prilog Ovr-65_2026-1-2 - Podnesak OS VU Ovrv-3863-2025-1 od 21.08.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-65_2026-1-3 - Odluka OS VU Ovrv-3863-2025-7 od 23.09.2025. - Rješenje - o ovrsi (2).pdf; Prilog Ovr-65_2026-1-4 - Odluka OS VU Ovrv-3863-2025-11 od 07.01.2026. - Potvrda pravomoćnosti-ovršnosti (2).pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3dae2a0-62d7-4222-bf94-66c806e50a76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=65&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-66/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.04.2026.; uz prijedlog od 29.01.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Milan Petrović 08356731140</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:23:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e7c9b44-a0b7-4cf8-a0ea-4ca63bbc7227</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-66_2026-1-1 - 20251001084333_00003.pdf; Prilog Ovr-66_2026-1-2 - OdlukaOSVUOvrv-1341-2024-5od05062024-Rješenje-oovrsi.pdf; Prilog Ovr-66_2026-1-3 - potvrda.pdf; Prilog Ovr-66_2026-1-4 - PodnesakOSVUOvrv-1341-2024-1od14052024-Prijedlogzaovrhunatemeljuvjerodostojneisprave.pdf; Prilog Ovr-66_2026-1-5 - Zahtjev(1) (2).pdf; Prilog Ovr-66_2026-1-6 - Ovrv-1341_2024-8.pdf; Prilog Ovr-66_2026-1-7 - Privitak_a1_produkcija_generalna_punomoć.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e7c9b44-a0b7-4cf8-a0ea-4ca63bbc7227/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=66&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-237/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026. uz prijedlog od 31.03.2026.
+s prilozima</t>
+  </si>
+  <si>
+    <t>Jakob Rogić 50164779918</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:58:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af7e2cd5-889f-47bb-9083-24cfbfc33573</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-237_2026-1-1 - GENERALNA PUNOMOĆ PLIN.pdf; Prilog Ovr-237_2026-1-2 - SKM_850i26032715012.pdf; Prilog Ovr-237_2026-1-3 - SKM_850i26032715013.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af7e2cd5-889f-47bb-9083-24cfbfc33573/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=237&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-317/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 7.7.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Rajakovac 21833413537</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:52:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78803be7-1248-4ddd-b0fb-d8620ff97c63</t>
+  </si>
+  <si>
+    <t>0654_260817105121_001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78803be7-1248-4ddd-b0fb-d8620ff97c63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=317&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kovm-26/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 06.07.2026.; Podnesak od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>Svjetlana Tomić 09604514445</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:46:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7a36d65-56f6-4526-8bbf-fc0fba7c8be7</t>
+  </si>
+  <si>
+    <t>Optužnica.pdf P66P; Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7a36d65-56f6-4526-8bbf-fc0fba7c8be7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kovm&amp;predmet=26&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2283/2026</t>
+  </si>
+  <si>
+    <t>Vinko Dudaš 07927338330</t>
+  </si>
+  <si>
+    <t>17.08.2026. 10:25:20</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9adabee0-59f8-4ae3-8c84-d73ca92eaebb</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2283_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9adabee0-59f8-4ae3-8c84-d73ca92eaebb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2283&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-234/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>Duško Mihajlović</t>
+  </si>
+  <si>
+    <t>Trpinjska Cesta 206, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>27030043566</t>
+  </si>
+  <si>
+    <t>Duško Mihajlović 27030043566; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:35:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7650e7f-3d89-4ade-87bd-e48f6598b634</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7650e7f-3d89-4ade-87bd-e48f6598b634/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=234&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2806/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi</t>
+  </si>
+  <si>
+    <t>PLIVAČKI KLUB VUKOVAR 88839927246</t>
+  </si>
+  <si>
+    <t>14.08.2026. 11:33:53</t>
+  </si>
+  <si>
+    <t>24.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c021bfc-7023-4dd6-b70b-a69adbf36c6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c021bfc-7023-4dd6-b70b-a69adbf36c6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2806&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2439/2026</t>
+  </si>
+  <si>
+    <t>Stojan Carić 95396168457</t>
+  </si>
+  <si>
+    <t>14.08.2026. 11:13:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c07dd69-9151-4279-b59d-a079baa3a913</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2439_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c07dd69-9151-4279-b59d-a079baa3a913/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2439&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2427/2026</t>
+  </si>
+  <si>
+    <t>Melisa Kapidžić 53692156350</t>
+  </si>
+  <si>
+    <t>14.08.2026. 11:10:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50433c5a-c6df-4a39-8b1f-4b06b29249ad</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2427_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50433c5a-c6df-4a39-8b1f-4b06b29249ad/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2427&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1950/2026</t>
+  </si>
+  <si>
+    <t>14.08.2026. 11:07:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0224aecd-c264-408f-bc78-b57826bf508f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1950_2026-3-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Zgrada Blage Zadre 6_1, VUKOVAR, zastupnik_opunomoćenik_.pdf; Prilog Ovrv-1950_2026-3-4 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0224aecd-c264-408f-bc78-b57826bf508f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1950&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2421/2026</t>
+  </si>
+  <si>
+    <t>RADA VRANEŠEVIĆ 93919445868</t>
+  </si>
+  <si>
+    <t>14.08.2026. 11:02:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05452d89-4517-4c70-b772-1c271ec4d94e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2421_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05452d89-4517-4c70-b772-1c271ec4d94e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2421&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2607/2026</t>
+  </si>
+  <si>
+    <t>Luka Marušić 70864115712</t>
+  </si>
+  <si>
+    <t>14.08.2026. 10:55:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3739a73-1575-42d5-89a2-a5fa910b7b00</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2607_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b3739a73-1575-42d5-89a2-a5fa910b7b00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2607&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - RENATA MUJKIĆ FALETAR</t>
+  </si>
+  <si>
+    <t>RENATA MUJKIĆ FALETAR 85685321715</t>
+  </si>
+  <si>
+    <t>14.08.2026. 03:23:56</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b46ca12a-413f-4ffd-9912-5538747874ae</t>
+  </si>
+  <si>
+    <t>16.383279.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b46ca12a-413f-4ffd-9912-5538747874ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-91/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.08.2026.</t>
+  </si>
+  <si>
+    <t>Nikolina Strunja</t>
+  </si>
+  <si>
+    <t>Nikole Andrića 26, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>28263555275</t>
+  </si>
+  <si>
+    <t>Nikolina Strunja 28263555275; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>12.08.2026. 13:20:01</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c917cf7b-910a-4afb-9a10-7d0074015db5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c917cf7b-910a-4afb-9a10-7d0074015db5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=91&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ARNEL JUSUFOVIĆ</t>
+  </si>
+  <si>
+    <t>ARNEL JUSUFOVIĆ 52698253532</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:51</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6793d7ae-d9d1-4e84-bc3e-adaeb45a00ae</t>
+  </si>
+  <si>
+    <t>16.383573.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6793d7ae-d9d1-4e84-bc3e-adaeb45a00ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DEJAN TOT</t>
+  </si>
+  <si>
+    <t>DEJAN TOT 94792807612</t>
+  </si>
+  <si>
+    <t>11.08.2026. 03:31:51</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/328e3ec2-f235-4e8b-a946-5f651e5dc20c</t>
+  </si>
+  <si>
+    <t>16.383353.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/328e3ec2-f235-4e8b-a946-5f651e5dc20c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ĐURĐA MUDRI</t>
+  </si>
+  <si>
+    <t>ĐURĐA MUDRI 25802973944</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:33:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a024d3e2-cf45-44c8-bb3b-208445668311</t>
+  </si>
+  <si>
+    <t>16.382683.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a024d3e2-cf45-44c8-bb3b-208445668311/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DENIS RAKONCA</t>
+  </si>
+  <si>
+    <t>DENIS RAKONCA 31871157906</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:33:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/054eeb1f-ef1b-4774-ab5c-2ee990671c5d</t>
+  </si>
+  <si>
+    <t>16.383173.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/054eeb1f-ef1b-4774-ab5c-2ee990671c5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-89/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.08.2026.</t>
+  </si>
+  <si>
+    <t>Antun Olah</t>
+  </si>
+  <si>
+    <t>Katarine Zrinske 16, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>99049828971</t>
+  </si>
+  <si>
+    <t>Antun Olah 99049828971; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.08.2026. 10:19:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60fc7528-2efe-4902-b739-dae015e27d1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60fc7528-2efe-4902-b739-dae015e27d1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=89&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-90/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Simić</t>
+  </si>
+  <si>
+    <t>Željeznička 46, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>08580327904</t>
+  </si>
+  <si>
+    <t>Stjepan Simić 08580327904; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.08.2026. 10:12:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bbc706d-d323-43cc-9f29-5168f06391a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bbc706d-d323-43cc-9f29-5168f06391a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-87/2026</t>
+  </si>
+  <si>
+    <t>Jadranka Keser</t>
+  </si>
+  <si>
+    <t>Dr. Antuna Bauera - Paje 3, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>20350872942</t>
+  </si>
+  <si>
+    <t>Jadranka Keser 20350872942; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.08.2026. 09:08:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96514b7a-98b2-4909-935b-fe3b20888404</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96514b7a-98b2-4909-935b-fe3b20888404/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=87&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-84/2026</t>
+  </si>
+  <si>
+    <t>Luka Mađarić</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 127, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>62024660159</t>
+  </si>
+  <si>
+    <t>Luka Mađarić 62024660159; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.08.2026. 09:03:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f56bf256-d2c4-48f2-bd4c-368bc3bf0c2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f56bf256-d2c4-48f2-bd4c-368bc3bf0c2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=84&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-82/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 04.08.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Tot</t>
+  </si>
+  <si>
+    <t>Dunavska 10, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>25233133396</t>
+  </si>
+  <si>
+    <t>Hrvoje Tot 25233133396; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.08.2026. 11:09:47</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/998e9e20-4265-4059-aaef-aab7e61b4c0f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/998e9e20-4265-4059-aaef-aab7e61b4c0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=82&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-81/2026</t>
+  </si>
+  <si>
+    <t>Dejan Inić</t>
+  </si>
+  <si>
+    <t>Glavna 7, 32010 Lipovača, Hrvatska</t>
+  </si>
+  <si>
+    <t>50570114700</t>
+  </si>
+  <si>
+    <t>Dejan Inić 50570114700; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.08.2026. 10:47:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eafdbe2-215d-4e8a-ab2e-afdf4a6da44e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eafdbe2-215d-4e8a-ab2e-afdf4a6da44e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=81&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-76/2026</t>
+  </si>
+  <si>
+    <t>Daniel Martinović</t>
+  </si>
+  <si>
+    <t>Dr. Ante Starčevića 46, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>86090887737</t>
+  </si>
+  <si>
+    <t>Daniel Martinović 86090887737; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.08.2026. 10:35:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e9c4c6-287d-4912-b21d-167661fdc24c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e9c4c6-287d-4912-b21d-167661fdc24c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=76&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-77/2026</t>
+  </si>
+  <si>
+    <t>Zoran Alandžak</t>
+  </si>
+  <si>
+    <t>Augusta Cesarca 65, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>36183024133</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zoran Alandžak 36183024133</t>
+  </si>
+  <si>
+    <t>04.08.2026. 10:16:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29cc77f9-e3bc-4691-87c2-8651fd053cc8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29cc77f9-e3bc-4691-87c2-8651fd053cc8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=77&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NATAŠA VUKOTIĆ</t>
+  </si>
+  <si>
+    <t>NATAŠA VUKOTIĆ 76108682054</t>
+  </si>
+  <si>
+    <t>03.08.2026. 03:26:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93b47994-48f1-457c-a1c4-1ca7237be76a</t>
+  </si>
+  <si>
+    <t>16.382897.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93b47994-48f1-457c-a1c4-1ca7237be76a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LJILJANA KIŠVALUBAC</t>
+  </si>
+  <si>
+    <t>LJILJANA KIŠVALUBAC 80776845143</t>
+  </si>
+  <si>
+    <t>03.08.2026. 03:26:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6af47bc1-5591-4674-afeb-56fa5d0a0729</t>
+  </si>
+  <si>
+    <t>16.382896.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6af47bc1-5591-4674-afeb-56fa5d0a0729/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas-poziv nasljednicima u ostavinskom postupku iza pok. MARIJE MAUL, O-391/26; UPP/OS-O-154/26</t>
+  </si>
+  <si>
+    <t>MARIJA MAUL; ĐURO JARABEK 14339370105</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:13:40</t>
+  </si>
+  <si>
+    <t>01.02.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1edddbd-4944-4005-8f3c-67028bbe7787</t>
+  </si>
+  <si>
+    <t>OGLAS Posl. br. 2. O-391-26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1edddbd-4944-4005-8f3c-67028bbe7787/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas-poziv nasljednicima u ostavinskom postupku iza pok. ANTUNA MAULA, O-393/26; UPP/OS-O-155/26</t>
+  </si>
+  <si>
+    <t>ANTUN MAUL; ĐURO JARABEK 14339370105</t>
+  </si>
+  <si>
+    <t>31.07.2026. 08:46:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da9a5b88-bc27-4349-a3b7-5f8fe8c9699f</t>
+  </si>
+  <si>
+    <t>OGLAS  Posl. br. 2.O-393-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da9a5b88-bc27-4349-a3b7-5f8fe8c9699f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-78/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Luka Osmanović</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 90, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>54168821796</t>
+  </si>
+  <si>
+    <t>Luka Osmanović 54168821796; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:56:33</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07860a30-a5f1-45a6-9b73-beec33397ef3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07860a30-a5f1-45a6-9b73-beec33397ef3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-73/2026</t>
+  </si>
+  <si>
+    <t>Sanela Eržić</t>
+  </si>
+  <si>
+    <t>Samuela Zajaca 52, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>84055822820</t>
+  </si>
+  <si>
+    <t>Sanela Eržić 84055822820; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:52:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e869938-992b-4ad9-ab2b-a45b5b6a7221</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e869938-992b-4ad9-ab2b-a45b5b6a7221/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-72/2026</t>
+  </si>
+  <si>
+    <t>Anica Pavlić</t>
+  </si>
+  <si>
+    <t>Njivice 10, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>75758130768</t>
+  </si>
+  <si>
+    <t>Anica Pavlić 75758130768; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:49:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14fb87d6-ab44-4ffc-bc48-35f23a6429da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14fb87d6-ab44-4ffc-bc48-35f23a6429da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=72&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-70/2026</t>
+  </si>
+  <si>
+    <t>Ljubo Mihajlović</t>
+  </si>
+  <si>
+    <t>Sotinačka 29, 32243 Berak, Hrvatska</t>
+  </si>
+  <si>
+    <t>85673905688</t>
+  </si>
+  <si>
+    <t>Ljubo Mihajlović 85673905688; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:43:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceef083f-5890-456a-8411-e16ec5fbbfcb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceef083f-5890-456a-8411-e16ec5fbbfcb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=70&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-69/2026</t>
+  </si>
+  <si>
+    <t>Živojin Mrđanov</t>
+  </si>
+  <si>
+    <t>Dragovoljaca Hos-A 78, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>34351607183</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Živojin Mrđanov 34351607183</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:41:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8166327e-fa57-45f1-b918-e07ca71db650</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8166327e-fa57-45f1-b918-e07ca71db650/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=69&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-68/2026</t>
+  </si>
+  <si>
+    <t>Slobodan Janjetović</t>
+  </si>
+  <si>
+    <t>Hermana Gmeinnera 2, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>02919604576</t>
+  </si>
+  <si>
+    <t>Slobodan Janjetović 02919604576; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:39:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9267c137-ed50-4c09-966d-a9a683fed8aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9267c137-ed50-4c09-966d-a9a683fed8aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=68&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-67/2026</t>
+  </si>
+  <si>
+    <t>Filip Egić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 21, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>32642896466</t>
+  </si>
+  <si>
+    <t>Filip Egić 32642896466; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:37:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a9cece3-dae7-4a01-9899-df07fb552c90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a9cece3-dae7-4a01-9899-df07fb552c90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=67&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-66/2026</t>
+  </si>
+  <si>
+    <t>Zlatica Radović</t>
+  </si>
+  <si>
+    <t>Županijska 110, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>98070714345</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zlatica Radović 98070714345</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:35:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/200096db-7180-4558-b73a-407b61838870</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/200096db-7180-4558-b73a-407b61838870/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=66&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-65/2026</t>
+  </si>
+  <si>
+    <t>Marijo Skaličić</t>
+  </si>
+  <si>
+    <t>Dunavska 5, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>82428379050</t>
+  </si>
+  <si>
+    <t>Marijo Skaličić 82428379050; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:32:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f05b55d-ae9f-49bd-9fb6-fe8fb337847c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f05b55d-ae9f-49bd-9fb6-fe8fb337847c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=65&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2408/2026</t>
+  </si>
+  <si>
+    <t>Branislava Babić; Milan Babić</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:45:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2eb721-90d1-4bce-a29d-6c48c6863214</t>
+  </si>
+  <si>
+    <t>Z-2408-26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fc2eb721-90d1-4bce-a29d-6c48c6863214/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2408&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2408/2026</t>
+  </si>
+  <si>
+    <t>BRANISLAVA BABIĆ 93231615218; MILAN BABIĆ 56610662180</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:32:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a07606a-1a95-4f61-b353-e2844e4f7130</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a07606a-1a95-4f61-b353-e2844e4f7130/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2407/2026</t>
+  </si>
+  <si>
+    <t>Milan Babić</t>
+  </si>
+  <si>
+    <t>28.07.2026. 10:23:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e7f4e57-9b70-4504-ace2-0ae61b8a7884</t>
+  </si>
+  <si>
+    <t>Z-2407-26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e7f4e57-9b70-4504-ace2-0ae61b8a7884/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2407&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-2290/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-2290/2026</t>
+  </si>
+  <si>
+    <t>Milovan Pejić 66386572618</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:00:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b17aa94-d0e1-4bdb-88c8-f504ebd9e35d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b17aa94-d0e1-4bdb-88c8-f504ebd9e35d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2290&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-138/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Matej Staničić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 43, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>14208767012</t>
+  </si>
+  <si>
+    <t>Matej Staničić 14208767012; Svima zainterresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:23:58</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29a59cf-61ff-45e4-8b91-dc60c1dd1507</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29a59cf-61ff-45e4-8b91-dc60c1dd1507/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-751/2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:33:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5807dfcf-009d-4da2-92db-516f50d76c57</t>
+  </si>
+  <si>
+    <t>Zaključak - o prodaji nekretnina.pdf O349O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5807dfcf-009d-4da2-92db-516f50d76c57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=751&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-3/2024</t>
   </si>
   <si>
     <t>Rješenje od 22.07.2026.</t>
   </si>
   <si>
-    <t>Tomislav Jukić 29668009678</t>
-[...2977 lines deleted...]
-  <si>
     <t>Dragan Šaldić</t>
   </si>
   <si>
     <t>Savezne Republike Njemačke 130, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>02990164061</t>
   </si>
   <si>
     <t>Dragan Šaldić 02990164061; Svima zainteresiranima</t>
   </si>
   <si>
-    <t>24.07.2026. 09:14:00</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/941b1c4d-6af1-4289-a00e-5e23b3799619/dokumenti/preuzimanje</t>
+    <t>24.07.2026. 09:10:16</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c495cdd-34af-4cff-a7ce-72957d59beed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c495cdd-34af-4cff-a7ce-72957d59beed/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=3&amp;godina=2024</t>
   </si>
   <si>
-    <t>24.07.2026. 09:10:16</t>
-[...1735 lines deleted...]
-  <si>
     <t>Sp-121/2026</t>
   </si>
   <si>
     <t>Oglas od 23.07.2026.</t>
   </si>
   <si>
     <t>Pavle Čakmak</t>
   </si>
   <si>
     <t>Vladimira Nazora 2, 32232 Sotin, Hrvatska</t>
   </si>
   <si>
     <t>56545543425</t>
   </si>
   <si>
     <t>Pavle Čakmak 56545543425; Svima zainteresiranima</t>
   </si>
   <si>
     <t>23.07.2026. 10:15:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/93398a87-17ec-464c-9256-2ece27477e19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/93398a87-17ec-464c-9256-2ece27477e19/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=121&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-2120/2026</t>
-[...250 lines deleted...]
-  <si>
     <t>P-452/2025</t>
   </si>
   <si>
     <t>Rješenje od 20.07.2026.</t>
   </si>
   <si>
     <t>svima zainteresiranima</t>
   </si>
   <si>
     <t>21.07.2026. 13:10:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/51a6341a-e905-4346-8112-8895ef2cade7</t>
   </si>
   <si>
     <t>Rješenje - postavljanje privremenog zastupnika.pdf O259O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/51a6341a-e905-4346-8112-8895ef2cade7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=452&amp;godina=2025</t>
   </si>
   <si>
-    <t>Sp-112/2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Oglas od 21.07.2026.</t>
   </si>
   <si>
-    <t>Aleksandar Milanović</t>
-[...10 lines deleted...]
-  <si>
     <t>21.07.2026. 12:52:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0e396ad7-8f8e-4f4d-865f-124f32c94186</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0e396ad7-8f8e-4f4d-865f-124f32c94186/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=112&amp;godina=2024</t>
-[...91 lines deleted...]
-  <si>
     <t>Z-2233/2026</t>
   </si>
   <si>
     <t>16.07.2026. 12:39:19</t>
   </si>
   <si>
-    <t>25.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/753cdab7-1a43-45c8-9b5c-8bc6b5f3b2d5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/753cdab7-1a43-45c8-9b5c-8bc6b5f3b2d5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2233&amp;godina=2026</t>
   </si>
   <si>
-    <t>Z-316/2026</t>
-[...412 lines deleted...]
-  <si>
     <t>O-191/2026</t>
   </si>
   <si>
     <t>Poziv nasljednicima iza pok. Đure Majačić (Antun), Bapska</t>
   </si>
   <si>
     <t>17.06.2026. 09:08:07</t>
   </si>
   <si>
     <t>18.12.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21fb4eba-647d-429a-bc6d-f2a9c35d7e5c</t>
   </si>
   <si>
     <t>OGLAS SUD - POK. ĐURO MAJAČIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21fb4eba-647d-429a-bc6d-f2a9c35d7e5c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=191&amp;godina=2026</t>
   </si>
   <si>
     <t>O-389/2026</t>
@@ -5843,71 +3265,50 @@
   <si>
     <t>O-167/2026</t>
   </si>
   <si>
     <t>Poziv nasljednicima iza pok. Drage Zelenika (Jure), Ilok</t>
   </si>
   <si>
     <t>04.05.2026. 14:25:04</t>
   </si>
   <si>
     <t>05.11.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4cfefb02-6c4a-4704-9cfa-550300a81288</t>
   </si>
   <si>
     <t>OBJAVA OGLASA - SUD - POK. DRAGO ZELENIKA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4cfefb02-6c4a-4704-9cfa-550300a81288/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=167&amp;godina=2026</t>
   </si>
   <si>
-    <t>Nestali Ilija Padežanin</t>
-[...19 lines deleted...]
-  <si>
     <t>Oglas - ostavinski postupak iza pok. Zvonka Jakovljević</t>
   </si>
   <si>
     <t>ZVONKO JAKOVLJEVIĆ 88670463012</t>
   </si>
   <si>
     <t>24.04.2026. 08:55:07</t>
   </si>
   <si>
     <t>24.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/043bc309-3b2e-421d-9b49-5e2bd9c40660</t>
   </si>
   <si>
     <t>Zvonko Jakovljević oglasna ploča.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/043bc309-3b2e-421d-9b49-5e2bd9c40660/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OGLAS - POZIV BORISU RAPČAK ZA OSTAVINSKI POSTUPAK IZA POK. VERICE RAPČAK</t>
   </si>
   <si>
     <t>BORIS RAPČAK; SANDRA RAPČAK ŠKOMRLJ 68530077731; VERICA RAPČAK 61485487913</t>
@@ -5960,53 +3361,50 @@
   <si>
     <t>12.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc4a7f4a-dc21-4848-97ad-eea8b9667fd9</t>
   </si>
   <si>
     <t>SKM_28726040711270.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bc4a7f4a-dc21-4848-97ad-eea8b9667fd9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=60&amp;godina=2023</t>
   </si>
   <si>
     <t>Oglas mogućim nasljednicima iza pok. Čedomira Vuksan</t>
   </si>
   <si>
     <t>BILJANA ĆURČIĆ 04361956775; LJILJANA KICOŠ 05592141415; ČEDOMIR VUKSAN 16491974580</t>
   </si>
   <si>
     <t>02.04.2026. 10:00:40</t>
   </si>
   <si>
-    <t>05.10.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e337629c-f874-4c04-8f12-c686b75465c8</t>
   </si>
   <si>
     <t>SKM_28726040210430.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e337629c-f874-4c04-8f12-c686b75465c8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Oglas mogućim nasljednicima iza pok. Blagomira Planinac</t>
   </si>
   <si>
     <t>BLAGOMIR PLANINAC 90609156179; IVANA ROMIĆ 19147131237; JELENA MIJAKOVAC 39815921927; MILENA PLANINAC 63003609858; SNEŽANA PLANINAC 09642090941</t>
   </si>
   <si>
     <t>01.04.2026. 14:22:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/05c821fc-3968-4d13-bf5f-a7b68ba74d8a</t>
   </si>
   <si>
     <t>SKM_28726040114550.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/05c821fc-3968-4d13-bf5f-a7b68ba74d8a/dokumenti/preuzimanje</t>
@@ -6023,53 +3421,50 @@
   <si>
     <t>29.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5cb775e2-5096-4b14-ad47-bf90d5050d54</t>
   </si>
   <si>
     <t>OGLAS - SUD. POK. PROKIĆ PREDRAG.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5cb775e2-5096-4b14-ad47-bf90d5050d54/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=130&amp;godina=2026</t>
   </si>
   <si>
     <t>Oglas - ostavinski postupak iza pok. Branimira Građanski</t>
   </si>
   <si>
     <t>BRANIMIR GRAĐANSKI 93183173037</t>
   </si>
   <si>
     <t>26.03.2026. 08:38:25</t>
   </si>
   <si>
-    <t>26.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/67687df2-24d3-4b9b-b8ae-9206ecf9d1de</t>
   </si>
   <si>
     <t>OGLAS_OGLASNA_PLOČA_BRANIMIR_GRAĐANSKI.odt</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/67687df2-24d3-4b9b-b8ae-9206ecf9d1de/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Oglas - ostavinski postupak iza Miloša (Marko) Radić</t>
   </si>
   <si>
     <t>MILOŠ RADIĆ 50372401722</t>
   </si>
   <si>
     <t>16.03.2026. 10:08:16</t>
   </si>
   <si>
     <t>16.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4b948aac-9d5b-4209-94be-62efe79eac29</t>
   </si>
   <si>
     <t>Oglas ostavina Miloš Radić.pdf</t>
@@ -6110,84 +3505,60 @@
   <si>
     <t>02.03.2026. 13:45:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/915b94d1-7b04-4498-8c4c-569b5d09e563</t>
   </si>
   <si>
     <t>SKM_22726030222301.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/915b94d1-7b04-4498-8c4c-569b5d09e563/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=115&amp;godina=2026</t>
   </si>
   <si>
     <t>O-22/2026</t>
   </si>
   <si>
     <t>Oglas, O-22/2026, UPP-OS-O-18/2026</t>
   </si>
   <si>
     <t>25.02.2026. 16:13:50</t>
   </si>
   <si>
-    <t>01.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0b7c2edf-721d-4f3b-bc07-1d25c48c0e0a</t>
   </si>
   <si>
     <t>SKM_22726022604400.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0b7c2edf-721d-4f3b-bc07-1d25c48c0e0a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=22&amp;godina=2026</t>
-  </si>
-[...19 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=847&amp;godina=2025</t>
   </si>
   <si>
     <t>Sp-191/2024</t>
   </si>
   <si>
     <t>Rješenje od 17.07.2025.</t>
   </si>
   <si>
     <t>Ružica Dufek</t>
   </si>
   <si>
     <t>Sinjske Alke 8, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>65494000176</t>
   </si>
   <si>
     <t>Ružica Dufek 65494000176; Svima zainteresiranima</t>
   </si>
   <si>
     <t>18.07.2025. 08:32:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01</t>
   </si>
@@ -7394,51 +4765,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N326"/>
+  <dimension ref="A1:N196"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -7528,12546 +4899,7616 @@
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
-[...9 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
       <c r="H5" t="s">
         <v>44</v>
       </c>
       <c r="I5" t="s">
         <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s">
         <v>46</v>
       </c>
       <c r="L5" t="s">
         <v>47</v>
       </c>
       <c r="M5" t="s">
         <v>48</v>
       </c>
       <c r="N5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>50</v>
       </c>
       <c r="D6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
         <v>51</v>
       </c>
-      <c r="E6" t="s">
+      <c r="I6" t="s">
         <v>52</v>
       </c>
-      <c r="F6" t="s">
+      <c r="J6" t="s">
+        <v>38</v>
+      </c>
+      <c r="K6" t="s">
         <v>53</v>
       </c>
-      <c r="G6" t="s">
+      <c r="L6" t="s">
         <v>54</v>
       </c>
-      <c r="H6" t="s">
+      <c r="M6" t="s">
         <v>55</v>
       </c>
-      <c r="I6" t="s">
+      <c r="N6" t="s">
         <v>56</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>61</v>
+        <v>35</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>58</v>
+      </c>
+      <c r="I7" t="s">
+        <v>59</v>
+      </c>
+      <c r="J7" t="s">
+        <v>38</v>
+      </c>
+      <c r="K7" t="s">
+        <v>60</v>
+      </c>
+      <c r="L7" t="s">
+        <v>61</v>
+      </c>
+      <c r="M7" t="s">
         <v>62</v>
       </c>
-      <c r="I7" t="s">
+      <c r="N7" t="s">
         <v>63</v>
       </c>
-      <c r="J7" t="s">
-[...11 lines deleted...]
-      <c r="N7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>64</v>
+      </c>
+      <c r="D8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>65</v>
+      </c>
+      <c r="I8" t="s">
+        <v>66</v>
+      </c>
+      <c r="J8" t="s">
         <v>38</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="K8" t="s">
         <v>67</v>
       </c>
-      <c r="D8" t="s">
+      <c r="L8" t="s">
         <v>68</v>
       </c>
-      <c r="E8" t="s">
+      <c r="M8" t="s">
         <v>69</v>
       </c>
-      <c r="F8" t="s">
+      <c r="N8" t="s">
         <v>70</v>
-      </c>
-[...22 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="D9" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="I9" t="s">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="J9" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K9" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="L9" t="s">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="M9" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="N9" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>79</v>
+      </c>
+      <c r="D10" t="s">
+        <v>80</v>
+      </c>
+      <c r="E10" t="s">
+        <v>81</v>
+      </c>
+      <c r="F10" t="s">
+        <v>82</v>
+      </c>
+      <c r="G10" t="s">
+        <v>83</v>
+      </c>
+      <c r="H10" t="s">
+        <v>84</v>
+      </c>
+      <c r="I10" t="s">
         <v>85</v>
       </c>
-      <c r="D10" t="s">
+      <c r="J10" t="s">
         <v>86</v>
       </c>
-      <c r="E10" t="s">
+      <c r="K10" t="s">
         <v>87</v>
       </c>
-      <c r="F10" t="s">
+      <c r="L10" t="s">
         <v>88</v>
       </c>
-      <c r="G10" t="s">
+      <c r="M10" t="s">
         <v>89</v>
       </c>
-      <c r="H10" t="s">
+      <c r="N10" t="s">
         <v>90</v>
-      </c>
-[...16 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>91</v>
+      </c>
+      <c r="D11" t="s">
+        <v>80</v>
+      </c>
+      <c r="E11" t="s">
+        <v>92</v>
+      </c>
+      <c r="F11" t="s">
+        <v>93</v>
+      </c>
+      <c r="G11" t="s">
+        <v>94</v>
+      </c>
+      <c r="H11" t="s">
         <v>95</v>
       </c>
-      <c r="D11" t="s">
+      <c r="I11" t="s">
         <v>96</v>
       </c>
-      <c r="E11"/>
-[...2 lines deleted...]
-      <c r="H11" t="s">
+      <c r="J11" t="s">
+        <v>86</v>
+      </c>
+      <c r="K11" t="s">
         <v>97</v>
       </c>
-      <c r="I11" t="s">
+      <c r="L11" t="s">
+        <v>88</v>
+      </c>
+      <c r="M11" t="s">
         <v>98</v>
       </c>
-      <c r="J11" t="s">
+      <c r="N11" t="s">
         <v>99</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D12" t="s">
+        <v>80</v>
+      </c>
+      <c r="E12" t="s">
+        <v>101</v>
+      </c>
+      <c r="F12" t="s">
+        <v>102</v>
+      </c>
+      <c r="G12" t="s">
+        <v>103</v>
+      </c>
+      <c r="H12" t="s">
         <v>104</v>
       </c>
-      <c r="D12" t="s">
+      <c r="I12" t="s">
         <v>105</v>
       </c>
-      <c r="E12"/>
-[...2 lines deleted...]
-      <c r="H12" t="s">
+      <c r="J12" t="s">
+        <v>86</v>
+      </c>
+      <c r="K12" t="s">
         <v>106</v>
       </c>
-      <c r="I12" t="s">
+      <c r="L12" t="s">
+        <v>88</v>
+      </c>
+      <c r="M12" t="s">
         <v>107</v>
       </c>
-      <c r="J12" t="s">
-[...2 lines deleted...]
-      <c r="K12" t="s">
+      <c r="N12" t="s">
         <v>108</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>109</v>
+      </c>
+      <c r="D13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E13" t="s">
+        <v>110</v>
+      </c>
+      <c r="F13" t="s">
+        <v>111</v>
+      </c>
+      <c r="G13" t="s">
         <v>112</v>
       </c>
-      <c r="D13" t="s">
+      <c r="H13" t="s">
         <v>113</v>
       </c>
-      <c r="E13"/>
-[...2 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>114</v>
       </c>
-      <c r="I13" t="s">
+      <c r="J13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K13" t="s">
         <v>115</v>
       </c>
-      <c r="J13" t="s">
-[...2 lines deleted...]
-      <c r="K13" t="s">
+      <c r="L13" t="s">
         <v>116</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>117</v>
       </c>
-      <c r="M13" t="s">
+      <c r="N13" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>119</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
         <v>120</v>
       </c>
-      <c r="D14" t="s">
+      <c r="F14" t="s">
         <v>121</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-      <c r="G14"/>
+      <c r="G14" t="s">
+        <v>122</v>
+      </c>
       <c r="H14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="J14" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="K14" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L14" t="s">
-        <v>125</v>
+        <v>88</v>
       </c>
       <c r="M14" t="s">
         <v>126</v>
       </c>
       <c r="N14" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>128</v>
       </c>
       <c r="D15" t="s">
         <v>129</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
         <v>130</v>
       </c>
       <c r="I15" t="s">
         <v>131</v>
       </c>
       <c r="J15" t="s">
-        <v>99</v>
+        <v>132</v>
       </c>
       <c r="K15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="L15" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="M15" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="N15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="D16" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      <c r="G16"/>
+        <v>138</v>
+      </c>
+      <c r="E16" t="s">
+        <v>139</v>
+      </c>
+      <c r="F16" t="s">
+        <v>140</v>
+      </c>
+      <c r="G16" t="s">
+        <v>141</v>
+      </c>
       <c r="H16" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="I16" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="J16" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="K16" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="L16" t="s">
-        <v>125</v>
+        <v>146</v>
       </c>
       <c r="M16" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="N16" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="D17" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="I17" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="J17" t="s">
-        <v>99</v>
+        <v>86</v>
       </c>
       <c r="K17" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="L17" t="s">
-        <v>125</v>
+        <v>154</v>
       </c>
       <c r="M17" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="N17" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>60</v>
+        <v>157</v>
       </c>
       <c r="D18" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="I18" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="J18" t="s">
-        <v>152</v>
+        <v>86</v>
       </c>
       <c r="K18" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="L18" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="M18" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>163</v>
+      </c>
+      <c r="N18" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="D19" t="s">
-        <v>157</v>
-[...3 lines deleted...]
-      <c r="G19"/>
+        <v>138</v>
+      </c>
+      <c r="E19" t="s">
+        <v>166</v>
+      </c>
+      <c r="F19" t="s">
+        <v>167</v>
+      </c>
+      <c r="G19" t="s">
+        <v>168</v>
+      </c>
       <c r="H19" t="s">
-        <v>158</v>
+        <v>169</v>
       </c>
       <c r="I19" t="s">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="J19" t="s">
-        <v>99</v>
+        <v>144</v>
       </c>
       <c r="K19" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="L19" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="M19" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="N19" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="D20" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>165</v>
+        <v>176</v>
       </c>
       <c r="I20" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="J20" t="s">
-        <v>152</v>
+        <v>86</v>
       </c>
       <c r="K20" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="L20" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="M20" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="N20"/>
+        <v>180</v>
+      </c>
+      <c r="N20" t="s">
+        <v>181</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="D21" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="I21" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="J21" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="K21" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="L21" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="M21" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="N21" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="D22" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>178</v>
+        <v>193</v>
       </c>
       <c r="I22" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="J22" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="K22" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="L22" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="M22" t="s">
-        <v>181</v>
+        <v>197</v>
       </c>
       <c r="N22" t="s">
-        <v>177</v>
+        <v>198</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
-      <c r="C23"/>
+      <c r="C23" t="s">
+        <v>199</v>
+      </c>
       <c r="D23" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>183</v>
+        <v>201</v>
       </c>
       <c r="I23" t="s">
-        <v>184</v>
+        <v>202</v>
       </c>
       <c r="J23" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K23" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="L23" t="s">
-        <v>187</v>
+        <v>204</v>
       </c>
       <c r="M23" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="N23"/>
+        <v>205</v>
+      </c>
+      <c r="N23" t="s">
+        <v>206</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24"/>
+      <c r="C24" t="s">
+        <v>207</v>
+      </c>
       <c r="D24" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>190</v>
+        <v>209</v>
       </c>
       <c r="I24" t="s">
-        <v>191</v>
+        <v>210</v>
       </c>
       <c r="J24" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K24" t="s">
-        <v>192</v>
+        <v>211</v>
       </c>
       <c r="L24" t="s">
-        <v>193</v>
+        <v>212</v>
       </c>
       <c r="M24" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="N24"/>
+        <v>213</v>
+      </c>
+      <c r="N24" t="s">
+        <v>214</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25"/>
+      <c r="C25" t="s">
+        <v>215</v>
+      </c>
       <c r="D25" t="s">
-        <v>195</v>
+        <v>216</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>196</v>
+        <v>217</v>
       </c>
       <c r="I25" t="s">
-        <v>197</v>
+        <v>218</v>
       </c>
       <c r="J25" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K25" t="s">
-        <v>198</v>
+        <v>219</v>
       </c>
       <c r="L25" t="s">
-        <v>199</v>
+        <v>188</v>
       </c>
       <c r="M25" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="N25"/>
+        <v>220</v>
+      </c>
+      <c r="N25" t="s">
+        <v>221</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>201</v>
+        <v>222</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>223</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>202</v>
+        <v>224</v>
       </c>
       <c r="I26" t="s">
-        <v>203</v>
+        <v>225</v>
       </c>
       <c r="J26" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="K26" t="s">
-        <v>204</v>
+        <v>226</v>
       </c>
       <c r="L26" t="s">
-        <v>205</v>
+        <v>227</v>
       </c>
       <c r="M26" t="s">
-        <v>206</v>
+        <v>228</v>
       </c>
       <c r="N26" t="s">
-        <v>207</v>
+        <v>229</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>208</v>
+        <v>230</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>231</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>209</v>
+        <v>232</v>
       </c>
       <c r="I27" t="s">
-        <v>210</v>
+        <v>233</v>
       </c>
       <c r="J27" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K27" t="s">
-        <v>211</v>
+        <v>234</v>
       </c>
       <c r="L27" t="s">
-        <v>212</v>
+        <v>235</v>
       </c>
       <c r="M27" t="s">
-        <v>213</v>
+        <v>236</v>
       </c>
       <c r="N27" t="s">
-        <v>214</v>
+        <v>237</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>215</v>
+        <v>238</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>231</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>216</v>
+        <v>239</v>
       </c>
       <c r="I28" t="s">
-        <v>217</v>
+        <v>240</v>
       </c>
       <c r="J28" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K28" t="s">
-        <v>218</v>
+        <v>241</v>
       </c>
       <c r="L28" t="s">
-        <v>219</v>
+        <v>242</v>
       </c>
       <c r="M28" t="s">
-        <v>220</v>
+        <v>243</v>
       </c>
       <c r="N28" t="s">
-        <v>221</v>
+        <v>244</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>222</v>
+        <v>245</v>
       </c>
       <c r="D29" t="s">
-        <v>223</v>
+        <v>246</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>224</v>
+        <v>247</v>
       </c>
       <c r="I29" t="s">
-        <v>225</v>
+        <v>248</v>
       </c>
       <c r="J29" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="K29" t="s">
-        <v>226</v>
+        <v>249</v>
       </c>
       <c r="L29" t="s">
-        <v>31</v>
+        <v>250</v>
       </c>
       <c r="M29" t="s">
-        <v>227</v>
+        <v>251</v>
       </c>
       <c r="N29" t="s">
-        <v>228</v>
+        <v>252</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>222</v>
+        <v>253</v>
       </c>
       <c r="D30" t="s">
-        <v>223</v>
+        <v>254</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>229</v>
+        <v>255</v>
       </c>
       <c r="I30" t="s">
-        <v>230</v>
+        <v>256</v>
       </c>
       <c r="J30" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="K30" t="s">
-        <v>231</v>
+        <v>257</v>
       </c>
       <c r="L30" t="s">
-        <v>31</v>
+        <v>258</v>
       </c>
       <c r="M30" t="s">
-        <v>232</v>
+        <v>259</v>
       </c>
       <c r="N30" t="s">
-        <v>228</v>
+        <v>260</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>233</v>
+        <v>261</v>
       </c>
       <c r="D31" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>235</v>
+        <v>262</v>
       </c>
       <c r="I31" t="s">
-        <v>236</v>
+        <v>263</v>
       </c>
       <c r="J31" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="K31" t="s">
-        <v>237</v>
+        <v>264</v>
       </c>
       <c r="L31" t="s">
-        <v>238</v>
+        <v>265</v>
       </c>
       <c r="M31" t="s">
-        <v>239</v>
+        <v>266</v>
       </c>
       <c r="N31" t="s">
-        <v>240</v>
+        <v>267</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>268</v>
+      </c>
+      <c r="D32" t="s">
+        <v>231</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32" t="s">
+        <v>269</v>
+      </c>
+      <c r="I32" t="s">
+        <v>270</v>
+      </c>
+      <c r="J32" t="s">
         <v>38</v>
       </c>
-      <c r="B32" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K32" t="s">
-        <v>248</v>
+        <v>271</v>
       </c>
       <c r="L32" t="s">
-        <v>47</v>
+        <v>272</v>
       </c>
       <c r="M32" t="s">
-        <v>249</v>
+        <v>273</v>
       </c>
       <c r="N32" t="s">
-        <v>250</v>
+        <v>274</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>275</v>
+      </c>
+      <c r="D33" t="s">
+        <v>231</v>
+      </c>
+      <c r="E33"/>
+      <c r="F33"/>
+      <c r="G33"/>
+      <c r="H33" t="s">
+        <v>276</v>
+      </c>
+      <c r="I33" t="s">
+        <v>277</v>
+      </c>
+      <c r="J33" t="s">
         <v>38</v>
       </c>
-      <c r="B33" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K33" t="s">
-        <v>259</v>
+        <v>278</v>
       </c>
       <c r="L33" t="s">
-        <v>260</v>
+        <v>279</v>
       </c>
       <c r="M33" t="s">
-        <v>261</v>
+        <v>280</v>
       </c>
       <c r="N33" t="s">
-        <v>262</v>
+        <v>281</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" t="s">
+        <v>282</v>
+      </c>
+      <c r="D34" t="s">
+        <v>231</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34" t="s">
+        <v>283</v>
+      </c>
+      <c r="I34" t="s">
+        <v>284</v>
+      </c>
+      <c r="J34" t="s">
         <v>38</v>
       </c>
-      <c r="B34" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K34" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="L34" t="s">
-        <v>260</v>
+        <v>286</v>
       </c>
       <c r="M34" t="s">
-        <v>270</v>
+        <v>287</v>
       </c>
       <c r="N34" t="s">
-        <v>271</v>
+        <v>288</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" t="s">
+        <v>289</v>
+      </c>
+      <c r="D35" t="s">
+        <v>26</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+      <c r="H35" t="s">
+        <v>290</v>
+      </c>
+      <c r="I35" t="s">
+        <v>291</v>
+      </c>
+      <c r="J35" t="s">
         <v>38</v>
       </c>
-      <c r="B35" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K35" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="L35" t="s">
-        <v>260</v>
+        <v>293</v>
       </c>
       <c r="M35" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="N35" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>296</v>
+      </c>
+      <c r="D36" t="s">
+        <v>231</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36" t="s">
+        <v>297</v>
+      </c>
+      <c r="I36" t="s">
+        <v>298</v>
+      </c>
+      <c r="J36" t="s">
         <v>38</v>
       </c>
-      <c r="B36" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="K36" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="L36" t="s">
-        <v>260</v>
+        <v>300</v>
       </c>
       <c r="M36" t="s">
-        <v>288</v>
+        <v>301</v>
       </c>
       <c r="N36" t="s">
-        <v>289</v>
+        <v>302</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>290</v>
+        <v>303</v>
       </c>
       <c r="D37" t="s">
-        <v>291</v>
+        <v>304</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>292</v>
+        <v>305</v>
       </c>
       <c r="I37" t="s">
-        <v>293</v>
+        <v>306</v>
       </c>
       <c r="J37" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="K37" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="L37" t="s">
-        <v>295</v>
+        <v>308</v>
       </c>
       <c r="M37" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="N37" t="s">
-        <v>297</v>
+        <v>310</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>298</v>
+        <v>311</v>
       </c>
       <c r="D38" t="s">
-        <v>252</v>
-[...9 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
       <c r="H38" t="s">
-        <v>302</v>
+        <v>313</v>
       </c>
       <c r="I38" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="J38" t="s">
-        <v>258</v>
+        <v>186</v>
       </c>
       <c r="K38" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="L38" t="s">
-        <v>260</v>
+        <v>316</v>
       </c>
       <c r="M38" t="s">
-        <v>305</v>
+        <v>317</v>
       </c>
       <c r="N38" t="s">
-        <v>306</v>
+        <v>318</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="D39" t="s">
-        <v>252</v>
-[...9 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
       <c r="H39" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="I39" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="J39" t="s">
-        <v>258</v>
+        <v>186</v>
       </c>
       <c r="K39" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="L39" t="s">
-        <v>260</v>
+        <v>134</v>
       </c>
       <c r="M39" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="N39" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="D40" t="s">
-        <v>252</v>
-[...9 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40"/>
+      <c r="G40"/>
       <c r="H40" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="I40" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="J40" t="s">
-        <v>258</v>
+        <v>186</v>
       </c>
       <c r="K40" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="L40" t="s">
-        <v>260</v>
+        <v>134</v>
       </c>
       <c r="M40" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="N40" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="D41" t="s">
-        <v>252</v>
-[...9 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
       <c r="H41" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="I41" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="J41" t="s">
-        <v>258</v>
+        <v>186</v>
       </c>
       <c r="K41" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="L41" t="s">
-        <v>260</v>
+        <v>334</v>
       </c>
       <c r="M41" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="N41" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D42" t="s">
-        <v>252</v>
-[...9 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
       <c r="H42" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="I42" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="J42" t="s">
-        <v>258</v>
+        <v>186</v>
       </c>
       <c r="K42" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="L42" t="s">
-        <v>260</v>
+        <v>342</v>
       </c>
       <c r="M42" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="N42" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D43" t="s">
-        <v>344</v>
+        <v>35</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="I43" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="J43" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="K43" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="L43" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="M43" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="N43" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D44" t="s">
-        <v>352</v>
+        <v>35</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
         <v>353</v>
       </c>
       <c r="I44" t="s">
         <v>354</v>
       </c>
       <c r="J44" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="K44" t="s">
         <v>355</v>
       </c>
       <c r="L44" t="s">
         <v>356</v>
       </c>
       <c r="M44" t="s">
         <v>357</v>
       </c>
       <c r="N44" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>359</v>
       </c>
       <c r="D45" t="s">
         <v>360</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
         <v>361</v>
       </c>
       <c r="I45" t="s">
         <v>362</v>
       </c>
       <c r="J45" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="K45" t="s">
         <v>363</v>
       </c>
       <c r="L45" t="s">
         <v>364</v>
       </c>
       <c r="M45" t="s">
         <v>365</v>
       </c>
       <c r="N45" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
         <v>367</v>
       </c>
       <c r="D46" t="s">
-        <v>368</v>
+        <v>35</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
+        <v>368</v>
+      </c>
+      <c r="I46" t="s">
         <v>369</v>
       </c>
-      <c r="I46" t="s">
+      <c r="J46" t="s">
+        <v>186</v>
+      </c>
+      <c r="K46" t="s">
         <v>370</v>
       </c>
-      <c r="J46" t="s">
-[...2 lines deleted...]
-      <c r="K46" t="s">
+      <c r="L46" t="s">
         <v>371</v>
       </c>
-      <c r="L46" t="s">
+      <c r="M46" t="s">
         <v>372</v>
       </c>
-      <c r="M46" t="s">
+      <c r="N46" t="s">
         <v>373</v>
-      </c>
-[...1 lines deleted...]
-        <v>374</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="D47" t="s">
-        <v>376</v>
+        <v>35</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
+        <v>375</v>
+      </c>
+      <c r="I47" t="s">
+        <v>376</v>
+      </c>
+      <c r="J47" t="s">
+        <v>186</v>
+      </c>
+      <c r="K47" t="s">
         <v>377</v>
       </c>
-      <c r="I47" t="s">
+      <c r="L47" t="s">
         <v>378</v>
       </c>
-      <c r="J47" t="s">
-[...2 lines deleted...]
-      <c r="K47" t="s">
+      <c r="M47" t="s">
         <v>379</v>
       </c>
-      <c r="L47" t="s">
+      <c r="N47" t="s">
         <v>380</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
+        <v>381</v>
+      </c>
+      <c r="D48" t="s">
+        <v>35</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
+      <c r="H48" t="s">
+        <v>382</v>
+      </c>
+      <c r="I48" t="s">
         <v>383</v>
       </c>
-      <c r="D48" t="s">
+      <c r="J48" t="s">
+        <v>186</v>
+      </c>
+      <c r="K48" t="s">
         <v>384</v>
       </c>
-      <c r="E48" t="s">
+      <c r="L48" t="s">
         <v>385</v>
       </c>
-      <c r="F48" t="s">
+      <c r="M48" t="s">
         <v>386</v>
       </c>
-      <c r="G48" t="s">
+      <c r="N48" t="s">
         <v>387</v>
-      </c>
-[...19 lines deleted...]
-        <v>394</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
+        <v>388</v>
+      </c>
+      <c r="D49" t="s">
+        <v>389</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49" t="s">
+        <v>390</v>
+      </c>
+      <c r="I49" t="s">
+        <v>391</v>
+      </c>
+      <c r="J49" t="s">
+        <v>186</v>
+      </c>
+      <c r="K49" t="s">
+        <v>392</v>
+      </c>
+      <c r="L49" t="s">
+        <v>393</v>
+      </c>
+      <c r="M49" t="s">
+        <v>394</v>
+      </c>
+      <c r="N49" t="s">
         <v>395</v>
-      </c>
-[...31 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="D50" t="s">
-        <v>384</v>
-[...9 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
       <c r="H50" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
       <c r="I50" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="J50" t="s">
-        <v>390</v>
+        <v>186</v>
       </c>
       <c r="K50" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="L50" t="s">
-        <v>47</v>
+        <v>400</v>
       </c>
       <c r="M50" t="s">
-        <v>411</v>
+        <v>401</v>
       </c>
       <c r="N50" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
       <c r="D51" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>144</v>
+        <v>405</v>
       </c>
       <c r="I51" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
       <c r="J51" t="s">
-        <v>390</v>
+        <v>186</v>
       </c>
       <c r="K51" t="s">
-        <v>416</v>
+        <v>407</v>
       </c>
       <c r="L51" t="s">
-        <v>417</v>
+        <v>408</v>
       </c>
       <c r="M51" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
       <c r="N51" t="s">
-        <v>419</v>
+        <v>410</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="D52" t="s">
-        <v>421</v>
+        <v>412</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>422</v>
+        <v>413</v>
       </c>
       <c r="I52" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="J52" t="s">
-        <v>390</v>
+        <v>415</v>
       </c>
       <c r="K52" t="s">
-        <v>424</v>
+        <v>416</v>
       </c>
       <c r="L52" t="s">
-        <v>425</v>
+        <v>22</v>
       </c>
       <c r="M52" t="s">
-        <v>426</v>
+        <v>417</v>
       </c>
       <c r="N52" t="s">
-        <v>427</v>
+        <v>418</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>428</v>
+        <v>411</v>
       </c>
       <c r="D53" t="s">
-        <v>429</v>
+        <v>17</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>430</v>
+        <v>18</v>
       </c>
       <c r="I53" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
       <c r="J53" t="s">
-        <v>390</v>
+        <v>420</v>
       </c>
       <c r="K53" t="s">
-        <v>432</v>
+        <v>421</v>
       </c>
       <c r="L53" t="s">
-        <v>433</v>
+        <v>22</v>
       </c>
       <c r="M53" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
       <c r="N53" t="s">
-        <v>435</v>
+        <v>418</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
-      <c r="C54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C54"/>
       <c r="D54" t="s">
-        <v>437</v>
+        <v>423</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>137</v>
+        <v>424</v>
       </c>
       <c r="I54" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="J54" t="s">
-        <v>390</v>
+        <v>426</v>
       </c>
       <c r="K54" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="L54" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
       <c r="M54" t="s">
-        <v>441</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="N54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>443</v>
+        <v>430</v>
       </c>
       <c r="D55" t="s">
-        <v>444</v>
+        <v>231</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
       <c r="I55" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
       <c r="J55" t="s">
-        <v>20</v>
+        <v>186</v>
       </c>
       <c r="K55" t="s">
-        <v>447</v>
+        <v>433</v>
       </c>
       <c r="L55" t="s">
-        <v>448</v>
+        <v>434</v>
       </c>
       <c r="M55" t="s">
-        <v>449</v>
+        <v>435</v>
       </c>
       <c r="N55" t="s">
-        <v>450</v>
+        <v>436</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>451</v>
+        <v>437</v>
       </c>
       <c r="D56" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      <c r="G56"/>
+        <v>438</v>
+      </c>
+      <c r="E56" t="s">
+        <v>439</v>
+      </c>
+      <c r="F56" t="s">
+        <v>440</v>
+      </c>
+      <c r="G56" t="s">
+        <v>441</v>
+      </c>
       <c r="H56" t="s">
-        <v>452</v>
+        <v>442</v>
       </c>
       <c r="I56" t="s">
-        <v>453</v>
+        <v>443</v>
       </c>
       <c r="J56" t="s">
-        <v>390</v>
+        <v>444</v>
       </c>
       <c r="K56" t="s">
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="L56" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="M56" t="s">
-        <v>456</v>
+        <v>447</v>
       </c>
       <c r="N56" t="s">
-        <v>457</v>
+        <v>448</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="D57" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="I57" t="s">
-        <v>461</v>
+        <v>452</v>
       </c>
       <c r="J57" t="s">
-        <v>390</v>
+        <v>444</v>
       </c>
       <c r="K57" t="s">
-        <v>462</v>
+        <v>453</v>
       </c>
       <c r="L57" t="s">
-        <v>463</v>
+        <v>454</v>
       </c>
       <c r="M57" t="s">
-        <v>464</v>
+        <v>455</v>
       </c>
       <c r="N57" t="s">
-        <v>465</v>
+        <v>456</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>466</v>
+        <v>457</v>
       </c>
       <c r="D58" t="s">
-        <v>467</v>
+        <v>458</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>468</v>
+        <v>459</v>
       </c>
       <c r="I58" t="s">
-        <v>469</v>
+        <v>460</v>
       </c>
       <c r="J58" t="s">
-        <v>390</v>
+        <v>444</v>
       </c>
       <c r="K58" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="L58" t="s">
-        <v>471</v>
+        <v>462</v>
       </c>
       <c r="M58" t="s">
-        <v>472</v>
+        <v>463</v>
       </c>
       <c r="N58" t="s">
-        <v>473</v>
+        <v>464</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
+        <v>465</v>
+      </c>
+      <c r="D59" t="s">
+        <v>466</v>
+      </c>
+      <c r="E59" t="s">
+        <v>467</v>
+      </c>
+      <c r="F59" t="s">
+        <v>468</v>
+      </c>
+      <c r="G59" t="s">
+        <v>469</v>
+      </c>
+      <c r="H59" t="s">
+        <v>470</v>
+      </c>
+      <c r="I59" t="s">
+        <v>471</v>
+      </c>
+      <c r="J59" t="s">
+        <v>444</v>
+      </c>
+      <c r="K59" t="s">
+        <v>472</v>
+      </c>
+      <c r="L59" t="s">
+        <v>446</v>
+      </c>
+      <c r="M59" t="s">
+        <v>473</v>
+      </c>
+      <c r="N59" t="s">
         <v>474</v>
-      </c>
-[...25 lines deleted...]
-        <v>480</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
-      <c r="C60"/>
+      <c r="C60" t="s">
+        <v>475</v>
+      </c>
       <c r="D60" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
+        <v>477</v>
+      </c>
+      <c r="I60" t="s">
+        <v>478</v>
+      </c>
+      <c r="J60" t="s">
+        <v>444</v>
+      </c>
+      <c r="K60" t="s">
+        <v>479</v>
+      </c>
+      <c r="L60" t="s">
+        <v>480</v>
+      </c>
+      <c r="M60" t="s">
+        <v>481</v>
+      </c>
+      <c r="N60" t="s">
         <v>482</v>
       </c>
-      <c r="I60" t="s">
-[...14 lines deleted...]
-      <c r="N60"/>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
+        <v>483</v>
+      </c>
+      <c r="D61" t="s">
+        <v>484</v>
+      </c>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61" t="s">
+        <v>485</v>
+      </c>
+      <c r="I61" t="s">
+        <v>486</v>
+      </c>
+      <c r="J61" t="s">
+        <v>444</v>
+      </c>
+      <c r="K61" t="s">
+        <v>487</v>
+      </c>
+      <c r="L61" t="s">
         <v>488</v>
       </c>
-      <c r="D61" t="s">
-[...2 lines deleted...]
-      <c r="E61" t="s">
+      <c r="M61" t="s">
         <v>489</v>
       </c>
-      <c r="F61" t="s">
+      <c r="N61" t="s">
         <v>490</v>
-      </c>
-[...22 lines deleted...]
-        <v>496</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
+        <v>491</v>
+      </c>
+      <c r="D62" t="s">
+        <v>438</v>
+      </c>
+      <c r="E62" t="s">
+        <v>492</v>
+      </c>
+      <c r="F62" t="s">
+        <v>493</v>
+      </c>
+      <c r="G62" t="s">
+        <v>494</v>
+      </c>
+      <c r="H62" t="s">
+        <v>495</v>
+      </c>
+      <c r="I62" t="s">
+        <v>496</v>
+      </c>
+      <c r="J62" t="s">
+        <v>444</v>
+      </c>
+      <c r="K62" t="s">
         <v>497</v>
       </c>
-      <c r="D62" t="s">
-[...5 lines deleted...]
-      <c r="H62" t="s">
+      <c r="L62" t="s">
+        <v>116</v>
+      </c>
+      <c r="M62" t="s">
         <v>498</v>
       </c>
-      <c r="I62" t="s">
+      <c r="N62" t="s">
         <v>499</v>
-      </c>
-[...13 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
+        <v>500</v>
+      </c>
+      <c r="D63" t="s">
+        <v>501</v>
+      </c>
+      <c r="E63" t="s">
+        <v>502</v>
+      </c>
+      <c r="F63" t="s">
+        <v>503</v>
+      </c>
+      <c r="G63" t="s">
         <v>504</v>
       </c>
-      <c r="D63" t="s">
-[...2 lines deleted...]
-      <c r="E63" t="s">
+      <c r="H63" t="s">
         <v>505</v>
       </c>
-      <c r="F63" t="s">
+      <c r="I63" t="s">
         <v>506</v>
       </c>
-      <c r="G63" t="s">
+      <c r="J63" t="s">
+        <v>444</v>
+      </c>
+      <c r="K63" t="s">
         <v>507</v>
       </c>
-      <c r="H63" t="s">
+      <c r="L63" t="s">
+        <v>88</v>
+      </c>
+      <c r="M63" t="s">
         <v>508</v>
       </c>
-      <c r="I63" t="s">
+      <c r="N63" t="s">
         <v>509</v>
-      </c>
-[...13 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
+        <v>510</v>
+      </c>
+      <c r="D64" t="s">
+        <v>501</v>
+      </c>
+      <c r="E64" t="s">
+        <v>511</v>
+      </c>
+      <c r="F64" t="s">
+        <v>512</v>
+      </c>
+      <c r="G64" t="s">
         <v>513</v>
       </c>
-      <c r="D64" t="s">
-[...4 lines deleted...]
-      <c r="G64"/>
       <c r="H64" t="s">
         <v>514</v>
       </c>
       <c r="I64" t="s">
         <v>515</v>
       </c>
       <c r="J64" t="s">
-        <v>390</v>
+        <v>516</v>
       </c>
       <c r="K64" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="L64" t="s">
-        <v>517</v>
+        <v>116</v>
       </c>
       <c r="M64" t="s">
         <v>518</v>
       </c>
       <c r="N64" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
         <v>520</v>
       </c>
       <c r="D65" t="s">
+        <v>501</v>
+      </c>
+      <c r="E65" t="s">
         <v>521</v>
       </c>
-      <c r="E65"/>
-[...1 lines deleted...]
-      <c r="G65"/>
+      <c r="F65" t="s">
+        <v>522</v>
+      </c>
+      <c r="G65" t="s">
+        <v>523</v>
+      </c>
       <c r="H65" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="I65" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="J65" t="s">
-        <v>524</v>
+        <v>516</v>
       </c>
       <c r="K65" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="L65" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="M65" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="N65" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D66" t="s">
-        <v>376</v>
+        <v>501</v>
       </c>
       <c r="E66" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="F66" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="G66" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="H66" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="I66" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="J66" t="s">
-        <v>390</v>
+        <v>516</v>
       </c>
       <c r="K66" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="L66" t="s">
-        <v>392</v>
+        <v>446</v>
       </c>
       <c r="M66" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="N66" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D67" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="I67" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="J67" t="s">
-        <v>20</v>
+        <v>516</v>
       </c>
       <c r="K67" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="L67" t="s">
-        <v>238</v>
+        <v>544</v>
       </c>
       <c r="M67" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="N67" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="D68" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-      <c r="G68"/>
+        <v>548</v>
+      </c>
+      <c r="E68" t="s">
+        <v>549</v>
+      </c>
+      <c r="F68" t="s">
+        <v>550</v>
+      </c>
+      <c r="G68" t="s">
+        <v>551</v>
+      </c>
       <c r="H68" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="I68" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="J68" t="s">
-        <v>524</v>
+        <v>554</v>
       </c>
       <c r="K68" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
       <c r="L68" t="s">
-        <v>125</v>
+        <v>146</v>
       </c>
       <c r="M68" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="N68" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="D69" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="I69" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="J69" t="s">
-        <v>390</v>
+        <v>516</v>
       </c>
       <c r="K69" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="L69" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="M69" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="N69" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="D70" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="I70" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="J70" t="s">
-        <v>524</v>
+        <v>516</v>
       </c>
       <c r="K70" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="L70" t="s">
-        <v>125</v>
+        <v>571</v>
       </c>
       <c r="M70" t="s">
-        <v>564</v>
+        <v>572</v>
       </c>
       <c r="N70" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="D71" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      <c r="G71"/>
+        <v>501</v>
+      </c>
+      <c r="E71" t="s">
+        <v>575</v>
+      </c>
+      <c r="F71" t="s">
+        <v>576</v>
+      </c>
+      <c r="G71" t="s">
+        <v>577</v>
+      </c>
       <c r="H71" t="s">
-        <v>568</v>
+        <v>578</v>
       </c>
       <c r="I71" t="s">
-        <v>569</v>
+        <v>579</v>
       </c>
       <c r="J71" t="s">
-        <v>524</v>
+        <v>516</v>
       </c>
       <c r="K71" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
       <c r="L71" t="s">
-        <v>125</v>
+        <v>446</v>
       </c>
       <c r="M71" t="s">
-        <v>571</v>
+        <v>581</v>
       </c>
       <c r="N71" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
       <c r="D72" t="s">
-        <v>574</v>
+        <v>584</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>575</v>
+        <v>585</v>
       </c>
       <c r="I72" t="s">
-        <v>576</v>
+        <v>586</v>
       </c>
       <c r="J72" t="s">
-        <v>390</v>
+        <v>516</v>
       </c>
       <c r="K72" t="s">
-        <v>577</v>
+        <v>587</v>
       </c>
       <c r="L72" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
       <c r="M72" t="s">
-        <v>579</v>
+        <v>589</v>
       </c>
       <c r="N72" t="s">
-        <v>580</v>
+        <v>590</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>581</v>
+        <v>591</v>
       </c>
       <c r="D73" t="s">
-        <v>582</v>
+        <v>592</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>583</v>
+        <v>593</v>
       </c>
       <c r="I73" t="s">
-        <v>584</v>
+        <v>594</v>
       </c>
       <c r="J73" t="s">
-        <v>390</v>
+        <v>516</v>
       </c>
       <c r="K73" t="s">
-        <v>585</v>
+        <v>595</v>
       </c>
       <c r="L73" t="s">
-        <v>586</v>
+        <v>596</v>
       </c>
       <c r="M73" t="s">
-        <v>587</v>
+        <v>597</v>
       </c>
       <c r="N73" t="s">
-        <v>588</v>
+        <v>598</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>589</v>
+        <v>599</v>
       </c>
       <c r="D74" t="s">
-        <v>589</v>
+        <v>600</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>590</v>
+        <v>601</v>
       </c>
       <c r="I74" t="s">
-        <v>591</v>
+        <v>602</v>
       </c>
       <c r="J74" t="s">
-        <v>592</v>
+        <v>516</v>
       </c>
       <c r="K74" t="s">
-        <v>593</v>
+        <v>603</v>
       </c>
       <c r="L74" t="s">
-        <v>594</v>
+        <v>604</v>
       </c>
       <c r="M74" t="s">
-        <v>595</v>
+        <v>605</v>
       </c>
       <c r="N74" t="s">
-        <v>596</v>
+        <v>606</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>589</v>
+        <v>607</v>
       </c>
       <c r="D75" t="s">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>598</v>
+        <v>609</v>
       </c>
       <c r="I75" t="s">
-        <v>599</v>
+        <v>610</v>
       </c>
       <c r="J75" t="s">
-        <v>600</v>
+        <v>516</v>
       </c>
       <c r="K75" t="s">
-        <v>601</v>
+        <v>611</v>
       </c>
       <c r="L75" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="M75" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="N75" t="s">
-        <v>596</v>
+        <v>614</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>604</v>
+        <v>615</v>
       </c>
       <c r="D76" t="s">
-        <v>604</v>
+        <v>616</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>605</v>
+        <v>617</v>
       </c>
       <c r="I76" t="s">
-        <v>606</v>
+        <v>618</v>
       </c>
       <c r="J76" t="s">
-        <v>592</v>
+        <v>516</v>
       </c>
       <c r="K76" t="s">
-        <v>607</v>
+        <v>619</v>
       </c>
       <c r="L76" t="s">
-        <v>608</v>
+        <v>620</v>
       </c>
       <c r="M76" t="s">
-        <v>609</v>
+        <v>621</v>
       </c>
       <c r="N76" t="s">
-        <v>610</v>
+        <v>622</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="D77" t="s">
-        <v>376</v>
-[...9 lines deleted...]
-      </c>
+        <v>624</v>
+      </c>
+      <c r="E77"/>
+      <c r="F77"/>
+      <c r="G77"/>
       <c r="H77" t="s">
-        <v>615</v>
+        <v>625</v>
       </c>
       <c r="I77" t="s">
-        <v>616</v>
+        <v>626</v>
       </c>
       <c r="J77" t="s">
-        <v>390</v>
+        <v>516</v>
       </c>
       <c r="K77" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
       <c r="L77" t="s">
-        <v>47</v>
+        <v>628</v>
       </c>
       <c r="M77" t="s">
-        <v>618</v>
+        <v>629</v>
       </c>
       <c r="N77" t="s">
-        <v>619</v>
+        <v>630</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
       <c r="D78" t="s">
-        <v>51</v>
+        <v>632</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>621</v>
+        <v>633</v>
       </c>
       <c r="I78" t="s">
-        <v>622</v>
+        <v>634</v>
       </c>
       <c r="J78" t="s">
-        <v>390</v>
+        <v>516</v>
       </c>
       <c r="K78" t="s">
-        <v>623</v>
+        <v>635</v>
       </c>
       <c r="L78" t="s">
-        <v>125</v>
+        <v>636</v>
       </c>
       <c r="M78" t="s">
-        <v>624</v>
+        <v>637</v>
       </c>
       <c r="N78" t="s">
-        <v>625</v>
+        <v>638</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>626</v>
+        <v>639</v>
       </c>
       <c r="D79" t="s">
-        <v>627</v>
+        <v>640</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>628</v>
+        <v>641</v>
       </c>
       <c r="I79" t="s">
-        <v>629</v>
+        <v>642</v>
       </c>
       <c r="J79" t="s">
-        <v>390</v>
+        <v>516</v>
       </c>
       <c r="K79" t="s">
-        <v>630</v>
+        <v>643</v>
       </c>
       <c r="L79" t="s">
-        <v>631</v>
+        <v>644</v>
       </c>
       <c r="M79" t="s">
-        <v>632</v>
+        <v>645</v>
       </c>
       <c r="N79" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="D80" t="s">
-        <v>635</v>
+        <v>35</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>636</v>
+        <v>648</v>
       </c>
       <c r="I80" t="s">
-        <v>637</v>
+        <v>649</v>
       </c>
       <c r="J80" t="s">
-        <v>390</v>
+        <v>650</v>
       </c>
       <c r="K80" t="s">
-        <v>638</v>
+        <v>651</v>
       </c>
       <c r="L80" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="M80" t="s">
-        <v>640</v>
+        <v>653</v>
       </c>
       <c r="N80" t="s">
-        <v>641</v>
+        <v>654</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>642</v>
+        <v>655</v>
       </c>
       <c r="D81" t="s">
-        <v>643</v>
-[...3 lines deleted...]
-      <c r="G81"/>
+        <v>656</v>
+      </c>
+      <c r="E81" t="s">
+        <v>657</v>
+      </c>
+      <c r="F81" t="s">
+        <v>658</v>
+      </c>
+      <c r="G81" t="s">
+        <v>659</v>
+      </c>
       <c r="H81" t="s">
-        <v>644</v>
+        <v>660</v>
       </c>
       <c r="I81" t="s">
-        <v>645</v>
+        <v>661</v>
       </c>
       <c r="J81" t="s">
-        <v>600</v>
+        <v>650</v>
       </c>
       <c r="K81" t="s">
-        <v>646</v>
+        <v>662</v>
       </c>
       <c r="L81" t="s">
-        <v>602</v>
+        <v>446</v>
       </c>
       <c r="M81" t="s">
-        <v>647</v>
+        <v>663</v>
       </c>
       <c r="N81" t="s">
-        <v>648</v>
+        <v>664</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>649</v>
+        <v>665</v>
       </c>
       <c r="D82" t="s">
-        <v>650</v>
-[...9 lines deleted...]
-      </c>
+        <v>666</v>
+      </c>
+      <c r="E82"/>
+      <c r="F82"/>
+      <c r="G82"/>
       <c r="H82" t="s">
-        <v>654</v>
+        <v>667</v>
       </c>
       <c r="I82" t="s">
-        <v>655</v>
+        <v>668</v>
       </c>
       <c r="J82" t="s">
-        <v>390</v>
+        <v>669</v>
       </c>
       <c r="K82" t="s">
-        <v>656</v>
+        <v>670</v>
       </c>
       <c r="L82" t="s">
-        <v>392</v>
+        <v>527</v>
       </c>
       <c r="M82" t="s">
-        <v>657</v>
+        <v>671</v>
       </c>
       <c r="N82" t="s">
-        <v>658</v>
+        <v>672</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>659</v>
+        <v>673</v>
       </c>
       <c r="D83" t="s">
-        <v>650</v>
-[...9 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
       <c r="H83" t="s">
-        <v>663</v>
+        <v>674</v>
       </c>
       <c r="I83" t="s">
-        <v>664</v>
+        <v>675</v>
       </c>
       <c r="J83" t="s">
-        <v>390</v>
+        <v>669</v>
       </c>
       <c r="K83" t="s">
-        <v>665</v>
+        <v>676</v>
       </c>
       <c r="L83" t="s">
-        <v>666</v>
+        <v>677</v>
       </c>
       <c r="M83" t="s">
-        <v>667</v>
+        <v>678</v>
       </c>
       <c r="N83" t="s">
-        <v>668</v>
+        <v>679</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
-      <c r="C84"/>
+      <c r="C84" t="s">
+        <v>680</v>
+      </c>
       <c r="D84" t="s">
-        <v>669</v>
+        <v>35</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>670</v>
+        <v>681</v>
       </c>
       <c r="I84" t="s">
-        <v>671</v>
+        <v>682</v>
       </c>
       <c r="J84" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="K84" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="L84" t="s">
-        <v>674</v>
+        <v>684</v>
       </c>
       <c r="M84" t="s">
-        <v>675</v>
-[...1 lines deleted...]
-      <c r="N84"/>
+        <v>685</v>
+      </c>
+      <c r="N84" t="s">
+        <v>686</v>
+      </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
-      <c r="C85"/>
+      <c r="C85" t="s">
+        <v>687</v>
+      </c>
       <c r="D85" t="s">
-        <v>676</v>
+        <v>35</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="I85" t="s">
-        <v>678</v>
+        <v>688</v>
       </c>
       <c r="J85" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="K85" t="s">
-        <v>679</v>
+        <v>689</v>
       </c>
       <c r="L85" t="s">
-        <v>680</v>
+        <v>690</v>
       </c>
       <c r="M85" t="s">
-        <v>681</v>
-[...1 lines deleted...]
-      <c r="N85"/>
+        <v>691</v>
+      </c>
+      <c r="N85" t="s">
+        <v>692</v>
+      </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
-      <c r="C86"/>
+      <c r="C86" t="s">
+        <v>693</v>
+      </c>
       <c r="D86" t="s">
-        <v>682</v>
+        <v>35</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>683</v>
+        <v>694</v>
       </c>
       <c r="I86" t="s">
-        <v>684</v>
+        <v>695</v>
       </c>
       <c r="J86" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="K86" t="s">
-        <v>685</v>
+        <v>696</v>
       </c>
       <c r="L86" t="s">
-        <v>686</v>
+        <v>697</v>
       </c>
       <c r="M86" t="s">
-        <v>687</v>
-[...1 lines deleted...]
-      <c r="N86"/>
+        <v>698</v>
+      </c>
+      <c r="N86" t="s">
+        <v>699</v>
+      </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
-      <c r="C87"/>
+      <c r="C87" t="s">
+        <v>700</v>
+      </c>
       <c r="D87" t="s">
-        <v>688</v>
+        <v>231</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>689</v>
+        <v>701</v>
       </c>
       <c r="I87" t="s">
-        <v>690</v>
+        <v>702</v>
       </c>
       <c r="J87" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="K87" t="s">
-        <v>691</v>
+        <v>703</v>
       </c>
       <c r="L87" t="s">
-        <v>692</v>
+        <v>704</v>
       </c>
       <c r="M87" t="s">
-        <v>693</v>
-[...1 lines deleted...]
-      <c r="N87"/>
+        <v>705</v>
+      </c>
+      <c r="N87" t="s">
+        <v>706</v>
+      </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
       <c r="C88"/>
       <c r="D88" t="s">
-        <v>694</v>
+        <v>707</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>695</v>
+        <v>708</v>
       </c>
       <c r="I88" t="s">
-        <v>696</v>
+        <v>709</v>
       </c>
       <c r="J88" t="s">
-        <v>672</v>
+        <v>710</v>
       </c>
       <c r="K88" t="s">
-        <v>697</v>
+        <v>711</v>
       </c>
       <c r="L88" t="s">
-        <v>698</v>
+        <v>712</v>
       </c>
       <c r="M88" t="s">
-        <v>699</v>
+        <v>713</v>
       </c>
       <c r="N88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>700</v>
+        <v>714</v>
       </c>
       <c r="D89" t="s">
-        <v>650</v>
+        <v>715</v>
       </c>
       <c r="E89" t="s">
-        <v>701</v>
+        <v>716</v>
       </c>
       <c r="F89" t="s">
-        <v>702</v>
+        <v>717</v>
       </c>
       <c r="G89" t="s">
-        <v>703</v>
+        <v>718</v>
       </c>
       <c r="H89" t="s">
-        <v>704</v>
+        <v>719</v>
       </c>
       <c r="I89" t="s">
-        <v>705</v>
+        <v>720</v>
       </c>
       <c r="J89" t="s">
-        <v>706</v>
+        <v>721</v>
       </c>
       <c r="K89" t="s">
-        <v>707</v>
+        <v>722</v>
       </c>
       <c r="L89" t="s">
-        <v>47</v>
+        <v>146</v>
       </c>
       <c r="M89" t="s">
-        <v>708</v>
+        <v>723</v>
       </c>
       <c r="N89" t="s">
-        <v>709</v>
+        <v>724</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
-      <c r="C90" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C90"/>
       <c r="D90" t="s">
-        <v>711</v>
+        <v>725</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>712</v>
+        <v>726</v>
       </c>
       <c r="I90" t="s">
-        <v>713</v>
+        <v>727</v>
       </c>
       <c r="J90" t="s">
-        <v>706</v>
+        <v>728</v>
       </c>
       <c r="K90" t="s">
-        <v>714</v>
+        <v>729</v>
       </c>
       <c r="L90" t="s">
-        <v>175</v>
+        <v>730</v>
       </c>
       <c r="M90" t="s">
-        <v>715</v>
-[...3 lines deleted...]
-      </c>
+        <v>731</v>
+      </c>
+      <c r="N90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
-      <c r="C91" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C91"/>
       <c r="D91" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      </c>
+        <v>732</v>
+      </c>
+      <c r="E91"/>
+      <c r="F91"/>
+      <c r="G91"/>
       <c r="H91" t="s">
-        <v>721</v>
+        <v>733</v>
       </c>
       <c r="I91" t="s">
-        <v>722</v>
+        <v>734</v>
       </c>
       <c r="J91" t="s">
-        <v>706</v>
+        <v>735</v>
       </c>
       <c r="K91" t="s">
-        <v>723</v>
+        <v>736</v>
       </c>
       <c r="L91" t="s">
-        <v>392</v>
+        <v>737</v>
       </c>
       <c r="M91" t="s">
-        <v>724</v>
-[...3 lines deleted...]
-      </c>
+        <v>738</v>
+      </c>
+      <c r="N91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
-      <c r="C92" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C92"/>
       <c r="D92" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      </c>
+        <v>739</v>
+      </c>
+      <c r="E92"/>
+      <c r="F92"/>
+      <c r="G92"/>
       <c r="H92" t="s">
-        <v>730</v>
+        <v>740</v>
       </c>
       <c r="I92" t="s">
-        <v>731</v>
+        <v>741</v>
       </c>
       <c r="J92" t="s">
-        <v>706</v>
+        <v>132</v>
       </c>
       <c r="K92" t="s">
-        <v>732</v>
+        <v>742</v>
       </c>
       <c r="L92" t="s">
-        <v>47</v>
+        <v>743</v>
       </c>
       <c r="M92" t="s">
-        <v>733</v>
-[...3 lines deleted...]
-      </c>
+        <v>744</v>
+      </c>
+      <c r="N92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
-      <c r="C93" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C93"/>
       <c r="D93" t="s">
-        <v>736</v>
+        <v>745</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>737</v>
+        <v>746</v>
       </c>
       <c r="I93" t="s">
-        <v>738</v>
+        <v>747</v>
       </c>
       <c r="J93" t="s">
-        <v>20</v>
+        <v>132</v>
       </c>
       <c r="K93" t="s">
-        <v>739</v>
+        <v>748</v>
       </c>
       <c r="L93" t="s">
-        <v>740</v>
+        <v>749</v>
       </c>
       <c r="M93" t="s">
-        <v>741</v>
-[...3 lines deleted...]
-      </c>
+        <v>750</v>
+      </c>
+      <c r="N93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>743</v>
+        <v>751</v>
       </c>
       <c r="D94" t="s">
-        <v>17</v>
+        <v>752</v>
       </c>
       <c r="E94" t="s">
-        <v>744</v>
+        <v>753</v>
       </c>
       <c r="F94" t="s">
-        <v>745</v>
+        <v>754</v>
       </c>
       <c r="G94" t="s">
-        <v>746</v>
+        <v>755</v>
       </c>
       <c r="H94" t="s">
-        <v>747</v>
+        <v>756</v>
       </c>
       <c r="I94" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
       <c r="J94" t="s">
-        <v>706</v>
+        <v>20</v>
       </c>
       <c r="K94" t="s">
-        <v>749</v>
+        <v>758</v>
       </c>
       <c r="L94" t="s">
-        <v>392</v>
+        <v>146</v>
       </c>
       <c r="M94" t="s">
-        <v>750</v>
+        <v>759</v>
       </c>
       <c r="N94" t="s">
-        <v>751</v>
+        <v>760</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
+        <v>761</v>
+      </c>
+      <c r="D95" t="s">
         <v>752</v>
       </c>
-      <c r="D95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="F95" t="s">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="G95" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
       <c r="H95" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="I95" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="J95" t="s">
-        <v>706</v>
+        <v>20</v>
       </c>
       <c r="K95" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="L95" t="s">
-        <v>666</v>
+        <v>146</v>
       </c>
       <c r="M95" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="N95" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="D96" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="E96" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="F96" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="G96" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="H96" t="s">
-        <v>766</v>
+        <v>774</v>
       </c>
       <c r="I96" t="s">
-        <v>767</v>
+        <v>775</v>
       </c>
       <c r="J96" t="s">
-        <v>706</v>
+        <v>20</v>
       </c>
       <c r="K96" t="s">
-        <v>768</v>
+        <v>776</v>
       </c>
       <c r="L96" t="s">
-        <v>392</v>
+        <v>146</v>
       </c>
       <c r="M96" t="s">
-        <v>769</v>
+        <v>777</v>
       </c>
       <c r="N96" t="s">
-        <v>770</v>
+        <v>778</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>771</v>
+        <v>779</v>
       </c>
       <c r="D97" t="s">
-        <v>772</v>
+        <v>752</v>
       </c>
       <c r="E97" t="s">
-        <v>773</v>
+        <v>780</v>
       </c>
       <c r="F97" t="s">
-        <v>774</v>
+        <v>781</v>
       </c>
       <c r="G97" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="H97" t="s">
-        <v>776</v>
+        <v>783</v>
       </c>
       <c r="I97" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="J97" t="s">
-        <v>778</v>
+        <v>20</v>
       </c>
       <c r="K97" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="L97" t="s">
-        <v>260</v>
+        <v>146</v>
       </c>
       <c r="M97" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="N97" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>782</v>
+        <v>788</v>
       </c>
       <c r="D98" t="s">
-        <v>650</v>
+        <v>789</v>
       </c>
       <c r="E98" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="F98" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="G98" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="H98" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
       <c r="I98" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="J98" t="s">
-        <v>706</v>
+        <v>795</v>
       </c>
       <c r="K98" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="L98" t="s">
-        <v>47</v>
+        <v>146</v>
       </c>
       <c r="M98" t="s">
-        <v>789</v>
+        <v>797</v>
       </c>
       <c r="N98" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="D99" t="s">
-        <v>792</v>
-[...3 lines deleted...]
-      <c r="G99"/>
+        <v>789</v>
+      </c>
+      <c r="E99" t="s">
+        <v>800</v>
+      </c>
+      <c r="F99" t="s">
+        <v>801</v>
+      </c>
+      <c r="G99" t="s">
+        <v>802</v>
+      </c>
       <c r="H99" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="I99" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
       <c r="J99" t="s">
-        <v>706</v>
+        <v>795</v>
       </c>
       <c r="K99" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="L99" t="s">
-        <v>796</v>
+        <v>146</v>
       </c>
       <c r="M99" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="N99" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
       <c r="D100" t="s">
-        <v>800</v>
-[...3 lines deleted...]
-      <c r="G100"/>
+        <v>789</v>
+      </c>
+      <c r="E100" t="s">
+        <v>809</v>
+      </c>
+      <c r="F100" t="s">
+        <v>810</v>
+      </c>
+      <c r="G100" t="s">
+        <v>811</v>
+      </c>
       <c r="H100" t="s">
-        <v>801</v>
+        <v>812</v>
       </c>
       <c r="I100" t="s">
-        <v>802</v>
+        <v>813</v>
       </c>
       <c r="J100" t="s">
-        <v>20</v>
+        <v>795</v>
       </c>
       <c r="K100" t="s">
-        <v>803</v>
+        <v>814</v>
       </c>
       <c r="L100" t="s">
-        <v>804</v>
+        <v>146</v>
       </c>
       <c r="M100" t="s">
-        <v>805</v>
+        <v>815</v>
       </c>
       <c r="N100" t="s">
-        <v>806</v>
+        <v>816</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>807</v>
+        <v>817</v>
       </c>
       <c r="D101" t="s">
-        <v>808</v>
-[...3 lines deleted...]
-      <c r="G101"/>
+        <v>789</v>
+      </c>
+      <c r="E101" t="s">
+        <v>818</v>
+      </c>
+      <c r="F101" t="s">
+        <v>819</v>
+      </c>
+      <c r="G101" t="s">
+        <v>820</v>
+      </c>
       <c r="H101" t="s">
-        <v>809</v>
+        <v>821</v>
       </c>
       <c r="I101" t="s">
-        <v>810</v>
+        <v>822</v>
       </c>
       <c r="J101" t="s">
-        <v>706</v>
+        <v>795</v>
       </c>
       <c r="K101" t="s">
-        <v>811</v>
+        <v>823</v>
       </c>
       <c r="L101" t="s">
-        <v>812</v>
+        <v>146</v>
       </c>
       <c r="M101" t="s">
-        <v>813</v>
+        <v>824</v>
       </c>
       <c r="N101" t="s">
-        <v>814</v>
+        <v>825</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
-      <c r="C102" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C102"/>
       <c r="D102" t="s">
-        <v>650</v>
+        <v>826</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>816</v>
+        <v>827</v>
       </c>
       <c r="I102" t="s">
-        <v>817</v>
+        <v>828</v>
       </c>
       <c r="J102" t="s">
-        <v>706</v>
+        <v>516</v>
       </c>
       <c r="K102" t="s">
-        <v>818</v>
+        <v>829</v>
       </c>
       <c r="L102" t="s">
-        <v>819</v>
+        <v>830</v>
       </c>
       <c r="M102" t="s">
-        <v>820</v>
-[...3 lines deleted...]
-      </c>
+        <v>831</v>
+      </c>
+      <c r="N102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
-      <c r="C103" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C103"/>
       <c r="D103" t="s">
-        <v>823</v>
+        <v>832</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>824</v>
+        <v>833</v>
       </c>
       <c r="I103" t="s">
-        <v>825</v>
+        <v>834</v>
       </c>
       <c r="J103" t="s">
-        <v>706</v>
+        <v>516</v>
       </c>
       <c r="K103" t="s">
-        <v>826</v>
+        <v>835</v>
       </c>
       <c r="L103" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="M103" t="s">
-        <v>828</v>
-[...3 lines deleted...]
-      </c>
+        <v>837</v>
+      </c>
+      <c r="N103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
         <v>14</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>830</v>
+        <v>18</v>
       </c>
       <c r="D104" t="s">
-        <v>831</v>
+        <v>838</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>832</v>
+        <v>839</v>
       </c>
       <c r="I104" t="s">
-        <v>833</v>
+        <v>840</v>
       </c>
       <c r="J104" t="s">
-        <v>834</v>
+        <v>841</v>
       </c>
       <c r="K104" t="s">
-        <v>835</v>
+        <v>842</v>
       </c>
       <c r="L104" t="s">
-        <v>238</v>
+        <v>843</v>
       </c>
       <c r="M104" t="s">
-        <v>836</v>
-[...3 lines deleted...]
-      </c>
+        <v>844</v>
+      </c>
+      <c r="N104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>14</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>838</v>
+        <v>18</v>
       </c>
       <c r="D105" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>840</v>
+        <v>846</v>
       </c>
       <c r="I105" t="s">
+        <v>847</v>
+      </c>
+      <c r="J105" t="s">
         <v>841</v>
       </c>
-      <c r="J105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K105" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="L105" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
       <c r="M105" t="s">
-        <v>844</v>
-[...3 lines deleted...]
-      </c>
+        <v>850</v>
+      </c>
+      <c r="N105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>846</v>
+        <v>851</v>
       </c>
       <c r="D106" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="E106" t="s">
-        <v>848</v>
+        <v>853</v>
       </c>
       <c r="F106" t="s">
-        <v>849</v>
+        <v>854</v>
       </c>
       <c r="G106" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="H106" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="I106" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="J106" t="s">
-        <v>706</v>
+        <v>858</v>
       </c>
       <c r="K106" t="s">
-        <v>853</v>
+        <v>859</v>
       </c>
       <c r="L106" t="s">
-        <v>392</v>
+        <v>146</v>
       </c>
       <c r="M106" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="N106" t="s">
-        <v>855</v>
+        <v>861</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>856</v>
+        <v>862</v>
       </c>
       <c r="D107" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="E107" t="s">
-        <v>857</v>
+        <v>863</v>
       </c>
       <c r="F107" t="s">
+        <v>864</v>
+      </c>
+      <c r="G107" t="s">
+        <v>865</v>
+      </c>
+      <c r="H107" t="s">
+        <v>866</v>
+      </c>
+      <c r="I107" t="s">
+        <v>867</v>
+      </c>
+      <c r="J107" t="s">
         <v>858</v>
       </c>
-      <c r="G107" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K107" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="L107" t="s">
-        <v>47</v>
+        <v>146</v>
       </c>
       <c r="M107" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="N107" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="D108" t="s">
-        <v>847</v>
+        <v>852</v>
       </c>
       <c r="E108" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="F108" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="G108" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="H108" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="I108" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="J108" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="K108" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="L108" t="s">
-        <v>666</v>
+        <v>146</v>
       </c>
       <c r="M108" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="N108" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="D109" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      <c r="G109"/>
+        <v>852</v>
+      </c>
+      <c r="E109" t="s">
+        <v>881</v>
+      </c>
+      <c r="F109" t="s">
+        <v>882</v>
+      </c>
+      <c r="G109" t="s">
+        <v>883</v>
+      </c>
       <c r="H109" t="s">
-        <v>877</v>
+        <v>884</v>
       </c>
       <c r="I109" t="s">
-        <v>878</v>
+        <v>885</v>
       </c>
       <c r="J109" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="K109" t="s">
-        <v>879</v>
+        <v>886</v>
       </c>
       <c r="L109" t="s">
-        <v>880</v>
+        <v>146</v>
       </c>
       <c r="M109" t="s">
-        <v>881</v>
+        <v>887</v>
       </c>
       <c r="N109" t="s">
-        <v>882</v>
+        <v>888</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>883</v>
+        <v>889</v>
       </c>
       <c r="D110" t="s">
-        <v>78</v>
-[...3 lines deleted...]
-      <c r="G110"/>
+        <v>852</v>
+      </c>
+      <c r="E110" t="s">
+        <v>890</v>
+      </c>
+      <c r="F110" t="s">
+        <v>891</v>
+      </c>
+      <c r="G110" t="s">
+        <v>892</v>
+      </c>
       <c r="H110" t="s">
-        <v>884</v>
+        <v>893</v>
       </c>
       <c r="I110" t="s">
-        <v>885</v>
+        <v>894</v>
       </c>
       <c r="J110" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="K110" t="s">
-        <v>886</v>
+        <v>895</v>
       </c>
       <c r="L110" t="s">
-        <v>887</v>
+        <v>146</v>
       </c>
       <c r="M110" t="s">
-        <v>888</v>
+        <v>896</v>
       </c>
       <c r="N110" t="s">
-        <v>889</v>
+        <v>897</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>890</v>
+        <v>898</v>
       </c>
       <c r="D111" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G111"/>
+        <v>852</v>
+      </c>
+      <c r="E111" t="s">
+        <v>899</v>
+      </c>
+      <c r="F111" t="s">
+        <v>900</v>
+      </c>
+      <c r="G111" t="s">
+        <v>901</v>
+      </c>
       <c r="H111" t="s">
-        <v>891</v>
+        <v>902</v>
       </c>
       <c r="I111" t="s">
-        <v>892</v>
+        <v>903</v>
       </c>
       <c r="J111" t="s">
-        <v>706</v>
+        <v>858</v>
       </c>
       <c r="K111" t="s">
-        <v>893</v>
+        <v>904</v>
       </c>
       <c r="L111" t="s">
-        <v>894</v>
+        <v>146</v>
       </c>
       <c r="M111" t="s">
-        <v>895</v>
+        <v>905</v>
       </c>
       <c r="N111" t="s">
-        <v>896</v>
+        <v>906</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>897</v>
+        <v>907</v>
       </c>
       <c r="D112" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G112"/>
+        <v>852</v>
+      </c>
+      <c r="E112" t="s">
+        <v>908</v>
+      </c>
+      <c r="F112" t="s">
+        <v>909</v>
+      </c>
+      <c r="G112" t="s">
+        <v>910</v>
+      </c>
       <c r="H112" t="s">
-        <v>898</v>
+        <v>911</v>
       </c>
       <c r="I112" t="s">
-        <v>899</v>
+        <v>912</v>
       </c>
       <c r="J112" t="s">
-        <v>706</v>
+        <v>858</v>
       </c>
       <c r="K112" t="s">
-        <v>900</v>
+        <v>913</v>
       </c>
       <c r="L112" t="s">
-        <v>901</v>
+        <v>146</v>
       </c>
       <c r="M112" t="s">
-        <v>902</v>
+        <v>914</v>
       </c>
       <c r="N112" t="s">
-        <v>903</v>
+        <v>915</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>904</v>
+        <v>916</v>
       </c>
       <c r="D113" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G113"/>
+        <v>852</v>
+      </c>
+      <c r="E113" t="s">
+        <v>917</v>
+      </c>
+      <c r="F113" t="s">
+        <v>918</v>
+      </c>
+      <c r="G113" t="s">
+        <v>919</v>
+      </c>
       <c r="H113" t="s">
-        <v>905</v>
+        <v>920</v>
       </c>
       <c r="I113" t="s">
-        <v>906</v>
+        <v>921</v>
       </c>
       <c r="J113" t="s">
-        <v>706</v>
+        <v>858</v>
       </c>
       <c r="K113" t="s">
-        <v>907</v>
+        <v>922</v>
       </c>
       <c r="L113" t="s">
-        <v>908</v>
+        <v>146</v>
       </c>
       <c r="M113" t="s">
-        <v>909</v>
+        <v>923</v>
       </c>
       <c r="N113" t="s">
-        <v>910</v>
+        <v>924</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>60</v>
+        <v>925</v>
       </c>
       <c r="D114" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      <c r="G114"/>
+        <v>852</v>
+      </c>
+      <c r="E114" t="s">
+        <v>926</v>
+      </c>
+      <c r="F114" t="s">
+        <v>927</v>
+      </c>
+      <c r="G114" t="s">
+        <v>928</v>
+      </c>
       <c r="H114" t="s">
-        <v>912</v>
+        <v>929</v>
       </c>
       <c r="I114" t="s">
-        <v>913</v>
+        <v>930</v>
       </c>
       <c r="J114" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="K114" t="s">
-        <v>914</v>
+        <v>931</v>
       </c>
       <c r="L114" t="s">
-        <v>915</v>
+        <v>146</v>
       </c>
       <c r="M114" t="s">
-        <v>916</v>
-[...1 lines deleted...]
-      <c r="N114"/>
+        <v>932</v>
+      </c>
+      <c r="N114" t="s">
+        <v>933</v>
+      </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>14</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>917</v>
+        <v>934</v>
       </c>
       <c r="D115" t="s">
-        <v>444</v>
+        <v>934</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>918</v>
+        <v>935</v>
       </c>
       <c r="I115" t="s">
-        <v>919</v>
+        <v>936</v>
       </c>
       <c r="J115" t="s">
-        <v>706</v>
+        <v>186</v>
       </c>
       <c r="K115" t="s">
-        <v>920</v>
+        <v>937</v>
       </c>
       <c r="L115" t="s">
-        <v>921</v>
+        <v>938</v>
       </c>
       <c r="M115" t="s">
-        <v>922</v>
+        <v>939</v>
       </c>
       <c r="N115" t="s">
-        <v>923</v>
+        <v>940</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>14</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>924</v>
+        <v>934</v>
       </c>
       <c r="D116" t="s">
-        <v>444</v>
+        <v>941</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>925</v>
+        <v>942</v>
       </c>
       <c r="I116" t="s">
-        <v>926</v>
+        <v>943</v>
       </c>
       <c r="J116" t="s">
-        <v>706</v>
+        <v>444</v>
       </c>
       <c r="K116" t="s">
-        <v>927</v>
+        <v>944</v>
       </c>
       <c r="L116" t="s">
-        <v>928</v>
+        <v>22</v>
       </c>
       <c r="M116" t="s">
-        <v>929</v>
+        <v>945</v>
       </c>
       <c r="N116" t="s">
-        <v>930</v>
+        <v>940</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
         <v>14</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>931</v>
+        <v>946</v>
       </c>
       <c r="D117" t="s">
-        <v>444</v>
+        <v>946</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>932</v>
+        <v>947</v>
       </c>
       <c r="I117" t="s">
-        <v>933</v>
+        <v>948</v>
       </c>
       <c r="J117" t="s">
-        <v>706</v>
+        <v>186</v>
       </c>
       <c r="K117" t="s">
-        <v>934</v>
+        <v>949</v>
       </c>
       <c r="L117" t="s">
-        <v>935</v>
+        <v>950</v>
       </c>
       <c r="M117" t="s">
-        <v>936</v>
+        <v>951</v>
       </c>
       <c r="N117" t="s">
-        <v>937</v>
+        <v>952</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
         <v>14</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>938</v>
+        <v>953</v>
       </c>
       <c r="D118" t="s">
-        <v>444</v>
+        <v>954</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>939</v>
+        <v>955</v>
       </c>
       <c r="I118" t="s">
-        <v>940</v>
+        <v>956</v>
       </c>
       <c r="J118" t="s">
-        <v>706</v>
+        <v>444</v>
       </c>
       <c r="K118" t="s">
-        <v>941</v>
+        <v>957</v>
       </c>
       <c r="L118" t="s">
-        <v>942</v>
+        <v>22</v>
       </c>
       <c r="M118" t="s">
-        <v>943</v>
+        <v>958</v>
       </c>
       <c r="N118" t="s">
-        <v>944</v>
+        <v>959</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>945</v>
+        <v>960</v>
       </c>
       <c r="D119" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G119"/>
+        <v>961</v>
+      </c>
+      <c r="E119" t="s">
+        <v>962</v>
+      </c>
+      <c r="F119" t="s">
+        <v>963</v>
+      </c>
+      <c r="G119" t="s">
+        <v>964</v>
+      </c>
       <c r="H119" t="s">
-        <v>292</v>
+        <v>965</v>
       </c>
       <c r="I119" t="s">
-        <v>946</v>
+        <v>966</v>
       </c>
       <c r="J119" t="s">
-        <v>706</v>
+        <v>967</v>
       </c>
       <c r="K119" t="s">
-        <v>947</v>
+        <v>968</v>
       </c>
       <c r="L119" t="s">
-        <v>948</v>
+        <v>146</v>
       </c>
       <c r="M119" t="s">
-        <v>949</v>
+        <v>969</v>
       </c>
       <c r="N119" t="s">
-        <v>950</v>
+        <v>970</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
         <v>14</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>951</v>
+        <v>971</v>
       </c>
       <c r="D120" t="s">
-        <v>444</v>
+        <v>972</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>952</v>
+        <v>973</v>
       </c>
       <c r="I120" t="s">
-        <v>953</v>
+        <v>974</v>
       </c>
       <c r="J120" t="s">
-        <v>706</v>
+        <v>728</v>
       </c>
       <c r="K120" t="s">
-        <v>954</v>
+        <v>975</v>
       </c>
       <c r="L120" t="s">
-        <v>955</v>
+        <v>976</v>
       </c>
       <c r="M120" t="s">
-        <v>956</v>
+        <v>977</v>
       </c>
       <c r="N120" t="s">
-        <v>957</v>
+        <v>978</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>958</v>
+        <v>979</v>
       </c>
       <c r="D121" t="s">
-        <v>959</v>
-[...3 lines deleted...]
-      <c r="G121"/>
+        <v>980</v>
+      </c>
+      <c r="E121" t="s">
+        <v>981</v>
+      </c>
+      <c r="F121" t="s">
+        <v>982</v>
+      </c>
+      <c r="G121" t="s">
+        <v>983</v>
+      </c>
       <c r="H121" t="s">
-        <v>960</v>
+        <v>984</v>
       </c>
       <c r="I121" t="s">
-        <v>961</v>
+        <v>985</v>
       </c>
       <c r="J121" t="s">
-        <v>862</v>
+        <v>986</v>
       </c>
       <c r="K121" t="s">
-        <v>962</v>
+        <v>987</v>
       </c>
       <c r="L121" t="s">
-        <v>963</v>
+        <v>527</v>
       </c>
       <c r="M121" t="s">
-        <v>964</v>
+        <v>988</v>
       </c>
       <c r="N121" t="s">
-        <v>965</v>
+        <v>989</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>966</v>
+        <v>990</v>
       </c>
       <c r="D122" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G122"/>
+        <v>991</v>
+      </c>
+      <c r="E122" t="s">
+        <v>992</v>
+      </c>
+      <c r="F122" t="s">
+        <v>993</v>
+      </c>
+      <c r="G122" t="s">
+        <v>994</v>
+      </c>
       <c r="H122" t="s">
-        <v>967</v>
+        <v>995</v>
       </c>
       <c r="I122" t="s">
-        <v>968</v>
+        <v>996</v>
       </c>
       <c r="J122" t="s">
-        <v>706</v>
+        <v>986</v>
       </c>
       <c r="K122" t="s">
-        <v>969</v>
+        <v>997</v>
       </c>
       <c r="L122" t="s">
-        <v>970</v>
+        <v>146</v>
       </c>
       <c r="M122" t="s">
-        <v>971</v>
+        <v>998</v>
       </c>
       <c r="N122" t="s">
-        <v>972</v>
+        <v>999</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>14</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>973</v>
+        <v>1000</v>
       </c>
       <c r="D123" t="s">
-        <v>444</v>
+        <v>1001</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>974</v>
+        <v>1002</v>
       </c>
       <c r="I123" t="s">
-        <v>975</v>
+        <v>1003</v>
       </c>
       <c r="J123" t="s">
-        <v>706</v>
+        <v>444</v>
       </c>
       <c r="K123" t="s">
-        <v>976</v>
+        <v>1004</v>
       </c>
       <c r="L123" t="s">
-        <v>977</v>
+        <v>1005</v>
       </c>
       <c r="M123" t="s">
-        <v>978</v>
+        <v>1006</v>
       </c>
       <c r="N123" t="s">
-        <v>979</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>980</v>
+        <v>500</v>
       </c>
       <c r="D124" t="s">
-        <v>981</v>
+        <v>1008</v>
       </c>
       <c r="E124" t="s">
-        <v>982</v>
+        <v>502</v>
       </c>
       <c r="F124" t="s">
-        <v>983</v>
+        <v>503</v>
       </c>
       <c r="G124" t="s">
-        <v>984</v>
+        <v>504</v>
       </c>
       <c r="H124" t="s">
-        <v>985</v>
+        <v>505</v>
       </c>
       <c r="I124" t="s">
-        <v>986</v>
+        <v>1009</v>
       </c>
       <c r="J124" t="s">
-        <v>862</v>
+        <v>728</v>
       </c>
       <c r="K124" t="s">
-        <v>987</v>
+        <v>1010</v>
       </c>
       <c r="L124" t="s">
-        <v>666</v>
+        <v>146</v>
       </c>
       <c r="M124" t="s">
-        <v>988</v>
+        <v>1011</v>
       </c>
       <c r="N124" t="s">
-        <v>989</v>
+        <v>509</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>990</v>
+        <v>1012</v>
       </c>
       <c r="D125" t="s">
-        <v>981</v>
-[...9 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="E125"/>
+      <c r="F125"/>
+      <c r="G125"/>
       <c r="H125" t="s">
-        <v>994</v>
+        <v>18</v>
       </c>
       <c r="I125" t="s">
-        <v>995</v>
+        <v>1013</v>
       </c>
       <c r="J125" t="s">
-        <v>862</v>
+        <v>650</v>
       </c>
       <c r="K125" t="s">
-        <v>996</v>
+        <v>1014</v>
       </c>
       <c r="L125" t="s">
-        <v>666</v>
+        <v>22</v>
       </c>
       <c r="M125" t="s">
-        <v>997</v>
+        <v>1015</v>
       </c>
       <c r="N125" t="s">
-        <v>998</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
         <v>14</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>999</v>
+        <v>1017</v>
       </c>
       <c r="D126" t="s">
-        <v>444</v>
+        <v>1018</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>1000</v>
+        <v>18</v>
       </c>
       <c r="I126" t="s">
-        <v>1001</v>
+        <v>1019</v>
       </c>
       <c r="J126" t="s">
-        <v>706</v>
+        <v>1020</v>
       </c>
       <c r="K126" t="s">
-        <v>1002</v>
+        <v>1021</v>
       </c>
       <c r="L126" t="s">
-        <v>1003</v>
+        <v>1022</v>
       </c>
       <c r="M126" t="s">
-        <v>1004</v>
+        <v>1023</v>
       </c>
       <c r="N126" t="s">
-        <v>1005</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1006</v>
+        <v>1025</v>
       </c>
       <c r="D127" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      </c>
+        <v>1026</v>
+      </c>
+      <c r="E127"/>
+      <c r="F127"/>
+      <c r="G127"/>
       <c r="H127" t="s">
-        <v>1010</v>
+        <v>18</v>
       </c>
       <c r="I127" t="s">
-        <v>1011</v>
+        <v>1027</v>
       </c>
       <c r="J127" t="s">
-        <v>862</v>
+        <v>1028</v>
       </c>
       <c r="K127" t="s">
-        <v>1012</v>
+        <v>1029</v>
       </c>
       <c r="L127" t="s">
-        <v>666</v>
+        <v>1030</v>
       </c>
       <c r="M127" t="s">
-        <v>1013</v>
+        <v>1031</v>
       </c>
       <c r="N127" t="s">
-        <v>1014</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>1006</v>
+        <v>18</v>
       </c>
       <c r="D128" t="s">
-        <v>17</v>
-[...9 lines deleted...]
-      </c>
+        <v>1033</v>
+      </c>
+      <c r="E128"/>
+      <c r="F128"/>
+      <c r="G128"/>
       <c r="H128" t="s">
-        <v>1010</v>
+        <v>1034</v>
       </c>
       <c r="I128" t="s">
-        <v>1015</v>
+        <v>1035</v>
       </c>
       <c r="J128" t="s">
-        <v>1016</v>
+        <v>1036</v>
       </c>
       <c r="K128" t="s">
-        <v>1017</v>
+        <v>1037</v>
       </c>
       <c r="L128" t="s">
-        <v>666</v>
+        <v>1038</v>
       </c>
       <c r="M128" t="s">
-        <v>1018</v>
-[...3 lines deleted...]
-      </c>
+        <v>1039</v>
+      </c>
+      <c r="N128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>1019</v>
+        <v>18</v>
       </c>
       <c r="D129" t="s">
-        <v>981</v>
-[...9 lines deleted...]
-      </c>
+        <v>1040</v>
+      </c>
+      <c r="E129"/>
+      <c r="F129"/>
+      <c r="G129"/>
       <c r="H129" t="s">
-        <v>1023</v>
+        <v>1041</v>
       </c>
       <c r="I129" t="s">
-        <v>1024</v>
+        <v>1042</v>
       </c>
       <c r="J129" t="s">
-        <v>862</v>
+        <v>1043</v>
       </c>
       <c r="K129" t="s">
-        <v>1025</v>
+        <v>1044</v>
       </c>
       <c r="L129" t="s">
-        <v>666</v>
+        <v>1045</v>
       </c>
       <c r="M129" t="s">
-        <v>1026</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="N129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>1028</v>
+        <v>18</v>
       </c>
       <c r="D130" t="s">
-        <v>981</v>
-[...9 lines deleted...]
-      </c>
+        <v>1047</v>
+      </c>
+      <c r="E130"/>
+      <c r="F130"/>
+      <c r="G130"/>
       <c r="H130" t="s">
-        <v>1032</v>
+        <v>1048</v>
       </c>
       <c r="I130" t="s">
-        <v>1033</v>
+        <v>1049</v>
       </c>
       <c r="J130" t="s">
-        <v>862</v>
+        <v>1050</v>
       </c>
       <c r="K130" t="s">
-        <v>1034</v>
+        <v>1051</v>
       </c>
       <c r="L130" t="s">
-        <v>666</v>
+        <v>1052</v>
       </c>
       <c r="M130" t="s">
-        <v>1035</v>
-[...3 lines deleted...]
-      </c>
+        <v>1053</v>
+      </c>
+      <c r="N130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
         <v>14</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1037</v>
+        <v>1054</v>
       </c>
       <c r="D131" t="s">
-        <v>444</v>
+        <v>1055</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>1038</v>
+        <v>18</v>
       </c>
       <c r="I131" t="s">
-        <v>1039</v>
+        <v>1056</v>
       </c>
       <c r="J131" t="s">
-        <v>706</v>
+        <v>1057</v>
       </c>
       <c r="K131" t="s">
-        <v>1040</v>
+        <v>1058</v>
       </c>
       <c r="L131" t="s">
-        <v>1041</v>
+        <v>1059</v>
       </c>
       <c r="M131" t="s">
-        <v>1042</v>
+        <v>1060</v>
       </c>
       <c r="N131" t="s">
-        <v>1043</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
         <v>14</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1044</v>
+        <v>1062</v>
       </c>
       <c r="D132" t="s">
-        <v>444</v>
+        <v>1063</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>1045</v>
+        <v>18</v>
       </c>
       <c r="I132" t="s">
-        <v>1046</v>
+        <v>1064</v>
       </c>
       <c r="J132" t="s">
-        <v>706</v>
+        <v>1065</v>
       </c>
       <c r="K132" t="s">
-        <v>1047</v>
+        <v>1066</v>
       </c>
       <c r="L132" t="s">
-        <v>1048</v>
+        <v>1067</v>
       </c>
       <c r="M132" t="s">
-        <v>1049</v>
+        <v>1068</v>
       </c>
       <c r="N132" t="s">
-        <v>1050</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
         <v>14</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1051</v>
+        <v>1070</v>
       </c>
       <c r="D133" t="s">
-        <v>444</v>
+        <v>1071</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>1052</v>
+        <v>18</v>
       </c>
       <c r="I133" t="s">
-        <v>1053</v>
+        <v>1072</v>
       </c>
       <c r="J133" t="s">
-        <v>706</v>
+        <v>1073</v>
       </c>
       <c r="K133" t="s">
-        <v>1054</v>
+        <v>1074</v>
       </c>
       <c r="L133" t="s">
-        <v>1055</v>
+        <v>1075</v>
       </c>
       <c r="M133" t="s">
-        <v>1056</v>
+        <v>1076</v>
       </c>
       <c r="N133" t="s">
-        <v>1057</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
         <v>14</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>1058</v>
+        <v>18</v>
       </c>
       <c r="D134" t="s">
-        <v>444</v>
+        <v>1078</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>1059</v>
+        <v>1079</v>
       </c>
       <c r="I134" t="s">
-        <v>1060</v>
+        <v>1080</v>
       </c>
       <c r="J134" t="s">
-        <v>706</v>
+        <v>1081</v>
       </c>
       <c r="K134" t="s">
-        <v>1061</v>
+        <v>1082</v>
       </c>
       <c r="L134" t="s">
-        <v>1062</v>
+        <v>1083</v>
       </c>
       <c r="M134" t="s">
-        <v>1063</v>
-[...3 lines deleted...]
-      </c>
+        <v>1084</v>
+      </c>
+      <c r="N134"/>
     </row>
     <row r="135">
       <c r="A135" t="s">
         <v>14</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>1065</v>
+        <v>18</v>
       </c>
       <c r="D135" t="s">
-        <v>444</v>
+        <v>1085</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>1066</v>
+        <v>1086</v>
       </c>
       <c r="I135" t="s">
-        <v>1067</v>
+        <v>1087</v>
       </c>
       <c r="J135" t="s">
-        <v>706</v>
+        <v>1088</v>
       </c>
       <c r="K135" t="s">
-        <v>1068</v>
+        <v>1089</v>
       </c>
       <c r="L135" t="s">
-        <v>1069</v>
+        <v>1090</v>
       </c>
       <c r="M135" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1091</v>
+      </c>
+      <c r="N135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
         <v>14</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>1065</v>
+        <v>18</v>
       </c>
       <c r="D136" t="s">
-        <v>444</v>
+        <v>1092</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>1066</v>
+        <v>1093</v>
       </c>
       <c r="I136" t="s">
-        <v>1072</v>
+        <v>1094</v>
       </c>
       <c r="J136" t="s">
-        <v>706</v>
+        <v>1095</v>
       </c>
       <c r="K136" t="s">
-        <v>1073</v>
+        <v>1096</v>
       </c>
       <c r="L136" t="s">
-        <v>1069</v>
+        <v>1097</v>
       </c>
       <c r="M136" t="s">
-        <v>1074</v>
-[...3 lines deleted...]
-      </c>
+        <v>1098</v>
+      </c>
+      <c r="N136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
       <c r="C137" t="s">
-        <v>1075</v>
+        <v>1099</v>
       </c>
       <c r="D137" t="s">
-        <v>444</v>
+        <v>1100</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>1076</v>
+        <v>18</v>
       </c>
       <c r="I137" t="s">
-        <v>1077</v>
+        <v>1101</v>
       </c>
       <c r="J137" t="s">
-        <v>706</v>
+        <v>1102</v>
       </c>
       <c r="K137" t="s">
-        <v>1078</v>
+        <v>1103</v>
       </c>
       <c r="L137" t="s">
-        <v>1079</v>
+        <v>1104</v>
       </c>
       <c r="M137" t="s">
-        <v>1080</v>
+        <v>1105</v>
       </c>
       <c r="N137" t="s">
-        <v>1081</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>14</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>1082</v>
+        <v>18</v>
       </c>
       <c r="D138" t="s">
-        <v>444</v>
+        <v>1107</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>1083</v>
+        <v>1108</v>
       </c>
       <c r="I138" t="s">
-        <v>1084</v>
+        <v>1109</v>
       </c>
       <c r="J138" t="s">
-        <v>706</v>
+        <v>144</v>
       </c>
       <c r="K138" t="s">
-        <v>1085</v>
+        <v>1110</v>
       </c>
       <c r="L138" t="s">
-        <v>1086</v>
+        <v>1111</v>
       </c>
       <c r="M138" t="s">
-        <v>1087</v>
-[...3 lines deleted...]
-      </c>
+        <v>1112</v>
+      </c>
+      <c r="N138"/>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>1089</v>
+        <v>18</v>
       </c>
       <c r="D139" t="s">
-        <v>1090</v>
+        <v>1113</v>
       </c>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>1091</v>
+        <v>1114</v>
       </c>
       <c r="I139" t="s">
-        <v>1092</v>
+        <v>1115</v>
       </c>
       <c r="J139" t="s">
-        <v>706</v>
+        <v>144</v>
       </c>
       <c r="K139" t="s">
-        <v>1093</v>
+        <v>1116</v>
       </c>
       <c r="L139" t="s">
-        <v>1094</v>
+        <v>1117</v>
       </c>
       <c r="M139" t="s">
-        <v>1095</v>
-[...3 lines deleted...]
-      </c>
+        <v>1118</v>
+      </c>
+      <c r="N139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1097</v>
+        <v>1119</v>
       </c>
       <c r="D140" t="s">
-        <v>444</v>
+        <v>1120</v>
       </c>
       <c r="E140"/>
       <c r="F140"/>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>1098</v>
+        <v>18</v>
       </c>
       <c r="I140" t="s">
-        <v>1099</v>
+        <v>1121</v>
       </c>
       <c r="J140" t="s">
-        <v>706</v>
+        <v>1122</v>
       </c>
       <c r="K140" t="s">
-        <v>1100</v>
+        <v>1123</v>
       </c>
       <c r="L140" t="s">
-        <v>1101</v>
+        <v>1124</v>
       </c>
       <c r="M140" t="s">
-        <v>1102</v>
+        <v>1125</v>
       </c>
       <c r="N140" t="s">
-        <v>1103</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
         <v>14</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>1104</v>
+        <v>18</v>
       </c>
       <c r="D141" t="s">
-        <v>444</v>
+        <v>1127</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>1105</v>
+        <v>1128</v>
       </c>
       <c r="I141" t="s">
-        <v>1106</v>
+        <v>1129</v>
       </c>
       <c r="J141" t="s">
-        <v>706</v>
+        <v>721</v>
       </c>
       <c r="K141" t="s">
-        <v>1107</v>
+        <v>1130</v>
       </c>
       <c r="L141" t="s">
-        <v>1108</v>
+        <v>1131</v>
       </c>
       <c r="M141" t="s">
-        <v>1109</v>
-[...3 lines deleted...]
-      </c>
+        <v>1132</v>
+      </c>
+      <c r="N141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
         <v>14</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>1111</v>
+        <v>18</v>
       </c>
       <c r="D142" t="s">
-        <v>444</v>
+        <v>1133</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>1112</v>
+        <v>1134</v>
       </c>
       <c r="I142" t="s">
-        <v>1113</v>
+        <v>1135</v>
       </c>
       <c r="J142" t="s">
-        <v>706</v>
+        <v>1136</v>
       </c>
       <c r="K142" t="s">
-        <v>1114</v>
+        <v>1137</v>
       </c>
       <c r="L142" t="s">
-        <v>1115</v>
+        <v>1138</v>
       </c>
       <c r="M142" t="s">
-        <v>1116</v>
-[...3 lines deleted...]
-      </c>
+        <v>1139</v>
+      </c>
+      <c r="N142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1118</v>
+        <v>1140</v>
       </c>
       <c r="D143" t="s">
-        <v>444</v>
+        <v>1141</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>1119</v>
+        <v>18</v>
       </c>
       <c r="I143" t="s">
-        <v>1120</v>
+        <v>1142</v>
       </c>
       <c r="J143" t="s">
-        <v>706</v>
+        <v>728</v>
       </c>
       <c r="K143" t="s">
-        <v>1121</v>
+        <v>1143</v>
       </c>
       <c r="L143" t="s">
-        <v>1122</v>
+        <v>1144</v>
       </c>
       <c r="M143" t="s">
-        <v>1123</v>
+        <v>1145</v>
       </c>
       <c r="N143" t="s">
-        <v>1124</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1125</v>
+        <v>1147</v>
       </c>
       <c r="D144" t="s">
-        <v>1126</v>
+        <v>1148</v>
       </c>
       <c r="E144"/>
       <c r="F144"/>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>1127</v>
+        <v>1149</v>
       </c>
       <c r="I144" t="s">
-        <v>1128</v>
+        <v>1150</v>
       </c>
       <c r="J144" t="s">
-        <v>1129</v>
+        <v>986</v>
       </c>
       <c r="K144" t="s">
-        <v>1130</v>
+        <v>1151</v>
       </c>
       <c r="L144" t="s">
-        <v>125</v>
+        <v>1152</v>
       </c>
       <c r="M144" t="s">
-        <v>1131</v>
+        <v>1153</v>
       </c>
       <c r="N144" t="s">
-        <v>1132</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
-        <v>38</v>
+        <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
-      <c r="C145"/>
+      <c r="C145" t="s">
+        <v>1155</v>
+      </c>
       <c r="D145" t="s">
-        <v>1133</v>
+        <v>1156</v>
       </c>
       <c r="E145"/>
       <c r="F145"/>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>1134</v>
+        <v>1149</v>
       </c>
       <c r="I145" t="s">
-        <v>1135</v>
+        <v>1157</v>
       </c>
       <c r="J145" t="s">
-        <v>1136</v>
+        <v>29</v>
       </c>
       <c r="K145" t="s">
-        <v>1137</v>
+        <v>1158</v>
       </c>
       <c r="L145" t="s">
-        <v>1138</v>
+        <v>1159</v>
       </c>
       <c r="M145" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="N145"/>
+        <v>1160</v>
+      </c>
+      <c r="N145" t="s">
+        <v>1161</v>
+      </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
-      <c r="C146"/>
+      <c r="C146" t="s">
+        <v>1162</v>
+      </c>
       <c r="D146" t="s">
-        <v>1140</v>
-[...3 lines deleted...]
-      <c r="G146"/>
+        <v>1163</v>
+      </c>
+      <c r="E146" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F146" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G146" t="s">
+        <v>1166</v>
+      </c>
       <c r="H146" t="s">
-        <v>1141</v>
+        <v>1167</v>
       </c>
       <c r="I146" t="s">
-        <v>1142</v>
-[...3 lines deleted...]
-      </c>
+        <v>1168</v>
+      </c>
+      <c r="J146"/>
       <c r="K146" t="s">
-        <v>1143</v>
+        <v>1169</v>
       </c>
       <c r="L146" t="s">
-        <v>1144</v>
+        <v>446</v>
       </c>
       <c r="M146" t="s">
-        <v>1145</v>
-[...1 lines deleted...]
-      <c r="N146"/>
+        <v>1170</v>
+      </c>
+      <c r="N146" t="s">
+        <v>1171</v>
+      </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
-      <c r="C147"/>
+      <c r="C147" t="s">
+        <v>1172</v>
+      </c>
       <c r="D147" t="s">
-        <v>1146</v>
-[...3 lines deleted...]
-      <c r="G147"/>
+        <v>1173</v>
+      </c>
+      <c r="E147" t="s">
+        <v>1174</v>
+      </c>
+      <c r="F147" t="s">
+        <v>1175</v>
+      </c>
+      <c r="G147" t="s">
+        <v>1176</v>
+      </c>
       <c r="H147" t="s">
-        <v>1147</v>
+        <v>1177</v>
       </c>
       <c r="I147" t="s">
-        <v>1148</v>
-[...3 lines deleted...]
-      </c>
+        <v>1178</v>
+      </c>
+      <c r="J147"/>
       <c r="K147" t="s">
-        <v>1149</v>
+        <v>1179</v>
       </c>
       <c r="L147" t="s">
-        <v>1150</v>
+        <v>446</v>
       </c>
       <c r="M147" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="N147"/>
+        <v>1180</v>
+      </c>
+      <c r="N147" t="s">
+        <v>1181</v>
+      </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
-      <c r="C148"/>
+      <c r="C148" t="s">
+        <v>1182</v>
+      </c>
       <c r="D148" t="s">
-        <v>1152</v>
-[...3 lines deleted...]
-      <c r="G148"/>
+        <v>1183</v>
+      </c>
+      <c r="E148" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F148" t="s">
+        <v>1185</v>
+      </c>
+      <c r="G148" t="s">
+        <v>1186</v>
+      </c>
       <c r="H148" t="s">
-        <v>1153</v>
+        <v>1187</v>
       </c>
       <c r="I148" t="s">
-        <v>1154</v>
-[...3 lines deleted...]
-      </c>
+        <v>1188</v>
+      </c>
+      <c r="J148"/>
       <c r="K148" t="s">
-        <v>1155</v>
+        <v>1189</v>
       </c>
       <c r="L148" t="s">
-        <v>1156</v>
+        <v>446</v>
       </c>
       <c r="M148" t="s">
-        <v>1157</v>
-[...1 lines deleted...]
-      <c r="N148"/>
+        <v>1190</v>
+      </c>
+      <c r="N148" t="s">
+        <v>1191</v>
+      </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1158</v>
+        <v>1192</v>
       </c>
       <c r="D149" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G149"/>
+        <v>1193</v>
+      </c>
+      <c r="E149" t="s">
+        <v>1194</v>
+      </c>
+      <c r="F149" t="s">
+        <v>1195</v>
+      </c>
+      <c r="G149" t="s">
+        <v>1196</v>
+      </c>
       <c r="H149" t="s">
-        <v>1159</v>
+        <v>1197</v>
       </c>
       <c r="I149" t="s">
-        <v>1160</v>
-[...3 lines deleted...]
-      </c>
+        <v>1198</v>
+      </c>
+      <c r="J149"/>
       <c r="K149" t="s">
-        <v>1161</v>
+        <v>1199</v>
       </c>
       <c r="L149" t="s">
-        <v>1162</v>
+        <v>116</v>
       </c>
       <c r="M149" t="s">
-        <v>1163</v>
+        <v>1200</v>
       </c>
       <c r="N149" t="s">
-        <v>1164</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1165</v>
+        <v>1202</v>
       </c>
       <c r="D150" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G150"/>
+        <v>1193</v>
+      </c>
+      <c r="E150" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F150" t="s">
+        <v>1204</v>
+      </c>
+      <c r="G150" t="s">
+        <v>1205</v>
+      </c>
       <c r="H150" t="s">
-        <v>1166</v>
+        <v>1206</v>
       </c>
       <c r="I150" t="s">
-        <v>1167</v>
-[...3 lines deleted...]
-      </c>
+        <v>1207</v>
+      </c>
+      <c r="J150"/>
       <c r="K150" t="s">
-        <v>1168</v>
+        <v>1208</v>
       </c>
       <c r="L150" t="s">
-        <v>1169</v>
+        <v>446</v>
       </c>
       <c r="M150" t="s">
-        <v>1170</v>
+        <v>1209</v>
       </c>
       <c r="N150" t="s">
-        <v>1171</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1172</v>
+        <v>1211</v>
       </c>
       <c r="D151" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G151"/>
+        <v>1193</v>
+      </c>
+      <c r="E151" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F151" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G151" t="s">
+        <v>1214</v>
+      </c>
       <c r="H151" t="s">
-        <v>1173</v>
+        <v>1215</v>
       </c>
       <c r="I151" t="s">
-        <v>1174</v>
-[...3 lines deleted...]
-      </c>
+        <v>1216</v>
+      </c>
+      <c r="J151"/>
       <c r="K151" t="s">
-        <v>1175</v>
+        <v>1217</v>
       </c>
       <c r="L151" t="s">
-        <v>1176</v>
+        <v>116</v>
       </c>
       <c r="M151" t="s">
-        <v>1177</v>
+        <v>1218</v>
       </c>
       <c r="N151" t="s">
-        <v>1178</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1179</v>
+        <v>1220</v>
       </c>
       <c r="D152" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G152"/>
+        <v>1193</v>
+      </c>
+      <c r="E152" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F152" t="s">
+        <v>1222</v>
+      </c>
+      <c r="G152" t="s">
+        <v>1223</v>
+      </c>
       <c r="H152" t="s">
-        <v>1180</v>
+        <v>1224</v>
       </c>
       <c r="I152" t="s">
-        <v>1181</v>
-[...3 lines deleted...]
-      </c>
+        <v>1225</v>
+      </c>
+      <c r="J152"/>
       <c r="K152" t="s">
-        <v>1182</v>
+        <v>1226</v>
       </c>
       <c r="L152" t="s">
-        <v>1183</v>
+        <v>446</v>
       </c>
       <c r="M152" t="s">
-        <v>1184</v>
+        <v>1227</v>
       </c>
       <c r="N152" t="s">
-        <v>1185</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1186</v>
+        <v>1229</v>
       </c>
       <c r="D153" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G153"/>
+        <v>1230</v>
+      </c>
+      <c r="E153" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F153" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G153" t="s">
+        <v>1233</v>
+      </c>
       <c r="H153" t="s">
-        <v>1187</v>
+        <v>1234</v>
       </c>
       <c r="I153" t="s">
-        <v>1188</v>
-[...3 lines deleted...]
-      </c>
+        <v>1235</v>
+      </c>
+      <c r="J153"/>
       <c r="K153" t="s">
-        <v>1189</v>
+        <v>1236</v>
       </c>
       <c r="L153" t="s">
-        <v>1190</v>
+        <v>116</v>
       </c>
       <c r="M153" t="s">
-        <v>1191</v>
+        <v>1237</v>
       </c>
       <c r="N153" t="s">
-        <v>1192</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1193</v>
+        <v>1239</v>
       </c>
       <c r="D154" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G154"/>
+        <v>1240</v>
+      </c>
+      <c r="E154" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F154" t="s">
+        <v>1242</v>
+      </c>
+      <c r="G154" t="s">
+        <v>1243</v>
+      </c>
       <c r="H154" t="s">
-        <v>1194</v>
+        <v>1244</v>
       </c>
       <c r="I154" t="s">
-        <v>1195</v>
-[...3 lines deleted...]
-      </c>
+        <v>1245</v>
+      </c>
+      <c r="J154"/>
       <c r="K154" t="s">
-        <v>1196</v>
+        <v>1246</v>
       </c>
       <c r="L154" t="s">
-        <v>1197</v>
+        <v>116</v>
       </c>
       <c r="M154" t="s">
-        <v>1198</v>
+        <v>1247</v>
       </c>
       <c r="N154" t="s">
-        <v>1199</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1200</v>
+        <v>1249</v>
       </c>
       <c r="D155" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G155"/>
+        <v>1230</v>
+      </c>
+      <c r="E155" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F155" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G155" t="s">
+        <v>1252</v>
+      </c>
       <c r="H155" t="s">
-        <v>1201</v>
+        <v>1253</v>
       </c>
       <c r="I155" t="s">
-        <v>1202</v>
-[...3 lines deleted...]
-      </c>
+        <v>1254</v>
+      </c>
+      <c r="J155"/>
       <c r="K155" t="s">
-        <v>1203</v>
+        <v>1255</v>
       </c>
       <c r="L155" t="s">
-        <v>1204</v>
+        <v>116</v>
       </c>
       <c r="M155" t="s">
-        <v>1205</v>
+        <v>1256</v>
       </c>
       <c r="N155" t="s">
-        <v>1206</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1207</v>
+        <v>1258</v>
       </c>
       <c r="D156" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G156"/>
+        <v>1230</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F156" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G156" t="s">
+        <v>1261</v>
+      </c>
       <c r="H156" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="I156" t="s">
-        <v>1209</v>
-[...3 lines deleted...]
-      </c>
+        <v>1263</v>
+      </c>
+      <c r="J156"/>
       <c r="K156" t="s">
-        <v>1210</v>
+        <v>1264</v>
       </c>
       <c r="L156" t="s">
-        <v>1211</v>
+        <v>116</v>
       </c>
       <c r="M156" t="s">
-        <v>1212</v>
+        <v>1265</v>
       </c>
       <c r="N156" t="s">
-        <v>1213</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1214</v>
+        <v>1267</v>
       </c>
       <c r="D157" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G157"/>
+        <v>1240</v>
+      </c>
+      <c r="E157" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F157" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G157" t="s">
+        <v>1270</v>
+      </c>
       <c r="H157" t="s">
-        <v>1215</v>
+        <v>1271</v>
       </c>
       <c r="I157" t="s">
-        <v>1216</v>
-[...3 lines deleted...]
-      </c>
+        <v>1272</v>
+      </c>
+      <c r="J157"/>
       <c r="K157" t="s">
-        <v>1217</v>
+        <v>1273</v>
       </c>
       <c r="L157" t="s">
-        <v>1218</v>
+        <v>116</v>
       </c>
       <c r="M157" t="s">
-        <v>1219</v>
+        <v>1274</v>
       </c>
       <c r="N157" t="s">
-        <v>1220</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1221</v>
+        <v>1276</v>
       </c>
       <c r="D158" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G158"/>
+        <v>1240</v>
+      </c>
+      <c r="E158" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F158" t="s">
+        <v>1278</v>
+      </c>
+      <c r="G158" t="s">
+        <v>1279</v>
+      </c>
       <c r="H158" t="s">
-        <v>1222</v>
+        <v>1280</v>
       </c>
       <c r="I158" t="s">
-        <v>1223</v>
-[...3 lines deleted...]
-      </c>
+        <v>1281</v>
+      </c>
+      <c r="J158"/>
       <c r="K158" t="s">
-        <v>1224</v>
+        <v>1282</v>
       </c>
       <c r="L158" t="s">
-        <v>1225</v>
+        <v>116</v>
       </c>
       <c r="M158" t="s">
-        <v>1226</v>
+        <v>1283</v>
       </c>
       <c r="N158" t="s">
-        <v>1227</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1228</v>
+        <v>1285</v>
       </c>
       <c r="D159" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G159"/>
+        <v>1240</v>
+      </c>
+      <c r="E159" t="s">
+        <v>1286</v>
+      </c>
+      <c r="F159" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G159" t="s">
+        <v>1288</v>
+      </c>
       <c r="H159" t="s">
-        <v>1229</v>
+        <v>1289</v>
       </c>
       <c r="I159" t="s">
-        <v>1230</v>
-[...3 lines deleted...]
-      </c>
+        <v>1290</v>
+      </c>
+      <c r="J159"/>
       <c r="K159" t="s">
-        <v>1231</v>
+        <v>1291</v>
       </c>
       <c r="L159" t="s">
-        <v>1232</v>
+        <v>116</v>
       </c>
       <c r="M159" t="s">
-        <v>1233</v>
+        <v>1292</v>
       </c>
       <c r="N159" t="s">
-        <v>1234</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1235</v>
+        <v>1294</v>
       </c>
       <c r="D160" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G160"/>
+        <v>1295</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1296</v>
+      </c>
+      <c r="F160" t="s">
+        <v>1297</v>
+      </c>
+      <c r="G160" t="s">
+        <v>1298</v>
+      </c>
       <c r="H160" t="s">
-        <v>1236</v>
+        <v>1299</v>
       </c>
       <c r="I160" t="s">
-        <v>1237</v>
-[...3 lines deleted...]
-      </c>
+        <v>1300</v>
+      </c>
+      <c r="J160"/>
       <c r="K160" t="s">
-        <v>1238</v>
+        <v>1301</v>
       </c>
       <c r="L160" t="s">
-        <v>1239</v>
+        <v>446</v>
       </c>
       <c r="M160" t="s">
-        <v>1240</v>
+        <v>1302</v>
       </c>
       <c r="N160" t="s">
-        <v>1241</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1242</v>
+        <v>1304</v>
       </c>
       <c r="D161" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G161"/>
+        <v>1305</v>
+      </c>
+      <c r="E161" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F161" t="s">
+        <v>1307</v>
+      </c>
+      <c r="G161" t="s">
+        <v>1308</v>
+      </c>
       <c r="H161" t="s">
-        <v>1243</v>
+        <v>1309</v>
       </c>
       <c r="I161" t="s">
-        <v>1244</v>
-[...3 lines deleted...]
-      </c>
+        <v>1310</v>
+      </c>
+      <c r="J161"/>
       <c r="K161" t="s">
-        <v>1245</v>
+        <v>1311</v>
       </c>
       <c r="L161" t="s">
-        <v>1246</v>
+        <v>446</v>
       </c>
       <c r="M161" t="s">
-        <v>1247</v>
+        <v>1312</v>
       </c>
       <c r="N161" t="s">
-        <v>1248</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1249</v>
+        <v>1314</v>
       </c>
       <c r="D162" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G162"/>
+        <v>1305</v>
+      </c>
+      <c r="E162" t="s">
+        <v>1315</v>
+      </c>
+      <c r="F162" t="s">
+        <v>1316</v>
+      </c>
+      <c r="G162" t="s">
+        <v>1317</v>
+      </c>
       <c r="H162" t="s">
-        <v>1250</v>
+        <v>1318</v>
       </c>
       <c r="I162" t="s">
-        <v>1251</v>
-[...3 lines deleted...]
-      </c>
+        <v>1319</v>
+      </c>
+      <c r="J162"/>
       <c r="K162" t="s">
-        <v>1252</v>
+        <v>1320</v>
       </c>
       <c r="L162" t="s">
-        <v>1253</v>
+        <v>116</v>
       </c>
       <c r="M162" t="s">
-        <v>1254</v>
+        <v>1321</v>
       </c>
       <c r="N162" t="s">
-        <v>1255</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1256</v>
+        <v>1323</v>
       </c>
       <c r="D163" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G163"/>
+        <v>1324</v>
+      </c>
+      <c r="E163" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F163" t="s">
+        <v>1326</v>
+      </c>
+      <c r="G163" t="s">
+        <v>1327</v>
+      </c>
       <c r="H163" t="s">
-        <v>1257</v>
+        <v>1328</v>
       </c>
       <c r="I163" t="s">
-        <v>1258</v>
-[...3 lines deleted...]
-      </c>
+        <v>1329</v>
+      </c>
+      <c r="J163"/>
       <c r="K163" t="s">
-        <v>1259</v>
+        <v>1330</v>
       </c>
       <c r="L163" t="s">
-        <v>1260</v>
+        <v>446</v>
       </c>
       <c r="M163" t="s">
-        <v>1261</v>
+        <v>1331</v>
       </c>
       <c r="N163" t="s">
-        <v>1262</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1263</v>
+        <v>1333</v>
       </c>
       <c r="D164" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G164"/>
+        <v>1324</v>
+      </c>
+      <c r="E164" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F164" t="s">
+        <v>1335</v>
+      </c>
+      <c r="G164" t="s">
+        <v>1336</v>
+      </c>
       <c r="H164" t="s">
-        <v>1264</v>
+        <v>1337</v>
       </c>
       <c r="I164" t="s">
-        <v>1265</v>
-[...3 lines deleted...]
-      </c>
+        <v>1338</v>
+      </c>
+      <c r="J164"/>
       <c r="K164" t="s">
-        <v>1266</v>
+        <v>1339</v>
       </c>
       <c r="L164" t="s">
-        <v>1267</v>
+        <v>446</v>
       </c>
       <c r="M164" t="s">
-        <v>1268</v>
+        <v>1340</v>
       </c>
       <c r="N164" t="s">
-        <v>1269</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1270</v>
+        <v>1342</v>
       </c>
       <c r="D165" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G165"/>
+        <v>1343</v>
+      </c>
+      <c r="E165" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F165" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G165" t="s">
+        <v>1346</v>
+      </c>
       <c r="H165" t="s">
-        <v>1271</v>
+        <v>1347</v>
       </c>
       <c r="I165" t="s">
-        <v>1272</v>
-[...3 lines deleted...]
-      </c>
+        <v>1348</v>
+      </c>
+      <c r="J165"/>
       <c r="K165" t="s">
-        <v>1273</v>
+        <v>1349</v>
       </c>
       <c r="L165" t="s">
-        <v>1274</v>
+        <v>446</v>
       </c>
       <c r="M165" t="s">
-        <v>1275</v>
+        <v>1350</v>
       </c>
       <c r="N165" t="s">
-        <v>1276</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1277</v>
+        <v>1352</v>
       </c>
       <c r="D166" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G166"/>
+        <v>1324</v>
+      </c>
+      <c r="E166" t="s">
+        <v>1353</v>
+      </c>
+      <c r="F166" t="s">
+        <v>1354</v>
+      </c>
+      <c r="G166" t="s">
+        <v>1355</v>
+      </c>
       <c r="H166" t="s">
-        <v>1278</v>
+        <v>1356</v>
       </c>
       <c r="I166" t="s">
-        <v>1279</v>
-[...3 lines deleted...]
-      </c>
+        <v>1357</v>
+      </c>
+      <c r="J166"/>
       <c r="K166" t="s">
-        <v>1280</v>
+        <v>1358</v>
       </c>
       <c r="L166" t="s">
-        <v>1281</v>
+        <v>446</v>
       </c>
       <c r="M166" t="s">
-        <v>1282</v>
+        <v>1359</v>
       </c>
       <c r="N166" t="s">
-        <v>1283</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="s">
         <v>14</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
-      <c r="C167" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C167"/>
       <c r="D167" t="s">
-        <v>444</v>
+        <v>1361</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1285</v>
+        <v>1362</v>
       </c>
       <c r="I167" t="s">
-        <v>1286</v>
-[...3 lines deleted...]
-      </c>
+        <v>1363</v>
+      </c>
+      <c r="J167"/>
       <c r="K167" t="s">
-        <v>1287</v>
+        <v>1364</v>
       </c>
       <c r="L167" t="s">
-        <v>1288</v>
+        <v>1365</v>
       </c>
       <c r="M167" t="s">
-        <v>1289</v>
-[...3 lines deleted...]
-      </c>
+        <v>1366</v>
+      </c>
+      <c r="N167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1291</v>
+        <v>1367</v>
       </c>
       <c r="D168" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G168"/>
+        <v>1368</v>
+      </c>
+      <c r="E168" t="s">
+        <v>1369</v>
+      </c>
+      <c r="F168" t="s">
+        <v>1370</v>
+      </c>
+      <c r="G168" t="s">
+        <v>1371</v>
+      </c>
       <c r="H168" t="s">
-        <v>1292</v>
+        <v>1372</v>
       </c>
       <c r="I168" t="s">
-        <v>1293</v>
-[...3 lines deleted...]
-      </c>
+        <v>1373</v>
+      </c>
+      <c r="J168"/>
       <c r="K168" t="s">
-        <v>1294</v>
+        <v>1374</v>
       </c>
       <c r="L168" t="s">
-        <v>1295</v>
+        <v>116</v>
       </c>
       <c r="M168" t="s">
-        <v>1296</v>
+        <v>1375</v>
       </c>
       <c r="N168" t="s">
-        <v>1297</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="s">
         <v>14</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1298</v>
+        <v>1377</v>
       </c>
       <c r="D169" t="s">
-        <v>444</v>
+        <v>1378</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1299</v>
+        <v>1379</v>
       </c>
       <c r="I169" t="s">
-        <v>1300</v>
-[...3 lines deleted...]
-      </c>
+        <v>1380</v>
+      </c>
+      <c r="J169"/>
       <c r="K169" t="s">
-        <v>1301</v>
+        <v>1381</v>
       </c>
       <c r="L169" t="s">
-        <v>1302</v>
+        <v>1382</v>
       </c>
       <c r="M169" t="s">
-        <v>1303</v>
+        <v>1383</v>
       </c>
       <c r="N169" t="s">
-        <v>1304</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
         <v>14</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
-      <c r="C170" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C170"/>
       <c r="D170" t="s">
-        <v>444</v>
+        <v>1385</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1306</v>
+        <v>1386</v>
       </c>
       <c r="I170" t="s">
-        <v>1307</v>
-[...3 lines deleted...]
-      </c>
+        <v>1387</v>
+      </c>
+      <c r="J170"/>
       <c r="K170" t="s">
-        <v>1308</v>
+        <v>1388</v>
       </c>
       <c r="L170" t="s">
-        <v>1309</v>
+        <v>1389</v>
       </c>
       <c r="M170" t="s">
-        <v>1310</v>
-[...3 lines deleted...]
-      </c>
+        <v>1390</v>
+      </c>
+      <c r="N170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
         <v>14</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1312</v>
+        <v>1391</v>
       </c>
       <c r="D171" t="s">
-        <v>444</v>
+        <v>1378</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1313</v>
+        <v>1392</v>
       </c>
       <c r="I171" t="s">
-        <v>1314</v>
-[...3 lines deleted...]
-      </c>
+        <v>1393</v>
+      </c>
+      <c r="J171"/>
       <c r="K171" t="s">
-        <v>1315</v>
+        <v>1394</v>
       </c>
       <c r="L171" t="s">
-        <v>1316</v>
+        <v>1395</v>
       </c>
       <c r="M171" t="s">
-        <v>1317</v>
+        <v>1396</v>
       </c>
       <c r="N171" t="s">
-        <v>1318</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
         <v>14</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1319</v>
+        <v>1398</v>
       </c>
       <c r="D172" t="s">
-        <v>444</v>
+        <v>1378</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1320</v>
+        <v>1399</v>
       </c>
       <c r="I172" t="s">
-        <v>1321</v>
-[...3 lines deleted...]
-      </c>
+        <v>1400</v>
+      </c>
+      <c r="J172"/>
       <c r="K172" t="s">
-        <v>1322</v>
+        <v>1401</v>
       </c>
       <c r="L172" t="s">
-        <v>1323</v>
+        <v>1402</v>
       </c>
       <c r="M172" t="s">
-        <v>1324</v>
+        <v>1403</v>
       </c>
       <c r="N172" t="s">
-        <v>1325</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="s">
         <v>14</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1326</v>
+        <v>1405</v>
       </c>
       <c r="D173" t="s">
-        <v>444</v>
+        <v>1378</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1327</v>
+        <v>1406</v>
       </c>
       <c r="I173" t="s">
-        <v>1328</v>
-[...3 lines deleted...]
-      </c>
+        <v>1407</v>
+      </c>
+      <c r="J173"/>
       <c r="K173" t="s">
-        <v>1329</v>
+        <v>1408</v>
       </c>
       <c r="L173" t="s">
-        <v>1330</v>
+        <v>1409</v>
       </c>
       <c r="M173" t="s">
-        <v>1331</v>
+        <v>1410</v>
       </c>
       <c r="N173" t="s">
-        <v>1332</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="s">
         <v>14</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1333</v>
+        <v>1412</v>
       </c>
       <c r="D174" t="s">
-        <v>444</v>
+        <v>1378</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1334</v>
+        <v>1413</v>
       </c>
       <c r="I174" t="s">
-        <v>1335</v>
-[...3 lines deleted...]
-      </c>
+        <v>1414</v>
+      </c>
+      <c r="J174"/>
       <c r="K174" t="s">
-        <v>1336</v>
+        <v>1415</v>
       </c>
       <c r="L174" t="s">
-        <v>1337</v>
+        <v>1416</v>
       </c>
       <c r="M174" t="s">
-        <v>1338</v>
+        <v>1417</v>
       </c>
       <c r="N174" t="s">
-        <v>1339</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="s">
         <v>14</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1340</v>
+        <v>1419</v>
       </c>
       <c r="D175" t="s">
-        <v>444</v>
+        <v>1420</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1341</v>
+        <v>1421</v>
       </c>
       <c r="I175" t="s">
-        <v>1342</v>
-[...3 lines deleted...]
-      </c>
+        <v>1422</v>
+      </c>
+      <c r="J175"/>
       <c r="K175" t="s">
-        <v>1343</v>
+        <v>1423</v>
       </c>
       <c r="L175" t="s">
-        <v>1344</v>
+        <v>1424</v>
       </c>
       <c r="M175" t="s">
-        <v>1345</v>
+        <v>1425</v>
       </c>
       <c r="N175" t="s">
-        <v>1346</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>14</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>1347</v>
+        <v>18</v>
       </c>
       <c r="D176" t="s">
-        <v>444</v>
+        <v>1427</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1348</v>
+        <v>1428</v>
       </c>
       <c r="I176" t="s">
-        <v>1349</v>
-[...3 lines deleted...]
-      </c>
+        <v>1429</v>
+      </c>
+      <c r="J176"/>
       <c r="K176" t="s">
-        <v>1350</v>
+        <v>1430</v>
       </c>
       <c r="L176" t="s">
-        <v>1351</v>
+        <v>1431</v>
       </c>
       <c r="M176" t="s">
-        <v>1352</v>
-[...3 lines deleted...]
-      </c>
+        <v>1432</v>
+      </c>
+      <c r="N176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
         <v>14</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>1354</v>
+        <v>18</v>
       </c>
       <c r="D177" t="s">
-        <v>444</v>
+        <v>35</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1355</v>
+        <v>1433</v>
       </c>
       <c r="I177" t="s">
-        <v>1356</v>
-[...3 lines deleted...]
-      </c>
+        <v>1434</v>
+      </c>
+      <c r="J177"/>
       <c r="K177" t="s">
-        <v>1357</v>
+        <v>1435</v>
       </c>
       <c r="L177" t="s">
-        <v>1358</v>
+        <v>1436</v>
       </c>
       <c r="M177" t="s">
-        <v>1359</v>
-[...3 lines deleted...]
-      </c>
+        <v>1437</v>
+      </c>
+      <c r="N177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
         <v>14</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1361</v>
+        <v>1438</v>
       </c>
       <c r="D178" t="s">
-        <v>444</v>
+        <v>1378</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1362</v>
+        <v>1439</v>
       </c>
       <c r="I178" t="s">
-        <v>1363</v>
-[...3 lines deleted...]
-      </c>
+        <v>1440</v>
+      </c>
+      <c r="J178"/>
       <c r="K178" t="s">
-        <v>1364</v>
+        <v>1441</v>
       </c>
       <c r="L178" t="s">
-        <v>1365</v>
+        <v>1442</v>
       </c>
       <c r="M178" t="s">
-        <v>1366</v>
+        <v>1443</v>
       </c>
       <c r="N178" t="s">
-        <v>1367</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
         <v>14</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>1368</v>
+        <v>18</v>
       </c>
       <c r="D179" t="s">
-        <v>444</v>
+        <v>1445</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1369</v>
+        <v>1446</v>
       </c>
       <c r="I179" t="s">
-        <v>1370</v>
-[...3 lines deleted...]
-      </c>
+        <v>1447</v>
+      </c>
+      <c r="J179"/>
       <c r="K179" t="s">
-        <v>1371</v>
+        <v>1448</v>
       </c>
       <c r="L179" t="s">
-        <v>1372</v>
+        <v>1449</v>
       </c>
       <c r="M179" t="s">
-        <v>1373</v>
-[...3 lines deleted...]
-      </c>
+        <v>1450</v>
+      </c>
+      <c r="N179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
         <v>14</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
-      <c r="C180" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C180"/>
       <c r="D180" t="s">
-        <v>444</v>
+        <v>1451</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1376</v>
+        <v>1386</v>
       </c>
       <c r="I180" t="s">
-        <v>1377</v>
-[...3 lines deleted...]
-      </c>
+        <v>1452</v>
+      </c>
+      <c r="J180"/>
       <c r="K180" t="s">
-        <v>1378</v>
+        <v>1453</v>
       </c>
       <c r="L180" t="s">
-        <v>1379</v>
+        <v>1454</v>
       </c>
       <c r="M180" t="s">
-        <v>1380</v>
-[...3 lines deleted...]
-      </c>
+        <v>1455</v>
+      </c>
+      <c r="N180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
-      <c r="C181" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C181"/>
       <c r="D181" t="s">
-        <v>444</v>
+        <v>1456</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>918</v>
+        <v>1457</v>
       </c>
       <c r="I181" t="s">
-        <v>1383</v>
-[...3 lines deleted...]
-      </c>
+        <v>1458</v>
+      </c>
+      <c r="J181"/>
       <c r="K181" t="s">
-        <v>1384</v>
+        <v>1459</v>
       </c>
       <c r="L181" t="s">
-        <v>1385</v>
+        <v>1460</v>
       </c>
       <c r="M181" t="s">
-        <v>1386</v>
-[...3 lines deleted...]
-      </c>
+        <v>1461</v>
+      </c>
+      <c r="N181"/>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1388</v>
+        <v>1462</v>
       </c>
       <c r="D182" t="s">
-        <v>444</v>
+        <v>1378</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>1389</v>
+        <v>1463</v>
       </c>
       <c r="I182" t="s">
-        <v>1390</v>
-[...3 lines deleted...]
-      </c>
+        <v>1464</v>
+      </c>
+      <c r="J182"/>
       <c r="K182" t="s">
-        <v>1391</v>
+        <v>1465</v>
       </c>
       <c r="L182" t="s">
-        <v>1392</v>
+        <v>1466</v>
       </c>
       <c r="M182" t="s">
-        <v>1393</v>
+        <v>1467</v>
       </c>
       <c r="N182" t="s">
-        <v>1394</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1395</v>
+        <v>1469</v>
       </c>
       <c r="D183" t="s">
-        <v>444</v>
+        <v>1470</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>1396</v>
+        <v>1471</v>
       </c>
       <c r="I183" t="s">
-        <v>1397</v>
-[...3 lines deleted...]
-      </c>
+        <v>1472</v>
+      </c>
+      <c r="J183"/>
       <c r="K183" t="s">
-        <v>1398</v>
+        <v>1473</v>
       </c>
       <c r="L183" t="s">
-        <v>1399</v>
+        <v>1474</v>
       </c>
       <c r="M183" t="s">
-        <v>1400</v>
+        <v>1475</v>
       </c>
       <c r="N183" t="s">
-        <v>1401</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
-      <c r="C184" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C184"/>
       <c r="D184" t="s">
-        <v>444</v>
+        <v>1477</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>1403</v>
+        <v>1478</v>
       </c>
       <c r="I184" t="s">
-        <v>1404</v>
-[...3 lines deleted...]
-      </c>
+        <v>1479</v>
+      </c>
+      <c r="J184"/>
       <c r="K184" t="s">
-        <v>1405</v>
+        <v>1480</v>
       </c>
       <c r="L184" t="s">
-        <v>1406</v>
+        <v>1481</v>
       </c>
       <c r="M184" t="s">
-        <v>1407</v>
-[...3 lines deleted...]
-      </c>
+        <v>1482</v>
+      </c>
+      <c r="N184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1409</v>
+        <v>1483</v>
       </c>
       <c r="D185" t="s">
-        <v>444</v>
+        <v>1378</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>1410</v>
+        <v>1484</v>
       </c>
       <c r="I185" t="s">
-        <v>1411</v>
-[...3 lines deleted...]
-      </c>
+        <v>1485</v>
+      </c>
+      <c r="J185"/>
       <c r="K185" t="s">
-        <v>1412</v>
+        <v>1486</v>
       </c>
       <c r="L185" t="s">
-        <v>1413</v>
+        <v>1487</v>
       </c>
       <c r="M185" t="s">
-        <v>1414</v>
+        <v>1488</v>
       </c>
       <c r="N185" t="s">
-        <v>1415</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1416</v>
+        <v>1490</v>
       </c>
       <c r="D186" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G186"/>
+        <v>1491</v>
+      </c>
+      <c r="E186" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F186" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G186" t="s">
+        <v>1494</v>
+      </c>
       <c r="H186" t="s">
-        <v>1417</v>
+        <v>1495</v>
       </c>
       <c r="I186" t="s">
-        <v>1418</v>
-[...3 lines deleted...]
-      </c>
+        <v>1496</v>
+      </c>
+      <c r="J186"/>
       <c r="K186" t="s">
-        <v>1419</v>
+        <v>1497</v>
       </c>
       <c r="L186" t="s">
-        <v>1420</v>
+        <v>1498</v>
       </c>
       <c r="M186" t="s">
-        <v>1421</v>
+        <v>1499</v>
       </c>
       <c r="N186" t="s">
-        <v>1422</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1423</v>
+        <v>1501</v>
       </c>
       <c r="D187" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G187"/>
+        <v>1502</v>
+      </c>
+      <c r="E187" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F187" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G187" t="s">
+        <v>1505</v>
+      </c>
       <c r="H187" t="s">
-        <v>1424</v>
+        <v>1506</v>
       </c>
       <c r="I187" t="s">
-        <v>1425</v>
-[...3 lines deleted...]
-      </c>
+        <v>1507</v>
+      </c>
+      <c r="J187"/>
       <c r="K187" t="s">
-        <v>1426</v>
+        <v>1508</v>
       </c>
       <c r="L187" t="s">
-        <v>1427</v>
+        <v>1509</v>
       </c>
       <c r="M187" t="s">
-        <v>1428</v>
+        <v>1510</v>
       </c>
       <c r="N187" t="s">
-        <v>1429</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1430</v>
+        <v>1512</v>
       </c>
       <c r="D188" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G188"/>
+        <v>1513</v>
+      </c>
+      <c r="E188" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F188" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G188" t="s">
+        <v>1516</v>
+      </c>
       <c r="H188" t="s">
-        <v>1431</v>
+        <v>1517</v>
       </c>
       <c r="I188" t="s">
-        <v>1432</v>
-[...3 lines deleted...]
-      </c>
+        <v>1518</v>
+      </c>
+      <c r="J188"/>
       <c r="K188" t="s">
-        <v>1433</v>
+        <v>1519</v>
       </c>
       <c r="L188" t="s">
-        <v>1434</v>
+        <v>1520</v>
       </c>
       <c r="M188" t="s">
-        <v>1435</v>
+        <v>1521</v>
       </c>
       <c r="N188" t="s">
-        <v>1436</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1437</v>
+        <v>1512</v>
       </c>
       <c r="D189" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G189"/>
+        <v>1513</v>
+      </c>
+      <c r="E189" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F189" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G189" t="s">
+        <v>1516</v>
+      </c>
       <c r="H189" t="s">
-        <v>1438</v>
+        <v>1523</v>
       </c>
       <c r="I189" t="s">
-        <v>1439</v>
-[...3 lines deleted...]
-      </c>
+        <v>1524</v>
+      </c>
+      <c r="J189"/>
       <c r="K189" t="s">
-        <v>1440</v>
+        <v>1525</v>
       </c>
       <c r="L189" t="s">
-        <v>1441</v>
+        <v>1526</v>
       </c>
       <c r="M189" t="s">
-        <v>1442</v>
+        <v>1527</v>
       </c>
       <c r="N189" t="s">
-        <v>1443</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1444</v>
+        <v>1512</v>
       </c>
       <c r="D190" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G190"/>
+        <v>1513</v>
+      </c>
+      <c r="E190" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F190" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G190" t="s">
+        <v>1516</v>
+      </c>
       <c r="H190" t="s">
-        <v>1445</v>
+        <v>1528</v>
       </c>
       <c r="I190" t="s">
-        <v>1446</v>
-[...3 lines deleted...]
-      </c>
+        <v>1529</v>
+      </c>
+      <c r="J190"/>
       <c r="K190" t="s">
-        <v>1447</v>
+        <v>1530</v>
       </c>
       <c r="L190" t="s">
-        <v>1448</v>
+        <v>1531</v>
       </c>
       <c r="M190" t="s">
-        <v>1449</v>
+        <v>1532</v>
       </c>
       <c r="N190" t="s">
-        <v>1450</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1451</v>
+        <v>1512</v>
       </c>
       <c r="D191" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G191"/>
+        <v>1513</v>
+      </c>
+      <c r="E191" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F191" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G191" t="s">
+        <v>1516</v>
+      </c>
       <c r="H191" t="s">
-        <v>1452</v>
+        <v>1533</v>
       </c>
       <c r="I191" t="s">
-        <v>1453</v>
-[...3 lines deleted...]
-      </c>
+        <v>1534</v>
+      </c>
+      <c r="J191"/>
       <c r="K191" t="s">
-        <v>1454</v>
+        <v>1535</v>
       </c>
       <c r="L191" t="s">
-        <v>1455</v>
+        <v>1536</v>
       </c>
       <c r="M191" t="s">
-        <v>1456</v>
+        <v>1537</v>
       </c>
       <c r="N191" t="s">
-        <v>1457</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1458</v>
+        <v>1512</v>
       </c>
       <c r="D192" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G192"/>
+        <v>1513</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F192" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G192" t="s">
+        <v>1516</v>
+      </c>
       <c r="H192" t="s">
-        <v>1459</v>
+        <v>1538</v>
       </c>
       <c r="I192" t="s">
-        <v>1460</v>
-[...3 lines deleted...]
-      </c>
+        <v>1539</v>
+      </c>
+      <c r="J192"/>
       <c r="K192" t="s">
-        <v>1461</v>
+        <v>1540</v>
       </c>
       <c r="L192" t="s">
-        <v>1462</v>
+        <v>1541</v>
       </c>
       <c r="M192" t="s">
-        <v>1463</v>
+        <v>1542</v>
       </c>
       <c r="N192" t="s">
-        <v>1464</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1465</v>
+        <v>1512</v>
       </c>
       <c r="D193" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G193"/>
+        <v>1513</v>
+      </c>
+      <c r="E193" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F193" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G193" t="s">
+        <v>1516</v>
+      </c>
       <c r="H193" t="s">
-        <v>1466</v>
+        <v>1543</v>
       </c>
       <c r="I193" t="s">
-        <v>1467</v>
-[...3 lines deleted...]
-      </c>
+        <v>1544</v>
+      </c>
+      <c r="J193"/>
       <c r="K193" t="s">
-        <v>1468</v>
+        <v>1545</v>
       </c>
       <c r="L193" t="s">
-        <v>1469</v>
+        <v>1546</v>
       </c>
       <c r="M193" t="s">
-        <v>1470</v>
+        <v>1547</v>
       </c>
       <c r="N193" t="s">
-        <v>1471</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1472</v>
+        <v>1512</v>
       </c>
       <c r="D194" t="s">
-        <v>1473</v>
-[...3 lines deleted...]
-      <c r="G194"/>
+        <v>1513</v>
+      </c>
+      <c r="E194" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F194" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G194" t="s">
+        <v>1516</v>
+      </c>
       <c r="H194" t="s">
-        <v>1474</v>
+        <v>1548</v>
       </c>
       <c r="I194" t="s">
-        <v>1475</v>
-[...3 lines deleted...]
-      </c>
+        <v>1549</v>
+      </c>
+      <c r="J194"/>
       <c r="K194" t="s">
-        <v>1476</v>
+        <v>1550</v>
       </c>
       <c r="L194" t="s">
-        <v>1477</v>
+        <v>1551</v>
       </c>
       <c r="M194" t="s">
-        <v>1478</v>
+        <v>1552</v>
       </c>
       <c r="N194" t="s">
-        <v>1479</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1480</v>
+        <v>1512</v>
       </c>
       <c r="D195" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G195"/>
+        <v>1513</v>
+      </c>
+      <c r="E195" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F195" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G195" t="s">
+        <v>1516</v>
+      </c>
       <c r="H195" t="s">
-        <v>1481</v>
+        <v>1553</v>
       </c>
       <c r="I195" t="s">
-        <v>1482</v>
-[...3 lines deleted...]
-      </c>
+        <v>1554</v>
+      </c>
+      <c r="J195"/>
       <c r="K195" t="s">
-        <v>1483</v>
+        <v>1555</v>
       </c>
       <c r="L195" t="s">
-        <v>1484</v>
+        <v>1556</v>
       </c>
       <c r="M195" t="s">
-        <v>1485</v>
+        <v>1557</v>
       </c>
       <c r="N195" t="s">
-        <v>1486</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>14</v>
+        <v>78</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1487</v>
+        <v>1512</v>
       </c>
       <c r="D196" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      <c r="G196"/>
+        <v>1513</v>
+      </c>
+      <c r="E196" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F196" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G196" t="s">
+        <v>1516</v>
+      </c>
       <c r="H196" t="s">
-        <v>1488</v>
+        <v>1558</v>
       </c>
       <c r="I196" t="s">
-        <v>1489</v>
-[...3 lines deleted...]
-      </c>
+        <v>1559</v>
+      </c>
+      <c r="J196"/>
       <c r="K196" t="s">
-        <v>1490</v>
+        <v>1560</v>
       </c>
       <c r="L196" t="s">
-        <v>1491</v>
+        <v>1561</v>
       </c>
       <c r="M196" t="s">
-        <v>1492</v>
+        <v>1562</v>
       </c>
       <c r="N196" t="s">
-        <v>1493</v>
-[...161 lines deleted...]
-      <c r="C201" t="s">
         <v>1522</v>
-      </c>
-[...4833 lines deleted...]
-        <v>2402</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>