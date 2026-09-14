--- v4 (2026-08-24)
+++ v5 (2026-09-14)
@@ -6,4372 +6,4939 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2283" uniqueCount="1563">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2665" uniqueCount="1759">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
+    <t>Stečaj potrošača</t>
+  </si>
+  <si>
+    <t>Općinski sud u Vukovaru</t>
+  </si>
+  <si>
+    <t>Sp-11/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Đorđe Parabucki</t>
+  </si>
+  <si>
+    <t>Mitrovićeva 99, 32224 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>93014453857</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Đorđe Parabucki 93014453857</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:45:09</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb3e73ec-e6c6-47a7-a975-65a527248147</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb3e73ec-e6c6-47a7-a975-65a527248147/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=11&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Objava suda</t>
   </si>
   <si>
-    <t>Općinski sud u Vukovaru</t>
+    <t>Ovr-230/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Vukovaru po službenoj dužnosti 69370038985</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:46:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/321ce55e-9ebb-4058-ae7b-23029c94fac9</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/321ce55e-9ebb-4058-ae7b-23029c94fac9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=230&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-140/2026</t>
+  </si>
+  <si>
+    <t>Općinski sud u Vukovaru - po službenoj dužnosti 69370038985</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:39:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6eb38c3-2ed1-4e18-94b8-2488c97811fd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6eb38c3-2ed1-4e18-94b8-2488c97811fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=140&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-176/2026</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:29:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984dd566-2ab7-46ea-afbd-60df7c0ae8a0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984dd566-2ab7-46ea-afbd-60df7c0ae8a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=176&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Kzd-19/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 04.09.2026.; Žalba od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>Tahire Gashi 08495898650</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:01:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d98d4994-50e9-4cea-89d4-f815ff263b23</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d98d4994-50e9-4cea-89d4-f815ff263b23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kzd&amp;predmet=19&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Presuda od 23.06.2026.</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:00:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8632839c-2cb5-4680-a398-308c84f3a547</t>
+  </si>
+  <si>
+    <t>Presuda - osuđujuća - s obrazloženjem.pdf O711O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8632839c-2cb5-4680-a398-308c84f3a547/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>14.09.2026. 12:00:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4f86c42-b75a-4e05-b03a-74fbb20f8a20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4f86c42-b75a-4e05-b03a-74fbb20f8a20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pp Ikp-412/2026</t>
+  </si>
+  <si>
+    <t>Rješenje o zamjeni</t>
+  </si>
+  <si>
+    <t>Branislav Ostojić 44064251102</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:37:21</t>
+  </si>
+  <si>
+    <t>23.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81571e94-9327-440e-97dc-f6caacc7700e</t>
+  </si>
+  <si>
+    <t>Pp Ikp-412-2026-Branislav Ostojić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81571e94-9327-440e-97dc-f6caacc7700e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp Ikp&amp;predmet=412&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2762/2026</t>
+  </si>
+  <si>
+    <t>Rješenje</t>
+  </si>
+  <si>
+    <t>NIKA ČALE 34469581792</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:54:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfa5586d-5daa-4681-857f-0b8e4a305eb5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2762_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ VODOOPSKRBA I ODVODNJA d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2762_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2762_2026-1-3 - Uplatnica uz rješenje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfa5586d-5daa-4681-857f-0b8e4a305eb5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2762&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2549/2026</t>
+  </si>
+  <si>
+    <t>Pero Rist 39943020782</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:50:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6be867de-8841-4fef-93d7-253d6c1f6f0f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2549_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2549_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2549_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6be867de-8841-4fef-93d7-253d6c1f6f0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2549&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-433/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.; Podnesak od 13.06.2025.; Prilog od: 13.06.2025.; Prilog od: 13.06.2025.; Prilog od: 13.06.2025.; Prilog od: 13.06.2025.; Prilog od: 13.06.2025.; Prilog od: 13.06.2025.; Prilog od: 13.06.2025.</t>
+  </si>
+  <si>
+    <t>GOTIVA j.d.o.o. 05385215559</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:30:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8670dcd3-eeda-4588-9c96-9e428e7ba122</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-433_2025-1-1 - PUNOMOĆ.pdf; Prilog Ovr-433_2025-1-2 - Podnesak OS VU Ovrv-140-2025-1 od 17.01.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprave .pdf; Prilog Ovr-433_2025-1-3 - Odluka OS VU Ovrv-140-2025-5 od 17.02.2025. - Rješenje - o ovrsi.pdf; Prilog Ovr-433_2025-1-4 - Podnesak OS VU Ovrv-140-2025-9 od 14.03.2025. - Podnesak ovrhovoditelja.pdf; Prilog Ovr-433_2025-1-5 - Odluka OS VU Ovrv-140-2025-15 od 16.05.2025. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-433_2025-1-6 - Zahtjev - 2025-06-13T115220.371.pdf; Prilog Ovr-433_2025-1-7 - eOvrhe.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8670dcd3-eeda-4588-9c96-9e428e7ba122/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=433&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-518/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 31.5.2026.</t>
+  </si>
+  <si>
+    <t>Ena Marijanović 77437607604</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:30:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3eff233-9805-48b6-8b6b-22d059547155</t>
+  </si>
+  <si>
+    <t>518-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e3eff233-9805-48b6-8b6b-22d059547155/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=518&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-835/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 6.7.2026.</t>
+  </si>
+  <si>
+    <t>Srđan Popović 56233604017</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:22:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaf33a25-e580-43fe-b765-c44676b09e2d</t>
+  </si>
+  <si>
+    <t>835-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aaf33a25-e580-43fe-b765-c44676b09e2d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=835&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Pp-581/2023</t>
+  </si>
+  <si>
+    <t>Poziv - Sudska radnja 23.09.2026.</t>
+  </si>
+  <si>
+    <t>Wjekoslav Konjatić 80111445779</t>
+  </si>
+  <si>
+    <t>14.09.2026. 09:09:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e3b5250-0297-42e6-a745-01f49d08b667</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 23.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e3b5250-0297-42e6-a745-01f49d08b667/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=581&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovr-572/2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Općinski sud u Vukovaru - PO SLUŽBENOJ DUŽNOSTI 69370038985</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:27:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8796ec2f-0ba2-4e5e-9c7e-047fe9fce607</t>
+  </si>
+  <si>
+    <t>Zaključak - o prodaji.pdf O348O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8796ec2f-0ba2-4e5e-9c7e-047fe9fce607/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=572&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-484/2026</t>
+  </si>
+  <si>
+    <t>14.09.2026. 08:24:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/091b27b5-fa50-4107-ac83-130f0ff24182</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/091b27b5-fa50-4107-ac83-130f0ff24182/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=484&amp;godina=2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Pokojna Zorica Kovačević</t>
+  </si>
+  <si>
+    <t>DALIBORKA NASTIĆ 77856405227; LJILJANA MALINOVIĆ 51722833177; MILAN KOVAČEVIĆ 07729668596; ZORICA KOVAČEVIĆ 22998552246</t>
+  </si>
+  <si>
+    <t>11.09.2026. 14:03:10</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad1ed84a-6eb9-4204-bd11-828418c7afeb</t>
+  </si>
+  <si>
+    <t>SKM_28726091114470.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ad1ed84a-6eb9-4204-bd11-828418c7afeb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pokojna Gospojinka Grković</t>
+  </si>
+  <si>
+    <t>DANIJELA VRAŽIĆ 01939686106; DRAGANA RAĐENOVIĆ 34689475430; GOSPOJINKA GRKOVIĆ 67899401012</t>
+  </si>
+  <si>
+    <t>11.09.2026. 13:45:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4b311ae-13c6-4135-b802-31eff96b8ca8</t>
+  </si>
+  <si>
+    <t>SKM_28726091114300.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e4b311ae-13c6-4135-b802-31eff96b8ca8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>P-183/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2026.; Podnesak od 11.05.2026.; Prilog od: 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Jela Keleuva 48611746514</t>
+  </si>
+  <si>
+    <t>11.09.2026. 12:14:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/136b4052-274b-4dee-9d0e-b14e027269d1</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-183_2026-1-1 - Torbica - prilozi.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/136b4052-274b-4dee-9d0e-b14e027269d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=183&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-68/2022</t>
+  </si>
+  <si>
+    <t>Nalog od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Igor Popadić 65825132473</t>
+  </si>
+  <si>
+    <t>11.09.2026. 11:07:05</t>
+  </si>
+  <si>
+    <t>19.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e59b9466-7d03-4077-b7ff-71997a81f162</t>
+  </si>
+  <si>
+    <t>Dostava uplatnice.pdf O12O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e59b9466-7d03-4077-b7ff-71997a81f162/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=68&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Ovr-873/2016</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Josip Zetaković 55459207852</t>
+  </si>
+  <si>
+    <t>11.09.2026. 09:19:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc3ad9d7-03df-4ec7-940a-ded7cd991aa0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc3ad9d7-03df-4ec7-940a-ded7cd991aa0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=873&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>R1-86/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.04.2026.</t>
+  </si>
+  <si>
+    <t>Vesna Kužet 96044251780</t>
+  </si>
+  <si>
+    <t>11.09.2026. 08:50:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcdbe58b-df97-4299-98e9-11a69ebf28df</t>
+  </si>
+  <si>
+    <t>Rješenje - naplata pristojbe.pdf O1000000047O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcdbe58b-df97-4299-98e9-11a69ebf28df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1&amp;predmet=86&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-371/2024</t>
+  </si>
+  <si>
+    <t>Domagoj Marenić</t>
+  </si>
+  <si>
+    <t>Trg Republike Hrvatske 2, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>62968381794</t>
+  </si>
+  <si>
+    <t>Domagoj Marenić 62968381794; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:07:36</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2c4e89-c600-4046-a0d2-9e9ab003d0e6</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2c4e89-c600-4046-a0d2-9e9ab003d0e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=371&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-317/2024</t>
+  </si>
+  <si>
+    <t>Ružica Malančuk</t>
+  </si>
+  <si>
+    <t>Čakovečka 137, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>99129582863</t>
+  </si>
+  <si>
+    <t>Ružica Malančuk 99129582863; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:03:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97dd23e9-6158-408a-81f8-3ddbb5bab049</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97dd23e9-6158-408a-81f8-3ddbb5bab049/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=317&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-319/2024</t>
+  </si>
+  <si>
+    <t>Boris Banožić</t>
+  </si>
+  <si>
+    <t>Trg Republike Hrvatske 3, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>06802814989</t>
+  </si>
+  <si>
+    <t>Boris Banožić 06802814989; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:58:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13a900d6-ed8e-4e1b-bbe8-bd37fdd0a9b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13a900d6-ed8e-4e1b-bbe8-bd37fdd0a9b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=319&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-2750/2026</t>
+  </si>
+  <si>
+    <t>JANKO FILKO 85004817381</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:56:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5d0f1c4-dc38-4abf-be89-db2a80ed6679</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2750_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-2750_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5d0f1c4-dc38-4abf-be89-db2a80ed6679/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2750&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2747/2026</t>
+  </si>
+  <si>
+    <t>MARIO KOLAR 16403551926</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:53:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/331957b4-6c52-43c4-bf7e-26b100e3b6ff</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2747_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-2747_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/331957b4-6c52-43c4-bf7e-26b100e3b6ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2747&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-324/2024</t>
+  </si>
+  <si>
+    <t>Dalibor Bali</t>
+  </si>
+  <si>
+    <t>Miroslava Krleže 58, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>06815776506</t>
+  </si>
+  <si>
+    <t>Dalibor Bali 06815776506; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:50:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a54aa741-4851-4d31-b376-38b38951d012</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a54aa741-4851-4d31-b376-38b38951d012/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=324&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-2738/2026</t>
+  </si>
+  <si>
+    <t>Krešimir Lovrić 21110815395</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:39:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24e52a5f-ee1d-46af-90d1-120d87e445d6</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2738_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ CREDIT POINT ONE S.L., zastupnik_opunomoćenik_ ALEJANDRO.pdf; Prilog Ovrv-2738_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2738_2026-1-3 - Dopis PDV.pdf; Prilog Ovrv-2738_2026-1-4 - Izvadak iz registra.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24e52a5f-ee1d-46af-90d1-120d87e445d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2738&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2735/2026</t>
+  </si>
+  <si>
+    <t>VUKAŠIN ŠLJOKIĆ 74102292802</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:37:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cf03a6b-0782-4314-b5cd-d5ec451fbc8c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2735_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ CROATIA osiguranje d.d., zastupnik_opunomoćenik_ PETRA D.pdf; Prilog Ovrv-2735_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2735_2026-1-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6cf03a6b-0782-4314-b5cd-d5ec451fbc8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2735&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2732/2026</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:33:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3aab2eb-3843-4b00-bae9-9ddb5957d997</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2732_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ CASH-EXPERT, S.L., zastupnik_opunomoćenik_ Cristina Vill.pdf; Prilog Ovrv-2732_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2732_2026-1-3 - Izvadak iz sudskog registra.pdf; Prilog Ovrv-2732_2026-1-4 - Podnesak PDV- VAT ID.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3aab2eb-3843-4b00-bae9-9ddb5957d997/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2732&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2729/2026</t>
+  </si>
+  <si>
+    <t>VANJA MIKOVIĆ 32010166059</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:30:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9194fb89-4644-492b-9d7d-a54af919af69</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2729_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ CROATIA osiguranje d.d., zastupnik_opunomoćenik_ PETRA D.pdf; Prilog Ovrv-2729_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2729_2026-1-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9194fb89-4644-492b-9d7d-a54af919af69/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2729&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2723/2026</t>
+  </si>
+  <si>
+    <t>Danijel Kereši 43524817247</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:19:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b6d40da-ade7-4374-ba3d-ccad3706f060</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2723_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Privredna banka Zagreb d.d., zastupnik_opunomoćenik_ Jos.pdf; Prilog Ovrv-2723_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b6d40da-ade7-4374-ba3d-ccad3706f060/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2723&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2705/2026</t>
+  </si>
+  <si>
+    <t>Anita Franjković 06588044930</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:16:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ae46e3e-9398-4fcc-a10f-29a74bafd32a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2705_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Neo hosting d.o.o., zastupnik_opunomoćenik_ Predrag Ilić.pdf; Prilog Ovrv-2705_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2705_2026-1-3 - IZJAVA o korištenju VACO portala - VACO usluge.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5ae46e3e-9398-4fcc-a10f-29a74bafd32a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2705&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2696/2026</t>
+  </si>
+  <si>
+    <t>Goran Balinović 59318197580</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:11:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4ad385f-308d-4a76-a2e1-60fa4800beec</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2696_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Privredna banka Zagreb d.d., zastupnik_opunomoćenik_ Tat.pdf; Prilog Ovrv-2696_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Privredna banka Zagreb d.d., zastupnik_opunomoćenik_ Lji.pdf; Prilog Ovrv-2696_2026-1-3 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Privredna banka Zagreb d.d., zastupnik_opunomoćenik_ Ale.pdf; Prilog Ovrv-2696_2026-1-4 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Privredna banka Zagreb d.d., zastupnik_opunomoćenik_ And.pdf; Prilog Ovrv-2696_2026-1-5 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2696_2026-1-6 - gen. punomoć.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4ad385f-308d-4a76-a2e1-60fa4800beec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2696&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2690/2026</t>
+  </si>
+  <si>
+    <t>SAMIR BULJUBAŠIĆ 45851825308</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:09:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56107226-6e32-4be4-bc32-1c5d3cb711ef</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2690_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ EOS MATRIX d.o.o., zastupnik_opunomoćenik_ Sonja Šoštar.pdf; Prilog Ovrv-2690_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56107226-6e32-4be4-bc32-1c5d3cb711ef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2690&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2684/2026</t>
+  </si>
+  <si>
+    <t>Borivoje Lukić 42504229275</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:02:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8129dd8-d6f3-4aac-8e3c-d8c4a3035d39</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2684_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ GLOBAL MONEY EXPRESS, S.L., zastupnik_opunomoćenik_ Rodr.pdf; Prilog Ovrv-2684_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2684_2026-1-3 - Potvrda vlasništva nad računom u stranoj banci za ovrhovoditelja GLOBAL MONEY EXPRESS, S.L..pdf; Prilog Ovrv-2684_2026-1-4 - Potvrda vlasništva nad računom u stranoj banci za ovrhovoditelja GLOBAL MONEY EXPRESS, S.L..pdf; Prilog Ovrv-2684_2026-1-5 - Potvrda vlasništva nad računom u stranoj banci za ovrhovoditelja GLOBAL MONEY EXPRESS, S.L..pdf; Prilog Ovrv-2684_2026-1-6 - Potvrda vlasništva nad računom u stranoj banci za ovrhovoditelja GLOBAL MONEY EXPRESS, S.L..pdf; Prilog Ovrv-2684_2026-1-7 - Dopis PDV.pdf; Prilog Ovrv-2684_2026-1-8 - Izvod iz registra.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e8129dd8-d6f3-4aac-8e3c-d8c4a3035d39/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2684&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2681/2026</t>
+  </si>
+  <si>
+    <t>IGOR OBRADOVIĆ 27987707649</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:00:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/135cd26a-4197-48b1-8df1-86c59d9441f2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2681_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ UPRAVITELJ GRADNJA d.o.o., zastupnik_opunomoćenik_ Nataš.pdf; Prilog Ovrv-2681_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/135cd26a-4197-48b1-8df1-86c59d9441f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2681&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pl-142/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.03.2026.; Prijedlog od 22.04.2025.; Prilog od: 22.04.2025.</t>
+  </si>
+  <si>
+    <t>Vitomir Penavić 59306122959</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:57:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3edaa96-1134-4cb3-920c-81e8495cf285</t>
+  </si>
+  <si>
+    <t>Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2281_2025-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Rješenje - platni nalog.pdf O323O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3edaa96-1134-4cb3-920c-81e8495cf285/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pl&amp;predmet=142&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-2666/2026</t>
+  </si>
+  <si>
+    <t>Goran Jeremić 25485418043</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:50:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7198fe61-eda0-4ded-8514-dcf2554b3e1d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2666_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ A1 Hrvatska d.o.o., zastupnik_opunomoćenik_ Tihomir Zec.pdf; Prilog Ovrv-2666_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7198fe61-eda0-4ded-8514-dcf2554b3e1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2666&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje o Nasljeđivanju iza pok. Roberta Škondre 2.O-392/25 UPP/OS-O-148/26</t>
+  </si>
+  <si>
+    <t>FRANKO ŠKONDRO; ROBERT ŠKONDRO 97499530339</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:02:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd3b510a-d333-440c-8532-82bbd1a4fc6c</t>
+  </si>
+  <si>
+    <t>Poziv Franku Škondri za dostavu rješenja.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd3b510a-d333-440c-8532-82bbd1a4fc6c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-1601/2026</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi</t>
+  </si>
+  <si>
+    <t>Karmen Brlić-Jovanović 43415560618</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:59:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b358e899-a537-403c-bd84-2778ad82db9c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1601_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b358e899-a537-403c-bd84-2778ad82db9c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1601&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2630/2026</t>
+  </si>
+  <si>
+    <t>Igor Obradović 27987707649</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:49:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99e5c8d3-a7c0-400f-8997-ca5e3f505c72</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2630_2026-5-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ HEP-TOPLINARSTVO d.o.o., zastupnik_opunomoćenik_ Jadrank.pdf; Prilog Ovrv-2630_2026-5-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99e5c8d3-a7c0-400f-8997-ca5e3f505c72/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2630&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2591/2026</t>
+  </si>
+  <si>
+    <t>Jelica Hadžić 62957631137</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:38:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f76db54-449c-401d-abf8-5802a4fdf5de</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2591_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2591_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2591_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f76db54-449c-401d-abf8-5802a4fdf5de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2591&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Pp-605/2026</t>
+  </si>
+  <si>
+    <t>Presuda od 29.6.2026.</t>
+  </si>
+  <si>
+    <t>Aleš Dobrina 96770778063; Manuela Bošnjak 35386147007</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:26:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e3bbb1f-d13e-48f1-acd9-73a8da334e63</t>
+  </si>
+  <si>
+    <t>0008_001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e3bbb1f-d13e-48f1-acd9-73a8da334e63/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Pp&amp;predmet=605&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2573/2026</t>
+  </si>
+  <si>
+    <t>Dario Obradović 48069698038</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:01:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f345cb6-79b4-44aa-8b49-fb1efc3efbea</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2573_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ C.pdf; Prilog Ovrv-2573_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2573_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f345cb6-79b4-44aa-8b49-fb1efc3efbea/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2573&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>pok. Miroljub Cicak</t>
+  </si>
+  <si>
+    <t>LJUBICA NEDIĆ 12985816573; MIROLJUB CICAK 69180718652</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:48:15</t>
+  </si>
+  <si>
+    <t>10.03.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/736e5166-329f-49f7-9e5c-2f8a59208f22</t>
+  </si>
+  <si>
+    <t>Cicak Miroljub - Oglas - ne znaju se nasljednici.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/736e5166-329f-49f7-9e5c-2f8a59208f22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2513/2026</t>
+  </si>
+  <si>
+    <t>Dragoslav Beljić 99496082097</t>
+  </si>
+  <si>
+    <t>10.09.2026. 09:39:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce28ff25-55fb-4285-bc04-d5f0650e29a1</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2513_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ T.pdf; Prilog Ovrv-2513_2026-1-2 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ Vodovod grada Vukovara d.o.o., zastupnik_opunomoćenik_ M.pdf; Prilog Ovrv-2513_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce28ff25-55fb-4285-bc04-d5f0650e29a1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2513&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-33/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.06.2026.; Podnesak od 19.01.2026.; Prilog od: 19.01.2026.; Prilog od: 19.01.2026.; Prilog od: 19.01.2026.; Prilog od: 19.01.2026.; Prilog od: 19.01.2026.; Prilog od: 19.01.2026.</t>
+  </si>
+  <si>
+    <t>Marko Korolija 57223384011</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:45:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63b5047e-e4df-4703-a9b9-c909bcf98d71</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-33_2026-1-1 - Punomoć.pdf; Prilog Ovr-33_2026-1-2 - Prijedlog za ovrhu.pdf; Prilog Ovr-33_2026-1-3 - Zahtjev za naplatu.pdf; Prilog Ovr-33_2026-1-4 - Rješenje pravomoćnosti i ovršnosti.pdf; Prilog Ovr-33_2026-1-5 - Rješenje o ovrsi.pdf; Prilog Ovr-33_2026-1-6 - FINA.png; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63b5047e-e4df-4703-a9b9-c909bcf98d71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=33&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2365/2026</t>
+  </si>
+  <si>
+    <t>RUŽICA BENKOVIĆ 53866064015</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:31:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/039be91b-c996-4c7a-9530-d67131ffb9ab</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2365_2026-1-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ CROATIA osiguranje d.d., zastupnik_opunomoćenik_ PETRA D.pdf; Prilog Ovrv-2365_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf; Prilog Ovrv-2365_2026-1-3 - Kamatni list izračuna kamate iz vjerodostojne isprave.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/039be91b-c996-4c7a-9530-d67131ffb9ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2365&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-404/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.; Prijedlog od 22.05.2026.; Prilog od: 22.05.2026.; Prilog od: 22.05.2026.; Prilog od: 22.05.2026.; Prilog od: 22.05.2026.</t>
+  </si>
+  <si>
+    <t>Marko Radmanović 44807395300</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:30:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a74a6ec9-eb04-457f-95d2-d20db1b229ac</t>
+  </si>
+  <si>
+    <t>Prijedlog za osiguranje.pdf P111P; Prilog Ovr-404_2026-1-1 - punomoć ARHI-PRO.pdf; Prilog Ovr-404_2026-1-2 - ZK-19011-KO-VUKOVAR.pdf; Prilog Ovr-404_2026-1-3 - OVRV-560.pdf; Prilog Ovr-404_2026-1-4 - Nalog_IIB0326052217042296.pdf; Rješenje - o osiguranju.pdf O246O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a74a6ec9-eb04-457f-95d2-d20db1b229ac/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=404&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-419/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 01.06.2026.; Podnesak od 28.05.2026.; Prilog od: 28.05.2026.; 
+Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog od: 28.05.2026.; Prilog 
+od: 28.05.2026.; Prilog od: 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Bernardica Jurić 19977330678</t>
+  </si>
+  <si>
+    <t>10.09.2026. 08:19:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c1462f9-0e13-4419-ae7e-03ba9fd8f4f5</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-419_2026-1-1 - e-Ovrhe.pdf; Prilog Ovr-419_2026-1-2 - Zahtjev (1).pdf; Prilog Ovr-419_2026-1-3 - Odluka OS VU Ovrv-1076-2026-5 od 26.02.2026. - Rješenje - o ovrsi.pdf; Prilog Ovr-419_2026-1-4 - Podnesak OS VU Ovrv-1076-2026-1 od 04.02.2026. - Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf; Prilog Ovr-419_2026-1-5 - Odluka OS VU Ovrv-1076-2026-12 od 15.05.2026. - Potvrda pravomoćnosti-ovršnosti.pdf; Prilog Ovr-419_2026-1-6 - Prilog OS VU Ovrv-1076-2026-1-1 od 04.02.2026. - Dokaz o zastupanju-punomoći; ovrhovoditelj_ A1 Hrva.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c1462f9-0e13-4419-ae7e-03ba9fd8f4f5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=419&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-144/2025</t>
+  </si>
+  <si>
+    <t>Dopis od 04.09.2026.; Podnesak od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>Milan Ivanovski 38060017892</t>
+  </si>
+  <si>
+    <t>09.09.2026. 14:11:45</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c9c5f94-69a2-42c5-8e8e-040d8bceb6f6</t>
+  </si>
+  <si>
+    <t>Odgovor na žalbu.pdf P52P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c9c5f94-69a2-42c5-8e8e-040d8bceb6f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=144&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-356/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Josip Andrišek</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 26, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>29091356365</t>
+  </si>
+  <si>
+    <t>Josip Andrišek 29091356365; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:56:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/270957c8-0520-4fa0-a1ed-88193a5f327e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/270957c8-0520-4fa0-a1ed-88193a5f327e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=356&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Kv-84/2026</t>
+  </si>
+  <si>
+    <t>Odluka od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Krišjanis Alsters</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:17:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/357b320a-78bf-42fc-925f-4ef9604f26da</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/357b320a-78bf-42fc-925f-4ef9604f26da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kv&amp;predmet=84&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Arturs Alsters</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:17:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5c2eae0-5da3-4fb6-8dd1-a336ac77f1ee</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5c2eae0-5da3-4fb6-8dd1-a336ac77f1ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-1240/2026</t>
+  </si>
+  <si>
+    <t>rješenje</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:16:09</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bf1fdb-8624-4fe3-b403-0af970534b73</t>
+  </si>
+  <si>
+    <t>RJESENJE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/28bf1fdb-8624-4fe3-b403-0af970534b73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=1240&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-115/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 28.07.2026.; Podnesak od 10.04.2026.; Prilog od: 10.04.2026.</t>
+  </si>
+  <si>
+    <t>Zdravko Lazić 76523193526</t>
+  </si>
+  <si>
+    <t>09.09.2026. 11:30:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01a1f310-34f0-4e27-a7c3-68ea4b3e8b5c</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Prilog P-115_2026-1-1 - P-DO-37_2026-1-1.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01a1f310-34f0-4e27-a7c3-68ea4b3e8b5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=115&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>K-98/2023</t>
+  </si>
+  <si>
+    <t>Nalog od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Jovan Ćićić 43523719186</t>
+  </si>
+  <si>
+    <t>09.09.2026. 10:19:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cbae333-481b-47db-aa5f-e09e9c73c440</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cbae333-481b-47db-aa5f-e09e9c73c440/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=K&amp;predmet=98&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Ovr-399/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.05.2026.; Podnesak od 04.06.2025.; Prilog od: 04.06.2025.; Prilog od: 04.06.2025.; Prilog od: 04.06.2025.</t>
+  </si>
+  <si>
+    <t>Gordana Ristić 20774996444</t>
+  </si>
+  <si>
+    <t>09.09.2026. 08:39:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5229c645-a071-4314-8c4a-af73ab08347f</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-399_2025-1-1 - GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-399_2025-1-2 - SKM_850i25060313580.pdf; Prilog Ovr-399_2025-1-3 - SKM_850i25060313581.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5229c645-a071-4314-8c4a-af73ab08347f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=399&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-312/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>Dajana Gulka</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 41, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>08477580536</t>
+  </si>
+  <si>
+    <t>Dajana Gulka 08477580536; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>09.09.2026. 07:11:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bf7d69a-a781-4db0-8381-2b13e3f73cec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bf7d69a-a781-4db0-8381-2b13e3f73cec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=312&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>P Ob-217/2024</t>
+  </si>
+  <si>
+    <t>Frank Marojević</t>
+  </si>
+  <si>
+    <t>08.09.2026. 12:19:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dadf9884-8c64-42aa-add2-a8155ffe48d4</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dadf9884-8c64-42aa-add2-a8155ffe48d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=217&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovr-894/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.05.2026.; Podnesak od 13.11.2024.; Prilog od: 13.11.2024.; Prilog od: 13.11.2024.</t>
+  </si>
+  <si>
+    <t>Dominik Stančić 46506148014</t>
+  </si>
+  <si>
+    <t>08.09.2026. 11:22:43</t>
+  </si>
+  <si>
+    <t>16.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e06be4c-584f-463b-aeac-189d2face6c2</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-894_2024-1-1 - privitak.pdf; Prilog Ovr-894_2024-1-2 - Privitak_a1_produkcija_generalna_punomoć.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e06be4c-584f-463b-aeac-189d2face6c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=894&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-3090/2026</t>
+  </si>
+  <si>
+    <t>07.09.2026. 13:53:39</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/206214eb-738f-4360-a046-a93b83523a5e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/206214eb-738f-4360-a046-a93b83523a5e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=3090&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-307/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Marko Mikac</t>
+  </si>
+  <si>
+    <t>Ivanova 18, 32224 Ćelije, Hrvatska</t>
+  </si>
+  <si>
+    <t>23424786167</t>
+  </si>
+  <si>
+    <t>Marko Mikac 23424786167; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:17:57</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/223b0a9e-7149-4890-addf-589825ef9ca0</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/223b0a9e-7149-4890-addf-589825ef9ca0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=307&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-304/2024</t>
+  </si>
+  <si>
+    <t>Dino Miškić</t>
+  </si>
+  <si>
+    <t>Olajnica 18, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>00368971974</t>
+  </si>
+  <si>
+    <t>Dino Miškić 00368971974; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:14:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74572907-6b09-46a4-9b99-5d2d4aca4388</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74572907-6b09-46a4-9b99-5d2d4aca4388/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=304&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-303/2024</t>
+  </si>
+  <si>
+    <t>Igor Rendulić</t>
+  </si>
+  <si>
+    <t>Tina Ujevića 10, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>59570532298</t>
+  </si>
+  <si>
+    <t>Igor Rendulić 59570532298; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:42:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23f4b55f-e526-4279-8366-fe15f983f28a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23f4b55f-e526-4279-8366-fe15f983f28a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=303&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-239/2024</t>
+  </si>
+  <si>
+    <t>Josip Dufek</t>
+  </si>
+  <si>
+    <t>Sinjske Alke 8, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>40780549230</t>
+  </si>
+  <si>
+    <t>Josip Dufek 40780549230; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:21:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0729fd2d-a8bb-4fa2-aeda-accb95744760</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0729fd2d-a8bb-4fa2-aeda-accb95744760/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=239&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-273/2024</t>
+  </si>
+  <si>
+    <t>Bojana Vidić</t>
+  </si>
+  <si>
+    <t>Vinkovačka 39, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>11145056218</t>
+  </si>
+  <si>
+    <t>Bojana Vidić 11145056218; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:10:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e546fbd3-58b0-4084-bc55-b132d0581dc0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e546fbd3-58b0-4084-bc55-b132d0581dc0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=273&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>R1-115/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 13.07.2026.</t>
+  </si>
+  <si>
+    <t>Nevenka Vlaho 26893692902</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:59:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39ee2902-130f-4146-ba14-f936b5e94a0c</t>
+  </si>
+  <si>
+    <t>Rješenje - prekid postupka.pdf O271O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/39ee2902-130f-4146-ba14-f936b5e94a0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=R1&amp;predmet=115&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ana Keser 75811781937</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:56:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2137e982-b29c-43e0-a303-5b6e24fc6c45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2137e982-b29c-43e0-a303-5b6e24fc6c45/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-285/2024</t>
+  </si>
+  <si>
+    <t>Zoran Barać</t>
+  </si>
+  <si>
+    <t>Gajićeva 49, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>13470894512</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zoran Barać 13470894512</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:51:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/542a2c38-19e1-4be8-b84a-fa1e683d9447</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/542a2c38-19e1-4be8-b84a-fa1e683d9447/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=285&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Z-2778/2026</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:40:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9074aa68-3f12-4eb0-9c79-403ca3f20aab</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9074aa68-3f12-4eb0-9c79-403ca3f20aab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2778&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-289/2024</t>
+  </si>
+  <si>
+    <t>Romeo Blažek</t>
+  </si>
+  <si>
+    <t>Zrinski Frankopana 6, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>83444266985</t>
+  </si>
+  <si>
+    <t>Romeo Blažek 83444266985; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:35:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b8883d6-4965-459e-a0a6-484e917cbe7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b8883d6-4965-459e-a0a6-484e917cbe7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=289&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Ovrv-3022/2026</t>
+  </si>
+  <si>
+    <t>Alen Vidrač 10448535159</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:58:45</t>
+  </si>
+  <si>
+    <t>15.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa0c873c-a283-4f45-96c5-4b812b30bed8</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3022_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa0c873c-a283-4f45-96c5-4b812b30bed8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3022&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1844/2026</t>
+  </si>
+  <si>
+    <t>Petar Opravić 22162112439</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:29:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e63c636f-540d-4386-beb5-d957860cc900</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1844_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e63c636f-540d-4386-beb5-d957860cc900/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1844&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1682/2026</t>
+  </si>
+  <si>
+    <t>Marina Ivanovski 30778442843</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:28:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe002785-e426-479b-8ed3-4e0cb0eef928</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1682_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe002785-e426-479b-8ed3-4e0cb0eef928/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1682&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1676/2026</t>
+  </si>
+  <si>
+    <t>ADRIANA ČAVALA 81124950028</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:25:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44be69b7-ee51-4296-b28d-50a598fdd702</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1676_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44be69b7-ee51-4296-b28d-50a598fdd702/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1676&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1664/2026</t>
+  </si>
+  <si>
+    <t>ALINAFI DALIPI 79392220705</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:21:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/540c3fc6-d5ba-4887-9d11-a45bb502efcf</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1664_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/540c3fc6-d5ba-4887-9d11-a45bb502efcf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1664&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1592/2026</t>
+  </si>
+  <si>
+    <t>Marijan Vukić 03297012875</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:19:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05b9daba-66b7-4532-bd0d-683ff0446721</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1592_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05b9daba-66b7-4532-bd0d-683ff0446721/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1592&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1589/2026</t>
+  </si>
+  <si>
+    <t>Tomislav Vukas 93949027037</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:18:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85b76539-2adf-4c33-9c9e-1c63d21d542d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1589_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/85b76539-2adf-4c33-9c9e-1c63d21d542d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1589&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1568/2026</t>
+  </si>
+  <si>
+    <t>Stojan Carić 95396168457</t>
+  </si>
+  <si>
+    <t>04.09.2026. 11:16:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7be11615-cfcf-4b51-a6c9-8b8e3068063d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1568_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7be11615-cfcf-4b51-a6c9-8b8e3068063d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1568&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-141/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Leo Kovačević 48894153111</t>
+  </si>
+  <si>
+    <t>04.09.2026. 10:39:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0d666c0-c881-4568-b1dd-da521b3b05d6</t>
+  </si>
+  <si>
+    <t>Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f0d666c0-c881-4568-b1dd-da521b3b05d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=141&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P Ob-132/2026</t>
+  </si>
+  <si>
+    <t>Dopis od 04.09.2026.; Podnesak od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Laura Rupčić 93722444777</t>
+  </si>
+  <si>
+    <t>04.09.2026. 10:03:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62c076c9-bd42-45f3-bf5a-4f0a1576092a</t>
+  </si>
+  <si>
+    <t>Tužba.pdf P185P; Anonimizirana odluka _ dopis.docx O822O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/62c076c9-bd42-45f3-bf5a-4f0a1576092a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=132&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-3038/2026</t>
+  </si>
+  <si>
+    <t>04.09.2026. 09:04:35</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c927b9ef-c542-48e8-aae7-e97f5d97a5d3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_OTVARANJU_POJEDINACNOG_ISPRAVNOG_POSTUPKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c927b9ef-c542-48e8-aae7-e97f5d97a5d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=3038&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3124/2026</t>
+  </si>
+  <si>
+    <t>PAVAO RENDULIĆ 63515688920</t>
+  </si>
+  <si>
+    <t>03.09.2026. 15:41:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c70b06a-3cad-45b9-9f3d-a98d07ceb5d3</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3124_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c70b06a-3cad-45b9-9f3d-a98d07ceb5d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3124&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3118/2026</t>
+  </si>
+  <si>
+    <t>Svetlana Mirić 25700380720</t>
+  </si>
+  <si>
+    <t>03.09.2026. 15:39:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bfb0b49-5f47-4492-984c-d8a9dbb4ea04</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3118_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bfb0b49-5f47-4492-984c-d8a9dbb4ea04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3118&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3085/2026</t>
+  </si>
+  <si>
+    <t>DEJAN TOT 94792807612</t>
+  </si>
+  <si>
+    <t>03.09.2026. 15:34:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84a66ea7-f39f-4305-a738-9c23a3b4861d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3085_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84a66ea7-f39f-4305-a738-9c23a3b4861d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3085&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3082/2026</t>
+  </si>
+  <si>
+    <t>GORDANA KOSIĆ 42609353879</t>
+  </si>
+  <si>
+    <t>03.09.2026. 15:32:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3279a1db-3816-47a5-9cfb-a4ffc350c2e0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3082_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3279a1db-3816-47a5-9cfb-a4ffc350c2e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3082&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3076/2026</t>
+  </si>
+  <si>
+    <t>GORAN MITROVIĆ 12631752323</t>
+  </si>
+  <si>
+    <t>03.09.2026. 15:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4429aa0e-8477-4290-b395-cc9abdcc804d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3076_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4429aa0e-8477-4290-b395-cc9abdcc804d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3076&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3067/2026</t>
+  </si>
+  <si>
+    <t>SLAĐANA BOŠNJAKOVIĆ 58251657071</t>
+  </si>
+  <si>
+    <t>03.09.2026. 15:29:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/200133fa-6e53-4f6f-8028-3dd80c0aa0bb</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3067_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/200133fa-6e53-4f6f-8028-3dd80c0aa0bb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3067&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3040/2026</t>
+  </si>
+  <si>
+    <t>Altijana Živaljić 93990146275</t>
+  </si>
+  <si>
+    <t>03.09.2026. 15:24:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d949098a-b2eb-4015-a999-519172e694b7</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3040_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d949098a-b2eb-4015-a999-519172e694b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3040&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2766/2026</t>
+  </si>
+  <si>
+    <t>Nenad Ratković 11713265232</t>
+  </si>
+  <si>
+    <t>03.09.2026. 15:13:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bba6d36-6f58-4983-900b-90e26873d98c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2766_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bba6d36-6f58-4983-900b-90e26873d98c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2766&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1712/2026</t>
+  </si>
+  <si>
+    <t>KUCHKAROV RUSTAMOVA 16136969697</t>
+  </si>
+  <si>
+    <t>03.09.2026. 15:12:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee768af0-143c-4a4a-bab3-523597a3a38c</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1712_2026-3-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee768af0-143c-4a4a-bab3-523597a3a38c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1712&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1688/2026</t>
+  </si>
+  <si>
+    <t>Slađana Lovrinčević 53028366450</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:49:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50423c5c-0612-46bf-b6c8-5e4715eb3e0b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1688_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/50423c5c-0612-46bf-b6c8-5e4715eb3e0b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1688&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1658/2026</t>
+  </si>
+  <si>
+    <t>DUNAV GRADNJA d.o.o. 65197572802</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:44:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4512db3b-1fac-441e-bdef-957dc123be9b</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1658_2026-2-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4512db3b-1fac-441e-bdef-957dc123be9b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1658&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-1317/2026</t>
+  </si>
+  <si>
+    <t>IVAN ZLATUNIĆ 94554841968</t>
+  </si>
+  <si>
+    <t>03.09.2026. 14:43:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d9674ca-a8b8-4507-8a92-f6e814bf72b5</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-1317_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d9674ca-a8b8-4507-8a92-f6e814bf72b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=1317&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-792/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.; Podnesak od 04.11.2025.; Prilog od: 04.11.2025.; Prilog od: 04.11.2025.; Prilog od: 04.11.2025.</t>
+  </si>
+  <si>
+    <t>Marija Crnogorac 65414288234</t>
+  </si>
+  <si>
+    <t>03.09.2026. 13:06:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e88457-722c-451e-a97d-a67213a34949</t>
+  </si>
+  <si>
+    <t>Ovrha troškova provedbe ovrhe po čl. 14. OZ-a.pdf P1000000133P; Prilog Ovr-792_2025-1-1 - GENERALNA PUNOMOĆ ELEKTRA.pdf; Prilog Ovr-792_2025-1-2 - SKM_850i25110410380.pdf; Prilog Ovr-792_2025-1-3 - SKM_850i25110410390.pdf; Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03e88457-722c-451e-a97d-a67213a34949/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=792&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ovrv-3073/2026</t>
+  </si>
+  <si>
+    <t>ESMA FERATOVIĆ 85531605943</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:26:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6119734a-a951-47b5-9fe0-a843b508f93e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3073_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6119734a-a951-47b5-9fe0-a843b508f93e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3073&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3049/2026</t>
+  </si>
+  <si>
+    <t>Boris Barković 30050971989</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:24:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb4071dc-7f55-4898-b01e-39e355d30ead</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3049_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb4071dc-7f55-4898-b01e-39e355d30ead/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3049&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-3031/2026</t>
+  </si>
+  <si>
+    <t>Igor Franić 72256824687</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:15:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07c08f5-9243-415f-9133-e28975292c29</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-3031_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e07c08f5-9243-415f-9133-e28975292c29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=3031&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2949/2026</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:12:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d480705-db29-4909-bb44-6b0ffbd0be0a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2949_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d480705-db29-4909-bb44-6b0ffbd0be0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2949&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2931/2026</t>
+  </si>
+  <si>
+    <t>Bojana Vojnović 32470984334</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:10:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4148ef3-216f-4ef2-9527-73df798bcd4f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2931_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4148ef3-216f-4ef2-9527-73df798bcd4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2931&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2934/2026</t>
+  </si>
+  <si>
+    <t>Dina Čeliković 63276851173</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:09:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e3aacc7-1bb8-447c-b43a-e29042debb24</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2934_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e3aacc7-1bb8-447c-b43a-e29042debb24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2934&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2928/2026</t>
+  </si>
+  <si>
+    <t>Barbara Jovanović 98073640518</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:07:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa7ab39-c520-433e-9382-e8cc87ed7cba</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2928_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5aa7ab39-c520-433e-9382-e8cc87ed7cba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2928&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2922/2026</t>
+  </si>
+  <si>
+    <t>Zoran Gračanin 90970512665</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:05:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c544eee-565c-4bf7-bcfb-af435f082dd0</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2922_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8c544eee-565c-4bf7-bcfb-af435f082dd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2922&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2919/2026</t>
+  </si>
+  <si>
+    <t>Dario Ivić 15823630174</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:03:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2846afc-10eb-4f62-b0ad-abc08dd05156</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2919_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2846afc-10eb-4f62-b0ad-abc08dd05156/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2919&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2886/2026</t>
+  </si>
+  <si>
+    <t>Maja Šarić 31053411658</t>
+  </si>
+  <si>
+    <t>03.09.2026. 12:00:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/334fd151-0913-4c50-8b20-63c87f598fed</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2886_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/334fd151-0913-4c50-8b20-63c87f598fed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2886&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2883/2026</t>
+  </si>
+  <si>
+    <t>VALENTINA PURDA 62858268465</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:56:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cffb716-dd6d-41e0-865e-d3c1b16007cb</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2883_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1cffb716-dd6d-41e0-865e-d3c1b16007cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2883&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2880/2026</t>
+  </si>
+  <si>
+    <t>Danijel Vučković 29139167180</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:53:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a81f717-44a5-421e-9503-1d760a8c25f2</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2880_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a81f717-44a5-421e-9503-1d760a8c25f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2880&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2874/2026</t>
+  </si>
+  <si>
+    <t>Danilko Dermiček 51432324088</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:29:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03b7817e-444a-4c1a-b6dd-0733a26a880a</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2874_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03b7817e-444a-4c1a-b6dd-0733a26a880a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2874&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2868/2026</t>
+  </si>
+  <si>
+    <t>Sanja Držaić Medo 79778129501</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:26:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d314825-7356-45eb-bd00-648c1cb2f047</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2868_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d314825-7356-45eb-bd00-648c1cb2f047/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2868&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2799/2026</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:18:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/832f5fb5-7516-442a-8d9d-b385746a75ee</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2799_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/832f5fb5-7516-442a-8d9d-b385746a75ee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2799&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2787/2026</t>
+  </si>
+  <si>
+    <t>IVAN ADLEŠIĆ 13412442496</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:15:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24e09e56-1dba-4b0b-8c2d-0d6e1ca8e1ff</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2787_2026-1-6 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/24e09e56-1dba-4b0b-8c2d-0d6e1ca8e1ff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2787&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2781/2026</t>
+  </si>
+  <si>
+    <t>IN GROUP D.O.O. 11694073175</t>
+  </si>
+  <si>
+    <t>03.09.2026. 11:13:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/907f8d4c-0f64-4f7b-bdc1-dcbcdeb1f81f</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2781_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/907f8d4c-0f64-4f7b-bdc1-dcbcdeb1f81f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2781&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2778/2026</t>
+  </si>
+  <si>
+    <t>JOVAN KUZMANOVIĆ 41772314846</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:59:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/008042b2-f81a-425d-94fd-7beb391b9486</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2778_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/008042b2-f81a-425d-94fd-7beb391b9486/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2778&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2754/2026</t>
+  </si>
+  <si>
+    <t>Toni Kertis 97224509425</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:56:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/471b05ff-ca76-4e8c-aa58-e45a85025342</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2754_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/471b05ff-ca76-4e8c-aa58-e45a85025342/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2754&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2733/2026</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:54:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c44dce52-b4f2-442c-be93-0437d69d6582</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2733_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c44dce52-b4f2-442c-be93-0437d69d6582/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2733&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2724/2026</t>
+  </si>
+  <si>
+    <t>SALIH HASANOVIĆ 63042587888</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:51:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7d9ea5c-fedc-41f5-ab11-83fec6e66c94</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2724_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d7d9ea5c-fedc-41f5-ab11-83fec6e66c94/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2724&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2712/2026</t>
+  </si>
+  <si>
+    <t>Ante Butum 51086312225</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:49:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15b69535-957c-49db-a5aa-a16041799612</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2712_2026-1-1 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15b69535-957c-49db-a5aa-a16041799612/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2712&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2706/2026</t>
+  </si>
+  <si>
+    <t>Velibor Mišić 52838448867</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:47:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03cf5bd5-53cc-4395-a3e7-d84b49c5b4c9</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2706_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03cf5bd5-53cc-4395-a3e7-d84b49c5b4c9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2706&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Miloš Mišić 52504304486</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:46:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6405a49-521a-4d2e-8034-7eb1ba8a9c3f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6405a49-521a-4d2e-8034-7eb1ba8a9c3f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Milivoje Mišić 09205147380</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:46:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c5bd21f-92f0-41d7-b343-06e71c35d916</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c5bd21f-92f0-41d7-b343-06e71c35d916/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Ovrv-2640/2026</t>
+  </si>
+  <si>
+    <t>Marina Magoč 13142852416</t>
+  </si>
+  <si>
+    <t>03.09.2026. 10:15:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84e6e3ec-0744-402a-b82b-898e28dd3226</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2640_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84e6e3ec-0744-402a-b82b-898e28dd3226/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2640&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2628/2026</t>
+  </si>
+  <si>
+    <t>BEATITUDO BS j.d.o.o. 74596747527</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:10:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d88c3553-bf7e-40a4-8f6c-d7b9e964e72d</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2628_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d88c3553-bf7e-40a4-8f6c-d7b9e964e72d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2628&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2553/2026</t>
+  </si>
+  <si>
+    <t>Davor Mažar 27900234141</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:08:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9892f329-d0b1-4e32-8501-3fdc566c3d4e</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2553_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9892f329-d0b1-4e32-8501-3fdc566c3d4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2553&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2538/2026</t>
+  </si>
+  <si>
+    <t>Nevenka Danilčević 47162710265</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:04:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cabea2e4-014c-4999-b3e1-6f3046a86304</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2538_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cabea2e4-014c-4999-b3e1-6f3046a86304/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2538&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2532/2026</t>
+  </si>
+  <si>
+    <t>Ivana Arambašić 00388430369</t>
+  </si>
+  <si>
+    <t>03.09.2026. 09:02:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57ba7ff6-b3e5-4ad5-809f-f2d2a305fca4</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2532_2026-1-3 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57ba7ff6-b3e5-4ad5-809f-f2d2a305fca4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2532&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2450/2026</t>
+  </si>
+  <si>
+    <t>ŽELJKO BURČAK 92696360674</t>
+  </si>
+  <si>
+    <t>03.09.2026. 08:44:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce7136be-c6c0-4e14-967b-f6fd9a832981</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2450_2026-1-2 - Vjerodostojna isprava br. 1 - Račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce7136be-c6c0-4e14-967b-f6fd9a832981/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2450&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2447/2026</t>
+  </si>
+  <si>
+    <t>DINO MARTINOVIĆ 60490728309</t>
+  </si>
+  <si>
+    <t>03.09.2026. 08:43:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45f4d285-098b-4939-8da4-68feaa8e2434</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2447_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/45f4d285-098b-4939-8da4-68feaa8e2434/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2447&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovrv-2294/2026</t>
+  </si>
+  <si>
+    <t>JOSIP SVITLANOVIĆ 32061083315</t>
+  </si>
+  <si>
+    <t>03.09.2026. 08:41:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab264637-67e8-4715-a921-41eb374f0270</t>
+  </si>
+  <si>
+    <t>Rješenje - o ovrsi.pdf O250O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-2294_2026-1-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab264637-67e8-4715-a921-41eb374f0270/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovrv&amp;predmet=2294&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Ovr-1529/2010</t>
+  </si>
+  <si>
+    <t>Zaključak od 01.09.2026.; Zaključak od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>e-Oglasna ploča</t>
+  </si>
+  <si>
+    <t>02.09.2026. 08:37:28</t>
+  </si>
+  <si>
+    <t>06.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab456d1c-7e5f-4295-9db0-568416f9b938</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O; Zaključak - o prodaji nekretnina.pdf O349O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab456d1c-7e5f-4295-9db0-568416f9b938/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Ovr&amp;predmet=1529&amp;godina=2010</t>
+  </si>
+  <si>
+    <t>O-347/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Ivke (Juro) Vrabel rođ. Jurić, Šarengrad</t>
+  </si>
+  <si>
+    <t>01.09.2026. 09:12:22</t>
+  </si>
+  <si>
+    <t>01.03.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2b58e60-3a0b-4fa4-b849-3061e169f3f4</t>
+  </si>
+  <si>
+    <t>OGLAS - SUD - POK. IVKA VRABEL.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2b58e60-3a0b-4fa4-b849-3061e169f3f4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=347&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>P-234/2025</t>
+  </si>
+  <si>
+    <t>Presuda od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>Kruno Knežević 25886109459</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:21:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69fe4bed-b388-402d-a3b3-ae17b928d8dd</t>
+  </si>
+  <si>
+    <t>Presuda.pdf O74O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/69fe4bed-b388-402d-a3b3-ae17b928d8dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=234&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Marko Cvrković 10255320499</t>
+  </si>
+  <si>
+    <t>31.08.2026. 11:21:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9699fc51-9b64-49e2-b85b-e485f366b7ed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9699fc51-9b64-49e2-b85b-e485f366b7ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANDRIJA LAMPERT</t>
+  </si>
+  <si>
+    <t>ANDRIJA LAMPERT 53726105953</t>
+  </si>
+  <si>
+    <t>25.08.2026. 04:03:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4cce7e6-252e-464f-bee4-7931e772eab1</t>
+  </si>
+  <si>
+    <t>16.384111.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4cce7e6-252e-464f-bee4-7931e772eab1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-2507/2026</t>
   </si>
   <si>
-    <t>rješenje</t>
-[...4 lines deleted...]
-  <si>
     <t>21.08.2026. 13:14:23</t>
   </si>
   <si>
-    <t>21.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fa6edd34-4e60-4275-8afd-29107ce899ac</t>
   </si>
   <si>
-    <t>RJESENJE.pdf</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fa6edd34-4e60-4275-8afd-29107ce899ac/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2507&amp;godina=2026</t>
   </si>
   <si>
-    <t>Ovrv-2510/2026</t>
-[...26 lines deleted...]
-    <t>Ovrv-2352/2026</t>
+    <t>Sp-144/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Kristian Hardi</t>
+  </si>
+  <si>
+    <t>Ulica Grabik 56, 32229 Petrovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>07061706494</t>
+  </si>
+  <si>
+    <t>Kristian Hardi 07061706494; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:53:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c4a324e-e004-4438-ac0d-8fbe3006751e</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c4a324e-e004-4438-ac0d-8fbe3006751e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-142/2026</t>
+  </si>
+  <si>
+    <t>Ivanko Lačok</t>
+  </si>
+  <si>
+    <t>Braće Đaković 18, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>16573131049</t>
+  </si>
+  <si>
+    <t>Ivanko Lačok 16573131049; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:20:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9de5714f-031e-4a7c-b749-cecce989ed01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9de5714f-031e-4a7c-b749-cecce989ed01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=142&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Z-1752/2026</t>
+  </si>
+  <si>
+    <t>Rješenje i oglas Z-1752/2026</t>
+  </si>
+  <si>
+    <t>Vinko Vidović 29371150005</t>
+  </si>
+  <si>
+    <t>20.08.2026. 07:50:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b46d5c08-5b92-4705-8400-c53d9172a596</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b46d5c08-5b92-4705-8400-c53d9172a596/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=1752&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>20.08.2026. 07:49:26</t>
+  </si>
+  <si>
+    <t>20.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c9babaa-f3bf-4206-84dd-c5eb0b34c16d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c9babaa-f3bf-4206-84dd-c5eb0b34c16d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-175/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Branko Filipović</t>
+  </si>
+  <si>
+    <t>Hrvatske Nezavisnosti 5, 32232 Sotin, Hrvatska</t>
+  </si>
+  <si>
+    <t>83458592084</t>
+  </si>
+  <si>
+    <t>Branko Filipović 83458592084; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:36:28</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abb9884b-8010-4e4c-9a4b-d49ddac582f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abb9884b-8010-4e4c-9a4b-d49ddac582f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=175&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-91/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.08.2026.</t>
+  </si>
+  <si>
+    <t>Nikolina Strunja</t>
+  </si>
+  <si>
+    <t>Nikole Andrića 26, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>28263555275</t>
+  </si>
+  <si>
+    <t>Nikolina Strunja 28263555275; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>12.08.2026. 13:20:01</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c917cf7b-910a-4afb-9a10-7d0074015db5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c917cf7b-910a-4afb-9a10-7d0074015db5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=91&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-89/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.08.2026.</t>
+  </si>
+  <si>
+    <t>Antun Olah</t>
+  </si>
+  <si>
+    <t>Katarine Zrinske 16, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>99049828971</t>
+  </si>
+  <si>
+    <t>Antun Olah 99049828971; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.08.2026. 10:19:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60fc7528-2efe-4902-b739-dae015e27d1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60fc7528-2efe-4902-b739-dae015e27d1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=89&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-90/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Simić</t>
+  </si>
+  <si>
+    <t>Željeznička 46, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>08580327904</t>
+  </si>
+  <si>
+    <t>Stjepan Simić 08580327904; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.08.2026. 10:12:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bbc706d-d323-43cc-9f29-5168f06391a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bbc706d-d323-43cc-9f29-5168f06391a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-87/2026</t>
+  </si>
+  <si>
+    <t>Jadranka Keser</t>
+  </si>
+  <si>
+    <t>Dr. Antuna Bauera - Paje 3, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>20350872942</t>
+  </si>
+  <si>
+    <t>Jadranka Keser 20350872942; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.08.2026. 09:08:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96514b7a-98b2-4909-935b-fe3b20888404</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96514b7a-98b2-4909-935b-fe3b20888404/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=87&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-84/2026</t>
+  </si>
+  <si>
+    <t>Luka Mađarić</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 127, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>62024660159</t>
+  </si>
+  <si>
+    <t>Luka Mađarić 62024660159; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.08.2026. 09:03:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f56bf256-d2c4-48f2-bd4c-368bc3bf0c2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f56bf256-d2c4-48f2-bd4c-368bc3bf0c2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=84&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-82/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 04.08.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Tot</t>
+  </si>
+  <si>
+    <t>Dunavska 10, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>25233133396</t>
+  </si>
+  <si>
+    <t>Hrvoje Tot 25233133396; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.08.2026. 11:09:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/998e9e20-4265-4059-aaef-aab7e61b4c0f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/998e9e20-4265-4059-aaef-aab7e61b4c0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=82&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-81/2026</t>
+  </si>
+  <si>
+    <t>Dejan Inić</t>
+  </si>
+  <si>
+    <t>Glavna 7, 32010 Lipovača, Hrvatska</t>
+  </si>
+  <si>
+    <t>50570114700</t>
+  </si>
+  <si>
+    <t>Dejan Inić 50570114700; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.08.2026. 10:47:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eafdbe2-215d-4e8a-ab2e-afdf4a6da44e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eafdbe2-215d-4e8a-ab2e-afdf4a6da44e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=81&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-76/2026</t>
+  </si>
+  <si>
+    <t>Daniel Martinović</t>
+  </si>
+  <si>
+    <t>Dr. Ante Starčevića 46, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>86090887737</t>
+  </si>
+  <si>
+    <t>Daniel Martinović 86090887737; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.08.2026. 10:35:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e9c4c6-287d-4912-b21d-167661fdc24c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e9c4c6-287d-4912-b21d-167661fdc24c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=76&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-77/2026</t>
+  </si>
+  <si>
+    <t>Zoran Alandžak</t>
+  </si>
+  <si>
+    <t>Augusta Cesarca 65, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>36183024133</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zoran Alandžak 36183024133</t>
+  </si>
+  <si>
+    <t>04.08.2026. 10:16:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29cc77f9-e3bc-4691-87c2-8651fd053cc8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29cc77f9-e3bc-4691-87c2-8651fd053cc8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=77&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Oglas-poziv nasljednicima u ostavinskom postupku iza pok. MARIJE MAUL, O-391/26; UPP/OS-O-154/26</t>
+  </si>
+  <si>
+    <t>MARIJA MAUL; ĐURO JARABEK 14339370105</t>
+  </si>
+  <si>
+    <t>31.07.2026. 09:13:40</t>
+  </si>
+  <si>
+    <t>01.02.2027.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1edddbd-4944-4005-8f3c-67028bbe7787</t>
+  </si>
+  <si>
+    <t>OGLAS Posl. br. 2. O-391-26.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1edddbd-4944-4005-8f3c-67028bbe7787/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas-poziv nasljednicima u ostavinskom postupku iza pok. ANTUNA MAULA, O-393/26; UPP/OS-O-155/26</t>
+  </si>
+  <si>
+    <t>ANTUN MAUL; ĐURO JARABEK 14339370105</t>
+  </si>
+  <si>
+    <t>31.07.2026. 08:46:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da9a5b88-bc27-4349-a3b7-5f8fe8c9699f</t>
+  </si>
+  <si>
+    <t>OGLAS  Posl. br. 2.O-393-2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/da9a5b88-bc27-4349-a3b7-5f8fe8c9699f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-78/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Luka Osmanović</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 90, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>54168821796</t>
+  </si>
+  <si>
+    <t>Luka Osmanović 54168821796; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:56:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07860a30-a5f1-45a6-9b73-beec33397ef3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07860a30-a5f1-45a6-9b73-beec33397ef3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-73/2026</t>
+  </si>
+  <si>
+    <t>Sanela Eržić</t>
+  </si>
+  <si>
+    <t>Samuela Zajaca 52, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>84055822820</t>
+  </si>
+  <si>
+    <t>Sanela Eržić 84055822820; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:52:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e869938-992b-4ad9-ab2b-a45b5b6a7221</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e869938-992b-4ad9-ab2b-a45b5b6a7221/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-72/2026</t>
+  </si>
+  <si>
+    <t>Anica Pavlić</t>
+  </si>
+  <si>
+    <t>Njivice 10, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>75758130768</t>
+  </si>
+  <si>
+    <t>Anica Pavlić 75758130768; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:49:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14fb87d6-ab44-4ffc-bc48-35f23a6429da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14fb87d6-ab44-4ffc-bc48-35f23a6429da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=72&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-70/2026</t>
+  </si>
+  <si>
+    <t>Ljubo Mihajlović</t>
+  </si>
+  <si>
+    <t>Sotinačka 29, 32243 Berak, Hrvatska</t>
+  </si>
+  <si>
+    <t>85673905688</t>
+  </si>
+  <si>
+    <t>Ljubo Mihajlović 85673905688; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:43:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceef083f-5890-456a-8411-e16ec5fbbfcb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceef083f-5890-456a-8411-e16ec5fbbfcb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=70&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-69/2026</t>
+  </si>
+  <si>
+    <t>Živojin Mrđanov</t>
+  </si>
+  <si>
+    <t>Dragovoljaca Hos-A 78, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>34351607183</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Živojin Mrđanov 34351607183</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:41:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8166327e-fa57-45f1-b918-e07ca71db650</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8166327e-fa57-45f1-b918-e07ca71db650/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=69&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-68/2026</t>
+  </si>
+  <si>
+    <t>Slobodan Janjetović</t>
+  </si>
+  <si>
+    <t>Hermana Gmeinnera 2, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>02919604576</t>
+  </si>
+  <si>
+    <t>Slobodan Janjetović 02919604576; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:39:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9267c137-ed50-4c09-966d-a9a683fed8aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9267c137-ed50-4c09-966d-a9a683fed8aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=68&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-67/2026</t>
+  </si>
+  <si>
+    <t>Filip Egić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 21, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>32642896466</t>
+  </si>
+  <si>
+    <t>Filip Egić 32642896466; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:37:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a9cece3-dae7-4a01-9899-df07fb552c90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a9cece3-dae7-4a01-9899-df07fb552c90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=67&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-66/2026</t>
+  </si>
+  <si>
+    <t>Zlatica Radović</t>
+  </si>
+  <si>
+    <t>Županijska 110, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>98070714345</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zlatica Radović 98070714345</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:35:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/200096db-7180-4558-b73a-407b61838870</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/200096db-7180-4558-b73a-407b61838870/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=66&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-65/2026</t>
+  </si>
+  <si>
+    <t>Marijo Skaličić</t>
+  </si>
+  <si>
+    <t>Dunavska 5, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>82428379050</t>
+  </si>
+  <si>
+    <t>Marijo Skaličić 82428379050; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:32:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f05b55d-ae9f-49bd-9fb6-fe8fb337847c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f05b55d-ae9f-49bd-9fb6-fe8fb337847c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=65&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-191/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Đure Majačić (Antun), Bapska</t>
+  </si>
+  <si>
+    <t>17.06.2026. 09:08:07</t>
+  </si>
+  <si>
+    <t>18.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21fb4eba-647d-429a-bc6d-f2a9c35d7e5c</t>
+  </si>
+  <si>
+    <t>OGLAS SUD - POK. ĐURO MAJAČIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/21fb4eba-647d-429a-bc6d-f2a9c35d7e5c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=191&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-389/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Flavije (Mijo) Duduković rođ. Duduković, Vukovar</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:19:05</t>
+  </si>
+  <si>
+    <t>17.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d6ecb2c-b298-4690-98b4-14659a79e540</t>
+  </si>
+  <si>
+    <t>OGLAS SUD - POK. FLAVIJA DUDUKOVIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d6ecb2c-b298-4690-98b4-14659a79e540/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=389&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Oglas - ostavinski postupak iza pok. Simune Ristić</t>
+  </si>
+  <si>
+    <t>SIMUNA RISTIĆ 07553905003</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:49:54</t>
+  </si>
+  <si>
+    <t>09.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb03669-0d67-46e4-aa05-da349137ff27</t>
+  </si>
+  <si>
+    <t>Oglasna ploča Simuna Ristić.pdf; OGLAS_NN_OSTAVINA_SIMUNA_RISTIĆ.odt</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1fb03669-0d67-46e4-aa05-da349137ff27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pokojni Rade Ilić</t>
+  </si>
+  <si>
+    <t>Desa Ilić; Mira Kostadinović; Nada Bajić; RADE ILIĆ; Slava Starčević; Vesna Marić; Vladimir Jarić; ŽELJKO JARIĆ 40111977439</t>
+  </si>
+  <si>
+    <t>29.05.2026. 08:21:59</t>
+  </si>
+  <si>
+    <t>21.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff4fa7e-e5f7-4060-80b0-c1d84951c862</t>
+  </si>
+  <si>
+    <t>SKM_28726052909060.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eff4fa7e-e5f7-4060-80b0-c1d84951c862/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pok. Bako Maria</t>
+  </si>
+  <si>
+    <t>MARIA BAKO 93670616728; ZLATKO BAKO 93970682445</t>
+  </si>
+  <si>
+    <t>26.05.2026. 10:54:51</t>
+  </si>
+  <si>
+    <t>15.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/970ae04a-70c2-48e6-925d-0d3578845fb9</t>
+  </si>
+  <si>
+    <t>SKM_28726052611390.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/970ae04a-70c2-48e6-925d-0d3578845fb9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-179/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Mire (Nikola) Ganić rođ. Balać, Vukovar</t>
+  </si>
+  <si>
+    <t>08.05.2026. 10:47:14</t>
+  </si>
+  <si>
+    <t>10.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984d0b25-27bd-486c-a32f-d219bb707c04</t>
+  </si>
+  <si>
+    <t>OBJAVA OGLASA - SUD - POK. MIRA GANIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/984d0b25-27bd-486c-a32f-d219bb707c04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=179&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-173/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Boška Belančić (Milenko), Vukovar</t>
+  </si>
+  <si>
+    <t>06.05.2026. 11:58:44</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df25ad11-1f66-4da7-b1f5-d8d2166573c1</t>
+  </si>
+  <si>
+    <t>OBJAVA OGLASA - SUD - POK. BOŠKO BELANČIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df25ad11-1f66-4da7-b1f5-d8d2166573c1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>O-167/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Drage Zelenika (Jure), Ilok</t>
+  </si>
+  <si>
+    <t>04.05.2026. 14:25:04</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cfefb02-6c4a-4704-9cfa-550300a81288</t>
+  </si>
+  <si>
+    <t>OBJAVA OGLASA - SUD - POK. DRAGO ZELENIKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cfefb02-6c4a-4704-9cfa-550300a81288/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=167&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Oglas - ostavinski postupak iza pok. Zvonka Jakovljević</t>
+  </si>
+  <si>
+    <t>ZVONKO JAKOVLJEVIĆ 88670463012</t>
+  </si>
+  <si>
+    <t>24.04.2026. 08:55:07</t>
+  </si>
+  <si>
+    <t>24.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/043bc309-3b2e-421d-9b49-5e2bd9c40660</t>
+  </si>
+  <si>
+    <t>Zvonko Jakovljević oglasna ploča.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/043bc309-3b2e-421d-9b49-5e2bd9c40660/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OGLAS - POZIV BORISU RAPČAK ZA OSTAVINSKI POSTUPAK IZA POK. VERICE RAPČAK</t>
+  </si>
+  <si>
+    <t>BORIS RAPČAK; SANDRA RAPČAK ŠKOMRLJ 68530077731; VERICA RAPČAK 61485487913</t>
+  </si>
+  <si>
+    <t>20.04.2026. 09:42:19</t>
+  </si>
+  <si>
+    <t>20.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0862be3d-e0fe-42b7-9f8a-549eeca4017e</t>
+  </si>
+  <si>
+    <t>Oglasna ploča poziv Borisu Rapčak.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0862be3d-e0fe-42b7-9f8a-549eeca4017e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Pokojna Zrakić Jelka</t>
+  </si>
+  <si>
+    <t>JELKA ZRAKIĆ 50220286826</t>
+  </si>
+  <si>
+    <t>15.04.2026. 08:56:11</t>
+  </si>
+  <si>
+    <t>26.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfdd7e42-72ce-4e3d-a971-dcc3b428ed80</t>
+  </si>
+  <si>
+    <t>Zrakić Jelka - O G L A S.docx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfdd7e42-72ce-4e3d-a971-dcc3b428ed80/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-60/2023</t>
+  </si>
+  <si>
+    <t>Pokojni Okrainov Miloja</t>
+  </si>
+  <si>
+    <t>07.04.2026. 10:50:40</t>
+  </si>
+  <si>
+    <t>12.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc4a7f4a-dc21-4848-97ad-eea8b9667fd9</t>
+  </si>
+  <si>
+    <t>SKM_28726040711270.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc4a7f4a-dc21-4848-97ad-eea8b9667fd9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=60&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Oglas mogućim nasljednicima iza pok. Čedomira Vuksan</t>
+  </si>
+  <si>
+    <t>BILJANA ĆURČIĆ 04361956775; LJILJANA KICOŠ 05592141415; ČEDOMIR VUKSAN 16491974580</t>
+  </si>
+  <si>
+    <t>02.04.2026. 10:00:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e337629c-f874-4c04-8f12-c686b75465c8</t>
+  </si>
+  <si>
+    <t>SKM_28726040210430.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e337629c-f874-4c04-8f12-c686b75465c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas mogućim nasljednicima iza pok. Blagomira Planinac</t>
+  </si>
+  <si>
+    <t>BLAGOMIR PLANINAC 90609156179; IVANA ROMIĆ 19147131237; JELENA MIJAKOVAC 39815921927; MILENA PLANINAC 63003609858; SNEŽANA PLANINAC 09642090941</t>
+  </si>
+  <si>
+    <t>01.04.2026. 14:22:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05c821fc-3968-4d13-bf5f-a7b68ba74d8a</t>
+  </si>
+  <si>
+    <t>SKM_28726040114550.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05c821fc-3968-4d13-bf5f-a7b68ba74d8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>O-130/2026</t>
+  </si>
+  <si>
+    <t>Poziv nasljednicima iza pok. Predraga Prokić (Lazar), Bršadin</t>
+  </si>
+  <si>
+    <t>27.03.2026. 12:31:14</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cb775e2-5096-4b14-ad47-bf90d5050d54</t>
+  </si>
+  <si>
+    <t>OGLAS - SUD. POK. PROKIĆ PREDRAG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cb775e2-5096-4b14-ad47-bf90d5050d54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=130&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Oglas - ostavinski postupak iza pok. Branimira Građanski</t>
+  </si>
+  <si>
+    <t>BRANIMIR GRAĐANSKI 93183173037</t>
+  </si>
+  <si>
+    <t>26.03.2026. 08:38:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67687df2-24d3-4b9b-b8ae-9206ecf9d1de</t>
+  </si>
+  <si>
+    <t>OGLAS_OGLASNA_PLOČA_BRANIMIR_GRAĐANSKI.odt</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/67687df2-24d3-4b9b-b8ae-9206ecf9d1de/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Oglas - ostavinski postupak iza Miloša (Marko) Radić</t>
+  </si>
+  <si>
+    <t>MILOŠ RADIĆ 50372401722</t>
+  </si>
+  <si>
+    <t>16.03.2026. 10:08:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b948aac-9d5b-4209-94be-62efe79eac29</t>
+  </si>
+  <si>
+    <t>Oglas ostavina Miloš Radić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4b948aac-9d5b-4209-94be-62efe79eac29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-191/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2025.</t>
+  </si>
+  <si>
+    <t>Ružica Dufek</t>
+  </si>
+  <si>
+    <t>65494000176</t>
+  </si>
+  <si>
+    <t>Ružica Dufek 65494000176; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>18.07.2025. 08:32:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-102/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.04.2025.</t>
+  </si>
+  <si>
+    <t>Srđan Milojević</t>
+  </si>
+  <si>
+    <t>Patkovićeva 14, 32224 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>59455078095</t>
+  </si>
+  <si>
+    <t>Srđan Milojević 59455078095; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>17.04.2025. 12:20:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d45a17c3-b936-4b24-812c-195852979d15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d45a17c3-b936-4b24-812c-195852979d15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=102&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-215/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.03.2025.</t>
+  </si>
+  <si>
+    <t>Josipa Klisurić</t>
+  </si>
+  <si>
+    <t>204. Vukovarske Brigade 89, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>12267583290</t>
+  </si>
+  <si>
+    <t>Josipa Klisurić 12267583290; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>06.03.2025. 14:31:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e4cccac-abec-4489-a852-58044920675d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e4cccac-abec-4489-a852-58044920675d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=215&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-388/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.02.2025.</t>
+  </si>
+  <si>
+    <t>Danijela Huzjak</t>
+  </si>
+  <si>
+    <t>Ante Starčevića 40, 32237 Lovas, Hrvatska</t>
+  </si>
+  <si>
+    <t>05823815456</t>
+  </si>
+  <si>
+    <t>Danijela Huzjak 05823815456; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:34:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9239fe27-3c45-4f20-974e-32ebcc03b6cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9239fe27-3c45-4f20-974e-32ebcc03b6cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=388&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-385/2024</t>
+  </si>
+  <si>
+    <t>Adriana Kišmartin</t>
+  </si>
+  <si>
+    <t>Dobra Voda 12, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>08131772184</t>
+  </si>
+  <si>
+    <t>Adriana Kišmartin 08131772184; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:31:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba80f07d-bb80-4af1-973b-490ab40ace16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba80f07d-bb80-4af1-973b-490ab40ace16/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=385&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-347/2023</t>
+  </si>
+  <si>
+    <t>Tomislav Barbarić</t>
+  </si>
+  <si>
+    <t>Vlatka Kraljevića 30, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>19418324825</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Tomislav Barbarić 19418324825</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:30:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75a0427f-833f-4d40-9b9d-c60909e877d6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/75a0427f-833f-4d40-9b9d-c60909e877d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=347&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-357/2023</t>
+  </si>
+  <si>
+    <t>Matilda Cvijan</t>
+  </si>
+  <si>
+    <t>Kralja Petra Krešimira Iv 72, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>14809144715</t>
+  </si>
+  <si>
+    <t>Matilda Cvijan 14809144715; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:29:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bac5e8c1-c045-4d67-8b32-77b392698d14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bac5e8c1-c045-4d67-8b32-77b392698d14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=357&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-345/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.02.2025.</t>
+  </si>
+  <si>
+    <t>Zvijezdana Ivanac</t>
+  </si>
+  <si>
+    <t>J.j.strossmayera 59, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>75931055023</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zvijezdana Ivanac 75931055023</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:28:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c304ab-60d7-40d4-8ee0-1a5782609bbd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d0c304ab-60d7-40d4-8ee0-1a5782609bbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=345&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-371/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 03.02.2025.</t>
+  </si>
+  <si>
+    <t>Blaženka Mihaljević</t>
+  </si>
+  <si>
+    <t>Široki Put 101, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>38665991328</t>
+  </si>
+  <si>
+    <t>Blaženka Mihaljević 38665991328; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:24:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7df83e64-5cd9-482f-a535-5b855f4bb5e6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7df83e64-5cd9-482f-a535-5b855f4bb5e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=371&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-354/2023</t>
+  </si>
+  <si>
+    <t>Željka Jokić</t>
+  </si>
+  <si>
+    <t>Bernarda Vukasa 13, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>08132759474</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Željka Jokić 08132759474</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:22:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80531137-5bfe-4c52-885d-b1fe2f3e8f0c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80531137-5bfe-4c52-885d-b1fe2f3e8f0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=354&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-301/2024</t>
+  </si>
+  <si>
+    <t>Milenko Erić</t>
+  </si>
+  <si>
+    <t>Školska Ulica 171, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>64935284946</t>
+  </si>
+  <si>
+    <t>Milenko Erić 64935284946; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 11:26:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43962b3d-8cb1-40d6-98a1-1954cac599a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43962b3d-8cb1-40d6-98a1-1954cac599a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=301&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-374/2023</t>
+  </si>
+  <si>
+    <t>Branka Martinović</t>
+  </si>
+  <si>
+    <t>Dr. Ante Starčevića 40, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>91646972403</t>
+  </si>
+  <si>
+    <t>Branka Martinović 91646972403; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:26:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bf9e8ae-a2dc-4806-b0e3-1f4f0c800edf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bf9e8ae-a2dc-4806-b0e3-1f4f0c800edf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=374&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-361/2023</t>
+  </si>
+  <si>
+    <t>Marina Magoč</t>
+  </si>
+  <si>
+    <t>TRPINJSKA CESTA 141, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>13142852416</t>
+  </si>
+  <si>
+    <t>Marina Magoč 13142852416; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:20:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1392480-24b2-451b-9c35-bb37f8a5bd7f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1392480-24b2-451b-9c35-bb37f8a5bd7f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=361&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-297/2024</t>
+  </si>
+  <si>
+    <t>Eddy Bičvić</t>
+  </si>
+  <si>
+    <t>Nova 69, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>10941922166</t>
+  </si>
+  <si>
+    <t>Eddy Bičvić 10941922166; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:12:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af84ebce-5593-4a30-95d0-e8bac5f76fba</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af84ebce-5593-4a30-95d0-e8bac5f76fba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=297&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-259/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.11.2024.</t>
+  </si>
+  <si>
+    <t>Duško Janković</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 20, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>15635247531</t>
+  </si>
+  <si>
+    <t>Duško Janković 15635247531</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:10:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7fc633e-2d7b-42ec-b0fd-4b152e23a25f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7fc633e-2d7b-42ec-b0fd-4b152e23a25f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=259&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-224/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 26.11.2024.</t>
+  </si>
+  <si>
+    <t>Toni Gubica</t>
+  </si>
+  <si>
+    <t>Dr. Ante Starčevića 44, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>60955602040</t>
+  </si>
+  <si>
+    <t>Toni Gubica 60955602040</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:09:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6382a794-dd3b-44eb-8db1-2820785bfef4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6382a794-dd3b-44eb-8db1-2820785bfef4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=224&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-198/2023</t>
+  </si>
+  <si>
+    <t>Željko Ćužić</t>
+  </si>
+  <si>
+    <t>Dr. Franje Tuđmana 86, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>01742641788</t>
+  </si>
+  <si>
+    <t>Željko Ćužić 01742641788</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:08:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11a1d181-c828-4b00-a021-a1ee6df82e8c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11a1d181-c828-4b00-a021-a1ee6df82e8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=198&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-101/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.11.2024.</t>
+  </si>
+  <si>
+    <t>Ivan Čulo</t>
+  </si>
+  <si>
+    <t>Grobljanska 1, 32010 Lipovača, Hrvatska</t>
+  </si>
+  <si>
+    <t>97268384944</t>
+  </si>
+  <si>
+    <t>Ivan Čulo 97268384944</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:08:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94afb6d3-3f5d-41b2-b763-cdd1c4990b41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94afb6d3-3f5d-41b2-b763-cdd1c4990b41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=101&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-119/2022</t>
+  </si>
+  <si>
+    <t>Marko Vukušić</t>
+  </si>
+  <si>
+    <t>Vinkovačka 49, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>52337706093</t>
+  </si>
+  <si>
+    <t>Marko Vukušić 52337706093</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:07:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d131a86-eaa6-496a-ba41-b6b39cc5949b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d131a86-eaa6-496a-ba41-b6b39cc5949b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=119&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-71/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 12.11.2024.</t>
+  </si>
+  <si>
+    <t>Kristina Matijašević</t>
+  </si>
+  <si>
+    <t>Milke Trnine 11, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>02793856501</t>
+  </si>
+  <si>
+    <t>Kristina Matijašević 02793856501</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:05:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5331cac8-df2c-45d7-88dc-0f2b5f8b6383</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5331cac8-df2c-45d7-88dc-0f2b5f8b6383/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=71&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-98/2023</t>
+  </si>
+  <si>
+    <t>Željko Hill</t>
+  </si>
+  <si>
+    <t>Partizanska Ulica 67, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>10633185808</t>
+  </si>
+  <si>
+    <t>Željko Hill 10633185808</t>
+  </si>
+  <si>
+    <t>06.02.2025. 10:04:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4676556e-9574-4213-af65-f6e87dc5d5df</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4676556e-9574-4213-af65-f6e87dc5d5df/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=98&amp;godina=2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RJEŠENJE O NEPROVOĐENJU OSTAVINSKE RASPRAVE IZA POK. BJELOŠ MILKE, rođ. Popović </t>
+  </si>
+  <si>
+    <t>MIRJANA JANKOVIĆ</t>
+  </si>
+  <si>
+    <t>29.07.2024. 10:46:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11ae2dc2-8460-43aa-8e86-0d81103566fe</t>
+  </si>
+  <si>
+    <t>RJEŠENJE_ZA_PREDLAGATELJA_JANKOVIĆ_MIRJANU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/11ae2dc2-8460-43aa-8e86-0d81103566fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-244/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.05.2024.</t>
+  </si>
+  <si>
+    <t>Marija Grbavac Dragun</t>
+  </si>
+  <si>
+    <t>Grada Vukovara 14, 32237 Mohovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>33793030467</t>
+  </si>
+  <si>
+    <t>Marija Grbavac Dragun 33793030467; Svim zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2024. 08:15:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcaab3a6-dd65-4f3e-bea1-efb508ccfea2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcaab3a6-dd65-4f3e-bea1-efb508ccfea2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=244&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>z-5309/2022</t>
+  </si>
+  <si>
+    <t>RJEŠENJE</t>
+  </si>
+  <si>
+    <t>radinka TRGOVČEVIĆ-RAŠIĆ</t>
+  </si>
+  <si>
+    <t>28.08.2023. 10:00:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9ca8edc-53c6-4ce2-9e85-b345e1effbc8</t>
+  </si>
+  <si>
+    <t>5309.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9ca8edc-53c6-4ce2-9e85-b345e1effbc8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=z&amp;predmet=5309&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>RJEŠENJE O NEPROVOĐENJU OSTAVINSKE RASPRAVE IZA POK. ANKA (Đuro) PILER</t>
+  </si>
+  <si>
+    <t>SVI ZAINTERESIRANI</t>
+  </si>
+  <si>
+    <t>02.11.2022. 09:20:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb3d4f7e-98ee-425f-85fb-d86d87e817e3</t>
+  </si>
+  <si>
+    <t>RJESENJE_NEPROVODJENJE_OSTAVINSKE_R4ASPRAVE_PILER_ANKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb3d4f7e-98ee-425f-85fb-d86d87e817e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Z-2895/2022</t>
+  </si>
+  <si>
+    <t>ANA VRANČIĆ; ANDRIJA PODRUGOVIĆ; DRAGOSLAV ZUBER; DUŠKO JOVANOVIĆ; JANJA HRVOJEVIĆ; JEDINKO GLAVOČEVIĆ; JOSIP ANTOLOVIĆ; KARLO ŠIMIĆ; MAKSIM BJELICA; MARJANA VRANČIĆ; MARKO BIJELICA; RUŽA ANTOLOVIĆ; SLAVA ŠIMIĆ; SMILJA TIJANIĆ; SREĆKO STEVANOVIĆ; STJEPAN HRVOJEVIĆ; STOJANKA BEBIĆ</t>
+  </si>
+  <si>
+    <t>04.07.2022. 11:13:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfd3c5ee-f1bf-4ee5-877b-776b1a0a9111</t>
+  </si>
+  <si>
+    <t>2895.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfd3c5ee-f1bf-4ee5-877b-776b1a0a9111/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2895&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>z-2166/2022</t>
+  </si>
+  <si>
+    <t>STANISLAV KITAROVIĆ</t>
+  </si>
+  <si>
+    <t>01.06.2022. 11:08:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e09f15c-6530-4224-86c7-051c6dd383c0</t>
+  </si>
+  <si>
+    <t>2166.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e09f15c-6530-4224-86c7-051c6dd383c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=z&amp;predmet=2166&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Z-3732/2019</t>
+  </si>
+  <si>
+    <t>DARKO GRADINA</t>
+  </si>
+  <si>
+    <t>01.03.2022. 08:53:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7383d7d4-f893-4aa6-82cc-ea59a4d797e4</t>
+  </si>
+  <si>
+    <t>3732.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7383d7d4-f893-4aa6-82cc-ea59a4d797e4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=3732&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-2194/2019</t>
+  </si>
+  <si>
+    <t>MELITA ŠTERC</t>
+  </si>
+  <si>
+    <t>11.02.2022. 09:55:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2471ac3-7c79-4274-ab38-a8940d05b021</t>
+  </si>
+  <si>
+    <t>2194.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2471ac3-7c79-4274-ab38-a8940d05b021/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=2194&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Z-4981/2021</t>
+  </si>
+  <si>
+    <t>Rješenje broj Z-4981/2021</t>
+  </si>
+  <si>
+    <t>Katarina tica 95201019453</t>
+  </si>
+  <si>
+    <t>11.01.2022. 11:29:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3019b79-64b6-42cf-88b6-d6c53bdea789</t>
+  </si>
+  <si>
+    <t>z-4981-21.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3019b79-64b6-42cf-88b6-d6c53bdea789/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Z&amp;predmet=4981&amp;godina=2021</t>
+  </si>
+  <si>
+    <t>Rješenje o nasljeđivanju, UPP/OS-VU-221/21</t>
+  </si>
+  <si>
+    <t>SLAVUJ BAKARIĆ 52212966953</t>
+  </si>
+  <si>
+    <t>10.12.2021. 08:35:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/028cb5f5-597c-43f0-b652-46c3c8fae48e</t>
+  </si>
+  <si>
+    <t>SKM_28721121009510.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/028cb5f5-597c-43f0-b652-46c3c8fae48e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o ovrsi na temelju vjerodostojne isprave</t>
-  </si>
-[...4212 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/028cb5f5-597c-43f0-b652-46c3c8fae48e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TIHOMIR ŠTRANGAREVIĆ 24080967767</t>
   </si>
   <si>
     <t>23.11.2021. 13:36:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f57038f-921a-43c2-ae65-24487931f21d</t>
   </si>
   <si>
     <t>OVRV - 168 - 2021.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f57038f-921a-43c2-ae65-24487931f21d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Z-4572/2021</t>
   </si>
   <si>
     <t>DAVOR NIKIĆ</t>
   </si>
   <si>
     <t>06.10.2021. 10:59:31</t>
   </si>
@@ -4765,51 +5332,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N196"/>
+  <dimension ref="A1:N231"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -4828,7687 +5395,9011 @@
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
-      <c r="E2"/>
-[...1 lines deleted...]
-      <c r="G2"/>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
       <c r="H2" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="I2" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="J2" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K2" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="L2" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="M2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="N2" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D3" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="J3" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="K3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="L3" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="M3" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="N3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J4" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="K4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L4" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="M4" t="s">
         <v>41</v>
       </c>
       <c r="N4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" t="s">
         <v>44</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5" t="s">
         <v>45</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="L5" t="s">
+        <v>34</v>
+      </c>
+      <c r="M5" t="s">
         <v>46</v>
       </c>
-      <c r="L5" t="s">
+      <c r="N5" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D6" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" t="s">
         <v>51</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6" t="s">
         <v>52</v>
       </c>
-      <c r="J6" t="s">
-[...2 lines deleted...]
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>53</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>54</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="D7" t="s">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" t="s">
+        <v>57</v>
+      </c>
+      <c r="J7" t="s">
+        <v>23</v>
+      </c>
+      <c r="K7" t="s">
         <v>58</v>
       </c>
-      <c r="I7" t="s">
+      <c r="L7" t="s">
         <v>59</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="M7" t="s">
         <v>60</v>
       </c>
-      <c r="L7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="I8" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="J8" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="K8" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="L8" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="M8" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="N8" t="s">
-        <v>70</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>65</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9" t="s">
+        <v>68</v>
+      </c>
+      <c r="K9" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" t="s">
         <v>72</v>
-      </c>
-[...16 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>73</v>
+      </c>
+      <c r="D10" t="s">
+        <v>74</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>75</v>
+      </c>
+      <c r="I10" t="s">
+        <v>76</v>
+      </c>
+      <c r="J10" t="s">
+        <v>68</v>
+      </c>
+      <c r="K10" t="s">
+        <v>77</v>
+      </c>
+      <c r="L10" t="s">
         <v>78</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="M10" t="s">
         <v>79</v>
       </c>
-      <c r="D10" t="s">
+      <c r="N10" t="s">
         <v>80</v>
-      </c>
-[...28 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="D11" t="s">
-        <v>80</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
       <c r="H11" t="s">
-        <v>95</v>
+        <v>82</v>
       </c>
       <c r="I11" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="J11" t="s">
+        <v>68</v>
+      </c>
+      <c r="K11" t="s">
+        <v>84</v>
+      </c>
+      <c r="L11" t="s">
+        <v>85</v>
+      </c>
+      <c r="M11" t="s">
         <v>86</v>
       </c>
-      <c r="K11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N11" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="D12" t="s">
-        <v>80</v>
-[...9 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
       <c r="H12" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="I12" t="s">
-        <v>105</v>
+        <v>91</v>
       </c>
       <c r="J12" t="s">
-        <v>86</v>
+        <v>23</v>
       </c>
       <c r="K12" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="L12" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="M12" t="s">
-        <v>107</v>
+        <v>94</v>
       </c>
       <c r="N12" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>109</v>
+        <v>96</v>
       </c>
       <c r="D13" t="s">
-        <v>80</v>
-[...9 lines deleted...]
-      </c>
+        <v>97</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
       <c r="H13" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="I13" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="J13" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="K13" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="L13" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="M13" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="N13" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="D14" t="s">
-        <v>80</v>
-[...9 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
       <c r="H14" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="I14" t="s">
-        <v>124</v>
+        <v>107</v>
       </c>
       <c r="J14" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="K14" t="s">
-        <v>125</v>
+        <v>108</v>
       </c>
       <c r="L14" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="M14" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="N14" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="D15" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="I15" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="J15" t="s">
-        <v>132</v>
+        <v>23</v>
       </c>
       <c r="K15" t="s">
-        <v>133</v>
+        <v>116</v>
       </c>
       <c r="L15" t="s">
-        <v>134</v>
+        <v>117</v>
       </c>
       <c r="M15" t="s">
-        <v>135</v>
+        <v>118</v>
       </c>
       <c r="N15" t="s">
-        <v>136</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>137</v>
+        <v>120</v>
       </c>
       <c r="D16" t="s">
-        <v>138</v>
-[...9 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
       <c r="H16" t="s">
-        <v>142</v>
+        <v>122</v>
       </c>
       <c r="I16" t="s">
-        <v>143</v>
+        <v>123</v>
       </c>
       <c r="J16" t="s">
-        <v>144</v>
+        <v>23</v>
       </c>
       <c r="K16" t="s">
-        <v>145</v>
+        <v>124</v>
       </c>
       <c r="L16" t="s">
-        <v>146</v>
+        <v>125</v>
       </c>
       <c r="M16" t="s">
-        <v>147</v>
+        <v>126</v>
       </c>
       <c r="N16" t="s">
-        <v>148</v>
+        <v>127</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>149</v>
+        <v>128</v>
       </c>
       <c r="D17" t="s">
-        <v>150</v>
+        <v>121</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>151</v>
+        <v>122</v>
       </c>
       <c r="I17" t="s">
-        <v>152</v>
+        <v>129</v>
       </c>
       <c r="J17" t="s">
-        <v>86</v>
+        <v>23</v>
       </c>
       <c r="K17" t="s">
-        <v>153</v>
+        <v>130</v>
       </c>
       <c r="L17" t="s">
-        <v>154</v>
+        <v>125</v>
       </c>
       <c r="M17" t="s">
-        <v>155</v>
+        <v>131</v>
       </c>
       <c r="N17" t="s">
-        <v>156</v>
+        <v>132</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>157</v>
+        <v>133</v>
       </c>
       <c r="D18" t="s">
-        <v>158</v>
+        <v>134</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>159</v>
+        <v>135</v>
       </c>
       <c r="I18" t="s">
-        <v>160</v>
+        <v>136</v>
       </c>
       <c r="J18" t="s">
-        <v>86</v>
+        <v>137</v>
       </c>
       <c r="K18" t="s">
-        <v>161</v>
+        <v>138</v>
       </c>
       <c r="L18" t="s">
-        <v>162</v>
+        <v>139</v>
       </c>
       <c r="M18" t="s">
-        <v>163</v>
-[...3 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>165</v>
+        <v>133</v>
       </c>
       <c r="D19" t="s">
-        <v>138</v>
-[...9 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
       <c r="H19" t="s">
-        <v>169</v>
+        <v>142</v>
       </c>
       <c r="I19" t="s">
-        <v>170</v>
+        <v>143</v>
       </c>
       <c r="J19" t="s">
+        <v>137</v>
+      </c>
+      <c r="K19" t="s">
         <v>144</v>
       </c>
-      <c r="K19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L19" t="s">
+        <v>145</v>
+      </c>
+      <c r="M19" t="s">
         <v>146</v>
       </c>
-      <c r="M19" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>174</v>
+        <v>147</v>
       </c>
       <c r="D20" t="s">
-        <v>175</v>
+        <v>148</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>176</v>
+        <v>149</v>
       </c>
       <c r="I20" t="s">
-        <v>177</v>
+        <v>150</v>
       </c>
       <c r="J20" t="s">
-        <v>86</v>
+        <v>137</v>
       </c>
       <c r="K20" t="s">
-        <v>178</v>
+        <v>151</v>
       </c>
       <c r="L20" t="s">
-        <v>179</v>
+        <v>152</v>
       </c>
       <c r="M20" t="s">
-        <v>180</v>
+        <v>153</v>
       </c>
       <c r="N20" t="s">
-        <v>181</v>
+        <v>154</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>182</v>
+        <v>155</v>
       </c>
       <c r="D21" t="s">
-        <v>183</v>
+        <v>156</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="I21" t="s">
-        <v>185</v>
+        <v>158</v>
       </c>
       <c r="J21" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="K21" t="s">
-        <v>187</v>
+        <v>160</v>
       </c>
       <c r="L21" t="s">
-        <v>188</v>
+        <v>161</v>
       </c>
       <c r="M21" t="s">
-        <v>189</v>
+        <v>162</v>
       </c>
       <c r="N21" t="s">
-        <v>190</v>
+        <v>163</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>191</v>
+        <v>164</v>
       </c>
       <c r="D22" t="s">
-        <v>192</v>
+        <v>165</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>193</v>
+        <v>166</v>
       </c>
       <c r="I22" t="s">
-        <v>194</v>
+        <v>167</v>
       </c>
       <c r="J22" t="s">
-        <v>186</v>
+        <v>137</v>
       </c>
       <c r="K22" t="s">
-        <v>195</v>
+        <v>168</v>
       </c>
       <c r="L22" t="s">
-        <v>196</v>
+        <v>34</v>
       </c>
       <c r="M22" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="N22" t="s">
-        <v>198</v>
+        <v>170</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>199</v>
+        <v>171</v>
       </c>
       <c r="D23" t="s">
-        <v>200</v>
+        <v>172</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>201</v>
+        <v>173</v>
       </c>
       <c r="I23" t="s">
-        <v>202</v>
+        <v>174</v>
       </c>
       <c r="J23" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="K23" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="L23" t="s">
-        <v>204</v>
+        <v>176</v>
       </c>
       <c r="M23" t="s">
-        <v>205</v>
+        <v>177</v>
       </c>
       <c r="N23" t="s">
-        <v>206</v>
+        <v>178</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>207</v>
+        <v>179</v>
       </c>
       <c r="D24" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      <c r="G24"/>
+        <v>30</v>
+      </c>
+      <c r="E24" t="s">
+        <v>180</v>
+      </c>
+      <c r="F24" t="s">
+        <v>181</v>
+      </c>
+      <c r="G24" t="s">
+        <v>182</v>
+      </c>
       <c r="H24" t="s">
-        <v>209</v>
+        <v>183</v>
       </c>
       <c r="I24" t="s">
-        <v>210</v>
+        <v>184</v>
       </c>
       <c r="J24" t="s">
+        <v>185</v>
+      </c>
+      <c r="K24" t="s">
         <v>186</v>
       </c>
-      <c r="K24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L24" t="s">
-        <v>212</v>
+        <v>187</v>
       </c>
       <c r="M24" t="s">
-        <v>213</v>
+        <v>188</v>
       </c>
       <c r="N24" t="s">
-        <v>214</v>
+        <v>189</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>215</v>
+        <v>190</v>
       </c>
       <c r="D25" t="s">
-        <v>216</v>
-[...3 lines deleted...]
-      <c r="G25"/>
+        <v>30</v>
+      </c>
+      <c r="E25" t="s">
+        <v>191</v>
+      </c>
+      <c r="F25" t="s">
+        <v>192</v>
+      </c>
+      <c r="G25" t="s">
+        <v>193</v>
+      </c>
       <c r="H25" t="s">
-        <v>217</v>
+        <v>194</v>
       </c>
       <c r="I25" t="s">
-        <v>218</v>
+        <v>195</v>
       </c>
       <c r="J25" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="K25" t="s">
-        <v>219</v>
+        <v>196</v>
       </c>
       <c r="L25" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="M25" t="s">
-        <v>220</v>
+        <v>197</v>
       </c>
       <c r="N25" t="s">
-        <v>221</v>
+        <v>198</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>222</v>
+        <v>199</v>
       </c>
       <c r="D26" t="s">
-        <v>223</v>
-[...3 lines deleted...]
-      <c r="G26"/>
+        <v>30</v>
+      </c>
+      <c r="E26" t="s">
+        <v>200</v>
+      </c>
+      <c r="F26" t="s">
+        <v>201</v>
+      </c>
+      <c r="G26" t="s">
+        <v>202</v>
+      </c>
       <c r="H26" t="s">
-        <v>224</v>
+        <v>203</v>
       </c>
       <c r="I26" t="s">
-        <v>225</v>
+        <v>204</v>
       </c>
       <c r="J26" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="K26" t="s">
-        <v>226</v>
+        <v>205</v>
       </c>
       <c r="L26" t="s">
-        <v>227</v>
+        <v>34</v>
       </c>
       <c r="M26" t="s">
-        <v>228</v>
+        <v>206</v>
       </c>
       <c r="N26" t="s">
-        <v>229</v>
+        <v>207</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>230</v>
+        <v>208</v>
       </c>
       <c r="D27" t="s">
-        <v>231</v>
+        <v>74</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>232</v>
+        <v>209</v>
       </c>
       <c r="I27" t="s">
-        <v>233</v>
+        <v>210</v>
       </c>
       <c r="J27" t="s">
-        <v>38</v>
+        <v>159</v>
       </c>
       <c r="K27" t="s">
-        <v>234</v>
+        <v>211</v>
       </c>
       <c r="L27" t="s">
-        <v>235</v>
+        <v>212</v>
       </c>
       <c r="M27" t="s">
-        <v>236</v>
+        <v>213</v>
       </c>
       <c r="N27" t="s">
-        <v>237</v>
+        <v>214</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>238</v>
+        <v>215</v>
       </c>
       <c r="D28" t="s">
-        <v>231</v>
+        <v>74</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>239</v>
+        <v>216</v>
       </c>
       <c r="I28" t="s">
-        <v>240</v>
+        <v>217</v>
       </c>
       <c r="J28" t="s">
-        <v>38</v>
+        <v>159</v>
       </c>
       <c r="K28" t="s">
-        <v>241</v>
+        <v>218</v>
       </c>
       <c r="L28" t="s">
-        <v>242</v>
+        <v>219</v>
       </c>
       <c r="M28" t="s">
-        <v>243</v>
+        <v>220</v>
       </c>
       <c r="N28" t="s">
-        <v>244</v>
+        <v>221</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>245</v>
+        <v>222</v>
       </c>
       <c r="D29" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      <c r="G29"/>
+        <v>30</v>
+      </c>
+      <c r="E29" t="s">
+        <v>223</v>
+      </c>
+      <c r="F29" t="s">
+        <v>224</v>
+      </c>
+      <c r="G29" t="s">
+        <v>225</v>
+      </c>
       <c r="H29" t="s">
-        <v>247</v>
+        <v>226</v>
       </c>
       <c r="I29" t="s">
-        <v>248</v>
+        <v>227</v>
       </c>
       <c r="J29" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="K29" t="s">
-        <v>249</v>
+        <v>228</v>
       </c>
       <c r="L29" t="s">
-        <v>250</v>
+        <v>25</v>
       </c>
       <c r="M29" t="s">
-        <v>251</v>
+        <v>229</v>
       </c>
       <c r="N29" t="s">
-        <v>252</v>
+        <v>230</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>253</v>
+        <v>231</v>
       </c>
       <c r="D30" t="s">
-        <v>254</v>
+        <v>74</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>255</v>
+        <v>232</v>
       </c>
       <c r="I30" t="s">
-        <v>256</v>
+        <v>233</v>
       </c>
       <c r="J30" t="s">
-        <v>38</v>
+        <v>159</v>
       </c>
       <c r="K30" t="s">
-        <v>257</v>
+        <v>234</v>
       </c>
       <c r="L30" t="s">
-        <v>258</v>
+        <v>235</v>
       </c>
       <c r="M30" t="s">
-        <v>259</v>
+        <v>236</v>
       </c>
       <c r="N30" t="s">
-        <v>260</v>
+        <v>237</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>261</v>
+        <v>238</v>
       </c>
       <c r="D31" t="s">
-        <v>231</v>
+        <v>74</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>262</v>
+        <v>239</v>
       </c>
       <c r="I31" t="s">
-        <v>263</v>
+        <v>240</v>
       </c>
       <c r="J31" t="s">
-        <v>38</v>
+        <v>159</v>
       </c>
       <c r="K31" t="s">
-        <v>264</v>
+        <v>241</v>
       </c>
       <c r="L31" t="s">
-        <v>265</v>
+        <v>242</v>
       </c>
       <c r="M31" t="s">
-        <v>266</v>
+        <v>243</v>
       </c>
       <c r="N31" t="s">
-        <v>267</v>
+        <v>244</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>268</v>
+        <v>245</v>
       </c>
       <c r="D32" t="s">
-        <v>231</v>
+        <v>74</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>269</v>
+        <v>232</v>
       </c>
       <c r="I32" t="s">
-        <v>270</v>
+        <v>246</v>
       </c>
       <c r="J32" t="s">
-        <v>38</v>
+        <v>159</v>
       </c>
       <c r="K32" t="s">
-        <v>271</v>
+        <v>247</v>
       </c>
       <c r="L32" t="s">
-        <v>272</v>
+        <v>248</v>
       </c>
       <c r="M32" t="s">
-        <v>273</v>
+        <v>249</v>
       </c>
       <c r="N32" t="s">
-        <v>274</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>275</v>
+        <v>251</v>
       </c>
       <c r="D33" t="s">
-        <v>231</v>
+        <v>74</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>276</v>
+        <v>252</v>
       </c>
       <c r="I33" t="s">
-        <v>277</v>
+        <v>253</v>
       </c>
       <c r="J33" t="s">
-        <v>38</v>
+        <v>159</v>
       </c>
       <c r="K33" t="s">
-        <v>278</v>
+        <v>254</v>
       </c>
       <c r="L33" t="s">
-        <v>279</v>
+        <v>255</v>
       </c>
       <c r="M33" t="s">
-        <v>280</v>
+        <v>256</v>
       </c>
       <c r="N33" t="s">
-        <v>281</v>
+        <v>257</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>282</v>
+        <v>258</v>
       </c>
       <c r="D34" t="s">
-        <v>231</v>
+        <v>74</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>283</v>
+        <v>259</v>
       </c>
       <c r="I34" t="s">
-        <v>284</v>
+        <v>260</v>
       </c>
       <c r="J34" t="s">
-        <v>38</v>
+        <v>159</v>
       </c>
       <c r="K34" t="s">
-        <v>285</v>
+        <v>261</v>
       </c>
       <c r="L34" t="s">
-        <v>286</v>
+        <v>262</v>
       </c>
       <c r="M34" t="s">
-        <v>287</v>
+        <v>263</v>
       </c>
       <c r="N34" t="s">
-        <v>288</v>
+        <v>264</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>289</v>
+        <v>265</v>
       </c>
       <c r="D35" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>290</v>
+        <v>266</v>
       </c>
       <c r="I35" t="s">
-        <v>291</v>
+        <v>267</v>
       </c>
       <c r="J35" t="s">
-        <v>38</v>
+        <v>159</v>
       </c>
       <c r="K35" t="s">
-        <v>292</v>
+        <v>268</v>
       </c>
       <c r="L35" t="s">
-        <v>293</v>
+        <v>269</v>
       </c>
       <c r="M35" t="s">
-        <v>294</v>
+        <v>270</v>
       </c>
       <c r="N35" t="s">
-        <v>295</v>
+        <v>271</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>296</v>
+        <v>272</v>
       </c>
       <c r="D36" t="s">
-        <v>231</v>
+        <v>74</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>297</v>
+        <v>273</v>
       </c>
       <c r="I36" t="s">
-        <v>298</v>
+        <v>274</v>
       </c>
       <c r="J36" t="s">
-        <v>38</v>
+        <v>159</v>
       </c>
       <c r="K36" t="s">
-        <v>299</v>
+        <v>275</v>
       </c>
       <c r="L36" t="s">
-        <v>300</v>
+        <v>276</v>
       </c>
       <c r="M36" t="s">
-        <v>301</v>
+        <v>277</v>
       </c>
       <c r="N36" t="s">
-        <v>302</v>
+        <v>278</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>303</v>
+        <v>279</v>
       </c>
       <c r="D37" t="s">
-        <v>304</v>
+        <v>74</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>305</v>
+        <v>280</v>
       </c>
       <c r="I37" t="s">
-        <v>306</v>
+        <v>281</v>
       </c>
       <c r="J37" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="K37" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
       <c r="L37" t="s">
-        <v>308</v>
+        <v>283</v>
       </c>
       <c r="M37" t="s">
-        <v>309</v>
+        <v>284</v>
       </c>
       <c r="N37" t="s">
-        <v>310</v>
+        <v>285</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>311</v>
+        <v>286</v>
       </c>
       <c r="D38" t="s">
-        <v>312</v>
+        <v>74</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>313</v>
+        <v>287</v>
       </c>
       <c r="I38" t="s">
-        <v>314</v>
+        <v>288</v>
       </c>
       <c r="J38" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="K38" t="s">
-        <v>315</v>
+        <v>289</v>
       </c>
       <c r="L38" t="s">
-        <v>316</v>
+        <v>290</v>
       </c>
       <c r="M38" t="s">
-        <v>317</v>
+        <v>291</v>
       </c>
       <c r="N38" t="s">
-        <v>318</v>
+        <v>292</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>319</v>
+        <v>293</v>
       </c>
       <c r="D39" t="s">
-        <v>320</v>
+        <v>74</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>321</v>
+        <v>294</v>
       </c>
       <c r="I39" t="s">
-        <v>322</v>
+        <v>295</v>
       </c>
       <c r="J39" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="K39" t="s">
-        <v>323</v>
+        <v>296</v>
       </c>
       <c r="L39" t="s">
-        <v>134</v>
+        <v>297</v>
       </c>
       <c r="M39" t="s">
-        <v>324</v>
+        <v>298</v>
       </c>
       <c r="N39" t="s">
-        <v>325</v>
+        <v>299</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>319</v>
+        <v>300</v>
       </c>
       <c r="D40" t="s">
-        <v>320</v>
+        <v>301</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>321</v>
+        <v>302</v>
       </c>
       <c r="I40" t="s">
-        <v>326</v>
+        <v>303</v>
       </c>
       <c r="J40" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="K40" t="s">
-        <v>327</v>
+        <v>304</v>
       </c>
       <c r="L40" t="s">
-        <v>134</v>
+        <v>305</v>
       </c>
       <c r="M40" t="s">
-        <v>328</v>
+        <v>306</v>
       </c>
       <c r="N40" t="s">
-        <v>325</v>
+        <v>307</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>329</v>
+        <v>308</v>
       </c>
       <c r="D41" t="s">
-        <v>330</v>
+        <v>74</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>331</v>
+        <v>309</v>
       </c>
       <c r="I41" t="s">
-        <v>332</v>
+        <v>310</v>
       </c>
       <c r="J41" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="K41" t="s">
-        <v>333</v>
+        <v>311</v>
       </c>
       <c r="L41" t="s">
-        <v>334</v>
+        <v>312</v>
       </c>
       <c r="M41" t="s">
-        <v>335</v>
+        <v>313</v>
       </c>
       <c r="N41" t="s">
-        <v>336</v>
+        <v>314</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>337</v>
+        <v>133</v>
       </c>
       <c r="D42" t="s">
-        <v>338</v>
+        <v>315</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>339</v>
+        <v>316</v>
       </c>
       <c r="I42" t="s">
-        <v>340</v>
-[...3 lines deleted...]
-      </c>
+        <v>317</v>
+      </c>
+      <c r="J42"/>
       <c r="K42" t="s">
-        <v>341</v>
+        <v>318</v>
       </c>
       <c r="L42" t="s">
-        <v>342</v>
+        <v>319</v>
       </c>
       <c r="M42" t="s">
-        <v>343</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="N42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>345</v>
+        <v>321</v>
       </c>
       <c r="D43" t="s">
-        <v>35</v>
+        <v>322</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>346</v>
+        <v>323</v>
       </c>
       <c r="I43" t="s">
-        <v>347</v>
+        <v>324</v>
       </c>
       <c r="J43" t="s">
-        <v>186</v>
+        <v>137</v>
       </c>
       <c r="K43" t="s">
-        <v>348</v>
+        <v>325</v>
       </c>
       <c r="L43" t="s">
-        <v>349</v>
+        <v>326</v>
       </c>
       <c r="M43" t="s">
-        <v>350</v>
+        <v>327</v>
       </c>
       <c r="N43" t="s">
-        <v>351</v>
+        <v>328</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>352</v>
+        <v>329</v>
       </c>
       <c r="D44" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>353</v>
+        <v>330</v>
       </c>
       <c r="I44" t="s">
-        <v>354</v>
+        <v>331</v>
       </c>
       <c r="J44" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="K44" t="s">
-        <v>355</v>
+        <v>332</v>
       </c>
       <c r="L44" t="s">
-        <v>356</v>
+        <v>333</v>
       </c>
       <c r="M44" t="s">
-        <v>357</v>
+        <v>334</v>
       </c>
       <c r="N44" t="s">
-        <v>358</v>
+        <v>335</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>359</v>
+        <v>336</v>
       </c>
       <c r="D45" t="s">
-        <v>360</v>
+        <v>74</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>361</v>
+        <v>337</v>
       </c>
       <c r="I45" t="s">
-        <v>362</v>
+        <v>338</v>
       </c>
       <c r="J45" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="K45" t="s">
-        <v>363</v>
+        <v>339</v>
       </c>
       <c r="L45" t="s">
-        <v>364</v>
+        <v>340</v>
       </c>
       <c r="M45" t="s">
-        <v>365</v>
+        <v>341</v>
       </c>
       <c r="N45" t="s">
-        <v>366</v>
+        <v>342</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>367</v>
+        <v>343</v>
       </c>
       <c r="D46" t="s">
-        <v>35</v>
+        <v>344</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>368</v>
+        <v>345</v>
       </c>
       <c r="I46" t="s">
-        <v>369</v>
+        <v>346</v>
       </c>
       <c r="J46" t="s">
-        <v>186</v>
+        <v>137</v>
       </c>
       <c r="K46" t="s">
-        <v>370</v>
+        <v>347</v>
       </c>
       <c r="L46" t="s">
-        <v>371</v>
+        <v>348</v>
       </c>
       <c r="M46" t="s">
-        <v>372</v>
+        <v>349</v>
       </c>
       <c r="N46" t="s">
-        <v>373</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>374</v>
+        <v>351</v>
       </c>
       <c r="D47" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>375</v>
+        <v>352</v>
       </c>
       <c r="I47" t="s">
-        <v>376</v>
+        <v>353</v>
       </c>
       <c r="J47" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="K47" t="s">
-        <v>377</v>
+        <v>354</v>
       </c>
       <c r="L47" t="s">
-        <v>378</v>
+        <v>355</v>
       </c>
       <c r="M47" t="s">
-        <v>379</v>
+        <v>356</v>
       </c>
       <c r="N47" t="s">
-        <v>380</v>
+        <v>357</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>381</v>
+        <v>133</v>
       </c>
       <c r="D48" t="s">
-        <v>35</v>
+        <v>358</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>382</v>
+        <v>359</v>
       </c>
       <c r="I48" t="s">
-        <v>383</v>
+        <v>360</v>
       </c>
       <c r="J48" t="s">
-        <v>186</v>
+        <v>361</v>
       </c>
       <c r="K48" t="s">
-        <v>384</v>
+        <v>362</v>
       </c>
       <c r="L48" t="s">
-        <v>385</v>
+        <v>363</v>
       </c>
       <c r="M48" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="N48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>388</v>
+        <v>365</v>
       </c>
       <c r="D49" t="s">
-        <v>389</v>
+        <v>74</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>390</v>
+        <v>366</v>
       </c>
       <c r="I49" t="s">
-        <v>391</v>
+        <v>367</v>
       </c>
       <c r="J49" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="K49" t="s">
-        <v>392</v>
+        <v>368</v>
       </c>
       <c r="L49" t="s">
-        <v>393</v>
+        <v>369</v>
       </c>
       <c r="M49" t="s">
-        <v>394</v>
+        <v>370</v>
       </c>
       <c r="N49" t="s">
-        <v>395</v>
+        <v>371</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>396</v>
+        <v>372</v>
       </c>
       <c r="D50" t="s">
-        <v>35</v>
+        <v>373</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>397</v>
+        <v>374</v>
       </c>
       <c r="I50" t="s">
-        <v>398</v>
+        <v>375</v>
       </c>
       <c r="J50" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="K50" t="s">
-        <v>399</v>
+        <v>376</v>
       </c>
       <c r="L50" t="s">
-        <v>400</v>
+        <v>377</v>
       </c>
       <c r="M50" t="s">
-        <v>401</v>
+        <v>378</v>
       </c>
       <c r="N50" t="s">
-        <v>402</v>
+        <v>379</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>403</v>
+        <v>380</v>
       </c>
       <c r="D51" t="s">
-        <v>404</v>
+        <v>74</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>405</v>
+        <v>381</v>
       </c>
       <c r="I51" t="s">
-        <v>406</v>
+        <v>382</v>
       </c>
       <c r="J51" t="s">
-        <v>186</v>
+        <v>159</v>
       </c>
       <c r="K51" t="s">
-        <v>407</v>
+        <v>383</v>
       </c>
       <c r="L51" t="s">
-        <v>408</v>
+        <v>384</v>
       </c>
       <c r="M51" t="s">
-        <v>409</v>
+        <v>385</v>
       </c>
       <c r="N51" t="s">
-        <v>410</v>
+        <v>386</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>411</v>
+        <v>387</v>
       </c>
       <c r="D52" t="s">
-        <v>412</v>
+        <v>388</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>413</v>
+        <v>389</v>
       </c>
       <c r="I52" t="s">
-        <v>414</v>
+        <v>390</v>
       </c>
       <c r="J52" t="s">
-        <v>415</v>
+        <v>185</v>
       </c>
       <c r="K52" t="s">
-        <v>416</v>
+        <v>391</v>
       </c>
       <c r="L52" t="s">
-        <v>22</v>
+        <v>392</v>
       </c>
       <c r="M52" t="s">
-        <v>417</v>
+        <v>393</v>
       </c>
       <c r="N52" t="s">
-        <v>418</v>
+        <v>394</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
       <c r="D53" t="s">
-        <v>17</v>
+        <v>396</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>18</v>
+        <v>397</v>
       </c>
       <c r="I53" t="s">
-        <v>419</v>
+        <v>398</v>
       </c>
       <c r="J53" t="s">
-        <v>420</v>
+        <v>185</v>
       </c>
       <c r="K53" t="s">
-        <v>421</v>
+        <v>399</v>
       </c>
       <c r="L53" t="s">
-        <v>22</v>
+        <v>400</v>
       </c>
       <c r="M53" t="s">
-        <v>422</v>
+        <v>401</v>
       </c>
       <c r="N53" t="s">
-        <v>418</v>
+        <v>402</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
-      <c r="C54"/>
+      <c r="C54" t="s">
+        <v>403</v>
+      </c>
       <c r="D54" t="s">
-        <v>423</v>
+        <v>404</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>424</v>
+        <v>405</v>
       </c>
       <c r="I54" t="s">
-        <v>425</v>
+        <v>406</v>
       </c>
       <c r="J54" t="s">
-        <v>426</v>
+        <v>407</v>
       </c>
       <c r="K54" t="s">
-        <v>427</v>
+        <v>408</v>
       </c>
       <c r="L54" t="s">
-        <v>428</v>
+        <v>409</v>
       </c>
       <c r="M54" t="s">
-        <v>429</v>
-[...1 lines deleted...]
-      <c r="N54"/>
+        <v>410</v>
+      </c>
+      <c r="N54" t="s">
+        <v>411</v>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>430</v>
+        <v>412</v>
       </c>
       <c r="D55" t="s">
-        <v>231</v>
-[...3 lines deleted...]
-      <c r="G55"/>
+        <v>413</v>
+      </c>
+      <c r="E55" t="s">
+        <v>414</v>
+      </c>
+      <c r="F55" t="s">
+        <v>415</v>
+      </c>
+      <c r="G55" t="s">
+        <v>416</v>
+      </c>
       <c r="H55" t="s">
-        <v>431</v>
+        <v>417</v>
       </c>
       <c r="I55" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="J55" t="s">
-        <v>186</v>
+        <v>407</v>
       </c>
       <c r="K55" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="L55" t="s">
-        <v>434</v>
+        <v>187</v>
       </c>
       <c r="M55" t="s">
-        <v>435</v>
+        <v>420</v>
       </c>
       <c r="N55" t="s">
-        <v>436</v>
+        <v>421</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>437</v>
+        <v>422</v>
       </c>
       <c r="D56" t="s">
-        <v>438</v>
-[...9 lines deleted...]
-      </c>
+        <v>423</v>
+      </c>
+      <c r="E56"/>
+      <c r="F56"/>
+      <c r="G56"/>
       <c r="H56" t="s">
-        <v>442</v>
+        <v>424</v>
       </c>
       <c r="I56" t="s">
-        <v>443</v>
+        <v>425</v>
       </c>
       <c r="J56" t="s">
-        <v>444</v>
+        <v>407</v>
       </c>
       <c r="K56" t="s">
-        <v>445</v>
+        <v>426</v>
       </c>
       <c r="L56" t="s">
-        <v>446</v>
+        <v>427</v>
       </c>
       <c r="M56" t="s">
-        <v>447</v>
+        <v>428</v>
       </c>
       <c r="N56" t="s">
-        <v>448</v>
+        <v>429</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>449</v>
+        <v>422</v>
       </c>
       <c r="D57" t="s">
-        <v>450</v>
+        <v>423</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>451</v>
+        <v>430</v>
       </c>
       <c r="I57" t="s">
-        <v>452</v>
+        <v>431</v>
       </c>
       <c r="J57" t="s">
-        <v>444</v>
+        <v>407</v>
       </c>
       <c r="K57" t="s">
-        <v>453</v>
+        <v>432</v>
       </c>
       <c r="L57" t="s">
-        <v>454</v>
+        <v>427</v>
       </c>
       <c r="M57" t="s">
-        <v>455</v>
+        <v>433</v>
       </c>
       <c r="N57" t="s">
-        <v>456</v>
+        <v>429</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>457</v>
+        <v>434</v>
       </c>
       <c r="D58" t="s">
-        <v>458</v>
+        <v>435</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>459</v>
+        <v>133</v>
       </c>
       <c r="I58" t="s">
-        <v>460</v>
+        <v>436</v>
       </c>
       <c r="J58" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="K58" t="s">
-        <v>461</v>
+        <v>438</v>
       </c>
       <c r="L58" t="s">
-        <v>462</v>
+        <v>439</v>
       </c>
       <c r="M58" t="s">
-        <v>463</v>
+        <v>440</v>
       </c>
       <c r="N58" t="s">
-        <v>464</v>
+        <v>441</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>465</v>
+        <v>442</v>
       </c>
       <c r="D59" t="s">
-        <v>466</v>
-[...9 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
       <c r="H59" t="s">
-        <v>470</v>
+        <v>444</v>
       </c>
       <c r="I59" t="s">
-        <v>471</v>
+        <v>445</v>
       </c>
       <c r="J59" t="s">
-        <v>444</v>
+        <v>407</v>
       </c>
       <c r="K59" t="s">
-        <v>472</v>
+        <v>446</v>
       </c>
       <c r="L59" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="M59" t="s">
-        <v>473</v>
+        <v>448</v>
       </c>
       <c r="N59" t="s">
-        <v>474</v>
+        <v>449</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>475</v>
+        <v>450</v>
       </c>
       <c r="D60" t="s">
-        <v>476</v>
+        <v>451</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>477</v>
+        <v>452</v>
       </c>
       <c r="I60" t="s">
-        <v>478</v>
+        <v>453</v>
       </c>
       <c r="J60" t="s">
-        <v>444</v>
+        <v>407</v>
       </c>
       <c r="K60" t="s">
-        <v>479</v>
+        <v>454</v>
       </c>
       <c r="L60" t="s">
-        <v>480</v>
+        <v>427</v>
       </c>
       <c r="M60" t="s">
-        <v>481</v>
+        <v>455</v>
       </c>
       <c r="N60" t="s">
-        <v>482</v>
+        <v>456</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>483</v>
+        <v>457</v>
       </c>
       <c r="D61" t="s">
-        <v>484</v>
+        <v>458</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>485</v>
+        <v>459</v>
       </c>
       <c r="I61" t="s">
-        <v>486</v>
+        <v>460</v>
       </c>
       <c r="J61" t="s">
-        <v>444</v>
+        <v>407</v>
       </c>
       <c r="K61" t="s">
-        <v>487</v>
+        <v>461</v>
       </c>
       <c r="L61" t="s">
-        <v>488</v>
+        <v>462</v>
       </c>
       <c r="M61" t="s">
-        <v>489</v>
+        <v>463</v>
       </c>
       <c r="N61" t="s">
-        <v>490</v>
+        <v>464</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>491</v>
+        <v>465</v>
       </c>
       <c r="D62" t="s">
-        <v>438</v>
+        <v>466</v>
       </c>
       <c r="E62" t="s">
-        <v>492</v>
+        <v>467</v>
       </c>
       <c r="F62" t="s">
-        <v>493</v>
+        <v>468</v>
       </c>
       <c r="G62" t="s">
-        <v>494</v>
+        <v>469</v>
       </c>
       <c r="H62" t="s">
-        <v>495</v>
+        <v>470</v>
       </c>
       <c r="I62" t="s">
-        <v>496</v>
+        <v>471</v>
       </c>
       <c r="J62" t="s">
-        <v>444</v>
+        <v>407</v>
       </c>
       <c r="K62" t="s">
-        <v>497</v>
+        <v>472</v>
       </c>
       <c r="L62" t="s">
-        <v>116</v>
+        <v>187</v>
       </c>
       <c r="M62" t="s">
-        <v>498</v>
+        <v>473</v>
       </c>
       <c r="N62" t="s">
-        <v>499</v>
+        <v>474</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>500</v>
+        <v>475</v>
       </c>
       <c r="D63" t="s">
-        <v>501</v>
-[...9 lines deleted...]
-      </c>
+        <v>466</v>
+      </c>
+      <c r="E63"/>
+      <c r="F63"/>
+      <c r="G63"/>
       <c r="H63" t="s">
-        <v>505</v>
+        <v>476</v>
       </c>
       <c r="I63" t="s">
-        <v>506</v>
+        <v>477</v>
       </c>
       <c r="J63" t="s">
-        <v>444</v>
+        <v>185</v>
       </c>
       <c r="K63" t="s">
-        <v>507</v>
+        <v>478</v>
       </c>
       <c r="L63" t="s">
-        <v>88</v>
+        <v>479</v>
       </c>
       <c r="M63" t="s">
-        <v>508</v>
+        <v>480</v>
       </c>
       <c r="N63" t="s">
-        <v>509</v>
+        <v>481</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>510</v>
+        <v>482</v>
       </c>
       <c r="D64" t="s">
-        <v>501</v>
-[...9 lines deleted...]
-      </c>
+        <v>483</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64"/>
+      <c r="G64"/>
       <c r="H64" t="s">
-        <v>514</v>
+        <v>484</v>
       </c>
       <c r="I64" t="s">
-        <v>515</v>
+        <v>485</v>
       </c>
       <c r="J64" t="s">
-        <v>516</v>
+        <v>486</v>
       </c>
       <c r="K64" t="s">
-        <v>517</v>
+        <v>487</v>
       </c>
       <c r="L64" t="s">
-        <v>116</v>
+        <v>488</v>
       </c>
       <c r="M64" t="s">
-        <v>518</v>
+        <v>489</v>
       </c>
       <c r="N64" t="s">
-        <v>519</v>
+        <v>490</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>520</v>
+        <v>491</v>
       </c>
       <c r="D65" t="s">
-        <v>501</v>
-[...9 lines deleted...]
-      </c>
+        <v>435</v>
+      </c>
+      <c r="E65"/>
+      <c r="F65"/>
+      <c r="G65"/>
       <c r="H65" t="s">
-        <v>524</v>
+        <v>133</v>
       </c>
       <c r="I65" t="s">
-        <v>525</v>
+        <v>492</v>
       </c>
       <c r="J65" t="s">
-        <v>516</v>
+        <v>493</v>
       </c>
       <c r="K65" t="s">
-        <v>526</v>
+        <v>494</v>
       </c>
       <c r="L65" t="s">
-        <v>527</v>
+        <v>439</v>
       </c>
       <c r="M65" t="s">
-        <v>528</v>
+        <v>495</v>
       </c>
       <c r="N65" t="s">
-        <v>529</v>
+        <v>496</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>530</v>
+        <v>497</v>
       </c>
       <c r="D66" t="s">
+        <v>498</v>
+      </c>
+      <c r="E66" t="s">
+        <v>499</v>
+      </c>
+      <c r="F66" t="s">
+        <v>500</v>
+      </c>
+      <c r="G66" t="s">
         <v>501</v>
       </c>
-      <c r="E66" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H66" t="s">
-        <v>534</v>
+        <v>502</v>
       </c>
       <c r="I66" t="s">
-        <v>535</v>
+        <v>503</v>
       </c>
       <c r="J66" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="K66" t="s">
-        <v>536</v>
+        <v>505</v>
       </c>
       <c r="L66" t="s">
-        <v>446</v>
+        <v>506</v>
       </c>
       <c r="M66" t="s">
-        <v>537</v>
+        <v>507</v>
       </c>
       <c r="N66" t="s">
-        <v>538</v>
+        <v>508</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>539</v>
+        <v>509</v>
       </c>
       <c r="D67" t="s">
-        <v>540</v>
-[...3 lines deleted...]
-      <c r="G67"/>
+        <v>498</v>
+      </c>
+      <c r="E67" t="s">
+        <v>510</v>
+      </c>
+      <c r="F67" t="s">
+        <v>511</v>
+      </c>
+      <c r="G67" t="s">
+        <v>512</v>
+      </c>
       <c r="H67" t="s">
-        <v>541</v>
+        <v>513</v>
       </c>
       <c r="I67" t="s">
-        <v>542</v>
+        <v>514</v>
       </c>
       <c r="J67" t="s">
+        <v>504</v>
+      </c>
+      <c r="K67" t="s">
+        <v>515</v>
+      </c>
+      <c r="L67" t="s">
+        <v>187</v>
+      </c>
+      <c r="M67" t="s">
         <v>516</v>
       </c>
-      <c r="K67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N67" t="s">
-        <v>546</v>
+        <v>517</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>547</v>
+        <v>518</v>
       </c>
       <c r="D68" t="s">
-        <v>548</v>
+        <v>498</v>
       </c>
       <c r="E68" t="s">
-        <v>549</v>
+        <v>519</v>
       </c>
       <c r="F68" t="s">
-        <v>550</v>
+        <v>520</v>
       </c>
       <c r="G68" t="s">
-        <v>551</v>
+        <v>521</v>
       </c>
       <c r="H68" t="s">
-        <v>552</v>
+        <v>522</v>
       </c>
       <c r="I68" t="s">
-        <v>553</v>
+        <v>523</v>
       </c>
       <c r="J68" t="s">
-        <v>554</v>
+        <v>504</v>
       </c>
       <c r="K68" t="s">
-        <v>555</v>
+        <v>524</v>
       </c>
       <c r="L68" t="s">
-        <v>146</v>
+        <v>187</v>
       </c>
       <c r="M68" t="s">
-        <v>556</v>
+        <v>525</v>
       </c>
       <c r="N68" t="s">
-        <v>557</v>
+        <v>526</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>558</v>
+        <v>527</v>
       </c>
       <c r="D69" t="s">
-        <v>559</v>
-[...3 lines deleted...]
-      <c r="G69"/>
+        <v>498</v>
+      </c>
+      <c r="E69" t="s">
+        <v>528</v>
+      </c>
+      <c r="F69" t="s">
+        <v>529</v>
+      </c>
+      <c r="G69" t="s">
+        <v>530</v>
+      </c>
       <c r="H69" t="s">
-        <v>560</v>
+        <v>531</v>
       </c>
       <c r="I69" t="s">
-        <v>561</v>
+        <v>532</v>
       </c>
       <c r="J69" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="K69" t="s">
-        <v>562</v>
+        <v>533</v>
       </c>
       <c r="L69" t="s">
-        <v>563</v>
+        <v>187</v>
       </c>
       <c r="M69" t="s">
-        <v>564</v>
+        <v>534</v>
       </c>
       <c r="N69" t="s">
-        <v>565</v>
+        <v>535</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>566</v>
+        <v>536</v>
       </c>
       <c r="D70" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      <c r="G70"/>
+        <v>498</v>
+      </c>
+      <c r="E70" t="s">
+        <v>537</v>
+      </c>
+      <c r="F70" t="s">
+        <v>538</v>
+      </c>
+      <c r="G70" t="s">
+        <v>539</v>
+      </c>
       <c r="H70" t="s">
-        <v>568</v>
+        <v>540</v>
       </c>
       <c r="I70" t="s">
-        <v>569</v>
+        <v>541</v>
       </c>
       <c r="J70" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="K70" t="s">
-        <v>570</v>
+        <v>542</v>
       </c>
       <c r="L70" t="s">
-        <v>571</v>
+        <v>25</v>
       </c>
       <c r="M70" t="s">
-        <v>572</v>
+        <v>543</v>
       </c>
       <c r="N70" t="s">
-        <v>573</v>
+        <v>544</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>574</v>
+        <v>545</v>
       </c>
       <c r="D71" t="s">
-        <v>501</v>
-[...9 lines deleted...]
-      </c>
+        <v>546</v>
+      </c>
+      <c r="E71"/>
+      <c r="F71"/>
+      <c r="G71"/>
       <c r="H71" t="s">
-        <v>578</v>
+        <v>547</v>
       </c>
       <c r="I71" t="s">
-        <v>579</v>
+        <v>548</v>
       </c>
       <c r="J71" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="K71" t="s">
-        <v>580</v>
+        <v>549</v>
       </c>
       <c r="L71" t="s">
-        <v>446</v>
+        <v>550</v>
       </c>
       <c r="M71" t="s">
-        <v>581</v>
+        <v>551</v>
       </c>
       <c r="N71" t="s">
-        <v>582</v>
+        <v>552</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>583</v>
+        <v>545</v>
       </c>
       <c r="D72" t="s">
-        <v>584</v>
+        <v>546</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>585</v>
+        <v>553</v>
       </c>
       <c r="I72" t="s">
-        <v>586</v>
+        <v>554</v>
       </c>
       <c r="J72" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="K72" t="s">
-        <v>587</v>
+        <v>555</v>
       </c>
       <c r="L72" t="s">
-        <v>588</v>
+        <v>550</v>
       </c>
       <c r="M72" t="s">
-        <v>589</v>
+        <v>556</v>
       </c>
       <c r="N72" t="s">
-        <v>590</v>
+        <v>552</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>591</v>
+        <v>557</v>
       </c>
       <c r="D73" t="s">
-        <v>592</v>
-[...3 lines deleted...]
-      <c r="G73"/>
+        <v>498</v>
+      </c>
+      <c r="E73" t="s">
+        <v>558</v>
+      </c>
+      <c r="F73" t="s">
+        <v>559</v>
+      </c>
+      <c r="G73" t="s">
+        <v>560</v>
+      </c>
       <c r="H73" t="s">
-        <v>593</v>
+        <v>561</v>
       </c>
       <c r="I73" t="s">
-        <v>594</v>
+        <v>562</v>
       </c>
       <c r="J73" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="K73" t="s">
-        <v>595</v>
+        <v>563</v>
       </c>
       <c r="L73" t="s">
-        <v>596</v>
+        <v>187</v>
       </c>
       <c r="M73" t="s">
-        <v>597</v>
+        <v>564</v>
       </c>
       <c r="N73" t="s">
-        <v>598</v>
+        <v>565</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>599</v>
+        <v>566</v>
       </c>
       <c r="D74" t="s">
-        <v>600</v>
+        <v>435</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>601</v>
+        <v>133</v>
       </c>
       <c r="I74" t="s">
-        <v>602</v>
+        <v>567</v>
       </c>
       <c r="J74" t="s">
-        <v>516</v>
+        <v>437</v>
       </c>
       <c r="K74" t="s">
-        <v>603</v>
+        <v>568</v>
       </c>
       <c r="L74" t="s">
-        <v>604</v>
+        <v>439</v>
       </c>
       <c r="M74" t="s">
-        <v>605</v>
+        <v>569</v>
       </c>
       <c r="N74" t="s">
-        <v>606</v>
+        <v>570</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>607</v>
+        <v>571</v>
       </c>
       <c r="D75" t="s">
-        <v>608</v>
-[...3 lines deleted...]
-      <c r="G75"/>
+        <v>498</v>
+      </c>
+      <c r="E75" t="s">
+        <v>572</v>
+      </c>
+      <c r="F75" t="s">
+        <v>573</v>
+      </c>
+      <c r="G75" t="s">
+        <v>574</v>
+      </c>
       <c r="H75" t="s">
-        <v>609</v>
+        <v>575</v>
       </c>
       <c r="I75" t="s">
-        <v>610</v>
+        <v>576</v>
       </c>
       <c r="J75" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="K75" t="s">
-        <v>611</v>
+        <v>577</v>
       </c>
       <c r="L75" t="s">
-        <v>612</v>
+        <v>187</v>
       </c>
       <c r="M75" t="s">
-        <v>613</v>
+        <v>578</v>
       </c>
       <c r="N75" t="s">
-        <v>614</v>
+        <v>579</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>615</v>
+        <v>580</v>
       </c>
       <c r="D76" t="s">
-        <v>616</v>
+        <v>74</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>617</v>
+        <v>581</v>
       </c>
       <c r="I76" t="s">
-        <v>618</v>
+        <v>582</v>
       </c>
       <c r="J76" t="s">
-        <v>516</v>
+        <v>583</v>
       </c>
       <c r="K76" t="s">
-        <v>619</v>
+        <v>584</v>
       </c>
       <c r="L76" t="s">
-        <v>620</v>
+        <v>585</v>
       </c>
       <c r="M76" t="s">
-        <v>621</v>
+        <v>586</v>
       </c>
       <c r="N76" t="s">
-        <v>622</v>
+        <v>587</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>623</v>
+        <v>588</v>
       </c>
       <c r="D77" t="s">
-        <v>624</v>
+        <v>74</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>625</v>
+        <v>589</v>
       </c>
       <c r="I77" t="s">
-        <v>626</v>
+        <v>590</v>
       </c>
       <c r="J77" t="s">
-        <v>516</v>
+        <v>583</v>
       </c>
       <c r="K77" t="s">
-        <v>627</v>
+        <v>591</v>
       </c>
       <c r="L77" t="s">
-        <v>628</v>
+        <v>592</v>
       </c>
       <c r="M77" t="s">
-        <v>629</v>
+        <v>593</v>
       </c>
       <c r="N77" t="s">
-        <v>630</v>
+        <v>594</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>631</v>
+        <v>595</v>
       </c>
       <c r="D78" t="s">
-        <v>632</v>
+        <v>74</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>633</v>
+        <v>596</v>
       </c>
       <c r="I78" t="s">
-        <v>634</v>
+        <v>597</v>
       </c>
       <c r="J78" t="s">
-        <v>516</v>
+        <v>583</v>
       </c>
       <c r="K78" t="s">
-        <v>635</v>
+        <v>598</v>
       </c>
       <c r="L78" t="s">
-        <v>636</v>
+        <v>599</v>
       </c>
       <c r="M78" t="s">
-        <v>637</v>
+        <v>600</v>
       </c>
       <c r="N78" t="s">
-        <v>638</v>
+        <v>601</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
       <c r="C79" t="s">
-        <v>639</v>
+        <v>602</v>
       </c>
       <c r="D79" t="s">
-        <v>640</v>
+        <v>74</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>641</v>
+        <v>603</v>
       </c>
       <c r="I79" t="s">
-        <v>642</v>
+        <v>604</v>
       </c>
       <c r="J79" t="s">
-        <v>516</v>
+        <v>583</v>
       </c>
       <c r="K79" t="s">
-        <v>643</v>
+        <v>605</v>
       </c>
       <c r="L79" t="s">
-        <v>644</v>
+        <v>606</v>
       </c>
       <c r="M79" t="s">
-        <v>645</v>
+        <v>607</v>
       </c>
       <c r="N79" t="s">
-        <v>646</v>
+        <v>608</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
       <c r="C80" t="s">
-        <v>647</v>
+        <v>609</v>
       </c>
       <c r="D80" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>648</v>
+        <v>610</v>
       </c>
       <c r="I80" t="s">
-        <v>649</v>
+        <v>611</v>
       </c>
       <c r="J80" t="s">
-        <v>650</v>
+        <v>583</v>
       </c>
       <c r="K80" t="s">
-        <v>651</v>
+        <v>612</v>
       </c>
       <c r="L80" t="s">
-        <v>652</v>
+        <v>613</v>
       </c>
       <c r="M80" t="s">
-        <v>653</v>
+        <v>614</v>
       </c>
       <c r="N80" t="s">
-        <v>654</v>
+        <v>615</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
       <c r="C81" t="s">
-        <v>655</v>
+        <v>616</v>
       </c>
       <c r="D81" t="s">
-        <v>656</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
       <c r="H81" t="s">
-        <v>660</v>
+        <v>617</v>
       </c>
       <c r="I81" t="s">
-        <v>661</v>
+        <v>618</v>
       </c>
       <c r="J81" t="s">
-        <v>650</v>
+        <v>583</v>
       </c>
       <c r="K81" t="s">
-        <v>662</v>
+        <v>619</v>
       </c>
       <c r="L81" t="s">
-        <v>446</v>
+        <v>620</v>
       </c>
       <c r="M81" t="s">
-        <v>663</v>
+        <v>621</v>
       </c>
       <c r="N81" t="s">
-        <v>664</v>
+        <v>622</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B82" t="s">
         <v>15</v>
       </c>
       <c r="C82" t="s">
-        <v>665</v>
+        <v>623</v>
       </c>
       <c r="D82" t="s">
-        <v>666</v>
+        <v>74</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>667</v>
+        <v>624</v>
       </c>
       <c r="I82" t="s">
-        <v>668</v>
+        <v>625</v>
       </c>
       <c r="J82" t="s">
-        <v>669</v>
+        <v>583</v>
       </c>
       <c r="K82" t="s">
-        <v>670</v>
+        <v>626</v>
       </c>
       <c r="L82" t="s">
-        <v>527</v>
+        <v>627</v>
       </c>
       <c r="M82" t="s">
-        <v>671</v>
+        <v>628</v>
       </c>
       <c r="N82" t="s">
-        <v>672</v>
+        <v>629</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B83" t="s">
         <v>15</v>
       </c>
       <c r="C83" t="s">
-        <v>673</v>
+        <v>630</v>
       </c>
       <c r="D83" t="s">
-        <v>35</v>
+        <v>74</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>674</v>
+        <v>631</v>
       </c>
       <c r="I83" t="s">
-        <v>675</v>
+        <v>632</v>
       </c>
       <c r="J83" t="s">
-        <v>669</v>
+        <v>583</v>
       </c>
       <c r="K83" t="s">
-        <v>676</v>
+        <v>633</v>
       </c>
       <c r="L83" t="s">
-        <v>677</v>
+        <v>634</v>
       </c>
       <c r="M83" t="s">
-        <v>678</v>
+        <v>635</v>
       </c>
       <c r="N83" t="s">
-        <v>679</v>
+        <v>636</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B84" t="s">
         <v>15</v>
       </c>
       <c r="C84" t="s">
-        <v>680</v>
+        <v>637</v>
       </c>
       <c r="D84" t="s">
-        <v>35</v>
+        <v>638</v>
       </c>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>681</v>
+        <v>639</v>
       </c>
       <c r="I84" t="s">
-        <v>682</v>
+        <v>640</v>
       </c>
       <c r="J84" t="s">
-        <v>669</v>
+        <v>583</v>
       </c>
       <c r="K84" t="s">
-        <v>683</v>
+        <v>641</v>
       </c>
       <c r="L84" t="s">
-        <v>684</v>
+        <v>642</v>
       </c>
       <c r="M84" t="s">
-        <v>685</v>
+        <v>643</v>
       </c>
       <c r="N84" t="s">
-        <v>686</v>
+        <v>644</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B85" t="s">
         <v>15</v>
       </c>
       <c r="C85" t="s">
-        <v>687</v>
+        <v>645</v>
       </c>
       <c r="D85" t="s">
-        <v>35</v>
+        <v>646</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>681</v>
+        <v>647</v>
       </c>
       <c r="I85" t="s">
-        <v>688</v>
+        <v>648</v>
       </c>
       <c r="J85" t="s">
-        <v>669</v>
+        <v>583</v>
       </c>
       <c r="K85" t="s">
-        <v>689</v>
+        <v>649</v>
       </c>
       <c r="L85" t="s">
-        <v>690</v>
+        <v>650</v>
       </c>
       <c r="M85" t="s">
-        <v>691</v>
+        <v>651</v>
       </c>
       <c r="N85" t="s">
-        <v>692</v>
+        <v>652</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B86" t="s">
         <v>15</v>
       </c>
       <c r="C86" t="s">
-        <v>693</v>
+        <v>653</v>
       </c>
       <c r="D86" t="s">
-        <v>35</v>
+        <v>435</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>694</v>
+        <v>133</v>
       </c>
       <c r="I86" t="s">
-        <v>695</v>
+        <v>654</v>
       </c>
       <c r="J86" t="s">
-        <v>669</v>
+        <v>655</v>
       </c>
       <c r="K86" t="s">
-        <v>696</v>
+        <v>656</v>
       </c>
       <c r="L86" t="s">
-        <v>697</v>
+        <v>657</v>
       </c>
       <c r="M86" t="s">
-        <v>698</v>
+        <v>658</v>
       </c>
       <c r="N86" t="s">
-        <v>699</v>
+        <v>659</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B87" t="s">
         <v>15</v>
       </c>
       <c r="C87" t="s">
-        <v>700</v>
+        <v>660</v>
       </c>
       <c r="D87" t="s">
-        <v>231</v>
+        <v>74</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>701</v>
+        <v>661</v>
       </c>
       <c r="I87" t="s">
-        <v>702</v>
+        <v>662</v>
       </c>
       <c r="J87" t="s">
-        <v>669</v>
+        <v>504</v>
       </c>
       <c r="K87" t="s">
-        <v>703</v>
+        <v>663</v>
       </c>
       <c r="L87" t="s">
-        <v>704</v>
+        <v>664</v>
       </c>
       <c r="M87" t="s">
-        <v>705</v>
+        <v>665</v>
       </c>
       <c r="N87" t="s">
-        <v>706</v>
+        <v>666</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B88" t="s">
         <v>15</v>
       </c>
-      <c r="C88"/>
+      <c r="C88" t="s">
+        <v>667</v>
+      </c>
       <c r="D88" t="s">
-        <v>707</v>
+        <v>74</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>708</v>
+        <v>668</v>
       </c>
       <c r="I88" t="s">
-        <v>709</v>
+        <v>669</v>
       </c>
       <c r="J88" t="s">
-        <v>710</v>
+        <v>504</v>
       </c>
       <c r="K88" t="s">
-        <v>711</v>
+        <v>670</v>
       </c>
       <c r="L88" t="s">
-        <v>712</v>
+        <v>671</v>
       </c>
       <c r="M88" t="s">
-        <v>713</v>
-[...1 lines deleted...]
-      <c r="N88"/>
+        <v>672</v>
+      </c>
+      <c r="N88" t="s">
+        <v>673</v>
+      </c>
     </row>
     <row r="89">
       <c r="A89" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B89" t="s">
         <v>15</v>
       </c>
       <c r="C89" t="s">
-        <v>714</v>
+        <v>674</v>
       </c>
       <c r="D89" t="s">
-        <v>715</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E89"/>
+      <c r="F89"/>
+      <c r="G89"/>
       <c r="H89" t="s">
-        <v>719</v>
+        <v>675</v>
       </c>
       <c r="I89" t="s">
-        <v>720</v>
+        <v>676</v>
       </c>
       <c r="J89" t="s">
-        <v>721</v>
+        <v>504</v>
       </c>
       <c r="K89" t="s">
-        <v>722</v>
+        <v>677</v>
       </c>
       <c r="L89" t="s">
-        <v>146</v>
+        <v>678</v>
       </c>
       <c r="M89" t="s">
-        <v>723</v>
+        <v>679</v>
       </c>
       <c r="N89" t="s">
-        <v>724</v>
+        <v>680</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B90" t="s">
         <v>15</v>
       </c>
-      <c r="C90"/>
+      <c r="C90" t="s">
+        <v>681</v>
+      </c>
       <c r="D90" t="s">
-        <v>725</v>
+        <v>74</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>726</v>
+        <v>682</v>
       </c>
       <c r="I90" t="s">
-        <v>727</v>
+        <v>683</v>
       </c>
       <c r="J90" t="s">
-        <v>728</v>
+        <v>504</v>
       </c>
       <c r="K90" t="s">
-        <v>729</v>
+        <v>684</v>
       </c>
       <c r="L90" t="s">
-        <v>730</v>
+        <v>685</v>
       </c>
       <c r="M90" t="s">
-        <v>731</v>
-[...1 lines deleted...]
-      <c r="N90"/>
+        <v>686</v>
+      </c>
+      <c r="N90" t="s">
+        <v>687</v>
+      </c>
     </row>
     <row r="91">
       <c r="A91" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B91" t="s">
         <v>15</v>
       </c>
-      <c r="C91"/>
+      <c r="C91" t="s">
+        <v>688</v>
+      </c>
       <c r="D91" t="s">
-        <v>732</v>
+        <v>74</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>733</v>
+        <v>689</v>
       </c>
       <c r="I91" t="s">
-        <v>734</v>
+        <v>690</v>
       </c>
       <c r="J91" t="s">
-        <v>735</v>
+        <v>504</v>
       </c>
       <c r="K91" t="s">
-        <v>736</v>
+        <v>691</v>
       </c>
       <c r="L91" t="s">
-        <v>737</v>
+        <v>692</v>
       </c>
       <c r="M91" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="N91"/>
+        <v>693</v>
+      </c>
+      <c r="N91" t="s">
+        <v>694</v>
+      </c>
     </row>
     <row r="92">
       <c r="A92" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B92" t="s">
         <v>15</v>
       </c>
-      <c r="C92"/>
+      <c r="C92" t="s">
+        <v>695</v>
+      </c>
       <c r="D92" t="s">
-        <v>739</v>
+        <v>74</v>
       </c>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>740</v>
+        <v>696</v>
       </c>
       <c r="I92" t="s">
-        <v>741</v>
+        <v>697</v>
       </c>
       <c r="J92" t="s">
-        <v>132</v>
+        <v>504</v>
       </c>
       <c r="K92" t="s">
-        <v>742</v>
+        <v>698</v>
       </c>
       <c r="L92" t="s">
-        <v>743</v>
+        <v>699</v>
       </c>
       <c r="M92" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="N92"/>
+        <v>700</v>
+      </c>
+      <c r="N92" t="s">
+        <v>701</v>
+      </c>
     </row>
     <row r="93">
       <c r="A93" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B93" t="s">
         <v>15</v>
       </c>
-      <c r="C93"/>
+      <c r="C93" t="s">
+        <v>702</v>
+      </c>
       <c r="D93" t="s">
-        <v>745</v>
+        <v>74</v>
       </c>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>746</v>
+        <v>703</v>
       </c>
       <c r="I93" t="s">
-        <v>747</v>
+        <v>704</v>
       </c>
       <c r="J93" t="s">
-        <v>132</v>
+        <v>504</v>
       </c>
       <c r="K93" t="s">
-        <v>748</v>
+        <v>705</v>
       </c>
       <c r="L93" t="s">
-        <v>749</v>
+        <v>706</v>
       </c>
       <c r="M93" t="s">
-        <v>750</v>
-[...1 lines deleted...]
-      <c r="N93"/>
+        <v>707</v>
+      </c>
+      <c r="N93" t="s">
+        <v>708</v>
+      </c>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B94" t="s">
         <v>15</v>
       </c>
       <c r="C94" t="s">
-        <v>751</v>
+        <v>709</v>
       </c>
       <c r="D94" t="s">
-        <v>752</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E94"/>
+      <c r="F94"/>
+      <c r="G94"/>
       <c r="H94" t="s">
-        <v>756</v>
+        <v>710</v>
       </c>
       <c r="I94" t="s">
-        <v>757</v>
+        <v>711</v>
       </c>
       <c r="J94" t="s">
-        <v>20</v>
+        <v>504</v>
       </c>
       <c r="K94" t="s">
-        <v>758</v>
+        <v>712</v>
       </c>
       <c r="L94" t="s">
-        <v>146</v>
+        <v>713</v>
       </c>
       <c r="M94" t="s">
-        <v>759</v>
+        <v>714</v>
       </c>
       <c r="N94" t="s">
-        <v>760</v>
+        <v>715</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B95" t="s">
         <v>15</v>
       </c>
       <c r="C95" t="s">
-        <v>761</v>
+        <v>716</v>
       </c>
       <c r="D95" t="s">
-        <v>752</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E95"/>
+      <c r="F95"/>
+      <c r="G95"/>
       <c r="H95" t="s">
-        <v>765</v>
+        <v>717</v>
       </c>
       <c r="I95" t="s">
-        <v>766</v>
+        <v>718</v>
       </c>
       <c r="J95" t="s">
-        <v>20</v>
+        <v>504</v>
       </c>
       <c r="K95" t="s">
-        <v>767</v>
+        <v>719</v>
       </c>
       <c r="L95" t="s">
-        <v>146</v>
+        <v>720</v>
       </c>
       <c r="M95" t="s">
-        <v>768</v>
+        <v>721</v>
       </c>
       <c r="N95" t="s">
-        <v>769</v>
+        <v>722</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B96" t="s">
         <v>15</v>
       </c>
       <c r="C96" t="s">
-        <v>770</v>
+        <v>723</v>
       </c>
       <c r="D96" t="s">
-        <v>752</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E96"/>
+      <c r="F96"/>
+      <c r="G96"/>
       <c r="H96" t="s">
-        <v>774</v>
+        <v>724</v>
       </c>
       <c r="I96" t="s">
-        <v>775</v>
+        <v>725</v>
       </c>
       <c r="J96" t="s">
-        <v>20</v>
+        <v>504</v>
       </c>
       <c r="K96" t="s">
-        <v>776</v>
+        <v>726</v>
       </c>
       <c r="L96" t="s">
-        <v>146</v>
+        <v>727</v>
       </c>
       <c r="M96" t="s">
-        <v>777</v>
+        <v>728</v>
       </c>
       <c r="N96" t="s">
-        <v>778</v>
+        <v>729</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B97" t="s">
         <v>15</v>
       </c>
       <c r="C97" t="s">
-        <v>779</v>
+        <v>730</v>
       </c>
       <c r="D97" t="s">
-        <v>752</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97"/>
+      <c r="G97"/>
       <c r="H97" t="s">
-        <v>783</v>
+        <v>731</v>
       </c>
       <c r="I97" t="s">
-        <v>784</v>
+        <v>732</v>
       </c>
       <c r="J97" t="s">
-        <v>20</v>
+        <v>504</v>
       </c>
       <c r="K97" t="s">
-        <v>785</v>
+        <v>733</v>
       </c>
       <c r="L97" t="s">
-        <v>146</v>
+        <v>734</v>
       </c>
       <c r="M97" t="s">
-        <v>786</v>
+        <v>735</v>
       </c>
       <c r="N97" t="s">
-        <v>787</v>
+        <v>736</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B98" t="s">
         <v>15</v>
       </c>
       <c r="C98" t="s">
-        <v>788</v>
+        <v>737</v>
       </c>
       <c r="D98" t="s">
-        <v>789</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E98"/>
+      <c r="F98"/>
+      <c r="G98"/>
       <c r="H98" t="s">
-        <v>793</v>
+        <v>738</v>
       </c>
       <c r="I98" t="s">
-        <v>794</v>
+        <v>739</v>
       </c>
       <c r="J98" t="s">
-        <v>795</v>
+        <v>504</v>
       </c>
       <c r="K98" t="s">
-        <v>796</v>
+        <v>740</v>
       </c>
       <c r="L98" t="s">
-        <v>146</v>
+        <v>741</v>
       </c>
       <c r="M98" t="s">
-        <v>797</v>
+        <v>742</v>
       </c>
       <c r="N98" t="s">
-        <v>798</v>
+        <v>743</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B99" t="s">
         <v>15</v>
       </c>
       <c r="C99" t="s">
-        <v>799</v>
+        <v>744</v>
       </c>
       <c r="D99" t="s">
-        <v>789</v>
-[...9 lines deleted...]
-      </c>
+        <v>745</v>
+      </c>
+      <c r="E99"/>
+      <c r="F99"/>
+      <c r="G99"/>
       <c r="H99" t="s">
-        <v>803</v>
+        <v>746</v>
       </c>
       <c r="I99" t="s">
-        <v>804</v>
+        <v>747</v>
       </c>
       <c r="J99" t="s">
-        <v>795</v>
+        <v>504</v>
       </c>
       <c r="K99" t="s">
-        <v>805</v>
+        <v>748</v>
       </c>
       <c r="L99" t="s">
-        <v>146</v>
+        <v>749</v>
       </c>
       <c r="M99" t="s">
-        <v>806</v>
+        <v>750</v>
       </c>
       <c r="N99" t="s">
-        <v>807</v>
+        <v>751</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B100" t="s">
         <v>15</v>
       </c>
       <c r="C100" t="s">
-        <v>808</v>
+        <v>752</v>
       </c>
       <c r="D100" t="s">
-        <v>789</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E100"/>
+      <c r="F100"/>
+      <c r="G100"/>
       <c r="H100" t="s">
-        <v>812</v>
+        <v>753</v>
       </c>
       <c r="I100" t="s">
-        <v>813</v>
+        <v>754</v>
       </c>
       <c r="J100" t="s">
-        <v>795</v>
+        <v>504</v>
       </c>
       <c r="K100" t="s">
-        <v>814</v>
+        <v>755</v>
       </c>
       <c r="L100" t="s">
-        <v>146</v>
+        <v>756</v>
       </c>
       <c r="M100" t="s">
-        <v>815</v>
+        <v>757</v>
       </c>
       <c r="N100" t="s">
-        <v>816</v>
+        <v>758</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B101" t="s">
         <v>15</v>
       </c>
       <c r="C101" t="s">
-        <v>817</v>
+        <v>759</v>
       </c>
       <c r="D101" t="s">
-        <v>789</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E101"/>
+      <c r="F101"/>
+      <c r="G101"/>
       <c r="H101" t="s">
-        <v>821</v>
+        <v>760</v>
       </c>
       <c r="I101" t="s">
-        <v>822</v>
+        <v>761</v>
       </c>
       <c r="J101" t="s">
-        <v>795</v>
+        <v>504</v>
       </c>
       <c r="K101" t="s">
-        <v>823</v>
+        <v>762</v>
       </c>
       <c r="L101" t="s">
-        <v>146</v>
+        <v>763</v>
       </c>
       <c r="M101" t="s">
-        <v>824</v>
+        <v>764</v>
       </c>
       <c r="N101" t="s">
-        <v>825</v>
+        <v>765</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B102" t="s">
         <v>15</v>
       </c>
-      <c r="C102"/>
+      <c r="C102" t="s">
+        <v>766</v>
+      </c>
       <c r="D102" t="s">
-        <v>826</v>
+        <v>74</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>827</v>
+        <v>767</v>
       </c>
       <c r="I102" t="s">
-        <v>828</v>
+        <v>768</v>
       </c>
       <c r="J102" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="K102" t="s">
-        <v>829</v>
+        <v>769</v>
       </c>
       <c r="L102" t="s">
-        <v>830</v>
+        <v>770</v>
       </c>
       <c r="M102" t="s">
-        <v>831</v>
-[...1 lines deleted...]
-      <c r="N102"/>
+        <v>771</v>
+      </c>
+      <c r="N102" t="s">
+        <v>772</v>
+      </c>
     </row>
     <row r="103">
       <c r="A103" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B103" t="s">
         <v>15</v>
       </c>
-      <c r="C103"/>
+      <c r="C103" t="s">
+        <v>773</v>
+      </c>
       <c r="D103" t="s">
-        <v>832</v>
+        <v>74</v>
       </c>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>833</v>
+        <v>631</v>
       </c>
       <c r="I103" t="s">
-        <v>834</v>
+        <v>774</v>
       </c>
       <c r="J103" t="s">
-        <v>516</v>
+        <v>504</v>
       </c>
       <c r="K103" t="s">
-        <v>835</v>
+        <v>775</v>
       </c>
       <c r="L103" t="s">
-        <v>836</v>
+        <v>776</v>
       </c>
       <c r="M103" t="s">
-        <v>837</v>
-[...1 lines deleted...]
-      <c r="N103"/>
+        <v>777</v>
+      </c>
+      <c r="N103" t="s">
+        <v>778</v>
+      </c>
     </row>
     <row r="104">
       <c r="A104" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B104" t="s">
         <v>15</v>
       </c>
       <c r="C104" t="s">
-        <v>18</v>
+        <v>779</v>
       </c>
       <c r="D104" t="s">
-        <v>838</v>
+        <v>74</v>
       </c>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>839</v>
+        <v>780</v>
       </c>
       <c r="I104" t="s">
-        <v>840</v>
+        <v>781</v>
       </c>
       <c r="J104" t="s">
-        <v>841</v>
+        <v>504</v>
       </c>
       <c r="K104" t="s">
-        <v>842</v>
+        <v>782</v>
       </c>
       <c r="L104" t="s">
-        <v>843</v>
+        <v>783</v>
       </c>
       <c r="M104" t="s">
-        <v>844</v>
-[...1 lines deleted...]
-      <c r="N104"/>
+        <v>784</v>
+      </c>
+      <c r="N104" t="s">
+        <v>785</v>
+      </c>
     </row>
     <row r="105">
       <c r="A105" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B105" t="s">
         <v>15</v>
       </c>
       <c r="C105" t="s">
-        <v>18</v>
+        <v>786</v>
       </c>
       <c r="D105" t="s">
-        <v>845</v>
+        <v>74</v>
       </c>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>846</v>
+        <v>787</v>
       </c>
       <c r="I105" t="s">
-        <v>847</v>
+        <v>788</v>
       </c>
       <c r="J105" t="s">
-        <v>841</v>
+        <v>504</v>
       </c>
       <c r="K105" t="s">
-        <v>848</v>
+        <v>789</v>
       </c>
       <c r="L105" t="s">
-        <v>849</v>
+        <v>790</v>
       </c>
       <c r="M105" t="s">
-        <v>850</v>
-[...1 lines deleted...]
-      <c r="N105"/>
+        <v>791</v>
+      </c>
+      <c r="N105" t="s">
+        <v>792</v>
+      </c>
     </row>
     <row r="106">
       <c r="A106" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B106" t="s">
         <v>15</v>
       </c>
       <c r="C106" t="s">
-        <v>851</v>
+        <v>793</v>
       </c>
       <c r="D106" t="s">
-        <v>852</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106"/>
       <c r="H106" t="s">
-        <v>856</v>
+        <v>794</v>
       </c>
       <c r="I106" t="s">
-        <v>857</v>
+        <v>795</v>
       </c>
       <c r="J106" t="s">
-        <v>858</v>
+        <v>504</v>
       </c>
       <c r="K106" t="s">
-        <v>859</v>
+        <v>796</v>
       </c>
       <c r="L106" t="s">
-        <v>146</v>
+        <v>797</v>
       </c>
       <c r="M106" t="s">
-        <v>860</v>
+        <v>798</v>
       </c>
       <c r="N106" t="s">
-        <v>861</v>
+        <v>799</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B107" t="s">
         <v>15</v>
       </c>
       <c r="C107" t="s">
-        <v>862</v>
+        <v>800</v>
       </c>
       <c r="D107" t="s">
-        <v>852</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E107"/>
+      <c r="F107"/>
+      <c r="G107"/>
       <c r="H107" t="s">
-        <v>866</v>
+        <v>801</v>
       </c>
       <c r="I107" t="s">
-        <v>867</v>
+        <v>802</v>
       </c>
       <c r="J107" t="s">
-        <v>858</v>
+        <v>504</v>
       </c>
       <c r="K107" t="s">
-        <v>868</v>
+        <v>803</v>
       </c>
       <c r="L107" t="s">
-        <v>146</v>
+        <v>804</v>
       </c>
       <c r="M107" t="s">
-        <v>869</v>
+        <v>805</v>
       </c>
       <c r="N107" t="s">
-        <v>870</v>
+        <v>806</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B108" t="s">
         <v>15</v>
       </c>
       <c r="C108" t="s">
-        <v>871</v>
+        <v>807</v>
       </c>
       <c r="D108" t="s">
-        <v>852</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E108"/>
+      <c r="F108"/>
+      <c r="G108"/>
       <c r="H108" t="s">
-        <v>875</v>
+        <v>808</v>
       </c>
       <c r="I108" t="s">
-        <v>876</v>
+        <v>809</v>
       </c>
       <c r="J108" t="s">
-        <v>858</v>
+        <v>504</v>
       </c>
       <c r="K108" t="s">
-        <v>877</v>
+        <v>810</v>
       </c>
       <c r="L108" t="s">
-        <v>146</v>
+        <v>811</v>
       </c>
       <c r="M108" t="s">
-        <v>878</v>
+        <v>812</v>
       </c>
       <c r="N108" t="s">
-        <v>879</v>
+        <v>813</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B109" t="s">
         <v>15</v>
       </c>
       <c r="C109" t="s">
-        <v>880</v>
+        <v>814</v>
       </c>
       <c r="D109" t="s">
-        <v>852</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E109"/>
+      <c r="F109"/>
+      <c r="G109"/>
       <c r="H109" t="s">
-        <v>884</v>
+        <v>815</v>
       </c>
       <c r="I109" t="s">
-        <v>885</v>
+        <v>816</v>
       </c>
       <c r="J109" t="s">
-        <v>858</v>
+        <v>504</v>
       </c>
       <c r="K109" t="s">
-        <v>886</v>
+        <v>817</v>
       </c>
       <c r="L109" t="s">
-        <v>146</v>
+        <v>818</v>
       </c>
       <c r="M109" t="s">
-        <v>887</v>
+        <v>819</v>
       </c>
       <c r="N109" t="s">
-        <v>888</v>
+        <v>820</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B110" t="s">
         <v>15</v>
       </c>
       <c r="C110" t="s">
-        <v>889</v>
+        <v>821</v>
       </c>
       <c r="D110" t="s">
-        <v>852</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E110"/>
+      <c r="F110"/>
+      <c r="G110"/>
       <c r="H110" t="s">
-        <v>893</v>
+        <v>822</v>
       </c>
       <c r="I110" t="s">
-        <v>894</v>
+        <v>823</v>
       </c>
       <c r="J110" t="s">
-        <v>858</v>
+        <v>504</v>
       </c>
       <c r="K110" t="s">
-        <v>895</v>
+        <v>824</v>
       </c>
       <c r="L110" t="s">
-        <v>146</v>
+        <v>825</v>
       </c>
       <c r="M110" t="s">
-        <v>896</v>
+        <v>826</v>
       </c>
       <c r="N110" t="s">
-        <v>897</v>
+        <v>827</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B111" t="s">
         <v>15</v>
       </c>
       <c r="C111" t="s">
-        <v>898</v>
+        <v>828</v>
       </c>
       <c r="D111" t="s">
-        <v>852</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E111"/>
+      <c r="F111"/>
+      <c r="G111"/>
       <c r="H111" t="s">
-        <v>902</v>
+        <v>829</v>
       </c>
       <c r="I111" t="s">
-        <v>903</v>
+        <v>830</v>
       </c>
       <c r="J111" t="s">
-        <v>858</v>
+        <v>504</v>
       </c>
       <c r="K111" t="s">
-        <v>904</v>
+        <v>831</v>
       </c>
       <c r="L111" t="s">
-        <v>146</v>
+        <v>832</v>
       </c>
       <c r="M111" t="s">
-        <v>905</v>
+        <v>833</v>
       </c>
       <c r="N111" t="s">
-        <v>906</v>
+        <v>834</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B112" t="s">
         <v>15</v>
       </c>
       <c r="C112" t="s">
-        <v>907</v>
+        <v>835</v>
       </c>
       <c r="D112" t="s">
-        <v>852</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E112"/>
+      <c r="F112"/>
+      <c r="G112"/>
       <c r="H112" t="s">
-        <v>911</v>
+        <v>836</v>
       </c>
       <c r="I112" t="s">
-        <v>912</v>
+        <v>837</v>
       </c>
       <c r="J112" t="s">
-        <v>858</v>
+        <v>504</v>
       </c>
       <c r="K112" t="s">
-        <v>913</v>
+        <v>838</v>
       </c>
       <c r="L112" t="s">
-        <v>146</v>
+        <v>839</v>
       </c>
       <c r="M112" t="s">
-        <v>914</v>
+        <v>840</v>
       </c>
       <c r="N112" t="s">
-        <v>915</v>
+        <v>841</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B113" t="s">
         <v>15</v>
       </c>
       <c r="C113" t="s">
-        <v>916</v>
+        <v>842</v>
       </c>
       <c r="D113" t="s">
-        <v>852</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E113"/>
+      <c r="F113"/>
+      <c r="G113"/>
       <c r="H113" t="s">
-        <v>920</v>
+        <v>843</v>
       </c>
       <c r="I113" t="s">
-        <v>921</v>
+        <v>844</v>
       </c>
       <c r="J113" t="s">
-        <v>858</v>
+        <v>504</v>
       </c>
       <c r="K113" t="s">
-        <v>922</v>
+        <v>845</v>
       </c>
       <c r="L113" t="s">
-        <v>146</v>
+        <v>846</v>
       </c>
       <c r="M113" t="s">
-        <v>923</v>
+        <v>847</v>
       </c>
       <c r="N113" t="s">
-        <v>924</v>
+        <v>848</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B114" t="s">
         <v>15</v>
       </c>
       <c r="C114" t="s">
-        <v>925</v>
+        <v>849</v>
       </c>
       <c r="D114" t="s">
+        <v>74</v>
+      </c>
+      <c r="E114"/>
+      <c r="F114"/>
+      <c r="G114"/>
+      <c r="H114" t="s">
+        <v>843</v>
+      </c>
+      <c r="I114" t="s">
+        <v>850</v>
+      </c>
+      <c r="J114" t="s">
+        <v>504</v>
+      </c>
+      <c r="K114" t="s">
+        <v>851</v>
+      </c>
+      <c r="L114" t="s">
         <v>852</v>
       </c>
-      <c r="E114" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="M114" t="s">
-        <v>932</v>
+        <v>853</v>
       </c>
       <c r="N114" t="s">
-        <v>933</v>
+        <v>854</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B115" t="s">
         <v>15</v>
       </c>
       <c r="C115" t="s">
-        <v>934</v>
+        <v>855</v>
       </c>
       <c r="D115" t="s">
-        <v>934</v>
+        <v>74</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>935</v>
+        <v>856</v>
       </c>
       <c r="I115" t="s">
-        <v>936</v>
+        <v>857</v>
       </c>
       <c r="J115" t="s">
-        <v>186</v>
+        <v>504</v>
       </c>
       <c r="K115" t="s">
-        <v>937</v>
+        <v>858</v>
       </c>
       <c r="L115" t="s">
-        <v>938</v>
+        <v>859</v>
       </c>
       <c r="M115" t="s">
-        <v>939</v>
+        <v>860</v>
       </c>
       <c r="N115" t="s">
-        <v>940</v>
+        <v>861</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B116" t="s">
         <v>15</v>
       </c>
       <c r="C116" t="s">
-        <v>934</v>
+        <v>862</v>
       </c>
       <c r="D116" t="s">
-        <v>941</v>
+        <v>74</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>942</v>
+        <v>863</v>
       </c>
       <c r="I116" t="s">
-        <v>943</v>
+        <v>864</v>
       </c>
       <c r="J116" t="s">
-        <v>444</v>
+        <v>504</v>
       </c>
       <c r="K116" t="s">
-        <v>944</v>
+        <v>865</v>
       </c>
       <c r="L116" t="s">
-        <v>22</v>
+        <v>866</v>
       </c>
       <c r="M116" t="s">
-        <v>945</v>
+        <v>867</v>
       </c>
       <c r="N116" t="s">
-        <v>940</v>
+        <v>868</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B117" t="s">
         <v>15</v>
       </c>
       <c r="C117" t="s">
-        <v>946</v>
+        <v>869</v>
       </c>
       <c r="D117" t="s">
-        <v>946</v>
+        <v>74</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>947</v>
+        <v>870</v>
       </c>
       <c r="I117" t="s">
-        <v>948</v>
+        <v>871</v>
       </c>
       <c r="J117" t="s">
-        <v>186</v>
+        <v>504</v>
       </c>
       <c r="K117" t="s">
-        <v>949</v>
+        <v>872</v>
       </c>
       <c r="L117" t="s">
-        <v>950</v>
+        <v>873</v>
       </c>
       <c r="M117" t="s">
-        <v>951</v>
+        <v>874</v>
       </c>
       <c r="N117" t="s">
-        <v>952</v>
+        <v>875</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B118" t="s">
         <v>15</v>
       </c>
       <c r="C118" t="s">
-        <v>953</v>
+        <v>876</v>
       </c>
       <c r="D118" t="s">
-        <v>954</v>
+        <v>74</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>955</v>
+        <v>877</v>
       </c>
       <c r="I118" t="s">
-        <v>956</v>
+        <v>878</v>
       </c>
       <c r="J118" t="s">
-        <v>444</v>
+        <v>504</v>
       </c>
       <c r="K118" t="s">
-        <v>957</v>
+        <v>879</v>
       </c>
       <c r="L118" t="s">
-        <v>22</v>
+        <v>880</v>
       </c>
       <c r="M118" t="s">
-        <v>958</v>
+        <v>881</v>
       </c>
       <c r="N118" t="s">
-        <v>959</v>
+        <v>882</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B119" t="s">
         <v>15</v>
       </c>
       <c r="C119" t="s">
-        <v>960</v>
+        <v>883</v>
       </c>
       <c r="D119" t="s">
-        <v>961</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E119"/>
+      <c r="F119"/>
+      <c r="G119"/>
       <c r="H119" t="s">
-        <v>965</v>
+        <v>631</v>
       </c>
       <c r="I119" t="s">
-        <v>966</v>
+        <v>884</v>
       </c>
       <c r="J119" t="s">
-        <v>967</v>
+        <v>504</v>
       </c>
       <c r="K119" t="s">
-        <v>968</v>
+        <v>885</v>
       </c>
       <c r="L119" t="s">
-        <v>146</v>
+        <v>886</v>
       </c>
       <c r="M119" t="s">
-        <v>969</v>
+        <v>887</v>
       </c>
       <c r="N119" t="s">
-        <v>970</v>
+        <v>888</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B120" t="s">
         <v>15</v>
       </c>
       <c r="C120" t="s">
-        <v>971</v>
+        <v>889</v>
       </c>
       <c r="D120" t="s">
-        <v>972</v>
+        <v>74</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>973</v>
+        <v>890</v>
       </c>
       <c r="I120" t="s">
-        <v>974</v>
+        <v>891</v>
       </c>
       <c r="J120" t="s">
-        <v>728</v>
+        <v>504</v>
       </c>
       <c r="K120" t="s">
-        <v>975</v>
+        <v>892</v>
       </c>
       <c r="L120" t="s">
-        <v>976</v>
+        <v>893</v>
       </c>
       <c r="M120" t="s">
-        <v>977</v>
+        <v>894</v>
       </c>
       <c r="N120" t="s">
-        <v>978</v>
+        <v>895</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B121" t="s">
         <v>15</v>
       </c>
       <c r="C121" t="s">
-        <v>979</v>
+        <v>896</v>
       </c>
       <c r="D121" t="s">
-        <v>980</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E121"/>
+      <c r="F121"/>
+      <c r="G121"/>
       <c r="H121" t="s">
-        <v>984</v>
+        <v>897</v>
       </c>
       <c r="I121" t="s">
-        <v>985</v>
+        <v>898</v>
       </c>
       <c r="J121" t="s">
-        <v>986</v>
+        <v>504</v>
       </c>
       <c r="K121" t="s">
-        <v>987</v>
+        <v>899</v>
       </c>
       <c r="L121" t="s">
-        <v>527</v>
+        <v>900</v>
       </c>
       <c r="M121" t="s">
-        <v>988</v>
+        <v>901</v>
       </c>
       <c r="N121" t="s">
-        <v>989</v>
+        <v>902</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B122" t="s">
         <v>15</v>
       </c>
       <c r="C122" t="s">
-        <v>990</v>
+        <v>903</v>
       </c>
       <c r="D122" t="s">
-        <v>991</v>
-[...9 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="E122"/>
+      <c r="F122"/>
+      <c r="G122"/>
       <c r="H122" t="s">
-        <v>995</v>
+        <v>904</v>
       </c>
       <c r="I122" t="s">
-        <v>996</v>
+        <v>905</v>
       </c>
       <c r="J122" t="s">
-        <v>986</v>
+        <v>504</v>
       </c>
       <c r="K122" t="s">
-        <v>997</v>
+        <v>906</v>
       </c>
       <c r="L122" t="s">
-        <v>146</v>
+        <v>907</v>
       </c>
       <c r="M122" t="s">
-        <v>998</v>
+        <v>908</v>
       </c>
       <c r="N122" t="s">
-        <v>999</v>
+        <v>909</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B123" t="s">
         <v>15</v>
       </c>
       <c r="C123" t="s">
-        <v>1000</v>
+        <v>903</v>
       </c>
       <c r="D123" t="s">
-        <v>1001</v>
+        <v>74</v>
       </c>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>1002</v>
+        <v>910</v>
       </c>
       <c r="I123" t="s">
-        <v>1003</v>
+        <v>911</v>
       </c>
       <c r="J123" t="s">
-        <v>444</v>
+        <v>504</v>
       </c>
       <c r="K123" t="s">
-        <v>1004</v>
+        <v>912</v>
       </c>
       <c r="L123" t="s">
-        <v>1005</v>
+        <v>907</v>
       </c>
       <c r="M123" t="s">
-        <v>1006</v>
+        <v>913</v>
       </c>
       <c r="N123" t="s">
-        <v>1007</v>
+        <v>909</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B124" t="s">
         <v>15</v>
       </c>
       <c r="C124" t="s">
-        <v>500</v>
+        <v>903</v>
       </c>
       <c r="D124" t="s">
-        <v>1008</v>
-[...7 lines deleted...]
-      <c r="G124" t="s">
+        <v>74</v>
+      </c>
+      <c r="E124"/>
+      <c r="F124"/>
+      <c r="G124"/>
+      <c r="H124" t="s">
+        <v>914</v>
+      </c>
+      <c r="I124" t="s">
+        <v>915</v>
+      </c>
+      <c r="J124" t="s">
         <v>504</v>
       </c>
-      <c r="H124" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K124" t="s">
-        <v>1010</v>
+        <v>916</v>
       </c>
       <c r="L124" t="s">
-        <v>146</v>
+        <v>907</v>
       </c>
       <c r="M124" t="s">
-        <v>1011</v>
+        <v>917</v>
       </c>
       <c r="N124" t="s">
-        <v>509</v>
+        <v>909</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B125" t="s">
         <v>15</v>
       </c>
       <c r="C125" t="s">
-        <v>1012</v>
+        <v>918</v>
       </c>
       <c r="D125" t="s">
-        <v>17</v>
+        <v>74</v>
       </c>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>18</v>
+        <v>919</v>
       </c>
       <c r="I125" t="s">
-        <v>1013</v>
+        <v>920</v>
       </c>
       <c r="J125" t="s">
-        <v>650</v>
+        <v>504</v>
       </c>
       <c r="K125" t="s">
-        <v>1014</v>
+        <v>921</v>
       </c>
       <c r="L125" t="s">
-        <v>22</v>
+        <v>922</v>
       </c>
       <c r="M125" t="s">
-        <v>1015</v>
+        <v>923</v>
       </c>
       <c r="N125" t="s">
-        <v>1016</v>
+        <v>924</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B126" t="s">
         <v>15</v>
       </c>
       <c r="C126" t="s">
-        <v>1017</v>
+        <v>925</v>
       </c>
       <c r="D126" t="s">
-        <v>1018</v>
+        <v>74</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>18</v>
+        <v>926</v>
       </c>
       <c r="I126" t="s">
-        <v>1019</v>
+        <v>927</v>
       </c>
       <c r="J126" t="s">
-        <v>1020</v>
+        <v>504</v>
       </c>
       <c r="K126" t="s">
-        <v>1021</v>
+        <v>928</v>
       </c>
       <c r="L126" t="s">
-        <v>1022</v>
+        <v>929</v>
       </c>
       <c r="M126" t="s">
-        <v>1023</v>
+        <v>930</v>
       </c>
       <c r="N126" t="s">
-        <v>1024</v>
+        <v>931</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B127" t="s">
         <v>15</v>
       </c>
       <c r="C127" t="s">
-        <v>1025</v>
+        <v>932</v>
       </c>
       <c r="D127" t="s">
-        <v>1026</v>
+        <v>74</v>
       </c>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>18</v>
+        <v>933</v>
       </c>
       <c r="I127" t="s">
-        <v>1027</v>
+        <v>934</v>
       </c>
       <c r="J127" t="s">
-        <v>1028</v>
+        <v>504</v>
       </c>
       <c r="K127" t="s">
-        <v>1029</v>
+        <v>935</v>
       </c>
       <c r="L127" t="s">
-        <v>1030</v>
+        <v>936</v>
       </c>
       <c r="M127" t="s">
-        <v>1031</v>
+        <v>937</v>
       </c>
       <c r="N127" t="s">
-        <v>1032</v>
+        <v>938</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B128" t="s">
         <v>15</v>
       </c>
       <c r="C128" t="s">
-        <v>18</v>
+        <v>939</v>
       </c>
       <c r="D128" t="s">
-        <v>1033</v>
+        <v>74</v>
       </c>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>1034</v>
+        <v>940</v>
       </c>
       <c r="I128" t="s">
-        <v>1035</v>
+        <v>941</v>
       </c>
       <c r="J128" t="s">
-        <v>1036</v>
+        <v>504</v>
       </c>
       <c r="K128" t="s">
-        <v>1037</v>
+        <v>942</v>
       </c>
       <c r="L128" t="s">
-        <v>1038</v>
+        <v>943</v>
       </c>
       <c r="M128" t="s">
-        <v>1039</v>
-[...1 lines deleted...]
-      <c r="N128"/>
+        <v>944</v>
+      </c>
+      <c r="N128" t="s">
+        <v>945</v>
+      </c>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B129" t="s">
         <v>15</v>
       </c>
       <c r="C129" t="s">
-        <v>18</v>
+        <v>946</v>
       </c>
       <c r="D129" t="s">
-        <v>1040</v>
+        <v>74</v>
       </c>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>1041</v>
+        <v>947</v>
       </c>
       <c r="I129" t="s">
-        <v>1042</v>
+        <v>948</v>
       </c>
       <c r="J129" t="s">
-        <v>1043</v>
+        <v>504</v>
       </c>
       <c r="K129" t="s">
-        <v>1044</v>
+        <v>949</v>
       </c>
       <c r="L129" t="s">
-        <v>1045</v>
+        <v>950</v>
       </c>
       <c r="M129" t="s">
-        <v>1046</v>
-[...1 lines deleted...]
-      <c r="N129"/>
+        <v>951</v>
+      </c>
+      <c r="N129" t="s">
+        <v>952</v>
+      </c>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B130" t="s">
         <v>15</v>
       </c>
       <c r="C130" t="s">
-        <v>18</v>
+        <v>953</v>
       </c>
       <c r="D130" t="s">
-        <v>1047</v>
+        <v>74</v>
       </c>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>1048</v>
+        <v>954</v>
       </c>
       <c r="I130" t="s">
-        <v>1049</v>
+        <v>955</v>
       </c>
       <c r="J130" t="s">
-        <v>1050</v>
+        <v>504</v>
       </c>
       <c r="K130" t="s">
-        <v>1051</v>
+        <v>956</v>
       </c>
       <c r="L130" t="s">
-        <v>1052</v>
+        <v>957</v>
       </c>
       <c r="M130" t="s">
-        <v>1053</v>
-[...1 lines deleted...]
-      <c r="N130"/>
+        <v>958</v>
+      </c>
+      <c r="N130" t="s">
+        <v>959</v>
+      </c>
     </row>
     <row r="131">
       <c r="A131" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B131" t="s">
         <v>15</v>
       </c>
       <c r="C131" t="s">
-        <v>1054</v>
+        <v>960</v>
       </c>
       <c r="D131" t="s">
-        <v>1055</v>
+        <v>74</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>18</v>
+        <v>961</v>
       </c>
       <c r="I131" t="s">
-        <v>1056</v>
+        <v>962</v>
       </c>
       <c r="J131" t="s">
-        <v>1057</v>
+        <v>504</v>
       </c>
       <c r="K131" t="s">
-        <v>1058</v>
+        <v>963</v>
       </c>
       <c r="L131" t="s">
-        <v>1059</v>
+        <v>964</v>
       </c>
       <c r="M131" t="s">
-        <v>1060</v>
+        <v>965</v>
       </c>
       <c r="N131" t="s">
-        <v>1061</v>
+        <v>966</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B132" t="s">
         <v>15</v>
       </c>
       <c r="C132" t="s">
-        <v>1062</v>
+        <v>967</v>
       </c>
       <c r="D132" t="s">
-        <v>1063</v>
+        <v>74</v>
       </c>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>18</v>
+        <v>968</v>
       </c>
       <c r="I132" t="s">
-        <v>1064</v>
+        <v>969</v>
       </c>
       <c r="J132" t="s">
-        <v>1065</v>
+        <v>504</v>
       </c>
       <c r="K132" t="s">
-        <v>1066</v>
+        <v>970</v>
       </c>
       <c r="L132" t="s">
-        <v>1067</v>
+        <v>971</v>
       </c>
       <c r="M132" t="s">
-        <v>1068</v>
+        <v>972</v>
       </c>
       <c r="N132" t="s">
-        <v>1069</v>
+        <v>973</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B133" t="s">
         <v>15</v>
       </c>
       <c r="C133" t="s">
-        <v>1070</v>
+        <v>974</v>
       </c>
       <c r="D133" t="s">
-        <v>1071</v>
+        <v>975</v>
       </c>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>18</v>
+        <v>976</v>
       </c>
       <c r="I133" t="s">
-        <v>1072</v>
+        <v>977</v>
       </c>
       <c r="J133" t="s">
-        <v>1073</v>
+        <v>978</v>
       </c>
       <c r="K133" t="s">
-        <v>1074</v>
+        <v>979</v>
       </c>
       <c r="L133" t="s">
-        <v>1075</v>
+        <v>980</v>
       </c>
       <c r="M133" t="s">
-        <v>1076</v>
+        <v>981</v>
       </c>
       <c r="N133" t="s">
-        <v>1077</v>
+        <v>982</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B134" t="s">
         <v>15</v>
       </c>
       <c r="C134" t="s">
-        <v>18</v>
+        <v>983</v>
       </c>
       <c r="D134" t="s">
-        <v>1078</v>
+        <v>984</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>1079</v>
+        <v>133</v>
       </c>
       <c r="I134" t="s">
-        <v>1080</v>
+        <v>985</v>
       </c>
       <c r="J134" t="s">
-        <v>1081</v>
+        <v>986</v>
       </c>
       <c r="K134" t="s">
-        <v>1082</v>
+        <v>987</v>
       </c>
       <c r="L134" t="s">
-        <v>1083</v>
+        <v>988</v>
       </c>
       <c r="M134" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="N134"/>
+        <v>989</v>
+      </c>
+      <c r="N134" t="s">
+        <v>990</v>
+      </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B135" t="s">
         <v>15</v>
       </c>
       <c r="C135" t="s">
-        <v>18</v>
+        <v>991</v>
       </c>
       <c r="D135" t="s">
-        <v>1085</v>
+        <v>992</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>1086</v>
+        <v>993</v>
       </c>
       <c r="I135" t="s">
-        <v>1087</v>
+        <v>994</v>
       </c>
       <c r="J135" t="s">
-        <v>1088</v>
+        <v>583</v>
       </c>
       <c r="K135" t="s">
-        <v>1089</v>
+        <v>995</v>
       </c>
       <c r="L135" t="s">
-        <v>1090</v>
+        <v>996</v>
       </c>
       <c r="M135" t="s">
-        <v>1091</v>
-[...1 lines deleted...]
-      <c r="N135"/>
+        <v>997</v>
+      </c>
+      <c r="N135" t="s">
+        <v>998</v>
+      </c>
     </row>
     <row r="136">
       <c r="A136" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B136" t="s">
         <v>15</v>
       </c>
       <c r="C136" t="s">
-        <v>18</v>
+        <v>991</v>
       </c>
       <c r="D136" t="s">
-        <v>1092</v>
+        <v>992</v>
       </c>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>1093</v>
+        <v>999</v>
       </c>
       <c r="I136" t="s">
-        <v>1094</v>
+        <v>1000</v>
       </c>
       <c r="J136" t="s">
-        <v>1095</v>
+        <v>583</v>
       </c>
       <c r="K136" t="s">
-        <v>1096</v>
+        <v>1001</v>
       </c>
       <c r="L136" t="s">
-        <v>1097</v>
+        <v>996</v>
       </c>
       <c r="M136" t="s">
-        <v>1098</v>
-[...1 lines deleted...]
-      <c r="N136"/>
+        <v>1002</v>
+      </c>
+      <c r="N136" t="s">
+        <v>998</v>
+      </c>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>14</v>
       </c>
       <c r="B137" t="s">
         <v>15</v>
       </c>
-      <c r="C137" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C137"/>
       <c r="D137" t="s">
-        <v>1100</v>
+        <v>1003</v>
       </c>
       <c r="E137"/>
       <c r="F137"/>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>18</v>
+        <v>1004</v>
       </c>
       <c r="I137" t="s">
-        <v>1101</v>
+        <v>1005</v>
       </c>
       <c r="J137" t="s">
-        <v>1102</v>
+        <v>407</v>
       </c>
       <c r="K137" t="s">
-        <v>1103</v>
+        <v>1006</v>
       </c>
       <c r="L137" t="s">
-        <v>1104</v>
+        <v>1007</v>
       </c>
       <c r="M137" t="s">
-        <v>1105</v>
-[...3 lines deleted...]
-      </c>
+        <v>1008</v>
+      </c>
+      <c r="N137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B138" t="s">
         <v>15</v>
       </c>
       <c r="C138" t="s">
-        <v>18</v>
+        <v>1009</v>
       </c>
       <c r="D138" t="s">
-        <v>1107</v>
+        <v>435</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>1108</v>
+        <v>133</v>
       </c>
       <c r="I138" t="s">
-        <v>1109</v>
+        <v>1010</v>
       </c>
       <c r="J138" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="K138" t="s">
-        <v>1110</v>
+        <v>1011</v>
       </c>
       <c r="L138" t="s">
-        <v>1111</v>
+        <v>439</v>
       </c>
       <c r="M138" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="N138"/>
+        <v>1012</v>
+      </c>
+      <c r="N138" t="s">
+        <v>1013</v>
+      </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
         <v>14</v>
       </c>
       <c r="B139" t="s">
         <v>15</v>
       </c>
       <c r="C139" t="s">
-        <v>18</v>
+        <v>1014</v>
       </c>
       <c r="D139" t="s">
-        <v>1113</v>
-[...3 lines deleted...]
-      <c r="G139"/>
+        <v>1015</v>
+      </c>
+      <c r="E139" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F139" t="s">
+        <v>1017</v>
+      </c>
+      <c r="G139" t="s">
+        <v>1018</v>
+      </c>
       <c r="H139" t="s">
-        <v>1114</v>
+        <v>1019</v>
       </c>
       <c r="I139" t="s">
-        <v>1115</v>
+        <v>1020</v>
       </c>
       <c r="J139" t="s">
-        <v>144</v>
+        <v>655</v>
       </c>
       <c r="K139" t="s">
-        <v>1116</v>
+        <v>1021</v>
       </c>
       <c r="L139" t="s">
-        <v>1117</v>
+        <v>1022</v>
       </c>
       <c r="M139" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="N139"/>
+        <v>1023</v>
+      </c>
+      <c r="N139" t="s">
+        <v>1024</v>
+      </c>
     </row>
     <row r="140">
       <c r="A140" t="s">
         <v>14</v>
       </c>
       <c r="B140" t="s">
         <v>15</v>
       </c>
       <c r="C140" t="s">
-        <v>1119</v>
+        <v>1025</v>
       </c>
       <c r="D140" t="s">
-        <v>1120</v>
-[...3 lines deleted...]
-      <c r="G140"/>
+        <v>1015</v>
+      </c>
+      <c r="E140" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F140" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G140" t="s">
+        <v>1028</v>
+      </c>
       <c r="H140" t="s">
-        <v>18</v>
+        <v>1029</v>
       </c>
       <c r="I140" t="s">
-        <v>1121</v>
+        <v>1030</v>
       </c>
       <c r="J140" t="s">
-        <v>1122</v>
+        <v>655</v>
       </c>
       <c r="K140" t="s">
-        <v>1123</v>
+        <v>1031</v>
       </c>
       <c r="L140" t="s">
-        <v>1124</v>
+        <v>1022</v>
       </c>
       <c r="M140" t="s">
-        <v>1125</v>
+        <v>1032</v>
       </c>
       <c r="N140" t="s">
-        <v>1126</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B141" t="s">
         <v>15</v>
       </c>
       <c r="C141" t="s">
-        <v>18</v>
+        <v>1034</v>
       </c>
       <c r="D141" t="s">
-        <v>1127</v>
+        <v>1035</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>1128</v>
+        <v>1036</v>
       </c>
       <c r="I141" t="s">
-        <v>1129</v>
+        <v>1037</v>
       </c>
       <c r="J141" t="s">
-        <v>721</v>
+        <v>159</v>
       </c>
       <c r="K141" t="s">
-        <v>1130</v>
+        <v>1038</v>
       </c>
       <c r="L141" t="s">
-        <v>1131</v>
+        <v>439</v>
       </c>
       <c r="M141" t="s">
-        <v>1132</v>
-[...1 lines deleted...]
-      <c r="N141"/>
+        <v>1039</v>
+      </c>
+      <c r="N141" t="s">
+        <v>1040</v>
+      </c>
     </row>
     <row r="142">
       <c r="A142" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B142" t="s">
         <v>15</v>
       </c>
       <c r="C142" t="s">
-        <v>18</v>
+        <v>1034</v>
       </c>
       <c r="D142" t="s">
-        <v>1133</v>
+        <v>435</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>1134</v>
+        <v>133</v>
       </c>
       <c r="I142" t="s">
-        <v>1135</v>
+        <v>1041</v>
       </c>
       <c r="J142" t="s">
-        <v>1136</v>
+        <v>1042</v>
       </c>
       <c r="K142" t="s">
-        <v>1137</v>
+        <v>1043</v>
       </c>
       <c r="L142" t="s">
-        <v>1138</v>
+        <v>439</v>
       </c>
       <c r="M142" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="N142"/>
+        <v>1044</v>
+      </c>
+      <c r="N142" t="s">
+        <v>1040</v>
+      </c>
     </row>
     <row r="143">
       <c r="A143" t="s">
         <v>14</v>
       </c>
       <c r="B143" t="s">
         <v>15</v>
       </c>
       <c r="C143" t="s">
-        <v>1140</v>
+        <v>1045</v>
       </c>
       <c r="D143" t="s">
-        <v>1141</v>
-[...3 lines deleted...]
-      <c r="G143"/>
+        <v>1046</v>
+      </c>
+      <c r="E143" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F143" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G143" t="s">
+        <v>1049</v>
+      </c>
       <c r="H143" t="s">
-        <v>18</v>
+        <v>1050</v>
       </c>
       <c r="I143" t="s">
-        <v>1142</v>
+        <v>1051</v>
       </c>
       <c r="J143" t="s">
-        <v>728</v>
+        <v>1052</v>
       </c>
       <c r="K143" t="s">
-        <v>1143</v>
+        <v>1053</v>
       </c>
       <c r="L143" t="s">
-        <v>1144</v>
+        <v>1022</v>
       </c>
       <c r="M143" t="s">
-        <v>1145</v>
+        <v>1054</v>
       </c>
       <c r="N143" t="s">
-        <v>1146</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="s">
         <v>14</v>
       </c>
       <c r="B144" t="s">
         <v>15</v>
       </c>
       <c r="C144" t="s">
-        <v>1147</v>
+        <v>1056</v>
       </c>
       <c r="D144" t="s">
-        <v>1148</v>
-[...3 lines deleted...]
-      <c r="G144"/>
+        <v>1057</v>
+      </c>
+      <c r="E144" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F144" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G144" t="s">
+        <v>1060</v>
+      </c>
       <c r="H144" t="s">
-        <v>1149</v>
+        <v>1061</v>
       </c>
       <c r="I144" t="s">
-        <v>1150</v>
+        <v>1062</v>
       </c>
       <c r="J144" t="s">
-        <v>986</v>
+        <v>1063</v>
       </c>
       <c r="K144" t="s">
-        <v>1151</v>
+        <v>1064</v>
       </c>
       <c r="L144" t="s">
-        <v>1152</v>
+        <v>1022</v>
       </c>
       <c r="M144" t="s">
-        <v>1153</v>
+        <v>1065</v>
       </c>
       <c r="N144" t="s">
-        <v>1154</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>14</v>
       </c>
       <c r="B145" t="s">
         <v>15</v>
       </c>
       <c r="C145" t="s">
-        <v>1155</v>
+        <v>1067</v>
       </c>
       <c r="D145" t="s">
-        <v>1156</v>
-[...3 lines deleted...]
-      <c r="G145"/>
+        <v>1068</v>
+      </c>
+      <c r="E145" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F145" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G145" t="s">
+        <v>1071</v>
+      </c>
       <c r="H145" t="s">
-        <v>1149</v>
+        <v>1072</v>
       </c>
       <c r="I145" t="s">
-        <v>1157</v>
+        <v>1073</v>
       </c>
       <c r="J145" t="s">
-        <v>29</v>
+        <v>137</v>
       </c>
       <c r="K145" t="s">
-        <v>1158</v>
+        <v>1074</v>
       </c>
       <c r="L145" t="s">
-        <v>1159</v>
+        <v>1022</v>
       </c>
       <c r="M145" t="s">
-        <v>1160</v>
+        <v>1075</v>
       </c>
       <c r="N145" t="s">
-        <v>1161</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B146" t="s">
         <v>15</v>
       </c>
       <c r="C146" t="s">
-        <v>1162</v>
+        <v>1077</v>
       </c>
       <c r="D146" t="s">
-        <v>1163</v>
+        <v>1068</v>
       </c>
       <c r="E146" t="s">
-        <v>1164</v>
+        <v>1078</v>
       </c>
       <c r="F146" t="s">
-        <v>1165</v>
+        <v>1079</v>
       </c>
       <c r="G146" t="s">
-        <v>1166</v>
+        <v>1080</v>
       </c>
       <c r="H146" t="s">
-        <v>1167</v>
+        <v>1081</v>
       </c>
       <c r="I146" t="s">
-        <v>1168</v>
-[...1 lines deleted...]
-      <c r="J146"/>
+        <v>1082</v>
+      </c>
+      <c r="J146" t="s">
+        <v>137</v>
+      </c>
       <c r="K146" t="s">
-        <v>1169</v>
+        <v>1083</v>
       </c>
       <c r="L146" t="s">
-        <v>446</v>
+        <v>1022</v>
       </c>
       <c r="M146" t="s">
-        <v>1170</v>
+        <v>1084</v>
       </c>
       <c r="N146" t="s">
-        <v>1171</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B147" t="s">
         <v>15</v>
       </c>
       <c r="C147" t="s">
-        <v>1172</v>
+        <v>1086</v>
       </c>
       <c r="D147" t="s">
-        <v>1173</v>
+        <v>1068</v>
       </c>
       <c r="E147" t="s">
-        <v>1174</v>
+        <v>1087</v>
       </c>
       <c r="F147" t="s">
-        <v>1175</v>
+        <v>1088</v>
       </c>
       <c r="G147" t="s">
-        <v>1176</v>
+        <v>1089</v>
       </c>
       <c r="H147" t="s">
-        <v>1177</v>
+        <v>1090</v>
       </c>
       <c r="I147" t="s">
-        <v>1178</v>
-[...1 lines deleted...]
-      <c r="J147"/>
+        <v>1091</v>
+      </c>
+      <c r="J147" t="s">
+        <v>137</v>
+      </c>
       <c r="K147" t="s">
-        <v>1179</v>
+        <v>1092</v>
       </c>
       <c r="L147" t="s">
-        <v>446</v>
+        <v>1022</v>
       </c>
       <c r="M147" t="s">
-        <v>1180</v>
+        <v>1093</v>
       </c>
       <c r="N147" t="s">
-        <v>1181</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B148" t="s">
         <v>15</v>
       </c>
       <c r="C148" t="s">
-        <v>1182</v>
+        <v>1095</v>
       </c>
       <c r="D148" t="s">
-        <v>1183</v>
+        <v>1068</v>
       </c>
       <c r="E148" t="s">
-        <v>1184</v>
+        <v>1096</v>
       </c>
       <c r="F148" t="s">
-        <v>1185</v>
+        <v>1097</v>
       </c>
       <c r="G148" t="s">
-        <v>1186</v>
+        <v>1098</v>
       </c>
       <c r="H148" t="s">
-        <v>1187</v>
+        <v>1099</v>
       </c>
       <c r="I148" t="s">
-        <v>1188</v>
-[...1 lines deleted...]
-      <c r="J148"/>
+        <v>1100</v>
+      </c>
+      <c r="J148" t="s">
+        <v>137</v>
+      </c>
       <c r="K148" t="s">
-        <v>1189</v>
+        <v>1101</v>
       </c>
       <c r="L148" t="s">
-        <v>446</v>
+        <v>1022</v>
       </c>
       <c r="M148" t="s">
-        <v>1190</v>
+        <v>1102</v>
       </c>
       <c r="N148" t="s">
-        <v>1191</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B149" t="s">
         <v>15</v>
       </c>
       <c r="C149" t="s">
-        <v>1192</v>
+        <v>1104</v>
       </c>
       <c r="D149" t="s">
-        <v>1193</v>
+        <v>1105</v>
       </c>
       <c r="E149" t="s">
-        <v>1194</v>
+        <v>1106</v>
       </c>
       <c r="F149" t="s">
-        <v>1195</v>
+        <v>1107</v>
       </c>
       <c r="G149" t="s">
-        <v>1196</v>
+        <v>1108</v>
       </c>
       <c r="H149" t="s">
-        <v>1197</v>
+        <v>1109</v>
       </c>
       <c r="I149" t="s">
-        <v>1198</v>
-[...1 lines deleted...]
-      <c r="J149"/>
+        <v>1110</v>
+      </c>
+      <c r="J149" t="s">
+        <v>185</v>
+      </c>
       <c r="K149" t="s">
-        <v>1199</v>
+        <v>1111</v>
       </c>
       <c r="L149" t="s">
-        <v>116</v>
+        <v>1022</v>
       </c>
       <c r="M149" t="s">
-        <v>1200</v>
+        <v>1112</v>
       </c>
       <c r="N149" t="s">
-        <v>1201</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B150" t="s">
         <v>15</v>
       </c>
       <c r="C150" t="s">
-        <v>1202</v>
+        <v>1114</v>
       </c>
       <c r="D150" t="s">
-        <v>1193</v>
+        <v>1105</v>
       </c>
       <c r="E150" t="s">
-        <v>1203</v>
+        <v>1115</v>
       </c>
       <c r="F150" t="s">
-        <v>1204</v>
+        <v>1116</v>
       </c>
       <c r="G150" t="s">
-        <v>1205</v>
+        <v>1117</v>
       </c>
       <c r="H150" t="s">
-        <v>1206</v>
+        <v>1118</v>
       </c>
       <c r="I150" t="s">
-        <v>1207</v>
-[...1 lines deleted...]
-      <c r="J150"/>
+        <v>1119</v>
+      </c>
+      <c r="J150" t="s">
+        <v>185</v>
+      </c>
       <c r="K150" t="s">
-        <v>1208</v>
+        <v>1120</v>
       </c>
       <c r="L150" t="s">
-        <v>446</v>
+        <v>1022</v>
       </c>
       <c r="M150" t="s">
-        <v>1209</v>
+        <v>1121</v>
       </c>
       <c r="N150" t="s">
-        <v>1210</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B151" t="s">
         <v>15</v>
       </c>
       <c r="C151" t="s">
-        <v>1211</v>
+        <v>1123</v>
       </c>
       <c r="D151" t="s">
-        <v>1193</v>
+        <v>1105</v>
       </c>
       <c r="E151" t="s">
-        <v>1212</v>
+        <v>1124</v>
       </c>
       <c r="F151" t="s">
-        <v>1213</v>
+        <v>1125</v>
       </c>
       <c r="G151" t="s">
-        <v>1214</v>
+        <v>1126</v>
       </c>
       <c r="H151" t="s">
-        <v>1215</v>
+        <v>1127</v>
       </c>
       <c r="I151" t="s">
-        <v>1216</v>
-[...1 lines deleted...]
-      <c r="J151"/>
+        <v>1128</v>
+      </c>
+      <c r="J151" t="s">
+        <v>185</v>
+      </c>
       <c r="K151" t="s">
-        <v>1217</v>
+        <v>1129</v>
       </c>
       <c r="L151" t="s">
-        <v>116</v>
+        <v>1022</v>
       </c>
       <c r="M151" t="s">
-        <v>1218</v>
+        <v>1130</v>
       </c>
       <c r="N151" t="s">
-        <v>1219</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B152" t="s">
         <v>15</v>
       </c>
       <c r="C152" t="s">
-        <v>1220</v>
+        <v>1132</v>
       </c>
       <c r="D152" t="s">
-        <v>1193</v>
+        <v>1105</v>
       </c>
       <c r="E152" t="s">
-        <v>1221</v>
+        <v>1133</v>
       </c>
       <c r="F152" t="s">
-        <v>1222</v>
+        <v>1134</v>
       </c>
       <c r="G152" t="s">
-        <v>1223</v>
+        <v>1135</v>
       </c>
       <c r="H152" t="s">
-        <v>1224</v>
+        <v>1136</v>
       </c>
       <c r="I152" t="s">
-        <v>1225</v>
-[...1 lines deleted...]
-      <c r="J152"/>
+        <v>1137</v>
+      </c>
+      <c r="J152" t="s">
+        <v>185</v>
+      </c>
       <c r="K152" t="s">
-        <v>1226</v>
+        <v>1138</v>
       </c>
       <c r="L152" t="s">
-        <v>446</v>
+        <v>1022</v>
       </c>
       <c r="M152" t="s">
-        <v>1227</v>
+        <v>1139</v>
       </c>
       <c r="N152" t="s">
-        <v>1228</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B153" t="s">
         <v>15</v>
       </c>
       <c r="C153" t="s">
-        <v>1229</v>
+        <v>133</v>
       </c>
       <c r="D153" t="s">
-        <v>1230</v>
-[...9 lines deleted...]
-      </c>
+        <v>1141</v>
+      </c>
+      <c r="E153"/>
+      <c r="F153"/>
+      <c r="G153"/>
       <c r="H153" t="s">
-        <v>1234</v>
+        <v>1142</v>
       </c>
       <c r="I153" t="s">
-        <v>1235</v>
-[...1 lines deleted...]
-      <c r="J153"/>
+        <v>1143</v>
+      </c>
+      <c r="J153" t="s">
+        <v>1144</v>
+      </c>
       <c r="K153" t="s">
-        <v>1236</v>
+        <v>1145</v>
       </c>
       <c r="L153" t="s">
-        <v>116</v>
+        <v>1146</v>
       </c>
       <c r="M153" t="s">
-        <v>1237</v>
-[...3 lines deleted...]
-      </c>
+        <v>1147</v>
+      </c>
+      <c r="N153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B154" t="s">
         <v>15</v>
       </c>
       <c r="C154" t="s">
-        <v>1239</v>
+        <v>133</v>
       </c>
       <c r="D154" t="s">
-        <v>1240</v>
-[...9 lines deleted...]
-      </c>
+        <v>1148</v>
+      </c>
+      <c r="E154"/>
+      <c r="F154"/>
+      <c r="G154"/>
       <c r="H154" t="s">
-        <v>1244</v>
+        <v>1149</v>
       </c>
       <c r="I154" t="s">
-        <v>1245</v>
-[...1 lines deleted...]
-      <c r="J154"/>
+        <v>1150</v>
+      </c>
+      <c r="J154" t="s">
+        <v>1144</v>
+      </c>
       <c r="K154" t="s">
-        <v>1246</v>
+        <v>1151</v>
       </c>
       <c r="L154" t="s">
-        <v>116</v>
+        <v>1152</v>
       </c>
       <c r="M154" t="s">
-        <v>1247</v>
-[...3 lines deleted...]
-      </c>
+        <v>1153</v>
+      </c>
+      <c r="N154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B155" t="s">
         <v>15</v>
       </c>
       <c r="C155" t="s">
-        <v>1249</v>
+        <v>1154</v>
       </c>
       <c r="D155" t="s">
-        <v>1230</v>
+        <v>1155</v>
       </c>
       <c r="E155" t="s">
-        <v>1250</v>
+        <v>1156</v>
       </c>
       <c r="F155" t="s">
-        <v>1251</v>
+        <v>1157</v>
       </c>
       <c r="G155" t="s">
-        <v>1252</v>
+        <v>1158</v>
       </c>
       <c r="H155" t="s">
-        <v>1253</v>
+        <v>1159</v>
       </c>
       <c r="I155" t="s">
-        <v>1254</v>
-[...1 lines deleted...]
-      <c r="J155"/>
+        <v>1160</v>
+      </c>
+      <c r="J155" t="s">
+        <v>504</v>
+      </c>
       <c r="K155" t="s">
-        <v>1255</v>
+        <v>1161</v>
       </c>
       <c r="L155" t="s">
-        <v>116</v>
+        <v>1022</v>
       </c>
       <c r="M155" t="s">
-        <v>1256</v>
+        <v>1162</v>
       </c>
       <c r="N155" t="s">
-        <v>1257</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B156" t="s">
         <v>15</v>
       </c>
       <c r="C156" t="s">
-        <v>1258</v>
+        <v>1164</v>
       </c>
       <c r="D156" t="s">
-        <v>1230</v>
+        <v>1155</v>
       </c>
       <c r="E156" t="s">
-        <v>1259</v>
+        <v>1165</v>
       </c>
       <c r="F156" t="s">
-        <v>1260</v>
+        <v>1166</v>
       </c>
       <c r="G156" t="s">
-        <v>1261</v>
+        <v>1167</v>
       </c>
       <c r="H156" t="s">
-        <v>1262</v>
+        <v>1168</v>
       </c>
       <c r="I156" t="s">
-        <v>1263</v>
-[...1 lines deleted...]
-      <c r="J156"/>
+        <v>1169</v>
+      </c>
+      <c r="J156" t="s">
+        <v>504</v>
+      </c>
       <c r="K156" t="s">
-        <v>1264</v>
+        <v>1170</v>
       </c>
       <c r="L156" t="s">
-        <v>116</v>
+        <v>1022</v>
       </c>
       <c r="M156" t="s">
-        <v>1265</v>
+        <v>1171</v>
       </c>
       <c r="N156" t="s">
-        <v>1266</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B157" t="s">
         <v>15</v>
       </c>
       <c r="C157" t="s">
-        <v>1267</v>
+        <v>1173</v>
       </c>
       <c r="D157" t="s">
-        <v>1240</v>
+        <v>1155</v>
       </c>
       <c r="E157" t="s">
-        <v>1268</v>
+        <v>1174</v>
       </c>
       <c r="F157" t="s">
-        <v>1269</v>
+        <v>1175</v>
       </c>
       <c r="G157" t="s">
-        <v>1270</v>
+        <v>1176</v>
       </c>
       <c r="H157" t="s">
-        <v>1271</v>
+        <v>1177</v>
       </c>
       <c r="I157" t="s">
-        <v>1272</v>
-[...1 lines deleted...]
-      <c r="J157"/>
+        <v>1178</v>
+      </c>
+      <c r="J157" t="s">
+        <v>504</v>
+      </c>
       <c r="K157" t="s">
-        <v>1273</v>
+        <v>1179</v>
       </c>
       <c r="L157" t="s">
-        <v>116</v>
+        <v>1022</v>
       </c>
       <c r="M157" t="s">
-        <v>1274</v>
+        <v>1180</v>
       </c>
       <c r="N157" t="s">
-        <v>1275</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B158" t="s">
         <v>15</v>
       </c>
       <c r="C158" t="s">
-        <v>1276</v>
+        <v>1182</v>
       </c>
       <c r="D158" t="s">
-        <v>1240</v>
+        <v>1155</v>
       </c>
       <c r="E158" t="s">
-        <v>1277</v>
+        <v>1183</v>
       </c>
       <c r="F158" t="s">
-        <v>1278</v>
+        <v>1184</v>
       </c>
       <c r="G158" t="s">
-        <v>1279</v>
+        <v>1185</v>
       </c>
       <c r="H158" t="s">
-        <v>1280</v>
+        <v>1186</v>
       </c>
       <c r="I158" t="s">
-        <v>1281</v>
-[...1 lines deleted...]
-      <c r="J158"/>
+        <v>1187</v>
+      </c>
+      <c r="J158" t="s">
+        <v>504</v>
+      </c>
       <c r="K158" t="s">
-        <v>1282</v>
+        <v>1188</v>
       </c>
       <c r="L158" t="s">
-        <v>116</v>
+        <v>1022</v>
       </c>
       <c r="M158" t="s">
-        <v>1283</v>
+        <v>1189</v>
       </c>
       <c r="N158" t="s">
-        <v>1284</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B159" t="s">
         <v>15</v>
       </c>
       <c r="C159" t="s">
-        <v>1285</v>
+        <v>1191</v>
       </c>
       <c r="D159" t="s">
-        <v>1240</v>
+        <v>1155</v>
       </c>
       <c r="E159" t="s">
-        <v>1286</v>
+        <v>1192</v>
       </c>
       <c r="F159" t="s">
-        <v>1287</v>
+        <v>1193</v>
       </c>
       <c r="G159" t="s">
-        <v>1288</v>
+        <v>1194</v>
       </c>
       <c r="H159" t="s">
-        <v>1289</v>
+        <v>1195</v>
       </c>
       <c r="I159" t="s">
-        <v>1290</v>
-[...1 lines deleted...]
-      <c r="J159"/>
+        <v>1196</v>
+      </c>
+      <c r="J159" t="s">
+        <v>504</v>
+      </c>
       <c r="K159" t="s">
-        <v>1291</v>
+        <v>1197</v>
       </c>
       <c r="L159" t="s">
-        <v>116</v>
+        <v>1022</v>
       </c>
       <c r="M159" t="s">
-        <v>1292</v>
+        <v>1198</v>
       </c>
       <c r="N159" t="s">
-        <v>1293</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B160" t="s">
         <v>15</v>
       </c>
       <c r="C160" t="s">
-        <v>1294</v>
+        <v>1200</v>
       </c>
       <c r="D160" t="s">
-        <v>1295</v>
+        <v>1155</v>
       </c>
       <c r="E160" t="s">
-        <v>1296</v>
+        <v>1201</v>
       </c>
       <c r="F160" t="s">
-        <v>1297</v>
+        <v>1202</v>
       </c>
       <c r="G160" t="s">
-        <v>1298</v>
+        <v>1203</v>
       </c>
       <c r="H160" t="s">
-        <v>1299</v>
+        <v>1204</v>
       </c>
       <c r="I160" t="s">
-        <v>1300</v>
-[...1 lines deleted...]
-      <c r="J160"/>
+        <v>1205</v>
+      </c>
+      <c r="J160" t="s">
+        <v>504</v>
+      </c>
       <c r="K160" t="s">
-        <v>1301</v>
+        <v>1206</v>
       </c>
       <c r="L160" t="s">
-        <v>446</v>
+        <v>1022</v>
       </c>
       <c r="M160" t="s">
-        <v>1302</v>
+        <v>1207</v>
       </c>
       <c r="N160" t="s">
-        <v>1303</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B161" t="s">
         <v>15</v>
       </c>
       <c r="C161" t="s">
-        <v>1304</v>
+        <v>1209</v>
       </c>
       <c r="D161" t="s">
-        <v>1305</v>
+        <v>1155</v>
       </c>
       <c r="E161" t="s">
-        <v>1306</v>
+        <v>1210</v>
       </c>
       <c r="F161" t="s">
-        <v>1307</v>
+        <v>1211</v>
       </c>
       <c r="G161" t="s">
-        <v>1308</v>
+        <v>1212</v>
       </c>
       <c r="H161" t="s">
-        <v>1309</v>
+        <v>1213</v>
       </c>
       <c r="I161" t="s">
-        <v>1310</v>
-[...1 lines deleted...]
-      <c r="J161"/>
+        <v>1214</v>
+      </c>
+      <c r="J161" t="s">
+        <v>504</v>
+      </c>
       <c r="K161" t="s">
-        <v>1311</v>
+        <v>1215</v>
       </c>
       <c r="L161" t="s">
-        <v>446</v>
+        <v>1022</v>
       </c>
       <c r="M161" t="s">
-        <v>1312</v>
+        <v>1216</v>
       </c>
       <c r="N161" t="s">
-        <v>1313</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B162" t="s">
         <v>15</v>
       </c>
       <c r="C162" t="s">
-        <v>1314</v>
+        <v>1218</v>
       </c>
       <c r="D162" t="s">
-        <v>1305</v>
+        <v>1155</v>
       </c>
       <c r="E162" t="s">
-        <v>1315</v>
+        <v>1219</v>
       </c>
       <c r="F162" t="s">
-        <v>1316</v>
+        <v>1220</v>
       </c>
       <c r="G162" t="s">
-        <v>1317</v>
+        <v>1221</v>
       </c>
       <c r="H162" t="s">
-        <v>1318</v>
+        <v>1222</v>
       </c>
       <c r="I162" t="s">
-        <v>1319</v>
-[...1 lines deleted...]
-      <c r="J162"/>
+        <v>1223</v>
+      </c>
+      <c r="J162" t="s">
+        <v>504</v>
+      </c>
       <c r="K162" t="s">
-        <v>1320</v>
+        <v>1224</v>
       </c>
       <c r="L162" t="s">
-        <v>116</v>
+        <v>1022</v>
       </c>
       <c r="M162" t="s">
-        <v>1321</v>
+        <v>1225</v>
       </c>
       <c r="N162" t="s">
-        <v>1322</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B163" t="s">
         <v>15</v>
       </c>
       <c r="C163" t="s">
-        <v>1323</v>
+        <v>1227</v>
       </c>
       <c r="D163" t="s">
-        <v>1324</v>
+        <v>1155</v>
       </c>
       <c r="E163" t="s">
-        <v>1325</v>
+        <v>1228</v>
       </c>
       <c r="F163" t="s">
-        <v>1326</v>
+        <v>1229</v>
       </c>
       <c r="G163" t="s">
-        <v>1327</v>
+        <v>1230</v>
       </c>
       <c r="H163" t="s">
-        <v>1328</v>
+        <v>1231</v>
       </c>
       <c r="I163" t="s">
-        <v>1329</v>
-[...1 lines deleted...]
-      <c r="J163"/>
+        <v>1232</v>
+      </c>
+      <c r="J163" t="s">
+        <v>504</v>
+      </c>
       <c r="K163" t="s">
-        <v>1330</v>
+        <v>1233</v>
       </c>
       <c r="L163" t="s">
-        <v>446</v>
+        <v>1022</v>
       </c>
       <c r="M163" t="s">
-        <v>1331</v>
+        <v>1234</v>
       </c>
       <c r="N163" t="s">
-        <v>1332</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B164" t="s">
         <v>15</v>
       </c>
       <c r="C164" t="s">
-        <v>1333</v>
+        <v>1236</v>
       </c>
       <c r="D164" t="s">
-        <v>1324</v>
-[...9 lines deleted...]
-      </c>
+        <v>1237</v>
+      </c>
+      <c r="E164"/>
+      <c r="F164"/>
+      <c r="G164"/>
       <c r="H164" t="s">
-        <v>1337</v>
+        <v>133</v>
       </c>
       <c r="I164" t="s">
-        <v>1338</v>
-[...1 lines deleted...]
-      <c r="J164"/>
+        <v>1238</v>
+      </c>
+      <c r="J164" t="s">
+        <v>1239</v>
+      </c>
       <c r="K164" t="s">
-        <v>1339</v>
+        <v>1240</v>
       </c>
       <c r="L164" t="s">
-        <v>446</v>
+        <v>1241</v>
       </c>
       <c r="M164" t="s">
-        <v>1340</v>
+        <v>1242</v>
       </c>
       <c r="N164" t="s">
-        <v>1341</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B165" t="s">
         <v>15</v>
       </c>
       <c r="C165" t="s">
-        <v>1342</v>
+        <v>1244</v>
       </c>
       <c r="D165" t="s">
-        <v>1343</v>
-[...9 lines deleted...]
-      </c>
+        <v>1245</v>
+      </c>
+      <c r="E165"/>
+      <c r="F165"/>
+      <c r="G165"/>
       <c r="H165" t="s">
-        <v>1347</v>
+        <v>133</v>
       </c>
       <c r="I165" t="s">
-        <v>1348</v>
-[...1 lines deleted...]
-      <c r="J165"/>
+        <v>1246</v>
+      </c>
+      <c r="J165" t="s">
+        <v>1247</v>
+      </c>
       <c r="K165" t="s">
-        <v>1349</v>
+        <v>1248</v>
       </c>
       <c r="L165" t="s">
-        <v>446</v>
+        <v>1249</v>
       </c>
       <c r="M165" t="s">
-        <v>1350</v>
+        <v>1250</v>
       </c>
       <c r="N165" t="s">
-        <v>1351</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B166" t="s">
         <v>15</v>
       </c>
       <c r="C166" t="s">
-        <v>1352</v>
+        <v>133</v>
       </c>
       <c r="D166" t="s">
-        <v>1324</v>
-[...9 lines deleted...]
-      </c>
+        <v>1252</v>
+      </c>
+      <c r="E166"/>
+      <c r="F166"/>
+      <c r="G166"/>
       <c r="H166" t="s">
-        <v>1356</v>
+        <v>1253</v>
       </c>
       <c r="I166" t="s">
-        <v>1357</v>
-[...1 lines deleted...]
-      <c r="J166"/>
+        <v>1254</v>
+      </c>
+      <c r="J166" t="s">
+        <v>1255</v>
+      </c>
       <c r="K166" t="s">
-        <v>1358</v>
+        <v>1256</v>
       </c>
       <c r="L166" t="s">
-        <v>446</v>
+        <v>1257</v>
       </c>
       <c r="M166" t="s">
-        <v>1359</v>
-[...3 lines deleted...]
-      </c>
+        <v>1258</v>
+      </c>
+      <c r="N166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B167" t="s">
         <v>15</v>
       </c>
-      <c r="C167"/>
+      <c r="C167" t="s">
+        <v>133</v>
+      </c>
       <c r="D167" t="s">
-        <v>1361</v>
+        <v>1259</v>
       </c>
       <c r="E167"/>
       <c r="F167"/>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>1362</v>
+        <v>1260</v>
       </c>
       <c r="I167" t="s">
-        <v>1363</v>
-[...1 lines deleted...]
-      <c r="J167"/>
+        <v>1261</v>
+      </c>
+      <c r="J167" t="s">
+        <v>1262</v>
+      </c>
       <c r="K167" t="s">
-        <v>1364</v>
+        <v>1263</v>
       </c>
       <c r="L167" t="s">
-        <v>1365</v>
+        <v>1264</v>
       </c>
       <c r="M167" t="s">
-        <v>1366</v>
+        <v>1265</v>
       </c>
       <c r="N167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="B168" t="s">
         <v>15</v>
       </c>
       <c r="C168" t="s">
-        <v>1367</v>
+        <v>133</v>
       </c>
       <c r="D168" t="s">
-        <v>1368</v>
-[...9 lines deleted...]
-      </c>
+        <v>1266</v>
+      </c>
+      <c r="E168"/>
+      <c r="F168"/>
+      <c r="G168"/>
       <c r="H168" t="s">
-        <v>1372</v>
+        <v>1267</v>
       </c>
       <c r="I168" t="s">
-        <v>1373</v>
-[...1 lines deleted...]
-      <c r="J168"/>
+        <v>1268</v>
+      </c>
+      <c r="J168" t="s">
+        <v>1269</v>
+      </c>
       <c r="K168" t="s">
-        <v>1374</v>
+        <v>1270</v>
       </c>
       <c r="L168" t="s">
-        <v>116</v>
+        <v>1271</v>
       </c>
       <c r="M168" t="s">
-        <v>1375</v>
-[...3 lines deleted...]
-      </c>
+        <v>1272</v>
+      </c>
+      <c r="N168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B169" t="s">
         <v>15</v>
       </c>
       <c r="C169" t="s">
-        <v>1377</v>
+        <v>1273</v>
       </c>
       <c r="D169" t="s">
-        <v>1378</v>
+        <v>1274</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>1379</v>
+        <v>133</v>
       </c>
       <c r="I169" t="s">
-        <v>1380</v>
-[...1 lines deleted...]
-      <c r="J169"/>
+        <v>1275</v>
+      </c>
+      <c r="J169" t="s">
+        <v>1276</v>
+      </c>
       <c r="K169" t="s">
-        <v>1381</v>
+        <v>1277</v>
       </c>
       <c r="L169" t="s">
-        <v>1382</v>
+        <v>1278</v>
       </c>
       <c r="M169" t="s">
-        <v>1383</v>
+        <v>1279</v>
       </c>
       <c r="N169" t="s">
-        <v>1384</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B170" t="s">
         <v>15</v>
       </c>
-      <c r="C170"/>
+      <c r="C170" t="s">
+        <v>1281</v>
+      </c>
       <c r="D170" t="s">
-        <v>1385</v>
+        <v>1282</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>1386</v>
+        <v>133</v>
       </c>
       <c r="I170" t="s">
-        <v>1387</v>
-[...1 lines deleted...]
-      <c r="J170"/>
+        <v>1283</v>
+      </c>
+      <c r="J170" t="s">
+        <v>1284</v>
+      </c>
       <c r="K170" t="s">
-        <v>1388</v>
+        <v>1285</v>
       </c>
       <c r="L170" t="s">
-        <v>1389</v>
+        <v>1286</v>
       </c>
       <c r="M170" t="s">
-        <v>1390</v>
-[...1 lines deleted...]
-      <c r="N170"/>
+        <v>1287</v>
+      </c>
+      <c r="N170" t="s">
+        <v>1288</v>
+      </c>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B171" t="s">
         <v>15</v>
       </c>
       <c r="C171" t="s">
-        <v>1391</v>
+        <v>1289</v>
       </c>
       <c r="D171" t="s">
-        <v>1378</v>
+        <v>1290</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>1392</v>
+        <v>133</v>
       </c>
       <c r="I171" t="s">
-        <v>1393</v>
-[...1 lines deleted...]
-      <c r="J171"/>
+        <v>1291</v>
+      </c>
+      <c r="J171" t="s">
+        <v>1292</v>
+      </c>
       <c r="K171" t="s">
-        <v>1394</v>
+        <v>1293</v>
       </c>
       <c r="L171" t="s">
-        <v>1395</v>
+        <v>1294</v>
       </c>
       <c r="M171" t="s">
-        <v>1396</v>
+        <v>1295</v>
       </c>
       <c r="N171" t="s">
-        <v>1397</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B172" t="s">
         <v>15</v>
       </c>
       <c r="C172" t="s">
-        <v>1398</v>
+        <v>133</v>
       </c>
       <c r="D172" t="s">
-        <v>1378</v>
+        <v>1297</v>
       </c>
       <c r="E172"/>
       <c r="F172"/>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>1399</v>
+        <v>1298</v>
       </c>
       <c r="I172" t="s">
-        <v>1400</v>
-[...1 lines deleted...]
-      <c r="J172"/>
+        <v>1299</v>
+      </c>
+      <c r="J172" t="s">
+        <v>1300</v>
+      </c>
       <c r="K172" t="s">
-        <v>1401</v>
+        <v>1301</v>
       </c>
       <c r="L172" t="s">
-        <v>1402</v>
+        <v>1302</v>
       </c>
       <c r="M172" t="s">
-        <v>1403</v>
-[...3 lines deleted...]
-      </c>
+        <v>1303</v>
+      </c>
+      <c r="N172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B173" t="s">
         <v>15</v>
       </c>
       <c r="C173" t="s">
-        <v>1405</v>
+        <v>133</v>
       </c>
       <c r="D173" t="s">
-        <v>1378</v>
+        <v>1304</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>1406</v>
+        <v>1305</v>
       </c>
       <c r="I173" t="s">
-        <v>1407</v>
-[...1 lines deleted...]
-      <c r="J173"/>
+        <v>1306</v>
+      </c>
+      <c r="J173" t="s">
+        <v>1307</v>
+      </c>
       <c r="K173" t="s">
-        <v>1408</v>
+        <v>1308</v>
       </c>
       <c r="L173" t="s">
-        <v>1409</v>
+        <v>1309</v>
       </c>
       <c r="M173" t="s">
-        <v>1410</v>
-[...3 lines deleted...]
-      </c>
+        <v>1310</v>
+      </c>
+      <c r="N173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B174" t="s">
         <v>15</v>
       </c>
       <c r="C174" t="s">
-        <v>1412</v>
+        <v>133</v>
       </c>
       <c r="D174" t="s">
-        <v>1378</v>
+        <v>1311</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>1413</v>
+        <v>1312</v>
       </c>
       <c r="I174" t="s">
-        <v>1414</v>
-[...1 lines deleted...]
-      <c r="J174"/>
+        <v>1313</v>
+      </c>
+      <c r="J174" t="s">
+        <v>1314</v>
+      </c>
       <c r="K174" t="s">
-        <v>1415</v>
+        <v>1315</v>
       </c>
       <c r="L174" t="s">
-        <v>1416</v>
+        <v>1316</v>
       </c>
       <c r="M174" t="s">
-        <v>1417</v>
-[...3 lines deleted...]
-      </c>
+        <v>1317</v>
+      </c>
+      <c r="N174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B175" t="s">
         <v>15</v>
       </c>
       <c r="C175" t="s">
-        <v>1419</v>
+        <v>1318</v>
       </c>
       <c r="D175" t="s">
-        <v>1420</v>
+        <v>1319</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>1421</v>
+        <v>133</v>
       </c>
       <c r="I175" t="s">
-        <v>1422</v>
-[...1 lines deleted...]
-      <c r="J175"/>
+        <v>1320</v>
+      </c>
+      <c r="J175" t="s">
+        <v>1321</v>
+      </c>
       <c r="K175" t="s">
-        <v>1423</v>
+        <v>1322</v>
       </c>
       <c r="L175" t="s">
-        <v>1424</v>
+        <v>1323</v>
       </c>
       <c r="M175" t="s">
-        <v>1425</v>
+        <v>1324</v>
       </c>
       <c r="N175" t="s">
-        <v>1426</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B176" t="s">
         <v>15</v>
       </c>
       <c r="C176" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="D176" t="s">
-        <v>1427</v>
+        <v>1326</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>1428</v>
+        <v>1327</v>
       </c>
       <c r="I176" t="s">
-        <v>1429</v>
-[...1 lines deleted...]
-      <c r="J176"/>
+        <v>1328</v>
+      </c>
+      <c r="J176" t="s">
+        <v>655</v>
+      </c>
       <c r="K176" t="s">
-        <v>1430</v>
+        <v>1329</v>
       </c>
       <c r="L176" t="s">
-        <v>1431</v>
+        <v>1330</v>
       </c>
       <c r="M176" t="s">
-        <v>1432</v>
+        <v>1331</v>
       </c>
       <c r="N176"/>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B177" t="s">
         <v>15</v>
       </c>
       <c r="C177" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="D177" t="s">
-        <v>35</v>
+        <v>1332</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>1433</v>
+        <v>1333</v>
       </c>
       <c r="I177" t="s">
-        <v>1434</v>
-[...1 lines deleted...]
-      <c r="J177"/>
+        <v>1334</v>
+      </c>
+      <c r="J177" t="s">
+        <v>655</v>
+      </c>
       <c r="K177" t="s">
-        <v>1435</v>
+        <v>1335</v>
       </c>
       <c r="L177" t="s">
-        <v>1436</v>
+        <v>1336</v>
       </c>
       <c r="M177" t="s">
-        <v>1437</v>
+        <v>1337</v>
       </c>
       <c r="N177"/>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B178" t="s">
         <v>15</v>
       </c>
       <c r="C178" t="s">
-        <v>1438</v>
+        <v>1338</v>
       </c>
       <c r="D178" t="s">
-        <v>1378</v>
+        <v>1339</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>1439</v>
+        <v>133</v>
       </c>
       <c r="I178" t="s">
-        <v>1440</v>
-[...1 lines deleted...]
-      <c r="J178"/>
+        <v>1340</v>
+      </c>
+      <c r="J178" t="s">
+        <v>1341</v>
+      </c>
       <c r="K178" t="s">
-        <v>1441</v>
+        <v>1342</v>
       </c>
       <c r="L178" t="s">
-        <v>1442</v>
+        <v>1343</v>
       </c>
       <c r="M178" t="s">
-        <v>1443</v>
+        <v>1344</v>
       </c>
       <c r="N178" t="s">
-        <v>1444</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B179" t="s">
         <v>15</v>
       </c>
       <c r="C179" t="s">
-        <v>18</v>
+        <v>133</v>
       </c>
       <c r="D179" t="s">
-        <v>1445</v>
+        <v>1346</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>1446</v>
+        <v>1347</v>
       </c>
       <c r="I179" t="s">
-        <v>1447</v>
-[...1 lines deleted...]
-      <c r="J179"/>
+        <v>1348</v>
+      </c>
+      <c r="J179" t="s">
+        <v>1063</v>
+      </c>
       <c r="K179" t="s">
-        <v>1448</v>
+        <v>1349</v>
       </c>
       <c r="L179" t="s">
-        <v>1449</v>
+        <v>1350</v>
       </c>
       <c r="M179" t="s">
-        <v>1450</v>
+        <v>1351</v>
       </c>
       <c r="N179"/>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="B180" t="s">
         <v>15</v>
       </c>
-      <c r="C180"/>
+      <c r="C180" t="s">
+        <v>133</v>
+      </c>
       <c r="D180" t="s">
-        <v>1451</v>
+        <v>1352</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>1386</v>
+        <v>1353</v>
       </c>
       <c r="I180" t="s">
-        <v>1452</v>
-[...1 lines deleted...]
-      <c r="J180"/>
+        <v>1354</v>
+      </c>
+      <c r="J180" t="s">
+        <v>486</v>
+      </c>
       <c r="K180" t="s">
-        <v>1453</v>
+        <v>1355</v>
       </c>
       <c r="L180" t="s">
-        <v>1454</v>
+        <v>1356</v>
       </c>
       <c r="M180" t="s">
-        <v>1455</v>
+        <v>1357</v>
       </c>
       <c r="N180"/>
     </row>
     <row r="181">
       <c r="A181" t="s">
         <v>14</v>
       </c>
       <c r="B181" t="s">
         <v>15</v>
       </c>
-      <c r="C181"/>
+      <c r="C181" t="s">
+        <v>1358</v>
+      </c>
       <c r="D181" t="s">
-        <v>1456</v>
-[...3 lines deleted...]
-      <c r="G181"/>
+        <v>1359</v>
+      </c>
+      <c r="E181" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F181" t="s">
+        <v>529</v>
+      </c>
+      <c r="G181" t="s">
+        <v>1361</v>
+      </c>
       <c r="H181" t="s">
-        <v>1457</v>
+        <v>1362</v>
       </c>
       <c r="I181" t="s">
-        <v>1458</v>
+        <v>1363</v>
       </c>
       <c r="J181"/>
       <c r="K181" t="s">
-        <v>1459</v>
+        <v>1364</v>
       </c>
       <c r="L181" t="s">
-        <v>1460</v>
+        <v>187</v>
       </c>
       <c r="M181" t="s">
-        <v>1461</v>
-[...1 lines deleted...]
-      <c r="N181"/>
+        <v>1365</v>
+      </c>
+      <c r="N181" t="s">
+        <v>1366</v>
+      </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
         <v>14</v>
       </c>
       <c r="B182" t="s">
         <v>15</v>
       </c>
       <c r="C182" t="s">
-        <v>1462</v>
+        <v>1367</v>
       </c>
       <c r="D182" t="s">
-        <v>1378</v>
-[...3 lines deleted...]
-      <c r="G182"/>
+        <v>1368</v>
+      </c>
+      <c r="E182" t="s">
+        <v>1369</v>
+      </c>
+      <c r="F182" t="s">
+        <v>1370</v>
+      </c>
+      <c r="G182" t="s">
+        <v>1371</v>
+      </c>
       <c r="H182" t="s">
-        <v>1463</v>
+        <v>1372</v>
       </c>
       <c r="I182" t="s">
-        <v>1464</v>
+        <v>1373</v>
       </c>
       <c r="J182"/>
       <c r="K182" t="s">
-        <v>1465</v>
+        <v>1374</v>
       </c>
       <c r="L182" t="s">
-        <v>1466</v>
+        <v>187</v>
       </c>
       <c r="M182" t="s">
-        <v>1467</v>
+        <v>1375</v>
       </c>
       <c r="N182" t="s">
-        <v>1468</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
         <v>14</v>
       </c>
       <c r="B183" t="s">
         <v>15</v>
       </c>
       <c r="C183" t="s">
-        <v>1469</v>
+        <v>1377</v>
       </c>
       <c r="D183" t="s">
-        <v>1470</v>
-[...3 lines deleted...]
-      <c r="G183"/>
+        <v>1378</v>
+      </c>
+      <c r="E183" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F183" t="s">
+        <v>1380</v>
+      </c>
+      <c r="G183" t="s">
+        <v>1381</v>
+      </c>
       <c r="H183" t="s">
-        <v>1471</v>
+        <v>1382</v>
       </c>
       <c r="I183" t="s">
-        <v>1472</v>
+        <v>1383</v>
       </c>
       <c r="J183"/>
       <c r="K183" t="s">
-        <v>1473</v>
+        <v>1384</v>
       </c>
       <c r="L183" t="s">
-        <v>1474</v>
+        <v>187</v>
       </c>
       <c r="M183" t="s">
-        <v>1475</v>
+        <v>1385</v>
       </c>
       <c r="N183" t="s">
-        <v>1476</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
         <v>14</v>
       </c>
       <c r="B184" t="s">
         <v>15</v>
       </c>
-      <c r="C184"/>
+      <c r="C184" t="s">
+        <v>1387</v>
+      </c>
       <c r="D184" t="s">
-        <v>1477</v>
-[...3 lines deleted...]
-      <c r="G184"/>
+        <v>1388</v>
+      </c>
+      <c r="E184" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F184" t="s">
+        <v>1390</v>
+      </c>
+      <c r="G184" t="s">
+        <v>1391</v>
+      </c>
       <c r="H184" t="s">
-        <v>1478</v>
+        <v>1392</v>
       </c>
       <c r="I184" t="s">
-        <v>1479</v>
+        <v>1393</v>
       </c>
       <c r="J184"/>
       <c r="K184" t="s">
-        <v>1480</v>
+        <v>1394</v>
       </c>
       <c r="L184" t="s">
-        <v>1481</v>
+        <v>25</v>
       </c>
       <c r="M184" t="s">
-        <v>1482</v>
-[...1 lines deleted...]
-      <c r="N184"/>
+        <v>1395</v>
+      </c>
+      <c r="N184" t="s">
+        <v>1396</v>
+      </c>
     </row>
     <row r="185">
       <c r="A185" t="s">
         <v>14</v>
       </c>
       <c r="B185" t="s">
         <v>15</v>
       </c>
       <c r="C185" t="s">
-        <v>1483</v>
+        <v>1397</v>
       </c>
       <c r="D185" t="s">
-        <v>1378</v>
-[...3 lines deleted...]
-      <c r="G185"/>
+        <v>1388</v>
+      </c>
+      <c r="E185" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F185" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G185" t="s">
+        <v>1400</v>
+      </c>
       <c r="H185" t="s">
-        <v>1484</v>
+        <v>1401</v>
       </c>
       <c r="I185" t="s">
-        <v>1485</v>
+        <v>1402</v>
       </c>
       <c r="J185"/>
       <c r="K185" t="s">
-        <v>1486</v>
+        <v>1403</v>
       </c>
       <c r="L185" t="s">
-        <v>1487</v>
+        <v>187</v>
       </c>
       <c r="M185" t="s">
-        <v>1488</v>
+        <v>1404</v>
       </c>
       <c r="N185" t="s">
-        <v>1489</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B186" t="s">
         <v>15</v>
       </c>
       <c r="C186" t="s">
-        <v>1490</v>
+        <v>1406</v>
       </c>
       <c r="D186" t="s">
-        <v>1491</v>
+        <v>1388</v>
       </c>
       <c r="E186" t="s">
-        <v>1492</v>
+        <v>1407</v>
       </c>
       <c r="F186" t="s">
-        <v>1493</v>
+        <v>1408</v>
       </c>
       <c r="G186" t="s">
-        <v>1494</v>
+        <v>1409</v>
       </c>
       <c r="H186" t="s">
-        <v>1495</v>
+        <v>1410</v>
       </c>
       <c r="I186" t="s">
-        <v>1496</v>
+        <v>1411</v>
       </c>
       <c r="J186"/>
       <c r="K186" t="s">
-        <v>1497</v>
+        <v>1412</v>
       </c>
       <c r="L186" t="s">
-        <v>1498</v>
+        <v>25</v>
       </c>
       <c r="M186" t="s">
-        <v>1499</v>
+        <v>1413</v>
       </c>
       <c r="N186" t="s">
-        <v>1500</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B187" t="s">
         <v>15</v>
       </c>
       <c r="C187" t="s">
-        <v>1501</v>
+        <v>1415</v>
       </c>
       <c r="D187" t="s">
-        <v>1502</v>
+        <v>1388</v>
       </c>
       <c r="E187" t="s">
-        <v>1503</v>
+        <v>1416</v>
       </c>
       <c r="F187" t="s">
-        <v>1504</v>
+        <v>1417</v>
       </c>
       <c r="G187" t="s">
-        <v>1505</v>
+        <v>1418</v>
       </c>
       <c r="H187" t="s">
-        <v>1506</v>
+        <v>1419</v>
       </c>
       <c r="I187" t="s">
-        <v>1507</v>
+        <v>1420</v>
       </c>
       <c r="J187"/>
       <c r="K187" t="s">
-        <v>1508</v>
+        <v>1421</v>
       </c>
       <c r="L187" t="s">
-        <v>1509</v>
+        <v>187</v>
       </c>
       <c r="M187" t="s">
-        <v>1510</v>
+        <v>1422</v>
       </c>
       <c r="N187" t="s">
-        <v>1511</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B188" t="s">
         <v>15</v>
       </c>
       <c r="C188" t="s">
-        <v>1512</v>
+        <v>1424</v>
       </c>
       <c r="D188" t="s">
-        <v>1513</v>
+        <v>1425</v>
       </c>
       <c r="E188" t="s">
-        <v>1514</v>
+        <v>1426</v>
       </c>
       <c r="F188" t="s">
-        <v>1515</v>
+        <v>1427</v>
       </c>
       <c r="G188" t="s">
-        <v>1516</v>
+        <v>1428</v>
       </c>
       <c r="H188" t="s">
-        <v>1517</v>
+        <v>1429</v>
       </c>
       <c r="I188" t="s">
-        <v>1518</v>
+        <v>1430</v>
       </c>
       <c r="J188"/>
       <c r="K188" t="s">
-        <v>1519</v>
+        <v>1431</v>
       </c>
       <c r="L188" t="s">
-        <v>1520</v>
+        <v>25</v>
       </c>
       <c r="M188" t="s">
-        <v>1521</v>
+        <v>1432</v>
       </c>
       <c r="N188" t="s">
-        <v>1522</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B189" t="s">
         <v>15</v>
       </c>
       <c r="C189" t="s">
-        <v>1512</v>
+        <v>1434</v>
       </c>
       <c r="D189" t="s">
-        <v>1513</v>
+        <v>1435</v>
       </c>
       <c r="E189" t="s">
-        <v>1514</v>
+        <v>1436</v>
       </c>
       <c r="F189" t="s">
-        <v>1515</v>
+        <v>1437</v>
       </c>
       <c r="G189" t="s">
-        <v>1516</v>
+        <v>1438</v>
       </c>
       <c r="H189" t="s">
-        <v>1523</v>
+        <v>1439</v>
       </c>
       <c r="I189" t="s">
-        <v>1524</v>
+        <v>1440</v>
       </c>
       <c r="J189"/>
       <c r="K189" t="s">
-        <v>1525</v>
+        <v>1441</v>
       </c>
       <c r="L189" t="s">
-        <v>1526</v>
+        <v>25</v>
       </c>
       <c r="M189" t="s">
-        <v>1527</v>
+        <v>1442</v>
       </c>
       <c r="N189" t="s">
-        <v>1522</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B190" t="s">
         <v>15</v>
       </c>
       <c r="C190" t="s">
-        <v>1512</v>
+        <v>1444</v>
       </c>
       <c r="D190" t="s">
-        <v>1513</v>
+        <v>1425</v>
       </c>
       <c r="E190" t="s">
-        <v>1514</v>
+        <v>1445</v>
       </c>
       <c r="F190" t="s">
-        <v>1515</v>
+        <v>1446</v>
       </c>
       <c r="G190" t="s">
-        <v>1516</v>
+        <v>1447</v>
       </c>
       <c r="H190" t="s">
-        <v>1528</v>
+        <v>1448</v>
       </c>
       <c r="I190" t="s">
-        <v>1529</v>
+        <v>1449</v>
       </c>
       <c r="J190"/>
       <c r="K190" t="s">
-        <v>1530</v>
+        <v>1450</v>
       </c>
       <c r="L190" t="s">
-        <v>1531</v>
+        <v>25</v>
       </c>
       <c r="M190" t="s">
-        <v>1532</v>
+        <v>1451</v>
       </c>
       <c r="N190" t="s">
-        <v>1522</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B191" t="s">
         <v>15</v>
       </c>
       <c r="C191" t="s">
-        <v>1512</v>
+        <v>1453</v>
       </c>
       <c r="D191" t="s">
-        <v>1513</v>
+        <v>1425</v>
       </c>
       <c r="E191" t="s">
-        <v>1514</v>
+        <v>1454</v>
       </c>
       <c r="F191" t="s">
-        <v>1515</v>
+        <v>1455</v>
       </c>
       <c r="G191" t="s">
-        <v>1516</v>
+        <v>1456</v>
       </c>
       <c r="H191" t="s">
-        <v>1533</v>
+        <v>1457</v>
       </c>
       <c r="I191" t="s">
-        <v>1534</v>
+        <v>1458</v>
       </c>
       <c r="J191"/>
       <c r="K191" t="s">
-        <v>1535</v>
+        <v>1459</v>
       </c>
       <c r="L191" t="s">
-        <v>1536</v>
+        <v>25</v>
       </c>
       <c r="M191" t="s">
-        <v>1537</v>
+        <v>1460</v>
       </c>
       <c r="N191" t="s">
-        <v>1522</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B192" t="s">
         <v>15</v>
       </c>
       <c r="C192" t="s">
-        <v>1512</v>
+        <v>1462</v>
       </c>
       <c r="D192" t="s">
-        <v>1513</v>
+        <v>1435</v>
       </c>
       <c r="E192" t="s">
-        <v>1514</v>
+        <v>1463</v>
       </c>
       <c r="F192" t="s">
-        <v>1515</v>
+        <v>1464</v>
       </c>
       <c r="G192" t="s">
-        <v>1516</v>
+        <v>1465</v>
       </c>
       <c r="H192" t="s">
-        <v>1538</v>
+        <v>1466</v>
       </c>
       <c r="I192" t="s">
-        <v>1539</v>
+        <v>1467</v>
       </c>
       <c r="J192"/>
       <c r="K192" t="s">
-        <v>1540</v>
+        <v>1468</v>
       </c>
       <c r="L192" t="s">
-        <v>1541</v>
+        <v>25</v>
       </c>
       <c r="M192" t="s">
-        <v>1542</v>
+        <v>1469</v>
       </c>
       <c r="N192" t="s">
-        <v>1522</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B193" t="s">
         <v>15</v>
       </c>
       <c r="C193" t="s">
-        <v>1512</v>
+        <v>1471</v>
       </c>
       <c r="D193" t="s">
-        <v>1513</v>
+        <v>1435</v>
       </c>
       <c r="E193" t="s">
-        <v>1514</v>
+        <v>1472</v>
       </c>
       <c r="F193" t="s">
-        <v>1515</v>
+        <v>1473</v>
       </c>
       <c r="G193" t="s">
-        <v>1516</v>
+        <v>1474</v>
       </c>
       <c r="H193" t="s">
-        <v>1543</v>
+        <v>1475</v>
       </c>
       <c r="I193" t="s">
-        <v>1544</v>
+        <v>1476</v>
       </c>
       <c r="J193"/>
       <c r="K193" t="s">
-        <v>1545</v>
+        <v>1477</v>
       </c>
       <c r="L193" t="s">
-        <v>1546</v>
+        <v>25</v>
       </c>
       <c r="M193" t="s">
-        <v>1547</v>
+        <v>1478</v>
       </c>
       <c r="N193" t="s">
-        <v>1522</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B194" t="s">
         <v>15</v>
       </c>
       <c r="C194" t="s">
-        <v>1512</v>
+        <v>1480</v>
       </c>
       <c r="D194" t="s">
-        <v>1513</v>
+        <v>1435</v>
       </c>
       <c r="E194" t="s">
-        <v>1514</v>
+        <v>1481</v>
       </c>
       <c r="F194" t="s">
-        <v>1515</v>
+        <v>1482</v>
       </c>
       <c r="G194" t="s">
-        <v>1516</v>
+        <v>1483</v>
       </c>
       <c r="H194" t="s">
-        <v>1548</v>
+        <v>1484</v>
       </c>
       <c r="I194" t="s">
-        <v>1549</v>
+        <v>1485</v>
       </c>
       <c r="J194"/>
       <c r="K194" t="s">
-        <v>1550</v>
+        <v>1486</v>
       </c>
       <c r="L194" t="s">
-        <v>1551</v>
+        <v>25</v>
       </c>
       <c r="M194" t="s">
-        <v>1552</v>
+        <v>1487</v>
       </c>
       <c r="N194" t="s">
-        <v>1522</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B195" t="s">
         <v>15</v>
       </c>
       <c r="C195" t="s">
-        <v>1512</v>
+        <v>1489</v>
       </c>
       <c r="D195" t="s">
-        <v>1513</v>
+        <v>1490</v>
       </c>
       <c r="E195" t="s">
-        <v>1514</v>
+        <v>1491</v>
       </c>
       <c r="F195" t="s">
-        <v>1515</v>
+        <v>1492</v>
       </c>
       <c r="G195" t="s">
-        <v>1516</v>
+        <v>1493</v>
       </c>
       <c r="H195" t="s">
-        <v>1553</v>
+        <v>1494</v>
       </c>
       <c r="I195" t="s">
-        <v>1554</v>
+        <v>1495</v>
       </c>
       <c r="J195"/>
       <c r="K195" t="s">
-        <v>1555</v>
+        <v>1496</v>
       </c>
       <c r="L195" t="s">
-        <v>1556</v>
+        <v>187</v>
       </c>
       <c r="M195" t="s">
-        <v>1557</v>
+        <v>1497</v>
       </c>
       <c r="N195" t="s">
-        <v>1522</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>78</v>
+        <v>14</v>
       </c>
       <c r="B196" t="s">
         <v>15</v>
       </c>
       <c r="C196" t="s">
-        <v>1512</v>
+        <v>1499</v>
       </c>
       <c r="D196" t="s">
-        <v>1513</v>
+        <v>1500</v>
       </c>
       <c r="E196" t="s">
-        <v>1514</v>
+        <v>1501</v>
       </c>
       <c r="F196" t="s">
-        <v>1515</v>
+        <v>1502</v>
       </c>
       <c r="G196" t="s">
-        <v>1516</v>
+        <v>1503</v>
       </c>
       <c r="H196" t="s">
-        <v>1558</v>
+        <v>1504</v>
       </c>
       <c r="I196" t="s">
-        <v>1559</v>
+        <v>1505</v>
       </c>
       <c r="J196"/>
       <c r="K196" t="s">
+        <v>1506</v>
+      </c>
+      <c r="L196" t="s">
+        <v>187</v>
+      </c>
+      <c r="M196" t="s">
+        <v>1507</v>
+      </c>
+      <c r="N196" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s">
+        <v>14</v>
+      </c>
+      <c r="B197" t="s">
+        <v>15</v>
+      </c>
+      <c r="C197" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D197" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E197" t="s">
+        <v>1510</v>
+      </c>
+      <c r="F197" t="s">
+        <v>1511</v>
+      </c>
+      <c r="G197" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H197" t="s">
+        <v>1513</v>
+      </c>
+      <c r="I197" t="s">
+        <v>1514</v>
+      </c>
+      <c r="J197"/>
+      <c r="K197" t="s">
+        <v>1515</v>
+      </c>
+      <c r="L197" t="s">
+        <v>25</v>
+      </c>
+      <c r="M197" t="s">
+        <v>1516</v>
+      </c>
+      <c r="N197" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>14</v>
+      </c>
+      <c r="B198" t="s">
+        <v>15</v>
+      </c>
+      <c r="C198" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D198" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F198" t="s">
+        <v>1521</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H198" t="s">
+        <v>1523</v>
+      </c>
+      <c r="I198" t="s">
+        <v>1524</v>
+      </c>
+      <c r="J198"/>
+      <c r="K198" t="s">
+        <v>1525</v>
+      </c>
+      <c r="L198" t="s">
+        <v>187</v>
+      </c>
+      <c r="M198" t="s">
+        <v>1526</v>
+      </c>
+      <c r="N198" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s">
+        <v>14</v>
+      </c>
+      <c r="B199" t="s">
+        <v>15</v>
+      </c>
+      <c r="C199" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D199" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E199" t="s">
+        <v>1529</v>
+      </c>
+      <c r="F199" t="s">
+        <v>1530</v>
+      </c>
+      <c r="G199" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H199" t="s">
+        <v>1532</v>
+      </c>
+      <c r="I199" t="s">
+        <v>1533</v>
+      </c>
+      <c r="J199"/>
+      <c r="K199" t="s">
+        <v>1534</v>
+      </c>
+      <c r="L199" t="s">
+        <v>187</v>
+      </c>
+      <c r="M199" t="s">
+        <v>1535</v>
+      </c>
+      <c r="N199" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="s">
+        <v>14</v>
+      </c>
+      <c r="B200" t="s">
+        <v>15</v>
+      </c>
+      <c r="C200" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D200" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E200" t="s">
+        <v>1539</v>
+      </c>
+      <c r="F200" t="s">
+        <v>1540</v>
+      </c>
+      <c r="G200" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H200" t="s">
+        <v>1542</v>
+      </c>
+      <c r="I200" t="s">
+        <v>1543</v>
+      </c>
+      <c r="J200"/>
+      <c r="K200" t="s">
+        <v>1544</v>
+      </c>
+      <c r="L200" t="s">
+        <v>187</v>
+      </c>
+      <c r="M200" t="s">
+        <v>1545</v>
+      </c>
+      <c r="N200" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="s">
+        <v>14</v>
+      </c>
+      <c r="B201" t="s">
+        <v>15</v>
+      </c>
+      <c r="C201" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D201" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E201" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F201" t="s">
+        <v>1549</v>
+      </c>
+      <c r="G201" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H201" t="s">
+        <v>1551</v>
+      </c>
+      <c r="I201" t="s">
+        <v>1552</v>
+      </c>
+      <c r="J201"/>
+      <c r="K201" t="s">
+        <v>1553</v>
+      </c>
+      <c r="L201" t="s">
+        <v>187</v>
+      </c>
+      <c r="M201" t="s">
+        <v>1554</v>
+      </c>
+      <c r="N201" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s">
+        <v>28</v>
+      </c>
+      <c r="B202" t="s">
+        <v>15</v>
+      </c>
+      <c r="C202"/>
+      <c r="D202" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E202"/>
+      <c r="F202"/>
+      <c r="G202"/>
+      <c r="H202" t="s">
+        <v>1557</v>
+      </c>
+      <c r="I202" t="s">
+        <v>1558</v>
+      </c>
+      <c r="J202"/>
+      <c r="K202" t="s">
+        <v>1559</v>
+      </c>
+      <c r="L202" t="s">
         <v>1560</v>
       </c>
-      <c r="L196" t="s">
+      <c r="M202" t="s">
         <v>1561</v>
       </c>
-      <c r="M196" t="s">
+      <c r="N202"/>
+    </row>
+    <row r="203">
+      <c r="A203" t="s">
+        <v>14</v>
+      </c>
+      <c r="B203" t="s">
+        <v>15</v>
+      </c>
+      <c r="C203" t="s">
         <v>1562</v>
       </c>
-      <c r="N196" t="s">
-        <v>1522</v>
+      <c r="D203" t="s">
+        <v>1563</v>
+      </c>
+      <c r="E203" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F203" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G203" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H203" t="s">
+        <v>1567</v>
+      </c>
+      <c r="I203" t="s">
+        <v>1568</v>
+      </c>
+      <c r="J203"/>
+      <c r="K203" t="s">
+        <v>1569</v>
+      </c>
+      <c r="L203" t="s">
+        <v>25</v>
+      </c>
+      <c r="M203" t="s">
+        <v>1570</v>
+      </c>
+      <c r="N203" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s">
+        <v>28</v>
+      </c>
+      <c r="B204" t="s">
+        <v>15</v>
+      </c>
+      <c r="C204" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D204" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E204"/>
+      <c r="F204"/>
+      <c r="G204"/>
+      <c r="H204" t="s">
+        <v>1574</v>
+      </c>
+      <c r="I204" t="s">
+        <v>1575</v>
+      </c>
+      <c r="J204"/>
+      <c r="K204" t="s">
+        <v>1576</v>
+      </c>
+      <c r="L204" t="s">
+        <v>1577</v>
+      </c>
+      <c r="M204" t="s">
+        <v>1578</v>
+      </c>
+      <c r="N204" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="s">
+        <v>28</v>
+      </c>
+      <c r="B205" t="s">
+        <v>15</v>
+      </c>
+      <c r="C205"/>
+      <c r="D205" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E205"/>
+      <c r="F205"/>
+      <c r="G205"/>
+      <c r="H205" t="s">
+        <v>1581</v>
+      </c>
+      <c r="I205" t="s">
+        <v>1582</v>
+      </c>
+      <c r="J205"/>
+      <c r="K205" t="s">
+        <v>1583</v>
+      </c>
+      <c r="L205" t="s">
+        <v>1584</v>
+      </c>
+      <c r="M205" t="s">
+        <v>1585</v>
+      </c>
+      <c r="N205"/>
+    </row>
+    <row r="206">
+      <c r="A206" t="s">
+        <v>28</v>
+      </c>
+      <c r="B206" t="s">
+        <v>15</v>
+      </c>
+      <c r="C206" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D206" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E206"/>
+      <c r="F206"/>
+      <c r="G206"/>
+      <c r="H206" t="s">
+        <v>1587</v>
+      </c>
+      <c r="I206" t="s">
+        <v>1588</v>
+      </c>
+      <c r="J206"/>
+      <c r="K206" t="s">
+        <v>1589</v>
+      </c>
+      <c r="L206" t="s">
+        <v>1590</v>
+      </c>
+      <c r="M206" t="s">
+        <v>1591</v>
+      </c>
+      <c r="N206" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s">
+        <v>28</v>
+      </c>
+      <c r="B207" t="s">
+        <v>15</v>
+      </c>
+      <c r="C207" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D207" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E207"/>
+      <c r="F207"/>
+      <c r="G207"/>
+      <c r="H207" t="s">
+        <v>1594</v>
+      </c>
+      <c r="I207" t="s">
+        <v>1595</v>
+      </c>
+      <c r="J207"/>
+      <c r="K207" t="s">
+        <v>1596</v>
+      </c>
+      <c r="L207" t="s">
+        <v>1597</v>
+      </c>
+      <c r="M207" t="s">
+        <v>1598</v>
+      </c>
+      <c r="N207" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s">
+        <v>28</v>
+      </c>
+      <c r="B208" t="s">
+        <v>15</v>
+      </c>
+      <c r="C208" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D208" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E208"/>
+      <c r="F208"/>
+      <c r="G208"/>
+      <c r="H208" t="s">
+        <v>1601</v>
+      </c>
+      <c r="I208" t="s">
+        <v>1602</v>
+      </c>
+      <c r="J208"/>
+      <c r="K208" t="s">
+        <v>1603</v>
+      </c>
+      <c r="L208" t="s">
+        <v>1604</v>
+      </c>
+      <c r="M208" t="s">
+        <v>1605</v>
+      </c>
+      <c r="N208" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="s">
+        <v>28</v>
+      </c>
+      <c r="B209" t="s">
+        <v>15</v>
+      </c>
+      <c r="C209" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D209" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E209"/>
+      <c r="F209"/>
+      <c r="G209"/>
+      <c r="H209" t="s">
+        <v>1608</v>
+      </c>
+      <c r="I209" t="s">
+        <v>1609</v>
+      </c>
+      <c r="J209"/>
+      <c r="K209" t="s">
+        <v>1610</v>
+      </c>
+      <c r="L209" t="s">
+        <v>1611</v>
+      </c>
+      <c r="M209" t="s">
+        <v>1612</v>
+      </c>
+      <c r="N209" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>28</v>
+      </c>
+      <c r="B210" t="s">
+        <v>15</v>
+      </c>
+      <c r="C210" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D210" t="s">
+        <v>1615</v>
+      </c>
+      <c r="E210"/>
+      <c r="F210"/>
+      <c r="G210"/>
+      <c r="H210" t="s">
+        <v>1616</v>
+      </c>
+      <c r="I210" t="s">
+        <v>1617</v>
+      </c>
+      <c r="J210"/>
+      <c r="K210" t="s">
+        <v>1618</v>
+      </c>
+      <c r="L210" t="s">
+        <v>1619</v>
+      </c>
+      <c r="M210" t="s">
+        <v>1620</v>
+      </c>
+      <c r="N210" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>28</v>
+      </c>
+      <c r="B211" t="s">
+        <v>15</v>
+      </c>
+      <c r="C211" t="s">
+        <v>133</v>
+      </c>
+      <c r="D211" t="s">
+        <v>1622</v>
+      </c>
+      <c r="E211"/>
+      <c r="F211"/>
+      <c r="G211"/>
+      <c r="H211" t="s">
+        <v>1623</v>
+      </c>
+      <c r="I211" t="s">
+        <v>1624</v>
+      </c>
+      <c r="J211"/>
+      <c r="K211" t="s">
+        <v>1625</v>
+      </c>
+      <c r="L211" t="s">
+        <v>1626</v>
+      </c>
+      <c r="M211" t="s">
+        <v>1627</v>
+      </c>
+      <c r="N211"/>
+    </row>
+    <row r="212">
+      <c r="A212" t="s">
+        <v>28</v>
+      </c>
+      <c r="B212" t="s">
+        <v>15</v>
+      </c>
+      <c r="C212" t="s">
+        <v>133</v>
+      </c>
+      <c r="D212" t="s">
+        <v>1628</v>
+      </c>
+      <c r="E212"/>
+      <c r="F212"/>
+      <c r="G212"/>
+      <c r="H212" t="s">
+        <v>1629</v>
+      </c>
+      <c r="I212" t="s">
+        <v>1630</v>
+      </c>
+      <c r="J212"/>
+      <c r="K212" t="s">
+        <v>1631</v>
+      </c>
+      <c r="L212" t="s">
+        <v>1632</v>
+      </c>
+      <c r="M212" t="s">
+        <v>1633</v>
+      </c>
+      <c r="N212"/>
+    </row>
+    <row r="213">
+      <c r="A213" t="s">
+        <v>28</v>
+      </c>
+      <c r="B213" t="s">
+        <v>15</v>
+      </c>
+      <c r="C213" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D213" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E213"/>
+      <c r="F213"/>
+      <c r="G213"/>
+      <c r="H213" t="s">
+        <v>1635</v>
+      </c>
+      <c r="I213" t="s">
+        <v>1636</v>
+      </c>
+      <c r="J213"/>
+      <c r="K213" t="s">
+        <v>1637</v>
+      </c>
+      <c r="L213" t="s">
+        <v>1638</v>
+      </c>
+      <c r="M213" t="s">
+        <v>1639</v>
+      </c>
+      <c r="N213" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s">
+        <v>28</v>
+      </c>
+      <c r="B214" t="s">
+        <v>15</v>
+      </c>
+      <c r="C214" t="s">
+        <v>133</v>
+      </c>
+      <c r="D214" t="s">
+        <v>1641</v>
+      </c>
+      <c r="E214"/>
+      <c r="F214"/>
+      <c r="G214"/>
+      <c r="H214" t="s">
+        <v>1642</v>
+      </c>
+      <c r="I214" t="s">
+        <v>1643</v>
+      </c>
+      <c r="J214"/>
+      <c r="K214" t="s">
+        <v>1644</v>
+      </c>
+      <c r="L214" t="s">
+        <v>1645</v>
+      </c>
+      <c r="M214" t="s">
+        <v>1646</v>
+      </c>
+      <c r="N214"/>
+    </row>
+    <row r="215">
+      <c r="A215" t="s">
+        <v>28</v>
+      </c>
+      <c r="B215" t="s">
+        <v>15</v>
+      </c>
+      <c r="C215"/>
+      <c r="D215" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E215"/>
+      <c r="F215"/>
+      <c r="G215"/>
+      <c r="H215" t="s">
+        <v>1581</v>
+      </c>
+      <c r="I215" t="s">
+        <v>1648</v>
+      </c>
+      <c r="J215"/>
+      <c r="K215" t="s">
+        <v>1649</v>
+      </c>
+      <c r="L215" t="s">
+        <v>1650</v>
+      </c>
+      <c r="M215" t="s">
+        <v>1651</v>
+      </c>
+      <c r="N215"/>
+    </row>
+    <row r="216">
+      <c r="A216" t="s">
+        <v>28</v>
+      </c>
+      <c r="B216" t="s">
+        <v>15</v>
+      </c>
+      <c r="C216"/>
+      <c r="D216" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E216"/>
+      <c r="F216"/>
+      <c r="G216"/>
+      <c r="H216" t="s">
+        <v>1653</v>
+      </c>
+      <c r="I216" t="s">
+        <v>1654</v>
+      </c>
+      <c r="J216"/>
+      <c r="K216" t="s">
+        <v>1655</v>
+      </c>
+      <c r="L216" t="s">
+        <v>1656</v>
+      </c>
+      <c r="M216" t="s">
+        <v>1657</v>
+      </c>
+      <c r="N216"/>
+    </row>
+    <row r="217">
+      <c r="A217" t="s">
+        <v>28</v>
+      </c>
+      <c r="B217" t="s">
+        <v>15</v>
+      </c>
+      <c r="C217" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D217" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E217"/>
+      <c r="F217"/>
+      <c r="G217"/>
+      <c r="H217" t="s">
+        <v>1659</v>
+      </c>
+      <c r="I217" t="s">
+        <v>1660</v>
+      </c>
+      <c r="J217"/>
+      <c r="K217" t="s">
+        <v>1661</v>
+      </c>
+      <c r="L217" t="s">
+        <v>1662</v>
+      </c>
+      <c r="M217" t="s">
+        <v>1663</v>
+      </c>
+      <c r="N217" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="s">
+        <v>28</v>
+      </c>
+      <c r="B218" t="s">
+        <v>15</v>
+      </c>
+      <c r="C218" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D218" t="s">
+        <v>1666</v>
+      </c>
+      <c r="E218"/>
+      <c r="F218"/>
+      <c r="G218"/>
+      <c r="H218" t="s">
+        <v>1667</v>
+      </c>
+      <c r="I218" t="s">
+        <v>1668</v>
+      </c>
+      <c r="J218"/>
+      <c r="K218" t="s">
+        <v>1669</v>
+      </c>
+      <c r="L218" t="s">
+        <v>1670</v>
+      </c>
+      <c r="M218" t="s">
+        <v>1671</v>
+      </c>
+      <c r="N218" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="s">
+        <v>28</v>
+      </c>
+      <c r="B219" t="s">
+        <v>15</v>
+      </c>
+      <c r="C219"/>
+      <c r="D219" t="s">
+        <v>1673</v>
+      </c>
+      <c r="E219"/>
+      <c r="F219"/>
+      <c r="G219"/>
+      <c r="H219" t="s">
+        <v>1674</v>
+      </c>
+      <c r="I219" t="s">
+        <v>1675</v>
+      </c>
+      <c r="J219"/>
+      <c r="K219" t="s">
+        <v>1676</v>
+      </c>
+      <c r="L219" t="s">
+        <v>1677</v>
+      </c>
+      <c r="M219" t="s">
+        <v>1678</v>
+      </c>
+      <c r="N219"/>
+    </row>
+    <row r="220">
+      <c r="A220" t="s">
+        <v>28</v>
+      </c>
+      <c r="B220" t="s">
+        <v>15</v>
+      </c>
+      <c r="C220" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E220"/>
+      <c r="F220"/>
+      <c r="G220"/>
+      <c r="H220" t="s">
+        <v>1680</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1681</v>
+      </c>
+      <c r="J220"/>
+      <c r="K220" t="s">
+        <v>1682</v>
+      </c>
+      <c r="L220" t="s">
+        <v>1683</v>
+      </c>
+      <c r="M220" t="s">
+        <v>1684</v>
+      </c>
+      <c r="N220" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="s">
+        <v>14</v>
+      </c>
+      <c r="B221" t="s">
+        <v>15</v>
+      </c>
+      <c r="C221" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D221" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E221" t="s">
+        <v>1688</v>
+      </c>
+      <c r="F221" t="s">
+        <v>1689</v>
+      </c>
+      <c r="G221" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H221" t="s">
+        <v>1691</v>
+      </c>
+      <c r="I221" t="s">
+        <v>1692</v>
+      </c>
+      <c r="J221"/>
+      <c r="K221" t="s">
+        <v>1693</v>
+      </c>
+      <c r="L221" t="s">
+        <v>1694</v>
+      </c>
+      <c r="M221" t="s">
+        <v>1695</v>
+      </c>
+      <c r="N221" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="s">
+        <v>14</v>
+      </c>
+      <c r="B222" t="s">
+        <v>15</v>
+      </c>
+      <c r="C222" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1698</v>
+      </c>
+      <c r="E222" t="s">
+        <v>1699</v>
+      </c>
+      <c r="F222" t="s">
+        <v>1700</v>
+      </c>
+      <c r="G222" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H222" t="s">
+        <v>1702</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1703</v>
+      </c>
+      <c r="J222"/>
+      <c r="K222" t="s">
+        <v>1704</v>
+      </c>
+      <c r="L222" t="s">
+        <v>1705</v>
+      </c>
+      <c r="M222" t="s">
+        <v>1706</v>
+      </c>
+      <c r="N222" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="s">
+        <v>14</v>
+      </c>
+      <c r="B223" t="s">
+        <v>15</v>
+      </c>
+      <c r="C223" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D223" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E223" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F223" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G223" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H223" t="s">
+        <v>1713</v>
+      </c>
+      <c r="I223" t="s">
+        <v>1714</v>
+      </c>
+      <c r="J223"/>
+      <c r="K223" t="s">
+        <v>1715</v>
+      </c>
+      <c r="L223" t="s">
+        <v>1716</v>
+      </c>
+      <c r="M223" t="s">
+        <v>1717</v>
+      </c>
+      <c r="N223" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="s">
+        <v>14</v>
+      </c>
+      <c r="B224" t="s">
+        <v>15</v>
+      </c>
+      <c r="C224" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E224" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F224" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G224" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H224" t="s">
+        <v>1719</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1720</v>
+      </c>
+      <c r="J224"/>
+      <c r="K224" t="s">
+        <v>1721</v>
+      </c>
+      <c r="L224" t="s">
+        <v>1722</v>
+      </c>
+      <c r="M224" t="s">
+        <v>1723</v>
+      </c>
+      <c r="N224" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="s">
+        <v>14</v>
+      </c>
+      <c r="B225" t="s">
+        <v>15</v>
+      </c>
+      <c r="C225" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D225" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E225" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F225" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G225" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H225" t="s">
+        <v>1724</v>
+      </c>
+      <c r="I225" t="s">
+        <v>1725</v>
+      </c>
+      <c r="J225"/>
+      <c r="K225" t="s">
+        <v>1726</v>
+      </c>
+      <c r="L225" t="s">
+        <v>1727</v>
+      </c>
+      <c r="M225" t="s">
+        <v>1728</v>
+      </c>
+      <c r="N225" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="s">
+        <v>14</v>
+      </c>
+      <c r="B226" t="s">
+        <v>15</v>
+      </c>
+      <c r="C226" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E226" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F226" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G226" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H226" t="s">
+        <v>1729</v>
+      </c>
+      <c r="I226" t="s">
+        <v>1730</v>
+      </c>
+      <c r="J226"/>
+      <c r="K226" t="s">
+        <v>1731</v>
+      </c>
+      <c r="L226" t="s">
+        <v>1732</v>
+      </c>
+      <c r="M226" t="s">
+        <v>1733</v>
+      </c>
+      <c r="N226" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="s">
+        <v>14</v>
+      </c>
+      <c r="B227" t="s">
+        <v>15</v>
+      </c>
+      <c r="C227" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D227" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E227" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F227" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G227" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H227" t="s">
+        <v>1734</v>
+      </c>
+      <c r="I227" t="s">
+        <v>1735</v>
+      </c>
+      <c r="J227"/>
+      <c r="K227" t="s">
+        <v>1736</v>
+      </c>
+      <c r="L227" t="s">
+        <v>1737</v>
+      </c>
+      <c r="M227" t="s">
+        <v>1738</v>
+      </c>
+      <c r="N227" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="s">
+        <v>14</v>
+      </c>
+      <c r="B228" t="s">
+        <v>15</v>
+      </c>
+      <c r="C228" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E228" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F228" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G228" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H228" t="s">
+        <v>1739</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1740</v>
+      </c>
+      <c r="J228"/>
+      <c r="K228" t="s">
+        <v>1741</v>
+      </c>
+      <c r="L228" t="s">
+        <v>1742</v>
+      </c>
+      <c r="M228" t="s">
+        <v>1743</v>
+      </c>
+      <c r="N228" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="s">
+        <v>14</v>
+      </c>
+      <c r="B229" t="s">
+        <v>15</v>
+      </c>
+      <c r="C229" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E229" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F229" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G229" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H229" t="s">
+        <v>1744</v>
+      </c>
+      <c r="I229" t="s">
+        <v>1745</v>
+      </c>
+      <c r="J229"/>
+      <c r="K229" t="s">
+        <v>1746</v>
+      </c>
+      <c r="L229" t="s">
+        <v>1747</v>
+      </c>
+      <c r="M229" t="s">
+        <v>1748</v>
+      </c>
+      <c r="N229" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="s">
+        <v>14</v>
+      </c>
+      <c r="B230" t="s">
+        <v>15</v>
+      </c>
+      <c r="C230" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E230" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F230" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G230" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H230" t="s">
+        <v>1749</v>
+      </c>
+      <c r="I230" t="s">
+        <v>1750</v>
+      </c>
+      <c r="J230"/>
+      <c r="K230" t="s">
+        <v>1751</v>
+      </c>
+      <c r="L230" t="s">
+        <v>1752</v>
+      </c>
+      <c r="M230" t="s">
+        <v>1753</v>
+      </c>
+      <c r="N230" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="s">
+        <v>14</v>
+      </c>
+      <c r="B231" t="s">
+        <v>15</v>
+      </c>
+      <c r="C231" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D231" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E231" t="s">
+        <v>1710</v>
+      </c>
+      <c r="F231" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G231" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H231" t="s">
+        <v>1754</v>
+      </c>
+      <c r="I231" t="s">
+        <v>1755</v>
+      </c>
+      <c r="J231"/>
+      <c r="K231" t="s">
+        <v>1756</v>
+      </c>
+      <c r="L231" t="s">
+        <v>1757</v>
+      </c>
+      <c r="M231" t="s">
+        <v>1758</v>
+      </c>
+      <c r="N231" t="s">
+        <v>1718</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>