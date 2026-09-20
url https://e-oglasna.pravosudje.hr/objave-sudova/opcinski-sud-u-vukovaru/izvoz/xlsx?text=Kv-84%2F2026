--- v0 (2026-08-01)
+++ v1 (2026-09-20)
@@ -59,84 +59,84 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
     <t>Kv-84/2026</t>
   </si>
   <si>
-    <t>Dopis od 08.07.2026.</t>
+    <t>Odluka od 16.09.2026.</t>
   </si>
   <si>
     <t>Krišjanis Alsters</t>
   </si>
   <si>
-    <t>31.07.2026. 08:24:51</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9709cd57-fa84-443c-a9f3-0563db3688dc/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 09:34:48</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a4f9d2b-6c98-4a8f-a0c8-d13a855f1998</t>
+  </si>
+  <si>
+    <t>Nalog.pdf O24O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5a4f9d2b-6c98-4a8f-a0c8-d13a855f1998/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Kv&amp;predmet=84&amp;godina=2026</t>
   </si>
   <si>
     <t>Arturs Alsters</t>
   </si>
   <si>
-    <t>31.07.2026. 08:24:47</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0723ef8f-612a-4711-82f7-dba56e24116c/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 09:34:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe1e4fe7-7b70-4df0-b512-ef865750f405</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fe1e4fe7-7b70-4df0-b512-ef865750f405/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">