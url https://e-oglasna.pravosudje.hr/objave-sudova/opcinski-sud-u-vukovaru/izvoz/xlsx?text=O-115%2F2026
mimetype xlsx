--- v0 (2026-05-31)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
     <t>O-115/2026</t>
   </si>
   <si>
-    <t>Oglas, O-115/2026, UPP/OS-O-50/2026</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/915b94d1-7b04-4498-8c4c-569b5d09e563/dokumenti/preuzimanje</t>
+    <t>Pokojni Marko Grgić</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>02.11.2026. 12:20:56</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53df9f5b-c400-4d17-9fb4-55f7f59f2f55</t>
+  </si>
+  <si>
+    <t>SKM_28726110213540.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53df9f5b-c400-4d17-9fb4-55f7f59f2f55/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=O&amp;predmet=115&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>