--- v0 (2026-08-01)
+++ v1 (2026-10-29)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
     <t>P Ob-123/2026</t>
   </si>
   <si>
-    <t>Dopis od 14.05.2026.</t>
+    <t>Poziv - Ročište 11.01.2027.</t>
   </si>
   <si>
     <t>Pero Pranjić 33959728261</t>
   </si>
   <si>
-    <t>27.07.2026. 13:15:43</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8d635ab8-5698-4171-a7d0-58ace8e2e4d3/dokumenti/preuzimanje</t>
+    <t>28.10.2026. 10:22:28</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e74dd225-0fba-4c42-982a-d46d49c6c089</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 11.01.2027.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e74dd225-0fba-4c42-982a-d46d49c6c089/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=123&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>