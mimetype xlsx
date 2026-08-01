--- v0 (2026-05-31)
+++ v1 (2026-08-01)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
     <t>P Ob-199/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 12.06.2026.</t>
+    <t>Dopis od 24.07.2026.; Podnesak od 13.07.2026.</t>
   </si>
   <si>
     <t>Aleksandar Tešić 28963571088</t>
   </si>
   <si>
-    <t>28.05.2026. 12:18:14</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/24fc296e-0cc9-43f2-addf-467579ff8f09/dokumenti/preuzimanje</t>
+    <t>24.07.2026. 13:35:52</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b667bab6-c738-4970-ad5c-0a9b25d468cd</t>
+  </si>
+  <si>
+    <t>Podnesak tužitelja.pdf P246P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b667bab6-c738-4970-ad5c-0a9b25d468cd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=199&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>