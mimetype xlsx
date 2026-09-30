--- v1 (2026-08-01)
+++ v2 (2026-09-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
     <t>P Ob-199/2025</t>
   </si>
   <si>
-    <t>Dopis od 24.07.2026.; Podnesak od 13.07.2026.</t>
+    <t>Poziv - Ročište 16.10.2026.</t>
   </si>
   <si>
     <t>Aleksandar Tešić 28963571088</t>
   </si>
   <si>
-    <t>24.07.2026. 13:35:52</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/b667bab6-c738-4970-ad5c-0a9b25d468cd/dokumenti/preuzimanje</t>
+    <t>29.09.2026. 13:12:11</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03fdb716-2ebe-4938-bbb8-bad5f2ec6899</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 16.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03fdb716-2ebe-4938-bbb8-bad5f2ec6899/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P Ob&amp;predmet=199&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>