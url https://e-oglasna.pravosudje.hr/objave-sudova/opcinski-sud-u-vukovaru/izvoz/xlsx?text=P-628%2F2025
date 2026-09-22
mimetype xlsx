--- v0 (2026-06-19)
+++ v1 (2026-09-22)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
     <t>P-628/2025</t>
   </si>
   <si>
-    <t>Dopis od 13.04.2026.; Podnesak od 24.12.2025.; Prilog od: 24.12.2025.</t>
+    <t>Presuda od 04.08.2026.</t>
   </si>
   <si>
     <t>Albert Babić 08577983653</t>
   </si>
   <si>
-    <t>18.06.2026. 09:47:53</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/52d52e3f-4326-4ac0-8e46-904df57d5c12/dokumenti/preuzimanje</t>
+    <t>21.09.2026. 11:15:33</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01b19b95-e676-47d7-ba54-f4ce28592aea</t>
+  </si>
+  <si>
+    <t>Presuda - zbog ogluhe.pdf O93O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/01b19b95-e676-47d7-ba54-f4ce28592aea/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=P&amp;predmet=628&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>