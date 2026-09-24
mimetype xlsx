--- v0 (2026-07-25)
+++ v1 (2026-09-24)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
     <t>Sp-112/2024</t>
   </si>
   <si>
-    <t>Oglas od 21.07.2026.</t>
+    <t>Rješenje od 18.08.2026.</t>
   </si>
   <si>
     <t>Aleksandar Milanović</t>
   </si>
   <si>
     <t>Kralja Zvonimira 8627, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>02007038653</t>
   </si>
   <si>
-    <t>Aleksandar Milanović 02007038653; Svima zainteresiranima</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/0e396ad7-8f8e-4f4d-865f-124f32c94186/dokumenti/preuzimanje</t>
+    <t>Aleksandar Milanović 02007038653</t>
+  </si>
+  <si>
+    <t>24.09.2026. 10:51:26</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a223fd2-a1a4-445b-a589-f3326a4579cb</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a223fd2-a1a4-445b-a589-f3326a4579cb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=112&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>