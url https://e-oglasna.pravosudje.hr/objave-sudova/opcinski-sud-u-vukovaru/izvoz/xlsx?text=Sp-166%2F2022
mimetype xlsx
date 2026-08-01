--- v0 (2026-06-12)
+++ v1 (2026-08-01)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
     <t>Sp-166/2022</t>
   </si>
   <si>
     <t>Rješenje od 10.06.2026.</t>
   </si>
   <si>
     <t>Nataša Ponjević</t>
   </si>
   <si>
     <t>GRADA VUKOVARA 26, 32237 Mohovo, Hrvatska</t>
   </si>
   <si>
     <t>34899475443</t>
   </si>
   <si>
-    <t>Nataša Ponjević 34899475443; Svima zainteresiranima</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9149bf2f-b16c-46a0-990c-1a6db3187dd3</t>
+    <t>Nataša Ponjević 34899475443</t>
+  </si>
+  <si>
+    <t>31.07.2026. 12:04:49</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d8ab19f-7769-418f-ad97-da580c1cd253</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/9149bf2f-b16c-46a0-990c-1a6db3187dd3/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d8ab19f-7769-418f-ad97-da580c1cd253/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=166&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>