--- v0 (2026-05-16)
+++ v1 (2026-07-22)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
     <t>Sp-280/2023</t>
   </si>
   <si>
     <t>Rješenje od 11.05.2026.</t>
   </si>
   <si>
     <t>Nebojša Jelić</t>
   </si>
   <si>
     <t>Hrvatskog Zrakoplovstva 13, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>27120124774</t>
   </si>
   <si>
-    <t>Nebojša Jelić 27120124774; Svima zainteresiranima</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dbe210e1-559e-4567-b947-fd0da6e13283</t>
+    <t>Nebojša Jelić 27120124774</t>
+  </si>
+  <si>
+    <t>17.07.2026. 11:03:03</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3b1c426-08c4-40d2-843e-1019e37e549d</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/dbe210e1-559e-4567-b947-fd0da6e13283/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3b1c426-08c4-40d2-843e-1019e37e549d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=280&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>