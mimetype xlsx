--- v0 (2026-05-16)
+++ v1 (2026-08-24)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
     <t>Sp-35/2026</t>
   </si>
   <si>
-    <t>Oglas od 08.05.2026.</t>
+    <t>Rješenje od 19.08.2026.</t>
   </si>
   <si>
     <t>Iris Cenić</t>
   </si>
   <si>
     <t>Ive Lole Ribara 48, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>65963126259</t>
   </si>
   <si>
     <t>Iris Cenić 65963126259; Svima zainteresiranima</t>
   </si>
   <si>
-    <t>08.05.2026. 10:08:29</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f01d89bc-6012-49a8-90ef-866aaf1ba5b2/dokumenti/preuzimanje</t>
+    <t>19.08.2026. 09:08:17</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/889b6362-606d-4b6f-af66-9a85ec9f33ae</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/889b6362-606d-4b6f-af66-9a85ec9f33ae/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=35&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>