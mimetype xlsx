--- v0 (2026-05-15)
+++ v1 (2026-06-12)
@@ -6,307 +6,1972 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="938" uniqueCount="652">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1530" uniqueCount="1045">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
-    <t>Sp-222/2025</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/ef0a7d0d-426e-4a20-bee4-11bf62aff90b</t>
+    <t>Poziv potrošaču za dostavu očitovanja - JOSIPA JUKIĆ</t>
+  </si>
+  <si>
+    <t>JOSIPA JUKIĆ 77907599034</t>
+  </si>
+  <si>
+    <t>12.06.2026. 03:24:58</t>
+  </si>
+  <si>
+    <t>05.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2481946-6310-4906-a9b9-55abaf80e319</t>
+  </si>
+  <si>
+    <t>16.379217.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2481946-6310-4906-a9b9-55abaf80e319/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-114/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>Siniša Kostelnik</t>
+  </si>
+  <si>
+    <t>Blage Zadre 42, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>54753922074</t>
+  </si>
+  <si>
+    <t>Siniša Kostelnik 54753922074; svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>11.06.2026. 09:05:31</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86179de6-13f4-41b9-b8d0-145aedc14876</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86179de6-13f4-41b9-b8d0-145aedc14876/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=114&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ŽELJIMIR KOROLIJA</t>
+  </si>
+  <si>
+    <t>ŽELJIMIR KOROLIJA 21934984407</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:19</t>
+  </si>
+  <si>
+    <t>04.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2283c7f2-572c-4434-862c-e1c6515145b8</t>
+  </si>
+  <si>
+    <t>16.379432.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2283c7f2-572c-4434-862c-e1c6515145b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TOMISLAV VUKAS</t>
+  </si>
+  <si>
+    <t>TOMISLAV VUKAS 93949027037</t>
+  </si>
+  <si>
+    <t>11.06.2026. 03:26:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36d0f1e0-f79b-43a0-86b4-85d3f6517171</t>
+  </si>
+  <si>
+    <t>16.379233.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36d0f1e0-f79b-43a0-86b4-85d3f6517171/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-217/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.03.2026.</t>
+  </si>
+  <si>
+    <t>Dragoslav Beljić</t>
+  </si>
+  <si>
+    <t>Milke Trnine 7, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>99496082097</t>
+  </si>
+  <si>
+    <t>Dragoslav Beljić 99496082097</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:09:38</t>
+  </si>
+  <si>
+    <t>18.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d196ca1-7642-4891-a363-e0eb8691c16d</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/ef0a7d0d-426e-4a20-bee4-11bf62aff90b/dokumenti/preuzimanje</t>
-[...104 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/7951a5b4-698b-4386-b67e-03e945cab70d</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d196ca1-7642-4891-a363-e0eb8691c16d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=217&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-238/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.03.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Dimitrov</t>
+  </si>
+  <si>
+    <t>Dubrovačka 1, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>25851093056</t>
+  </si>
+  <si>
+    <t>Dragan Dimitrov 25851093056</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:06:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1565d64-45af-4c90-b6e3-6bc8171e7710</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1565d64-45af-4c90-b6e3-6bc8171e7710/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=238&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-85/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.03.2026.</t>
+  </si>
+  <si>
+    <t>Martina Grlić</t>
+  </si>
+  <si>
+    <t>Olajnica 11, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>40366061942</t>
+  </si>
+  <si>
+    <t>Martina Grlić 40366061942</t>
+  </si>
+  <si>
+    <t>10.06.2026. 13:01:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5a4559d-40df-4a9f-8f06-9d6820549b82</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/7951a5b4-698b-4386-b67e-03e945cab70d/dokumenti/preuzimanje</t>
-[...32 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=207&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5a4559d-40df-4a9f-8f06-9d6820549b82/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=85&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-82/2025</t>
+  </si>
+  <si>
+    <t>Mladen Josipović</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 89 A, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>62280603224</t>
+  </si>
+  <si>
+    <t>Mladen Josipović 62280603224</t>
+  </si>
+  <si>
+    <t>10.06.2026. 12:58:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02690304-7cf1-4a45-b35f-5cbc62fb5af0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02690304-7cf1-4a45-b35f-5cbc62fb5af0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=82&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-81/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.03.2026.</t>
+  </si>
+  <si>
+    <t>Dragana Radović</t>
+  </si>
+  <si>
+    <t>Županijska 13, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>06908799207</t>
+  </si>
+  <si>
+    <t>Dragana Radović 06908799207</t>
+  </si>
+  <si>
+    <t>10.06.2026. 10:50:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3524b514-0830-4b6d-b9c5-58395e11c20f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3524b514-0830-4b6d-b9c5-58395e11c20f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=81&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-216/2025</t>
+  </si>
+  <si>
+    <t>Vladimir Joščić</t>
+  </si>
+  <si>
+    <t>Olajnica 18, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>88040190748</t>
+  </si>
+  <si>
+    <t>Vladimir Joščić 88040190748</t>
+  </si>
+  <si>
+    <t>10.06.2026. 10:15:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b85ce21c-e002-46cf-8a2f-f81340713988</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b85ce21c-e002-46cf-8a2f-f81340713988/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=216&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-214/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.03.2026.</t>
+  </si>
+  <si>
+    <t>Mirko Antić</t>
+  </si>
+  <si>
+    <t>Koste Gajića 30, 32224 Vera, Hrvatska</t>
+  </si>
+  <si>
+    <t>88457615152</t>
+  </si>
+  <si>
+    <t>Mirko Antić 88457615152</t>
+  </si>
+  <si>
+    <t>10.06.2026. 10:11:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/437d7852-f2ae-4b2d-b46a-dc165f69a428</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/437d7852-f2ae-4b2d-b46a-dc165f69a428/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=214&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-178/2025</t>
+  </si>
+  <si>
+    <t>Velimir Molnar</t>
+  </si>
+  <si>
+    <t>VINKOVAČKA ULICA 20, 32271 Rokovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>27359849987</t>
+  </si>
+  <si>
+    <t>Velimir Molnar 27359849987</t>
+  </si>
+  <si>
+    <t>10.06.2026. 10:07:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfb45a37-6ff6-4fcd-8dff-471b2af8b347</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfb45a37-6ff6-4fcd-8dff-471b2af8b347/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=178&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-192/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.02.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Gubić</t>
+  </si>
+  <si>
+    <t>Zrmanjska 23, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>23538907697</t>
+  </si>
+  <si>
+    <t>Aleksandar Gubić 23538907697</t>
+  </si>
+  <si>
+    <t>10.06.2026. 10:04:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19cd6104-7fdd-4290-bc78-edf388fa5ca6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/19cd6104-7fdd-4290-bc78-edf388fa5ca6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=192&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-210/2025</t>
+  </si>
+  <si>
+    <t>Robert Filipčić</t>
+  </si>
+  <si>
+    <t>Bana Josipa Jelačića 14, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>12797586479</t>
+  </si>
+  <si>
+    <t>Robert Filipčić 12797586479</t>
+  </si>
+  <si>
+    <t>10.06.2026. 09:29:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a54b9c4c-66ff-4622-8429-83ceb8e8d264</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a54b9c4c-66ff-4622-8429-83ceb8e8d264/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=210&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-180/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.02.2026.</t>
+  </si>
+  <si>
+    <t>Laura Banožić</t>
+  </si>
+  <si>
+    <t>Trg Republike Hrvatske 3, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>47971822689</t>
+  </si>
+  <si>
+    <t>Laura Banožić 47971822689</t>
+  </si>
+  <si>
+    <t>10.06.2026. 09:12:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db721ba9-6b97-4c0f-9fb9-7559bd5bdede</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db721ba9-6b97-4c0f-9fb9-7559bd5bdede/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=180&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-166/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.06.2026.</t>
+  </si>
+  <si>
+    <t>Nataša Ponjević</t>
+  </si>
+  <si>
+    <t>GRADA VUKOVARA 26, 32237 Mohovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>34899475443</t>
+  </si>
+  <si>
+    <t>Nataša Ponjević 34899475443; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>10.06.2026. 09:06:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9149bf2f-b16c-46a0-990c-1a6db3187dd3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9149bf2f-b16c-46a0-990c-1a6db3187dd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=166&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VANJA ĐOĐIĆ</t>
+  </si>
+  <si>
+    <t>VANJA ĐOĐIĆ 25924186407</t>
+  </si>
+  <si>
+    <t>10.06.2026. 03:28:01</t>
+  </si>
+  <si>
+    <t>03.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60b7ae73-24e3-4422-840d-8280f14f8a4a</t>
+  </si>
+  <si>
+    <t>16.379332.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60b7ae73-24e3-4422-840d-8280f14f8a4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-109/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Anica Sičić</t>
+  </si>
+  <si>
+    <t>Nikole Andrića 32, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>70576565813</t>
+  </si>
+  <si>
+    <t>Anica Sičić 70576565813; svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>09.06.2026. 12:42:15</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c9f525b-9b10-4965-b8ff-213557e27e95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c9f525b-9b10-4965-b8ff-213557e27e95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-218/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Zlatko Maligec</t>
+  </si>
+  <si>
+    <t>Frankopanska 6, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>95113593282</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zlatko Maligec 95113593282</t>
+  </si>
+  <si>
+    <t>09.06.2026. 10:57:21</t>
+  </si>
+  <si>
+    <t>17.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2292f939-6e83-4c5b-8cde-dc7ab4d6ccc4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2292f939-6e83-4c5b-8cde-dc7ab4d6ccc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=218&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-221/2025</t>
+  </si>
+  <si>
+    <t>Josef Mrmoš</t>
+  </si>
+  <si>
+    <t>AUGUSTA CESARCA 82, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>07855430848</t>
+  </si>
+  <si>
+    <t>Josef Mrmoš 07855430848; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>09.06.2026. 10:17:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/211a3c24-f4cc-4500-bcdc-c11094c5eaef</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/211a3c24-f4cc-4500-bcdc-c11094c5eaef/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=221&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BOJAN SIMIĆ</t>
+  </si>
+  <si>
+    <t>BOJAN SIMIĆ 78021040323</t>
+  </si>
+  <si>
+    <t>09.06.2026. 03:26:34</t>
+  </si>
+  <si>
+    <t>02.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1e2e0d7-61c6-4f02-a685-54c950ac4348</t>
+  </si>
+  <si>
+    <t>16.378799.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1e2e0d7-61c6-4f02-a685-54c950ac4348/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-245/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Slađana Lovrinčević</t>
+  </si>
+  <si>
+    <t>Antuna Branka Šimića 41, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>53028366450</t>
+  </si>
+  <si>
+    <t>Slađana Lovrinčević 53028366450; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:34:13</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf855dbe-dfb4-4275-8a5f-71545fcddba7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf855dbe-dfb4-4275-8a5f-71545fcddba7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=245&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-246/2025</t>
+  </si>
+  <si>
+    <t>Miroslav Barna</t>
+  </si>
+  <si>
+    <t>Široki Put 58, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>49400814714</t>
+  </si>
+  <si>
+    <t>Miroslav Barna 49400814714; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:29:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8efe633-c5ab-4876-9681-e398e6c0ded5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8efe633-c5ab-4876-9681-e398e6c0ded5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=246&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-55/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Darija Vukić</t>
+  </si>
+  <si>
+    <t>Lijeva Bara 19, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>19444371432</t>
+  </si>
+  <si>
+    <t>Darija Vukić 19444371432; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:25:56</t>
+  </si>
+  <si>
+    <t>16.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a793edea-a9a0-47c2-aae6-6b2b785e8d23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a793edea-a9a0-47c2-aae6-6b2b785e8d23/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=55&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-3/2026</t>
+  </si>
+  <si>
+    <t>Josip Opuhač</t>
+  </si>
+  <si>
+    <t>Zrinskih 4, 32234 Šarengrad, Hrvatska</t>
+  </si>
+  <si>
+    <t>68839188624</t>
+  </si>
+  <si>
+    <t>Josip Opuhač 68839188624; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:22:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f43d67a4-3349-4479-b270-c45249c201a9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f43d67a4-3349-4479-b270-c45249c201a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=3&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-64/2026</t>
+  </si>
+  <si>
+    <t>Nikolina Banković</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 19, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>12694675277</t>
+  </si>
+  <si>
+    <t>Nikolina Banković 12694675277; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:51:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26f09d18-eb3f-4533-8331-beebe89aa6b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26f09d18-eb3f-4533-8331-beebe89aa6b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=64&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>Tatjana Terlević</t>
+  </si>
+  <si>
+    <t>Sajmište 16, 32249 Tovarnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>56087491060</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Tatjana Terlević 56087491060</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:49:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d740117-e432-4e46-a886-1b42b65f5f06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d740117-e432-4e46-a886-1b42b65f5f06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-62/2026</t>
+  </si>
+  <si>
+    <t>Goran Nedić</t>
+  </si>
+  <si>
+    <t>Vukajlova 47, 32225 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>51403669565</t>
+  </si>
+  <si>
+    <t>Goran Nedić 51403669565; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:25:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e77e15d-9a58-4f24-badc-f86c04824c1f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e77e15d-9a58-4f24-badc-f86c04824c1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-61/2026</t>
+  </si>
+  <si>
+    <t>Novak Nedučić</t>
+  </si>
+  <si>
+    <t>Matice Hrvatske 35, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>66736396364</t>
+  </si>
+  <si>
+    <t>Novak Nedučić 66736396364; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:21:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a2e9a61-e593-4abe-83c6-ae4cf4ef48be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a2e9a61-e593-4abe-83c6-ae4cf4ef48be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-60/2026</t>
+  </si>
+  <si>
+    <t>Danijel Makovec</t>
+  </si>
+  <si>
+    <t>13607908379</t>
+  </si>
+  <si>
+    <t>Danijel Makovec 13607908379; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:18:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/997863ee-832e-454c-9cc6-c3d829b7ae84</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/997863ee-832e-454c-9cc6-c3d829b7ae84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=60&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-58/2026</t>
+  </si>
+  <si>
+    <t>Antonio Maganić</t>
+  </si>
+  <si>
+    <t>Petra Preradovića 21, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>96755687831</t>
+  </si>
+  <si>
+    <t>Antonio Maganić 96755687831; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:15:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84b4b073-2ad8-482d-967c-d7241df5b9e7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84b4b073-2ad8-482d-967c-d7241df5b9e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=58&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-59/2026</t>
+  </si>
+  <si>
+    <t>Nada Baličević</t>
+  </si>
+  <si>
+    <t>Matije Gupca 30 B, 32248 Ilača, Hrvatska</t>
+  </si>
+  <si>
+    <t>53601893651</t>
+  </si>
+  <si>
+    <t>Nada Baličević 53601893651; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:11:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a33f2bd-e869-406e-8e56-7ef7b2d566b3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a33f2bd-e869-406e-8e56-7ef7b2d566b3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=59&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-56/2026</t>
+  </si>
+  <si>
+    <t>Suzana Bjelanović</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 4, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>76640234603</t>
+  </si>
+  <si>
+    <t>Suzana Bjelanović 76640234603; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 11:07:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4dfba20-963e-4dc2-87f2-9bca282248a8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4dfba20-963e-4dc2-87f2-9bca282248a8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=56&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-54/2026</t>
+  </si>
+  <si>
+    <t>Valentina Filipović Anatičuk</t>
+  </si>
+  <si>
+    <t>Ulica Braće Šimunić 35, 32249 Tovarnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>15089854202</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Valentina Filipović Anatičuk 15089854202</t>
+  </si>
+  <si>
+    <t>08.06.2026. 11:03:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9a61ade-0d29-43a0-bd21-29f71c7195a6</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9a61ade-0d29-43a0-bd21-29f71c7195a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=54&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-57/2026</t>
+  </si>
+  <si>
+    <t>Jelena Cetina</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 74, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>43536055034</t>
+  </si>
+  <si>
+    <t>Jelena Cetina 43536055034; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 10:55:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e269a9-3ccb-4864-873f-512f51728ce3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23e269a9-3ccb-4864-873f-512f51728ce3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=57&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-55/2026</t>
+  </si>
+  <si>
+    <t>Miloš Abadžić</t>
+  </si>
+  <si>
+    <t>B.nerandžića 37, 32239 Negoslavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>88024277044</t>
+  </si>
+  <si>
+    <t>Miloš Abadžić 88024277044; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 10:51:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93255749-d573-425f-b906-9418b5911dd0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93255749-d573-425f-b906-9418b5911dd0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=55&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-53/2026</t>
+  </si>
+  <si>
+    <t>Božena Lazić</t>
+  </si>
+  <si>
+    <t>Ulica Bana Josipa Jelačića 62 A, 32000 Bogdanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>25521461742</t>
+  </si>
+  <si>
+    <t>Božena Lazić 25521461742; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 10:47:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7fd79f-9c49-4bad-b22e-749156778da3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7fd79f-9c49-4bad-b22e-749156778da3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=53&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-291/2023</t>
+  </si>
+  <si>
+    <t>Radenko Ilić</t>
+  </si>
+  <si>
+    <t>Gajićeva 59, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>95803192926</t>
+  </si>
+  <si>
+    <t>Radenko Ilić 95803192926; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 10:42:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab44cbee-36eb-4d14-ba2d-c1fabbccebb1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab44cbee-36eb-4d14-ba2d-c1fabbccebb1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=291&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-11/2026</t>
+  </si>
+  <si>
+    <t>Marija Pakšec</t>
+  </si>
+  <si>
+    <t>Ivanova 20, 32225 Ćelije, Hrvatska</t>
+  </si>
+  <si>
+    <t>50273086777</t>
+  </si>
+  <si>
+    <t>Marija Pakšec 50273086777; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 09:59:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2510323e-6345-48a5-9057-91632129ec44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2510323e-6345-48a5-9057-91632129ec44/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=11&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-101/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>Zoran Čavić</t>
+  </si>
+  <si>
+    <t>Dr. Ante Starčevića 46, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>03546036688</t>
+  </si>
+  <si>
+    <t>Zoran Čavić 03546036688; svim zainteresiranima</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:38:28</t>
+  </si>
+  <si>
+    <t>20.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8bf1456-c98f-4e88-a8b1-38ff11a6da87</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a8bf1456-c98f-4e88-a8b1-38ff11a6da87/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=101&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-102/2026</t>
+  </si>
+  <si>
+    <t>Zoja Dedalijaj</t>
+  </si>
+  <si>
+    <t>Desna Supoderica (prema Vuki) 7, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>68222778615</t>
+  </si>
+  <si>
+    <t>Svim zainteresiranima; Zoja Dedalijaj 68222778615</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:36:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddf9a011-9335-4577-8709-33d742d557d3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddf9a011-9335-4577-8709-33d742d557d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=102&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-103/2026</t>
+  </si>
+  <si>
+    <t>Irena Drakula</t>
+  </si>
+  <si>
+    <t>33268536839</t>
+  </si>
+  <si>
+    <t>Irena Drakula 33268536839; Svim zainteresiranima</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:33:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/888fdbe2-0d8d-4743-bfa3-c41a2d64831f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/888fdbe2-0d8d-4743-bfa3-c41a2d64831f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=103&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-104/2026</t>
+  </si>
+  <si>
+    <t>Veselko Malekinušić</t>
+  </si>
+  <si>
+    <t>Trpinjska Cesta 290, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>45754989629</t>
+  </si>
+  <si>
+    <t>Svim zainteresiranima; Veselko Malekinušić 45754989629</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:30:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcb44eff-618c-4774-8aa4-bd049372ab1d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcb44eff-618c-4774-8aa4-bd049372ab1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=104&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIN DELIĆ</t>
+  </si>
+  <si>
+    <t>MARIN DELIĆ 66049342600</t>
+  </si>
+  <si>
+    <t>03.06.2026. 03:28:52</t>
+  </si>
+  <si>
+    <t>26.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b50f12d1-8aa8-45ad-8e63-81998eaf4560</t>
+  </si>
+  <si>
+    <t>16.378469.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b50f12d1-8aa8-45ad-8e63-81998eaf4560/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-98/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 02.06.2026.</t>
+  </si>
+  <si>
+    <t>Jovan Okrainov</t>
+  </si>
+  <si>
+    <t>Velika 78, 32224 Trpinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>01371099377</t>
+  </si>
+  <si>
+    <t>Jovan Okrainov 01371099377; Svim zainteresiranima</t>
+  </si>
+  <si>
+    <t>02.06.2026. 14:37:33</t>
+  </si>
+  <si>
+    <t>17.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e32c3b31-06bf-4a90-9993-57e2b46b8c3d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e32c3b31-06bf-4a90-9993-57e2b46b8c3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVANKA MESAROŠ</t>
+  </si>
+  <si>
+    <t>IVANKA MESAROŠ 19317564201</t>
+  </si>
+  <si>
+    <t>02.06.2026. 03:32:50</t>
+  </si>
+  <si>
+    <t>25.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/357a4c15-be90-44de-9b52-b7a86cf34947</t>
+  </si>
+  <si>
+    <t>16.378489.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/357a4c15-be90-44de-9b52-b7a86cf34947/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - VELJKO PETRIČEVIĆ</t>
+  </si>
+  <si>
+    <t>VELJKO PETRIČEVIĆ 10594772409</t>
+  </si>
+  <si>
+    <t>01.06.2026. 03:31:13</t>
+  </si>
+  <si>
+    <t>24.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f9cd71-55f0-4ffb-8cd2-94b6fda992b5</t>
+  </si>
+  <si>
+    <t>16.378204.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5f9cd71-55f0-4ffb-8cd2-94b6fda992b5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - PAVLE ČAKMAK</t>
+  </si>
+  <si>
+    <t>PAVLE ČAKMAK 56545543425</t>
+  </si>
+  <si>
+    <t>29.05.2026. 04:22:08</t>
+  </si>
+  <si>
+    <t>21.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c61127c2-b82d-4a11-8950-077fc40dba32</t>
+  </si>
+  <si>
+    <t>16.378199.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c61127c2-b82d-4a11-8950-077fc40dba32/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-100/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>Gordana Češnovar</t>
+  </si>
+  <si>
+    <t>Velebitska 181, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>34901396902</t>
+  </si>
+  <si>
+    <t>Gordana Češnovar 34901396902; svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>28.05.2026. 15:00:14</t>
+  </si>
+  <si>
+    <t>12.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84083015-d8df-4d74-b8d9-8d1de568ef07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/84083015-d8df-4d74-b8d9-8d1de568ef07/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=100&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DEJAN ARBUTINA</t>
+  </si>
+  <si>
+    <t>DEJAN ARBUTINA 99456983904</t>
+  </si>
+  <si>
+    <t>28.05.2026. 03:26:31</t>
+  </si>
+  <si>
+    <t>20.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ee362ed-56e6-46b2-aa0e-a762eedef5d6</t>
+  </si>
+  <si>
+    <t>16.378141.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ee362ed-56e6-46b2-aa0e-a762eedef5d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLA BERIŠIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLA BERIŠIĆ 71858564308</t>
+  </si>
+  <si>
+    <t>26.05.2026. 03:31:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bd2facd-73dd-4164-aaca-733e0ec5c1bc</t>
+  </si>
+  <si>
+    <t>16.378162.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4bd2facd-73dd-4164-aaca-733e0ec5c1bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-99/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>Josip Leholat</t>
+  </si>
+  <si>
+    <t>Ulica Grabik 28b, 32229 Petrovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>65891062387</t>
+  </si>
+  <si>
+    <t>Josip Leholat 65891062387; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:19:08</t>
+  </si>
+  <si>
+    <t>09.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15fd554e-a226-4899-8011-32d9ab4cb96a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/15fd554e-a226-4899-8011-32d9ab4cb96a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=99&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DALIBOR AGATIĆ</t>
+  </si>
+  <si>
+    <t>DALIBOR AGATIĆ 79583021657</t>
+  </si>
+  <si>
+    <t>25.05.2026. 03:36:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8322afa8-2783-4f8f-ae19-8892a7a7aa4a</t>
+  </si>
+  <si>
+    <t>16.377760.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8322afa8-2783-4f8f-ae19-8892a7a7aa4a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-86/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>Dina Vukičević</t>
+  </si>
+  <si>
+    <t>Velebitska 157, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>13003178747</t>
+  </si>
+  <si>
+    <t>Dina Vukičević 13003178747; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.05.2026. 13:06:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb2067f7-3198-4b17-b5b9-5b3582541582</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb2067f7-3198-4b17-b5b9-5b3582541582/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=86&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-97/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 20.05.2026.</t>
+  </si>
+  <si>
+    <t>Žarko Varga</t>
+  </si>
+  <si>
+    <t>Vukajlova 75, 32225 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>85065344653</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Žarko Varga 85065344653</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:07:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6040606-6c52-412a-b7c6-fc6a27835cbd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c6040606-6c52-412a-b7c6-fc6a27835cbd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=97&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-96/2026</t>
+  </si>
+  <si>
+    <t>Josip Majačić</t>
+  </si>
+  <si>
+    <t>Ante Starčevića 32, 32235 Bapska, Hrvatska</t>
+  </si>
+  <si>
+    <t>29030978922</t>
+  </si>
+  <si>
+    <t>Josip Majačić 29030978922; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.05.2026. 08:02:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9b62d54-b50b-4980-8639-f28dbdf1b7af</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9b62d54-b50b-4980-8639-f28dbdf1b7af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=96&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-52/2026</t>
+  </si>
+  <si>
+    <t>Branko Plejo</t>
+  </si>
+  <si>
+    <t>Sotinska 22, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>27281311482</t>
+  </si>
+  <si>
+    <t>Branko Plejo 27281311482; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:29:44</t>
+  </si>
+  <si>
+    <t>06.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb6f50dc-4e78-44f0-abcf-9e9aac30c8a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb6f50dc-4e78-44f0-abcf-9e9aac30c8a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=52&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-51/2026</t>
+  </si>
+  <si>
+    <t>Zvonko Beljić</t>
+  </si>
+  <si>
+    <t>Lipovački Put 4, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>67580997622</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zvonko Beljić 67580997622</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:25:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e963bbb8-5c16-4031-90c5-14f886fdf9b8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e963bbb8-5c16-4031-90c5-14f886fdf9b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=51&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-50/2026</t>
+  </si>
+  <si>
+    <t>Ankica Đurić</t>
+  </si>
+  <si>
+    <t>Nedeljkovićeva 21, 32225 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>58056124981</t>
+  </si>
+  <si>
+    <t>Ankica Đurić 58056124981; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:15:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5dd9e23-5092-48f3-9241-115294c91528</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5dd9e23-5092-48f3-9241-115294c91528/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=50&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-47/2026</t>
+  </si>
+  <si>
+    <t>Tamara Stanković</t>
+  </si>
+  <si>
+    <t>76620737060</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Tamara Stanković 76620737060</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:13:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94e1b830-865c-4932-ba10-9effb5c84c74</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94e1b830-865c-4932-ba10-9effb5c84c74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=47&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-43/2026</t>
+  </si>
+  <si>
+    <t>Snežana Farago</t>
+  </si>
+  <si>
+    <t>Kneza Branimira 13, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>63797851926</t>
+  </si>
+  <si>
+    <t>Snežana Farago 63797851926; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:10:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e64ad0c9-7e37-4ce7-ad13-d5d9bc004381</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e64ad0c9-7e37-4ce7-ad13-d5d9bc004381/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=43&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-39/2026</t>
+  </si>
+  <si>
+    <t>Darko Paljić</t>
+  </si>
+  <si>
+    <t>Đure Pucara 20, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>54936003892</t>
+  </si>
+  <si>
+    <t>Darko Paljić 54936003892; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:08:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/803c98f9-75e7-4b18-a6c1-994e3c8b734a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/803c98f9-75e7-4b18-a6c1-994e3c8b734a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=39&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-36/2026</t>
+  </si>
+  <si>
+    <t>Milan Miščević</t>
+  </si>
+  <si>
+    <t>Branka Radičevića 29, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>94418493505</t>
+  </si>
+  <si>
+    <t>Milan Miščević 94418493505; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 14:06:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6efd382-d7d2-4baf-acd0-a1d156d3ca04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6efd382-d7d2-4baf-acd0-a1d156d3ca04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=36&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-92/2026</t>
+  </si>
+  <si>
+    <t>Sandra Popović</t>
+  </si>
+  <si>
+    <t>M. Gupca 6, 32249 Tovarnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>69453824413</t>
+  </si>
+  <si>
+    <t>Sandra Popović 69453824413; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 13:52:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1eac7bf-3f05-452a-87da-97f0ef18dc4f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d1eac7bf-3f05-452a-87da-97f0ef18dc4f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=92&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-95/2026</t>
+  </si>
+  <si>
+    <t>Mila Mccue Palecek</t>
+  </si>
+  <si>
+    <t>Županijska 19, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>85830502711</t>
+  </si>
+  <si>
+    <t>Mila Mccue Palecek 85830502711; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:25:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5280f4d9-7872-4a1c-a5d5-42f166283e00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5280f4d9-7872-4a1c-a5d5-42f166283e00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=95&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-94/2026</t>
+  </si>
+  <si>
+    <t>Saša Ilić</t>
+  </si>
+  <si>
+    <t>Sajmište 112, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>75734935537</t>
+  </si>
+  <si>
+    <t>Saša Ilić 75734935537; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.05.2026. 09:15:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3404c911-c6cc-470e-939d-e96fe741449d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3404c911-c6cc-470e-939d-e96fe741449d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=94&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SINIŠA KOSTELNIK</t>
+  </si>
+  <si>
+    <t>SINIŠA KOSTELNIK 54753922074</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:30:11</t>
+  </si>
+  <si>
+    <t>12.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c87a389f-249e-4ac6-8f80-253a1ad4371f</t>
+  </si>
+  <si>
+    <t>16.376958.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c87a389f-249e-4ac6-8f80-253a1ad4371f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - RUŽICA KLIŠANIĆ</t>
+  </si>
+  <si>
+    <t>RUŽICA KLIŠANIĆ 02826430396</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:30:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5689098-b305-4c64-9401-f122c1e9f0ed</t>
+  </si>
+  <si>
+    <t>16.377461.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5689098-b305-4c64-9401-f122c1e9f0ed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - TABEA GAL</t>
+  </si>
+  <si>
+    <t>TABEA GAL 86625568746</t>
+  </si>
+  <si>
+    <t>20.05.2026. 03:29:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/455486a6-c119-46d1-a378-474ae393ed16</t>
+  </si>
+  <si>
+    <t>16.377331.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/455486a6-c119-46d1-a378-474ae393ed16/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-83/2026</t>
   </si>
   <si>
     <t>Oglas od 12.05.2026.</t>
   </si>
   <si>
     <t>Nikola Medaković</t>
   </si>
   <si>
     <t>Ratarska 33, 32227 Borovo, Hrvatska</t>
   </si>
   <si>
     <t>73749988636</t>
   </si>
   <si>
     <t>Nikola Medaković 73749988636; Svima zainteresiranima</t>
   </si>
   <si>
     <t>12.05.2026. 09:13:39</t>
   </si>
   <si>
-    <t>26.06.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72e5430d-586a-4d00-bdf0-7428cc259bf8</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/72e5430d-586a-4d00-bdf0-7428cc259bf8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=83&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-80/2026</t>
   </si>
   <si>
     <t>Duško Dedić</t>
   </si>
   <si>
     <t>Kalamunjina 26, 32222 Bršadin, Hrvatska</t>
   </si>
   <si>
     <t>76604287492</t>
   </si>
   <si>
     <t>Duško Dedić 76604287492; Svima zainteresiranima</t>
   </si>
   <si>
     <t>12.05.2026. 09:09:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2d9510ee-2397-4cf4-8887-669887cf4ff6</t>
@@ -323,239 +1988,50 @@
   <si>
     <t>Slađana Jandrić</t>
   </si>
   <si>
     <t>Krešimira Ćosića 25, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>62134899569</t>
   </si>
   <si>
     <t>Slađana Jandrić 62134899569; Svima zainteresiranima</t>
   </si>
   <si>
     <t>12.05.2026. 09:01:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e53de93b-dee1-4e2f-840a-02da3edb85e3</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e53de93b-dee1-4e2f-840a-02da3edb85e3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=85&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - DANILO BOŽILOVIĆ</t>
-[...187 lines deleted...]
-  <si>
     <t>Sp-37/2026</t>
   </si>
   <si>
     <t>Oglas od 08.05.2026.</t>
   </si>
   <si>
     <t>Kristina Šantić</t>
   </si>
   <si>
     <t>Savezne Republike Njemačke 190, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>49732645596</t>
   </si>
   <si>
     <t>Kristina Šantić 49732645596; Svima zainteresiranima</t>
   </si>
   <si>
     <t>08.05.2026. 10:14:11</t>
   </si>
   <si>
     <t>23.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/85e7f351-38b4-4acb-aa6a-7605811030a5</t>
@@ -761,149 +2237,50 @@
   <si>
     <t>Grgo Radoš</t>
   </si>
   <si>
     <t>204. Vukovarske Brigade 87, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>82493767938</t>
   </si>
   <si>
     <t>Grgo Radoš 82493767938; Svima zainteresiranima</t>
   </si>
   <si>
     <t>08.05.2026. 09:08:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c5985113-ac14-4d59-9a96-9108b34c6379</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c5985113-ac14-4d59-9a96-9108b34c6379/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=24&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - BOJAN UHLARIK</t>
-[...97 lines deleted...]
-  <si>
     <t>Sp-75/2026</t>
   </si>
   <si>
     <t>Oglas od 05.05.2026.</t>
   </si>
   <si>
     <t>Slađana Lamešić</t>
   </si>
   <si>
     <t>Savezne Republike Njemačke 126, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>44502442865</t>
   </si>
   <si>
     <t>Slađana Lamešić 44502442865; Svima zainteresiranima</t>
   </si>
   <si>
     <t>05.05.2026. 14:42:51</t>
   </si>
   <si>
     <t>19.06.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f32996f-62a5-41f3-86d9-7b4877426611</t>
@@ -918,248 +2295,50 @@
     <t>Sp-74/2026</t>
   </si>
   <si>
     <t>Josip Jagić</t>
   </si>
   <si>
     <t>Augusta Cesarca 10, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>83967041510</t>
   </si>
   <si>
     <t>Josip Jagić 83967041510; Svima zainteresiranima</t>
   </si>
   <si>
     <t>05.05.2026. 09:59:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55535597-bd8d-4592-86a2-8ae5975b0eb5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/55535597-bd8d-4592-86a2-8ae5975b0eb5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=74&amp;godina=2026</t>
-  </si>
-[...196 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=40&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-191/2024</t>
   </si>
   <si>
     <t>Rješenje od 17.07.2025.</t>
   </si>
   <si>
     <t>Ružica Dufek</t>
   </si>
   <si>
     <t>Sinjske Alke 8, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>65494000176</t>
   </si>
   <si>
     <t>Ružica Dufek 65494000176; Svima zainteresiranima</t>
   </si>
   <si>
     <t>18.07.2025. 08:32:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01</t>
   </si>
@@ -2009,51 +3188,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N74"/>
+  <dimension ref="A1:N117"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2066,3051 +3245,4923 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2"/>
+      <c r="D2" t="s">
         <v>16</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2"/>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2" t="s">
         <v>17</v>
       </c>
-      <c r="E2" t="s">
+      <c r="I2" t="s">
         <v>18</v>
       </c>
-      <c r="F2" t="s">
+      <c r="J2" t="s">
         <v>19</v>
       </c>
-      <c r="G2" t="s">
+      <c r="K2" t="s">
         <v>20</v>
       </c>
-      <c r="H2" t="s">
+      <c r="L2" t="s">
         <v>21</v>
       </c>
-      <c r="I2" t="s">
+      <c r="M2" t="s">
         <v>22</v>
       </c>
-      <c r="J2" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N2"/>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F3" t="s">
+        <v>26</v>
+      </c>
+      <c r="G3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H3" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
+      <c r="I3" t="s">
         <v>29</v>
       </c>
-      <c r="E3" t="s">
+      <c r="J3" t="s">
         <v>30</v>
       </c>
-      <c r="F3" t="s">
+      <c r="K3" t="s">
         <v>31</v>
       </c>
-      <c r="G3" t="s">
+      <c r="L3" t="s">
         <v>32</v>
       </c>
-      <c r="H3" t="s">
+      <c r="M3" t="s">
         <v>33</v>
       </c>
-      <c r="I3" t="s">
+      <c r="N3" t="s">
         <v>34</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4"/>
       <c r="D4" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M4" t="s">
         <v>41</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N4"/>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="I5" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="J5" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="K5" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="L5" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="M5" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6" t="s">
+        <v>50</v>
+      </c>
+      <c r="F6" t="s">
+        <v>51</v>
+      </c>
+      <c r="G6" t="s">
+        <v>52</v>
+      </c>
+      <c r="H6" t="s">
         <v>53</v>
       </c>
-      <c r="D6" t="s">
+      <c r="I6" t="s">
         <v>54</v>
       </c>
-      <c r="E6" t="s">
+      <c r="J6" t="s">
         <v>55</v>
       </c>
-      <c r="F6" t="s">
+      <c r="K6" t="s">
         <v>56</v>
       </c>
-      <c r="G6" t="s">
+      <c r="L6" t="s">
         <v>57</v>
       </c>
-      <c r="H6" t="s">
+      <c r="M6" t="s">
         <v>58</v>
       </c>
-      <c r="I6" t="s">
+      <c r="N6" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E7" t="s">
+        <v>62</v>
+      </c>
+      <c r="F7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G7" t="s">
+        <v>64</v>
+      </c>
+      <c r="H7" t="s">
         <v>65</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="I7" t="s">
         <v>66</v>
       </c>
-      <c r="F7" t="s">
+      <c r="J7" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" t="s">
         <v>67</v>
       </c>
-      <c r="G7" t="s">
+      <c r="L7" t="s">
+        <v>57</v>
+      </c>
+      <c r="M7" t="s">
         <v>68</v>
       </c>
-      <c r="H7" t="s">
+      <c r="N7" t="s">
         <v>69</v>
-      </c>
-[...16 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D8" t="s">
+        <v>71</v>
+      </c>
+      <c r="E8" t="s">
+        <v>72</v>
+      </c>
+      <c r="F8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G8" t="s">
+        <v>74</v>
+      </c>
+      <c r="H8" t="s">
         <v>75</v>
       </c>
-      <c r="D8" t="s">
+      <c r="I8" t="s">
         <v>76</v>
       </c>
-      <c r="E8" t="s">
+      <c r="J8" t="s">
+        <v>55</v>
+      </c>
+      <c r="K8" t="s">
         <v>77</v>
       </c>
-      <c r="F8" t="s">
+      <c r="L8" t="s">
         <v>78</v>
       </c>
-      <c r="G8" t="s">
+      <c r="M8" t="s">
         <v>79</v>
       </c>
-      <c r="H8" t="s">
+      <c r="N8" t="s">
         <v>80</v>
-      </c>
-[...16 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>81</v>
+      </c>
+      <c r="D9" t="s">
+        <v>71</v>
+      </c>
+      <c r="E9" t="s">
+        <v>82</v>
+      </c>
+      <c r="F9" t="s">
+        <v>83</v>
+      </c>
+      <c r="G9" t="s">
+        <v>84</v>
+      </c>
+      <c r="H9" t="s">
+        <v>85</v>
+      </c>
+      <c r="I9" t="s">
+        <v>86</v>
+      </c>
+      <c r="J9" t="s">
+        <v>55</v>
+      </c>
+      <c r="K9" t="s">
         <v>87</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="L9" t="s">
+        <v>78</v>
+      </c>
+      <c r="M9" t="s">
         <v>88</v>
       </c>
-      <c r="F9" t="s">
+      <c r="N9" t="s">
         <v>89</v>
-      </c>
-[...22 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D10" t="s">
+        <v>91</v>
+      </c>
+      <c r="E10" t="s">
+        <v>92</v>
+      </c>
+      <c r="F10" t="s">
+        <v>93</v>
+      </c>
+      <c r="G10" t="s">
+        <v>94</v>
+      </c>
+      <c r="H10" t="s">
+        <v>95</v>
+      </c>
+      <c r="I10" t="s">
         <v>96</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10" t="s">
+      <c r="J10" t="s">
+        <v>55</v>
+      </c>
+      <c r="K10" t="s">
         <v>97</v>
       </c>
-      <c r="F10" t="s">
+      <c r="L10" t="s">
+        <v>57</v>
+      </c>
+      <c r="M10" t="s">
         <v>98</v>
       </c>
-      <c r="G10" t="s">
+      <c r="N10" t="s">
         <v>99</v>
-      </c>
-[...19 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
-      <c r="C11"/>
+      <c r="C11" t="s">
+        <v>100</v>
+      </c>
       <c r="D11" t="s">
+        <v>49</v>
+      </c>
+      <c r="E11" t="s">
+        <v>101</v>
+      </c>
+      <c r="F11" t="s">
+        <v>102</v>
+      </c>
+      <c r="G11" t="s">
+        <v>103</v>
+      </c>
+      <c r="H11" t="s">
+        <v>104</v>
+      </c>
+      <c r="I11" t="s">
         <v>105</v>
       </c>
-      <c r="E11"/>
-[...2 lines deleted...]
-      <c r="H11" t="s">
+      <c r="J11" t="s">
+        <v>55</v>
+      </c>
+      <c r="K11" t="s">
         <v>106</v>
       </c>
-      <c r="I11" t="s">
+      <c r="L11" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" t="s">
         <v>107</v>
       </c>
-      <c r="J11" t="s">
+      <c r="N11" t="s">
         <v>108</v>
       </c>
-      <c r="K11" t="s">
-[...8 lines deleted...]
-      <c r="N11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
+        <v>109</v>
+      </c>
+      <c r="D12" t="s">
+        <v>110</v>
+      </c>
+      <c r="E12" t="s">
+        <v>111</v>
+      </c>
+      <c r="F12" t="s">
         <v>112</v>
       </c>
-      <c r="D12" t="s">
+      <c r="G12" t="s">
         <v>113</v>
       </c>
-      <c r="E12" t="s">
+      <c r="H12" t="s">
         <v>114</v>
       </c>
-      <c r="F12" t="s">
+      <c r="I12" t="s">
         <v>115</v>
       </c>
-      <c r="G12" t="s">
+      <c r="J12" t="s">
+        <v>55</v>
+      </c>
+      <c r="K12" t="s">
         <v>116</v>
       </c>
-      <c r="H12" t="s">
+      <c r="L12" t="s">
+        <v>57</v>
+      </c>
+      <c r="M12" t="s">
         <v>117</v>
       </c>
-      <c r="I12" t="s">
+      <c r="N12" t="s">
         <v>118</v>
-      </c>
-[...13 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>119</v>
+      </c>
+      <c r="D13" t="s">
+        <v>61</v>
+      </c>
+      <c r="E13" t="s">
+        <v>120</v>
+      </c>
+      <c r="F13" t="s">
+        <v>121</v>
+      </c>
+      <c r="G13" t="s">
+        <v>122</v>
+      </c>
+      <c r="H13" t="s">
         <v>123</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="I13" t="s">
         <v>124</v>
       </c>
-      <c r="F13" t="s">
+      <c r="J13" t="s">
+        <v>55</v>
+      </c>
+      <c r="K13" t="s">
         <v>125</v>
       </c>
-      <c r="G13" t="s">
+      <c r="L13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" t="s">
         <v>126</v>
       </c>
-      <c r="H13" t="s">
+      <c r="N13" t="s">
         <v>127</v>
-      </c>
-[...16 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>128</v>
+      </c>
+      <c r="D14" t="s">
+        <v>129</v>
+      </c>
+      <c r="E14" t="s">
+        <v>130</v>
+      </c>
+      <c r="F14" t="s">
+        <v>131</v>
+      </c>
+      <c r="G14" t="s">
         <v>132</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="H14" t="s">
         <v>133</v>
       </c>
-      <c r="F14" t="s">
+      <c r="I14" t="s">
         <v>134</v>
       </c>
-      <c r="G14" t="s">
+      <c r="J14" t="s">
+        <v>55</v>
+      </c>
+      <c r="K14" t="s">
         <v>135</v>
       </c>
-      <c r="H14" t="s">
+      <c r="L14" t="s">
+        <v>78</v>
+      </c>
+      <c r="M14" t="s">
         <v>136</v>
       </c>
-      <c r="I14" t="s">
+      <c r="N14" t="s">
         <v>137</v>
-      </c>
-[...13 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
-      <c r="C15"/>
+      <c r="C15" t="s">
+        <v>138</v>
+      </c>
       <c r="D15" t="s">
+        <v>71</v>
+      </c>
+      <c r="E15" t="s">
+        <v>139</v>
+      </c>
+      <c r="F15" t="s">
+        <v>140</v>
+      </c>
+      <c r="G15" t="s">
         <v>141</v>
       </c>
-      <c r="E15"/>
-[...1 lines deleted...]
-      <c r="G15"/>
       <c r="H15" t="s">
         <v>142</v>
       </c>
       <c r="I15" t="s">
         <v>143</v>
       </c>
       <c r="J15" t="s">
+        <v>55</v>
+      </c>
+      <c r="K15" t="s">
         <v>144</v>
       </c>
-      <c r="K15" t="s">
+      <c r="L15" t="s">
+        <v>57</v>
+      </c>
+      <c r="M15" t="s">
         <v>145</v>
       </c>
-      <c r="L15" t="s">
+      <c r="N15" t="s">
         <v>146</v>
       </c>
-      <c r="M15" t="s">
-[...2 lines deleted...]
-      <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
+        <v>147</v>
+      </c>
+      <c r="D16" t="s">
         <v>148</v>
       </c>
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>149</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16" t="s">
         <v>150</v>
       </c>
-      <c r="F16" t="s">
+      <c r="G16" t="s">
         <v>151</v>
       </c>
-      <c r="G16" t="s">
+      <c r="H16" t="s">
         <v>152</v>
       </c>
-      <c r="H16" t="s">
+      <c r="I16" t="s">
         <v>153</v>
       </c>
-      <c r="I16" t="s">
+      <c r="J16" t="s">
+        <v>55</v>
+      </c>
+      <c r="K16" t="s">
         <v>154</v>
       </c>
-      <c r="J16" t="s">
+      <c r="L16" t="s">
+        <v>57</v>
+      </c>
+      <c r="M16" t="s">
         <v>155</v>
       </c>
-      <c r="K16" t="s">
+      <c r="N16" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
+        <v>157</v>
+      </c>
+      <c r="D17" t="s">
+        <v>158</v>
+      </c>
+      <c r="E17" t="s">
         <v>159</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
         <v>160</v>
       </c>
-      <c r="F17" t="s">
+      <c r="G17" t="s">
         <v>161</v>
       </c>
-      <c r="G17" t="s">
+      <c r="H17" t="s">
         <v>162</v>
       </c>
-      <c r="H17" t="s">
+      <c r="I17" t="s">
         <v>163</v>
       </c>
-      <c r="I17" t="s">
+      <c r="J17" t="s">
+        <v>55</v>
+      </c>
+      <c r="K17" t="s">
         <v>164</v>
       </c>
-      <c r="J17" t="s">
-[...2 lines deleted...]
-      <c r="K17" t="s">
+      <c r="L17" t="s">
+        <v>78</v>
+      </c>
+      <c r="M17" t="s">
         <v>165</v>
       </c>
-      <c r="L17" t="s">
-[...2 lines deleted...]
-      <c r="M17" t="s">
+      <c r="N17" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18"/>
+      <c r="D18" t="s">
+        <v>167</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
         <v>168</v>
       </c>
-      <c r="D18" t="s">
+      <c r="I18" t="s">
         <v>169</v>
       </c>
-      <c r="E18" t="s">
+      <c r="J18" t="s">
         <v>170</v>
       </c>
-      <c r="F18" t="s">
+      <c r="K18" t="s">
         <v>171</v>
       </c>
-      <c r="G18" t="s">
+      <c r="L18" t="s">
         <v>172</v>
       </c>
-      <c r="H18" t="s">
+      <c r="M18" t="s">
         <v>173</v>
       </c>
-      <c r="I18" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
+        <v>174</v>
+      </c>
+      <c r="D19" t="s">
+        <v>175</v>
+      </c>
+      <c r="E19" t="s">
+        <v>176</v>
+      </c>
+      <c r="F19" t="s">
+        <v>177</v>
+      </c>
+      <c r="G19" t="s">
+        <v>178</v>
+      </c>
+      <c r="H19" t="s">
         <v>179</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19" t="s">
+      <c r="I19" t="s">
         <v>180</v>
       </c>
-      <c r="F19" t="s">
+      <c r="J19" t="s">
         <v>181</v>
       </c>
-      <c r="G19" t="s">
+      <c r="K19" t="s">
         <v>182</v>
       </c>
-      <c r="H19" t="s">
+      <c r="L19" t="s">
+        <v>32</v>
+      </c>
+      <c r="M19" t="s">
         <v>183</v>
       </c>
-      <c r="I19" t="s">
+      <c r="N19" t="s">
         <v>184</v>
-      </c>
-[...13 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
+        <v>185</v>
+      </c>
+      <c r="D20" t="s">
+        <v>186</v>
+      </c>
+      <c r="E20" t="s">
+        <v>187</v>
+      </c>
+      <c r="F20" t="s">
         <v>188</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20" t="s">
+      <c r="G20" t="s">
         <v>189</v>
       </c>
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>190</v>
       </c>
-      <c r="G20" t="s">
+      <c r="I20" t="s">
         <v>191</v>
       </c>
-      <c r="H20" t="s">
+      <c r="J20" t="s">
         <v>192</v>
       </c>
-      <c r="I20" t="s">
+      <c r="K20" t="s">
         <v>193</v>
       </c>
-      <c r="J20" t="s">
-[...2 lines deleted...]
-      <c r="K20" t="s">
+      <c r="L20" t="s">
+        <v>78</v>
+      </c>
+      <c r="M20" t="s">
         <v>194</v>
       </c>
-      <c r="L20" t="s">
-[...2 lines deleted...]
-      <c r="M20" t="s">
+      <c r="N20" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
+        <v>196</v>
+      </c>
+      <c r="D21" t="s">
+        <v>186</v>
+      </c>
+      <c r="E21" t="s">
         <v>197</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21" t="s">
+      <c r="F21" t="s">
         <v>198</v>
       </c>
-      <c r="F21" t="s">
+      <c r="G21" t="s">
         <v>199</v>
       </c>
-      <c r="G21" t="s">
+      <c r="H21" t="s">
         <v>200</v>
       </c>
-      <c r="H21" t="s">
+      <c r="I21" t="s">
         <v>201</v>
       </c>
-      <c r="I21" t="s">
+      <c r="J21" t="s">
+        <v>192</v>
+      </c>
+      <c r="K21" t="s">
         <v>202</v>
       </c>
-      <c r="J21" t="s">
-[...2 lines deleted...]
-      <c r="K21" t="s">
+      <c r="L21" t="s">
+        <v>57</v>
+      </c>
+      <c r="M21" t="s">
         <v>203</v>
       </c>
-      <c r="L21" t="s">
-[...2 lines deleted...]
-      <c r="M21" t="s">
+      <c r="N21" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22"/>
+      <c r="D22" t="s">
+        <v>205</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
         <v>206</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22" t="s">
+      <c r="I22" t="s">
         <v>207</v>
       </c>
-      <c r="F22" t="s">
+      <c r="J22" t="s">
         <v>208</v>
       </c>
-      <c r="G22" t="s">
+      <c r="K22" t="s">
         <v>209</v>
       </c>
-      <c r="H22" t="s">
+      <c r="L22" t="s">
         <v>210</v>
       </c>
-      <c r="I22" t="s">
+      <c r="M22" t="s">
         <v>211</v>
       </c>
-      <c r="J22" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
+        <v>212</v>
+      </c>
+      <c r="D23" t="s">
+        <v>213</v>
+      </c>
+      <c r="E23" t="s">
+        <v>214</v>
+      </c>
+      <c r="F23" t="s">
         <v>215</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23" t="s">
+      <c r="G23" t="s">
         <v>216</v>
       </c>
-      <c r="F23" t="s">
+      <c r="H23" t="s">
         <v>217</v>
       </c>
-      <c r="G23" t="s">
+      <c r="I23" t="s">
         <v>218</v>
       </c>
-      <c r="H23" t="s">
+      <c r="J23" t="s">
         <v>219</v>
       </c>
-      <c r="I23" t="s">
+      <c r="K23" t="s">
         <v>220</v>
       </c>
-      <c r="J23" t="s">
-[...2 lines deleted...]
-      <c r="K23" t="s">
+      <c r="L23" t="s">
+        <v>32</v>
+      </c>
+      <c r="M23" t="s">
         <v>221</v>
       </c>
-      <c r="L23" t="s">
-[...2 lines deleted...]
-      <c r="M23" t="s">
+      <c r="N23" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
+        <v>223</v>
+      </c>
+      <c r="D24" t="s">
+        <v>213</v>
+      </c>
+      <c r="E24" t="s">
         <v>224</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24" t="s">
+      <c r="F24" t="s">
         <v>225</v>
       </c>
-      <c r="F24" t="s">
+      <c r="G24" t="s">
         <v>226</v>
       </c>
-      <c r="G24" t="s">
+      <c r="H24" t="s">
         <v>227</v>
       </c>
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>228</v>
       </c>
-      <c r="I24" t="s">
+      <c r="J24" t="s">
+        <v>219</v>
+      </c>
+      <c r="K24" t="s">
         <v>229</v>
       </c>
-      <c r="J24" t="s">
-[...2 lines deleted...]
-      <c r="K24" t="s">
+      <c r="L24" t="s">
+        <v>32</v>
+      </c>
+      <c r="M24" t="s">
         <v>230</v>
       </c>
-      <c r="L24" t="s">
-[...2 lines deleted...]
-      <c r="M24" t="s">
+      <c r="N24" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
+        <v>232</v>
+      </c>
+      <c r="D25" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E25" t="s">
         <v>234</v>
       </c>
       <c r="F25" t="s">
         <v>235</v>
       </c>
       <c r="G25" t="s">
         <v>236</v>
       </c>
       <c r="H25" t="s">
         <v>237</v>
       </c>
       <c r="I25" t="s">
         <v>238</v>
       </c>
       <c r="J25" t="s">
-        <v>175</v>
+        <v>239</v>
       </c>
       <c r="K25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="L25" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="M25" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="N25" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D26" t="s">
-        <v>169</v>
+        <v>233</v>
       </c>
       <c r="E26" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F26" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="G26" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="H26" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="I26" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="J26" t="s">
-        <v>175</v>
+        <v>239</v>
       </c>
       <c r="K26" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="L26" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="M26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="N26" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
-      <c r="C27"/>
+      <c r="C27" t="s">
+        <v>252</v>
+      </c>
       <c r="D27" t="s">
-        <v>251</v>
-[...3 lines deleted...]
-      <c r="G27"/>
+        <v>213</v>
+      </c>
+      <c r="E27" t="s">
+        <v>253</v>
+      </c>
+      <c r="F27" t="s">
+        <v>254</v>
+      </c>
+      <c r="G27" t="s">
+        <v>255</v>
+      </c>
       <c r="H27" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="I27" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="J27" t="s">
-        <v>254</v>
+        <v>219</v>
       </c>
       <c r="K27" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="L27" t="s">
-        <v>256</v>
+        <v>32</v>
       </c>
       <c r="M27" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="N27"/>
+        <v>259</v>
+      </c>
+      <c r="N27" t="s">
+        <v>260</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
-      <c r="C28"/>
+      <c r="C28" t="s">
+        <v>261</v>
+      </c>
       <c r="D28" t="s">
-        <v>258</v>
-[...3 lines deleted...]
-      <c r="G28"/>
+        <v>213</v>
+      </c>
+      <c r="E28" t="s">
+        <v>262</v>
+      </c>
+      <c r="F28" t="s">
+        <v>263</v>
+      </c>
+      <c r="G28" t="s">
+        <v>264</v>
+      </c>
       <c r="H28" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="I28" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="J28" t="s">
-        <v>254</v>
+        <v>219</v>
       </c>
       <c r="K28" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="L28" t="s">
-        <v>262</v>
+        <v>32</v>
       </c>
       <c r="M28" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="N28"/>
+        <v>268</v>
+      </c>
+      <c r="N28" t="s">
+        <v>269</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="D29" t="s">
-        <v>265</v>
+        <v>213</v>
       </c>
       <c r="E29" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="F29" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="G29" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="H29" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="I29" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="J29" t="s">
-        <v>271</v>
+        <v>219</v>
       </c>
       <c r="K29" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="L29" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="M29" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="N29" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="D30" t="s">
-        <v>265</v>
+        <v>213</v>
       </c>
       <c r="E30" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="F30" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="G30" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="H30" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="I30" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="J30" t="s">
-        <v>271</v>
+        <v>219</v>
       </c>
       <c r="K30" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="L30" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="M30" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="N30" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="D31" t="s">
-        <v>285</v>
+        <v>213</v>
       </c>
       <c r="E31" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="F31" t="s">
-        <v>287</v>
+        <v>93</v>
       </c>
       <c r="G31" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="H31" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="I31" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="J31" t="s">
-        <v>291</v>
+        <v>219</v>
       </c>
       <c r="K31" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="L31" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="M31" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="N31" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D32" t="s">
-        <v>285</v>
+        <v>213</v>
       </c>
       <c r="E32" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F32" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G32" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="H32" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="I32" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="J32" t="s">
-        <v>291</v>
+        <v>219</v>
       </c>
       <c r="K32" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="L32" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="M32" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="N32" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
-      <c r="C33"/>
+      <c r="C33" t="s">
+        <v>305</v>
+      </c>
       <c r="D33" t="s">
-        <v>304</v>
-[...3 lines deleted...]
-      <c r="G33"/>
+        <v>213</v>
+      </c>
+      <c r="E33" t="s">
+        <v>306</v>
+      </c>
+      <c r="F33" t="s">
+        <v>307</v>
+      </c>
+      <c r="G33" t="s">
+        <v>308</v>
+      </c>
       <c r="H33" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="I33" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="J33" t="s">
-        <v>307</v>
+        <v>219</v>
       </c>
       <c r="K33" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="L33" t="s">
-        <v>309</v>
+        <v>32</v>
       </c>
       <c r="M33" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="N33"/>
+        <v>312</v>
+      </c>
+      <c r="N33" t="s">
+        <v>313</v>
+      </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
-      <c r="C34"/>
+      <c r="C34" t="s">
+        <v>314</v>
+      </c>
       <c r="D34" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      <c r="G34"/>
+        <v>213</v>
+      </c>
+      <c r="E34" t="s">
+        <v>315</v>
+      </c>
+      <c r="F34" t="s">
+        <v>316</v>
+      </c>
+      <c r="G34" t="s">
+        <v>317</v>
+      </c>
       <c r="H34" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="I34" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="J34" t="s">
-        <v>314</v>
+        <v>219</v>
       </c>
       <c r="K34" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="L34" t="s">
-        <v>316</v>
+        <v>32</v>
       </c>
       <c r="M34" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="N34"/>
+        <v>321</v>
+      </c>
+      <c r="N34" t="s">
+        <v>322</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
-      <c r="C35"/>
+      <c r="C35" t="s">
+        <v>323</v>
+      </c>
       <c r="D35" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      <c r="G35"/>
+        <v>213</v>
+      </c>
+      <c r="E35" t="s">
+        <v>324</v>
+      </c>
+      <c r="F35" t="s">
+        <v>325</v>
+      </c>
+      <c r="G35" t="s">
+        <v>326</v>
+      </c>
       <c r="H35" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="I35" t="s">
-        <v>320</v>
+        <v>328</v>
       </c>
       <c r="J35" t="s">
-        <v>314</v>
+        <v>219</v>
       </c>
       <c r="K35" t="s">
-        <v>321</v>
+        <v>329</v>
       </c>
       <c r="L35" t="s">
-        <v>322</v>
+        <v>32</v>
       </c>
       <c r="M35" t="s">
-        <v>323</v>
-[...1 lines deleted...]
-      <c r="N35"/>
+        <v>330</v>
+      </c>
+      <c r="N35" t="s">
+        <v>331</v>
+      </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
-      <c r="C36"/>
+      <c r="C36" t="s">
+        <v>332</v>
+      </c>
       <c r="D36" t="s">
-        <v>324</v>
-[...3 lines deleted...]
-      <c r="G36"/>
+        <v>213</v>
+      </c>
+      <c r="E36" t="s">
+        <v>333</v>
+      </c>
+      <c r="F36" t="s">
+        <v>334</v>
+      </c>
+      <c r="G36" t="s">
+        <v>335</v>
+      </c>
       <c r="H36" t="s">
-        <v>325</v>
+        <v>336</v>
       </c>
       <c r="I36" t="s">
-        <v>326</v>
+        <v>337</v>
       </c>
       <c r="J36" t="s">
-        <v>35</v>
+        <v>219</v>
       </c>
       <c r="K36" t="s">
-        <v>327</v>
+        <v>338</v>
       </c>
       <c r="L36" t="s">
-        <v>328</v>
+        <v>32</v>
       </c>
       <c r="M36" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="N36"/>
+        <v>339</v>
+      </c>
+      <c r="N36" t="s">
+        <v>340</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
-      <c r="C37"/>
+      <c r="C37" t="s">
+        <v>341</v>
+      </c>
       <c r="D37" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      <c r="G37"/>
+        <v>213</v>
+      </c>
+      <c r="E37" t="s">
+        <v>342</v>
+      </c>
+      <c r="F37" t="s">
+        <v>343</v>
+      </c>
+      <c r="G37" t="s">
+        <v>344</v>
+      </c>
       <c r="H37" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="I37" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="J37" t="s">
-        <v>35</v>
+        <v>219</v>
       </c>
       <c r="K37" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="L37" t="s">
-        <v>334</v>
+        <v>32</v>
       </c>
       <c r="M37" t="s">
-        <v>335</v>
-[...1 lines deleted...]
-      <c r="N37"/>
+        <v>348</v>
+      </c>
+      <c r="N37" t="s">
+        <v>349</v>
+      </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
-      <c r="C38"/>
+      <c r="C38" t="s">
+        <v>350</v>
+      </c>
       <c r="D38" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      <c r="G38"/>
+        <v>213</v>
+      </c>
+      <c r="E38" t="s">
+        <v>351</v>
+      </c>
+      <c r="F38" t="s">
+        <v>352</v>
+      </c>
+      <c r="G38" t="s">
+        <v>353</v>
+      </c>
       <c r="H38" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
       <c r="I38" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="J38" t="s">
-        <v>339</v>
+        <v>219</v>
       </c>
       <c r="K38" t="s">
-        <v>340</v>
+        <v>356</v>
       </c>
       <c r="L38" t="s">
-        <v>341</v>
+        <v>32</v>
       </c>
       <c r="M38" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="N38"/>
+        <v>357</v>
+      </c>
+      <c r="N38" t="s">
+        <v>358</v>
+      </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
-      <c r="C39"/>
+      <c r="C39" t="s">
+        <v>359</v>
+      </c>
       <c r="D39" t="s">
-        <v>343</v>
-[...3 lines deleted...]
-      <c r="G39"/>
+        <v>233</v>
+      </c>
+      <c r="E39" t="s">
+        <v>360</v>
+      </c>
+      <c r="F39" t="s">
+        <v>361</v>
+      </c>
+      <c r="G39" t="s">
+        <v>362</v>
+      </c>
       <c r="H39" t="s">
-        <v>344</v>
+        <v>363</v>
       </c>
       <c r="I39" t="s">
-        <v>345</v>
+        <v>364</v>
       </c>
       <c r="J39" t="s">
-        <v>346</v>
+        <v>239</v>
       </c>
       <c r="K39" t="s">
-        <v>347</v>
+        <v>365</v>
       </c>
       <c r="L39" t="s">
-        <v>348</v>
+        <v>78</v>
       </c>
       <c r="M39" t="s">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="N39"/>
+        <v>366</v>
+      </c>
+      <c r="N39" t="s">
+        <v>367</v>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>350</v>
+        <v>368</v>
       </c>
       <c r="D40" t="s">
-        <v>351</v>
+        <v>233</v>
       </c>
       <c r="E40" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="F40" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
       <c r="G40" t="s">
-        <v>354</v>
+        <v>371</v>
       </c>
       <c r="H40" t="s">
-        <v>355</v>
+        <v>372</v>
       </c>
       <c r="I40" t="s">
-        <v>356</v>
+        <v>373</v>
       </c>
       <c r="J40" t="s">
-        <v>271</v>
+        <v>239</v>
       </c>
       <c r="K40" t="s">
-        <v>357</v>
+        <v>374</v>
       </c>
       <c r="L40" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="M40" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="N40" t="s">
-        <v>359</v>
+        <v>376</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>360</v>
+        <v>377</v>
       </c>
       <c r="D41" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
       <c r="E41" t="s">
-        <v>362</v>
+        <v>379</v>
       </c>
       <c r="F41" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="G41" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
       <c r="H41" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
       <c r="I41" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="J41" t="s">
-        <v>307</v>
+        <v>384</v>
       </c>
       <c r="K41" t="s">
-        <v>367</v>
+        <v>385</v>
       </c>
       <c r="L41" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="M41" t="s">
-        <v>368</v>
+        <v>386</v>
       </c>
       <c r="N41" t="s">
-        <v>369</v>
+        <v>387</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>370</v>
+        <v>388</v>
       </c>
       <c r="D42" t="s">
-        <v>371</v>
+        <v>378</v>
       </c>
       <c r="E42" t="s">
-        <v>372</v>
+        <v>389</v>
       </c>
       <c r="F42" t="s">
-        <v>373</v>
+        <v>390</v>
       </c>
       <c r="G42" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="H42" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
       <c r="I42" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="J42"/>
+        <v>393</v>
+      </c>
+      <c r="J42" t="s">
+        <v>384</v>
+      </c>
       <c r="K42" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="L42" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="M42" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="N42" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="D43" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E43" t="s">
-        <v>382</v>
+        <v>398</v>
       </c>
       <c r="F43" t="s">
-        <v>383</v>
+        <v>93</v>
       </c>
       <c r="G43" t="s">
+        <v>399</v>
+      </c>
+      <c r="H43" t="s">
+        <v>400</v>
+      </c>
+      <c r="I43" t="s">
+        <v>401</v>
+      </c>
+      <c r="J43" t="s">
         <v>384</v>
       </c>
-      <c r="H43" t="s">
-[...5 lines deleted...]
-      <c r="J43"/>
       <c r="K43" t="s">
-        <v>387</v>
+        <v>402</v>
       </c>
       <c r="L43" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="M43" t="s">
-        <v>388</v>
+        <v>403</v>
       </c>
       <c r="N43" t="s">
-        <v>389</v>
+        <v>404</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>390</v>
+        <v>405</v>
       </c>
       <c r="D44" t="s">
-        <v>391</v>
+        <v>378</v>
       </c>
       <c r="E44" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
       <c r="F44" t="s">
-        <v>393</v>
+        <v>407</v>
       </c>
       <c r="G44" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="H44" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
       <c r="I44" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="J44"/>
+        <v>410</v>
+      </c>
+      <c r="J44" t="s">
+        <v>384</v>
+      </c>
       <c r="K44" t="s">
-        <v>397</v>
+        <v>411</v>
       </c>
       <c r="L44" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="M44" t="s">
-        <v>398</v>
+        <v>412</v>
       </c>
       <c r="N44" t="s">
-        <v>399</v>
+        <v>413</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C45"/>
       <c r="D45" t="s">
-        <v>401</v>
-[...9 lines deleted...]
-      </c>
+        <v>414</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
       <c r="H45" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="I45" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="J45"/>
+        <v>416</v>
+      </c>
+      <c r="J45" t="s">
+        <v>417</v>
+      </c>
       <c r="K45" t="s">
-        <v>407</v>
+        <v>418</v>
       </c>
       <c r="L45" t="s">
-        <v>25</v>
+        <v>419</v>
       </c>
       <c r="M45" t="s">
-        <v>408</v>
-[...3 lines deleted...]
-      </c>
+        <v>420</v>
+      </c>
+      <c r="N45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>410</v>
+        <v>421</v>
       </c>
       <c r="D46" t="s">
-        <v>401</v>
+        <v>422</v>
       </c>
       <c r="E46" t="s">
-        <v>411</v>
+        <v>423</v>
       </c>
       <c r="F46" t="s">
-        <v>412</v>
+        <v>424</v>
       </c>
       <c r="G46" t="s">
-        <v>413</v>
+        <v>425</v>
       </c>
       <c r="H46" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
       <c r="I46" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="J46"/>
+        <v>427</v>
+      </c>
+      <c r="J46" t="s">
+        <v>428</v>
+      </c>
       <c r="K46" t="s">
-        <v>416</v>
+        <v>429</v>
       </c>
       <c r="L46" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="M46" t="s">
-        <v>417</v>
+        <v>430</v>
       </c>
       <c r="N46" t="s">
-        <v>418</v>
+        <v>431</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
-      <c r="C47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C47"/>
       <c r="D47" t="s">
-        <v>401</v>
-[...9 lines deleted...]
-      </c>
+        <v>432</v>
+      </c>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
       <c r="H47" t="s">
-        <v>423</v>
+        <v>433</v>
       </c>
       <c r="I47" t="s">
-        <v>424</v>
-[...1 lines deleted...]
-      <c r="J47"/>
+        <v>434</v>
+      </c>
+      <c r="J47" t="s">
+        <v>435</v>
+      </c>
       <c r="K47" t="s">
-        <v>425</v>
+        <v>436</v>
       </c>
       <c r="L47" t="s">
-        <v>25</v>
+        <v>437</v>
       </c>
       <c r="M47" t="s">
-        <v>426</v>
-[...3 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="N47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
-      <c r="C48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C48"/>
       <c r="D48" t="s">
-        <v>401</v>
-[...9 lines deleted...]
-      </c>
+        <v>439</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48"/>
       <c r="H48" t="s">
-        <v>432</v>
+        <v>440</v>
       </c>
       <c r="I48" t="s">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="J48"/>
+        <v>441</v>
+      </c>
+      <c r="J48" t="s">
+        <v>442</v>
+      </c>
       <c r="K48" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="L48" t="s">
-        <v>62</v>
+        <v>444</v>
       </c>
       <c r="M48" t="s">
-        <v>435</v>
-[...3 lines deleted...]
-      </c>
+        <v>445</v>
+      </c>
+      <c r="N48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C49"/>
       <c r="D49" t="s">
-        <v>438</v>
-[...9 lines deleted...]
-      </c>
+        <v>446</v>
+      </c>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
       <c r="H49" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="I49" t="s">
-        <v>443</v>
-[...1 lines deleted...]
-      <c r="J49"/>
+        <v>448</v>
+      </c>
+      <c r="J49" t="s">
+        <v>449</v>
+      </c>
       <c r="K49" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="L49" t="s">
-        <v>25</v>
+        <v>451</v>
       </c>
       <c r="M49" t="s">
-        <v>445</v>
-[...3 lines deleted...]
-      </c>
+        <v>452</v>
+      </c>
+      <c r="N49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="D50" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="E50" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="F50" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="G50" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="H50" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="I50" t="s">
-        <v>453</v>
-[...1 lines deleted...]
-      <c r="J50"/>
+        <v>459</v>
+      </c>
+      <c r="J50" t="s">
+        <v>460</v>
+      </c>
       <c r="K50" t="s">
-        <v>454</v>
+        <v>461</v>
       </c>
       <c r="L50" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="M50" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="N50" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
-      <c r="C51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C51"/>
       <c r="D51" t="s">
-        <v>438</v>
-[...9 lines deleted...]
-      </c>
+        <v>464</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51"/>
+      <c r="G51"/>
       <c r="H51" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="I51" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="J51"/>
+        <v>466</v>
+      </c>
+      <c r="J51" t="s">
+        <v>467</v>
+      </c>
       <c r="K51" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="L51" t="s">
-        <v>25</v>
+        <v>469</v>
       </c>
       <c r="M51" t="s">
-        <v>464</v>
-[...3 lines deleted...]
-      </c>
+        <v>470</v>
+      </c>
+      <c r="N51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
-      <c r="C52" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C52"/>
       <c r="D52" t="s">
-        <v>438</v>
-[...9 lines deleted...]
-      </c>
+        <v>471</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
       <c r="H52" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="I52" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="J52"/>
+        <v>473</v>
+      </c>
+      <c r="J52" t="s">
+        <v>55</v>
+      </c>
       <c r="K52" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="L52" t="s">
-        <v>25</v>
+        <v>475</v>
       </c>
       <c r="M52" t="s">
-        <v>473</v>
-[...3 lines deleted...]
-      </c>
+        <v>476</v>
+      </c>
+      <c r="N52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="D53" t="s">
-        <v>448</v>
+        <v>478</v>
       </c>
       <c r="E53" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F53" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="G53" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="H53" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="I53" t="s">
-        <v>480</v>
-[...1 lines deleted...]
-      <c r="J53"/>
+        <v>483</v>
+      </c>
+      <c r="J53" t="s">
+        <v>484</v>
+      </c>
       <c r="K53" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="L53" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="M53" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="N53" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
-      <c r="C54" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C54"/>
       <c r="D54" t="s">
-        <v>448</v>
-[...9 lines deleted...]
-      </c>
+        <v>488</v>
+      </c>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
       <c r="H54" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="I54" t="s">
-        <v>489</v>
-[...1 lines deleted...]
-      <c r="J54"/>
+        <v>490</v>
+      </c>
+      <c r="J54" t="s">
+        <v>192</v>
+      </c>
       <c r="K54" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="L54" t="s">
-        <v>25</v>
+        <v>492</v>
       </c>
       <c r="M54" t="s">
-        <v>491</v>
-[...3 lines deleted...]
-      </c>
+        <v>493</v>
+      </c>
+      <c r="N54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="D55" t="s">
-        <v>448</v>
+        <v>495</v>
       </c>
       <c r="E55" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="F55" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="G55" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="H55" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="I55" t="s">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="J55"/>
+        <v>500</v>
+      </c>
+      <c r="J55" t="s">
+        <v>19</v>
+      </c>
       <c r="K55" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="L55" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="M55" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
       <c r="N55" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D56" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E56" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="F56" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="G56" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="H56" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="I56" t="s">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="J56"/>
+        <v>510</v>
+      </c>
+      <c r="J56" t="s">
+        <v>19</v>
+      </c>
       <c r="K56" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="L56" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="M56" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="N56" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D57" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="E57" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="F57" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="G57" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="H57" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="I57" t="s">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="J57"/>
+        <v>519</v>
+      </c>
+      <c r="J57" t="s">
+        <v>19</v>
+      </c>
       <c r="K57" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="L57" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="M57" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="N57" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D58" t="s">
-        <v>513</v>
+        <v>505</v>
       </c>
       <c r="E58" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="F58" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="G58" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="H58" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="I58" t="s">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="J58"/>
+        <v>528</v>
+      </c>
+      <c r="J58" t="s">
+        <v>529</v>
+      </c>
       <c r="K58" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="L58" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="M58" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
       <c r="N58" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
       <c r="D59" t="s">
-        <v>532</v>
+        <v>505</v>
       </c>
       <c r="E59" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="F59" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="G59" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="H59" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="I59" t="s">
-        <v>537</v>
-[...1 lines deleted...]
-      <c r="J59"/>
+        <v>538</v>
+      </c>
+      <c r="J59" t="s">
+        <v>529</v>
+      </c>
       <c r="K59" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="L59" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="M59" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="N59" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="D60" t="s">
-        <v>532</v>
+        <v>505</v>
       </c>
       <c r="E60" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="F60" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="G60" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="H60" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="I60" t="s">
-        <v>546</v>
-[...1 lines deleted...]
-      <c r="J60"/>
+        <v>547</v>
+      </c>
+      <c r="J60" t="s">
+        <v>529</v>
+      </c>
       <c r="K60" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="L60" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="M60" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="N60" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="D61" t="s">
-        <v>551</v>
+        <v>505</v>
       </c>
       <c r="E61" t="s">
         <v>552</v>
       </c>
       <c r="F61" t="s">
+        <v>150</v>
+      </c>
+      <c r="G61" t="s">
         <v>553</v>
       </c>
-      <c r="G61" t="s">
+      <c r="H61" t="s">
         <v>554</v>
       </c>
-      <c r="H61" t="s">
+      <c r="I61" t="s">
         <v>555</v>
       </c>
-      <c r="I61" t="s">
+      <c r="J61" t="s">
+        <v>529</v>
+      </c>
+      <c r="K61" t="s">
         <v>556</v>
       </c>
-      <c r="J61"/>
-      <c r="K61" t="s">
+      <c r="L61" t="s">
+        <v>32</v>
+      </c>
+      <c r="M61" t="s">
         <v>557</v>
       </c>
-      <c r="L61" t="s">
-[...2 lines deleted...]
-      <c r="M61" t="s">
+      <c r="N61" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
+        <v>559</v>
+      </c>
+      <c r="D62" t="s">
+        <v>505</v>
+      </c>
+      <c r="E62" t="s">
         <v>560</v>
       </c>
-      <c r="D62" t="s">
-[...2 lines deleted...]
-      <c r="E62" t="s">
+      <c r="F62" t="s">
         <v>561</v>
       </c>
-      <c r="F62" t="s">
+      <c r="G62" t="s">
         <v>562</v>
       </c>
-      <c r="G62" t="s">
+      <c r="H62" t="s">
         <v>563</v>
       </c>
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>564</v>
       </c>
-      <c r="I62" t="s">
+      <c r="J62" t="s">
+        <v>529</v>
+      </c>
+      <c r="K62" t="s">
         <v>565</v>
       </c>
-      <c r="J62"/>
-      <c r="K62" t="s">
+      <c r="L62" t="s">
+        <v>32</v>
+      </c>
+      <c r="M62" t="s">
         <v>566</v>
       </c>
-      <c r="L62" t="s">
-[...2 lines deleted...]
-      <c r="M62" t="s">
+      <c r="N62" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
+        <v>568</v>
+      </c>
+      <c r="D63" t="s">
+        <v>505</v>
+      </c>
+      <c r="E63" t="s">
         <v>569</v>
       </c>
-      <c r="D63" t="s">
+      <c r="F63" t="s">
         <v>570</v>
       </c>
-      <c r="E63" t="s">
+      <c r="G63" t="s">
         <v>571</v>
       </c>
-      <c r="F63" t="s">
+      <c r="H63" t="s">
         <v>572</v>
       </c>
-      <c r="G63" t="s">
+      <c r="I63" t="s">
         <v>573</v>
       </c>
-      <c r="H63" t="s">
+      <c r="J63" t="s">
+        <v>529</v>
+      </c>
+      <c r="K63" t="s">
         <v>574</v>
       </c>
-      <c r="I63" t="s">
+      <c r="L63" t="s">
+        <v>32</v>
+      </c>
+      <c r="M63" t="s">
         <v>575</v>
       </c>
-      <c r="J63"/>
-      <c r="K63" t="s">
+      <c r="N63" t="s">
         <v>576</v>
-      </c>
-[...7 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
+        <v>577</v>
+      </c>
+      <c r="D64" t="s">
+        <v>505</v>
+      </c>
+      <c r="E64" t="s">
+        <v>578</v>
+      </c>
+      <c r="F64" t="s">
         <v>579</v>
       </c>
-      <c r="D64" t="s">
+      <c r="G64" t="s">
         <v>580</v>
       </c>
-      <c r="E64" t="s">
+      <c r="H64" t="s">
         <v>581</v>
       </c>
-      <c r="F64" t="s">
+      <c r="I64" t="s">
         <v>582</v>
       </c>
-      <c r="G64" t="s">
+      <c r="J64" t="s">
+        <v>529</v>
+      </c>
+      <c r="K64" t="s">
         <v>583</v>
       </c>
-      <c r="H64" t="s">
+      <c r="L64" t="s">
+        <v>32</v>
+      </c>
+      <c r="M64" t="s">
         <v>584</v>
       </c>
-      <c r="I64" t="s">
+      <c r="N64" t="s">
         <v>585</v>
-      </c>
-[...11 lines deleted...]
-        <v>589</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
+        <v>586</v>
+      </c>
+      <c r="D65" t="s">
+        <v>505</v>
+      </c>
+      <c r="E65" t="s">
+        <v>587</v>
+      </c>
+      <c r="F65" t="s">
+        <v>588</v>
+      </c>
+      <c r="G65" t="s">
+        <v>589</v>
+      </c>
+      <c r="H65" t="s">
         <v>590</v>
       </c>
-      <c r="D65" t="s">
+      <c r="I65" t="s">
         <v>591</v>
       </c>
-      <c r="E65" t="s">
+      <c r="J65" t="s">
+        <v>38</v>
+      </c>
+      <c r="K65" t="s">
         <v>592</v>
       </c>
-      <c r="F65" t="s">
+      <c r="L65" t="s">
+        <v>32</v>
+      </c>
+      <c r="M65" t="s">
         <v>593</v>
       </c>
-      <c r="G65" t="s">
+      <c r="N65" t="s">
         <v>594</v>
-      </c>
-[...17 lines deleted...]
-        <v>600</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
+        <v>595</v>
+      </c>
+      <c r="D66" t="s">
+        <v>505</v>
+      </c>
+      <c r="E66" t="s">
+        <v>596</v>
+      </c>
+      <c r="F66" t="s">
+        <v>597</v>
+      </c>
+      <c r="G66" t="s">
+        <v>598</v>
+      </c>
+      <c r="H66" t="s">
+        <v>599</v>
+      </c>
+      <c r="I66" t="s">
+        <v>600</v>
+      </c>
+      <c r="J66" t="s">
+        <v>38</v>
+      </c>
+      <c r="K66" t="s">
         <v>601</v>
       </c>
-      <c r="D66" t="s">
+      <c r="L66" t="s">
+        <v>32</v>
+      </c>
+      <c r="M66" t="s">
         <v>602</v>
       </c>
-      <c r="E66" t="s">
+      <c r="N66" t="s">
         <v>603</v>
-      </c>
-[...23 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="D67" t="s">
-        <v>602</v>
+        <v>505</v>
       </c>
       <c r="E67" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="F67" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="G67" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="H67" t="s">
+        <v>608</v>
+      </c>
+      <c r="I67" t="s">
+        <v>609</v>
+      </c>
+      <c r="J67" t="s">
+        <v>38</v>
+      </c>
+      <c r="K67" t="s">
+        <v>610</v>
+      </c>
+      <c r="L67" t="s">
+        <v>32</v>
+      </c>
+      <c r="M67" t="s">
+        <v>611</v>
+      </c>
+      <c r="N67" t="s">
         <v>612</v>
-      </c>
-[...14 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
-      <c r="C68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C68"/>
       <c r="D68" t="s">
-        <v>602</v>
-[...9 lines deleted...]
-      </c>
+        <v>613</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68"/>
+      <c r="G68"/>
       <c r="H68" t="s">
+        <v>614</v>
+      </c>
+      <c r="I68" t="s">
+        <v>615</v>
+      </c>
+      <c r="J68" t="s">
+        <v>616</v>
+      </c>
+      <c r="K68" t="s">
         <v>617</v>
       </c>
-      <c r="I68" t="s">
+      <c r="L68" t="s">
         <v>618</v>
       </c>
-      <c r="J68"/>
-      <c r="K68" t="s">
+      <c r="M68" t="s">
         <v>619</v>
       </c>
-      <c r="L68" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="N68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
-      <c r="C69" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C69"/>
       <c r="D69" t="s">
-        <v>602</v>
-[...9 lines deleted...]
-      </c>
+        <v>620</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69"/>
+      <c r="G69"/>
       <c r="H69" t="s">
+        <v>621</v>
+      </c>
+      <c r="I69" t="s">
         <v>622</v>
       </c>
-      <c r="I69" t="s">
+      <c r="J69" t="s">
+        <v>616</v>
+      </c>
+      <c r="K69" t="s">
         <v>623</v>
       </c>
-      <c r="J69"/>
-      <c r="K69" t="s">
+      <c r="L69" t="s">
         <v>624</v>
       </c>
-      <c r="L69" t="s">
+      <c r="M69" t="s">
         <v>625</v>
       </c>
-      <c r="M69" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="N69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
-      <c r="C70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C70"/>
       <c r="D70" t="s">
-        <v>602</v>
-[...9 lines deleted...]
-      </c>
+        <v>626</v>
+      </c>
+      <c r="E70"/>
+      <c r="F70"/>
+      <c r="G70"/>
       <c r="H70" t="s">
         <v>627</v>
       </c>
       <c r="I70" t="s">
         <v>628</v>
       </c>
-      <c r="J70"/>
+      <c r="J70" t="s">
+        <v>616</v>
+      </c>
       <c r="K70" t="s">
         <v>629</v>
       </c>
       <c r="L70" t="s">
         <v>630</v>
       </c>
       <c r="M70" t="s">
         <v>631</v>
       </c>
-      <c r="N70" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>601</v>
+        <v>632</v>
       </c>
       <c r="D71" t="s">
-        <v>602</v>
+        <v>633</v>
       </c>
       <c r="E71" t="s">
-        <v>603</v>
+        <v>634</v>
       </c>
       <c r="F71" t="s">
-        <v>604</v>
+        <v>635</v>
       </c>
       <c r="G71" t="s">
-        <v>605</v>
+        <v>636</v>
       </c>
       <c r="H71" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="I71" t="s">
-        <v>633</v>
-[...1 lines deleted...]
-      <c r="J71"/>
+        <v>638</v>
+      </c>
+      <c r="J71" t="s">
+        <v>417</v>
+      </c>
       <c r="K71" t="s">
-        <v>634</v>
+        <v>639</v>
       </c>
       <c r="L71" t="s">
-        <v>635</v>
+        <v>32</v>
       </c>
       <c r="M71" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="N71" t="s">
-        <v>611</v>
+        <v>641</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>601</v>
+        <v>642</v>
       </c>
       <c r="D72" t="s">
-        <v>602</v>
+        <v>633</v>
       </c>
       <c r="E72" t="s">
-        <v>603</v>
+        <v>643</v>
       </c>
       <c r="F72" t="s">
-        <v>604</v>
+        <v>644</v>
       </c>
       <c r="G72" t="s">
-        <v>605</v>
+        <v>645</v>
       </c>
       <c r="H72" t="s">
-        <v>637</v>
+        <v>646</v>
       </c>
       <c r="I72" t="s">
-        <v>638</v>
-[...1 lines deleted...]
-      <c r="J72"/>
+        <v>647</v>
+      </c>
+      <c r="J72" t="s">
+        <v>417</v>
+      </c>
       <c r="K72" t="s">
-        <v>639</v>
+        <v>648</v>
       </c>
       <c r="L72" t="s">
-        <v>640</v>
+        <v>32</v>
       </c>
       <c r="M72" t="s">
-        <v>641</v>
+        <v>649</v>
       </c>
       <c r="N72" t="s">
-        <v>611</v>
+        <v>650</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>601</v>
+        <v>651</v>
       </c>
       <c r="D73" t="s">
-        <v>602</v>
+        <v>633</v>
       </c>
       <c r="E73" t="s">
-        <v>603</v>
+        <v>652</v>
       </c>
       <c r="F73" t="s">
-        <v>604</v>
+        <v>653</v>
       </c>
       <c r="G73" t="s">
-        <v>605</v>
+        <v>654</v>
       </c>
       <c r="H73" t="s">
-        <v>642</v>
+        <v>655</v>
       </c>
       <c r="I73" t="s">
-        <v>643</v>
-[...1 lines deleted...]
-      <c r="J73"/>
+        <v>656</v>
+      </c>
+      <c r="J73" t="s">
+        <v>417</v>
+      </c>
       <c r="K73" t="s">
-        <v>644</v>
+        <v>657</v>
       </c>
       <c r="L73" t="s">
-        <v>645</v>
+        <v>32</v>
       </c>
       <c r="M73" t="s">
-        <v>646</v>
+        <v>658</v>
       </c>
       <c r="N73" t="s">
-        <v>611</v>
+        <v>659</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>601</v>
+        <v>660</v>
       </c>
       <c r="D74" t="s">
-        <v>602</v>
+        <v>661</v>
       </c>
       <c r="E74" t="s">
-        <v>603</v>
+        <v>662</v>
       </c>
       <c r="F74" t="s">
-        <v>604</v>
+        <v>663</v>
       </c>
       <c r="G74" t="s">
-        <v>605</v>
+        <v>664</v>
       </c>
       <c r="H74" t="s">
-        <v>647</v>
+        <v>665</v>
       </c>
       <c r="I74" t="s">
-        <v>648</v>
-[...1 lines deleted...]
-      <c r="J74"/>
+        <v>666</v>
+      </c>
+      <c r="J74" t="s">
+        <v>667</v>
+      </c>
       <c r="K74" t="s">
-        <v>649</v>
+        <v>668</v>
       </c>
       <c r="L74" t="s">
-        <v>650</v>
+        <v>32</v>
       </c>
       <c r="M74" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="N74" t="s">
-        <v>611</v>
+        <v>670</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>14</v>
+      </c>
+      <c r="B75" t="s">
+        <v>15</v>
+      </c>
+      <c r="C75" t="s">
+        <v>671</v>
+      </c>
+      <c r="D75" t="s">
+        <v>661</v>
+      </c>
+      <c r="E75" t="s">
+        <v>672</v>
+      </c>
+      <c r="F75" t="s">
+        <v>673</v>
+      </c>
+      <c r="G75" t="s">
+        <v>674</v>
+      </c>
+      <c r="H75" t="s">
+        <v>675</v>
+      </c>
+      <c r="I75" t="s">
+        <v>676</v>
+      </c>
+      <c r="J75" t="s">
+        <v>667</v>
+      </c>
+      <c r="K75" t="s">
+        <v>677</v>
+      </c>
+      <c r="L75" t="s">
+        <v>32</v>
+      </c>
+      <c r="M75" t="s">
+        <v>678</v>
+      </c>
+      <c r="N75" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76" t="s">
+        <v>15</v>
+      </c>
+      <c r="C76" t="s">
+        <v>680</v>
+      </c>
+      <c r="D76" t="s">
+        <v>661</v>
+      </c>
+      <c r="E76" t="s">
+        <v>681</v>
+      </c>
+      <c r="F76" t="s">
+        <v>682</v>
+      </c>
+      <c r="G76" t="s">
+        <v>683</v>
+      </c>
+      <c r="H76" t="s">
+        <v>684</v>
+      </c>
+      <c r="I76" t="s">
+        <v>685</v>
+      </c>
+      <c r="J76" t="s">
+        <v>667</v>
+      </c>
+      <c r="K76" t="s">
+        <v>686</v>
+      </c>
+      <c r="L76" t="s">
+        <v>32</v>
+      </c>
+      <c r="M76" t="s">
+        <v>687</v>
+      </c>
+      <c r="N76" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B77" t="s">
+        <v>15</v>
+      </c>
+      <c r="C77" t="s">
+        <v>689</v>
+      </c>
+      <c r="D77" t="s">
+        <v>661</v>
+      </c>
+      <c r="E77" t="s">
+        <v>690</v>
+      </c>
+      <c r="F77" t="s">
+        <v>691</v>
+      </c>
+      <c r="G77" t="s">
+        <v>692</v>
+      </c>
+      <c r="H77" t="s">
+        <v>693</v>
+      </c>
+      <c r="I77" t="s">
+        <v>694</v>
+      </c>
+      <c r="J77" t="s">
+        <v>667</v>
+      </c>
+      <c r="K77" t="s">
+        <v>695</v>
+      </c>
+      <c r="L77" t="s">
+        <v>32</v>
+      </c>
+      <c r="M77" t="s">
+        <v>696</v>
+      </c>
+      <c r="N77" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>14</v>
+      </c>
+      <c r="B78" t="s">
+        <v>15</v>
+      </c>
+      <c r="C78" t="s">
+        <v>698</v>
+      </c>
+      <c r="D78" t="s">
+        <v>661</v>
+      </c>
+      <c r="E78" t="s">
+        <v>699</v>
+      </c>
+      <c r="F78" t="s">
+        <v>700</v>
+      </c>
+      <c r="G78" t="s">
+        <v>701</v>
+      </c>
+      <c r="H78" t="s">
+        <v>702</v>
+      </c>
+      <c r="I78" t="s">
+        <v>703</v>
+      </c>
+      <c r="J78" t="s">
+        <v>667</v>
+      </c>
+      <c r="K78" t="s">
+        <v>704</v>
+      </c>
+      <c r="L78" t="s">
+        <v>32</v>
+      </c>
+      <c r="M78" t="s">
+        <v>705</v>
+      </c>
+      <c r="N78" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>14</v>
+      </c>
+      <c r="B79" t="s">
+        <v>15</v>
+      </c>
+      <c r="C79" t="s">
+        <v>707</v>
+      </c>
+      <c r="D79" t="s">
+        <v>661</v>
+      </c>
+      <c r="E79" t="s">
+        <v>708</v>
+      </c>
+      <c r="F79" t="s">
+        <v>709</v>
+      </c>
+      <c r="G79" t="s">
+        <v>710</v>
+      </c>
+      <c r="H79" t="s">
+        <v>711</v>
+      </c>
+      <c r="I79" t="s">
+        <v>712</v>
+      </c>
+      <c r="J79" t="s">
+        <v>667</v>
+      </c>
+      <c r="K79" t="s">
+        <v>713</v>
+      </c>
+      <c r="L79" t="s">
+        <v>32</v>
+      </c>
+      <c r="M79" t="s">
+        <v>714</v>
+      </c>
+      <c r="N79" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>14</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80" t="s">
+        <v>716</v>
+      </c>
+      <c r="D80" t="s">
+        <v>661</v>
+      </c>
+      <c r="E80" t="s">
+        <v>717</v>
+      </c>
+      <c r="F80" t="s">
+        <v>718</v>
+      </c>
+      <c r="G80" t="s">
+        <v>719</v>
+      </c>
+      <c r="H80" t="s">
+        <v>720</v>
+      </c>
+      <c r="I80" t="s">
+        <v>721</v>
+      </c>
+      <c r="J80" t="s">
+        <v>667</v>
+      </c>
+      <c r="K80" t="s">
+        <v>722</v>
+      </c>
+      <c r="L80" t="s">
+        <v>32</v>
+      </c>
+      <c r="M80" t="s">
+        <v>723</v>
+      </c>
+      <c r="N80" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>14</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81" t="s">
+        <v>725</v>
+      </c>
+      <c r="D81" t="s">
+        <v>661</v>
+      </c>
+      <c r="E81" t="s">
+        <v>726</v>
+      </c>
+      <c r="F81" t="s">
+        <v>727</v>
+      </c>
+      <c r="G81" t="s">
+        <v>728</v>
+      </c>
+      <c r="H81" t="s">
+        <v>729</v>
+      </c>
+      <c r="I81" t="s">
+        <v>730</v>
+      </c>
+      <c r="J81" t="s">
+        <v>667</v>
+      </c>
+      <c r="K81" t="s">
+        <v>731</v>
+      </c>
+      <c r="L81" t="s">
+        <v>32</v>
+      </c>
+      <c r="M81" t="s">
+        <v>732</v>
+      </c>
+      <c r="N81" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>734</v>
+      </c>
+      <c r="D82" t="s">
+        <v>661</v>
+      </c>
+      <c r="E82" t="s">
+        <v>735</v>
+      </c>
+      <c r="F82" t="s">
+        <v>736</v>
+      </c>
+      <c r="G82" t="s">
+        <v>737</v>
+      </c>
+      <c r="H82" t="s">
+        <v>738</v>
+      </c>
+      <c r="I82" t="s">
+        <v>739</v>
+      </c>
+      <c r="J82" t="s">
+        <v>667</v>
+      </c>
+      <c r="K82" t="s">
+        <v>740</v>
+      </c>
+      <c r="L82" t="s">
+        <v>32</v>
+      </c>
+      <c r="M82" t="s">
+        <v>741</v>
+      </c>
+      <c r="N82" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B83" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83" t="s">
+        <v>743</v>
+      </c>
+      <c r="D83" t="s">
+        <v>744</v>
+      </c>
+      <c r="E83" t="s">
+        <v>745</v>
+      </c>
+      <c r="F83" t="s">
+        <v>746</v>
+      </c>
+      <c r="G83" t="s">
+        <v>747</v>
+      </c>
+      <c r="H83" t="s">
+        <v>748</v>
+      </c>
+      <c r="I83" t="s">
+        <v>749</v>
+      </c>
+      <c r="J83" t="s">
+        <v>750</v>
+      </c>
+      <c r="K83" t="s">
+        <v>751</v>
+      </c>
+      <c r="L83" t="s">
+        <v>32</v>
+      </c>
+      <c r="M83" t="s">
+        <v>752</v>
+      </c>
+      <c r="N83" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>14</v>
+      </c>
+      <c r="B84" t="s">
+        <v>15</v>
+      </c>
+      <c r="C84" t="s">
+        <v>754</v>
+      </c>
+      <c r="D84" t="s">
+        <v>744</v>
+      </c>
+      <c r="E84" t="s">
+        <v>755</v>
+      </c>
+      <c r="F84" t="s">
+        <v>756</v>
+      </c>
+      <c r="G84" t="s">
+        <v>757</v>
+      </c>
+      <c r="H84" t="s">
+        <v>758</v>
+      </c>
+      <c r="I84" t="s">
+        <v>759</v>
+      </c>
+      <c r="J84" t="s">
+        <v>750</v>
+      </c>
+      <c r="K84" t="s">
+        <v>760</v>
+      </c>
+      <c r="L84" t="s">
+        <v>32</v>
+      </c>
+      <c r="M84" t="s">
+        <v>761</v>
+      </c>
+      <c r="N84" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B85" t="s">
+        <v>15</v>
+      </c>
+      <c r="C85" t="s">
+        <v>763</v>
+      </c>
+      <c r="D85" t="s">
+        <v>764</v>
+      </c>
+      <c r="E85" t="s">
+        <v>765</v>
+      </c>
+      <c r="F85" t="s">
+        <v>766</v>
+      </c>
+      <c r="G85" t="s">
+        <v>767</v>
+      </c>
+      <c r="H85" t="s">
+        <v>768</v>
+      </c>
+      <c r="I85" t="s">
+        <v>769</v>
+      </c>
+      <c r="J85"/>
+      <c r="K85" t="s">
+        <v>770</v>
+      </c>
+      <c r="L85" t="s">
+        <v>78</v>
+      </c>
+      <c r="M85" t="s">
+        <v>771</v>
+      </c>
+      <c r="N85" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>14</v>
+      </c>
+      <c r="B86" t="s">
+        <v>15</v>
+      </c>
+      <c r="C86" t="s">
+        <v>773</v>
+      </c>
+      <c r="D86" t="s">
+        <v>774</v>
+      </c>
+      <c r="E86" t="s">
+        <v>775</v>
+      </c>
+      <c r="F86" t="s">
+        <v>776</v>
+      </c>
+      <c r="G86" t="s">
+        <v>777</v>
+      </c>
+      <c r="H86" t="s">
+        <v>778</v>
+      </c>
+      <c r="I86" t="s">
+        <v>779</v>
+      </c>
+      <c r="J86"/>
+      <c r="K86" t="s">
+        <v>780</v>
+      </c>
+      <c r="L86" t="s">
+        <v>78</v>
+      </c>
+      <c r="M86" t="s">
+        <v>781</v>
+      </c>
+      <c r="N86" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>14</v>
+      </c>
+      <c r="B87" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" t="s">
+        <v>783</v>
+      </c>
+      <c r="D87" t="s">
+        <v>784</v>
+      </c>
+      <c r="E87" t="s">
+        <v>785</v>
+      </c>
+      <c r="F87" t="s">
+        <v>786</v>
+      </c>
+      <c r="G87" t="s">
+        <v>787</v>
+      </c>
+      <c r="H87" t="s">
+        <v>788</v>
+      </c>
+      <c r="I87" t="s">
+        <v>789</v>
+      </c>
+      <c r="J87"/>
+      <c r="K87" t="s">
+        <v>790</v>
+      </c>
+      <c r="L87" t="s">
+        <v>78</v>
+      </c>
+      <c r="M87" t="s">
+        <v>791</v>
+      </c>
+      <c r="N87" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>14</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>793</v>
+      </c>
+      <c r="D88" t="s">
+        <v>794</v>
+      </c>
+      <c r="E88" t="s">
+        <v>795</v>
+      </c>
+      <c r="F88" t="s">
+        <v>796</v>
+      </c>
+      <c r="G88" t="s">
+        <v>797</v>
+      </c>
+      <c r="H88" t="s">
+        <v>798</v>
+      </c>
+      <c r="I88" t="s">
+        <v>799</v>
+      </c>
+      <c r="J88"/>
+      <c r="K88" t="s">
+        <v>800</v>
+      </c>
+      <c r="L88" t="s">
+        <v>57</v>
+      </c>
+      <c r="M88" t="s">
+        <v>801</v>
+      </c>
+      <c r="N88" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" t="s">
+        <v>803</v>
+      </c>
+      <c r="D89" t="s">
+        <v>794</v>
+      </c>
+      <c r="E89" t="s">
+        <v>804</v>
+      </c>
+      <c r="F89" t="s">
+        <v>805</v>
+      </c>
+      <c r="G89" t="s">
+        <v>806</v>
+      </c>
+      <c r="H89" t="s">
+        <v>807</v>
+      </c>
+      <c r="I89" t="s">
+        <v>808</v>
+      </c>
+      <c r="J89"/>
+      <c r="K89" t="s">
+        <v>809</v>
+      </c>
+      <c r="L89" t="s">
+        <v>78</v>
+      </c>
+      <c r="M89" t="s">
+        <v>810</v>
+      </c>
+      <c r="N89" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>14</v>
+      </c>
+      <c r="B90" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" t="s">
+        <v>812</v>
+      </c>
+      <c r="D90" t="s">
+        <v>794</v>
+      </c>
+      <c r="E90" t="s">
+        <v>813</v>
+      </c>
+      <c r="F90" t="s">
+        <v>814</v>
+      </c>
+      <c r="G90" t="s">
+        <v>815</v>
+      </c>
+      <c r="H90" t="s">
+        <v>816</v>
+      </c>
+      <c r="I90" t="s">
+        <v>817</v>
+      </c>
+      <c r="J90"/>
+      <c r="K90" t="s">
+        <v>818</v>
+      </c>
+      <c r="L90" t="s">
+        <v>57</v>
+      </c>
+      <c r="M90" t="s">
+        <v>819</v>
+      </c>
+      <c r="N90" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>14</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>821</v>
+      </c>
+      <c r="D91" t="s">
+        <v>794</v>
+      </c>
+      <c r="E91" t="s">
+        <v>822</v>
+      </c>
+      <c r="F91" t="s">
+        <v>823</v>
+      </c>
+      <c r="G91" t="s">
+        <v>824</v>
+      </c>
+      <c r="H91" t="s">
+        <v>825</v>
+      </c>
+      <c r="I91" t="s">
+        <v>826</v>
+      </c>
+      <c r="J91"/>
+      <c r="K91" t="s">
+        <v>827</v>
+      </c>
+      <c r="L91" t="s">
+        <v>78</v>
+      </c>
+      <c r="M91" t="s">
+        <v>828</v>
+      </c>
+      <c r="N91" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" t="s">
+        <v>830</v>
+      </c>
+      <c r="D92" t="s">
+        <v>831</v>
+      </c>
+      <c r="E92" t="s">
+        <v>832</v>
+      </c>
+      <c r="F92" t="s">
+        <v>833</v>
+      </c>
+      <c r="G92" t="s">
+        <v>834</v>
+      </c>
+      <c r="H92" t="s">
+        <v>835</v>
+      </c>
+      <c r="I92" t="s">
+        <v>836</v>
+      </c>
+      <c r="J92"/>
+      <c r="K92" t="s">
+        <v>837</v>
+      </c>
+      <c r="L92" t="s">
+        <v>57</v>
+      </c>
+      <c r="M92" t="s">
+        <v>838</v>
+      </c>
+      <c r="N92" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>14</v>
+      </c>
+      <c r="B93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C93" t="s">
+        <v>840</v>
+      </c>
+      <c r="D93" t="s">
+        <v>841</v>
+      </c>
+      <c r="E93" t="s">
+        <v>842</v>
+      </c>
+      <c r="F93" t="s">
+        <v>843</v>
+      </c>
+      <c r="G93" t="s">
+        <v>844</v>
+      </c>
+      <c r="H93" t="s">
+        <v>845</v>
+      </c>
+      <c r="I93" t="s">
+        <v>846</v>
+      </c>
+      <c r="J93"/>
+      <c r="K93" t="s">
+        <v>847</v>
+      </c>
+      <c r="L93" t="s">
+        <v>57</v>
+      </c>
+      <c r="M93" t="s">
+        <v>848</v>
+      </c>
+      <c r="N93" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>14</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>850</v>
+      </c>
+      <c r="D94" t="s">
+        <v>831</v>
+      </c>
+      <c r="E94" t="s">
+        <v>851</v>
+      </c>
+      <c r="F94" t="s">
+        <v>852</v>
+      </c>
+      <c r="G94" t="s">
+        <v>853</v>
+      </c>
+      <c r="H94" t="s">
+        <v>854</v>
+      </c>
+      <c r="I94" t="s">
+        <v>855</v>
+      </c>
+      <c r="J94"/>
+      <c r="K94" t="s">
+        <v>856</v>
+      </c>
+      <c r="L94" t="s">
+        <v>57</v>
+      </c>
+      <c r="M94" t="s">
+        <v>857</v>
+      </c>
+      <c r="N94" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>14</v>
+      </c>
+      <c r="B95" t="s">
+        <v>15</v>
+      </c>
+      <c r="C95" t="s">
+        <v>859</v>
+      </c>
+      <c r="D95" t="s">
+        <v>831</v>
+      </c>
+      <c r="E95" t="s">
+        <v>860</v>
+      </c>
+      <c r="F95" t="s">
+        <v>861</v>
+      </c>
+      <c r="G95" t="s">
+        <v>862</v>
+      </c>
+      <c r="H95" t="s">
+        <v>863</v>
+      </c>
+      <c r="I95" t="s">
+        <v>864</v>
+      </c>
+      <c r="J95"/>
+      <c r="K95" t="s">
+        <v>865</v>
+      </c>
+      <c r="L95" t="s">
+        <v>57</v>
+      </c>
+      <c r="M95" t="s">
+        <v>866</v>
+      </c>
+      <c r="N95" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>14</v>
+      </c>
+      <c r="B96" t="s">
+        <v>15</v>
+      </c>
+      <c r="C96" t="s">
+        <v>868</v>
+      </c>
+      <c r="D96" t="s">
+        <v>841</v>
+      </c>
+      <c r="E96" t="s">
+        <v>869</v>
+      </c>
+      <c r="F96" t="s">
+        <v>870</v>
+      </c>
+      <c r="G96" t="s">
+        <v>871</v>
+      </c>
+      <c r="H96" t="s">
+        <v>872</v>
+      </c>
+      <c r="I96" t="s">
+        <v>873</v>
+      </c>
+      <c r="J96"/>
+      <c r="K96" t="s">
+        <v>874</v>
+      </c>
+      <c r="L96" t="s">
+        <v>57</v>
+      </c>
+      <c r="M96" t="s">
+        <v>875</v>
+      </c>
+      <c r="N96" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>14</v>
+      </c>
+      <c r="B97" t="s">
+        <v>15</v>
+      </c>
+      <c r="C97" t="s">
+        <v>877</v>
+      </c>
+      <c r="D97" t="s">
+        <v>841</v>
+      </c>
+      <c r="E97" t="s">
+        <v>878</v>
+      </c>
+      <c r="F97" t="s">
+        <v>879</v>
+      </c>
+      <c r="G97" t="s">
+        <v>880</v>
+      </c>
+      <c r="H97" t="s">
+        <v>881</v>
+      </c>
+      <c r="I97" t="s">
+        <v>882</v>
+      </c>
+      <c r="J97"/>
+      <c r="K97" t="s">
+        <v>883</v>
+      </c>
+      <c r="L97" t="s">
+        <v>57</v>
+      </c>
+      <c r="M97" t="s">
+        <v>884</v>
+      </c>
+      <c r="N97" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>14</v>
+      </c>
+      <c r="B98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" t="s">
+        <v>886</v>
+      </c>
+      <c r="D98" t="s">
+        <v>841</v>
+      </c>
+      <c r="E98" t="s">
+        <v>887</v>
+      </c>
+      <c r="F98" t="s">
+        <v>888</v>
+      </c>
+      <c r="G98" t="s">
+        <v>889</v>
+      </c>
+      <c r="H98" t="s">
+        <v>890</v>
+      </c>
+      <c r="I98" t="s">
+        <v>891</v>
+      </c>
+      <c r="J98"/>
+      <c r="K98" t="s">
+        <v>892</v>
+      </c>
+      <c r="L98" t="s">
+        <v>57</v>
+      </c>
+      <c r="M98" t="s">
+        <v>893</v>
+      </c>
+      <c r="N98" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>14</v>
+      </c>
+      <c r="B99" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" t="s">
+        <v>895</v>
+      </c>
+      <c r="D99" t="s">
+        <v>896</v>
+      </c>
+      <c r="E99" t="s">
+        <v>897</v>
+      </c>
+      <c r="F99" t="s">
+        <v>898</v>
+      </c>
+      <c r="G99" t="s">
+        <v>899</v>
+      </c>
+      <c r="H99" t="s">
+        <v>900</v>
+      </c>
+      <c r="I99" t="s">
+        <v>901</v>
+      </c>
+      <c r="J99"/>
+      <c r="K99" t="s">
+        <v>902</v>
+      </c>
+      <c r="L99" t="s">
+        <v>78</v>
+      </c>
+      <c r="M99" t="s">
+        <v>903</v>
+      </c>
+      <c r="N99" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B100" t="s">
+        <v>15</v>
+      </c>
+      <c r="C100" t="s">
+        <v>905</v>
+      </c>
+      <c r="D100" t="s">
+        <v>906</v>
+      </c>
+      <c r="E100" t="s">
+        <v>907</v>
+      </c>
+      <c r="F100" t="s">
+        <v>908</v>
+      </c>
+      <c r="G100" t="s">
+        <v>909</v>
+      </c>
+      <c r="H100" t="s">
+        <v>910</v>
+      </c>
+      <c r="I100" t="s">
+        <v>911</v>
+      </c>
+      <c r="J100"/>
+      <c r="K100" t="s">
+        <v>912</v>
+      </c>
+      <c r="L100" t="s">
+        <v>78</v>
+      </c>
+      <c r="M100" t="s">
+        <v>913</v>
+      </c>
+      <c r="N100" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>14</v>
+      </c>
+      <c r="B101" t="s">
+        <v>15</v>
+      </c>
+      <c r="C101" t="s">
+        <v>915</v>
+      </c>
+      <c r="D101" t="s">
+        <v>906</v>
+      </c>
+      <c r="E101" t="s">
+        <v>916</v>
+      </c>
+      <c r="F101" t="s">
+        <v>917</v>
+      </c>
+      <c r="G101" t="s">
+        <v>918</v>
+      </c>
+      <c r="H101" t="s">
+        <v>919</v>
+      </c>
+      <c r="I101" t="s">
+        <v>920</v>
+      </c>
+      <c r="J101"/>
+      <c r="K101" t="s">
+        <v>921</v>
+      </c>
+      <c r="L101" t="s">
+        <v>57</v>
+      </c>
+      <c r="M101" t="s">
+        <v>922</v>
+      </c>
+      <c r="N101" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B102" t="s">
+        <v>15</v>
+      </c>
+      <c r="C102" t="s">
+        <v>924</v>
+      </c>
+      <c r="D102" t="s">
+        <v>925</v>
+      </c>
+      <c r="E102" t="s">
+        <v>926</v>
+      </c>
+      <c r="F102" t="s">
+        <v>927</v>
+      </c>
+      <c r="G102" t="s">
+        <v>928</v>
+      </c>
+      <c r="H102" t="s">
+        <v>929</v>
+      </c>
+      <c r="I102" t="s">
+        <v>930</v>
+      </c>
+      <c r="J102"/>
+      <c r="K102" t="s">
+        <v>931</v>
+      </c>
+      <c r="L102" t="s">
+        <v>78</v>
+      </c>
+      <c r="M102" t="s">
+        <v>932</v>
+      </c>
+      <c r="N102" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>14</v>
+      </c>
+      <c r="B103" t="s">
+        <v>15</v>
+      </c>
+      <c r="C103" t="s">
+        <v>934</v>
+      </c>
+      <c r="D103" t="s">
+        <v>925</v>
+      </c>
+      <c r="E103" t="s">
+        <v>935</v>
+      </c>
+      <c r="F103" t="s">
+        <v>936</v>
+      </c>
+      <c r="G103" t="s">
+        <v>937</v>
+      </c>
+      <c r="H103" t="s">
+        <v>938</v>
+      </c>
+      <c r="I103" t="s">
+        <v>939</v>
+      </c>
+      <c r="J103"/>
+      <c r="K103" t="s">
+        <v>940</v>
+      </c>
+      <c r="L103" t="s">
+        <v>78</v>
+      </c>
+      <c r="M103" t="s">
+        <v>941</v>
+      </c>
+      <c r="N103" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>943</v>
+      </c>
+      <c r="D104" t="s">
+        <v>944</v>
+      </c>
+      <c r="E104" t="s">
+        <v>945</v>
+      </c>
+      <c r="F104" t="s">
+        <v>946</v>
+      </c>
+      <c r="G104" t="s">
+        <v>947</v>
+      </c>
+      <c r="H104" t="s">
+        <v>948</v>
+      </c>
+      <c r="I104" t="s">
+        <v>949</v>
+      </c>
+      <c r="J104"/>
+      <c r="K104" t="s">
+        <v>950</v>
+      </c>
+      <c r="L104" t="s">
+        <v>78</v>
+      </c>
+      <c r="M104" t="s">
+        <v>951</v>
+      </c>
+      <c r="N104" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>14</v>
+      </c>
+      <c r="B105" t="s">
+        <v>15</v>
+      </c>
+      <c r="C105" t="s">
+        <v>953</v>
+      </c>
+      <c r="D105" t="s">
+        <v>925</v>
+      </c>
+      <c r="E105" t="s">
+        <v>954</v>
+      </c>
+      <c r="F105" t="s">
+        <v>955</v>
+      </c>
+      <c r="G105" t="s">
+        <v>956</v>
+      </c>
+      <c r="H105" t="s">
+        <v>957</v>
+      </c>
+      <c r="I105" t="s">
+        <v>958</v>
+      </c>
+      <c r="J105"/>
+      <c r="K105" t="s">
+        <v>959</v>
+      </c>
+      <c r="L105" t="s">
+        <v>78</v>
+      </c>
+      <c r="M105" t="s">
+        <v>960</v>
+      </c>
+      <c r="N105" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>14</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" t="s">
+        <v>962</v>
+      </c>
+      <c r="D106" t="s">
+        <v>963</v>
+      </c>
+      <c r="E106" t="s">
+        <v>964</v>
+      </c>
+      <c r="F106" t="s">
+        <v>965</v>
+      </c>
+      <c r="G106" t="s">
+        <v>966</v>
+      </c>
+      <c r="H106" t="s">
+        <v>967</v>
+      </c>
+      <c r="I106" t="s">
+        <v>968</v>
+      </c>
+      <c r="J106"/>
+      <c r="K106" t="s">
+        <v>969</v>
+      </c>
+      <c r="L106" t="s">
+        <v>57</v>
+      </c>
+      <c r="M106" t="s">
+        <v>970</v>
+      </c>
+      <c r="N106" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>14</v>
+      </c>
+      <c r="B107" t="s">
+        <v>15</v>
+      </c>
+      <c r="C107" t="s">
+        <v>972</v>
+      </c>
+      <c r="D107" t="s">
+        <v>973</v>
+      </c>
+      <c r="E107" t="s">
+        <v>974</v>
+      </c>
+      <c r="F107" t="s">
+        <v>975</v>
+      </c>
+      <c r="G107" t="s">
+        <v>976</v>
+      </c>
+      <c r="H107" t="s">
+        <v>977</v>
+      </c>
+      <c r="I107" t="s">
+        <v>978</v>
+      </c>
+      <c r="J107"/>
+      <c r="K107" t="s">
+        <v>979</v>
+      </c>
+      <c r="L107" t="s">
+        <v>980</v>
+      </c>
+      <c r="M107" t="s">
+        <v>981</v>
+      </c>
+      <c r="N107" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>14</v>
+      </c>
+      <c r="B108" t="s">
+        <v>15</v>
+      </c>
+      <c r="C108" t="s">
+        <v>983</v>
+      </c>
+      <c r="D108" t="s">
+        <v>984</v>
+      </c>
+      <c r="E108" t="s">
+        <v>985</v>
+      </c>
+      <c r="F108" t="s">
+        <v>986</v>
+      </c>
+      <c r="G108" t="s">
+        <v>987</v>
+      </c>
+      <c r="H108" t="s">
+        <v>988</v>
+      </c>
+      <c r="I108" t="s">
+        <v>989</v>
+      </c>
+      <c r="J108"/>
+      <c r="K108" t="s">
+        <v>990</v>
+      </c>
+      <c r="L108" t="s">
+        <v>991</v>
+      </c>
+      <c r="M108" t="s">
+        <v>992</v>
+      </c>
+      <c r="N108" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>14</v>
+      </c>
+      <c r="B109" t="s">
+        <v>15</v>
+      </c>
+      <c r="C109" t="s">
+        <v>994</v>
+      </c>
+      <c r="D109" t="s">
+        <v>995</v>
+      </c>
+      <c r="E109" t="s">
+        <v>996</v>
+      </c>
+      <c r="F109" t="s">
+        <v>997</v>
+      </c>
+      <c r="G109" t="s">
+        <v>998</v>
+      </c>
+      <c r="H109" t="s">
+        <v>999</v>
+      </c>
+      <c r="I109" t="s">
+        <v>1000</v>
+      </c>
+      <c r="J109"/>
+      <c r="K109" t="s">
+        <v>1001</v>
+      </c>
+      <c r="L109" t="s">
+        <v>1002</v>
+      </c>
+      <c r="M109" t="s">
+        <v>1003</v>
+      </c>
+      <c r="N109" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>14</v>
+      </c>
+      <c r="B110" t="s">
+        <v>15</v>
+      </c>
+      <c r="C110" t="s">
+        <v>994</v>
+      </c>
+      <c r="D110" t="s">
+        <v>995</v>
+      </c>
+      <c r="E110" t="s">
+        <v>996</v>
+      </c>
+      <c r="F110" t="s">
+        <v>997</v>
+      </c>
+      <c r="G110" t="s">
+        <v>998</v>
+      </c>
+      <c r="H110" t="s">
+        <v>1005</v>
+      </c>
+      <c r="I110" t="s">
+        <v>1006</v>
+      </c>
+      <c r="J110"/>
+      <c r="K110" t="s">
+        <v>1007</v>
+      </c>
+      <c r="L110" t="s">
+        <v>1008</v>
+      </c>
+      <c r="M110" t="s">
+        <v>1009</v>
+      </c>
+      <c r="N110" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>14</v>
+      </c>
+      <c r="B111" t="s">
+        <v>15</v>
+      </c>
+      <c r="C111" t="s">
+        <v>994</v>
+      </c>
+      <c r="D111" t="s">
+        <v>995</v>
+      </c>
+      <c r="E111" t="s">
+        <v>996</v>
+      </c>
+      <c r="F111" t="s">
+        <v>997</v>
+      </c>
+      <c r="G111" t="s">
+        <v>998</v>
+      </c>
+      <c r="H111" t="s">
+        <v>1010</v>
+      </c>
+      <c r="I111" t="s">
+        <v>1011</v>
+      </c>
+      <c r="J111"/>
+      <c r="K111" t="s">
+        <v>1012</v>
+      </c>
+      <c r="L111" t="s">
+        <v>1013</v>
+      </c>
+      <c r="M111" t="s">
+        <v>1014</v>
+      </c>
+      <c r="N111" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C112" t="s">
+        <v>994</v>
+      </c>
+      <c r="D112" t="s">
+        <v>995</v>
+      </c>
+      <c r="E112" t="s">
+        <v>996</v>
+      </c>
+      <c r="F112" t="s">
+        <v>997</v>
+      </c>
+      <c r="G112" t="s">
+        <v>998</v>
+      </c>
+      <c r="H112" t="s">
+        <v>1015</v>
+      </c>
+      <c r="I112" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J112"/>
+      <c r="K112" t="s">
+        <v>1017</v>
+      </c>
+      <c r="L112" t="s">
+        <v>1018</v>
+      </c>
+      <c r="M112" t="s">
+        <v>1019</v>
+      </c>
+      <c r="N112" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>14</v>
+      </c>
+      <c r="B113" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" t="s">
+        <v>994</v>
+      </c>
+      <c r="D113" t="s">
+        <v>995</v>
+      </c>
+      <c r="E113" t="s">
+        <v>996</v>
+      </c>
+      <c r="F113" t="s">
+        <v>997</v>
+      </c>
+      <c r="G113" t="s">
+        <v>998</v>
+      </c>
+      <c r="H113" t="s">
+        <v>1020</v>
+      </c>
+      <c r="I113" t="s">
+        <v>1021</v>
+      </c>
+      <c r="J113"/>
+      <c r="K113" t="s">
+        <v>1022</v>
+      </c>
+      <c r="L113" t="s">
+        <v>1023</v>
+      </c>
+      <c r="M113" t="s">
+        <v>1024</v>
+      </c>
+      <c r="N113" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>14</v>
+      </c>
+      <c r="B114" t="s">
+        <v>15</v>
+      </c>
+      <c r="C114" t="s">
+        <v>994</v>
+      </c>
+      <c r="D114" t="s">
+        <v>995</v>
+      </c>
+      <c r="E114" t="s">
+        <v>996</v>
+      </c>
+      <c r="F114" t="s">
+        <v>997</v>
+      </c>
+      <c r="G114" t="s">
+        <v>998</v>
+      </c>
+      <c r="H114" t="s">
+        <v>1025</v>
+      </c>
+      <c r="I114" t="s">
+        <v>1026</v>
+      </c>
+      <c r="J114"/>
+      <c r="K114" t="s">
+        <v>1027</v>
+      </c>
+      <c r="L114" t="s">
+        <v>1028</v>
+      </c>
+      <c r="M114" t="s">
+        <v>1029</v>
+      </c>
+      <c r="N114" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>14</v>
+      </c>
+      <c r="B115" t="s">
+        <v>15</v>
+      </c>
+      <c r="C115" t="s">
+        <v>994</v>
+      </c>
+      <c r="D115" t="s">
+        <v>995</v>
+      </c>
+      <c r="E115" t="s">
+        <v>996</v>
+      </c>
+      <c r="F115" t="s">
+        <v>997</v>
+      </c>
+      <c r="G115" t="s">
+        <v>998</v>
+      </c>
+      <c r="H115" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I115" t="s">
+        <v>1031</v>
+      </c>
+      <c r="J115"/>
+      <c r="K115" t="s">
+        <v>1032</v>
+      </c>
+      <c r="L115" t="s">
+        <v>1033</v>
+      </c>
+      <c r="M115" t="s">
+        <v>1034</v>
+      </c>
+      <c r="N115" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>14</v>
+      </c>
+      <c r="B116" t="s">
+        <v>15</v>
+      </c>
+      <c r="C116" t="s">
+        <v>994</v>
+      </c>
+      <c r="D116" t="s">
+        <v>995</v>
+      </c>
+      <c r="E116" t="s">
+        <v>996</v>
+      </c>
+      <c r="F116" t="s">
+        <v>997</v>
+      </c>
+      <c r="G116" t="s">
+        <v>998</v>
+      </c>
+      <c r="H116" t="s">
+        <v>1035</v>
+      </c>
+      <c r="I116" t="s">
+        <v>1036</v>
+      </c>
+      <c r="J116"/>
+      <c r="K116" t="s">
+        <v>1037</v>
+      </c>
+      <c r="L116" t="s">
+        <v>1038</v>
+      </c>
+      <c r="M116" t="s">
+        <v>1039</v>
+      </c>
+      <c r="N116" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>14</v>
+      </c>
+      <c r="B117" t="s">
+        <v>15</v>
+      </c>
+      <c r="C117" t="s">
+        <v>994</v>
+      </c>
+      <c r="D117" t="s">
+        <v>995</v>
+      </c>
+      <c r="E117" t="s">
+        <v>996</v>
+      </c>
+      <c r="F117" t="s">
+        <v>997</v>
+      </c>
+      <c r="G117" t="s">
+        <v>998</v>
+      </c>
+      <c r="H117" t="s">
+        <v>1040</v>
+      </c>
+      <c r="I117" t="s">
+        <v>1041</v>
+      </c>
+      <c r="J117"/>
+      <c r="K117" t="s">
+        <v>1042</v>
+      </c>
+      <c r="L117" t="s">
+        <v>1043</v>
+      </c>
+      <c r="M117" t="s">
+        <v>1044</v>
+      </c>
+      <c r="N117" t="s">
+        <v>1004</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>