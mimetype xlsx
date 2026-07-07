--- v1 (2026-06-12)
+++ v2 (2026-07-07)
@@ -6,922 +6,835 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1530" uniqueCount="1045">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="986" uniqueCount="682">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - JOSIPA JUKIĆ</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/d2481946-6310-4906-a9b9-55abaf80e319/dokumenti/preuzimanje</t>
+    <t>Sp-64/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Mirjana Vidić</t>
+  </si>
+  <si>
+    <t>Klajićeva 26, 32224 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>80234505551</t>
+  </si>
+  <si>
+    <t>Mirjana Vidić 80234505551; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.07.2026. 12:35:29</t>
+  </si>
+  <si>
+    <t>15.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bc5f660-9a18-4cd3-a650-84b42b1885d5</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bc5f660-9a18-4cd3-a650-84b42b1885d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=64&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-133/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>Lazar Živković</t>
+  </si>
+  <si>
+    <t>Bulićeva 34, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>00290392802</t>
+  </si>
+  <si>
+    <t>Lazar Živković 00290392802; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.07.2026. 12:10:35</t>
+  </si>
+  <si>
+    <t>21.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f59405c3-c698-42dd-9cf1-236238b4e56b</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f59405c3-c698-42dd-9cf1-236238b4e56b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=133&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-32/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.07.2026.</t>
+  </si>
+  <si>
+    <t>Petar Krešimir Čolić</t>
+  </si>
+  <si>
+    <t>Dubrovačka 12, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>25678434227</t>
+  </si>
+  <si>
+    <t>Petar Krešimir Čolić 25678434227; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.07.2026. 10:14:02</t>
+  </si>
+  <si>
+    <t>14.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ba64037-0962-4fa2-b990-4f918d05a13f</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ba64037-0962-4fa2-b990-4f918d05a13f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=32&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - IVANKO LAČOK</t>
+  </si>
+  <si>
+    <t>IVANKO LAČOK 16573131049</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:31:01</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f44ad298-1dc7-48b3-99d8-4a44bdd7f653</t>
+  </si>
+  <si>
+    <t>16.380754.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f44ad298-1dc7-48b3-99d8-4a44bdd7f653/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NIKOLINA FILIPOVIĆ HRNČIĆ</t>
+  </si>
+  <si>
+    <t>NIKOLINA FILIPOVIĆ HRNČIĆ 45825259139</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:30:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80d776b1-69f3-4ec1-bc5b-72994e24c2e5</t>
+  </si>
+  <si>
+    <t>16.380844.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80d776b1-69f3-4ec1-bc5b-72994e24c2e5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARIO GALIĆ</t>
+  </si>
+  <si>
+    <t>MARIO GALIĆ 00547353086</t>
+  </si>
+  <si>
+    <t>06.07.2026. 03:30:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1237ee96-e2c2-4b44-a184-e18f271bd57e</t>
+  </si>
+  <si>
+    <t>16.380378.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1237ee96-e2c2-4b44-a184-e18f271bd57e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-30/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 02.07.2026.</t>
+  </si>
+  <si>
+    <t>Mario Bošnjaković</t>
+  </si>
+  <si>
+    <t>Vukajlova 69, 32225 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>98901052054</t>
+  </si>
+  <si>
+    <t>Mario Bošnjaković 98901052054; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>02.07.2026. 14:23:34</t>
+  </si>
+  <si>
+    <t>10.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f178a501-f278-4b95-9d34-a0bd1d508a98</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f178a501-f278-4b95-9d34-a0bd1d508a98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=30&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-177/2025</t>
+  </si>
+  <si>
+    <t>Draženko Djokić</t>
+  </si>
+  <si>
+    <t>Vukovarska 36, 32239 Negoslavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>19887606692</t>
+  </si>
+  <si>
+    <t>Draženko Djokić 19887606692; SVIMA ZAINTERESIRANIMA</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:52:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3b632dd-9afb-4d6b-952e-b18c9acaeae5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3b632dd-9afb-4d6b-952e-b18c9acaeae5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=177&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-24/2026</t>
+  </si>
+  <si>
+    <t>Grgo Radoš</t>
+  </si>
+  <si>
+    <t>204. Vukovarske Brigade 87, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>82493767938</t>
+  </si>
+  <si>
+    <t>Grgo Radoš 82493767938; SVIMA ZAINTERESIRANIMA</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:02:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab511b76-d104-40e9-aeca-06b7eca9e193</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab511b76-d104-40e9-aeca-06b7eca9e193/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=24&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-119/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.06.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Arbutina</t>
+  </si>
+  <si>
+    <t>Željeznička 34 A, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>99456983904</t>
+  </si>
+  <si>
+    <t>Dejan Arbutina 99456983904; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:50:10</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ae8057-fe02-4fb8-9db1-bf76c14284e7</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42ae8057-fe02-4fb8-9db1-bf76c14284e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=119&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MATEJ STANIČIĆ</t>
+  </si>
+  <si>
+    <t>MATEJ STANIČIĆ 14208767012</t>
+  </si>
+  <si>
+    <t>30.06.2026. 03:23:44</t>
+  </si>
+  <si>
+    <t>23.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3069bdad-a697-4c53-8adf-c5027a528bd8</t>
+  </si>
+  <si>
+    <t>16.379977.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3069bdad-a697-4c53-8adf-c5027a528bd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATARINA STOJČEVIĆ</t>
+  </si>
+  <si>
+    <t>KATARINA STOJČEVIĆ 03409759594</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78d393db-af7d-42c3-bc58-0c2a0745a3d0</t>
+  </si>
+  <si>
+    <t>16.380323.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/78d393db-af7d-42c3-bc58-0c2a0745a3d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KATICA BILONIĆ</t>
+  </si>
+  <si>
+    <t>KATICA BILONIĆ 61997438538</t>
+  </si>
+  <si>
+    <t>29.06.2026. 03:46:19</t>
+  </si>
+  <si>
+    <t>22.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de1e389-d529-4ef3-a025-bc4c3472015c</t>
+  </si>
+  <si>
+    <t>16.379994.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de1e389-d529-4ef3-a025-bc4c3472015c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - BOJAN UHLARIK</t>
+  </si>
+  <si>
+    <t>BOJAN UHLARIK 63422712414</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c5a8c8-48ff-41c6-84e6-cd55d6ceddff</t>
+  </si>
+  <si>
+    <t>16.379897.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4c5a8c8-48ff-41c6-84e6-cd55d6ceddff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-120/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 25.06.2026.</t>
+  </si>
+  <si>
+    <t>Blanka Domazetović</t>
+  </si>
+  <si>
+    <t>Fruškogorska 17, 32235 Bapska, Hrvatska</t>
+  </si>
+  <si>
+    <t>28803930161</t>
+  </si>
+  <si>
+    <t>Blanka Domazetović 28803930161; svim zaniteresiranima</t>
+  </si>
+  <si>
+    <t>25.06.2026. 10:34:50</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76aeb449-8023-4ff2-be89-2e53c17c49cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/76aeb449-8023-4ff2-be89-2e53c17c49cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=120&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-122/2026</t>
+  </si>
+  <si>
+    <t>Veljko Petričević</t>
+  </si>
+  <si>
+    <t>Radnička 22, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>10594772409</t>
+  </si>
+  <si>
+    <t>Veljko Petričević 10594772409; svim zainteresiranima</t>
+  </si>
+  <si>
+    <t>25.06.2026. 08:19:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df87d1e6-6df2-49fa-8589-0a81be0f194d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/df87d1e6-6df2-49fa-8589-0a81be0f194d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=122&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DOMAGOJ LAMPERT</t>
+  </si>
+  <si>
+    <t>DOMAGOJ LAMPERT 98256887588</t>
+  </si>
+  <si>
+    <t>25.06.2026. 03:27:18</t>
+  </si>
+  <si>
+    <t>18.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c303303d-d020-44ea-a661-01b7c76abbff</t>
+  </si>
+  <si>
+    <t>16.380351.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c303303d-d020-44ea-a661-01b7c76abbff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-115/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Jadranka Monar</t>
+  </si>
+  <si>
+    <t>Ulica Hrvatskih Branitelja 24, 32229 Petrovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>48102484135</t>
+  </si>
+  <si>
+    <t>Jadranka Monar 48102484135; Svim zainteresiranima</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:50:59</t>
+  </si>
+  <si>
+    <t>02.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/630348a8-e1b5-487e-97a1-a3b171674c51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/630348a8-e1b5-487e-97a1-a3b171674c51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=115&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DAVOR BARIĆ</t>
+  </si>
+  <si>
+    <t>DAVOR BARIĆ 89326720077</t>
+  </si>
+  <si>
+    <t>18.06.2026. 03:31:50</t>
+  </si>
+  <si>
+    <t>11.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fb5ac98-ce34-49c9-ab54-8148a39df2ad</t>
+  </si>
+  <si>
+    <t>16.379426.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fb5ac98-ce34-49c9-ab54-8148a39df2ad/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-114/2026</t>
   </si>
   <si>
     <t>Oglas od 11.06.2026.</t>
   </si>
   <si>
     <t>Siniša Kostelnik</t>
   </si>
   <si>
     <t>Blage Zadre 42, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>54753922074</t>
   </si>
   <si>
     <t>Siniša Kostelnik 54753922074; svim zainteresiranim</t>
   </si>
   <si>
     <t>11.06.2026. 09:05:31</t>
   </si>
   <si>
     <t>27.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/86179de6-13f4-41b9-b8d0-145aedc14876</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/86179de6-13f4-41b9-b8d0-145aedc14876/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=114&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - ŽELJIMIR KOROLIJA</t>
-[...170 lines deleted...]
-    <t>Dragana Radović</t>
+    <t>Sp-109/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>Anica Sičić</t>
+  </si>
+  <si>
+    <t>Nikole Andrića 32, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>70576565813</t>
+  </si>
+  <si>
+    <t>Anica Sičić 70576565813; svim zainteresiranim</t>
+  </si>
+  <si>
+    <t>09.06.2026. 12:42:15</t>
+  </si>
+  <si>
+    <t>24.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c9f525b-9b10-4965-b8ff-213557e27e95</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c9f525b-9b10-4965-b8ff-213557e27e95/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=109&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-245/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 08.06.2026.</t>
+  </si>
+  <si>
+    <t>Slađana Lovrinčević</t>
+  </si>
+  <si>
+    <t>Antuna Branka Šimića 41, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>53028366450</t>
+  </si>
+  <si>
+    <t>Slađana Lovrinčević 53028366450; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:34:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf855dbe-dfb4-4275-8a5f-71545fcddba7</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf855dbe-dfb4-4275-8a5f-71545fcddba7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=245&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-246/2025</t>
+  </si>
+  <si>
+    <t>Miroslav Barna</t>
+  </si>
+  <si>
+    <t>Široki Put 58, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>49400814714</t>
+  </si>
+  <si>
+    <t>Miroslav Barna 49400814714; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 13:29:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8efe633-c5ab-4876-9681-e398e6c0ded5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b8efe633-c5ab-4876-9681-e398e6c0ded5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=246&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-64/2026</t>
+  </si>
+  <si>
+    <t>Nikolina Banković</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 19, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>12694675277</t>
+  </si>
+  <si>
+    <t>Nikolina Banković 12694675277; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:51:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26f09d18-eb3f-4533-8331-beebe89aa6b9</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/26f09d18-eb3f-4533-8331-beebe89aa6b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=64&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-63/2026</t>
+  </si>
+  <si>
+    <t>Tatjana Terlević</t>
+  </si>
+  <si>
+    <t>Sajmište 16, 32249 Tovarnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>56087491060</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Tatjana Terlević 56087491060</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:49:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d740117-e432-4e46-a886-1b42b65f5f06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d740117-e432-4e46-a886-1b42b65f5f06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=63&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-62/2026</t>
+  </si>
+  <si>
+    <t>Goran Nedić</t>
+  </si>
+  <si>
+    <t>Vukajlova 47, 32225 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>51403669565</t>
+  </si>
+  <si>
+    <t>Goran Nedić 51403669565; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:25:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e77e15d-9a58-4f24-badc-f86c04824c1f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e77e15d-9a58-4f24-badc-f86c04824c1f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=62&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-61/2026</t>
+  </si>
+  <si>
+    <t>Novak Nedučić</t>
+  </si>
+  <si>
+    <t>Matice Hrvatske 35, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>66736396364</t>
+  </si>
+  <si>
+    <t>Novak Nedučić 66736396364; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>08.06.2026. 12:21:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a2e9a61-e593-4abe-83c6-ae4cf4ef48be</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8a2e9a61-e593-4abe-83c6-ae4cf4ef48be/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=61&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-60/2026</t>
+  </si>
+  <si>
+    <t>Danijel Makovec</t>
   </si>
   <si>
     <t>Županijska 13, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
-    <t>06908799207</t>
-[...586 lines deleted...]
-  <si>
     <t>13607908379</t>
   </si>
   <si>
     <t>Danijel Makovec 13607908379; Svima zainteresiranima</t>
   </si>
   <si>
     <t>08.06.2026. 12:18:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/997863ee-832e-454c-9cc6-c3d829b7ae84</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/997863ee-832e-454c-9cc6-c3d829b7ae84/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=60&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-58/2026</t>
   </si>
   <si>
     <t>Antonio Maganić</t>
   </si>
   <si>
     <t>Petra Preradovića 21, 32000 Vukovar, Hrvatska</t>
@@ -1085,104 +998,50 @@
   <si>
     <t>Božena Lazić</t>
   </si>
   <si>
     <t>Ulica Bana Josipa Jelačića 62 A, 32000 Bogdanovci, Hrvatska</t>
   </si>
   <si>
     <t>25521461742</t>
   </si>
   <si>
     <t>Božena Lazić 25521461742; Svima zainteresiranima</t>
   </si>
   <si>
     <t>08.06.2026. 10:47:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d7fd79f-9c49-4bad-b22e-749156778da3</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d7fd79f-9c49-4bad-b22e-749156778da3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=53&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-291/2023</t>
-[...52 lines deleted...]
-  <si>
     <t>Sp-101/2026</t>
   </si>
   <si>
     <t>Oglas od 05.06.2026.</t>
   </si>
   <si>
     <t>Zoran Čavić</t>
   </si>
   <si>
     <t>Dr. Ante Starčevića 46, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>03546036688</t>
   </si>
   <si>
     <t>Zoran Čavić 03546036688; svim zainteresiranima</t>
   </si>
   <si>
     <t>05.06.2026. 13:38:28</t>
   </si>
   <si>
     <t>20.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a8bf1456-c98f-4e88-a8b1-38ff11a6da87</t>
@@ -1250,1095 +1109,147 @@
   <si>
     <t>Veselko Malekinušić</t>
   </si>
   <si>
     <t>Trpinjska Cesta 290, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>45754989629</t>
   </si>
   <si>
     <t>Svim zainteresiranima; Veselko Malekinušić 45754989629</t>
   </si>
   <si>
     <t>05.06.2026. 13:30:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bcb44eff-618c-4774-8aa4-bd049372ab1d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bcb44eff-618c-4774-8aa4-bd049372ab1d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=104&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - MARIN DELIĆ</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-98/2026</t>
   </si>
   <si>
     <t>Oglas od 02.06.2026.</t>
   </si>
   <si>
     <t>Jovan Okrainov</t>
   </si>
   <si>
     <t>Velika 78, 32224 Trpinja, Hrvatska</t>
   </si>
   <si>
     <t>01371099377</t>
   </si>
   <si>
     <t>Jovan Okrainov 01371099377; Svim zainteresiranima</t>
   </si>
   <si>
     <t>02.06.2026. 14:37:33</t>
   </si>
   <si>
     <t>17.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e32c3b31-06bf-4a90-9993-57e2b46b8c3d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e32c3b31-06bf-4a90-9993-57e2b46b8c3d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=98&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - IVANKA MESAROŠ</t>
-[...61 lines deleted...]
-  <si>
     <t>Sp-100/2026</t>
   </si>
   <si>
     <t>Oglas od 28.05.2026.</t>
   </si>
   <si>
     <t>Gordana Češnovar</t>
   </si>
   <si>
     <t>Velebitska 181, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>34901396902</t>
   </si>
   <si>
     <t>Gordana Češnovar 34901396902; svima zainteresiranima</t>
   </si>
   <si>
     <t>28.05.2026. 15:00:14</t>
   </si>
   <si>
     <t>12.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/84083015-d8df-4d74-b8d9-8d1de568ef07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/84083015-d8df-4d74-b8d9-8d1de568ef07/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=100&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - DEJAN ARBUTINA</t>
-[...37 lines deleted...]
-  <si>
     <t>Sp-99/2026</t>
   </si>
   <si>
     <t>Oglas od 25.05.2026.</t>
   </si>
   <si>
     <t>Josip Leholat</t>
   </si>
   <si>
     <t>Ulica Grabik 28b, 32229 Petrovci, Hrvatska</t>
   </si>
   <si>
     <t>65891062387</t>
   </si>
   <si>
     <t>Josip Leholat 65891062387; Svima zainteresiranima</t>
   </si>
   <si>
     <t>25.05.2026. 14:19:08</t>
   </si>
   <si>
     <t>09.07.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/15fd554e-a226-4899-8011-32d9ab4cb96a</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/15fd554e-a226-4899-8011-32d9ab4cb96a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=99&amp;godina=2026</t>
-  </si>
-[...823 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=74&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-191/2024</t>
   </si>
   <si>
     <t>Rješenje od 17.07.2025.</t>
   </si>
   <si>
     <t>Ružica Dufek</t>
   </si>
   <si>
     <t>Sinjske Alke 8, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>65494000176</t>
   </si>
   <si>
     <t>Ružica Dufek 65494000176; Svima zainteresiranima</t>
   </si>
   <si>
     <t>18.07.2025. 08:32:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01</t>
   </si>
@@ -3188,51 +2099,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N117"/>
+  <dimension ref="A1:N76"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3245,4923 +2156,3179 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
-      <c r="C2"/>
+      <c r="C2" t="s">
+        <v>16</v>
+      </c>
       <c r="D2" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      <c r="G2"/>
+        <v>17</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
       <c r="H2" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I2" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="J2" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="K2" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="L2" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="M2" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="N2"/>
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D3" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F3" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G3" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="H3" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="I3" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="J3" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="L3" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="M3" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="N3" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="C4"/>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
       <c r="D4" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="G4"/>
+        <v>41</v>
+      </c>
+      <c r="E4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4" t="s">
+        <v>43</v>
+      </c>
+      <c r="G4" t="s">
+        <v>44</v>
+      </c>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="J4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="K4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="L4" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="M4" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="N4"/>
+        <v>50</v>
+      </c>
+      <c r="N4" t="s">
+        <v>51</v>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5"/>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="J5" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="L5" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="M5" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C6"/>
       <c r="D6" t="s">
-        <v>49</v>
-[...9 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
       <c r="H6" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="I6" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="J6" t="s">
         <v>55</v>
       </c>
       <c r="K6" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L6" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M6" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>64</v>
+      </c>
+      <c r="N6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C7"/>
       <c r="D7" t="s">
-        <v>61</v>
-[...9 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
       <c r="H7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J7" t="s">
         <v>55</v>
       </c>
       <c r="K7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L7" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="M7" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="N7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J8" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="K8" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L8" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="M8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="H9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="I9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J9" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="K9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L9" t="s">
-        <v>78</v>
+        <v>25</v>
       </c>
       <c r="M9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D10" t="s">
-        <v>91</v>
+        <v>72</v>
       </c>
       <c r="E10" t="s">
         <v>92</v>
       </c>
       <c r="F10" t="s">
         <v>93</v>
       </c>
       <c r="G10" t="s">
         <v>94</v>
       </c>
       <c r="H10" t="s">
         <v>95</v>
       </c>
       <c r="I10" t="s">
         <v>96</v>
       </c>
       <c r="J10" t="s">
-        <v>55</v>
+        <v>78</v>
       </c>
       <c r="K10" t="s">
         <v>97</v>
       </c>
       <c r="L10" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="M10" t="s">
         <v>98</v>
       </c>
       <c r="N10" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>100</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>101</v>
       </c>
       <c r="E11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F11" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G11" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H11" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="I11" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J11" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="K11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="L11" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="M11" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="N11" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C12"/>
       <c r="D12" t="s">
-        <v>110</v>
-[...4 lines deleted...]
-      <c r="F12" t="s">
         <v>112</v>
       </c>
-      <c r="G12" t="s">
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
         <v>113</v>
       </c>
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>114</v>
       </c>
-      <c r="I12" t="s">
+      <c r="J12" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="K12" t="s">
         <v>116</v>
       </c>
       <c r="L12" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
       <c r="M12" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="N12" t="s">
         <v>118</v>
       </c>
+      <c r="N12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13"/>
+      <c r="D13" t="s">
         <v>119</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
         <v>120</v>
       </c>
-      <c r="F13" t="s">
+      <c r="I13" t="s">
+        <v>114</v>
+      </c>
+      <c r="J13" t="s">
+        <v>115</v>
+      </c>
+      <c r="K13" t="s">
         <v>121</v>
       </c>
-      <c r="G13" t="s">
+      <c r="L13" t="s">
         <v>122</v>
       </c>
-      <c r="H13" t="s">
+      <c r="M13" t="s">
         <v>123</v>
       </c>
-      <c r="I13" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="N13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14"/>
+      <c r="D14" t="s">
+        <v>124</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>125</v>
+      </c>
+      <c r="I14" t="s">
+        <v>126</v>
+      </c>
+      <c r="J14" t="s">
+        <v>127</v>
+      </c>
+      <c r="K14" t="s">
         <v>128</v>
       </c>
-      <c r="D14" t="s">
+      <c r="L14" t="s">
         <v>129</v>
       </c>
-      <c r="E14" t="s">
+      <c r="M14" t="s">
         <v>130</v>
       </c>
-      <c r="F14" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="N14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C15"/>
       <c r="D15" t="s">
-        <v>71</v>
-[...9 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
       <c r="H15" t="s">
-        <v>142</v>
+        <v>132</v>
       </c>
       <c r="I15" t="s">
-        <v>143</v>
+        <v>126</v>
       </c>
       <c r="J15" t="s">
-        <v>55</v>
+        <v>127</v>
       </c>
       <c r="K15" t="s">
-        <v>144</v>
+        <v>133</v>
       </c>
       <c r="L15" t="s">
-        <v>57</v>
+        <v>134</v>
       </c>
       <c r="M15" t="s">
-        <v>145</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="N15"/>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="D16" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
       <c r="E16" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="F16" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="G16" t="s">
-        <v>151</v>
+        <v>140</v>
       </c>
       <c r="H16" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="I16" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="J16" t="s">
-        <v>55</v>
+        <v>143</v>
       </c>
       <c r="K16" t="s">
-        <v>154</v>
+        <v>144</v>
       </c>
       <c r="L16" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="M16" t="s">
-        <v>155</v>
+        <v>145</v>
       </c>
       <c r="N16" t="s">
-        <v>156</v>
+        <v>146</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="D17" t="s">
-        <v>158</v>
+        <v>137</v>
       </c>
       <c r="E17" t="s">
-        <v>159</v>
+        <v>148</v>
       </c>
       <c r="F17" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="G17" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="H17" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="I17" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="J17" t="s">
-        <v>55</v>
+        <v>143</v>
       </c>
       <c r="K17" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="L17" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="M17" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
       <c r="N17" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>168</v>
+        <v>157</v>
       </c>
       <c r="I18" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="J18" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="K18" t="s">
-        <v>171</v>
+        <v>160</v>
       </c>
       <c r="L18" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="M18" t="s">
-        <v>173</v>
+        <v>162</v>
       </c>
       <c r="N18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
       <c r="D19" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="E19" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="F19" t="s">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="G19" t="s">
-        <v>178</v>
+        <v>167</v>
       </c>
       <c r="H19" t="s">
-        <v>179</v>
+        <v>168</v>
       </c>
       <c r="I19" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="J19" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="K19" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="L19" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="M19" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
       <c r="N19" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20" t="s">
-        <v>186</v>
-[...9 lines deleted...]
-      </c>
+        <v>174</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
       <c r="H20" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
       <c r="I20" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
       <c r="J20" t="s">
-        <v>192</v>
+        <v>177</v>
       </c>
       <c r="K20" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
       <c r="L20" t="s">
-        <v>78</v>
+        <v>179</v>
       </c>
       <c r="M20" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="D21" t="s">
+        <v>182</v>
+      </c>
+      <c r="E21" t="s">
+        <v>183</v>
+      </c>
+      <c r="F21" t="s">
+        <v>184</v>
+      </c>
+      <c r="G21" t="s">
+        <v>185</v>
+      </c>
+      <c r="H21" t="s">
         <v>186</v>
       </c>
-      <c r="E21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I21" t="s">
-        <v>201</v>
+        <v>187</v>
       </c>
       <c r="J21" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="K21" t="s">
-        <v>202</v>
+        <v>189</v>
       </c>
       <c r="L21" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="M21" t="s">
-        <v>203</v>
+        <v>190</v>
       </c>
       <c r="N21" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22"/>
+      <c r="C22" t="s">
+        <v>192</v>
+      </c>
       <c r="D22" t="s">
-        <v>205</v>
-[...3 lines deleted...]
-      <c r="G22"/>
+        <v>193</v>
+      </c>
+      <c r="E22" t="s">
+        <v>194</v>
+      </c>
+      <c r="F22" t="s">
+        <v>195</v>
+      </c>
+      <c r="G22" t="s">
+        <v>196</v>
+      </c>
       <c r="H22" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="I22" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="J22" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="K22" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="L22" t="s">
-        <v>210</v>
+        <v>109</v>
       </c>
       <c r="M22" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="N22"/>
+        <v>201</v>
+      </c>
+      <c r="N22" t="s">
+        <v>202</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
+        <v>203</v>
+      </c>
+      <c r="D23" t="s">
+        <v>204</v>
+      </c>
+      <c r="E23" t="s">
+        <v>205</v>
+      </c>
+      <c r="F23" t="s">
+        <v>206</v>
+      </c>
+      <c r="G23" t="s">
+        <v>207</v>
+      </c>
+      <c r="H23" t="s">
+        <v>208</v>
+      </c>
+      <c r="I23" t="s">
+        <v>209</v>
+      </c>
+      <c r="J23" t="s">
+        <v>115</v>
+      </c>
+      <c r="K23" t="s">
+        <v>210</v>
+      </c>
+      <c r="L23" t="s">
+        <v>109</v>
+      </c>
+      <c r="M23" t="s">
+        <v>211</v>
+      </c>
+      <c r="N23" t="s">
         <v>212</v>
-      </c>
-[...31 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>223</v>
+        <v>213</v>
       </c>
       <c r="D24" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E24" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="F24" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="G24" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="H24" t="s">
-        <v>227</v>
+        <v>217</v>
       </c>
       <c r="I24" t="s">
-        <v>228</v>
+        <v>218</v>
       </c>
       <c r="J24" t="s">
+        <v>115</v>
+      </c>
+      <c r="K24" t="s">
         <v>219</v>
       </c>
-      <c r="K24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L24" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="M24" t="s">
-        <v>230</v>
+        <v>220</v>
       </c>
       <c r="N24" t="s">
-        <v>231</v>
+        <v>221</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>232</v>
+        <v>222</v>
       </c>
       <c r="D25" t="s">
-        <v>233</v>
+        <v>204</v>
       </c>
       <c r="E25" t="s">
-        <v>234</v>
+        <v>223</v>
       </c>
       <c r="F25" t="s">
-        <v>235</v>
+        <v>224</v>
       </c>
       <c r="G25" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="H25" t="s">
-        <v>237</v>
+        <v>226</v>
       </c>
       <c r="I25" t="s">
-        <v>238</v>
+        <v>227</v>
       </c>
       <c r="J25" t="s">
-        <v>239</v>
+        <v>115</v>
       </c>
       <c r="K25" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="L25" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="M25" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="N25" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="D26" t="s">
+        <v>204</v>
+      </c>
+      <c r="E26" t="s">
+        <v>232</v>
+      </c>
+      <c r="F26" t="s">
         <v>233</v>
       </c>
-      <c r="E26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="H26" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="I26" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="J26" t="s">
+        <v>115</v>
+      </c>
+      <c r="K26" t="s">
+        <v>237</v>
+      </c>
+      <c r="L26" t="s">
+        <v>109</v>
+      </c>
+      <c r="M26" t="s">
+        <v>238</v>
+      </c>
+      <c r="N26" t="s">
         <v>239</v>
-      </c>
-[...10 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="D27" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E27" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="F27" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="G27" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="H27" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="I27" t="s">
-        <v>257</v>
+        <v>245</v>
       </c>
       <c r="J27" t="s">
-        <v>219</v>
+        <v>115</v>
       </c>
       <c r="K27" t="s">
-        <v>258</v>
+        <v>246</v>
       </c>
       <c r="L27" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="M27" t="s">
-        <v>259</v>
+        <v>247</v>
       </c>
       <c r="N27" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
       <c r="D28" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E28" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="F28" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="G28" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="H28" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
       <c r="I28" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="J28" t="s">
-        <v>219</v>
+        <v>115</v>
       </c>
       <c r="K28" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="L28" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="M28" t="s">
-        <v>268</v>
+        <v>256</v>
       </c>
       <c r="N28" t="s">
-        <v>269</v>
+        <v>257</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>270</v>
+        <v>258</v>
       </c>
       <c r="D29" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E29" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="F29" t="s">
-        <v>272</v>
+        <v>260</v>
       </c>
       <c r="G29" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="H29" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
       <c r="I29" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="J29" t="s">
-        <v>219</v>
+        <v>115</v>
       </c>
       <c r="K29" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="L29" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="M29" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="N29" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="D30" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E30" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="F30" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="G30" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="H30" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="I30" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="J30" t="s">
-        <v>219</v>
+        <v>115</v>
       </c>
       <c r="K30" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="L30" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="M30" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
       <c r="N30" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="D31" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E31" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="F31" t="s">
-        <v>93</v>
+        <v>278</v>
       </c>
       <c r="G31" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="H31" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="I31" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="J31" t="s">
-        <v>219</v>
+        <v>115</v>
       </c>
       <c r="K31" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="L31" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="M31" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
       <c r="N31" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="D32" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E32" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="F32" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="G32" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="H32" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="I32" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="J32" t="s">
-        <v>219</v>
+        <v>115</v>
       </c>
       <c r="K32" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="L32" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="M32" t="s">
-        <v>303</v>
+        <v>292</v>
       </c>
       <c r="N32" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>305</v>
+        <v>294</v>
       </c>
       <c r="D33" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E33" t="s">
-        <v>306</v>
+        <v>295</v>
       </c>
       <c r="F33" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="G33" t="s">
-        <v>308</v>
+        <v>297</v>
       </c>
       <c r="H33" t="s">
-        <v>309</v>
+        <v>298</v>
       </c>
       <c r="I33" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="J33" t="s">
-        <v>219</v>
+        <v>115</v>
       </c>
       <c r="K33" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="L33" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="M33" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
       <c r="N33" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="D34" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E34" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="F34" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="G34" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="H34" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="I34" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="J34" t="s">
-        <v>219</v>
+        <v>115</v>
       </c>
       <c r="K34" t="s">
-        <v>320</v>
+        <v>309</v>
       </c>
       <c r="L34" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="M34" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="N34" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
       <c r="D35" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E35" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="F35" t="s">
-        <v>325</v>
+        <v>314</v>
       </c>
       <c r="G35" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="H35" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="I35" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="J35" t="s">
-        <v>219</v>
+        <v>115</v>
       </c>
       <c r="K35" t="s">
-        <v>329</v>
+        <v>318</v>
       </c>
       <c r="L35" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="M35" t="s">
-        <v>330</v>
+        <v>319</v>
       </c>
       <c r="N35" t="s">
-        <v>331</v>
+        <v>320</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>332</v>
+        <v>321</v>
       </c>
       <c r="D36" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="E36" t="s">
-        <v>333</v>
+        <v>322</v>
       </c>
       <c r="F36" t="s">
-        <v>334</v>
+        <v>323</v>
       </c>
       <c r="G36" t="s">
-        <v>335</v>
+        <v>324</v>
       </c>
       <c r="H36" t="s">
-        <v>336</v>
+        <v>325</v>
       </c>
       <c r="I36" t="s">
-        <v>337</v>
+        <v>326</v>
       </c>
       <c r="J36" t="s">
-        <v>219</v>
+        <v>115</v>
       </c>
       <c r="K36" t="s">
-        <v>338</v>
+        <v>327</v>
       </c>
       <c r="L36" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="M36" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="N36" t="s">
-        <v>340</v>
+        <v>329</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>341</v>
+        <v>330</v>
       </c>
       <c r="D37" t="s">
-        <v>213</v>
+        <v>331</v>
       </c>
       <c r="E37" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="F37" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="G37" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="H37" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="I37" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="J37" t="s">
-        <v>219</v>
+        <v>337</v>
       </c>
       <c r="K37" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="L37" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="M37" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
       <c r="N37" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="D38" t="s">
-        <v>213</v>
+        <v>331</v>
       </c>
       <c r="E38" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
       <c r="F38" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="G38" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="H38" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
       <c r="I38" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="J38" t="s">
-        <v>219</v>
+        <v>337</v>
       </c>
       <c r="K38" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="L38" t="s">
-        <v>32</v>
+        <v>109</v>
       </c>
       <c r="M38" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
       <c r="N38" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="D39" t="s">
-        <v>233</v>
+        <v>331</v>
       </c>
       <c r="E39" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="F39" t="s">
-        <v>361</v>
+        <v>260</v>
       </c>
       <c r="G39" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="H39" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="I39" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="J39" t="s">
-        <v>239</v>
+        <v>337</v>
       </c>
       <c r="K39" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="L39" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="M39" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
       <c r="N39" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="D40" t="s">
-        <v>233</v>
+        <v>331</v>
       </c>
       <c r="E40" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
       <c r="F40" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="G40" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="H40" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
       <c r="I40" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="J40" t="s">
-        <v>239</v>
+        <v>337</v>
       </c>
       <c r="K40" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="L40" t="s">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="M40" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="N40" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
+        <v>367</v>
+      </c>
+      <c r="D41" t="s">
+        <v>368</v>
+      </c>
+      <c r="E41" t="s">
+        <v>369</v>
+      </c>
+      <c r="F41" t="s">
+        <v>370</v>
+      </c>
+      <c r="G41" t="s">
+        <v>371</v>
+      </c>
+      <c r="H41" t="s">
+        <v>372</v>
+      </c>
+      <c r="I41" t="s">
+        <v>373</v>
+      </c>
+      <c r="J41" t="s">
+        <v>374</v>
+      </c>
+      <c r="K41" t="s">
+        <v>375</v>
+      </c>
+      <c r="L41" t="s">
+        <v>109</v>
+      </c>
+      <c r="M41" t="s">
+        <v>376</v>
+      </c>
+      <c r="N41" t="s">
         <v>377</v>
-      </c>
-[...31 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
+        <v>378</v>
+      </c>
+      <c r="D42" t="s">
+        <v>379</v>
+      </c>
+      <c r="E42" t="s">
+        <v>380</v>
+      </c>
+      <c r="F42" t="s">
+        <v>381</v>
+      </c>
+      <c r="G42" t="s">
+        <v>382</v>
+      </c>
+      <c r="H42" t="s">
+        <v>383</v>
+      </c>
+      <c r="I42" t="s">
+        <v>384</v>
+      </c>
+      <c r="J42" t="s">
+        <v>385</v>
+      </c>
+      <c r="K42" t="s">
+        <v>386</v>
+      </c>
+      <c r="L42" t="s">
+        <v>109</v>
+      </c>
+      <c r="M42" t="s">
+        <v>387</v>
+      </c>
+      <c r="N42" t="s">
         <v>388</v>
-      </c>
-[...31 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
+        <v>389</v>
+      </c>
+      <c r="D43" t="s">
+        <v>390</v>
+      </c>
+      <c r="E43" t="s">
+        <v>391</v>
+      </c>
+      <c r="F43" t="s">
+        <v>392</v>
+      </c>
+      <c r="G43" t="s">
+        <v>393</v>
+      </c>
+      <c r="H43" t="s">
+        <v>394</v>
+      </c>
+      <c r="I43" t="s">
+        <v>395</v>
+      </c>
+      <c r="J43" t="s">
+        <v>396</v>
+      </c>
+      <c r="K43" t="s">
         <v>397</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43" t="s">
+      <c r="L43" t="s">
+        <v>109</v>
+      </c>
+      <c r="M43" t="s">
         <v>398</v>
       </c>
-      <c r="F43" t="s">
-[...2 lines deleted...]
-      <c r="G43" t="s">
+      <c r="N43" t="s">
         <v>399</v>
-      </c>
-[...19 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
+        <v>400</v>
+      </c>
+      <c r="D44" t="s">
+        <v>401</v>
+      </c>
+      <c r="E44" t="s">
+        <v>402</v>
+      </c>
+      <c r="F44" t="s">
+        <v>403</v>
+      </c>
+      <c r="G44" t="s">
+        <v>404</v>
+      </c>
+      <c r="H44" t="s">
         <v>405</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44" t="s">
+      <c r="I44" t="s">
         <v>406</v>
       </c>
-      <c r="F44" t="s">
+      <c r="J44"/>
+      <c r="K44" t="s">
         <v>407</v>
       </c>
-      <c r="G44" t="s">
+      <c r="L44" t="s">
+        <v>25</v>
+      </c>
+      <c r="M44" t="s">
         <v>408</v>
       </c>
-      <c r="H44" t="s">
+      <c r="N44" t="s">
         <v>409</v>
-      </c>
-[...16 lines deleted...]
-        <v>413</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
-      <c r="C45"/>
+      <c r="C45" t="s">
+        <v>410</v>
+      </c>
       <c r="D45" t="s">
+        <v>411</v>
+      </c>
+      <c r="E45" t="s">
+        <v>412</v>
+      </c>
+      <c r="F45" t="s">
+        <v>413</v>
+      </c>
+      <c r="G45" t="s">
         <v>414</v>
       </c>
-      <c r="E45"/>
-[...1 lines deleted...]
-      <c r="G45"/>
       <c r="H45" t="s">
         <v>415</v>
       </c>
       <c r="I45" t="s">
         <v>416</v>
       </c>
-      <c r="J45" t="s">
+      <c r="J45"/>
+      <c r="K45" t="s">
         <v>417</v>
       </c>
-      <c r="K45" t="s">
+      <c r="L45" t="s">
+        <v>25</v>
+      </c>
+      <c r="M45" t="s">
         <v>418</v>
       </c>
-      <c r="L45" t="s">
+      <c r="N45" t="s">
         <v>419</v>
       </c>
-      <c r="M45" t="s">
-[...2 lines deleted...]
-      <c r="N45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
+        <v>420</v>
+      </c>
+      <c r="D46" t="s">
         <v>421</v>
       </c>
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>422</v>
       </c>
-      <c r="E46" t="s">
+      <c r="F46" t="s">
         <v>423</v>
       </c>
-      <c r="F46" t="s">
+      <c r="G46" t="s">
         <v>424</v>
       </c>
-      <c r="G46" t="s">
+      <c r="H46" t="s">
         <v>425</v>
       </c>
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>426</v>
       </c>
-      <c r="I46" t="s">
+      <c r="J46"/>
+      <c r="K46" t="s">
         <v>427</v>
       </c>
-      <c r="J46" t="s">
+      <c r="L46" t="s">
+        <v>25</v>
+      </c>
+      <c r="M46" t="s">
         <v>428</v>
       </c>
-      <c r="K46" t="s">
+      <c r="N46" t="s">
         <v>429</v>
-      </c>
-[...7 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
-      <c r="C47"/>
+      <c r="C47" t="s">
+        <v>430</v>
+      </c>
       <c r="D47" t="s">
+        <v>431</v>
+      </c>
+      <c r="E47" t="s">
         <v>432</v>
       </c>
-      <c r="E47"/>
-[...1 lines deleted...]
-      <c r="G47"/>
+      <c r="F47" t="s">
+        <v>433</v>
+      </c>
+      <c r="G47" t="s">
+        <v>434</v>
+      </c>
       <c r="H47" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="I47" t="s">
-        <v>434</v>
-[...3 lines deleted...]
-      </c>
+        <v>436</v>
+      </c>
+      <c r="J47"/>
       <c r="K47" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="L47" t="s">
-        <v>437</v>
+        <v>49</v>
       </c>
       <c r="M47" t="s">
         <v>438</v>
       </c>
-      <c r="N47"/>
+      <c r="N47" t="s">
+        <v>439</v>
+      </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
-      <c r="C48"/>
+      <c r="C48" t="s">
+        <v>440</v>
+      </c>
       <c r="D48" t="s">
-        <v>439</v>
-[...3 lines deleted...]
-      <c r="G48"/>
+        <v>431</v>
+      </c>
+      <c r="E48" t="s">
+        <v>441</v>
+      </c>
+      <c r="F48" t="s">
+        <v>442</v>
+      </c>
+      <c r="G48" t="s">
+        <v>443</v>
+      </c>
       <c r="H48" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="I48" t="s">
-        <v>441</v>
-[...3 lines deleted...]
-      </c>
+        <v>445</v>
+      </c>
+      <c r="J48"/>
       <c r="K48" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="L48" t="s">
-        <v>444</v>
+        <v>25</v>
       </c>
       <c r="M48" t="s">
-        <v>445</v>
-[...1 lines deleted...]
-      <c r="N48"/>
+        <v>447</v>
+      </c>
+      <c r="N48" t="s">
+        <v>448</v>
+      </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
-      <c r="C49"/>
+      <c r="C49" t="s">
+        <v>449</v>
+      </c>
       <c r="D49" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      <c r="G49"/>
+        <v>431</v>
+      </c>
+      <c r="E49" t="s">
+        <v>450</v>
+      </c>
+      <c r="F49" t="s">
+        <v>451</v>
+      </c>
+      <c r="G49" t="s">
+        <v>452</v>
+      </c>
       <c r="H49" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="I49" t="s">
-        <v>448</v>
-[...3 lines deleted...]
-      </c>
+        <v>454</v>
+      </c>
+      <c r="J49"/>
       <c r="K49" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="L49" t="s">
-        <v>451</v>
+        <v>49</v>
       </c>
       <c r="M49" t="s">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="N49"/>
+        <v>456</v>
+      </c>
+      <c r="N49" t="s">
+        <v>457</v>
+      </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="D50" t="s">
-        <v>454</v>
+        <v>431</v>
       </c>
       <c r="E50" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="F50" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="G50" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="H50" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="I50" t="s">
-        <v>459</v>
-[...3 lines deleted...]
-      </c>
+        <v>463</v>
+      </c>
+      <c r="J50"/>
       <c r="K50" t="s">
-        <v>461</v>
+        <v>464</v>
       </c>
       <c r="L50" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="M50" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="N50" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
-      <c r="C51"/>
+      <c r="C51" t="s">
+        <v>467</v>
+      </c>
       <c r="D51" t="s">
-        <v>464</v>
-[...3 lines deleted...]
-      <c r="G51"/>
+        <v>468</v>
+      </c>
+      <c r="E51" t="s">
+        <v>469</v>
+      </c>
+      <c r="F51" t="s">
+        <v>470</v>
+      </c>
+      <c r="G51" t="s">
+        <v>471</v>
+      </c>
       <c r="H51" t="s">
-        <v>465</v>
+        <v>472</v>
       </c>
       <c r="I51" t="s">
-        <v>466</v>
-[...3 lines deleted...]
-      </c>
+        <v>473</v>
+      </c>
+      <c r="J51"/>
       <c r="K51" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="L51" t="s">
-        <v>469</v>
+        <v>49</v>
       </c>
       <c r="M51" t="s">
-        <v>470</v>
-[...1 lines deleted...]
-      <c r="N51"/>
+        <v>475</v>
+      </c>
+      <c r="N51" t="s">
+        <v>476</v>
+      </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
-      <c r="C52"/>
+      <c r="C52" t="s">
+        <v>477</v>
+      </c>
       <c r="D52" t="s">
-        <v>471</v>
-[...3 lines deleted...]
-      <c r="G52"/>
+        <v>478</v>
+      </c>
+      <c r="E52" t="s">
+        <v>479</v>
+      </c>
+      <c r="F52" t="s">
+        <v>480</v>
+      </c>
+      <c r="G52" t="s">
+        <v>481</v>
+      </c>
       <c r="H52" t="s">
-        <v>472</v>
+        <v>482</v>
       </c>
       <c r="I52" t="s">
-        <v>473</v>
-[...3 lines deleted...]
-      </c>
+        <v>483</v>
+      </c>
+      <c r="J52"/>
       <c r="K52" t="s">
-        <v>474</v>
+        <v>484</v>
       </c>
       <c r="L52" t="s">
-        <v>475</v>
+        <v>49</v>
       </c>
       <c r="M52" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="N52"/>
+        <v>485</v>
+      </c>
+      <c r="N52" t="s">
+        <v>486</v>
+      </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="D53" t="s">
-        <v>478</v>
+        <v>468</v>
       </c>
       <c r="E53" t="s">
-        <v>479</v>
+        <v>488</v>
       </c>
       <c r="F53" t="s">
-        <v>480</v>
+        <v>489</v>
       </c>
       <c r="G53" t="s">
-        <v>481</v>
+        <v>490</v>
       </c>
       <c r="H53" t="s">
-        <v>482</v>
+        <v>491</v>
       </c>
       <c r="I53" t="s">
-        <v>483</v>
-[...3 lines deleted...]
-      </c>
+        <v>492</v>
+      </c>
+      <c r="J53"/>
       <c r="K53" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
       <c r="L53" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="M53" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="N53" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
-      <c r="C54"/>
+      <c r="C54" t="s">
+        <v>496</v>
+      </c>
       <c r="D54" t="s">
-        <v>488</v>
-[...3 lines deleted...]
-      <c r="G54"/>
+        <v>468</v>
+      </c>
+      <c r="E54" t="s">
+        <v>497</v>
+      </c>
+      <c r="F54" t="s">
+        <v>498</v>
+      </c>
+      <c r="G54" t="s">
+        <v>499</v>
+      </c>
       <c r="H54" t="s">
-        <v>489</v>
+        <v>500</v>
       </c>
       <c r="I54" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>501</v>
+      </c>
+      <c r="J54"/>
       <c r="K54" t="s">
-        <v>491</v>
+        <v>502</v>
       </c>
       <c r="L54" t="s">
-        <v>492</v>
+        <v>49</v>
       </c>
       <c r="M54" t="s">
-        <v>493</v>
-[...1 lines deleted...]
-      <c r="N54"/>
+        <v>503</v>
+      </c>
+      <c r="N54" t="s">
+        <v>504</v>
+      </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="D55" t="s">
-        <v>495</v>
+        <v>478</v>
       </c>
       <c r="E55" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="F55" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="G55" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="H55" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="I55" t="s">
-        <v>500</v>
-[...3 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="J55"/>
       <c r="K55" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="L55" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="M55" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="N55" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>504</v>
+        <v>514</v>
       </c>
       <c r="D56" t="s">
-        <v>505</v>
+        <v>478</v>
       </c>
       <c r="E56" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="F56" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="G56" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
       <c r="H56" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
       <c r="I56" t="s">
-        <v>510</v>
-[...3 lines deleted...]
-      </c>
+        <v>519</v>
+      </c>
+      <c r="J56"/>
       <c r="K56" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
       <c r="L56" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="M56" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="N56" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
       <c r="D57" t="s">
-        <v>505</v>
+        <v>478</v>
       </c>
       <c r="E57" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="F57" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
       <c r="G57" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
       <c r="H57" t="s">
-        <v>518</v>
+        <v>527</v>
       </c>
       <c r="I57" t="s">
-        <v>519</v>
-[...3 lines deleted...]
-      </c>
+        <v>528</v>
+      </c>
+      <c r="J57"/>
       <c r="K57" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
       <c r="L57" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="M57" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="N57" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
       <c r="D58" t="s">
-        <v>505</v>
+        <v>533</v>
       </c>
       <c r="E58" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="F58" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="G58" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="H58" t="s">
-        <v>527</v>
+        <v>537</v>
       </c>
       <c r="I58" t="s">
-        <v>528</v>
-[...3 lines deleted...]
-      </c>
+        <v>538</v>
+      </c>
+      <c r="J58"/>
       <c r="K58" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="L58" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="M58" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="N58" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="D59" t="s">
-        <v>505</v>
+        <v>543</v>
       </c>
       <c r="E59" t="s">
-        <v>534</v>
+        <v>544</v>
       </c>
       <c r="F59" t="s">
-        <v>535</v>
+        <v>545</v>
       </c>
       <c r="G59" t="s">
-        <v>536</v>
+        <v>546</v>
       </c>
       <c r="H59" t="s">
-        <v>537</v>
+        <v>547</v>
       </c>
       <c r="I59" t="s">
-        <v>538</v>
-[...3 lines deleted...]
-      </c>
+        <v>548</v>
+      </c>
+      <c r="J59"/>
       <c r="K59" t="s">
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="L59" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="M59" t="s">
-        <v>540</v>
+        <v>550</v>
       </c>
       <c r="N59" t="s">
-        <v>541</v>
+        <v>551</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>542</v>
+        <v>552</v>
       </c>
       <c r="D60" t="s">
-        <v>505</v>
+        <v>543</v>
       </c>
       <c r="E60" t="s">
-        <v>543</v>
+        <v>553</v>
       </c>
       <c r="F60" t="s">
-        <v>544</v>
+        <v>554</v>
       </c>
       <c r="G60" t="s">
-        <v>545</v>
+        <v>555</v>
       </c>
       <c r="H60" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
       <c r="I60" t="s">
-        <v>547</v>
-[...3 lines deleted...]
-      </c>
+        <v>557</v>
+      </c>
+      <c r="J60"/>
       <c r="K60" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
       <c r="L60" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="M60" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
       <c r="N60" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
       <c r="D61" t="s">
-        <v>505</v>
+        <v>562</v>
       </c>
       <c r="E61" t="s">
-        <v>552</v>
+        <v>563</v>
       </c>
       <c r="F61" t="s">
-        <v>150</v>
+        <v>564</v>
       </c>
       <c r="G61" t="s">
-        <v>553</v>
+        <v>565</v>
       </c>
       <c r="H61" t="s">
-        <v>554</v>
+        <v>566</v>
       </c>
       <c r="I61" t="s">
-        <v>555</v>
-[...3 lines deleted...]
-      </c>
+        <v>567</v>
+      </c>
+      <c r="J61"/>
       <c r="K61" t="s">
-        <v>556</v>
+        <v>568</v>
       </c>
       <c r="L61" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="M61" t="s">
-        <v>557</v>
+        <v>569</v>
       </c>
       <c r="N61" t="s">
-        <v>558</v>
+        <v>570</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>559</v>
+        <v>571</v>
       </c>
       <c r="D62" t="s">
-        <v>505</v>
+        <v>562</v>
       </c>
       <c r="E62" t="s">
-        <v>560</v>
+        <v>572</v>
       </c>
       <c r="F62" t="s">
-        <v>561</v>
+        <v>573</v>
       </c>
       <c r="G62" t="s">
-        <v>562</v>
+        <v>574</v>
       </c>
       <c r="H62" t="s">
-        <v>563</v>
+        <v>575</v>
       </c>
       <c r="I62" t="s">
-        <v>564</v>
-[...3 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="J62"/>
       <c r="K62" t="s">
-        <v>565</v>
+        <v>577</v>
       </c>
       <c r="L62" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="M62" t="s">
-        <v>566</v>
+        <v>578</v>
       </c>
       <c r="N62" t="s">
-        <v>567</v>
+        <v>579</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>568</v>
+        <v>580</v>
       </c>
       <c r="D63" t="s">
-        <v>505</v>
+        <v>581</v>
       </c>
       <c r="E63" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="F63" t="s">
-        <v>570</v>
+        <v>583</v>
       </c>
       <c r="G63" t="s">
-        <v>571</v>
+        <v>584</v>
       </c>
       <c r="H63" t="s">
-        <v>572</v>
+        <v>585</v>
       </c>
       <c r="I63" t="s">
-        <v>573</v>
-[...3 lines deleted...]
-      </c>
+        <v>586</v>
+      </c>
+      <c r="J63"/>
       <c r="K63" t="s">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="L63" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="M63" t="s">
-        <v>575</v>
+        <v>588</v>
       </c>
       <c r="N63" t="s">
-        <v>576</v>
+        <v>589</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>577</v>
+        <v>590</v>
       </c>
       <c r="D64" t="s">
-        <v>505</v>
+        <v>562</v>
       </c>
       <c r="E64" t="s">
-        <v>578</v>
+        <v>591</v>
       </c>
       <c r="F64" t="s">
-        <v>579</v>
+        <v>592</v>
       </c>
       <c r="G64" t="s">
-        <v>580</v>
+        <v>593</v>
       </c>
       <c r="H64" t="s">
-        <v>581</v>
+        <v>594</v>
       </c>
       <c r="I64" t="s">
-        <v>582</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="J64"/>
       <c r="K64" t="s">
-        <v>583</v>
+        <v>596</v>
       </c>
       <c r="L64" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="M64" t="s">
-        <v>584</v>
+        <v>597</v>
       </c>
       <c r="N64" t="s">
-        <v>585</v>
+        <v>598</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="D65" t="s">
-        <v>505</v>
+        <v>600</v>
       </c>
       <c r="E65" t="s">
-        <v>587</v>
+        <v>601</v>
       </c>
       <c r="F65" t="s">
-        <v>588</v>
+        <v>602</v>
       </c>
       <c r="G65" t="s">
-        <v>589</v>
+        <v>603</v>
       </c>
       <c r="H65" t="s">
-        <v>590</v>
+        <v>604</v>
       </c>
       <c r="I65" t="s">
-        <v>591</v>
-[...3 lines deleted...]
-      </c>
+        <v>605</v>
+      </c>
+      <c r="J65"/>
       <c r="K65" t="s">
-        <v>592</v>
+        <v>606</v>
       </c>
       <c r="L65" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="M65" t="s">
-        <v>593</v>
+        <v>607</v>
       </c>
       <c r="N65" t="s">
-        <v>594</v>
+        <v>608</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>595</v>
+        <v>609</v>
       </c>
       <c r="D66" t="s">
-        <v>505</v>
+        <v>610</v>
       </c>
       <c r="E66" t="s">
-        <v>596</v>
+        <v>611</v>
       </c>
       <c r="F66" t="s">
-        <v>597</v>
+        <v>612</v>
       </c>
       <c r="G66" t="s">
-        <v>598</v>
+        <v>613</v>
       </c>
       <c r="H66" t="s">
-        <v>599</v>
+        <v>614</v>
       </c>
       <c r="I66" t="s">
-        <v>600</v>
-[...3 lines deleted...]
-      </c>
+        <v>615</v>
+      </c>
+      <c r="J66"/>
       <c r="K66" t="s">
-        <v>601</v>
+        <v>616</v>
       </c>
       <c r="L66" t="s">
-        <v>32</v>
+        <v>617</v>
       </c>
       <c r="M66" t="s">
-        <v>602</v>
+        <v>618</v>
       </c>
       <c r="N66" t="s">
-        <v>603</v>
+        <v>619</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>604</v>
+        <v>620</v>
       </c>
       <c r="D67" t="s">
-        <v>505</v>
+        <v>621</v>
       </c>
       <c r="E67" t="s">
-        <v>605</v>
+        <v>622</v>
       </c>
       <c r="F67" t="s">
-        <v>606</v>
+        <v>623</v>
       </c>
       <c r="G67" t="s">
-        <v>607</v>
+        <v>624</v>
       </c>
       <c r="H67" t="s">
-        <v>608</v>
+        <v>625</v>
       </c>
       <c r="I67" t="s">
-        <v>609</v>
-[...3 lines deleted...]
-      </c>
+        <v>626</v>
+      </c>
+      <c r="J67"/>
       <c r="K67" t="s">
-        <v>610</v>
+        <v>627</v>
       </c>
       <c r="L67" t="s">
-        <v>32</v>
+        <v>628</v>
       </c>
       <c r="M67" t="s">
-        <v>611</v>
+        <v>629</v>
       </c>
       <c r="N67" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
-      <c r="C68"/>
+      <c r="C68" t="s">
+        <v>631</v>
+      </c>
       <c r="D68" t="s">
-        <v>613</v>
-[...3 lines deleted...]
-      <c r="G68"/>
+        <v>632</v>
+      </c>
+      <c r="E68" t="s">
+        <v>633</v>
+      </c>
+      <c r="F68" t="s">
+        <v>634</v>
+      </c>
+      <c r="G68" t="s">
+        <v>635</v>
+      </c>
       <c r="H68" t="s">
-        <v>614</v>
+        <v>636</v>
       </c>
       <c r="I68" t="s">
-        <v>615</v>
-[...3 lines deleted...]
-      </c>
+        <v>637</v>
+      </c>
+      <c r="J68"/>
       <c r="K68" t="s">
-        <v>617</v>
+        <v>638</v>
       </c>
       <c r="L68" t="s">
-        <v>618</v>
+        <v>639</v>
       </c>
       <c r="M68" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="N68"/>
+        <v>640</v>
+      </c>
+      <c r="N68" t="s">
+        <v>641</v>
+      </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
-      <c r="C69"/>
+      <c r="C69" t="s">
+        <v>631</v>
+      </c>
       <c r="D69" t="s">
-        <v>620</v>
-[...3 lines deleted...]
-      <c r="G69"/>
+        <v>632</v>
+      </c>
+      <c r="E69" t="s">
+        <v>633</v>
+      </c>
+      <c r="F69" t="s">
+        <v>634</v>
+      </c>
+      <c r="G69" t="s">
+        <v>635</v>
+      </c>
       <c r="H69" t="s">
-        <v>621</v>
+        <v>642</v>
       </c>
       <c r="I69" t="s">
-        <v>622</v>
-[...3 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="J69"/>
       <c r="K69" t="s">
-        <v>623</v>
+        <v>644</v>
       </c>
       <c r="L69" t="s">
-        <v>624</v>
+        <v>645</v>
       </c>
       <c r="M69" t="s">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="N69"/>
+        <v>646</v>
+      </c>
+      <c r="N69" t="s">
+        <v>641</v>
+      </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
-      <c r="C70"/>
+      <c r="C70" t="s">
+        <v>631</v>
+      </c>
       <c r="D70" t="s">
-        <v>626</v>
-[...3 lines deleted...]
-      <c r="G70"/>
+        <v>632</v>
+      </c>
+      <c r="E70" t="s">
+        <v>633</v>
+      </c>
+      <c r="F70" t="s">
+        <v>634</v>
+      </c>
+      <c r="G70" t="s">
+        <v>635</v>
+      </c>
       <c r="H70" t="s">
-        <v>627</v>
+        <v>647</v>
       </c>
       <c r="I70" t="s">
-        <v>628</v>
-[...3 lines deleted...]
-      </c>
+        <v>648</v>
+      </c>
+      <c r="J70"/>
       <c r="K70" t="s">
-        <v>629</v>
+        <v>649</v>
       </c>
       <c r="L70" t="s">
-        <v>630</v>
+        <v>650</v>
       </c>
       <c r="M70" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="N70"/>
+        <v>651</v>
+      </c>
+      <c r="N70" t="s">
+        <v>641</v>
+      </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
+        <v>631</v>
+      </c>
+      <c r="D71" t="s">
         <v>632</v>
       </c>
-      <c r="D71" t="s">
+      <c r="E71" t="s">
         <v>633</v>
       </c>
-      <c r="E71" t="s">
+      <c r="F71" t="s">
         <v>634</v>
       </c>
-      <c r="F71" t="s">
+      <c r="G71" t="s">
         <v>635</v>
       </c>
-      <c r="G71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>637</v>
+        <v>652</v>
       </c>
       <c r="I71" t="s">
-        <v>638</v>
-[...3 lines deleted...]
-      </c>
+        <v>653</v>
+      </c>
+      <c r="J71"/>
       <c r="K71" t="s">
-        <v>639</v>
+        <v>654</v>
       </c>
       <c r="L71" t="s">
-        <v>32</v>
+        <v>655</v>
       </c>
       <c r="M71" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
       <c r="N71" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
-        <v>642</v>
+        <v>631</v>
       </c>
       <c r="D72" t="s">
+        <v>632</v>
+      </c>
+      <c r="E72" t="s">
         <v>633</v>
       </c>
-      <c r="E72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F72" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="G72" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="H72" t="s">
-        <v>646</v>
+        <v>657</v>
       </c>
       <c r="I72" t="s">
-        <v>647</v>
-[...3 lines deleted...]
-      </c>
+        <v>658</v>
+      </c>
+      <c r="J72"/>
       <c r="K72" t="s">
-        <v>648</v>
+        <v>659</v>
       </c>
       <c r="L72" t="s">
-        <v>32</v>
+        <v>660</v>
       </c>
       <c r="M72" t="s">
-        <v>649</v>
+        <v>661</v>
       </c>
       <c r="N72" t="s">
-        <v>650</v>
+        <v>641</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>651</v>
+        <v>631</v>
       </c>
       <c r="D73" t="s">
+        <v>632</v>
+      </c>
+      <c r="E73" t="s">
         <v>633</v>
       </c>
-      <c r="E73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>653</v>
+        <v>634</v>
       </c>
       <c r="G73" t="s">
-        <v>654</v>
+        <v>635</v>
       </c>
       <c r="H73" t="s">
-        <v>655</v>
+        <v>662</v>
       </c>
       <c r="I73" t="s">
-        <v>656</v>
-[...3 lines deleted...]
-      </c>
+        <v>663</v>
+      </c>
+      <c r="J73"/>
       <c r="K73" t="s">
-        <v>657</v>
+        <v>664</v>
       </c>
       <c r="L73" t="s">
-        <v>32</v>
+        <v>665</v>
       </c>
       <c r="M73" t="s">
-        <v>658</v>
+        <v>666</v>
       </c>
       <c r="N73" t="s">
-        <v>659</v>
+        <v>641</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>660</v>
+        <v>631</v>
       </c>
       <c r="D74" t="s">
-        <v>661</v>
+        <v>632</v>
       </c>
       <c r="E74" t="s">
-        <v>662</v>
+        <v>633</v>
       </c>
       <c r="F74" t="s">
-        <v>663</v>
+        <v>634</v>
       </c>
       <c r="G74" t="s">
-        <v>664</v>
+        <v>635</v>
       </c>
       <c r="H74" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="I74" t="s">
-        <v>666</v>
-[...3 lines deleted...]
-      </c>
+        <v>668</v>
+      </c>
+      <c r="J74"/>
       <c r="K74" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="L74" t="s">
-        <v>32</v>
+        <v>670</v>
       </c>
       <c r="M74" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="N74" t="s">
-        <v>670</v>
+        <v>641</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>671</v>
+        <v>631</v>
       </c>
       <c r="D75" t="s">
-        <v>661</v>
+        <v>632</v>
       </c>
       <c r="E75" t="s">
+        <v>633</v>
+      </c>
+      <c r="F75" t="s">
+        <v>634</v>
+      </c>
+      <c r="G75" t="s">
+        <v>635</v>
+      </c>
+      <c r="H75" t="s">
         <v>672</v>
       </c>
-      <c r="F75" t="s">
+      <c r="I75" t="s">
         <v>673</v>
       </c>
-      <c r="G75" t="s">
+      <c r="J75"/>
+      <c r="K75" t="s">
         <v>674</v>
       </c>
-      <c r="H75" t="s">
+      <c r="L75" t="s">
         <v>675</v>
       </c>
-      <c r="I75" t="s">
+      <c r="M75" t="s">
         <v>676</v>
       </c>
-      <c r="J75" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N75" t="s">
-        <v>679</v>
+        <v>641</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
+        <v>631</v>
+      </c>
+      <c r="D76" t="s">
+        <v>632</v>
+      </c>
+      <c r="E76" t="s">
+        <v>633</v>
+      </c>
+      <c r="F76" t="s">
+        <v>634</v>
+      </c>
+      <c r="G76" t="s">
+        <v>635</v>
+      </c>
+      <c r="H76" t="s">
+        <v>677</v>
+      </c>
+      <c r="I76" t="s">
+        <v>678</v>
+      </c>
+      <c r="J76"/>
+      <c r="K76" t="s">
+        <v>679</v>
+      </c>
+      <c r="L76" t="s">
         <v>680</v>
       </c>
-      <c r="D76" t="s">
-[...2 lines deleted...]
-      <c r="E76" t="s">
+      <c r="M76" t="s">
         <v>681</v>
       </c>
-      <c r="F76" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N76" t="s">
-        <v>688</v>
-[...1737 lines deleted...]
-        <v>1004</v>
+        <v>641</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>