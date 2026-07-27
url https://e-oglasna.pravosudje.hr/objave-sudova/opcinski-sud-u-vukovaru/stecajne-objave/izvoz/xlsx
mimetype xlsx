--- v2 (2026-07-07)
+++ v3 (2026-07-27)
@@ -6,460 +6,2341 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="986" uniqueCount="682">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1619" uniqueCount="1086">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
-    <t>Sp-64/2025</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/6bc5f660-9a18-4cd3-a650-84b42b1885d5</t>
+    <t>Sp-55/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>Miloš Abadžić</t>
+  </si>
+  <si>
+    <t>B.nerandžića 37, 32239 Negoslavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>88024277044</t>
+  </si>
+  <si>
+    <t>Miloš Abadžić 88024277044; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 13:40:18</t>
+  </si>
+  <si>
+    <t>04.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdb4b9b9-49ea-42ef-8746-df0b846212d3</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/6bc5f660-9a18-4cd3-a650-84b42b1885d5/dokumenti/preuzimanje</t>
-[...2 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=64&amp;godina=2025</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdb4b9b9-49ea-42ef-8746-df0b846212d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=55&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-379/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Živorad Miljković</t>
+  </si>
+  <si>
+    <t>Rudolfa Perešina 4, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>16324861451</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Živorad Miljković 16324861451</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:33:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32d692cc-5aa7-4fce-b5cd-894262f2b917</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32d692cc-5aa7-4fce-b5cd-894262f2b917/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=379&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-384/2024</t>
+  </si>
+  <si>
+    <t>Pero Tintor</t>
+  </si>
+  <si>
+    <t>Radnička 14, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>30073740418</t>
+  </si>
+  <si>
+    <t>Pero Tintor 30073740418; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:24:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/155f3699-f89a-4ad7-973e-4d61928cb255</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/155f3699-f89a-4ad7-973e-4d61928cb255/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=384&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-391/2024</t>
+  </si>
+  <si>
+    <t>Sanja Stanković</t>
+  </si>
+  <si>
+    <t>Ive Andrića 13, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>84148272702</t>
+  </si>
+  <si>
+    <t>Sanja Stanković 84148272702; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:18:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2a6abfb-78df-4ca8-97e4-9a508a760b05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2a6abfb-78df-4ca8-97e4-9a508a760b05/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=391&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-354/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Josipa Trizlić</t>
+  </si>
+  <si>
+    <t>Gospićka 18, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>29916052900</t>
+  </si>
+  <si>
+    <t>Josipa Trizlić 29916052900; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 12:11:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7e4abd5-3e86-494a-b765-14de95569461</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c7e4abd5-3e86-494a-b765-14de95569461/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=354&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-340/2024</t>
+  </si>
+  <si>
+    <t>Zlatko Barišić</t>
+  </si>
+  <si>
+    <t>Augusta Cesarca 55, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>78670818942</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zlatko Barišić 78670818942</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:59:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a32fd023-eb41-487c-8532-5896a6ce67b2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a32fd023-eb41-487c-8532-5896a6ce67b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=340&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-138/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Matej Staničić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 43, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>14208767012</t>
+  </si>
+  <si>
+    <t>Matej Staničić 14208767012; Svima zainterresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:23:58</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29a59cf-61ff-45e4-8b91-dc60c1dd1507</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29a59cf-61ff-45e4-8b91-dc60c1dd1507/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-6/2025</t>
+  </si>
+  <si>
+    <t>Josip Mihaljević</t>
+  </si>
+  <si>
+    <t>Josipa Jelačića 19, 32235 Bapska, Hrvatska</t>
+  </si>
+  <si>
+    <t>67578546222</t>
+  </si>
+  <si>
+    <t>Josip Mihaljević 67578546222; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:20:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca3c4893-5b42-4145-81bd-0ebd3876629b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ca3c4893-5b42-4145-81bd-0ebd3876629b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=6&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-82/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>Ilinka Perkunić</t>
+  </si>
+  <si>
+    <t>VUKOVARSKA 40, 32242 Svinjarevci, Hrvatska</t>
+  </si>
+  <si>
+    <t>21369222721</t>
+  </si>
+  <si>
+    <t>Ilinka Perkunić 21369222721; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 08:04:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81486020-9db1-4a1a-81c6-e63f88a81dff</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/81486020-9db1-4a1a-81c6-e63f88a81dff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=82&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-407/2024</t>
+  </si>
+  <si>
+    <t>Andrej Apati</t>
+  </si>
+  <si>
+    <t>Petra Preradovića 20, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>86643597776</t>
+  </si>
+  <si>
+    <t>Andrej Apati 86643597776; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:38:05</t>
+  </si>
+  <si>
+    <t>03.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d50a49d-e81e-4c8c-a1e9-7bbd1c0e09e3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d50a49d-e81e-4c8c-a1e9-7bbd1c0e09e3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=407&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-406/2024</t>
+  </si>
+  <si>
+    <t>Alinafi Dalipi</t>
+  </si>
+  <si>
+    <t>Petra Preradovića 60, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>79392220705</t>
+  </si>
+  <si>
+    <t>Alinafi Dalipi 79392220705; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:34:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce35286f-bf71-4e71-ace3-8b0a439a0af2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce35286f-bf71-4e71-ace3-8b0a439a0af2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=406&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-401/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Marina Krnjić</t>
+  </si>
+  <si>
+    <t>Savezne Republike Njemačke 117, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>70919456608</t>
+  </si>
+  <si>
+    <t>Marina Krnjić 70919456608; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:22:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3317719d-f202-40b9-bf59-189a3c762ead</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3317719d-f202-40b9-bf59-189a3c762ead/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=401&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-19/2024</t>
+  </si>
+  <si>
+    <t>Zlatko Žulj</t>
+  </si>
+  <si>
+    <t>Lipovački Put 53, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>36470570339</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zlatko Žulj 36470570339</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:18:41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/502f947c-9b31-4298-a6e7-9c74951d981f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/502f947c-9b31-4298-a6e7-9c74951d981f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=19&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-3/2024</t>
+  </si>
+  <si>
+    <t>Dragan Šaldić</t>
+  </si>
+  <si>
+    <t>Savezne Republike Njemačke 130, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>02990164061</t>
+  </si>
+  <si>
+    <t>Dragan Šaldić 02990164061; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:14:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/941b1c4d-6af1-4289-a00e-5e23b3799619</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/941b1c4d-6af1-4289-a00e-5e23b3799619/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=3&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:10:16</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c495cdd-34af-4cff-a7ce-72957d59beed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c495cdd-34af-4cff-a7ce-72957d59beed/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-394/2024</t>
+  </si>
+  <si>
+    <t>Antonio Škoro</t>
+  </si>
+  <si>
+    <t>Kralja Petra Krešimira Iv 15, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>63101924956</t>
+  </si>
+  <si>
+    <t>Antonio Škoro 63101924956; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:05:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/112f6ec3-64b9-45c7-94c6-0d85a6d36496</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/112f6ec3-64b9-45c7-94c6-0d85a6d36496/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=394&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-395/2024</t>
+  </si>
+  <si>
+    <t>Tomislav Žeger</t>
+  </si>
+  <si>
+    <t>Partizanska Ulica 7, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>92384145950</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Tomislav Žeger 92384145950</t>
+  </si>
+  <si>
+    <t>24.07.2026. 09:03:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d29e1c3a-434e-4275-a5b4-d0dba9943c8b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d29e1c3a-434e-4275-a5b4-d0dba9943c8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=395&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KARTIJER BEGANOVIĆ</t>
+  </si>
+  <si>
+    <t>KARTIJER BEGANOVIĆ 58556743505</t>
+  </si>
+  <si>
+    <t>24.07.2026. 03:28:54</t>
+  </si>
+  <si>
+    <t>16.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2f1384f-36cd-427b-be42-0484f3358a14</t>
+  </si>
+  <si>
+    <t>16.382771.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2f1384f-36cd-427b-be42-0484f3358a14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MARTINA MARIĆ</t>
+  </si>
+  <si>
+    <t>MARTINA MARIĆ 36219665212</t>
+  </si>
+  <si>
+    <t>24.07.2026. 03:28:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c6c1a30-dd21-4421-97f2-30a670aec467</t>
+  </si>
+  <si>
+    <t>16.382918.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c6c1a30-dd21-4421-97f2-30a670aec467/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - JOVANA KRUNIĆ</t>
+  </si>
+  <si>
+    <t>JOVANA KRUNIĆ 55576890788</t>
+  </si>
+  <si>
+    <t>24.07.2026. 03:28:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7ca7d90-c108-4556-8128-76cd17a3a76e</t>
+  </si>
+  <si>
+    <t>16.382373.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7ca7d90-c108-4556-8128-76cd17a3a76e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - STEVO BAMBURAĆ</t>
+  </si>
+  <si>
+    <t>STEVO BAMBURAĆ 46250324202</t>
+  </si>
+  <si>
+    <t>24.07.2026. 03:28:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83491836-ad6e-4e9b-b665-dc899c59966c</t>
+  </si>
+  <si>
+    <t>16.382042.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83491836-ad6e-4e9b-b665-dc899c59966c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-212/2025</t>
+  </si>
+  <si>
+    <t>Miroslav Vrančić</t>
+  </si>
+  <si>
+    <t>Lj. Gaja 8, 32249 Tovarnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>57823832689</t>
+  </si>
+  <si>
+    <t>Miroslav Vrančić 57823832689; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:43:47</t>
+  </si>
+  <si>
+    <t>31.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0735134e-4453-48f2-ba5b-89f4ec9f0396</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0735134e-4453-48f2-ba5b-89f4ec9f0396/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=212&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-208/2025</t>
+  </si>
+  <si>
+    <t>Milan Uvalić</t>
+  </si>
+  <si>
+    <t>Vukovarska 41, 32239 Negoslavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>41962009648</t>
+  </si>
+  <si>
+    <t>Milan Uvalić 41962009648; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>23.07.2026. 14:40:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/123b7cb0-437e-4f79-b61b-874672824e15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/123b7cb0-437e-4f79-b61b-874672824e15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=208&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-352/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.07.2026.</t>
+  </si>
+  <si>
+    <t>Saša Lovrić</t>
+  </si>
+  <si>
+    <t>Dvanaest Redarstvenika 107, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>48639389324</t>
+  </si>
+  <si>
+    <t>Saša Lovrić 48639389324; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:45:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/526a747a-588f-4f90-bb4e-e954858104cc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/526a747a-588f-4f90-bb4e-e954858104cc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=352&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-361/2024</t>
+  </si>
+  <si>
+    <t>Siniša Seiler</t>
+  </si>
+  <si>
+    <t>Radnička 21, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>30258830302</t>
+  </si>
+  <si>
+    <t>Siniša Seiler 30258830302; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:42:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af30813a-08aa-459c-9635-1117d8a91d62</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af30813a-08aa-459c-9635-1117d8a91d62/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=361&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-380/2024</t>
+  </si>
+  <si>
+    <t>Božica Dujaković</t>
+  </si>
+  <si>
+    <t>Željeznička 82, 32000 Negoslavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>71444057604</t>
+  </si>
+  <si>
+    <t>Božica Dujaković 71444057604; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:40:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d15eecf-6bdf-42ec-bd5c-c9fa5d57f170</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d15eecf-6bdf-42ec-bd5c-c9fa5d57f170/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=380&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-326/2024</t>
+  </si>
+  <si>
+    <t>Ivan Mikulić</t>
+  </si>
+  <si>
+    <t>Vijenac Ruđera Boškovića 6, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>76517820545</t>
+  </si>
+  <si>
+    <t>Ivan Mikulić 76517820545; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:38:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be060d93-3280-4a7b-b86d-57c0a7aa7f7e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/be060d93-3280-4a7b-b86d-57c0a7aa7f7e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=326&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-365/2024</t>
+  </si>
+  <si>
+    <t>Ljiljana Borić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 45, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>10745512881</t>
+  </si>
+  <si>
+    <t>Ljiljana Borić 10745512881; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:35:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/861d21ea-173d-4ac1-bd6e-d55a9ca9cfcd</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/861d21ea-173d-4ac1-bd6e-d55a9ca9cfcd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=365&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-355/2024</t>
+  </si>
+  <si>
+    <t>Igor Jovanović</t>
+  </si>
+  <si>
+    <t>Tri Ruže 63, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>07636642454</t>
+  </si>
+  <si>
+    <t>Igor Jovanović 07636642454; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:33:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc2a8eb2-c3d0-492e-8e33-7e7a2628b4a4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cc2a8eb2-c3d0-492e-8e33-7e7a2628b4a4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=355&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-392/2024</t>
+  </si>
+  <si>
+    <t>Jelka Mićić</t>
+  </si>
+  <si>
+    <t>Klajićeva 63, 32224 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>74003082570</t>
+  </si>
+  <si>
+    <t>Jelka Mićić 74003082570; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:31:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd8a7c6b-1a2b-46b1-ac65-b4b81325f98d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd8a7c6b-1a2b-46b1-ac65-b4b81325f98d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=392&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-374/2024</t>
+  </si>
+  <si>
+    <t>Ivan Burger</t>
+  </si>
+  <si>
+    <t>Vlahe Bukovca 75, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>59491741733</t>
+  </si>
+  <si>
+    <t>Ivan Burger 59491741733; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:29:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18663acf-4bee-4b25-8caf-16a1f2c33234</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/18663acf-4bee-4b25-8caf-16a1f2c33234/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=374&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-16/2025</t>
+  </si>
+  <si>
+    <t>Danijela Buljević</t>
+  </si>
+  <si>
+    <t>Olajnica 16, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>35255509852</t>
+  </si>
+  <si>
+    <t>Danijela Buljević 35255509852; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:26:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73b47128-6f47-454d-8347-9f95f6b7233b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73b47128-6f47-454d-8347-9f95f6b7233b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=16&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-381/2024</t>
+  </si>
+  <si>
+    <t>Tino Milovanović</t>
+  </si>
+  <si>
+    <t>Domovinskog Rata 2, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>26062956803</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Tino Milovanović 26062956803</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:18:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46df0229-33c8-4fab-9ef2-1587015e86e2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46df0229-33c8-4fab-9ef2-1587015e86e2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=381&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-121/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 23.07.2026.</t>
+  </si>
+  <si>
+    <t>Pavle Čakmak</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 2, 32232 Sotin, Hrvatska</t>
+  </si>
+  <si>
+    <t>56545543425</t>
+  </si>
+  <si>
+    <t>Pavle Čakmak 56545543425; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>23.07.2026. 10:15:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93398a87-17ec-464c-9256-2ece27477e19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93398a87-17ec-464c-9256-2ece27477e19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=121&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SRĐAN DIVIĆ</t>
+  </si>
+  <si>
+    <t>SRĐAN DIVIĆ 28194477186</t>
+  </si>
+  <si>
+    <t>23.07.2026. 03:26:27</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82a65bf3-2b98-4e27-8bde-93e4414b0957</t>
+  </si>
+  <si>
+    <t>16.382283.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/82a65bf3-2b98-4e27-8bde-93e4414b0957/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-403/2024</t>
+  </si>
+  <si>
+    <t>Andrej Ilić</t>
+  </si>
+  <si>
+    <t>Trg Republike Hrvatske 3, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>74838718658</t>
+  </si>
+  <si>
+    <t>Andrej Ilić 74838718658; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>22.07.2026. 14:00:13</t>
+  </si>
+  <si>
+    <t>30.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e19c1dc-4685-4433-90b0-19f567e1c19d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9e19c1dc-4685-4433-90b0-19f567e1c19d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=403&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-127/2025</t>
+  </si>
+  <si>
+    <t>Zlatko Đafran</t>
+  </si>
+  <si>
+    <t>Josipa Jurja Strossmayera 7, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>55650274817</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zlatko Đafran 55650274817</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:54:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54e19ad3-5541-4e94-9080-617fdefd3f10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/54e19ad3-5541-4e94-9080-617fdefd3f10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=127&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-414/2024</t>
+  </si>
+  <si>
+    <t>Željko Kovačević</t>
+  </si>
+  <si>
+    <t>Ulica Marinka Petrušić 27, 32249 Tovarnik, Hrvatska</t>
+  </si>
+  <si>
+    <t>45112250201</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Željko Kovačević 45112250201</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:42:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a97b2580-e528-4992-9c30-b08ad5cb2ffe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a97b2580-e528-4992-9c30-b08ad5cb2ffe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=414&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:41:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c254b8b5-4168-4ee1-9497-dc10062c05ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c254b8b5-4168-4ee1-9497-dc10062c05ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-415/2024</t>
+  </si>
+  <si>
+    <t>Josip Varenica</t>
+  </si>
+  <si>
+    <t>Vijenac Kneza Branimira 1, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>54513150858</t>
+  </si>
+  <si>
+    <t>Josip Varenica 54513150858; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:37:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52df2e14-d419-47f4-b3fd-9bd80807cf71</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52df2e14-d419-47f4-b3fd-9bd80807cf71/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=415&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-75/2025</t>
+  </si>
+  <si>
+    <t>Đorđe Jakšić</t>
+  </si>
+  <si>
+    <t>Vile Velebita 166, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>19369901302</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Đorđe Jakšić 19369901302</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:34:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbd973a3-20f0-40cf-b96d-6d3e97fd4c22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bbd973a3-20f0-40cf-b96d-6d3e97fd4c22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=75&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-122/2025</t>
+  </si>
+  <si>
+    <t>Petar Pap</t>
+  </si>
+  <si>
+    <t>Grobljanska 30, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>08204895408</t>
+  </si>
+  <si>
+    <t>Petar Pap 08204895408; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:31:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5bba09f-fd53-4d86-bdd7-22b26abe1350</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e5bba09f-fd53-4d86-bdd7-22b26abe1350/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=122&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-2/2025</t>
+  </si>
+  <si>
+    <t>Ivana Mirosavljević</t>
+  </si>
+  <si>
+    <t>Radnička 34, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>47771263019</t>
+  </si>
+  <si>
+    <t>Ivana Mirosavljević 47771263019; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>22.07.2026. 13:25:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac8a2538-bbf8-47cb-94a6-d1715f0c066a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac8a2538-bbf8-47cb-94a6-d1715f0c066a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=2&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-333/2023</t>
+  </si>
+  <si>
+    <t>Igor Janjić</t>
+  </si>
+  <si>
+    <t>Trpinjska Cesta 58, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>36261794327</t>
+  </si>
+  <si>
+    <t>Igor Janjić 36261794327; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:52:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/202af882-98a6-4240-b79d-fbe71af1a66b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/202af882-98a6-4240-b79d-fbe71af1a66b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=333&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-86/2025</t>
+  </si>
+  <si>
+    <t>Vitomir Lazić</t>
+  </si>
+  <si>
+    <t>Petrovačka 90, 32000 Negoslavci, Hrvatska</t>
+  </si>
+  <si>
+    <t>08395841732</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Vitomir Lazić 08395841732</t>
+  </si>
+  <si>
+    <t>22.07.2026. 12:44:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fb1ce43-1548-4151-a48a-5110f326b857</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2fb1ce43-1548-4151-a48a-5110f326b857/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=86&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-111/2024</t>
+  </si>
+  <si>
+    <t>Ivan Vidaček</t>
+  </si>
+  <si>
+    <t>J.j.strossmayera 12c, 32248 Ilača, Hrvatska</t>
+  </si>
+  <si>
+    <t>16700615302</t>
+  </si>
+  <si>
+    <t>Ivan Vidaček 16700615302; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:25:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8d9e496-ef49-49e5-a3c7-ad5bb7241663</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8d9e496-ef49-49e5-a3c7-ad5bb7241663/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=111&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-405/2024</t>
+  </si>
+  <si>
+    <t>Mario Spajić</t>
+  </si>
+  <si>
+    <t>Fabijana Šovagovića 12, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>98073394970</t>
+  </si>
+  <si>
+    <t>Mario Spajić 98073394970; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:24:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40be2572-9dbf-416a-a8e5-69371565b85d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/40be2572-9dbf-416a-a8e5-69371565b85d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=405&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-372/2024</t>
+  </si>
+  <si>
+    <t>Ivica Banožić</t>
+  </si>
+  <si>
+    <t>48465489108</t>
+  </si>
+  <si>
+    <t>Ivica Banožić 48465489108; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:22:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bee8f9f0-60ea-4a57-a763-e78009f4d088</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bee8f9f0-60ea-4a57-a763-e78009f4d088/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=372&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-393/2024</t>
+  </si>
+  <si>
+    <t>Dragan Dimitrijević</t>
+  </si>
+  <si>
+    <t>Glavna 27, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>27696500247</t>
+  </si>
+  <si>
+    <t>Dragan Dimitrijević 27696500247; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:20:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfbec111-b8ca-4fbc-b8ce-a51140f2ccbb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cfbec111-b8ca-4fbc-b8ce-a51140f2ccbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=393&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-408/2024</t>
+  </si>
+  <si>
+    <t>Branko Procek</t>
+  </si>
+  <si>
+    <t>Fruškogorska 4, 32232 Sotin, Hrvatska</t>
+  </si>
+  <si>
+    <t>43053618426</t>
+  </si>
+  <si>
+    <t>Branko Procek 43053618426; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:14:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/793f4ec0-674a-4724-a664-aa60ea0d3dd8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/793f4ec0-674a-4724-a664-aa60ea0d3dd8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=408&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-130/2024</t>
+  </si>
+  <si>
+    <t>Valentina Pandža</t>
+  </si>
+  <si>
+    <t>Trg Slavija 1, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>27028248733</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Valentina Pandža 27028248733</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:11:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c94068a-e241-4b1d-874f-773b87841a55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c94068a-e241-4b1d-874f-773b87841a55/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=130&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-262/2023</t>
+  </si>
+  <si>
+    <t>Lazo Petrović</t>
+  </si>
+  <si>
+    <t>Stepe Stepanovića 38, 32224 Vera, Hrvatska</t>
+  </si>
+  <si>
+    <t>70581348814</t>
+  </si>
+  <si>
+    <t>Lazo Petrović 70581348814; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:03:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9076eb2e-b811-4149-8bb0-7e901fd0413b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9076eb2e-b811-4149-8bb0-7e901fd0413b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=262&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-276/2024</t>
+  </si>
+  <si>
+    <t>Željko Babić</t>
+  </si>
+  <si>
+    <t>Andrije Hebranga 7, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>66374425252</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Željko Babić 66374425252</t>
+  </si>
+  <si>
+    <t>22.07.2026. 08:00:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f97ae2b8-a6cf-4004-909d-925a95164514</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f97ae2b8-a6cf-4004-909d-925a95164514/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=276&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-23/2024</t>
+  </si>
+  <si>
+    <t>Saša Leskovac</t>
+  </si>
+  <si>
+    <t>Domovinskog Rata 40, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>64458606492</t>
+  </si>
+  <si>
+    <t>Saša Leskovac 64458606492; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>22.07.2026. 07:55:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a7e3a1b-bc86-4dea-a1cf-00a2b317d414</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a7e3a1b-bc86-4dea-a1cf-00a2b317d414/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=23&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-241/2024</t>
+  </si>
+  <si>
+    <t>Tatjana Romić</t>
+  </si>
+  <si>
+    <t>Zelena 4, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>24465415706</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Tatjana Romić 24465415706</t>
+  </si>
+  <si>
+    <t>22.07.2026. 07:53:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f9fe3ad-3325-49d6-8990-f105538dd390</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4f9fe3ad-3325-49d6-8990-f105538dd390/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=241&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-112/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 21.07.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Milanović</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 8627, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>02007038653</t>
+  </si>
+  <si>
+    <t>Aleksandar Milanović 02007038653; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.07.2026. 12:52:27</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e396ad7-8f8e-4f4d-865f-124f32c94186</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e396ad7-8f8e-4f4d-865f-124f32c94186/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=112&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-89/2024</t>
+  </si>
+  <si>
+    <t>Mirjana Lovać</t>
+  </si>
+  <si>
+    <t>Mitrovićeva 12, 32224 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>53693002640</t>
+  </si>
+  <si>
+    <t>Mirjana Lovać 53693002640; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:15:46</t>
+  </si>
+  <si>
+    <t>29.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5702d2bf-61c1-4530-b5ef-cde4749be578</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5702d2bf-61c1-4530-b5ef-cde4749be578/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=89&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-123/2024</t>
+  </si>
+  <si>
+    <t>Sanja Ivošević</t>
+  </si>
+  <si>
+    <t>Dr. Ante Starčevića 52, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>26580024789</t>
+  </si>
+  <si>
+    <t>Sanja Ivošević 26580024789; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:12:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10bc343d-dcb6-447b-a637-97870bacb6c2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10bc343d-dcb6-447b-a637-97870bacb6c2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=123&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-76/2024</t>
+  </si>
+  <si>
+    <t>Ivica Stocki</t>
+  </si>
+  <si>
+    <t>Ulica Bana Josipa Jelačića 94a, 32000 Petrovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>12337638899</t>
+  </si>
+  <si>
+    <t>Ivica Stocki 12337638899; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:04:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf6dadd6-bd36-443a-90b6-c12994cd7f1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bf6dadd6-bd36-443a-90b6-c12994cd7f1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=76&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-154/2024</t>
+  </si>
+  <si>
+    <t>Valentino Barišić</t>
+  </si>
+  <si>
+    <t>05768041462</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Valentino Barišić 05768041462</t>
+  </si>
+  <si>
+    <t>21.07.2026. 08:01:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/319de17c-7d1c-4c50-8316-8feffd082255</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/319de17c-7d1c-4c50-8316-8feffd082255/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=154&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-223/2024</t>
+  </si>
+  <si>
+    <t>Danijel Pavlović</t>
+  </si>
+  <si>
+    <t>Nova 3, 32242 Svinjarevci, Hrvatska</t>
+  </si>
+  <si>
+    <t>47229047941</t>
+  </si>
+  <si>
+    <t>Danijel Pavlović 47229047941; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.07.2026. 07:56:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdc57f6d-ad17-455c-ae45-aadfdef027c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bdc57f6d-ad17-455c-ae45-aadfdef027c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=223&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-264/2024</t>
+  </si>
+  <si>
+    <t>Antonio Vuković</t>
+  </si>
+  <si>
+    <t>ULICA SLAVKA BATUŠIĆA 4, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>08732446567</t>
+  </si>
+  <si>
+    <t>Antonio Vuković 08732446567; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.07.2026. 07:54:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b1d7531-5f9f-4be0-ae61-66821e1b917c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b1d7531-5f9f-4be0-ae61-66821e1b917c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=264&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-13/2024</t>
+  </si>
+  <si>
+    <t>Danica Borocki Oršoš</t>
+  </si>
+  <si>
+    <t>Kralja Tomislava 24, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>82025192979</t>
+  </si>
+  <si>
+    <t>Danica Borocki Oršoš 82025192979; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.07.2026. 07:46:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42590c56-9b07-41c6-a8cd-80907b094d6b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/42590c56-9b07-41c6-a8cd-80907b094d6b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=13&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-6/2024</t>
+  </si>
+  <si>
+    <t>Zoran Papak</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 48, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>01254915203</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zoran Papak 01254915203</t>
+  </si>
+  <si>
+    <t>21.07.2026. 07:44:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aa8aca5-ea24-49bc-9d3d-07d8e2c13636</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4aa8aca5-ea24-49bc-9d3d-07d8e2c13636/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=6&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-353/2023</t>
+  </si>
+  <si>
+    <t>Antun Svitlanović</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 81, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>24965842961</t>
+  </si>
+  <si>
+    <t>Antun Svitlanović 24965842961; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.07.2026. 07:42:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9c7aaf1-0c3b-463b-80f8-3cf60ee6d06f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9c7aaf1-0c3b-463b-80f8-3cf60ee6d06f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=353&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - MIROSLAV-ROBERT GRGUREVIĆ</t>
+  </si>
+  <si>
+    <t>MIROSLAV-ROBERT GRGUREVIĆ 39751570748</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:29:24</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/447c51cd-7c33-4b1a-9b9b-362b073a5a75</t>
+  </si>
+  <si>
+    <t>16.381950.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/447c51cd-7c33-4b1a-9b9b-362b073a5a75/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DEJAN VUKOVIĆ</t>
+  </si>
+  <si>
+    <t>DEJAN VUKOVIĆ 64927799363</t>
+  </si>
+  <si>
+    <t>21.07.2026. 03:29:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1158b364-2e63-4276-a7a7-ca61c287d27c</t>
+  </si>
+  <si>
+    <t>16.381799.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1158b364-2e63-4276-a7a7-ca61c287d27c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-313/2023</t>
+  </si>
+  <si>
+    <t>Anđa Gelo</t>
+  </si>
+  <si>
+    <t>Žrtava Domovinskog Rata 19a, 32000 Bogdanovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>35716066375</t>
+  </si>
+  <si>
+    <t>Anđa Gelo 35716066375; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:32:21</t>
+  </si>
+  <si>
+    <t>28.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfb10e7b-23ba-4c3d-a3ca-c9656c60cada</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dfb10e7b-23ba-4c3d-a3ca-c9656c60cada/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=313&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-38/2025</t>
+  </si>
+  <si>
+    <t>Marko Vincetić</t>
+  </si>
+  <si>
+    <t>DR. ANTE STARČEVIĆA 44 (ranije: VUKOVAR, DR. ANTE STARČEVIĆA, 11/10), 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>39270092318</t>
+  </si>
+  <si>
+    <t>Marko Vincetić 39270092318; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.07.2026. 12:25:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a915008a-e312-4aed-92ff-2f4bae41ab57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a915008a-e312-4aed-92ff-2f4bae41ab57/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=38&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-346/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Ilić</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 68, 32252 Otok, Hrvatska</t>
+  </si>
+  <si>
+    <t>21179783136</t>
+  </si>
+  <si>
+    <t>Danijela Ilić 21179783136; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>20.07.2026. 07:57:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97344a68-372a-41ad-bfaa-e7b49d1f95c4</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97344a68-372a-41ad-bfaa-e7b49d1f95c4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=346&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DALIBOR SIMIĆ</t>
+  </si>
+  <si>
+    <t>DALIBOR SIMIĆ 78322261498</t>
+  </si>
+  <si>
+    <t>20.07.2026. 03:33:39</t>
+  </si>
+  <si>
+    <t>12.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8748df4-87ea-40fc-b189-c1b60d09340f</t>
+  </si>
+  <si>
+    <t>16.381930.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f8748df4-87ea-40fc-b189-c1b60d09340f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-317/2023</t>
+  </si>
+  <si>
+    <t>Ivana Etemaj</t>
+  </si>
+  <si>
+    <t>Dr. Ante Starčevića 9, 32232 Sotin, Hrvatska</t>
+  </si>
+  <si>
+    <t>18544658749</t>
+  </si>
+  <si>
+    <t>Ivana Etemaj 18544658749; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>17.07.2026. 12:42:21</t>
+  </si>
+  <si>
+    <t>27.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05d5043f-a2e1-4515-ae52-6129bd4b01c5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/05d5043f-a2e1-4515-ae52-6129bd4b01c5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=317&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-305/2023</t>
+  </si>
+  <si>
+    <t>Anto Pranjić</t>
+  </si>
+  <si>
+    <t>Kolodvorska 13, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>91207864356</t>
+  </si>
+  <si>
+    <t>Anto Pranjić 91207864356; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>17.07.2026. 11:58:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6e6c0be-b4fe-47c3-ab5a-4a4457c93d04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6e6c0be-b4fe-47c3-ab5a-4a4457c93d04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=305&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-188/2024</t>
+  </si>
+  <si>
+    <t>Zlata Šutković</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 1, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>44991930571</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zlata Šutković 44991930571</t>
+  </si>
+  <si>
+    <t>17.07.2026. 11:20:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab329d48-57d4-4d4e-8c47-9b2ad65ffa4d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ab329d48-57d4-4d4e-8c47-9b2ad65ffa4d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=188&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-52/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.05.2026.</t>
+  </si>
+  <si>
+    <t>Tanja Trbović</t>
+  </si>
+  <si>
+    <t>Tri Ruže 5, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>26761655191</t>
+  </si>
+  <si>
+    <t>Tanja Trbović 26761655191</t>
+  </si>
+  <si>
+    <t>17.07.2026. 11:14:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00dd9df1-946f-4069-a3a3-6d715dd22645</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00dd9df1-946f-4069-a3a3-6d715dd22645/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=52&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-284/2024</t>
+  </si>
+  <si>
+    <t>Miro Plantak</t>
+  </si>
+  <si>
+    <t>Radnička Ulica 12, 42206 Majerje, Hrvatska</t>
+  </si>
+  <si>
+    <t>41825945852</t>
+  </si>
+  <si>
+    <t>Miro Plantak 41825945852</t>
+  </si>
+  <si>
+    <t>17.07.2026. 11:12:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20bf19fc-44ca-4d3d-811e-5f932f62b112</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/20bf19fc-44ca-4d3d-811e-5f932f62b112/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=284&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-280/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.05.2026.</t>
+  </si>
+  <si>
+    <t>Nebojša Jelić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 13, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>27120124774</t>
+  </si>
+  <si>
+    <t>Nebojša Jelić 27120124774</t>
+  </si>
+  <si>
+    <t>17.07.2026. 11:03:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3b1c426-08c4-40d2-843e-1019e37e549d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3b1c426-08c4-40d2-843e-1019e37e549d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=280&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DARKO KULJIĆ</t>
+  </si>
+  <si>
+    <t>DARKO KULJIĆ 69190330657</t>
+  </si>
+  <si>
+    <t>16.07.2026. 03:27:02</t>
+  </si>
+  <si>
+    <t>08.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a09fcf79-3e62-4039-b14a-c0c751039749</t>
+  </si>
+  <si>
+    <t>16.381240.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a09fcf79-3e62-4039-b14a-c0c751039749/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - KRISTINA BOŽIĆ</t>
+  </si>
+  <si>
+    <t>KRISTINA BOŽIĆ 63787417141</t>
+  </si>
+  <si>
+    <t>15.07.2026. 03:30:56</t>
+  </si>
+  <si>
+    <t>07.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c119350-f575-4842-9964-0ddde0da9572</t>
+  </si>
+  <si>
+    <t>16.381254.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c119350-f575-4842-9964-0ddde0da9572/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - SANJA AUGUSTINOVIĆ</t>
+  </si>
+  <si>
+    <t>SANJA AUGUSTINOVIĆ 37026004763</t>
+  </si>
+  <si>
+    <t>14.07.2026. 03:26:51</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d989bfdf-cb24-4a69-b05c-84c7a9fa3a0f</t>
+  </si>
+  <si>
+    <t>16.381524.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d989bfdf-cb24-4a69-b05c-84c7a9fa3a0f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-133/2026</t>
   </si>
   <si>
     <t>Oglas od 07.07.2026.</t>
   </si>
   <si>
     <t>Lazar Živković</t>
   </si>
   <si>
     <t>Bulićeva 34, 32227 Borovo, Hrvatska</t>
   </si>
   <si>
     <t>00290392802</t>
   </si>
   <si>
     <t>Lazar Živković 00290392802; Svima zainteresiranima</t>
   </si>
   <si>
     <t>07.07.2026. 12:10:35</t>
   </si>
   <si>
     <t>21.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f59405c3-c698-42dd-9cf1-236238b4e56b</t>
   </si>
   <si>
     <t>Dopis.pdf O374O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f59405c3-c698-42dd-9cf1-236238b4e56b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=133&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-32/2026</t>
-[...34 lines deleted...]
-  <si>
     <t>Poziv potrošaču za dostavu očitovanja - IVANKO LAČOK</t>
   </si>
   <si>
     <t>IVANKO LAČOK 16573131049</t>
   </si>
   <si>
     <t>06.07.2026. 03:31:01</t>
   </si>
   <si>
-    <t>29.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f44ad298-1dc7-48b3-99d8-4a44bdd7f653</t>
   </si>
   <si>
     <t>16.380754.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f44ad298-1dc7-48b3-99d8-4a44bdd7f653/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - NIKOLINA FILIPOVIĆ HRNČIĆ</t>
   </si>
   <si>
     <t>NIKOLINA FILIPOVIĆ HRNČIĆ 45825259139</t>
   </si>
   <si>
     <t>06.07.2026. 03:30:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80d776b1-69f3-4ec1-bc5b-72994e24c2e5</t>
   </si>
   <si>
     <t>16.380844.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80d776b1-69f3-4ec1-bc5b-72994e24c2e5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Poziv potrošaču za dostavu očitovanja - MARIO GALIĆ</t>
   </si>
   <si>
     <t>MARIO GALIĆ 00547353086</t>
   </si>
   <si>
     <t>06.07.2026. 03:30:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1237ee96-e2c2-4b44-a184-e18f271bd57e</t>
   </si>
   <si>
     <t>16.380378.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1237ee96-e2c2-4b44-a184-e18f271bd57e/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>Sp-30/2026</t>
-[...85 lines deleted...]
-  <si>
     <t>Sp-119/2026</t>
   </si>
   <si>
     <t>Oglas od 30.06.2026.</t>
   </si>
   <si>
     <t>Dejan Arbutina</t>
   </si>
   <si>
     <t>Željeznička 34 A, 32227 Borovo, Hrvatska</t>
   </si>
   <si>
     <t>99456983904</t>
   </si>
   <si>
     <t>Dejan Arbutina 99456983904; Svima zainteresiranima</t>
   </si>
   <si>
     <t>01.07.2026. 08:50:10</t>
   </si>
   <si>
-    <t>15.08.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42ae8057-fe02-4fb8-9db1-bf76c14284e7</t>
   </si>
   <si>
-    <t>Oglas.pdf O67O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42ae8057-fe02-4fb8-9db1-bf76c14284e7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=119&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - MATEJ STANIČIĆ</t>
-[...70 lines deleted...]
-  <si>
     <t>Sp-120/2026</t>
   </si>
   <si>
     <t>Oglas od 25.06.2026.</t>
   </si>
   <si>
     <t>Blanka Domazetović</t>
   </si>
   <si>
     <t>Fruškogorska 17, 32235 Bapska, Hrvatska</t>
   </si>
   <si>
     <t>28803930161</t>
   </si>
   <si>
     <t>Blanka Domazetović 28803930161; svim zaniteresiranima</t>
   </si>
   <si>
     <t>25.06.2026. 10:34:50</t>
   </si>
   <si>
     <t>10.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/76aeb449-8023-4ff2-be89-2e53c17c49cc</t>
@@ -476,780 +2357,111 @@
   <si>
     <t>Veljko Petričević</t>
   </si>
   <si>
     <t>Radnička 22, 32227 Borovo, Hrvatska</t>
   </si>
   <si>
     <t>10594772409</t>
   </si>
   <si>
     <t>Veljko Petričević 10594772409; svim zainteresiranima</t>
   </si>
   <si>
     <t>25.06.2026. 08:19:30</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/df87d1e6-6df2-49fa-8589-0a81be0f194d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/df87d1e6-6df2-49fa-8589-0a81be0f194d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=122&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - DOMAGOJ LAMPERT</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-115/2026</t>
   </si>
   <si>
     <t>Oglas od 18.06.2026.</t>
   </si>
   <si>
     <t>Jadranka Monar</t>
   </si>
   <si>
     <t>Ulica Hrvatskih Branitelja 24, 32229 Petrovci, Hrvatska</t>
   </si>
   <si>
     <t>48102484135</t>
   </si>
   <si>
     <t>Jadranka Monar 48102484135; Svim zainteresiranima</t>
   </si>
   <si>
     <t>18.06.2026. 12:50:59</t>
   </si>
   <si>
     <t>02.08.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/630348a8-e1b5-487e-97a1-a3b171674c51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/630348a8-e1b5-487e-97a1-a3b171674c51/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=115&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - DAVOR BARIĆ</t>
-[...19 lines deleted...]
-  <si>
     <t>Sp-114/2026</t>
   </si>
   <si>
     <t>Oglas od 11.06.2026.</t>
   </si>
   <si>
     <t>Siniša Kostelnik</t>
   </si>
   <si>
     <t>Blage Zadre 42, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>54753922074</t>
   </si>
   <si>
     <t>Siniša Kostelnik 54753922074; svim zainteresiranim</t>
   </si>
   <si>
     <t>11.06.2026. 09:05:31</t>
   </si>
   <si>
-    <t>27.07.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/86179de6-13f4-41b9-b8d0-145aedc14876</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/86179de6-13f4-41b9-b8d0-145aedc14876/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=114&amp;godina=2026</t>
-  </si>
-[...622 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=99&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-191/2024</t>
   </si>
   <si>
     <t>Rješenje od 17.07.2025.</t>
   </si>
   <si>
     <t>Ružica Dufek</t>
   </si>
   <si>
     <t>Sinjske Alke 8, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>65494000176</t>
   </si>
   <si>
     <t>Ružica Dufek 65494000176; Svima zainteresiranima</t>
   </si>
   <si>
     <t>18.07.2025. 08:32:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01</t>
   </si>
@@ -2099,51 +3311,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N76"/>
+  <dimension ref="A1:N123"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2222,3113 +3434,5131 @@
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3" t="s">
         <v>32</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="J3" t="s">
+        <v>23</v>
+      </c>
+      <c r="K3" t="s">
         <v>35</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>36</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>37</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" t="s">
         <v>40</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
         <v>41</v>
       </c>
-      <c r="E4" t="s">
+      <c r="G4" t="s">
         <v>42</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>43</v>
       </c>
-      <c r="G4" t="s">
+      <c r="I4" t="s">
         <v>44</v>
       </c>
-      <c r="H4" t="s">
+      <c r="J4" t="s">
+        <v>23</v>
+      </c>
+      <c r="K4" t="s">
         <v>45</v>
       </c>
-      <c r="I4" t="s">
+      <c r="L4" t="s">
+        <v>25</v>
+      </c>
+      <c r="M4" t="s">
         <v>46</v>
       </c>
-      <c r="J4" t="s">
+      <c r="N4" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
-      <c r="C5"/>
+      <c r="C5" t="s">
+        <v>48</v>
+      </c>
       <c r="D5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G5" t="s">
+        <v>51</v>
+      </c>
+      <c r="H5" t="s">
         <v>52</v>
       </c>
-      <c r="E5"/>
-[...2 lines deleted...]
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>53</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5" t="s">
         <v>54</v>
       </c>
-      <c r="J5" t="s">
+      <c r="L5" t="s">
+        <v>36</v>
+      </c>
+      <c r="M5" t="s">
         <v>55</v>
       </c>
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>56</v>
       </c>
-      <c r="L5" t="s">
-[...5 lines deleted...]
-      <c r="N5"/>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
-      <c r="C6"/>
+      <c r="C6" t="s">
+        <v>57</v>
+      </c>
       <c r="D6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E6" t="s">
         <v>59</v>
       </c>
-      <c r="E6"/>
-[...1 lines deleted...]
-      <c r="G6"/>
+      <c r="F6" t="s">
+        <v>60</v>
+      </c>
+      <c r="G6" t="s">
+        <v>61</v>
+      </c>
       <c r="H6" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="J6" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M6" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="N6"/>
+        <v>66</v>
+      </c>
+      <c r="N6" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
-      <c r="C7"/>
+      <c r="C7" t="s">
+        <v>68</v>
+      </c>
       <c r="D7" t="s">
-        <v>65</v>
-[...3 lines deleted...]
-      <c r="G7"/>
+        <v>58</v>
+      </c>
+      <c r="E7" t="s">
+        <v>69</v>
+      </c>
+      <c r="F7" t="s">
+        <v>70</v>
+      </c>
+      <c r="G7" t="s">
+        <v>71</v>
+      </c>
       <c r="H7" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="I7" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="J7" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="K7" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="L7" t="s">
-        <v>69</v>
+        <v>36</v>
       </c>
       <c r="M7" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="N7"/>
+        <v>75</v>
+      </c>
+      <c r="N7" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D8" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="E8" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="F8" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="G8" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="H8" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="I8" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="J8" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="K8" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="L8" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
       <c r="M8" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="N8" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="D9" t="s">
-        <v>72</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="F9" t="s">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="G9" t="s">
-        <v>85</v>
+        <v>92</v>
       </c>
       <c r="H9" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="I9" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="J9" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="K9" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="L9" t="s">
         <v>25</v>
       </c>
       <c r="M9" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="N9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="D10" t="s">
-        <v>72</v>
+        <v>99</v>
       </c>
       <c r="E10" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="F10" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="G10" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="H10" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="I10" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="J10" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="K10" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="L10" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="M10" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="N10" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="D11" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E11" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="F11" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="G11" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="H11" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="I11" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="J11" t="s">
-        <v>107</v>
+        <v>114</v>
       </c>
       <c r="K11" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="L11" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="M11" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="N11" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
-      <c r="C12"/>
+      <c r="C12" t="s">
+        <v>118</v>
+      </c>
       <c r="D12" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      <c r="G12"/>
+        <v>99</v>
+      </c>
+      <c r="E12" t="s">
+        <v>119</v>
+      </c>
+      <c r="F12" t="s">
+        <v>120</v>
+      </c>
+      <c r="G12" t="s">
+        <v>121</v>
+      </c>
       <c r="H12" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="I12" t="s">
+        <v>123</v>
+      </c>
+      <c r="J12" t="s">
         <v>114</v>
       </c>
-      <c r="J12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K12" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="L12" t="s">
-        <v>117</v>
+        <v>65</v>
       </c>
       <c r="M12" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="N12"/>
+        <v>125</v>
+      </c>
+      <c r="N12" t="s">
+        <v>126</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
-      <c r="C13"/>
+      <c r="C13" t="s">
+        <v>127</v>
+      </c>
       <c r="D13" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      <c r="G13"/>
+        <v>128</v>
+      </c>
+      <c r="E13" t="s">
+        <v>129</v>
+      </c>
+      <c r="F13" t="s">
+        <v>130</v>
+      </c>
+      <c r="G13" t="s">
+        <v>131</v>
+      </c>
       <c r="H13" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="I13" t="s">
+        <v>133</v>
+      </c>
+      <c r="J13" t="s">
         <v>114</v>
       </c>
-      <c r="J13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K13" t="s">
-        <v>121</v>
+        <v>134</v>
       </c>
       <c r="L13" t="s">
-        <v>122</v>
+        <v>65</v>
       </c>
       <c r="M13" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="N13"/>
+        <v>135</v>
+      </c>
+      <c r="N13" t="s">
+        <v>136</v>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
-      <c r="C14"/>
+      <c r="C14" t="s">
+        <v>137</v>
+      </c>
       <c r="D14" t="s">
-        <v>124</v>
-[...3 lines deleted...]
-      <c r="G14"/>
+        <v>128</v>
+      </c>
+      <c r="E14" t="s">
+        <v>138</v>
+      </c>
+      <c r="F14" t="s">
+        <v>139</v>
+      </c>
+      <c r="G14" t="s">
+        <v>140</v>
+      </c>
       <c r="H14" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="I14" t="s">
-        <v>126</v>
+        <v>142</v>
       </c>
       <c r="J14" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="K14" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="L14" t="s">
-        <v>129</v>
+        <v>65</v>
       </c>
       <c r="M14" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="N14"/>
+        <v>144</v>
+      </c>
+      <c r="N14" t="s">
+        <v>145</v>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
-      <c r="C15"/>
+      <c r="C15" t="s">
+        <v>146</v>
+      </c>
       <c r="D15" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="G15"/>
+        <v>29</v>
+      </c>
+      <c r="E15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F15" t="s">
+        <v>148</v>
+      </c>
+      <c r="G15" t="s">
+        <v>149</v>
+      </c>
       <c r="H15" t="s">
-        <v>132</v>
+        <v>150</v>
       </c>
       <c r="I15" t="s">
-        <v>126</v>
+        <v>151</v>
       </c>
       <c r="J15" t="s">
-        <v>127</v>
+        <v>114</v>
       </c>
       <c r="K15" t="s">
-        <v>133</v>
+        <v>152</v>
       </c>
       <c r="L15" t="s">
-        <v>134</v>
+        <v>65</v>
       </c>
       <c r="M15" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="N15"/>
+        <v>153</v>
+      </c>
+      <c r="N15" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="D16" t="s">
-        <v>137</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="F16" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="G16" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="H16" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="I16" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
       <c r="J16" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="K16" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
       <c r="L16" t="s">
-        <v>109</v>
+        <v>65</v>
       </c>
       <c r="M16" t="s">
-        <v>145</v>
+        <v>158</v>
       </c>
       <c r="N16" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
       <c r="D17" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
       <c r="E17" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="F17" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="G17" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="H17" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="I17" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="J17" t="s">
-        <v>143</v>
+        <v>114</v>
       </c>
       <c r="K17" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="L17" t="s">
-        <v>109</v>
+        <v>65</v>
       </c>
       <c r="M17" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="N17" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
-      <c r="C18"/>
+      <c r="C18" t="s">
+        <v>168</v>
+      </c>
       <c r="D18" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      <c r="G18"/>
+        <v>128</v>
+      </c>
+      <c r="E18" t="s">
+        <v>169</v>
+      </c>
+      <c r="F18" t="s">
+        <v>170</v>
+      </c>
+      <c r="G18" t="s">
+        <v>171</v>
+      </c>
       <c r="H18" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
       <c r="I18" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="J18" t="s">
-        <v>159</v>
+        <v>114</v>
       </c>
       <c r="K18" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="L18" t="s">
-        <v>161</v>
+        <v>65</v>
       </c>
       <c r="M18" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="N18"/>
+        <v>175</v>
+      </c>
+      <c r="N18" t="s">
+        <v>176</v>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C19"/>
       <c r="D19" t="s">
-        <v>164</v>
-[...9 lines deleted...]
-      </c>
+        <v>177</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
       <c r="H19" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="I19" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="J19" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="K19" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="L19" t="s">
-        <v>109</v>
+        <v>182</v>
       </c>
       <c r="M19" t="s">
-        <v>172</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="N19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="I20" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="J20" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="K20" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="L20" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="M20" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C21"/>
       <c r="D21" t="s">
-        <v>182</v>
-[...9 lines deleted...]
-      </c>
+        <v>190</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
       <c r="H21" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="I21" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="J21" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="K21" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="L21" t="s">
-        <v>109</v>
+        <v>194</v>
       </c>
       <c r="M21" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      </c>
+        <v>195</v>
+      </c>
+      <c r="N21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22" t="s">
-        <v>193</v>
-[...7 lines deleted...]
-      <c r="G22" t="s">
         <v>196</v>
       </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
       <c r="H22" t="s">
         <v>197</v>
       </c>
       <c r="I22" t="s">
         <v>198</v>
       </c>
       <c r="J22" t="s">
+        <v>180</v>
+      </c>
+      <c r="K22" t="s">
         <v>199</v>
       </c>
-      <c r="K22" t="s">
+      <c r="L22" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="M22" t="s">
         <v>201</v>
       </c>
-      <c r="N22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
+        <v>202</v>
+      </c>
+      <c r="D23" t="s">
+        <v>128</v>
+      </c>
+      <c r="E23" t="s">
         <v>203</v>
       </c>
-      <c r="D23" t="s">
+      <c r="F23" t="s">
         <v>204</v>
       </c>
-      <c r="E23" t="s">
+      <c r="G23" t="s">
         <v>205</v>
       </c>
-      <c r="F23" t="s">
+      <c r="H23" t="s">
         <v>206</v>
       </c>
-      <c r="G23" t="s">
+      <c r="I23" t="s">
         <v>207</v>
       </c>
-      <c r="H23" t="s">
+      <c r="J23" t="s">
         <v>208</v>
       </c>
-      <c r="I23" t="s">
+      <c r="K23" t="s">
         <v>209</v>
       </c>
-      <c r="J23" t="s">
-[...2 lines deleted...]
-      <c r="K23" t="s">
+      <c r="L23" t="s">
+        <v>25</v>
+      </c>
+      <c r="M23" t="s">
         <v>210</v>
       </c>
-      <c r="L23" t="s">
-[...2 lines deleted...]
-      <c r="M23" t="s">
+      <c r="N23" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
+        <v>212</v>
+      </c>
+      <c r="D24" t="s">
+        <v>128</v>
+      </c>
+      <c r="E24" t="s">
         <v>213</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24" t="s">
+      <c r="F24" t="s">
         <v>214</v>
       </c>
-      <c r="F24" t="s">
+      <c r="G24" t="s">
         <v>215</v>
       </c>
-      <c r="G24" t="s">
+      <c r="H24" t="s">
         <v>216</v>
       </c>
-      <c r="H24" t="s">
+      <c r="I24" t="s">
         <v>217</v>
       </c>
-      <c r="I24" t="s">
+      <c r="J24" t="s">
+        <v>208</v>
+      </c>
+      <c r="K24" t="s">
         <v>218</v>
       </c>
-      <c r="J24" t="s">
-[...2 lines deleted...]
-      <c r="K24" t="s">
+      <c r="L24" t="s">
+        <v>25</v>
+      </c>
+      <c r="M24" t="s">
         <v>219</v>
       </c>
-      <c r="L24" t="s">
-[...2 lines deleted...]
-      <c r="M24" t="s">
+      <c r="N24" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
+        <v>221</v>
+      </c>
+      <c r="D25" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="E25" t="s">
         <v>223</v>
       </c>
       <c r="F25" t="s">
         <v>224</v>
       </c>
       <c r="G25" t="s">
         <v>225</v>
       </c>
       <c r="H25" t="s">
         <v>226</v>
       </c>
       <c r="I25" t="s">
         <v>227</v>
       </c>
       <c r="J25" t="s">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="K25" t="s">
         <v>228</v>
       </c>
       <c r="L25" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="M25" t="s">
         <v>229</v>
       </c>
       <c r="N25" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>231</v>
       </c>
       <c r="D26" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="E26" t="s">
         <v>232</v>
       </c>
       <c r="F26" t="s">
         <v>233</v>
       </c>
       <c r="G26" t="s">
         <v>234</v>
       </c>
       <c r="H26" t="s">
         <v>235</v>
       </c>
       <c r="I26" t="s">
         <v>236</v>
       </c>
       <c r="J26" t="s">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="K26" t="s">
         <v>237</v>
       </c>
       <c r="L26" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="M26" t="s">
         <v>238</v>
       </c>
       <c r="N26" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>240</v>
       </c>
       <c r="D27" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="E27" t="s">
         <v>241</v>
       </c>
       <c r="F27" t="s">
         <v>242</v>
       </c>
       <c r="G27" t="s">
         <v>243</v>
       </c>
       <c r="H27" t="s">
         <v>244</v>
       </c>
       <c r="I27" t="s">
         <v>245</v>
       </c>
       <c r="J27" t="s">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="K27" t="s">
         <v>246</v>
       </c>
       <c r="L27" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="M27" t="s">
         <v>247</v>
       </c>
       <c r="N27" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>249</v>
       </c>
       <c r="D28" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="E28" t="s">
         <v>250</v>
       </c>
       <c r="F28" t="s">
         <v>251</v>
       </c>
       <c r="G28" t="s">
         <v>252</v>
       </c>
       <c r="H28" t="s">
         <v>253</v>
       </c>
       <c r="I28" t="s">
         <v>254</v>
       </c>
       <c r="J28" t="s">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="K28" t="s">
         <v>255</v>
       </c>
       <c r="L28" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="M28" t="s">
         <v>256</v>
       </c>
       <c r="N28" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>258</v>
       </c>
       <c r="D29" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="E29" t="s">
         <v>259</v>
       </c>
       <c r="F29" t="s">
         <v>260</v>
       </c>
       <c r="G29" t="s">
         <v>261</v>
       </c>
       <c r="H29" t="s">
         <v>262</v>
       </c>
       <c r="I29" t="s">
         <v>263</v>
       </c>
       <c r="J29" t="s">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="K29" t="s">
         <v>264</v>
       </c>
       <c r="L29" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="M29" t="s">
         <v>265</v>
       </c>
       <c r="N29" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>267</v>
       </c>
       <c r="D30" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="E30" t="s">
         <v>268</v>
       </c>
       <c r="F30" t="s">
         <v>269</v>
       </c>
       <c r="G30" t="s">
         <v>270</v>
       </c>
       <c r="H30" t="s">
         <v>271</v>
       </c>
       <c r="I30" t="s">
         <v>272</v>
       </c>
       <c r="J30" t="s">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="K30" t="s">
         <v>273</v>
       </c>
       <c r="L30" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="M30" t="s">
         <v>274</v>
       </c>
       <c r="N30" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>276</v>
       </c>
       <c r="D31" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="E31" t="s">
         <v>277</v>
       </c>
       <c r="F31" t="s">
         <v>278</v>
       </c>
       <c r="G31" t="s">
         <v>279</v>
       </c>
       <c r="H31" t="s">
         <v>280</v>
       </c>
       <c r="I31" t="s">
         <v>281</v>
       </c>
       <c r="J31" t="s">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="K31" t="s">
         <v>282</v>
       </c>
       <c r="L31" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="M31" t="s">
         <v>283</v>
       </c>
       <c r="N31" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>285</v>
       </c>
       <c r="D32" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="E32" t="s">
         <v>286</v>
       </c>
       <c r="F32" t="s">
         <v>287</v>
       </c>
       <c r="G32" t="s">
         <v>288</v>
       </c>
       <c r="H32" t="s">
         <v>289</v>
       </c>
       <c r="I32" t="s">
         <v>290</v>
       </c>
       <c r="J32" t="s">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="K32" t="s">
         <v>291</v>
       </c>
       <c r="L32" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="M32" t="s">
         <v>292</v>
       </c>
       <c r="N32" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>294</v>
       </c>
       <c r="D33" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="E33" t="s">
         <v>295</v>
       </c>
       <c r="F33" t="s">
         <v>296</v>
       </c>
       <c r="G33" t="s">
         <v>297</v>
       </c>
       <c r="H33" t="s">
         <v>298</v>
       </c>
       <c r="I33" t="s">
         <v>299</v>
       </c>
       <c r="J33" t="s">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="K33" t="s">
         <v>300</v>
       </c>
       <c r="L33" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="M33" t="s">
         <v>301</v>
       </c>
       <c r="N33" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>303</v>
       </c>
       <c r="D34" t="s">
-        <v>204</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>304</v>
       </c>
       <c r="F34" t="s">
         <v>305</v>
       </c>
       <c r="G34" t="s">
         <v>306</v>
       </c>
       <c r="H34" t="s">
         <v>307</v>
       </c>
       <c r="I34" t="s">
         <v>308</v>
       </c>
       <c r="J34" t="s">
-        <v>115</v>
+        <v>208</v>
       </c>
       <c r="K34" t="s">
         <v>309</v>
       </c>
       <c r="L34" t="s">
-        <v>109</v>
+        <v>65</v>
       </c>
       <c r="M34" t="s">
         <v>310</v>
       </c>
       <c r="N34" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>312</v>
       </c>
       <c r="D35" t="s">
-        <v>204</v>
+        <v>313</v>
       </c>
       <c r="E35" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="F35" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="G35" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="H35" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="I35" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="J35" t="s">
-        <v>115</v>
+        <v>156</v>
       </c>
       <c r="K35" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="L35" t="s">
-        <v>109</v>
+        <v>86</v>
       </c>
       <c r="M35" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="N35" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
-      <c r="C36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C36"/>
       <c r="D36" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="E36" t="s">
         <v>322</v>
       </c>
-      <c r="F36" t="s">
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+      <c r="H36" t="s">
         <v>323</v>
       </c>
-      <c r="G36" t="s">
+      <c r="I36" t="s">
         <v>324</v>
       </c>
-      <c r="H36" t="s">
+      <c r="J36" t="s">
         <v>325</v>
       </c>
-      <c r="I36" t="s">
+      <c r="K36" t="s">
         <v>326</v>
       </c>
-      <c r="J36" t="s">
-[...2 lines deleted...]
-      <c r="K36" t="s">
+      <c r="L36" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="M36" t="s">
         <v>328</v>
       </c>
-      <c r="N36" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
+        <v>329</v>
+      </c>
+      <c r="D37" t="s">
+        <v>222</v>
+      </c>
+      <c r="E37" t="s">
         <v>330</v>
       </c>
-      <c r="D37" t="s">
+      <c r="F37" t="s">
         <v>331</v>
       </c>
-      <c r="E37" t="s">
+      <c r="G37" t="s">
         <v>332</v>
       </c>
-      <c r="F37" t="s">
+      <c r="H37" t="s">
         <v>333</v>
       </c>
-      <c r="G37" t="s">
+      <c r="I37" t="s">
         <v>334</v>
       </c>
-      <c r="H37" t="s">
+      <c r="J37" t="s">
         <v>335</v>
       </c>
-      <c r="I37" t="s">
+      <c r="K37" t="s">
         <v>336</v>
       </c>
-      <c r="J37" t="s">
+      <c r="L37" t="s">
+        <v>25</v>
+      </c>
+      <c r="M37" t="s">
         <v>337</v>
       </c>
-      <c r="K37" t="s">
+      <c r="N37" t="s">
         <v>338</v>
-      </c>
-[...7 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
+        <v>339</v>
+      </c>
+      <c r="D38" t="s">
+        <v>222</v>
+      </c>
+      <c r="E38" t="s">
+        <v>340</v>
+      </c>
+      <c r="F38" t="s">
         <v>341</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38" t="s">
+      <c r="G38" t="s">
         <v>342</v>
       </c>
-      <c r="F38" t="s">
+      <c r="H38" t="s">
         <v>343</v>
       </c>
-      <c r="G38" t="s">
+      <c r="I38" t="s">
         <v>344</v>
       </c>
-      <c r="H38" t="s">
+      <c r="J38" t="s">
+        <v>335</v>
+      </c>
+      <c r="K38" t="s">
         <v>345</v>
       </c>
-      <c r="I38" t="s">
+      <c r="L38" t="s">
+        <v>25</v>
+      </c>
+      <c r="M38" t="s">
         <v>346</v>
       </c>
-      <c r="J38" t="s">
-[...2 lines deleted...]
-      <c r="K38" t="s">
+      <c r="N38" t="s">
         <v>347</v>
-      </c>
-[...7 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
+        <v>348</v>
+      </c>
+      <c r="D39" t="s">
+        <v>222</v>
+      </c>
+      <c r="E39" t="s">
+        <v>349</v>
+      </c>
+      <c r="F39" t="s">
         <v>350</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39" t="s">
+      <c r="G39" t="s">
         <v>351</v>
       </c>
-      <c r="F39" t="s">
-[...2 lines deleted...]
-      <c r="G39" t="s">
+      <c r="H39" t="s">
         <v>352</v>
       </c>
-      <c r="H39" t="s">
+      <c r="I39" t="s">
         <v>353</v>
       </c>
-      <c r="I39" t="s">
+      <c r="J39" t="s">
+        <v>335</v>
+      </c>
+      <c r="K39" t="s">
         <v>354</v>
       </c>
-      <c r="J39" t="s">
-[...2 lines deleted...]
-      <c r="K39" t="s">
+      <c r="L39" t="s">
+        <v>25</v>
+      </c>
+      <c r="M39" t="s">
         <v>355</v>
       </c>
-      <c r="L39" t="s">
-[...2 lines deleted...]
-      <c r="M39" t="s">
+      <c r="N39" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
+        <v>348</v>
+      </c>
+      <c r="D40" t="s">
+        <v>222</v>
+      </c>
+      <c r="E40" t="s">
+        <v>349</v>
+      </c>
+      <c r="F40" t="s">
+        <v>350</v>
+      </c>
+      <c r="G40" t="s">
+        <v>351</v>
+      </c>
+      <c r="H40" t="s">
+        <v>352</v>
+      </c>
+      <c r="I40" t="s">
+        <v>357</v>
+      </c>
+      <c r="J40" t="s">
+        <v>335</v>
+      </c>
+      <c r="K40" t="s">
         <v>358</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40" t="s">
+      <c r="L40" t="s">
+        <v>25</v>
+      </c>
+      <c r="M40" t="s">
         <v>359</v>
       </c>
-      <c r="F40" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N40" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
+        <v>360</v>
+      </c>
+      <c r="D41" t="s">
+        <v>222</v>
+      </c>
+      <c r="E41" t="s">
+        <v>361</v>
+      </c>
+      <c r="F41" t="s">
+        <v>362</v>
+      </c>
+      <c r="G41" t="s">
+        <v>363</v>
+      </c>
+      <c r="H41" t="s">
+        <v>364</v>
+      </c>
+      <c r="I41" t="s">
+        <v>365</v>
+      </c>
+      <c r="J41" t="s">
+        <v>335</v>
+      </c>
+      <c r="K41" t="s">
+        <v>366</v>
+      </c>
+      <c r="L41" t="s">
+        <v>25</v>
+      </c>
+      <c r="M41" t="s">
         <v>367</v>
       </c>
-      <c r="D41" t="s">
+      <c r="N41" t="s">
         <v>368</v>
-      </c>
-[...28 lines deleted...]
-        <v>377</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>378</v>
+        <v>369</v>
       </c>
       <c r="D42" t="s">
-        <v>379</v>
+        <v>222</v>
       </c>
       <c r="E42" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="F42" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
       <c r="G42" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="H42" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="I42" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="J42" t="s">
-        <v>385</v>
+        <v>335</v>
       </c>
       <c r="K42" t="s">
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="L42" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="M42" t="s">
-        <v>387</v>
+        <v>376</v>
       </c>
       <c r="N42" t="s">
-        <v>388</v>
+        <v>377</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="D43" t="s">
-        <v>390</v>
+        <v>222</v>
       </c>
       <c r="E43" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
       <c r="F43" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="G43" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
       <c r="H43" t="s">
-        <v>394</v>
+        <v>382</v>
       </c>
       <c r="I43" t="s">
-        <v>395</v>
+        <v>383</v>
       </c>
       <c r="J43" t="s">
-        <v>396</v>
+        <v>335</v>
       </c>
       <c r="K43" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
       <c r="L43" t="s">
-        <v>109</v>
+        <v>25</v>
       </c>
       <c r="M43" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="N43" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="D44" t="s">
-        <v>401</v>
+        <v>222</v>
       </c>
       <c r="E44" t="s">
-        <v>402</v>
+        <v>388</v>
       </c>
       <c r="F44" t="s">
-        <v>403</v>
+        <v>389</v>
       </c>
       <c r="G44" t="s">
-        <v>404</v>
+        <v>390</v>
       </c>
       <c r="H44" t="s">
-        <v>405</v>
+        <v>391</v>
       </c>
       <c r="I44" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="J44"/>
+        <v>392</v>
+      </c>
+      <c r="J44" t="s">
+        <v>335</v>
+      </c>
       <c r="K44" t="s">
-        <v>407</v>
+        <v>393</v>
       </c>
       <c r="L44" t="s">
         <v>25</v>
       </c>
       <c r="M44" t="s">
-        <v>408</v>
+        <v>394</v>
       </c>
       <c r="N44" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>410</v>
+        <v>396</v>
       </c>
       <c r="D45" t="s">
-        <v>411</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
-        <v>412</v>
+        <v>397</v>
       </c>
       <c r="F45" t="s">
-        <v>413</v>
+        <v>398</v>
       </c>
       <c r="G45" t="s">
-        <v>414</v>
+        <v>399</v>
       </c>
       <c r="H45" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
       <c r="I45" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="J45"/>
+        <v>401</v>
+      </c>
+      <c r="J45" t="s">
+        <v>335</v>
+      </c>
       <c r="K45" t="s">
-        <v>417</v>
+        <v>402</v>
       </c>
       <c r="L45" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="M45" t="s">
-        <v>418</v>
+        <v>403</v>
       </c>
       <c r="N45" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
       <c r="D46" t="s">
-        <v>421</v>
+        <v>222</v>
       </c>
       <c r="E46" t="s">
-        <v>422</v>
+        <v>406</v>
       </c>
       <c r="F46" t="s">
-        <v>423</v>
+        <v>407</v>
       </c>
       <c r="G46" t="s">
-        <v>424</v>
+        <v>408</v>
       </c>
       <c r="H46" t="s">
-        <v>425</v>
+        <v>409</v>
       </c>
       <c r="I46" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="J46"/>
+        <v>410</v>
+      </c>
+      <c r="J46" t="s">
+        <v>335</v>
+      </c>
       <c r="K46" t="s">
-        <v>427</v>
+        <v>411</v>
       </c>
       <c r="L46" t="s">
-        <v>25</v>
+        <v>412</v>
       </c>
       <c r="M46" t="s">
-        <v>428</v>
+        <v>413</v>
       </c>
       <c r="N46" t="s">
-        <v>429</v>
+        <v>414</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="D47" t="s">
-        <v>431</v>
+        <v>222</v>
       </c>
       <c r="E47" t="s">
-        <v>432</v>
+        <v>416</v>
       </c>
       <c r="F47" t="s">
-        <v>433</v>
+        <v>417</v>
       </c>
       <c r="G47" t="s">
-        <v>434</v>
+        <v>418</v>
       </c>
       <c r="H47" t="s">
-        <v>435</v>
+        <v>419</v>
       </c>
       <c r="I47" t="s">
-        <v>436</v>
-[...1 lines deleted...]
-      <c r="J47"/>
+        <v>420</v>
+      </c>
+      <c r="J47" t="s">
+        <v>335</v>
+      </c>
       <c r="K47" t="s">
-        <v>437</v>
+        <v>421</v>
       </c>
       <c r="L47" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="M47" t="s">
-        <v>438</v>
+        <v>422</v>
       </c>
       <c r="N47" t="s">
-        <v>439</v>
+        <v>423</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>440</v>
+        <v>424</v>
       </c>
       <c r="D48" t="s">
-        <v>431</v>
+        <v>222</v>
       </c>
       <c r="E48" t="s">
-        <v>441</v>
+        <v>425</v>
       </c>
       <c r="F48" t="s">
-        <v>442</v>
+        <v>426</v>
       </c>
       <c r="G48" t="s">
-        <v>443</v>
+        <v>427</v>
       </c>
       <c r="H48" t="s">
-        <v>444</v>
+        <v>428</v>
       </c>
       <c r="I48" t="s">
-        <v>445</v>
-[...1 lines deleted...]
-      <c r="J48"/>
+        <v>429</v>
+      </c>
+      <c r="J48" t="s">
+        <v>335</v>
+      </c>
       <c r="K48" t="s">
-        <v>446</v>
+        <v>430</v>
       </c>
       <c r="L48" t="s">
         <v>25</v>
       </c>
       <c r="M48" t="s">
-        <v>447</v>
+        <v>431</v>
       </c>
       <c r="N48" t="s">
-        <v>448</v>
+        <v>432</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>449</v>
+        <v>433</v>
       </c>
       <c r="D49" t="s">
-        <v>431</v>
+        <v>222</v>
       </c>
       <c r="E49" t="s">
-        <v>450</v>
+        <v>434</v>
       </c>
       <c r="F49" t="s">
-        <v>451</v>
+        <v>331</v>
       </c>
       <c r="G49" t="s">
-        <v>452</v>
+        <v>435</v>
       </c>
       <c r="H49" t="s">
-        <v>453</v>
+        <v>436</v>
       </c>
       <c r="I49" t="s">
-        <v>454</v>
-[...1 lines deleted...]
-      <c r="J49"/>
+        <v>437</v>
+      </c>
+      <c r="J49" t="s">
+        <v>335</v>
+      </c>
       <c r="K49" t="s">
-        <v>455</v>
+        <v>438</v>
       </c>
       <c r="L49" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="M49" t="s">
-        <v>456</v>
+        <v>439</v>
       </c>
       <c r="N49" t="s">
-        <v>457</v>
+        <v>440</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>458</v>
+        <v>441</v>
       </c>
       <c r="D50" t="s">
-        <v>431</v>
+        <v>222</v>
       </c>
       <c r="E50" t="s">
-        <v>459</v>
+        <v>442</v>
       </c>
       <c r="F50" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="G50" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
       <c r="H50" t="s">
-        <v>462</v>
+        <v>445</v>
       </c>
       <c r="I50" t="s">
-        <v>463</v>
-[...1 lines deleted...]
-      <c r="J50"/>
+        <v>446</v>
+      </c>
+      <c r="J50" t="s">
+        <v>335</v>
+      </c>
       <c r="K50" t="s">
-        <v>464</v>
+        <v>447</v>
       </c>
       <c r="L50" t="s">
         <v>25</v>
       </c>
       <c r="M50" t="s">
-        <v>465</v>
+        <v>448</v>
       </c>
       <c r="N50" t="s">
-        <v>466</v>
+        <v>449</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>467</v>
+        <v>450</v>
       </c>
       <c r="D51" t="s">
-        <v>468</v>
+        <v>222</v>
       </c>
       <c r="E51" t="s">
-        <v>469</v>
+        <v>451</v>
       </c>
       <c r="F51" t="s">
-        <v>470</v>
+        <v>452</v>
       </c>
       <c r="G51" t="s">
-        <v>471</v>
+        <v>453</v>
       </c>
       <c r="H51" t="s">
-        <v>472</v>
+        <v>454</v>
       </c>
       <c r="I51" t="s">
-        <v>473</v>
-[...1 lines deleted...]
-      <c r="J51"/>
+        <v>455</v>
+      </c>
+      <c r="J51" t="s">
+        <v>335</v>
+      </c>
       <c r="K51" t="s">
-        <v>474</v>
+        <v>456</v>
       </c>
       <c r="L51" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="M51" t="s">
-        <v>475</v>
+        <v>457</v>
       </c>
       <c r="N51" t="s">
-        <v>476</v>
+        <v>458</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>477</v>
+        <v>459</v>
       </c>
       <c r="D52" t="s">
-        <v>478</v>
+        <v>222</v>
       </c>
       <c r="E52" t="s">
-        <v>479</v>
+        <v>460</v>
       </c>
       <c r="F52" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G52" t="s">
-        <v>481</v>
+        <v>462</v>
       </c>
       <c r="H52" t="s">
-        <v>482</v>
+        <v>463</v>
       </c>
       <c r="I52" t="s">
-        <v>483</v>
-[...1 lines deleted...]
-      <c r="J52"/>
+        <v>464</v>
+      </c>
+      <c r="J52" t="s">
+        <v>335</v>
+      </c>
       <c r="K52" t="s">
-        <v>484</v>
+        <v>465</v>
       </c>
       <c r="L52" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="M52" t="s">
-        <v>485</v>
+        <v>466</v>
       </c>
       <c r="N52" t="s">
-        <v>486</v>
+        <v>467</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>487</v>
+        <v>468</v>
       </c>
       <c r="D53" t="s">
-        <v>468</v>
+        <v>222</v>
       </c>
       <c r="E53" t="s">
-        <v>488</v>
+        <v>469</v>
       </c>
       <c r="F53" t="s">
-        <v>489</v>
+        <v>470</v>
       </c>
       <c r="G53" t="s">
-        <v>490</v>
+        <v>471</v>
       </c>
       <c r="H53" t="s">
-        <v>491</v>
+        <v>472</v>
       </c>
       <c r="I53" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="J53"/>
+        <v>473</v>
+      </c>
+      <c r="J53" t="s">
+        <v>335</v>
+      </c>
       <c r="K53" t="s">
-        <v>493</v>
+        <v>474</v>
       </c>
       <c r="L53" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="M53" t="s">
-        <v>494</v>
+        <v>475</v>
       </c>
       <c r="N53" t="s">
-        <v>495</v>
+        <v>476</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>496</v>
+        <v>477</v>
       </c>
       <c r="D54" t="s">
-        <v>468</v>
+        <v>222</v>
       </c>
       <c r="E54" t="s">
-        <v>497</v>
+        <v>478</v>
       </c>
       <c r="F54" t="s">
-        <v>498</v>
+        <v>479</v>
       </c>
       <c r="G54" t="s">
-        <v>499</v>
+        <v>480</v>
       </c>
       <c r="H54" t="s">
-        <v>500</v>
+        <v>481</v>
       </c>
       <c r="I54" t="s">
-        <v>501</v>
-[...1 lines deleted...]
-      <c r="J54"/>
+        <v>482</v>
+      </c>
+      <c r="J54" t="s">
+        <v>335</v>
+      </c>
       <c r="K54" t="s">
-        <v>502</v>
+        <v>483</v>
       </c>
       <c r="L54" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="M54" t="s">
-        <v>503</v>
+        <v>484</v>
       </c>
       <c r="N54" t="s">
-        <v>504</v>
+        <v>485</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>505</v>
+        <v>486</v>
       </c>
       <c r="D55" t="s">
-        <v>478</v>
+        <v>222</v>
       </c>
       <c r="E55" t="s">
-        <v>506</v>
+        <v>487</v>
       </c>
       <c r="F55" t="s">
-        <v>507</v>
+        <v>488</v>
       </c>
       <c r="G55" t="s">
-        <v>508</v>
+        <v>489</v>
       </c>
       <c r="H55" t="s">
-        <v>509</v>
+        <v>490</v>
       </c>
       <c r="I55" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="J55"/>
+        <v>491</v>
+      </c>
+      <c r="J55" t="s">
+        <v>335</v>
+      </c>
       <c r="K55" t="s">
-        <v>511</v>
+        <v>492</v>
       </c>
       <c r="L55" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="M55" t="s">
-        <v>512</v>
+        <v>493</v>
       </c>
       <c r="N55" t="s">
-        <v>513</v>
+        <v>494</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>514</v>
+        <v>495</v>
       </c>
       <c r="D56" t="s">
-        <v>478</v>
+        <v>222</v>
       </c>
       <c r="E56" t="s">
-        <v>515</v>
+        <v>496</v>
       </c>
       <c r="F56" t="s">
-        <v>516</v>
+        <v>497</v>
       </c>
       <c r="G56" t="s">
-        <v>517</v>
+        <v>498</v>
       </c>
       <c r="H56" t="s">
-        <v>518</v>
+        <v>499</v>
       </c>
       <c r="I56" t="s">
-        <v>519</v>
-[...1 lines deleted...]
-      <c r="J56"/>
+        <v>500</v>
+      </c>
+      <c r="J56" t="s">
+        <v>335</v>
+      </c>
       <c r="K56" t="s">
-        <v>520</v>
+        <v>501</v>
       </c>
       <c r="L56" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="M56" t="s">
-        <v>521</v>
+        <v>502</v>
       </c>
       <c r="N56" t="s">
-        <v>522</v>
+        <v>503</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>523</v>
+        <v>504</v>
       </c>
       <c r="D57" t="s">
-        <v>478</v>
+        <v>505</v>
       </c>
       <c r="E57" t="s">
-        <v>524</v>
+        <v>506</v>
       </c>
       <c r="F57" t="s">
-        <v>525</v>
+        <v>507</v>
       </c>
       <c r="G57" t="s">
-        <v>526</v>
+        <v>508</v>
       </c>
       <c r="H57" t="s">
-        <v>527</v>
+        <v>509</v>
       </c>
       <c r="I57" t="s">
-        <v>528</v>
-[...1 lines deleted...]
-      <c r="J57"/>
+        <v>510</v>
+      </c>
+      <c r="J57" t="s">
+        <v>511</v>
+      </c>
       <c r="K57" t="s">
-        <v>529</v>
+        <v>512</v>
       </c>
       <c r="L57" t="s">
-        <v>49</v>
+        <v>86</v>
       </c>
       <c r="M57" t="s">
-        <v>530</v>
+        <v>513</v>
       </c>
       <c r="N57" t="s">
-        <v>531</v>
+        <v>514</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>532</v>
+        <v>515</v>
       </c>
       <c r="D58" t="s">
-        <v>533</v>
+        <v>222</v>
       </c>
       <c r="E58" t="s">
-        <v>534</v>
+        <v>516</v>
       </c>
       <c r="F58" t="s">
-        <v>535</v>
+        <v>517</v>
       </c>
       <c r="G58" t="s">
-        <v>536</v>
+        <v>518</v>
       </c>
       <c r="H58" t="s">
-        <v>537</v>
+        <v>519</v>
       </c>
       <c r="I58" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="J58"/>
+        <v>520</v>
+      </c>
+      <c r="J58" t="s">
+        <v>521</v>
+      </c>
       <c r="K58" t="s">
-        <v>539</v>
+        <v>522</v>
       </c>
       <c r="L58" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="M58" t="s">
-        <v>540</v>
+        <v>523</v>
       </c>
       <c r="N58" t="s">
-        <v>541</v>
+        <v>524</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>542</v>
+        <v>525</v>
       </c>
       <c r="D59" t="s">
-        <v>543</v>
+        <v>222</v>
       </c>
       <c r="E59" t="s">
-        <v>544</v>
+        <v>526</v>
       </c>
       <c r="F59" t="s">
-        <v>545</v>
+        <v>527</v>
       </c>
       <c r="G59" t="s">
-        <v>546</v>
+        <v>528</v>
       </c>
       <c r="H59" t="s">
-        <v>547</v>
+        <v>529</v>
       </c>
       <c r="I59" t="s">
-        <v>548</v>
-[...1 lines deleted...]
-      <c r="J59"/>
+        <v>530</v>
+      </c>
+      <c r="J59" t="s">
+        <v>521</v>
+      </c>
       <c r="K59" t="s">
-        <v>549</v>
+        <v>531</v>
       </c>
       <c r="L59" t="s">
         <v>25</v>
       </c>
       <c r="M59" t="s">
-        <v>550</v>
+        <v>532</v>
       </c>
       <c r="N59" t="s">
-        <v>551</v>
+        <v>533</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>552</v>
+        <v>534</v>
       </c>
       <c r="D60" t="s">
-        <v>543</v>
+        <v>222</v>
       </c>
       <c r="E60" t="s">
-        <v>553</v>
+        <v>535</v>
       </c>
       <c r="F60" t="s">
-        <v>554</v>
+        <v>536</v>
       </c>
       <c r="G60" t="s">
-        <v>555</v>
+        <v>537</v>
       </c>
       <c r="H60" t="s">
-        <v>556</v>
+        <v>538</v>
       </c>
       <c r="I60" t="s">
-        <v>557</v>
-[...1 lines deleted...]
-      <c r="J60"/>
+        <v>539</v>
+      </c>
+      <c r="J60" t="s">
+        <v>521</v>
+      </c>
       <c r="K60" t="s">
-        <v>558</v>
+        <v>540</v>
       </c>
       <c r="L60" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="M60" t="s">
-        <v>559</v>
+        <v>541</v>
       </c>
       <c r="N60" t="s">
-        <v>560</v>
+        <v>542</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>561</v>
+        <v>543</v>
       </c>
       <c r="D61" t="s">
-        <v>562</v>
+        <v>222</v>
       </c>
       <c r="E61" t="s">
-        <v>563</v>
+        <v>544</v>
       </c>
       <c r="F61" t="s">
-        <v>564</v>
+        <v>70</v>
       </c>
       <c r="G61" t="s">
-        <v>565</v>
+        <v>545</v>
       </c>
       <c r="H61" t="s">
-        <v>566</v>
+        <v>546</v>
       </c>
       <c r="I61" t="s">
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="J61"/>
+        <v>547</v>
+      </c>
+      <c r="J61" t="s">
+        <v>521</v>
+      </c>
       <c r="K61" t="s">
-        <v>568</v>
+        <v>548</v>
       </c>
       <c r="L61" t="s">
         <v>25</v>
       </c>
       <c r="M61" t="s">
-        <v>569</v>
+        <v>549</v>
       </c>
       <c r="N61" t="s">
-        <v>570</v>
+        <v>550</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>571</v>
+        <v>551</v>
       </c>
       <c r="D62" t="s">
-        <v>562</v>
+        <v>222</v>
       </c>
       <c r="E62" t="s">
-        <v>572</v>
+        <v>552</v>
       </c>
       <c r="F62" t="s">
-        <v>573</v>
+        <v>553</v>
       </c>
       <c r="G62" t="s">
-        <v>574</v>
+        <v>554</v>
       </c>
       <c r="H62" t="s">
-        <v>575</v>
+        <v>555</v>
       </c>
       <c r="I62" t="s">
-        <v>576</v>
-[...1 lines deleted...]
-      <c r="J62"/>
+        <v>556</v>
+      </c>
+      <c r="J62" t="s">
+        <v>521</v>
+      </c>
       <c r="K62" t="s">
-        <v>577</v>
+        <v>557</v>
       </c>
       <c r="L62" t="s">
         <v>25</v>
       </c>
       <c r="M62" t="s">
-        <v>578</v>
+        <v>558</v>
       </c>
       <c r="N62" t="s">
-        <v>579</v>
+        <v>559</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>580</v>
+        <v>560</v>
       </c>
       <c r="D63" t="s">
-        <v>581</v>
+        <v>222</v>
       </c>
       <c r="E63" t="s">
-        <v>582</v>
+        <v>561</v>
       </c>
       <c r="F63" t="s">
-        <v>583</v>
+        <v>562</v>
       </c>
       <c r="G63" t="s">
-        <v>584</v>
+        <v>563</v>
       </c>
       <c r="H63" t="s">
-        <v>585</v>
+        <v>564</v>
       </c>
       <c r="I63" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="J63"/>
+        <v>565</v>
+      </c>
+      <c r="J63" t="s">
+        <v>521</v>
+      </c>
       <c r="K63" t="s">
-        <v>587</v>
+        <v>566</v>
       </c>
       <c r="L63" t="s">
         <v>25</v>
       </c>
       <c r="M63" t="s">
-        <v>588</v>
+        <v>567</v>
       </c>
       <c r="N63" t="s">
-        <v>589</v>
+        <v>568</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>590</v>
+        <v>569</v>
       </c>
       <c r="D64" t="s">
-        <v>562</v>
+        <v>222</v>
       </c>
       <c r="E64" t="s">
-        <v>591</v>
+        <v>570</v>
       </c>
       <c r="F64" t="s">
-        <v>592</v>
+        <v>571</v>
       </c>
       <c r="G64" t="s">
-        <v>593</v>
+        <v>572</v>
       </c>
       <c r="H64" t="s">
-        <v>594</v>
+        <v>573</v>
       </c>
       <c r="I64" t="s">
-        <v>595</v>
-[...1 lines deleted...]
-      <c r="J64"/>
+        <v>574</v>
+      </c>
+      <c r="J64" t="s">
+        <v>521</v>
+      </c>
       <c r="K64" t="s">
-        <v>596</v>
+        <v>575</v>
       </c>
       <c r="L64" t="s">
         <v>25</v>
       </c>
       <c r="M64" t="s">
-        <v>597</v>
+        <v>576</v>
       </c>
       <c r="N64" t="s">
-        <v>598</v>
+        <v>577</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>599</v>
+        <v>578</v>
       </c>
       <c r="D65" t="s">
-        <v>600</v>
+        <v>222</v>
       </c>
       <c r="E65" t="s">
-        <v>601</v>
+        <v>579</v>
       </c>
       <c r="F65" t="s">
-        <v>602</v>
+        <v>580</v>
       </c>
       <c r="G65" t="s">
-        <v>603</v>
+        <v>581</v>
       </c>
       <c r="H65" t="s">
-        <v>604</v>
+        <v>582</v>
       </c>
       <c r="I65" t="s">
-        <v>605</v>
-[...1 lines deleted...]
-      <c r="J65"/>
+        <v>583</v>
+      </c>
+      <c r="J65" t="s">
+        <v>521</v>
+      </c>
       <c r="K65" t="s">
-        <v>606</v>
+        <v>584</v>
       </c>
       <c r="L65" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="M65" t="s">
-        <v>607</v>
+        <v>585</v>
       </c>
       <c r="N65" t="s">
-        <v>608</v>
+        <v>586</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>609</v>
+        <v>587</v>
       </c>
       <c r="D66" t="s">
-        <v>610</v>
+        <v>222</v>
       </c>
       <c r="E66" t="s">
-        <v>611</v>
+        <v>588</v>
       </c>
       <c r="F66" t="s">
-        <v>612</v>
+        <v>589</v>
       </c>
       <c r="G66" t="s">
-        <v>613</v>
+        <v>590</v>
       </c>
       <c r="H66" t="s">
-        <v>614</v>
+        <v>591</v>
       </c>
       <c r="I66" t="s">
-        <v>615</v>
-[...1 lines deleted...]
-      <c r="J66"/>
+        <v>592</v>
+      </c>
+      <c r="J66" t="s">
+        <v>521</v>
+      </c>
       <c r="K66" t="s">
-        <v>616</v>
+        <v>593</v>
       </c>
       <c r="L66" t="s">
-        <v>617</v>
+        <v>25</v>
       </c>
       <c r="M66" t="s">
-        <v>618</v>
+        <v>594</v>
       </c>
       <c r="N66" t="s">
-        <v>619</v>
+        <v>595</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
-      <c r="C67" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C67"/>
       <c r="D67" t="s">
-        <v>621</v>
-[...9 lines deleted...]
-      </c>
+        <v>596</v>
+      </c>
+      <c r="E67"/>
+      <c r="F67"/>
+      <c r="G67"/>
       <c r="H67" t="s">
-        <v>625</v>
+        <v>597</v>
       </c>
       <c r="I67" t="s">
-        <v>626</v>
-[...1 lines deleted...]
-      <c r="J67"/>
+        <v>598</v>
+      </c>
+      <c r="J67" t="s">
+        <v>599</v>
+      </c>
       <c r="K67" t="s">
-        <v>627</v>
+        <v>600</v>
       </c>
       <c r="L67" t="s">
-        <v>628</v>
+        <v>601</v>
       </c>
       <c r="M67" t="s">
-        <v>629</v>
-[...3 lines deleted...]
-      </c>
+        <v>602</v>
+      </c>
+      <c r="N67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
-      <c r="C68" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C68"/>
       <c r="D68" t="s">
-        <v>632</v>
-[...9 lines deleted...]
-      </c>
+        <v>603</v>
+      </c>
+      <c r="E68"/>
+      <c r="F68"/>
+      <c r="G68"/>
       <c r="H68" t="s">
-        <v>636</v>
+        <v>604</v>
       </c>
       <c r="I68" t="s">
-        <v>637</v>
-[...1 lines deleted...]
-      <c r="J68"/>
+        <v>605</v>
+      </c>
+      <c r="J68" t="s">
+        <v>599</v>
+      </c>
       <c r="K68" t="s">
-        <v>638</v>
+        <v>606</v>
       </c>
       <c r="L68" t="s">
-        <v>639</v>
+        <v>607</v>
       </c>
       <c r="M68" t="s">
-        <v>640</v>
-[...3 lines deleted...]
-      </c>
+        <v>608</v>
+      </c>
+      <c r="N68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>631</v>
+        <v>609</v>
       </c>
       <c r="D69" t="s">
-        <v>632</v>
+        <v>222</v>
       </c>
       <c r="E69" t="s">
-        <v>633</v>
+        <v>610</v>
       </c>
       <c r="F69" t="s">
-        <v>634</v>
+        <v>611</v>
       </c>
       <c r="G69" t="s">
-        <v>635</v>
+        <v>612</v>
       </c>
       <c r="H69" t="s">
-        <v>642</v>
+        <v>613</v>
       </c>
       <c r="I69" t="s">
-        <v>643</v>
-[...1 lines deleted...]
-      <c r="J69"/>
+        <v>614</v>
+      </c>
+      <c r="J69" t="s">
+        <v>615</v>
+      </c>
       <c r="K69" t="s">
-        <v>644</v>
+        <v>616</v>
       </c>
       <c r="L69" t="s">
-        <v>645</v>
+        <v>25</v>
       </c>
       <c r="M69" t="s">
-        <v>646</v>
+        <v>617</v>
       </c>
       <c r="N69" t="s">
-        <v>641</v>
+        <v>618</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>631</v>
+        <v>619</v>
       </c>
       <c r="D70" t="s">
-        <v>632</v>
+        <v>222</v>
       </c>
       <c r="E70" t="s">
-        <v>633</v>
+        <v>620</v>
       </c>
       <c r="F70" t="s">
-        <v>634</v>
+        <v>621</v>
       </c>
       <c r="G70" t="s">
-        <v>635</v>
+        <v>622</v>
       </c>
       <c r="H70" t="s">
-        <v>647</v>
+        <v>623</v>
       </c>
       <c r="I70" t="s">
-        <v>648</v>
-[...1 lines deleted...]
-      <c r="J70"/>
+        <v>624</v>
+      </c>
+      <c r="J70" t="s">
+        <v>615</v>
+      </c>
       <c r="K70" t="s">
-        <v>649</v>
+        <v>625</v>
       </c>
       <c r="L70" t="s">
-        <v>650</v>
+        <v>65</v>
       </c>
       <c r="M70" t="s">
-        <v>651</v>
+        <v>626</v>
       </c>
       <c r="N70" t="s">
-        <v>641</v>
+        <v>627</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
+        <v>628</v>
+      </c>
+      <c r="D71" t="s">
+        <v>629</v>
+      </c>
+      <c r="E71" t="s">
+        <v>630</v>
+      </c>
+      <c r="F71" t="s">
         <v>631</v>
       </c>
-      <c r="D71" t="s">
+      <c r="G71" t="s">
         <v>632</v>
       </c>
-      <c r="E71" t="s">
+      <c r="H71" t="s">
         <v>633</v>
       </c>
-      <c r="F71" t="s">
+      <c r="I71" t="s">
         <v>634</v>
       </c>
-      <c r="G71" t="s">
+      <c r="J71" t="s">
+        <v>615</v>
+      </c>
+      <c r="K71" t="s">
         <v>635</v>
       </c>
-      <c r="H71" t="s">
-[...8 lines deleted...]
-      </c>
       <c r="L71" t="s">
-        <v>655</v>
+        <v>36</v>
       </c>
       <c r="M71" t="s">
-        <v>656</v>
+        <v>636</v>
       </c>
       <c r="N71" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C72"/>
       <c r="D72" t="s">
-        <v>632</v>
-[...9 lines deleted...]
-      </c>
+        <v>638</v>
+      </c>
+      <c r="E72"/>
+      <c r="F72"/>
+      <c r="G72"/>
       <c r="H72" t="s">
-        <v>657</v>
+        <v>639</v>
       </c>
       <c r="I72" t="s">
-        <v>658</v>
-[...1 lines deleted...]
-      <c r="J72"/>
+        <v>640</v>
+      </c>
+      <c r="J72" t="s">
+        <v>641</v>
+      </c>
       <c r="K72" t="s">
-        <v>659</v>
+        <v>642</v>
       </c>
       <c r="L72" t="s">
-        <v>660</v>
+        <v>643</v>
       </c>
       <c r="M72" t="s">
-        <v>661</v>
-[...3 lines deleted...]
-      </c>
+        <v>644</v>
+      </c>
+      <c r="N72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>631</v>
+        <v>645</v>
       </c>
       <c r="D73" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="E73" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="F73" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="G73" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="H73" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="I73" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="J73"/>
+        <v>650</v>
+      </c>
+      <c r="J73" t="s">
+        <v>651</v>
+      </c>
       <c r="K73" t="s">
-        <v>664</v>
+        <v>652</v>
       </c>
       <c r="L73" t="s">
-        <v>665</v>
+        <v>65</v>
       </c>
       <c r="M73" t="s">
-        <v>666</v>
+        <v>653</v>
       </c>
       <c r="N73" t="s">
-        <v>641</v>
+        <v>654</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>631</v>
+        <v>655</v>
       </c>
       <c r="D74" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="E74" t="s">
-        <v>633</v>
+        <v>656</v>
       </c>
       <c r="F74" t="s">
-        <v>634</v>
+        <v>657</v>
       </c>
       <c r="G74" t="s">
-        <v>635</v>
+        <v>658</v>
       </c>
       <c r="H74" t="s">
-        <v>667</v>
+        <v>659</v>
       </c>
       <c r="I74" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="J74"/>
+        <v>660</v>
+      </c>
+      <c r="J74" t="s">
+        <v>651</v>
+      </c>
       <c r="K74" t="s">
-        <v>669</v>
+        <v>661</v>
       </c>
       <c r="L74" t="s">
-        <v>670</v>
+        <v>65</v>
       </c>
       <c r="M74" t="s">
-        <v>671</v>
+        <v>662</v>
       </c>
       <c r="N74" t="s">
-        <v>641</v>
+        <v>663</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>631</v>
+        <v>664</v>
       </c>
       <c r="D75" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="E75" t="s">
-        <v>633</v>
+        <v>665</v>
       </c>
       <c r="F75" t="s">
-        <v>634</v>
+        <v>666</v>
       </c>
       <c r="G75" t="s">
-        <v>635</v>
+        <v>667</v>
       </c>
       <c r="H75" t="s">
+        <v>668</v>
+      </c>
+      <c r="I75" t="s">
+        <v>669</v>
+      </c>
+      <c r="J75" t="s">
+        <v>651</v>
+      </c>
+      <c r="K75" t="s">
+        <v>670</v>
+      </c>
+      <c r="L75" t="s">
+        <v>65</v>
+      </c>
+      <c r="M75" t="s">
+        <v>671</v>
+      </c>
+      <c r="N75" t="s">
         <v>672</v>
-      </c>
-[...14 lines deleted...]
-        <v>641</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>631</v>
+        <v>673</v>
       </c>
       <c r="D76" t="s">
-        <v>632</v>
+        <v>674</v>
       </c>
       <c r="E76" t="s">
-        <v>633</v>
+        <v>675</v>
       </c>
       <c r="F76" t="s">
-        <v>634</v>
+        <v>676</v>
       </c>
       <c r="G76" t="s">
-        <v>635</v>
+        <v>677</v>
       </c>
       <c r="H76" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="I76" t="s">
-        <v>678</v>
-[...1 lines deleted...]
-      <c r="J76"/>
+        <v>679</v>
+      </c>
+      <c r="J76" t="s">
+        <v>651</v>
+      </c>
       <c r="K76" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="L76" t="s">
-        <v>680</v>
+        <v>25</v>
       </c>
       <c r="M76" t="s">
         <v>681</v>
       </c>
       <c r="N76" t="s">
-        <v>641</v>
+        <v>682</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B77" t="s">
+        <v>15</v>
+      </c>
+      <c r="C77" t="s">
+        <v>683</v>
+      </c>
+      <c r="D77" t="s">
+        <v>674</v>
+      </c>
+      <c r="E77" t="s">
+        <v>684</v>
+      </c>
+      <c r="F77" t="s">
+        <v>685</v>
+      </c>
+      <c r="G77" t="s">
+        <v>686</v>
+      </c>
+      <c r="H77" t="s">
+        <v>687</v>
+      </c>
+      <c r="I77" t="s">
+        <v>688</v>
+      </c>
+      <c r="J77" t="s">
+        <v>651</v>
+      </c>
+      <c r="K77" t="s">
+        <v>689</v>
+      </c>
+      <c r="L77" t="s">
+        <v>25</v>
+      </c>
+      <c r="M77" t="s">
+        <v>690</v>
+      </c>
+      <c r="N77" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>14</v>
+      </c>
+      <c r="B78" t="s">
+        <v>15</v>
+      </c>
+      <c r="C78" t="s">
+        <v>692</v>
+      </c>
+      <c r="D78" t="s">
+        <v>693</v>
+      </c>
+      <c r="E78" t="s">
+        <v>694</v>
+      </c>
+      <c r="F78" t="s">
+        <v>695</v>
+      </c>
+      <c r="G78" t="s">
+        <v>696</v>
+      </c>
+      <c r="H78" t="s">
+        <v>697</v>
+      </c>
+      <c r="I78" t="s">
+        <v>698</v>
+      </c>
+      <c r="J78" t="s">
+        <v>651</v>
+      </c>
+      <c r="K78" t="s">
+        <v>699</v>
+      </c>
+      <c r="L78" t="s">
+        <v>36</v>
+      </c>
+      <c r="M78" t="s">
+        <v>700</v>
+      </c>
+      <c r="N78" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>14</v>
+      </c>
+      <c r="B79" t="s">
+        <v>15</v>
+      </c>
+      <c r="C79"/>
+      <c r="D79" t="s">
+        <v>702</v>
+      </c>
+      <c r="E79"/>
+      <c r="F79"/>
+      <c r="G79"/>
+      <c r="H79" t="s">
+        <v>703</v>
+      </c>
+      <c r="I79" t="s">
+        <v>704</v>
+      </c>
+      <c r="J79" t="s">
+        <v>705</v>
+      </c>
+      <c r="K79" t="s">
+        <v>706</v>
+      </c>
+      <c r="L79" t="s">
+        <v>707</v>
+      </c>
+      <c r="M79" t="s">
+        <v>708</v>
+      </c>
+      <c r="N79"/>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>14</v>
+      </c>
+      <c r="B80" t="s">
+        <v>15</v>
+      </c>
+      <c r="C80"/>
+      <c r="D80" t="s">
+        <v>709</v>
+      </c>
+      <c r="E80"/>
+      <c r="F80"/>
+      <c r="G80"/>
+      <c r="H80" t="s">
+        <v>710</v>
+      </c>
+      <c r="I80" t="s">
+        <v>711</v>
+      </c>
+      <c r="J80" t="s">
+        <v>712</v>
+      </c>
+      <c r="K80" t="s">
+        <v>713</v>
+      </c>
+      <c r="L80" t="s">
+        <v>714</v>
+      </c>
+      <c r="M80" t="s">
+        <v>715</v>
+      </c>
+      <c r="N80"/>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>14</v>
+      </c>
+      <c r="B81" t="s">
+        <v>15</v>
+      </c>
+      <c r="C81"/>
+      <c r="D81" t="s">
+        <v>716</v>
+      </c>
+      <c r="E81"/>
+      <c r="F81"/>
+      <c r="G81"/>
+      <c r="H81" t="s">
+        <v>717</v>
+      </c>
+      <c r="I81" t="s">
+        <v>718</v>
+      </c>
+      <c r="J81" t="s">
+        <v>719</v>
+      </c>
+      <c r="K81" t="s">
+        <v>720</v>
+      </c>
+      <c r="L81" t="s">
+        <v>721</v>
+      </c>
+      <c r="M81" t="s">
+        <v>722</v>
+      </c>
+      <c r="N81"/>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B82" t="s">
+        <v>15</v>
+      </c>
+      <c r="C82" t="s">
+        <v>723</v>
+      </c>
+      <c r="D82" t="s">
+        <v>724</v>
+      </c>
+      <c r="E82" t="s">
+        <v>725</v>
+      </c>
+      <c r="F82" t="s">
+        <v>726</v>
+      </c>
+      <c r="G82" t="s">
+        <v>727</v>
+      </c>
+      <c r="H82" t="s">
+        <v>728</v>
+      </c>
+      <c r="I82" t="s">
+        <v>729</v>
+      </c>
+      <c r="J82" t="s">
+        <v>730</v>
+      </c>
+      <c r="K82" t="s">
+        <v>731</v>
+      </c>
+      <c r="L82" t="s">
+        <v>732</v>
+      </c>
+      <c r="M82" t="s">
+        <v>733</v>
+      </c>
+      <c r="N82" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B83" t="s">
+        <v>15</v>
+      </c>
+      <c r="C83"/>
+      <c r="D83" t="s">
+        <v>735</v>
+      </c>
+      <c r="E83"/>
+      <c r="F83"/>
+      <c r="G83"/>
+      <c r="H83" t="s">
+        <v>736</v>
+      </c>
+      <c r="I83" t="s">
+        <v>737</v>
+      </c>
+      <c r="J83" t="s">
+        <v>521</v>
+      </c>
+      <c r="K83" t="s">
+        <v>738</v>
+      </c>
+      <c r="L83" t="s">
+        <v>739</v>
+      </c>
+      <c r="M83" t="s">
+        <v>740</v>
+      </c>
+      <c r="N83"/>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>14</v>
+      </c>
+      <c r="B84" t="s">
+        <v>15</v>
+      </c>
+      <c r="C84"/>
+      <c r="D84" t="s">
+        <v>741</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84"/>
+      <c r="G84"/>
+      <c r="H84" t="s">
+        <v>742</v>
+      </c>
+      <c r="I84" t="s">
+        <v>743</v>
+      </c>
+      <c r="J84" t="s">
+        <v>521</v>
+      </c>
+      <c r="K84" t="s">
+        <v>744</v>
+      </c>
+      <c r="L84" t="s">
+        <v>745</v>
+      </c>
+      <c r="M84" t="s">
+        <v>746</v>
+      </c>
+      <c r="N84"/>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B85" t="s">
+        <v>15</v>
+      </c>
+      <c r="C85"/>
+      <c r="D85" t="s">
+        <v>747</v>
+      </c>
+      <c r="E85"/>
+      <c r="F85"/>
+      <c r="G85"/>
+      <c r="H85" t="s">
+        <v>748</v>
+      </c>
+      <c r="I85" t="s">
+        <v>749</v>
+      </c>
+      <c r="J85" t="s">
+        <v>521</v>
+      </c>
+      <c r="K85" t="s">
+        <v>750</v>
+      </c>
+      <c r="L85" t="s">
+        <v>751</v>
+      </c>
+      <c r="M85" t="s">
+        <v>752</v>
+      </c>
+      <c r="N85"/>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>14</v>
+      </c>
+      <c r="B86" t="s">
+        <v>15</v>
+      </c>
+      <c r="C86" t="s">
+        <v>753</v>
+      </c>
+      <c r="D86" t="s">
+        <v>754</v>
+      </c>
+      <c r="E86" t="s">
+        <v>755</v>
+      </c>
+      <c r="F86" t="s">
+        <v>756</v>
+      </c>
+      <c r="G86" t="s">
+        <v>757</v>
+      </c>
+      <c r="H86" t="s">
+        <v>758</v>
+      </c>
+      <c r="I86" t="s">
+        <v>759</v>
+      </c>
+      <c r="J86" t="s">
+        <v>325</v>
+      </c>
+      <c r="K86" t="s">
+        <v>760</v>
+      </c>
+      <c r="L86" t="s">
+        <v>86</v>
+      </c>
+      <c r="M86" t="s">
+        <v>761</v>
+      </c>
+      <c r="N86" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>14</v>
+      </c>
+      <c r="B87" t="s">
+        <v>15</v>
+      </c>
+      <c r="C87" t="s">
+        <v>763</v>
+      </c>
+      <c r="D87" t="s">
+        <v>764</v>
+      </c>
+      <c r="E87" t="s">
+        <v>765</v>
+      </c>
+      <c r="F87" t="s">
+        <v>766</v>
+      </c>
+      <c r="G87" t="s">
+        <v>767</v>
+      </c>
+      <c r="H87" t="s">
+        <v>768</v>
+      </c>
+      <c r="I87" t="s">
+        <v>769</v>
+      </c>
+      <c r="J87" t="s">
+        <v>770</v>
+      </c>
+      <c r="K87" t="s">
+        <v>771</v>
+      </c>
+      <c r="L87" t="s">
+        <v>86</v>
+      </c>
+      <c r="M87" t="s">
+        <v>772</v>
+      </c>
+      <c r="N87" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>14</v>
+      </c>
+      <c r="B88" t="s">
+        <v>15</v>
+      </c>
+      <c r="C88" t="s">
+        <v>774</v>
+      </c>
+      <c r="D88" t="s">
+        <v>764</v>
+      </c>
+      <c r="E88" t="s">
+        <v>775</v>
+      </c>
+      <c r="F88" t="s">
+        <v>776</v>
+      </c>
+      <c r="G88" t="s">
+        <v>777</v>
+      </c>
+      <c r="H88" t="s">
+        <v>778</v>
+      </c>
+      <c r="I88" t="s">
+        <v>779</v>
+      </c>
+      <c r="J88" t="s">
+        <v>770</v>
+      </c>
+      <c r="K88" t="s">
+        <v>780</v>
+      </c>
+      <c r="L88" t="s">
+        <v>86</v>
+      </c>
+      <c r="M88" t="s">
+        <v>781</v>
+      </c>
+      <c r="N88" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C89" t="s">
+        <v>783</v>
+      </c>
+      <c r="D89" t="s">
+        <v>784</v>
+      </c>
+      <c r="E89" t="s">
+        <v>785</v>
+      </c>
+      <c r="F89" t="s">
+        <v>786</v>
+      </c>
+      <c r="G89" t="s">
+        <v>787</v>
+      </c>
+      <c r="H89" t="s">
+        <v>788</v>
+      </c>
+      <c r="I89" t="s">
+        <v>789</v>
+      </c>
+      <c r="J89" t="s">
+        <v>790</v>
+      </c>
+      <c r="K89" t="s">
+        <v>791</v>
+      </c>
+      <c r="L89" t="s">
+        <v>86</v>
+      </c>
+      <c r="M89" t="s">
+        <v>792</v>
+      </c>
+      <c r="N89" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>14</v>
+      </c>
+      <c r="B90" t="s">
+        <v>15</v>
+      </c>
+      <c r="C90" t="s">
+        <v>794</v>
+      </c>
+      <c r="D90" t="s">
+        <v>795</v>
+      </c>
+      <c r="E90" t="s">
+        <v>796</v>
+      </c>
+      <c r="F90" t="s">
+        <v>797</v>
+      </c>
+      <c r="G90" t="s">
+        <v>798</v>
+      </c>
+      <c r="H90" t="s">
+        <v>799</v>
+      </c>
+      <c r="I90" t="s">
+        <v>800</v>
+      </c>
+      <c r="J90" t="s">
+        <v>651</v>
+      </c>
+      <c r="K90" t="s">
+        <v>801</v>
+      </c>
+      <c r="L90" t="s">
+        <v>86</v>
+      </c>
+      <c r="M90" t="s">
+        <v>802</v>
+      </c>
+      <c r="N90" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>14</v>
+      </c>
+      <c r="B91" t="s">
+        <v>15</v>
+      </c>
+      <c r="C91" t="s">
+        <v>804</v>
+      </c>
+      <c r="D91" t="s">
+        <v>805</v>
+      </c>
+      <c r="E91" t="s">
+        <v>806</v>
+      </c>
+      <c r="F91" t="s">
+        <v>807</v>
+      </c>
+      <c r="G91" t="s">
+        <v>808</v>
+      </c>
+      <c r="H91" t="s">
+        <v>809</v>
+      </c>
+      <c r="I91" t="s">
+        <v>810</v>
+      </c>
+      <c r="J91"/>
+      <c r="K91" t="s">
+        <v>811</v>
+      </c>
+      <c r="L91" t="s">
+        <v>25</v>
+      </c>
+      <c r="M91" t="s">
+        <v>812</v>
+      </c>
+      <c r="N91" t="s">
+        <v>813</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92" t="s">
+        <v>15</v>
+      </c>
+      <c r="C92" t="s">
+        <v>814</v>
+      </c>
+      <c r="D92" t="s">
+        <v>815</v>
+      </c>
+      <c r="E92" t="s">
+        <v>816</v>
+      </c>
+      <c r="F92" t="s">
+        <v>817</v>
+      </c>
+      <c r="G92" t="s">
+        <v>818</v>
+      </c>
+      <c r="H92" t="s">
+        <v>819</v>
+      </c>
+      <c r="I92" t="s">
+        <v>820</v>
+      </c>
+      <c r="J92"/>
+      <c r="K92" t="s">
+        <v>821</v>
+      </c>
+      <c r="L92" t="s">
+        <v>25</v>
+      </c>
+      <c r="M92" t="s">
+        <v>822</v>
+      </c>
+      <c r="N92" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>14</v>
+      </c>
+      <c r="B93" t="s">
+        <v>15</v>
+      </c>
+      <c r="C93" t="s">
+        <v>824</v>
+      </c>
+      <c r="D93" t="s">
+        <v>825</v>
+      </c>
+      <c r="E93" t="s">
+        <v>826</v>
+      </c>
+      <c r="F93" t="s">
+        <v>827</v>
+      </c>
+      <c r="G93" t="s">
+        <v>828</v>
+      </c>
+      <c r="H93" t="s">
+        <v>829</v>
+      </c>
+      <c r="I93" t="s">
+        <v>830</v>
+      </c>
+      <c r="J93"/>
+      <c r="K93" t="s">
+        <v>831</v>
+      </c>
+      <c r="L93" t="s">
+        <v>25</v>
+      </c>
+      <c r="M93" t="s">
+        <v>832</v>
+      </c>
+      <c r="N93" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>14</v>
+      </c>
+      <c r="B94" t="s">
+        <v>15</v>
+      </c>
+      <c r="C94" t="s">
+        <v>834</v>
+      </c>
+      <c r="D94" t="s">
+        <v>835</v>
+      </c>
+      <c r="E94" t="s">
+        <v>836</v>
+      </c>
+      <c r="F94" t="s">
+        <v>837</v>
+      </c>
+      <c r="G94" t="s">
+        <v>838</v>
+      </c>
+      <c r="H94" t="s">
+        <v>839</v>
+      </c>
+      <c r="I94" t="s">
+        <v>840</v>
+      </c>
+      <c r="J94"/>
+      <c r="K94" t="s">
+        <v>841</v>
+      </c>
+      <c r="L94" t="s">
+        <v>36</v>
+      </c>
+      <c r="M94" t="s">
+        <v>842</v>
+      </c>
+      <c r="N94" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>14</v>
+      </c>
+      <c r="B95" t="s">
+        <v>15</v>
+      </c>
+      <c r="C95" t="s">
+        <v>844</v>
+      </c>
+      <c r="D95" t="s">
+        <v>835</v>
+      </c>
+      <c r="E95" t="s">
+        <v>845</v>
+      </c>
+      <c r="F95" t="s">
+        <v>846</v>
+      </c>
+      <c r="G95" t="s">
+        <v>847</v>
+      </c>
+      <c r="H95" t="s">
+        <v>848</v>
+      </c>
+      <c r="I95" t="s">
+        <v>849</v>
+      </c>
+      <c r="J95"/>
+      <c r="K95" t="s">
+        <v>850</v>
+      </c>
+      <c r="L95" t="s">
+        <v>25</v>
+      </c>
+      <c r="M95" t="s">
+        <v>851</v>
+      </c>
+      <c r="N95" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>14</v>
+      </c>
+      <c r="B96" t="s">
+        <v>15</v>
+      </c>
+      <c r="C96" t="s">
+        <v>853</v>
+      </c>
+      <c r="D96" t="s">
+        <v>835</v>
+      </c>
+      <c r="E96" t="s">
+        <v>854</v>
+      </c>
+      <c r="F96" t="s">
+        <v>855</v>
+      </c>
+      <c r="G96" t="s">
+        <v>856</v>
+      </c>
+      <c r="H96" t="s">
+        <v>857</v>
+      </c>
+      <c r="I96" t="s">
+        <v>858</v>
+      </c>
+      <c r="J96"/>
+      <c r="K96" t="s">
+        <v>859</v>
+      </c>
+      <c r="L96" t="s">
+        <v>36</v>
+      </c>
+      <c r="M96" t="s">
+        <v>860</v>
+      </c>
+      <c r="N96" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>14</v>
+      </c>
+      <c r="B97" t="s">
+        <v>15</v>
+      </c>
+      <c r="C97" t="s">
+        <v>862</v>
+      </c>
+      <c r="D97" t="s">
+        <v>835</v>
+      </c>
+      <c r="E97" t="s">
+        <v>863</v>
+      </c>
+      <c r="F97" t="s">
+        <v>864</v>
+      </c>
+      <c r="G97" t="s">
+        <v>865</v>
+      </c>
+      <c r="H97" t="s">
+        <v>866</v>
+      </c>
+      <c r="I97" t="s">
+        <v>867</v>
+      </c>
+      <c r="J97"/>
+      <c r="K97" t="s">
+        <v>868</v>
+      </c>
+      <c r="L97" t="s">
+        <v>25</v>
+      </c>
+      <c r="M97" t="s">
+        <v>869</v>
+      </c>
+      <c r="N97" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>14</v>
+      </c>
+      <c r="B98" t="s">
+        <v>15</v>
+      </c>
+      <c r="C98" t="s">
+        <v>871</v>
+      </c>
+      <c r="D98" t="s">
+        <v>872</v>
+      </c>
+      <c r="E98" t="s">
+        <v>873</v>
+      </c>
+      <c r="F98" t="s">
+        <v>874</v>
+      </c>
+      <c r="G98" t="s">
+        <v>875</v>
+      </c>
+      <c r="H98" t="s">
+        <v>876</v>
+      </c>
+      <c r="I98" t="s">
+        <v>877</v>
+      </c>
+      <c r="J98"/>
+      <c r="K98" t="s">
+        <v>878</v>
+      </c>
+      <c r="L98" t="s">
+        <v>36</v>
+      </c>
+      <c r="M98" t="s">
+        <v>879</v>
+      </c>
+      <c r="N98" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>14</v>
+      </c>
+      <c r="B99" t="s">
+        <v>15</v>
+      </c>
+      <c r="C99" t="s">
+        <v>881</v>
+      </c>
+      <c r="D99" t="s">
+        <v>882</v>
+      </c>
+      <c r="E99" t="s">
+        <v>883</v>
+      </c>
+      <c r="F99" t="s">
+        <v>884</v>
+      </c>
+      <c r="G99" t="s">
+        <v>885</v>
+      </c>
+      <c r="H99" t="s">
+        <v>886</v>
+      </c>
+      <c r="I99" t="s">
+        <v>887</v>
+      </c>
+      <c r="J99"/>
+      <c r="K99" t="s">
+        <v>888</v>
+      </c>
+      <c r="L99" t="s">
+        <v>36</v>
+      </c>
+      <c r="M99" t="s">
+        <v>889</v>
+      </c>
+      <c r="N99" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B100" t="s">
+        <v>15</v>
+      </c>
+      <c r="C100" t="s">
+        <v>891</v>
+      </c>
+      <c r="D100" t="s">
+        <v>872</v>
+      </c>
+      <c r="E100" t="s">
+        <v>892</v>
+      </c>
+      <c r="F100" t="s">
+        <v>893</v>
+      </c>
+      <c r="G100" t="s">
+        <v>894</v>
+      </c>
+      <c r="H100" t="s">
+        <v>895</v>
+      </c>
+      <c r="I100" t="s">
+        <v>896</v>
+      </c>
+      <c r="J100"/>
+      <c r="K100" t="s">
+        <v>897</v>
+      </c>
+      <c r="L100" t="s">
+        <v>36</v>
+      </c>
+      <c r="M100" t="s">
+        <v>898</v>
+      </c>
+      <c r="N100" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>14</v>
+      </c>
+      <c r="B101" t="s">
+        <v>15</v>
+      </c>
+      <c r="C101" t="s">
+        <v>900</v>
+      </c>
+      <c r="D101" t="s">
+        <v>872</v>
+      </c>
+      <c r="E101" t="s">
+        <v>901</v>
+      </c>
+      <c r="F101" t="s">
+        <v>902</v>
+      </c>
+      <c r="G101" t="s">
+        <v>903</v>
+      </c>
+      <c r="H101" t="s">
+        <v>904</v>
+      </c>
+      <c r="I101" t="s">
+        <v>905</v>
+      </c>
+      <c r="J101"/>
+      <c r="K101" t="s">
+        <v>906</v>
+      </c>
+      <c r="L101" t="s">
+        <v>36</v>
+      </c>
+      <c r="M101" t="s">
+        <v>907</v>
+      </c>
+      <c r="N101" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B102" t="s">
+        <v>15</v>
+      </c>
+      <c r="C102" t="s">
+        <v>909</v>
+      </c>
+      <c r="D102" t="s">
+        <v>882</v>
+      </c>
+      <c r="E102" t="s">
+        <v>910</v>
+      </c>
+      <c r="F102" t="s">
+        <v>911</v>
+      </c>
+      <c r="G102" t="s">
+        <v>912</v>
+      </c>
+      <c r="H102" t="s">
+        <v>913</v>
+      </c>
+      <c r="I102" t="s">
+        <v>914</v>
+      </c>
+      <c r="J102"/>
+      <c r="K102" t="s">
+        <v>915</v>
+      </c>
+      <c r="L102" t="s">
+        <v>36</v>
+      </c>
+      <c r="M102" t="s">
+        <v>916</v>
+      </c>
+      <c r="N102" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>14</v>
+      </c>
+      <c r="B103" t="s">
+        <v>15</v>
+      </c>
+      <c r="C103" t="s">
+        <v>918</v>
+      </c>
+      <c r="D103" t="s">
+        <v>882</v>
+      </c>
+      <c r="E103" t="s">
+        <v>919</v>
+      </c>
+      <c r="F103" t="s">
+        <v>920</v>
+      </c>
+      <c r="G103" t="s">
+        <v>921</v>
+      </c>
+      <c r="H103" t="s">
+        <v>922</v>
+      </c>
+      <c r="I103" t="s">
+        <v>923</v>
+      </c>
+      <c r="J103"/>
+      <c r="K103" t="s">
+        <v>924</v>
+      </c>
+      <c r="L103" t="s">
+        <v>36</v>
+      </c>
+      <c r="M103" t="s">
+        <v>925</v>
+      </c>
+      <c r="N103" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B104" t="s">
+        <v>15</v>
+      </c>
+      <c r="C104" t="s">
+        <v>927</v>
+      </c>
+      <c r="D104" t="s">
+        <v>882</v>
+      </c>
+      <c r="E104" t="s">
+        <v>928</v>
+      </c>
+      <c r="F104" t="s">
+        <v>929</v>
+      </c>
+      <c r="G104" t="s">
+        <v>930</v>
+      </c>
+      <c r="H104" t="s">
+        <v>931</v>
+      </c>
+      <c r="I104" t="s">
+        <v>932</v>
+      </c>
+      <c r="J104"/>
+      <c r="K104" t="s">
+        <v>933</v>
+      </c>
+      <c r="L104" t="s">
+        <v>36</v>
+      </c>
+      <c r="M104" t="s">
+        <v>934</v>
+      </c>
+      <c r="N104" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>14</v>
+      </c>
+      <c r="B105" t="s">
+        <v>15</v>
+      </c>
+      <c r="C105" t="s">
+        <v>936</v>
+      </c>
+      <c r="D105" t="s">
+        <v>937</v>
+      </c>
+      <c r="E105" t="s">
+        <v>938</v>
+      </c>
+      <c r="F105" t="s">
+        <v>939</v>
+      </c>
+      <c r="G105" t="s">
+        <v>940</v>
+      </c>
+      <c r="H105" t="s">
+        <v>941</v>
+      </c>
+      <c r="I105" t="s">
+        <v>942</v>
+      </c>
+      <c r="J105"/>
+      <c r="K105" t="s">
+        <v>943</v>
+      </c>
+      <c r="L105" t="s">
+        <v>25</v>
+      </c>
+      <c r="M105" t="s">
+        <v>944</v>
+      </c>
+      <c r="N105" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>14</v>
+      </c>
+      <c r="B106" t="s">
+        <v>15</v>
+      </c>
+      <c r="C106" t="s">
+        <v>946</v>
+      </c>
+      <c r="D106" t="s">
+        <v>947</v>
+      </c>
+      <c r="E106" t="s">
+        <v>948</v>
+      </c>
+      <c r="F106" t="s">
+        <v>949</v>
+      </c>
+      <c r="G106" t="s">
+        <v>950</v>
+      </c>
+      <c r="H106" t="s">
+        <v>951</v>
+      </c>
+      <c r="I106" t="s">
+        <v>952</v>
+      </c>
+      <c r="J106"/>
+      <c r="K106" t="s">
+        <v>953</v>
+      </c>
+      <c r="L106" t="s">
+        <v>25</v>
+      </c>
+      <c r="M106" t="s">
+        <v>954</v>
+      </c>
+      <c r="N106" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>14</v>
+      </c>
+      <c r="B107" t="s">
+        <v>15</v>
+      </c>
+      <c r="C107" t="s">
+        <v>956</v>
+      </c>
+      <c r="D107" t="s">
+        <v>947</v>
+      </c>
+      <c r="E107" t="s">
+        <v>957</v>
+      </c>
+      <c r="F107" t="s">
+        <v>958</v>
+      </c>
+      <c r="G107" t="s">
+        <v>959</v>
+      </c>
+      <c r="H107" t="s">
+        <v>960</v>
+      </c>
+      <c r="I107" t="s">
+        <v>961</v>
+      </c>
+      <c r="J107"/>
+      <c r="K107" t="s">
+        <v>962</v>
+      </c>
+      <c r="L107" t="s">
+        <v>36</v>
+      </c>
+      <c r="M107" t="s">
+        <v>963</v>
+      </c>
+      <c r="N107" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>14</v>
+      </c>
+      <c r="B108" t="s">
+        <v>15</v>
+      </c>
+      <c r="C108" t="s">
+        <v>965</v>
+      </c>
+      <c r="D108" t="s">
+        <v>966</v>
+      </c>
+      <c r="E108" t="s">
+        <v>967</v>
+      </c>
+      <c r="F108" t="s">
+        <v>968</v>
+      </c>
+      <c r="G108" t="s">
+        <v>969</v>
+      </c>
+      <c r="H108" t="s">
+        <v>970</v>
+      </c>
+      <c r="I108" t="s">
+        <v>971</v>
+      </c>
+      <c r="J108"/>
+      <c r="K108" t="s">
+        <v>972</v>
+      </c>
+      <c r="L108" t="s">
+        <v>25</v>
+      </c>
+      <c r="M108" t="s">
+        <v>973</v>
+      </c>
+      <c r="N108" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>14</v>
+      </c>
+      <c r="B109" t="s">
+        <v>15</v>
+      </c>
+      <c r="C109" t="s">
+        <v>975</v>
+      </c>
+      <c r="D109" t="s">
+        <v>966</v>
+      </c>
+      <c r="E109" t="s">
+        <v>976</v>
+      </c>
+      <c r="F109" t="s">
+        <v>977</v>
+      </c>
+      <c r="G109" t="s">
+        <v>978</v>
+      </c>
+      <c r="H109" t="s">
+        <v>979</v>
+      </c>
+      <c r="I109" t="s">
+        <v>980</v>
+      </c>
+      <c r="J109"/>
+      <c r="K109" t="s">
+        <v>981</v>
+      </c>
+      <c r="L109" t="s">
+        <v>25</v>
+      </c>
+      <c r="M109" t="s">
+        <v>982</v>
+      </c>
+      <c r="N109" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>14</v>
+      </c>
+      <c r="B110" t="s">
+        <v>15</v>
+      </c>
+      <c r="C110" t="s">
+        <v>984</v>
+      </c>
+      <c r="D110" t="s">
+        <v>985</v>
+      </c>
+      <c r="E110" t="s">
+        <v>986</v>
+      </c>
+      <c r="F110" t="s">
+        <v>987</v>
+      </c>
+      <c r="G110" t="s">
+        <v>988</v>
+      </c>
+      <c r="H110" t="s">
+        <v>989</v>
+      </c>
+      <c r="I110" t="s">
+        <v>990</v>
+      </c>
+      <c r="J110"/>
+      <c r="K110" t="s">
+        <v>991</v>
+      </c>
+      <c r="L110" t="s">
+        <v>25</v>
+      </c>
+      <c r="M110" t="s">
+        <v>992</v>
+      </c>
+      <c r="N110" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>14</v>
+      </c>
+      <c r="B111" t="s">
+        <v>15</v>
+      </c>
+      <c r="C111" t="s">
+        <v>994</v>
+      </c>
+      <c r="D111" t="s">
+        <v>966</v>
+      </c>
+      <c r="E111" t="s">
+        <v>995</v>
+      </c>
+      <c r="F111" t="s">
+        <v>996</v>
+      </c>
+      <c r="G111" t="s">
+        <v>997</v>
+      </c>
+      <c r="H111" t="s">
+        <v>998</v>
+      </c>
+      <c r="I111" t="s">
+        <v>999</v>
+      </c>
+      <c r="J111"/>
+      <c r="K111" t="s">
+        <v>1000</v>
+      </c>
+      <c r="L111" t="s">
+        <v>25</v>
+      </c>
+      <c r="M111" t="s">
+        <v>1001</v>
+      </c>
+      <c r="N111" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112" t="s">
+        <v>15</v>
+      </c>
+      <c r="C112" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1005</v>
+      </c>
+      <c r="F112" t="s">
+        <v>1006</v>
+      </c>
+      <c r="G112" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H112" t="s">
+        <v>1008</v>
+      </c>
+      <c r="I112" t="s">
+        <v>1009</v>
+      </c>
+      <c r="J112"/>
+      <c r="K112" t="s">
+        <v>1010</v>
+      </c>
+      <c r="L112" t="s">
+        <v>36</v>
+      </c>
+      <c r="M112" t="s">
+        <v>1011</v>
+      </c>
+      <c r="N112" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>14</v>
+      </c>
+      <c r="B113" t="s">
+        <v>15</v>
+      </c>
+      <c r="C113" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F113" t="s">
+        <v>1016</v>
+      </c>
+      <c r="G113" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H113" t="s">
+        <v>1018</v>
+      </c>
+      <c r="I113" t="s">
+        <v>1019</v>
+      </c>
+      <c r="J113"/>
+      <c r="K113" t="s">
+        <v>1020</v>
+      </c>
+      <c r="L113" t="s">
+        <v>1021</v>
+      </c>
+      <c r="M113" t="s">
+        <v>1022</v>
+      </c>
+      <c r="N113" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>14</v>
+      </c>
+      <c r="B114" t="s">
+        <v>15</v>
+      </c>
+      <c r="C114" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E114" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F114" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G114" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H114" t="s">
+        <v>1029</v>
+      </c>
+      <c r="I114" t="s">
+        <v>1030</v>
+      </c>
+      <c r="J114"/>
+      <c r="K114" t="s">
+        <v>1031</v>
+      </c>
+      <c r="L114" t="s">
+        <v>1032</v>
+      </c>
+      <c r="M114" t="s">
+        <v>1033</v>
+      </c>
+      <c r="N114" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>14</v>
+      </c>
+      <c r="B115" t="s">
+        <v>15</v>
+      </c>
+      <c r="C115" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E115" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F115" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G115" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H115" t="s">
+        <v>1040</v>
+      </c>
+      <c r="I115" t="s">
+        <v>1041</v>
+      </c>
+      <c r="J115"/>
+      <c r="K115" t="s">
+        <v>1042</v>
+      </c>
+      <c r="L115" t="s">
+        <v>1043</v>
+      </c>
+      <c r="M115" t="s">
+        <v>1044</v>
+      </c>
+      <c r="N115" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>14</v>
+      </c>
+      <c r="B116" t="s">
+        <v>15</v>
+      </c>
+      <c r="C116" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E116" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F116" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G116" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H116" t="s">
+        <v>1046</v>
+      </c>
+      <c r="I116" t="s">
+        <v>1047</v>
+      </c>
+      <c r="J116"/>
+      <c r="K116" t="s">
+        <v>1048</v>
+      </c>
+      <c r="L116" t="s">
+        <v>1049</v>
+      </c>
+      <c r="M116" t="s">
+        <v>1050</v>
+      </c>
+      <c r="N116" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>14</v>
+      </c>
+      <c r="B117" t="s">
+        <v>15</v>
+      </c>
+      <c r="C117" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E117" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F117" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G117" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H117" t="s">
+        <v>1051</v>
+      </c>
+      <c r="I117" t="s">
+        <v>1052</v>
+      </c>
+      <c r="J117"/>
+      <c r="K117" t="s">
+        <v>1053</v>
+      </c>
+      <c r="L117" t="s">
+        <v>1054</v>
+      </c>
+      <c r="M117" t="s">
+        <v>1055</v>
+      </c>
+      <c r="N117" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>14</v>
+      </c>
+      <c r="B118" t="s">
+        <v>15</v>
+      </c>
+      <c r="C118" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D118" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E118" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F118" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G118" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H118" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I118" t="s">
+        <v>1057</v>
+      </c>
+      <c r="J118"/>
+      <c r="K118" t="s">
+        <v>1058</v>
+      </c>
+      <c r="L118" t="s">
+        <v>1059</v>
+      </c>
+      <c r="M118" t="s">
+        <v>1060</v>
+      </c>
+      <c r="N118" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>14</v>
+      </c>
+      <c r="B119" t="s">
+        <v>15</v>
+      </c>
+      <c r="C119" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E119" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F119" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G119" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H119" t="s">
+        <v>1061</v>
+      </c>
+      <c r="I119" t="s">
+        <v>1062</v>
+      </c>
+      <c r="J119"/>
+      <c r="K119" t="s">
+        <v>1063</v>
+      </c>
+      <c r="L119" t="s">
+        <v>1064</v>
+      </c>
+      <c r="M119" t="s">
+        <v>1065</v>
+      </c>
+      <c r="N119" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>14</v>
+      </c>
+      <c r="B120" t="s">
+        <v>15</v>
+      </c>
+      <c r="C120" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E120" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F120" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G120" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H120" t="s">
+        <v>1066</v>
+      </c>
+      <c r="I120" t="s">
+        <v>1067</v>
+      </c>
+      <c r="J120"/>
+      <c r="K120" t="s">
+        <v>1068</v>
+      </c>
+      <c r="L120" t="s">
+        <v>1069</v>
+      </c>
+      <c r="M120" t="s">
+        <v>1070</v>
+      </c>
+      <c r="N120" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>14</v>
+      </c>
+      <c r="B121" t="s">
+        <v>15</v>
+      </c>
+      <c r="C121" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D121" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E121" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F121" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G121" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H121" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I121" t="s">
+        <v>1072</v>
+      </c>
+      <c r="J121"/>
+      <c r="K121" t="s">
+        <v>1073</v>
+      </c>
+      <c r="L121" t="s">
+        <v>1074</v>
+      </c>
+      <c r="M121" t="s">
+        <v>1075</v>
+      </c>
+      <c r="N121" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B122" t="s">
+        <v>15</v>
+      </c>
+      <c r="C122" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D122" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E122" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F122" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G122" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H122" t="s">
+        <v>1076</v>
+      </c>
+      <c r="I122" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J122"/>
+      <c r="K122" t="s">
+        <v>1078</v>
+      </c>
+      <c r="L122" t="s">
+        <v>1079</v>
+      </c>
+      <c r="M122" t="s">
+        <v>1080</v>
+      </c>
+      <c r="N122" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>14</v>
+      </c>
+      <c r="B123" t="s">
+        <v>15</v>
+      </c>
+      <c r="C123" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D123" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E123" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F123" t="s">
+        <v>1038</v>
+      </c>
+      <c r="G123" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H123" t="s">
+        <v>1081</v>
+      </c>
+      <c r="I123" t="s">
+        <v>1082</v>
+      </c>
+      <c r="J123"/>
+      <c r="K123" t="s">
+        <v>1083</v>
+      </c>
+      <c r="L123" t="s">
+        <v>1084</v>
+      </c>
+      <c r="M123" t="s">
+        <v>1085</v>
+      </c>
+      <c r="N123" t="s">
+        <v>1045</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>