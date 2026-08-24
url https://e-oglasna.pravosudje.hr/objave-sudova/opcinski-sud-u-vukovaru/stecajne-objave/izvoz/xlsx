--- v3 (2026-07-27)
+++ v4 (2026-08-24)
@@ -6,2462 +6,1388 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1619" uniqueCount="1086">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1061" uniqueCount="728">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
-    <t>Sp-55/2026</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bdb4b9b9-49ea-42ef-8746-df0b846212d3</t>
+    <t>Sp-151/2022</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.08.2026.</t>
+  </si>
+  <si>
+    <t>Dragan Stevanović</t>
+  </si>
+  <si>
+    <t>Đure Pucara 6, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>04960480059</t>
+  </si>
+  <si>
+    <t>Dragan Stevanović 04960480059; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 10:08:38</t>
+  </si>
+  <si>
+    <t>29.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc75011c-673b-419a-ba43-2a3f6f3a0b61</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc75011c-673b-419a-ba43-2a3f6f3a0b61/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=151&amp;godina=2022</t>
+  </si>
+  <si>
+    <t>Sp-53/2023</t>
+  </si>
+  <si>
+    <t>DARKO MALEŠIĆ</t>
+  </si>
+  <si>
+    <t>OREŠKOVIĆEVA ULICA 1 A, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>76025500013</t>
+  </si>
+  <si>
+    <t>DARKO MALEŠIĆ 76025500013; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:59:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b80e8554-6ba6-4f8c-92e2-9f9fb6eadd3e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b80e8554-6ba6-4f8c-92e2-9f9fb6eadd3e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=53&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-120/2024</t>
+  </si>
+  <si>
+    <t>Matej Horvat</t>
+  </si>
+  <si>
+    <t>Zrinska 28, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>13429086601</t>
+  </si>
+  <si>
+    <t>Matej Horvat 13429086601; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:53:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6acdef7a-dc12-4657-a49e-d342874c4535</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6acdef7a-dc12-4657-a49e-d342874c4535/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=120&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-352/2023</t>
+  </si>
+  <si>
+    <t>Branislav Obajdin</t>
+  </si>
+  <si>
+    <t>Dr. Franje Tuđmana 57, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>04554359889</t>
+  </si>
+  <si>
+    <t>Branislav Obajdin 04554359889; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:42:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f35b3ca-acc3-4be1-9a7b-f0b27fccec7b</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f35b3ca-acc3-4be1-9a7b-f0b27fccec7b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=352&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-247/2023</t>
+  </si>
+  <si>
+    <t>Žiko Ivanovski</t>
+  </si>
+  <si>
+    <t>Sajmište 130, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>04337619139</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Žiko Ivanovski 04337619139</t>
+  </si>
+  <si>
+    <t>21.08.2026. 09:35:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/669cea08-5f7c-4adf-87d8-48dfc265f663</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/669cea08-5f7c-4adf-87d8-48dfc265f663/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=247&amp;godina=2023</t>
+  </si>
+  <si>
+    <t>Sp-144/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 21.08.2026.</t>
+  </si>
+  <si>
+    <t>Kristian Hardi</t>
+  </si>
+  <si>
+    <t>Ulica Grabik 56, 32229 Petrovci, Hrvatska</t>
+  </si>
+  <si>
+    <t>07061706494</t>
+  </si>
+  <si>
+    <t>Kristian Hardi 07061706494; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:53:27</t>
+  </si>
+  <si>
+    <t>05.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c4a324e-e004-4438-ac0d-8fbe3006751e</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c4a324e-e004-4438-ac0d-8fbe3006751e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=144&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-142/2026</t>
+  </si>
+  <si>
+    <t>Ivanko Lačok</t>
+  </si>
+  <si>
+    <t>Braće Đaković 18, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>16573131049</t>
+  </si>
+  <si>
+    <t>Ivanko Lačok 16573131049; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>21.08.2026. 08:20:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9de5714f-031e-4a7c-b749-cecce989ed01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9de5714f-031e-4a7c-b749-cecce989ed01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=142&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - PETAR POPOVIĆ</t>
+  </si>
+  <si>
+    <t>PETAR POPOVIĆ 82850124077</t>
+  </si>
+  <si>
+    <t>20.08.2026. 03:25:28</t>
+  </si>
+  <si>
+    <t>12.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d19a9c56-e48b-4311-87f5-e4afbcfb570a</t>
+  </si>
+  <si>
+    <t>16.384214.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d19a9c56-e48b-4311-87f5-e4afbcfb570a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-21/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>Velji Cerovik</t>
+  </si>
+  <si>
+    <t>SAVEZNE REPUBLIKE NJEMAČKE 27, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>44953193279</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Velji Cerovik 44953193279</t>
+  </si>
+  <si>
+    <t>19.08.2026. 12:29:06</t>
+  </si>
+  <si>
+    <t>27.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a2a6ab2-51a9-4217-8624-56e9e8432dd3</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/bdb4b9b9-49ea-42ef-8746-df0b846212d3/dokumenti/preuzimanje</t>
-[...5 lines deleted...]
-    <t>Sp-379/2024</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a2a6ab2-51a9-4217-8624-56e9e8432dd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=21&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-153/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 20.03.2026.</t>
+  </si>
+  <si>
+    <t>Danijela Barišić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 18, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>15320969706</t>
+  </si>
+  <si>
+    <t>Danijela Barišić 15320969706</t>
+  </si>
+  <si>
+    <t>19.08.2026. 11:11:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/614c039a-2ae0-482e-9b5d-0c042a8b1c41</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/614c039a-2ae0-482e-9b5d-0c042a8b1c41/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=153&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-35/2026</t>
+  </si>
+  <si>
+    <t>Iris Cenić</t>
+  </si>
+  <si>
+    <t>Ive Lole Ribara 48, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>65963126259</t>
+  </si>
+  <si>
+    <t>Iris Cenić 65963126259; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:08:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/889b6362-606d-4b6f-af66-9a85ec9f33ae</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/889b6362-606d-4b6f-af66-9a85ec9f33ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=35&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-112/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Aleksandar Milanović</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 8627, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>02007038653</t>
+  </si>
+  <si>
+    <t>Aleksandar Milanović 02007038653; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>19.08.2026. 08:30:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e27a0298-4ce7-47db-be39-b9d233cde7fe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e27a0298-4ce7-47db-be39-b9d233cde7fe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=112&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-47/2024</t>
+  </si>
+  <si>
+    <t>Jozo Kožul</t>
+  </si>
+  <si>
+    <t>Nikole Andrića 34, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>32705639653</t>
+  </si>
+  <si>
+    <t>Jozo Kožul 32705639653; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:47:39</t>
+  </si>
+  <si>
+    <t>26.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f22124d0-330e-4f7a-8c6e-0e40e95f1395</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f22124d0-330e-4f7a-8c6e-0e40e95f1395/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=47&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-95/2024</t>
+  </si>
+  <si>
+    <t>Đuro Oblić</t>
+  </si>
+  <si>
+    <t>Fruškogorska 7, 32232 Sotin, Hrvatska</t>
+  </si>
+  <si>
+    <t>63853705108</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Đuro Oblić 63853705108</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:37:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3ea48c4-3f0c-481d-80ff-d61fc57f7d9f</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3ea48c4-3f0c-481d-80ff-d61fc57f7d9f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=95&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-105/2024</t>
+  </si>
+  <si>
+    <t>Biljana Šijaković</t>
+  </si>
+  <si>
+    <t>Olajnica 7, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>79315008805</t>
+  </si>
+  <si>
+    <t>Biljana Šijaković 79315008805; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>18.08.2026. 14:33:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/384105f2-c11d-4507-ac2b-b910ee06a1da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/384105f2-c11d-4507-ac2b-b910ee06a1da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=105&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-175/2025</t>
+  </si>
+  <si>
+    <t>Oglas od 18.08.2026.</t>
+  </si>
+  <si>
+    <t>Branko Filipović</t>
+  </si>
+  <si>
+    <t>Hrvatske Nezavisnosti 5, 32232 Sotin, Hrvatska</t>
+  </si>
+  <si>
+    <t>83458592084</t>
+  </si>
+  <si>
+    <t>Branko Filipović 83458592084; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:36:28</t>
+  </si>
+  <si>
+    <t>02.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abb9884b-8010-4e4c-9a4b-d49ddac582f2</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/abb9884b-8010-4e4c-9a4b-d49ddac582f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=175&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-231/2025</t>
+  </si>
+  <si>
+    <t>Đorđe Ilić</t>
+  </si>
+  <si>
+    <t>Nedeljkovićeva 12, 32225 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>29561776506</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Đorđe Ilić 29561776506</t>
+  </si>
+  <si>
+    <t>18.08.2026. 12:35:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93fa8c73-e4ca-4174-b06d-6ac6c153efbb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93fa8c73-e4ca-4174-b06d-6ac6c153efbb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=231&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Sp-234/2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.08.2026.</t>
+  </si>
+  <si>
+    <t>Duško Mihajlović</t>
+  </si>
+  <si>
+    <t>Trpinjska Cesta 206, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>27030043566</t>
+  </si>
+  <si>
+    <t>Duško Mihajlović 27030043566; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>17.08.2026. 09:35:56</t>
+  </si>
+  <si>
+    <t>25.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7650e7f-3d89-4ade-87bd-e48f6598b634</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f7650e7f-3d89-4ade-87bd-e48f6598b634/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=234&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - RENATA MUJKIĆ FALETAR</t>
+  </si>
+  <si>
+    <t>RENATA MUJKIĆ FALETAR 85685321715</t>
+  </si>
+  <si>
+    <t>14.08.2026. 03:23:56</t>
+  </si>
+  <si>
+    <t>06.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b46ca12a-413f-4ffd-9912-5538747874ae</t>
+  </si>
+  <si>
+    <t>16.383279.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b46ca12a-413f-4ffd-9912-5538747874ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-91/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 12.08.2026.</t>
+  </si>
+  <si>
+    <t>Nikolina Strunja</t>
+  </si>
+  <si>
+    <t>Nikole Andrića 26, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>28263555275</t>
+  </si>
+  <si>
+    <t>Nikolina Strunja 28263555275; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>12.08.2026. 13:20:01</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c917cf7b-910a-4afb-9a10-7d0074015db5</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c917cf7b-910a-4afb-9a10-7d0074015db5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=91&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ARNEL JUSUFOVIĆ</t>
+  </si>
+  <si>
+    <t>ARNEL JUSUFOVIĆ 52698253532</t>
+  </si>
+  <si>
+    <t>12.08.2026. 03:23:51</t>
+  </si>
+  <si>
+    <t>04.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6793d7ae-d9d1-4e84-bc3e-adaeb45a00ae</t>
+  </si>
+  <si>
+    <t>16.383573.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6793d7ae-d9d1-4e84-bc3e-adaeb45a00ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DEJAN TOT</t>
+  </si>
+  <si>
+    <t>DEJAN TOT 94792807612</t>
+  </si>
+  <si>
+    <t>11.08.2026. 03:31:51</t>
+  </si>
+  <si>
+    <t>03.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/328e3ec2-f235-4e8b-a946-5f651e5dc20c</t>
+  </si>
+  <si>
+    <t>16.383353.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/328e3ec2-f235-4e8b-a946-5f651e5dc20c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ĐURĐA MUDRI</t>
+  </si>
+  <si>
+    <t>ĐURĐA MUDRI 25802973944</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:33:40</t>
+  </si>
+  <si>
+    <t>02.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a024d3e2-cf45-44c8-bb3b-208445668311</t>
+  </si>
+  <si>
+    <t>16.382683.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a024d3e2-cf45-44c8-bb3b-208445668311/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - DENIS RAKONCA</t>
+  </si>
+  <si>
+    <t>DENIS RAKONCA 31871157906</t>
+  </si>
+  <si>
+    <t>10.08.2026. 03:33:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/054eeb1f-ef1b-4774-ab5c-2ee990671c5d</t>
+  </si>
+  <si>
+    <t>16.383173.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/054eeb1f-ef1b-4774-ab5c-2ee990671c5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-89/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 07.08.2026.</t>
+  </si>
+  <si>
+    <t>Antun Olah</t>
+  </si>
+  <si>
+    <t>Katarine Zrinske 16, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>99049828971</t>
+  </si>
+  <si>
+    <t>Antun Olah 99049828971; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.08.2026. 10:19:59</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60fc7528-2efe-4902-b739-dae015e27d1a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60fc7528-2efe-4902-b739-dae015e27d1a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=89&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-90/2026</t>
+  </si>
+  <si>
+    <t>Stjepan Simić</t>
+  </si>
+  <si>
+    <t>Željeznička 46, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>08580327904</t>
+  </si>
+  <si>
+    <t>Stjepan Simić 08580327904; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.08.2026. 10:12:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bbc706d-d323-43cc-9f29-5168f06391a3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bbc706d-d323-43cc-9f29-5168f06391a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=90&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-87/2026</t>
+  </si>
+  <si>
+    <t>Jadranka Keser</t>
+  </si>
+  <si>
+    <t>Dr. Antuna Bauera - Paje 3, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>20350872942</t>
+  </si>
+  <si>
+    <t>Jadranka Keser 20350872942; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.08.2026. 09:08:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96514b7a-98b2-4909-935b-fe3b20888404</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/96514b7a-98b2-4909-935b-fe3b20888404/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=87&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-84/2026</t>
+  </si>
+  <si>
+    <t>Luka Mađarić</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 127, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>62024660159</t>
+  </si>
+  <si>
+    <t>Luka Mađarić 62024660159; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>07.08.2026. 09:03:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f56bf256-d2c4-48f2-bd4c-368bc3bf0c2f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f56bf256-d2c4-48f2-bd4c-368bc3bf0c2f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=84&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-82/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 04.08.2026.</t>
+  </si>
+  <si>
+    <t>Hrvoje Tot</t>
+  </si>
+  <si>
+    <t>Dunavska 10, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>25233133396</t>
+  </si>
+  <si>
+    <t>Hrvoje Tot 25233133396; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.08.2026. 11:09:47</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/998e9e20-4265-4059-aaef-aab7e61b4c0f</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/998e9e20-4265-4059-aaef-aab7e61b4c0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=82&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-81/2026</t>
+  </si>
+  <si>
+    <t>Dejan Inić</t>
+  </si>
+  <si>
+    <t>Glavna 7, 32010 Lipovača, Hrvatska</t>
+  </si>
+  <si>
+    <t>50570114700</t>
+  </si>
+  <si>
+    <t>Dejan Inić 50570114700; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.08.2026. 10:47:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eafdbe2-215d-4e8a-ab2e-afdf4a6da44e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4eafdbe2-215d-4e8a-ab2e-afdf4a6da44e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=81&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-76/2026</t>
+  </si>
+  <si>
+    <t>Daniel Martinović</t>
+  </si>
+  <si>
+    <t>Dr. Ante Starčevića 46, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>86090887737</t>
+  </si>
+  <si>
+    <t>Daniel Martinović 86090887737; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.08.2026. 10:35:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e9c4c6-287d-4912-b21d-167661fdc24c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9e9c4c6-287d-4912-b21d-167661fdc24c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=76&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-77/2026</t>
+  </si>
+  <si>
+    <t>Zoran Alandžak</t>
+  </si>
+  <si>
+    <t>Augusta Cesarca 65, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>36183024133</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zoran Alandžak 36183024133</t>
+  </si>
+  <si>
+    <t>04.08.2026. 10:16:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29cc77f9-e3bc-4691-87c2-8651fd053cc8</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/29cc77f9-e3bc-4691-87c2-8651fd053cc8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=77&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - NATAŠA VUKOTIĆ</t>
+  </si>
+  <si>
+    <t>NATAŠA VUKOTIĆ 76108682054</t>
+  </si>
+  <si>
+    <t>03.08.2026. 03:26:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93b47994-48f1-457c-a1c4-1ca7237be76a</t>
+  </si>
+  <si>
+    <t>16.382897.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/93b47994-48f1-457c-a1c4-1ca7237be76a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - LJILJANA KIŠVALUBAC</t>
+  </si>
+  <si>
+    <t>LJILJANA KIŠVALUBAC 80776845143</t>
+  </si>
+  <si>
+    <t>03.08.2026. 03:26:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6af47bc1-5591-4674-afeb-56fa5d0a0729</t>
+  </si>
+  <si>
+    <t>16.382896.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6af47bc1-5591-4674-afeb-56fa5d0a0729/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-78/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>Luka Osmanović</t>
+  </si>
+  <si>
+    <t>Kralja Zvonimira 90, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>54168821796</t>
+  </si>
+  <si>
+    <t>Luka Osmanović 54168821796; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:56:33</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07860a30-a5f1-45a6-9b73-beec33397ef3</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/07860a30-a5f1-45a6-9b73-beec33397ef3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-73/2026</t>
+  </si>
+  <si>
+    <t>Sanela Eržić</t>
+  </si>
+  <si>
+    <t>Samuela Zajaca 52, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>84055822820</t>
+  </si>
+  <si>
+    <t>Sanela Eržić 84055822820; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:52:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e869938-992b-4ad9-ab2b-a45b5b6a7221</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4e869938-992b-4ad9-ab2b-a45b5b6a7221/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=73&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-72/2026</t>
+  </si>
+  <si>
+    <t>Anica Pavlić</t>
+  </si>
+  <si>
+    <t>Njivice 10, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>75758130768</t>
+  </si>
+  <si>
+    <t>Anica Pavlić 75758130768; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:49:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14fb87d6-ab44-4ffc-bc48-35f23a6429da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/14fb87d6-ab44-4ffc-bc48-35f23a6429da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=72&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-70/2026</t>
+  </si>
+  <si>
+    <t>Ljubo Mihajlović</t>
+  </si>
+  <si>
+    <t>Sotinačka 29, 32243 Berak, Hrvatska</t>
+  </si>
+  <si>
+    <t>85673905688</t>
+  </si>
+  <si>
+    <t>Ljubo Mihajlović 85673905688; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:43:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceef083f-5890-456a-8411-e16ec5fbbfcb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ceef083f-5890-456a-8411-e16ec5fbbfcb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=70&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-69/2026</t>
+  </si>
+  <si>
+    <t>Živojin Mrđanov</t>
+  </si>
+  <si>
+    <t>Dragovoljaca Hos-A 78, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>34351607183</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Živojin Mrđanov 34351607183</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:41:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8166327e-fa57-45f1-b918-e07ca71db650</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8166327e-fa57-45f1-b918-e07ca71db650/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=69&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-68/2026</t>
+  </si>
+  <si>
+    <t>Slobodan Janjetović</t>
+  </si>
+  <si>
+    <t>Hermana Gmeinnera 2, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>02919604576</t>
+  </si>
+  <si>
+    <t>Slobodan Janjetović 02919604576; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:39:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9267c137-ed50-4c09-966d-a9a683fed8aa</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9267c137-ed50-4c09-966d-a9a683fed8aa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=68&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-67/2026</t>
+  </si>
+  <si>
+    <t>Filip Egić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 21, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>32642896466</t>
+  </si>
+  <si>
+    <t>Filip Egić 32642896466; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:37:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a9cece3-dae7-4a01-9899-df07fb552c90</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6a9cece3-dae7-4a01-9899-df07fb552c90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=67&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-66/2026</t>
+  </si>
+  <si>
+    <t>Zlatica Radović</t>
+  </si>
+  <si>
+    <t>Županijska 110, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>98070714345</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zlatica Radović 98070714345</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:35:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/200096db-7180-4558-b73a-407b61838870</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/200096db-7180-4558-b73a-407b61838870/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=66&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-65/2026</t>
+  </si>
+  <si>
+    <t>Marijo Skaličić</t>
+  </si>
+  <si>
+    <t>Dunavska 5, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>82428379050</t>
+  </si>
+  <si>
+    <t>Marijo Skaličić 82428379050; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:32:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f05b55d-ae9f-49bd-9fb6-fe8fb337847c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f05b55d-ae9f-49bd-9fb6-fe8fb337847c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=65&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-138/2026</t>
+  </si>
+  <si>
+    <t>Oglas od 22.07.2026.</t>
+  </si>
+  <si>
+    <t>Matej Staničić</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 43, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>14208767012</t>
+  </si>
+  <si>
+    <t>Matej Staničić 14208767012; Svima zainterresiranima</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:23:58</t>
+  </si>
+  <si>
+    <t>10.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29a59cf-61ff-45e4-8b91-dc60c1dd1507</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b29a59cf-61ff-45e4-8b91-dc60c1dd1507/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=138&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Sp-3/2024</t>
   </si>
   <si>
     <t>Rješenje od 22.07.2026.</t>
   </si>
   <si>
-    <t>Živorad Miljković</t>
-[...349 lines deleted...]
-  <si>
     <t>Dragan Šaldić</t>
   </si>
   <si>
     <t>Savezne Republike Njemačke 130, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>02990164061</t>
   </si>
   <si>
     <t>Dragan Šaldić 02990164061; Svima zainteresiranima</t>
   </si>
   <si>
-    <t>24.07.2026. 09:14:00</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/941b1c4d-6af1-4289-a00e-5e23b3799619/dokumenti/preuzimanje</t>
+    <t>24.07.2026. 09:10:16</t>
+  </si>
+  <si>
+    <t>07.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c495cdd-34af-4cff-a7ce-72957d59beed</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c495cdd-34af-4cff-a7ce-72957d59beed/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=3&amp;godina=2024</t>
   </si>
   <si>
-    <t>24.07.2026. 09:10:16</t>
-[...469 lines deleted...]
-  <si>
     <t>Sp-121/2026</t>
   </si>
   <si>
     <t>Oglas od 23.07.2026.</t>
   </si>
   <si>
     <t>Pavle Čakmak</t>
   </si>
   <si>
     <t>Vladimira Nazora 2, 32232 Sotin, Hrvatska</t>
   </si>
   <si>
     <t>56545543425</t>
   </si>
   <si>
     <t>Pavle Čakmak 56545543425; Svima zainteresiranima</t>
   </si>
   <si>
     <t>23.07.2026. 10:15:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/93398a87-17ec-464c-9256-2ece27477e19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/93398a87-17ec-464c-9256-2ece27477e19/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=121&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - SRĐAN DIVIĆ</t>
-[...547 lines deleted...]
-  <si>
     <t>Oglas od 21.07.2026.</t>
   </si>
   <si>
-    <t>Aleksandar Milanović</t>
-[...10 lines deleted...]
-  <si>
     <t>21.07.2026. 12:52:27</t>
   </si>
   <si>
-    <t>04.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0e396ad7-8f8e-4f4d-865f-124f32c94186</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0e396ad7-8f8e-4f4d-865f-124f32c94186/dokumenti/preuzimanje</t>
-  </si>
-[...868 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=114&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-191/2024</t>
   </si>
   <si>
     <t>Rješenje od 17.07.2025.</t>
   </si>
   <si>
     <t>Ružica Dufek</t>
   </si>
   <si>
     <t>Sinjske Alke 8, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>65494000176</t>
   </si>
   <si>
     <t>Ružica Dufek 65494000176; Svima zainteresiranima</t>
   </si>
   <si>
     <t>18.07.2025. 08:32:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01</t>
   </si>
@@ -3311,51 +2237,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N123"/>
+  <dimension ref="A1:N81"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -3416,5149 +2342,3361 @@
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>29</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>30</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>31</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>32</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="J3" t="s">
         <v>23</v>
       </c>
       <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" t="s">
+        <v>25</v>
+      </c>
+      <c r="M3" t="s">
         <v>35</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" t="s">
         <v>39</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4" t="s">
+      <c r="G4" t="s">
         <v>40</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>41</v>
       </c>
-      <c r="G4" t="s">
+      <c r="I4" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="J4" t="s">
         <v>23</v>
       </c>
       <c r="K4" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="L4" t="s">
         <v>25</v>
       </c>
       <c r="M4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="N4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" t="s">
         <v>48</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="G5" t="s">
         <v>49</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>50</v>
       </c>
-      <c r="G5" t="s">
+      <c r="I5" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J5" t="s">
         <v>23</v>
       </c>
       <c r="K5" t="s">
+        <v>52</v>
+      </c>
+      <c r="L5" t="s">
+        <v>53</v>
+      </c>
+      <c r="M5" t="s">
         <v>54</v>
       </c>
-      <c r="L5" t="s">
-[...2 lines deleted...]
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
         <v>57</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" t="s">
         <v>58</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>59</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>60</v>
       </c>
-      <c r="G6" t="s">
+      <c r="I6" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="J6" t="s">
         <v>23</v>
       </c>
       <c r="K6" t="s">
+        <v>62</v>
+      </c>
+      <c r="L6" t="s">
+        <v>25</v>
+      </c>
+      <c r="M6" t="s">
+        <v>63</v>
+      </c>
+      <c r="N6" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>65</v>
+      </c>
+      <c r="D7" t="s">
+        <v>66</v>
+      </c>
+      <c r="E7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F7" t="s">
         <v>68</v>
       </c>
-      <c r="D7" t="s">
-[...2 lines deleted...]
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>69</v>
       </c>
-      <c r="F7" t="s">
+      <c r="H7" t="s">
         <v>70</v>
       </c>
-      <c r="G7" t="s">
+      <c r="I7" t="s">
         <v>71</v>
       </c>
-      <c r="H7" t="s">
+      <c r="J7" t="s">
         <v>72</v>
       </c>
-      <c r="I7" t="s">
+      <c r="K7" t="s">
         <v>73</v>
       </c>
-      <c r="J7" t="s">
-[...2 lines deleted...]
-      <c r="K7" t="s">
+      <c r="L7" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="M7" t="s">
         <v>75</v>
       </c>
       <c r="N7" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>77</v>
       </c>
       <c r="D8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" t="s">
         <v>78</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>79</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>80</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>81</v>
       </c>
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>82</v>
       </c>
-      <c r="I8" t="s">
+      <c r="J8" t="s">
+        <v>72</v>
+      </c>
+      <c r="K8" t="s">
         <v>83</v>
       </c>
-      <c r="J8" t="s">
+      <c r="L8" t="s">
+        <v>74</v>
+      </c>
+      <c r="M8" t="s">
         <v>84</v>
       </c>
-      <c r="K8" t="s">
+      <c r="N8" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9"/>
+      <c r="D9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>87</v>
+      </c>
+      <c r="I9" t="s">
+        <v>88</v>
+      </c>
+      <c r="J9" t="s">
         <v>89</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="K9" t="s">
         <v>90</v>
       </c>
-      <c r="F9" t="s">
+      <c r="L9" t="s">
         <v>91</v>
       </c>
-      <c r="G9" t="s">
+      <c r="M9" t="s">
         <v>92</v>
       </c>
-      <c r="H9" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="N9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>93</v>
+      </c>
+      <c r="D10" t="s">
+        <v>94</v>
+      </c>
+      <c r="E10" t="s">
+        <v>95</v>
+      </c>
+      <c r="F10" t="s">
+        <v>96</v>
+      </c>
+      <c r="G10" t="s">
+        <v>97</v>
+      </c>
+      <c r="H10" t="s">
         <v>98</v>
       </c>
-      <c r="D10" t="s">
+      <c r="I10" t="s">
         <v>99</v>
       </c>
-      <c r="E10" t="s">
+      <c r="J10" t="s">
         <v>100</v>
       </c>
-      <c r="F10" t="s">
+      <c r="K10" t="s">
         <v>101</v>
       </c>
-      <c r="G10" t="s">
+      <c r="L10" t="s">
         <v>102</v>
       </c>
-      <c r="H10" t="s">
+      <c r="M10" t="s">
         <v>103</v>
       </c>
-      <c r="I10" t="s">
+      <c r="N10" t="s">
         <v>104</v>
-      </c>
-[...13 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>105</v>
+      </c>
+      <c r="D11" t="s">
+        <v>106</v>
+      </c>
+      <c r="E11" t="s">
+        <v>107</v>
+      </c>
+      <c r="F11" t="s">
         <v>108</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11" t="s">
+      <c r="G11" t="s">
         <v>109</v>
       </c>
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>110</v>
       </c>
-      <c r="G11" t="s">
+      <c r="I11" t="s">
         <v>111</v>
       </c>
-      <c r="H11" t="s">
+      <c r="J11" t="s">
+        <v>100</v>
+      </c>
+      <c r="K11" t="s">
         <v>112</v>
       </c>
-      <c r="I11" t="s">
+      <c r="L11" t="s">
+        <v>102</v>
+      </c>
+      <c r="M11" t="s">
         <v>113</v>
       </c>
-      <c r="J11" t="s">
+      <c r="N11" t="s">
         <v>114</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
+        <v>115</v>
+      </c>
+      <c r="D12" t="s">
+        <v>94</v>
+      </c>
+      <c r="E12" t="s">
+        <v>116</v>
+      </c>
+      <c r="F12" t="s">
+        <v>117</v>
+      </c>
+      <c r="G12" t="s">
         <v>118</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="H12" t="s">
         <v>119</v>
       </c>
-      <c r="F12" t="s">
+      <c r="I12" t="s">
         <v>120</v>
       </c>
-      <c r="G12" t="s">
+      <c r="J12" t="s">
+        <v>100</v>
+      </c>
+      <c r="K12" t="s">
         <v>121</v>
       </c>
-      <c r="H12" t="s">
+      <c r="L12" t="s">
+        <v>53</v>
+      </c>
+      <c r="M12" t="s">
         <v>122</v>
       </c>
-      <c r="I12" t="s">
+      <c r="N12" t="s">
         <v>123</v>
-      </c>
-[...13 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>124</v>
+      </c>
+      <c r="D13" t="s">
+        <v>125</v>
+      </c>
+      <c r="E13" t="s">
+        <v>126</v>
+      </c>
+      <c r="F13" t="s">
         <v>127</v>
       </c>
-      <c r="D13" t="s">
+      <c r="G13" t="s">
         <v>128</v>
       </c>
-      <c r="E13" t="s">
+      <c r="H13" t="s">
         <v>129</v>
       </c>
-      <c r="F13" t="s">
+      <c r="I13" t="s">
         <v>130</v>
       </c>
-      <c r="G13" t="s">
+      <c r="J13" t="s">
+        <v>100</v>
+      </c>
+      <c r="K13" t="s">
         <v>131</v>
       </c>
-      <c r="H13" t="s">
+      <c r="L13" t="s">
+        <v>25</v>
+      </c>
+      <c r="M13" t="s">
         <v>132</v>
       </c>
-      <c r="I13" t="s">
+      <c r="N13" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>134</v>
+      </c>
+      <c r="D14" t="s">
+        <v>125</v>
+      </c>
+      <c r="E14" t="s">
+        <v>135</v>
+      </c>
+      <c r="F14" t="s">
+        <v>136</v>
+      </c>
+      <c r="G14" t="s">
         <v>137</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="H14" t="s">
         <v>138</v>
       </c>
-      <c r="F14" t="s">
+      <c r="I14" t="s">
         <v>139</v>
       </c>
-      <c r="G14" t="s">
+      <c r="J14" t="s">
         <v>140</v>
       </c>
-      <c r="H14" t="s">
+      <c r="K14" t="s">
         <v>141</v>
       </c>
-      <c r="I14" t="s">
+      <c r="L14" t="s">
+        <v>53</v>
+      </c>
+      <c r="M14" t="s">
         <v>142</v>
       </c>
-      <c r="J14" t="s">
-[...2 lines deleted...]
-      <c r="K14" t="s">
+      <c r="N14" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
+        <v>144</v>
+      </c>
+      <c r="D15" t="s">
+        <v>125</v>
+      </c>
+      <c r="E15" t="s">
+        <v>145</v>
+      </c>
+      <c r="F15" t="s">
         <v>146</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="G15" t="s">
         <v>147</v>
       </c>
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>148</v>
       </c>
-      <c r="G15" t="s">
+      <c r="I15" t="s">
         <v>149</v>
       </c>
-      <c r="H15" t="s">
+      <c r="J15" t="s">
+        <v>140</v>
+      </c>
+      <c r="K15" t="s">
         <v>150</v>
       </c>
-      <c r="I15" t="s">
+      <c r="L15" t="s">
         <v>151</v>
       </c>
-      <c r="J15" t="s">
-[...2 lines deleted...]
-      <c r="K15" t="s">
+      <c r="M15" t="s">
         <v>152</v>
       </c>
-      <c r="L15" t="s">
-[...2 lines deleted...]
-      <c r="M15" t="s">
+      <c r="N15" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>125</v>
       </c>
       <c r="E16" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="F16" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="G16" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="H16" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="I16" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="J16" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
       <c r="K16" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="L16" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="M16" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="N16" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="D17" t="s">
-        <v>128</v>
+        <v>164</v>
       </c>
       <c r="E17" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="F17" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="G17" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="H17" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="I17" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="J17" t="s">
-        <v>114</v>
+        <v>170</v>
       </c>
       <c r="K17" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="L17" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="M17" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="N17" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D18" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="E18" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="F18" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="G18" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="H18" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="I18" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="J18" t="s">
-        <v>114</v>
+        <v>140</v>
       </c>
       <c r="K18" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="L18" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="M18" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="N18" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
-      <c r="C19"/>
+      <c r="C19" t="s">
+        <v>183</v>
+      </c>
       <c r="D19" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      <c r="G19"/>
+        <v>184</v>
+      </c>
+      <c r="E19" t="s">
+        <v>185</v>
+      </c>
+      <c r="F19" t="s">
+        <v>186</v>
+      </c>
+      <c r="G19" t="s">
+        <v>187</v>
+      </c>
       <c r="H19" t="s">
-        <v>178</v>
+        <v>188</v>
       </c>
       <c r="I19" t="s">
-        <v>179</v>
+        <v>189</v>
       </c>
       <c r="J19" t="s">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="K19" t="s">
-        <v>181</v>
+        <v>191</v>
       </c>
       <c r="L19" t="s">
-        <v>182</v>
+        <v>102</v>
       </c>
       <c r="M19" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="N19"/>
+        <v>192</v>
+      </c>
+      <c r="N19" t="s">
+        <v>193</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20"/>
       <c r="D20" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="I20" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="J20" t="s">
-        <v>180</v>
+        <v>197</v>
       </c>
       <c r="K20" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="L20" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="M20" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="N20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
-      <c r="C21"/>
+      <c r="C21" t="s">
+        <v>201</v>
+      </c>
       <c r="D21" t="s">
-        <v>190</v>
-[...3 lines deleted...]
-      <c r="G21"/>
+        <v>202</v>
+      </c>
+      <c r="E21" t="s">
+        <v>203</v>
+      </c>
+      <c r="F21" t="s">
+        <v>204</v>
+      </c>
+      <c r="G21" t="s">
+        <v>205</v>
+      </c>
       <c r="H21" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="I21" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="J21" t="s">
-        <v>180</v>
+        <v>208</v>
       </c>
       <c r="K21" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="L21" t="s">
-        <v>194</v>
+        <v>74</v>
       </c>
       <c r="M21" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="N21"/>
+        <v>210</v>
+      </c>
+      <c r="N21" t="s">
+        <v>211</v>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="I22" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
       <c r="J22" t="s">
-        <v>180</v>
+        <v>215</v>
       </c>
       <c r="K22" t="s">
-        <v>199</v>
+        <v>216</v>
       </c>
       <c r="L22" t="s">
-        <v>200</v>
+        <v>217</v>
       </c>
       <c r="M22" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="N22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C23"/>
       <c r="D23" t="s">
-        <v>128</v>
-[...9 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="E23"/>
+      <c r="F23"/>
+      <c r="G23"/>
       <c r="H23" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="I23" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="J23" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="K23" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="L23" t="s">
-        <v>25</v>
+        <v>224</v>
       </c>
       <c r="M23" t="s">
-        <v>210</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="N23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C24"/>
       <c r="D24" t="s">
-        <v>128</v>
-[...9 lines deleted...]
-      </c>
+        <v>226</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
       <c r="H24" t="s">
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="I24" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="J24" t="s">
-        <v>208</v>
+        <v>229</v>
       </c>
       <c r="K24" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="L24" t="s">
-        <v>25</v>
+        <v>231</v>
       </c>
       <c r="M24" t="s">
-        <v>219</v>
-[...3 lines deleted...]
-      </c>
+        <v>232</v>
+      </c>
+      <c r="N24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25" t="s">
-        <v>222</v>
-[...9 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
       <c r="H25" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="I25" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="J25" t="s">
-        <v>208</v>
+        <v>229</v>
       </c>
       <c r="K25" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="L25" t="s">
-        <v>25</v>
+        <v>237</v>
       </c>
       <c r="M25" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      </c>
+        <v>238</v>
+      </c>
+      <c r="N25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="D26" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="E26" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="F26" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="G26" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="H26" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="I26" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="J26" t="s">
-        <v>208</v>
+        <v>246</v>
       </c>
       <c r="K26" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="L26" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M26" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="N26" t="s">
-        <v>239</v>
+        <v>249</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
+        <v>250</v>
+      </c>
+      <c r="D27" t="s">
         <v>240</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>241</v>
+        <v>251</v>
       </c>
       <c r="F27" t="s">
-        <v>242</v>
+        <v>252</v>
       </c>
       <c r="G27" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
       <c r="H27" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="I27" t="s">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="J27" t="s">
-        <v>208</v>
+        <v>246</v>
       </c>
       <c r="K27" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="L27" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M27" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="N27" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>249</v>
+        <v>259</v>
       </c>
       <c r="D28" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="E28" t="s">
-        <v>250</v>
+        <v>260</v>
       </c>
       <c r="F28" t="s">
-        <v>251</v>
+        <v>261</v>
       </c>
       <c r="G28" t="s">
-        <v>252</v>
+        <v>262</v>
       </c>
       <c r="H28" t="s">
-        <v>253</v>
+        <v>263</v>
       </c>
       <c r="I28" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="J28" t="s">
-        <v>208</v>
+        <v>246</v>
       </c>
       <c r="K28" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="L28" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M28" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="N28" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>258</v>
+        <v>268</v>
       </c>
       <c r="D29" t="s">
-        <v>222</v>
+        <v>240</v>
       </c>
       <c r="E29" t="s">
-        <v>259</v>
+        <v>269</v>
       </c>
       <c r="F29" t="s">
-        <v>260</v>
+        <v>270</v>
       </c>
       <c r="G29" t="s">
-        <v>261</v>
+        <v>271</v>
       </c>
       <c r="H29" t="s">
-        <v>262</v>
+        <v>272</v>
       </c>
       <c r="I29" t="s">
-        <v>263</v>
+        <v>273</v>
       </c>
       <c r="J29" t="s">
-        <v>208</v>
+        <v>246</v>
       </c>
       <c r="K29" t="s">
-        <v>264</v>
+        <v>274</v>
       </c>
       <c r="L29" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M29" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="N29" t="s">
-        <v>266</v>
+        <v>276</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>267</v>
+        <v>277</v>
       </c>
       <c r="D30" t="s">
-        <v>222</v>
+        <v>278</v>
       </c>
       <c r="E30" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="F30" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
       <c r="G30" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="H30" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="I30" t="s">
-        <v>272</v>
+        <v>283</v>
       </c>
       <c r="J30" t="s">
-        <v>208</v>
+        <v>284</v>
       </c>
       <c r="K30" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="L30" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M30" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="N30" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>276</v>
+        <v>288</v>
       </c>
       <c r="D31" t="s">
-        <v>222</v>
+        <v>278</v>
       </c>
       <c r="E31" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="F31" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="G31" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="H31" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="I31" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="J31" t="s">
-        <v>208</v>
+        <v>284</v>
       </c>
       <c r="K31" t="s">
-        <v>282</v>
+        <v>294</v>
       </c>
       <c r="L31" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M31" t="s">
-        <v>283</v>
+        <v>295</v>
       </c>
       <c r="N31" t="s">
-        <v>284</v>
+        <v>296</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>285</v>
+        <v>297</v>
       </c>
       <c r="D32" t="s">
-        <v>222</v>
+        <v>278</v>
       </c>
       <c r="E32" t="s">
-        <v>286</v>
+        <v>298</v>
       </c>
       <c r="F32" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="G32" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="H32" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="I32" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="J32" t="s">
-        <v>208</v>
+        <v>284</v>
       </c>
       <c r="K32" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="L32" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M32" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
       <c r="N32" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>294</v>
+        <v>306</v>
       </c>
       <c r="D33" t="s">
-        <v>222</v>
+        <v>278</v>
       </c>
       <c r="E33" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="F33" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="G33" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="H33" t="s">
-        <v>298</v>
+        <v>310</v>
       </c>
       <c r="I33" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="J33" t="s">
-        <v>208</v>
+        <v>284</v>
       </c>
       <c r="K33" t="s">
-        <v>300</v>
+        <v>312</v>
       </c>
       <c r="L33" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M33" t="s">
-        <v>301</v>
+        <v>313</v>
       </c>
       <c r="N33" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C34"/>
       <c r="D34" t="s">
-        <v>29</v>
-[...9 lines deleted...]
-      </c>
+        <v>315</v>
+      </c>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
       <c r="H34" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="I34" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
       <c r="J34" t="s">
-        <v>208</v>
+        <v>140</v>
       </c>
       <c r="K34" t="s">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="L34" t="s">
-        <v>65</v>
+        <v>319</v>
       </c>
       <c r="M34" t="s">
-        <v>310</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="N34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C35"/>
       <c r="D35" t="s">
-        <v>313</v>
-[...9 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
       <c r="H35" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="I35" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="J35" t="s">
-        <v>156</v>
+        <v>140</v>
       </c>
       <c r="K35" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="L35" t="s">
-        <v>86</v>
+        <v>325</v>
       </c>
       <c r="M35" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="N35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
-      <c r="C36"/>
+      <c r="C36" t="s">
+        <v>327</v>
+      </c>
       <c r="D36" t="s">
-        <v>322</v>
-[...3 lines deleted...]
-      <c r="G36"/>
+        <v>328</v>
+      </c>
+      <c r="E36" t="s">
+        <v>329</v>
+      </c>
+      <c r="F36" t="s">
+        <v>330</v>
+      </c>
+      <c r="G36" t="s">
+        <v>331</v>
+      </c>
       <c r="H36" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="I36" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="J36" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="K36" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="L36" t="s">
-        <v>327</v>
+        <v>74</v>
       </c>
       <c r="M36" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="N36"/>
+        <v>336</v>
+      </c>
+      <c r="N36" t="s">
+        <v>337</v>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="D37" t="s">
-        <v>222</v>
+        <v>328</v>
       </c>
       <c r="E37" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="F37" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="G37" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="H37" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="I37" t="s">
+        <v>343</v>
+      </c>
+      <c r="J37" t="s">
         <v>334</v>
       </c>
-      <c r="J37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K37" t="s">
-        <v>336</v>
+        <v>344</v>
       </c>
       <c r="L37" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M37" t="s">
-        <v>337</v>
+        <v>345</v>
       </c>
       <c r="N37" t="s">
-        <v>338</v>
+        <v>346</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>339</v>
+        <v>347</v>
       </c>
       <c r="D38" t="s">
-        <v>222</v>
+        <v>328</v>
       </c>
       <c r="E38" t="s">
-        <v>340</v>
+        <v>348</v>
       </c>
       <c r="F38" t="s">
-        <v>341</v>
+        <v>349</v>
       </c>
       <c r="G38" t="s">
-        <v>342</v>
+        <v>350</v>
       </c>
       <c r="H38" t="s">
-        <v>343</v>
+        <v>351</v>
       </c>
       <c r="I38" t="s">
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="J38" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="K38" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="L38" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M38" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="N38" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
       <c r="D39" t="s">
-        <v>222</v>
+        <v>328</v>
       </c>
       <c r="E39" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="F39" t="s">
-        <v>350</v>
+        <v>358</v>
       </c>
       <c r="G39" t="s">
-        <v>351</v>
+        <v>359</v>
       </c>
       <c r="H39" t="s">
-        <v>352</v>
+        <v>360</v>
       </c>
       <c r="I39" t="s">
-        <v>353</v>
+        <v>361</v>
       </c>
       <c r="J39" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="K39" t="s">
-        <v>354</v>
+        <v>362</v>
       </c>
       <c r="L39" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M39" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="N39" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="D40" t="s">
-        <v>222</v>
+        <v>328</v>
       </c>
       <c r="E40" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
       <c r="F40" t="s">
-        <v>350</v>
+        <v>367</v>
       </c>
       <c r="G40" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="H40" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="I40" t="s">
-        <v>357</v>
+        <v>370</v>
       </c>
       <c r="J40" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="K40" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="L40" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M40" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
       <c r="N40" t="s">
-        <v>356</v>
+        <v>373</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>360</v>
+        <v>374</v>
       </c>
       <c r="D41" t="s">
-        <v>222</v>
+        <v>328</v>
       </c>
       <c r="E41" t="s">
-        <v>361</v>
+        <v>375</v>
       </c>
       <c r="F41" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
       <c r="G41" t="s">
-        <v>363</v>
+        <v>377</v>
       </c>
       <c r="H41" t="s">
-        <v>364</v>
+        <v>378</v>
       </c>
       <c r="I41" t="s">
-        <v>365</v>
+        <v>379</v>
       </c>
       <c r="J41" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="K41" t="s">
-        <v>366</v>
+        <v>380</v>
       </c>
       <c r="L41" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M41" t="s">
-        <v>367</v>
+        <v>381</v>
       </c>
       <c r="N41" t="s">
-        <v>368</v>
+        <v>382</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>369</v>
+        <v>383</v>
       </c>
       <c r="D42" t="s">
-        <v>222</v>
+        <v>328</v>
       </c>
       <c r="E42" t="s">
-        <v>370</v>
+        <v>384</v>
       </c>
       <c r="F42" t="s">
-        <v>371</v>
+        <v>385</v>
       </c>
       <c r="G42" t="s">
-        <v>372</v>
+        <v>386</v>
       </c>
       <c r="H42" t="s">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="I42" t="s">
-        <v>374</v>
+        <v>388</v>
       </c>
       <c r="J42" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="K42" t="s">
-        <v>375</v>
+        <v>389</v>
       </c>
       <c r="L42" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M42" t="s">
-        <v>376</v>
+        <v>390</v>
       </c>
       <c r="N42" t="s">
-        <v>377</v>
+        <v>391</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>378</v>
+        <v>392</v>
       </c>
       <c r="D43" t="s">
-        <v>222</v>
+        <v>328</v>
       </c>
       <c r="E43" t="s">
-        <v>379</v>
+        <v>393</v>
       </c>
       <c r="F43" t="s">
-        <v>380</v>
+        <v>394</v>
       </c>
       <c r="G43" t="s">
-        <v>381</v>
+        <v>395</v>
       </c>
       <c r="H43" t="s">
-        <v>382</v>
+        <v>396</v>
       </c>
       <c r="I43" t="s">
-        <v>383</v>
+        <v>397</v>
       </c>
       <c r="J43" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="K43" t="s">
-        <v>384</v>
+        <v>398</v>
       </c>
       <c r="L43" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M43" t="s">
-        <v>385</v>
+        <v>399</v>
       </c>
       <c r="N43" t="s">
-        <v>386</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>387</v>
+        <v>401</v>
       </c>
       <c r="D44" t="s">
-        <v>222</v>
+        <v>328</v>
       </c>
       <c r="E44" t="s">
-        <v>388</v>
+        <v>402</v>
       </c>
       <c r="F44" t="s">
-        <v>389</v>
+        <v>403</v>
       </c>
       <c r="G44" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
       <c r="H44" t="s">
-        <v>391</v>
+        <v>405</v>
       </c>
       <c r="I44" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
       <c r="J44" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="K44" t="s">
-        <v>393</v>
+        <v>407</v>
       </c>
       <c r="L44" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M44" t="s">
-        <v>394</v>
+        <v>408</v>
       </c>
       <c r="N44" t="s">
-        <v>395</v>
+        <v>409</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="D45" t="s">
-        <v>29</v>
+        <v>411</v>
       </c>
       <c r="E45" t="s">
-        <v>397</v>
+        <v>412</v>
       </c>
       <c r="F45" t="s">
-        <v>398</v>
+        <v>413</v>
       </c>
       <c r="G45" t="s">
-        <v>399</v>
+        <v>414</v>
       </c>
       <c r="H45" t="s">
-        <v>400</v>
+        <v>415</v>
       </c>
       <c r="I45" t="s">
-        <v>401</v>
+        <v>416</v>
       </c>
       <c r="J45" t="s">
-        <v>335</v>
+        <v>417</v>
       </c>
       <c r="K45" t="s">
-        <v>402</v>
+        <v>418</v>
       </c>
       <c r="L45" t="s">
-        <v>36</v>
+        <v>74</v>
       </c>
       <c r="M45" t="s">
-        <v>403</v>
+        <v>419</v>
       </c>
       <c r="N45" t="s">
-        <v>404</v>
+        <v>420</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>405</v>
+        <v>421</v>
       </c>
       <c r="D46" t="s">
-        <v>222</v>
+        <v>422</v>
       </c>
       <c r="E46" t="s">
-        <v>406</v>
+        <v>423</v>
       </c>
       <c r="F46" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="G46" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
       <c r="H46" t="s">
-        <v>409</v>
+        <v>426</v>
       </c>
       <c r="I46" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
       <c r="J46" t="s">
-        <v>335</v>
+        <v>428</v>
       </c>
       <c r="K46" t="s">
-        <v>411</v>
+        <v>429</v>
       </c>
       <c r="L46" t="s">
-        <v>412</v>
+        <v>151</v>
       </c>
       <c r="M46" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
       <c r="N46" t="s">
-        <v>414</v>
+        <v>431</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>415</v>
+        <v>432</v>
       </c>
       <c r="D47" t="s">
-        <v>222</v>
+        <v>433</v>
       </c>
       <c r="E47" t="s">
-        <v>416</v>
+        <v>434</v>
       </c>
       <c r="F47" t="s">
-        <v>417</v>
+        <v>435</v>
       </c>
       <c r="G47" t="s">
-        <v>418</v>
+        <v>436</v>
       </c>
       <c r="H47" t="s">
-        <v>419</v>
+        <v>437</v>
       </c>
       <c r="I47" t="s">
-        <v>420</v>
+        <v>438</v>
       </c>
       <c r="J47" t="s">
-        <v>335</v>
+        <v>428</v>
       </c>
       <c r="K47" t="s">
-        <v>421</v>
+        <v>439</v>
       </c>
       <c r="L47" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M47" t="s">
-        <v>422</v>
+        <v>440</v>
       </c>
       <c r="N47" t="s">
-        <v>423</v>
+        <v>441</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>424</v>
+        <v>124</v>
       </c>
       <c r="D48" t="s">
-        <v>222</v>
+        <v>442</v>
       </c>
       <c r="E48" t="s">
-        <v>425</v>
+        <v>126</v>
       </c>
       <c r="F48" t="s">
-        <v>426</v>
+        <v>127</v>
       </c>
       <c r="G48" t="s">
-        <v>427</v>
+        <v>128</v>
       </c>
       <c r="H48" t="s">
-        <v>428</v>
+        <v>129</v>
       </c>
       <c r="I48" t="s">
-        <v>429</v>
+        <v>443</v>
       </c>
       <c r="J48" t="s">
-        <v>335</v>
+        <v>215</v>
       </c>
       <c r="K48" t="s">
-        <v>430</v>
+        <v>444</v>
       </c>
       <c r="L48" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="M48" t="s">
-        <v>431</v>
+        <v>445</v>
       </c>
       <c r="N48" t="s">
-        <v>432</v>
+        <v>133</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>433</v>
+        <v>446</v>
       </c>
       <c r="D49" t="s">
-        <v>222</v>
+        <v>447</v>
       </c>
       <c r="E49" t="s">
-        <v>434</v>
+        <v>448</v>
       </c>
       <c r="F49" t="s">
-        <v>331</v>
+        <v>449</v>
       </c>
       <c r="G49" t="s">
-        <v>435</v>
+        <v>450</v>
       </c>
       <c r="H49" t="s">
-        <v>436</v>
+        <v>451</v>
       </c>
       <c r="I49" t="s">
-        <v>437</v>
-[...3 lines deleted...]
-      </c>
+        <v>452</v>
+      </c>
+      <c r="J49"/>
       <c r="K49" t="s">
-        <v>438</v>
+        <v>453</v>
       </c>
       <c r="L49" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="M49" t="s">
-        <v>439</v>
+        <v>454</v>
       </c>
       <c r="N49" t="s">
-        <v>440</v>
+        <v>455</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>441</v>
+        <v>456</v>
       </c>
       <c r="D50" t="s">
-        <v>222</v>
+        <v>457</v>
       </c>
       <c r="E50" t="s">
-        <v>442</v>
+        <v>458</v>
       </c>
       <c r="F50" t="s">
-        <v>443</v>
+        <v>459</v>
       </c>
       <c r="G50" t="s">
-        <v>444</v>
+        <v>460</v>
       </c>
       <c r="H50" t="s">
-        <v>445</v>
+        <v>461</v>
       </c>
       <c r="I50" t="s">
-        <v>446</v>
-[...3 lines deleted...]
-      </c>
+        <v>462</v>
+      </c>
+      <c r="J50"/>
       <c r="K50" t="s">
-        <v>447</v>
+        <v>463</v>
       </c>
       <c r="L50" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="M50" t="s">
-        <v>448</v>
+        <v>464</v>
       </c>
       <c r="N50" t="s">
-        <v>449</v>
+        <v>465</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>450</v>
+        <v>466</v>
       </c>
       <c r="D51" t="s">
-        <v>222</v>
+        <v>467</v>
       </c>
       <c r="E51" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
       <c r="F51" t="s">
-        <v>452</v>
+        <v>469</v>
       </c>
       <c r="G51" t="s">
-        <v>453</v>
+        <v>470</v>
       </c>
       <c r="H51" t="s">
-        <v>454</v>
+        <v>471</v>
       </c>
       <c r="I51" t="s">
-        <v>455</v>
-[...3 lines deleted...]
-      </c>
+        <v>472</v>
+      </c>
+      <c r="J51"/>
       <c r="K51" t="s">
-        <v>456</v>
+        <v>473</v>
       </c>
       <c r="L51" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="M51" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="N51" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>459</v>
+        <v>476</v>
       </c>
       <c r="D52" t="s">
-        <v>222</v>
+        <v>477</v>
       </c>
       <c r="E52" t="s">
-        <v>460</v>
+        <v>478</v>
       </c>
       <c r="F52" t="s">
-        <v>461</v>
+        <v>479</v>
       </c>
       <c r="G52" t="s">
-        <v>462</v>
+        <v>480</v>
       </c>
       <c r="H52" t="s">
-        <v>463</v>
+        <v>481</v>
       </c>
       <c r="I52" t="s">
-        <v>464</v>
-[...3 lines deleted...]
-      </c>
+        <v>482</v>
+      </c>
+      <c r="J52"/>
       <c r="K52" t="s">
-        <v>465</v>
+        <v>483</v>
       </c>
       <c r="L52" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="M52" t="s">
-        <v>466</v>
+        <v>484</v>
       </c>
       <c r="N52" t="s">
-        <v>467</v>
+        <v>485</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>468</v>
+        <v>486</v>
       </c>
       <c r="D53" t="s">
-        <v>222</v>
+        <v>477</v>
       </c>
       <c r="E53" t="s">
-        <v>469</v>
+        <v>487</v>
       </c>
       <c r="F53" t="s">
-        <v>470</v>
+        <v>488</v>
       </c>
       <c r="G53" t="s">
-        <v>471</v>
+        <v>489</v>
       </c>
       <c r="H53" t="s">
-        <v>472</v>
+        <v>490</v>
       </c>
       <c r="I53" t="s">
-        <v>473</v>
-[...3 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="J53"/>
       <c r="K53" t="s">
-        <v>474</v>
+        <v>492</v>
       </c>
       <c r="L53" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="M53" t="s">
-        <v>475</v>
+        <v>493</v>
       </c>
       <c r="N53" t="s">
-        <v>476</v>
+        <v>494</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
+        <v>495</v>
+      </c>
+      <c r="D54" t="s">
         <v>477</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" t="s">
-        <v>478</v>
+        <v>496</v>
       </c>
       <c r="F54" t="s">
-        <v>479</v>
+        <v>497</v>
       </c>
       <c r="G54" t="s">
-        <v>480</v>
+        <v>498</v>
       </c>
       <c r="H54" t="s">
-        <v>481</v>
+        <v>499</v>
       </c>
       <c r="I54" t="s">
-        <v>482</v>
-[...3 lines deleted...]
-      </c>
+        <v>500</v>
+      </c>
+      <c r="J54"/>
       <c r="K54" t="s">
-        <v>483</v>
+        <v>501</v>
       </c>
       <c r="L54" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="M54" t="s">
-        <v>484</v>
+        <v>502</v>
       </c>
       <c r="N54" t="s">
-        <v>485</v>
+        <v>503</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>486</v>
+        <v>504</v>
       </c>
       <c r="D55" t="s">
-        <v>222</v>
+        <v>477</v>
       </c>
       <c r="E55" t="s">
-        <v>487</v>
+        <v>505</v>
       </c>
       <c r="F55" t="s">
-        <v>488</v>
+        <v>506</v>
       </c>
       <c r="G55" t="s">
-        <v>489</v>
+        <v>507</v>
       </c>
       <c r="H55" t="s">
-        <v>490</v>
+        <v>508</v>
       </c>
       <c r="I55" t="s">
-        <v>491</v>
-[...3 lines deleted...]
-      </c>
+        <v>509</v>
+      </c>
+      <c r="J55"/>
       <c r="K55" t="s">
-        <v>492</v>
+        <v>510</v>
       </c>
       <c r="L55" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="M55" t="s">
-        <v>493</v>
+        <v>511</v>
       </c>
       <c r="N55" t="s">
-        <v>494</v>
+        <v>512</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>495</v>
+        <v>513</v>
       </c>
       <c r="D56" t="s">
-        <v>222</v>
+        <v>514</v>
       </c>
       <c r="E56" t="s">
-        <v>496</v>
+        <v>515</v>
       </c>
       <c r="F56" t="s">
-        <v>497</v>
+        <v>516</v>
       </c>
       <c r="G56" t="s">
-        <v>498</v>
+        <v>517</v>
       </c>
       <c r="H56" t="s">
-        <v>499</v>
+        <v>518</v>
       </c>
       <c r="I56" t="s">
-        <v>500</v>
-[...3 lines deleted...]
-      </c>
+        <v>519</v>
+      </c>
+      <c r="J56"/>
       <c r="K56" t="s">
-        <v>501</v>
+        <v>520</v>
       </c>
       <c r="L56" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="M56" t="s">
-        <v>502</v>
+        <v>521</v>
       </c>
       <c r="N56" t="s">
-        <v>503</v>
+        <v>522</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>504</v>
+        <v>523</v>
       </c>
       <c r="D57" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
       <c r="E57" t="s">
-        <v>506</v>
+        <v>525</v>
       </c>
       <c r="F57" t="s">
-        <v>507</v>
+        <v>526</v>
       </c>
       <c r="G57" t="s">
-        <v>508</v>
+        <v>527</v>
       </c>
       <c r="H57" t="s">
-        <v>509</v>
+        <v>528</v>
       </c>
       <c r="I57" t="s">
-        <v>510</v>
-[...3 lines deleted...]
-      </c>
+        <v>529</v>
+      </c>
+      <c r="J57"/>
       <c r="K57" t="s">
-        <v>512</v>
+        <v>530</v>
       </c>
       <c r="L57" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="M57" t="s">
-        <v>513</v>
+        <v>531</v>
       </c>
       <c r="N57" t="s">
-        <v>514</v>
+        <v>532</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>515</v>
+        <v>533</v>
       </c>
       <c r="D58" t="s">
-        <v>222</v>
+        <v>514</v>
       </c>
       <c r="E58" t="s">
-        <v>516</v>
+        <v>534</v>
       </c>
       <c r="F58" t="s">
-        <v>517</v>
+        <v>535</v>
       </c>
       <c r="G58" t="s">
-        <v>518</v>
+        <v>536</v>
       </c>
       <c r="H58" t="s">
-        <v>519</v>
+        <v>537</v>
       </c>
       <c r="I58" t="s">
-        <v>520</v>
-[...3 lines deleted...]
-      </c>
+        <v>538</v>
+      </c>
+      <c r="J58"/>
       <c r="K58" t="s">
-        <v>522</v>
+        <v>539</v>
       </c>
       <c r="L58" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="M58" t="s">
-        <v>523</v>
+        <v>540</v>
       </c>
       <c r="N58" t="s">
-        <v>524</v>
+        <v>541</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>525</v>
+        <v>542</v>
       </c>
       <c r="D59" t="s">
-        <v>222</v>
+        <v>514</v>
       </c>
       <c r="E59" t="s">
-        <v>526</v>
+        <v>543</v>
       </c>
       <c r="F59" t="s">
-        <v>527</v>
+        <v>544</v>
       </c>
       <c r="G59" t="s">
-        <v>528</v>
+        <v>545</v>
       </c>
       <c r="H59" t="s">
-        <v>529</v>
+        <v>546</v>
       </c>
       <c r="I59" t="s">
-        <v>530</v>
-[...3 lines deleted...]
-      </c>
+        <v>547</v>
+      </c>
+      <c r="J59"/>
       <c r="K59" t="s">
-        <v>531</v>
+        <v>548</v>
       </c>
       <c r="L59" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="M59" t="s">
-        <v>532</v>
+        <v>549</v>
       </c>
       <c r="N59" t="s">
-        <v>533</v>
+        <v>550</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>534</v>
+        <v>551</v>
       </c>
       <c r="D60" t="s">
-        <v>222</v>
+        <v>524</v>
       </c>
       <c r="E60" t="s">
-        <v>535</v>
+        <v>552</v>
       </c>
       <c r="F60" t="s">
-        <v>536</v>
+        <v>553</v>
       </c>
       <c r="G60" t="s">
-        <v>537</v>
+        <v>554</v>
       </c>
       <c r="H60" t="s">
-        <v>538</v>
+        <v>555</v>
       </c>
       <c r="I60" t="s">
-        <v>539</v>
-[...3 lines deleted...]
-      </c>
+        <v>556</v>
+      </c>
+      <c r="J60"/>
       <c r="K60" t="s">
-        <v>540</v>
+        <v>557</v>
       </c>
       <c r="L60" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="M60" t="s">
-        <v>541</v>
+        <v>558</v>
       </c>
       <c r="N60" t="s">
-        <v>542</v>
+        <v>559</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>543</v>
+        <v>560</v>
       </c>
       <c r="D61" t="s">
-        <v>222</v>
+        <v>524</v>
       </c>
       <c r="E61" t="s">
-        <v>544</v>
+        <v>561</v>
       </c>
       <c r="F61" t="s">
-        <v>70</v>
+        <v>562</v>
       </c>
       <c r="G61" t="s">
-        <v>545</v>
+        <v>563</v>
       </c>
       <c r="H61" t="s">
-        <v>546</v>
+        <v>564</v>
       </c>
       <c r="I61" t="s">
-        <v>547</v>
-[...3 lines deleted...]
-      </c>
+        <v>565</v>
+      </c>
+      <c r="J61"/>
       <c r="K61" t="s">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="L61" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="M61" t="s">
-        <v>549</v>
+        <v>567</v>
       </c>
       <c r="N61" t="s">
-        <v>550</v>
+        <v>568</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>551</v>
+        <v>569</v>
       </c>
       <c r="D62" t="s">
-        <v>222</v>
+        <v>524</v>
       </c>
       <c r="E62" t="s">
-        <v>552</v>
+        <v>570</v>
       </c>
       <c r="F62" t="s">
-        <v>553</v>
+        <v>571</v>
       </c>
       <c r="G62" t="s">
-        <v>554</v>
+        <v>572</v>
       </c>
       <c r="H62" t="s">
-        <v>555</v>
+        <v>573</v>
       </c>
       <c r="I62" t="s">
-        <v>556</v>
-[...3 lines deleted...]
-      </c>
+        <v>574</v>
+      </c>
+      <c r="J62"/>
       <c r="K62" t="s">
-        <v>557</v>
+        <v>575</v>
       </c>
       <c r="L62" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="M62" t="s">
-        <v>558</v>
+        <v>576</v>
       </c>
       <c r="N62" t="s">
-        <v>559</v>
+        <v>577</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>560</v>
+        <v>578</v>
       </c>
       <c r="D63" t="s">
-        <v>222</v>
+        <v>579</v>
       </c>
       <c r="E63" t="s">
-        <v>561</v>
+        <v>580</v>
       </c>
       <c r="F63" t="s">
-        <v>562</v>
+        <v>581</v>
       </c>
       <c r="G63" t="s">
-        <v>563</v>
+        <v>582</v>
       </c>
       <c r="H63" t="s">
-        <v>564</v>
+        <v>583</v>
       </c>
       <c r="I63" t="s">
-        <v>565</v>
-[...3 lines deleted...]
-      </c>
+        <v>584</v>
+      </c>
+      <c r="J63"/>
       <c r="K63" t="s">
-        <v>566</v>
+        <v>585</v>
       </c>
       <c r="L63" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="M63" t="s">
-        <v>567</v>
+        <v>586</v>
       </c>
       <c r="N63" t="s">
-        <v>568</v>
+        <v>587</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>569</v>
+        <v>588</v>
       </c>
       <c r="D64" t="s">
-        <v>222</v>
+        <v>589</v>
       </c>
       <c r="E64" t="s">
-        <v>570</v>
+        <v>590</v>
       </c>
       <c r="F64" t="s">
-        <v>571</v>
+        <v>591</v>
       </c>
       <c r="G64" t="s">
-        <v>572</v>
+        <v>592</v>
       </c>
       <c r="H64" t="s">
-        <v>573</v>
+        <v>593</v>
       </c>
       <c r="I64" t="s">
-        <v>574</v>
-[...3 lines deleted...]
-      </c>
+        <v>594</v>
+      </c>
+      <c r="J64"/>
       <c r="K64" t="s">
-        <v>575</v>
+        <v>595</v>
       </c>
       <c r="L64" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="M64" t="s">
-        <v>576</v>
+        <v>596</v>
       </c>
       <c r="N64" t="s">
-        <v>577</v>
+        <v>597</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>578</v>
+        <v>598</v>
       </c>
       <c r="D65" t="s">
-        <v>222</v>
+        <v>589</v>
       </c>
       <c r="E65" t="s">
-        <v>579</v>
+        <v>599</v>
       </c>
       <c r="F65" t="s">
-        <v>580</v>
+        <v>600</v>
       </c>
       <c r="G65" t="s">
-        <v>581</v>
+        <v>601</v>
       </c>
       <c r="H65" t="s">
-        <v>582</v>
+        <v>602</v>
       </c>
       <c r="I65" t="s">
-        <v>583</v>
-[...3 lines deleted...]
-      </c>
+        <v>603</v>
+      </c>
+      <c r="J65"/>
       <c r="K65" t="s">
-        <v>584</v>
+        <v>604</v>
       </c>
       <c r="L65" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="M65" t="s">
-        <v>585</v>
+        <v>605</v>
       </c>
       <c r="N65" t="s">
-        <v>586</v>
+        <v>606</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>587</v>
+        <v>607</v>
       </c>
       <c r="D66" t="s">
-        <v>222</v>
+        <v>608</v>
       </c>
       <c r="E66" t="s">
-        <v>588</v>
+        <v>609</v>
       </c>
       <c r="F66" t="s">
-        <v>589</v>
+        <v>610</v>
       </c>
       <c r="G66" t="s">
-        <v>590</v>
+        <v>611</v>
       </c>
       <c r="H66" t="s">
-        <v>591</v>
+        <v>612</v>
       </c>
       <c r="I66" t="s">
-        <v>592</v>
-[...3 lines deleted...]
-      </c>
+        <v>613</v>
+      </c>
+      <c r="J66"/>
       <c r="K66" t="s">
-        <v>593</v>
+        <v>614</v>
       </c>
       <c r="L66" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="M66" t="s">
-        <v>594</v>
+        <v>615</v>
       </c>
       <c r="N66" t="s">
-        <v>595</v>
+        <v>616</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
-      <c r="C67"/>
+      <c r="C67" t="s">
+        <v>617</v>
+      </c>
       <c r="D67" t="s">
-        <v>596</v>
-[...3 lines deleted...]
-      <c r="G67"/>
+        <v>608</v>
+      </c>
+      <c r="E67" t="s">
+        <v>618</v>
+      </c>
+      <c r="F67" t="s">
+        <v>619</v>
+      </c>
+      <c r="G67" t="s">
+        <v>620</v>
+      </c>
       <c r="H67" t="s">
-        <v>597</v>
+        <v>621</v>
       </c>
       <c r="I67" t="s">
-        <v>598</v>
-[...3 lines deleted...]
-      </c>
+        <v>622</v>
+      </c>
+      <c r="J67"/>
       <c r="K67" t="s">
-        <v>600</v>
+        <v>623</v>
       </c>
       <c r="L67" t="s">
-        <v>601</v>
+        <v>102</v>
       </c>
       <c r="M67" t="s">
-        <v>602</v>
-[...1 lines deleted...]
-      <c r="N67"/>
+        <v>624</v>
+      </c>
+      <c r="N67" t="s">
+        <v>625</v>
+      </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
-      <c r="C68"/>
+      <c r="C68" t="s">
+        <v>626</v>
+      </c>
       <c r="D68" t="s">
-        <v>603</v>
-[...3 lines deleted...]
-      <c r="G68"/>
+        <v>627</v>
+      </c>
+      <c r="E68" t="s">
+        <v>628</v>
+      </c>
+      <c r="F68" t="s">
+        <v>629</v>
+      </c>
+      <c r="G68" t="s">
+        <v>630</v>
+      </c>
       <c r="H68" t="s">
-        <v>604</v>
+        <v>631</v>
       </c>
       <c r="I68" t="s">
-        <v>605</v>
-[...3 lines deleted...]
-      </c>
+        <v>632</v>
+      </c>
+      <c r="J68"/>
       <c r="K68" t="s">
-        <v>606</v>
+        <v>633</v>
       </c>
       <c r="L68" t="s">
-        <v>607</v>
+        <v>102</v>
       </c>
       <c r="M68" t="s">
-        <v>608</v>
-[...1 lines deleted...]
-      <c r="N68"/>
+        <v>634</v>
+      </c>
+      <c r="N68" t="s">
+        <v>635</v>
+      </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>609</v>
+        <v>636</v>
       </c>
       <c r="D69" t="s">
-        <v>222</v>
+        <v>608</v>
       </c>
       <c r="E69" t="s">
-        <v>610</v>
+        <v>637</v>
       </c>
       <c r="F69" t="s">
-        <v>611</v>
+        <v>638</v>
       </c>
       <c r="G69" t="s">
-        <v>612</v>
+        <v>639</v>
       </c>
       <c r="H69" t="s">
-        <v>613</v>
+        <v>640</v>
       </c>
       <c r="I69" t="s">
-        <v>614</v>
-[...3 lines deleted...]
-      </c>
+        <v>641</v>
+      </c>
+      <c r="J69"/>
       <c r="K69" t="s">
-        <v>616</v>
+        <v>642</v>
       </c>
       <c r="L69" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="M69" t="s">
-        <v>617</v>
+        <v>643</v>
       </c>
       <c r="N69" t="s">
-        <v>618</v>
+        <v>644</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>619</v>
+        <v>645</v>
       </c>
       <c r="D70" t="s">
-        <v>222</v>
+        <v>646</v>
       </c>
       <c r="E70" t="s">
-        <v>620</v>
+        <v>647</v>
       </c>
       <c r="F70" t="s">
-        <v>621</v>
+        <v>648</v>
       </c>
       <c r="G70" t="s">
-        <v>622</v>
+        <v>649</v>
       </c>
       <c r="H70" t="s">
-        <v>623</v>
+        <v>650</v>
       </c>
       <c r="I70" t="s">
-        <v>624</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="J70"/>
       <c r="K70" t="s">
-        <v>625</v>
+        <v>652</v>
       </c>
       <c r="L70" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
       <c r="M70" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="N70" t="s">
-        <v>627</v>
+        <v>654</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="s">
         <v>14</v>
       </c>
       <c r="B71" t="s">
         <v>15</v>
       </c>
       <c r="C71" t="s">
-        <v>628</v>
+        <v>655</v>
       </c>
       <c r="D71" t="s">
-        <v>629</v>
+        <v>656</v>
       </c>
       <c r="E71" t="s">
-        <v>630</v>
+        <v>657</v>
       </c>
       <c r="F71" t="s">
-        <v>631</v>
+        <v>658</v>
       </c>
       <c r="G71" t="s">
-        <v>632</v>
+        <v>659</v>
       </c>
       <c r="H71" t="s">
-        <v>633</v>
+        <v>660</v>
       </c>
       <c r="I71" t="s">
-        <v>634</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="J71"/>
       <c r="K71" t="s">
-        <v>635</v>
+        <v>662</v>
       </c>
       <c r="L71" t="s">
-        <v>36</v>
+        <v>663</v>
       </c>
       <c r="M71" t="s">
-        <v>636</v>
+        <v>664</v>
       </c>
       <c r="N71" t="s">
-        <v>637</v>
+        <v>665</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
-      <c r="C72"/>
+      <c r="C72" t="s">
+        <v>666</v>
+      </c>
       <c r="D72" t="s">
-        <v>638</v>
-[...3 lines deleted...]
-      <c r="G72"/>
+        <v>667</v>
+      </c>
+      <c r="E72" t="s">
+        <v>668</v>
+      </c>
+      <c r="F72" t="s">
+        <v>669</v>
+      </c>
+      <c r="G72" t="s">
+        <v>670</v>
+      </c>
       <c r="H72" t="s">
-        <v>639</v>
+        <v>671</v>
       </c>
       <c r="I72" t="s">
-        <v>640</v>
-[...3 lines deleted...]
-      </c>
+        <v>672</v>
+      </c>
+      <c r="J72"/>
       <c r="K72" t="s">
-        <v>642</v>
+        <v>673</v>
       </c>
       <c r="L72" t="s">
-        <v>643</v>
+        <v>674</v>
       </c>
       <c r="M72" t="s">
-        <v>644</v>
-[...1 lines deleted...]
-      <c r="N72"/>
+        <v>675</v>
+      </c>
+      <c r="N72" t="s">
+        <v>676</v>
+      </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>645</v>
+        <v>677</v>
       </c>
       <c r="D73" t="s">
-        <v>629</v>
+        <v>678</v>
       </c>
       <c r="E73" t="s">
-        <v>646</v>
+        <v>679</v>
       </c>
       <c r="F73" t="s">
-        <v>647</v>
+        <v>680</v>
       </c>
       <c r="G73" t="s">
-        <v>648</v>
+        <v>681</v>
       </c>
       <c r="H73" t="s">
-        <v>649</v>
+        <v>682</v>
       </c>
       <c r="I73" t="s">
-        <v>650</v>
-[...3 lines deleted...]
-      </c>
+        <v>683</v>
+      </c>
+      <c r="J73"/>
       <c r="K73" t="s">
-        <v>652</v>
+        <v>684</v>
       </c>
       <c r="L73" t="s">
-        <v>65</v>
+        <v>685</v>
       </c>
       <c r="M73" t="s">
-        <v>653</v>
+        <v>686</v>
       </c>
       <c r="N73" t="s">
-        <v>654</v>
+        <v>687</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>655</v>
+        <v>677</v>
       </c>
       <c r="D74" t="s">
-        <v>629</v>
+        <v>678</v>
       </c>
       <c r="E74" t="s">
-        <v>656</v>
+        <v>679</v>
       </c>
       <c r="F74" t="s">
-        <v>657</v>
+        <v>680</v>
       </c>
       <c r="G74" t="s">
-        <v>658</v>
+        <v>681</v>
       </c>
       <c r="H74" t="s">
-        <v>659</v>
+        <v>688</v>
       </c>
       <c r="I74" t="s">
-        <v>660</v>
-[...3 lines deleted...]
-      </c>
+        <v>689</v>
+      </c>
+      <c r="J74"/>
       <c r="K74" t="s">
-        <v>661</v>
+        <v>690</v>
       </c>
       <c r="L74" t="s">
-        <v>65</v>
+        <v>691</v>
       </c>
       <c r="M74" t="s">
-        <v>662</v>
+        <v>692</v>
       </c>
       <c r="N74" t="s">
-        <v>663</v>
+        <v>687</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
-        <v>664</v>
+        <v>677</v>
       </c>
       <c r="D75" t="s">
-        <v>629</v>
+        <v>678</v>
       </c>
       <c r="E75" t="s">
-        <v>665</v>
+        <v>679</v>
       </c>
       <c r="F75" t="s">
-        <v>666</v>
+        <v>680</v>
       </c>
       <c r="G75" t="s">
-        <v>667</v>
+        <v>681</v>
       </c>
       <c r="H75" t="s">
-        <v>668</v>
+        <v>693</v>
       </c>
       <c r="I75" t="s">
-        <v>669</v>
-[...3 lines deleted...]
-      </c>
+        <v>694</v>
+      </c>
+      <c r="J75"/>
       <c r="K75" t="s">
-        <v>670</v>
+        <v>695</v>
       </c>
       <c r="L75" t="s">
-        <v>65</v>
+        <v>696</v>
       </c>
       <c r="M75" t="s">
-        <v>671</v>
+        <v>697</v>
       </c>
       <c r="N75" t="s">
-        <v>672</v>
+        <v>687</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="D76" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="E76" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="F76" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="G76" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="H76" t="s">
-        <v>678</v>
+        <v>698</v>
       </c>
       <c r="I76" t="s">
-        <v>679</v>
-[...3 lines deleted...]
-      </c>
+        <v>699</v>
+      </c>
+      <c r="J76"/>
       <c r="K76" t="s">
-        <v>680</v>
+        <v>700</v>
       </c>
       <c r="L76" t="s">
-        <v>25</v>
+        <v>701</v>
       </c>
       <c r="M76" t="s">
-        <v>681</v>
+        <v>702</v>
       </c>
       <c r="N76" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="s">
         <v>14</v>
       </c>
       <c r="B77" t="s">
         <v>15</v>
       </c>
       <c r="C77" t="s">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="D77" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="E77" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
       <c r="F77" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="G77" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="H77" t="s">
+        <v>703</v>
+      </c>
+      <c r="I77" t="s">
+        <v>704</v>
+      </c>
+      <c r="J77"/>
+      <c r="K77" t="s">
+        <v>705</v>
+      </c>
+      <c r="L77" t="s">
+        <v>706</v>
+      </c>
+      <c r="M77" t="s">
+        <v>707</v>
+      </c>
+      <c r="N77" t="s">
         <v>687</v>
-      </c>
-[...16 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="s">
         <v>14</v>
       </c>
       <c r="B78" t="s">
         <v>15</v>
       </c>
       <c r="C78" t="s">
-        <v>692</v>
+        <v>677</v>
       </c>
       <c r="D78" t="s">
-        <v>693</v>
+        <v>678</v>
       </c>
       <c r="E78" t="s">
-        <v>694</v>
+        <v>679</v>
       </c>
       <c r="F78" t="s">
-        <v>695</v>
+        <v>680</v>
       </c>
       <c r="G78" t="s">
-        <v>696</v>
+        <v>681</v>
       </c>
       <c r="H78" t="s">
-        <v>697</v>
+        <v>708</v>
       </c>
       <c r="I78" t="s">
-        <v>698</v>
-[...3 lines deleted...]
-      </c>
+        <v>709</v>
+      </c>
+      <c r="J78"/>
       <c r="K78" t="s">
-        <v>699</v>
+        <v>710</v>
       </c>
       <c r="L78" t="s">
-        <v>36</v>
+        <v>711</v>
       </c>
       <c r="M78" t="s">
-        <v>700</v>
+        <v>712</v>
       </c>
       <c r="N78" t="s">
-        <v>701</v>
+        <v>687</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="s">
         <v>14</v>
       </c>
       <c r="B79" t="s">
         <v>15</v>
       </c>
-      <c r="C79"/>
+      <c r="C79" t="s">
+        <v>677</v>
+      </c>
       <c r="D79" t="s">
-        <v>702</v>
-[...3 lines deleted...]
-      <c r="G79"/>
+        <v>678</v>
+      </c>
+      <c r="E79" t="s">
+        <v>679</v>
+      </c>
+      <c r="F79" t="s">
+        <v>680</v>
+      </c>
+      <c r="G79" t="s">
+        <v>681</v>
+      </c>
       <c r="H79" t="s">
-        <v>703</v>
+        <v>713</v>
       </c>
       <c r="I79" t="s">
-        <v>704</v>
-[...3 lines deleted...]
-      </c>
+        <v>714</v>
+      </c>
+      <c r="J79"/>
       <c r="K79" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="L79" t="s">
-        <v>707</v>
+        <v>716</v>
       </c>
       <c r="M79" t="s">
-        <v>708</v>
-[...1 lines deleted...]
-      <c r="N79"/>
+        <v>717</v>
+      </c>
+      <c r="N79" t="s">
+        <v>687</v>
+      </c>
     </row>
     <row r="80">
       <c r="A80" t="s">
         <v>14</v>
       </c>
       <c r="B80" t="s">
         <v>15</v>
       </c>
-      <c r="C80"/>
+      <c r="C80" t="s">
+        <v>677</v>
+      </c>
       <c r="D80" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      <c r="G80"/>
+        <v>678</v>
+      </c>
+      <c r="E80" t="s">
+        <v>679</v>
+      </c>
+      <c r="F80" t="s">
+        <v>680</v>
+      </c>
+      <c r="G80" t="s">
+        <v>681</v>
+      </c>
       <c r="H80" t="s">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="I80" t="s">
-        <v>711</v>
-[...3 lines deleted...]
-      </c>
+        <v>719</v>
+      </c>
+      <c r="J80"/>
       <c r="K80" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="L80" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="M80" t="s">
-        <v>715</v>
-[...1 lines deleted...]
-      <c r="N80"/>
+        <v>722</v>
+      </c>
+      <c r="N80" t="s">
+        <v>687</v>
+      </c>
     </row>
     <row r="81">
       <c r="A81" t="s">
         <v>14</v>
       </c>
       <c r="B81" t="s">
         <v>15</v>
       </c>
-      <c r="C81"/>
+      <c r="C81" t="s">
+        <v>677</v>
+      </c>
       <c r="D81" t="s">
-        <v>716</v>
-[...3 lines deleted...]
-      <c r="G81"/>
+        <v>678</v>
+      </c>
+      <c r="E81" t="s">
+        <v>679</v>
+      </c>
+      <c r="F81" t="s">
+        <v>680</v>
+      </c>
+      <c r="G81" t="s">
+        <v>681</v>
+      </c>
       <c r="H81" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="I81" t="s">
-        <v>718</v>
-[...3 lines deleted...]
-      </c>
+        <v>724</v>
+      </c>
+      <c r="J81"/>
       <c r="K81" t="s">
-        <v>720</v>
+        <v>725</v>
       </c>
       <c r="L81" t="s">
-        <v>721</v>
+        <v>726</v>
       </c>
       <c r="M81" t="s">
-        <v>722</v>
-[...22 lines deleted...]
-      <c r="G82" t="s">
         <v>727</v>
       </c>
-      <c r="H82" t="s">
-[...1726 lines deleted...]
-        <v>1045</v>
+      <c r="N81" t="s">
+        <v>687</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>