--- v4 (2026-08-24)
+++ v5 (2026-09-14)
@@ -6,245 +6,533 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1061" uniqueCount="728">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="942" uniqueCount="642">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
-    <t>Sp-151/2022</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bc75011c-673b-419a-ba43-2a3f6f3a0b61</t>
+    <t>Sp-11/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>Đorđe Parabucki</t>
+  </si>
+  <si>
+    <t>Mitrovićeva 99, 32224 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>93014453857</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Đorđe Parabucki 93014453857</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:45:09</t>
+  </si>
+  <si>
+    <t>22.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb3e73ec-e6c6-47a7-a975-65a527248147</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb3e73ec-e6c6-47a7-a975-65a527248147/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=11&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-371/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>Domagoj Marenić</t>
+  </si>
+  <si>
+    <t>Trg Republike Hrvatske 2, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>62968381794</t>
+  </si>
+  <si>
+    <t>Domagoj Marenić 62968381794; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:07:36</t>
+  </si>
+  <si>
+    <t>18.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2c4e89-c600-4046-a0d2-9e9ab003d0e6</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e2c4e89-c600-4046-a0d2-9e9ab003d0e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=371&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-317/2024</t>
+  </si>
+  <si>
+    <t>Ružica Malančuk</t>
+  </si>
+  <si>
+    <t>Čakovečka 137, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>99129582863</t>
+  </si>
+  <si>
+    <t>Ružica Malančuk 99129582863; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:03:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97dd23e9-6158-408a-81f8-3ddbb5bab049</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/97dd23e9-6158-408a-81f8-3ddbb5bab049/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=317&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-319/2024</t>
+  </si>
+  <si>
+    <t>Boris Banožić</t>
+  </si>
+  <si>
+    <t>Trg Republike Hrvatske 3, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>06802814989</t>
+  </si>
+  <si>
+    <t>Boris Banožić 06802814989; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:58:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13a900d6-ed8e-4e1b-bbe8-bd37fdd0a9b2</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13a900d6-ed8e-4e1b-bbe8-bd37fdd0a9b2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=319&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-324/2024</t>
+  </si>
+  <si>
+    <t>Dalibor Bali</t>
+  </si>
+  <si>
+    <t>Miroslava Krleže 58, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>06815776506</t>
+  </si>
+  <si>
+    <t>Dalibor Bali 06815776506; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>10.09.2026. 13:50:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a54aa741-4851-4d31-b376-38b38951d012</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a54aa741-4851-4d31-b376-38b38951d012/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=324&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-356/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 09.09.2026.</t>
+  </si>
+  <si>
+    <t>Josip Andrišek</t>
+  </si>
+  <si>
+    <t>Vladimira Nazora 26, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>29091356365</t>
+  </si>
+  <si>
+    <t>Josip Andrišek 29091356365; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>09.09.2026. 12:56:47</t>
+  </si>
+  <si>
+    <t>17.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/270957c8-0520-4fa0-a1ed-88193a5f327e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/270957c8-0520-4fa0-a1ed-88193a5f327e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=356&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-312/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>Dajana Gulka</t>
+  </si>
+  <si>
+    <t>Stjepana Radića 41, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>08477580536</t>
+  </si>
+  <si>
+    <t>Dajana Gulka 08477580536; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>09.09.2026. 07:11:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bf7d69a-a781-4db0-8381-2b13e3f73cec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1bf7d69a-a781-4db0-8381-2b13e3f73cec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=312&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-307/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>Marko Mikac</t>
+  </si>
+  <si>
+    <t>Ivanova 18, 32224 Ćelije, Hrvatska</t>
+  </si>
+  <si>
+    <t>23424786167</t>
+  </si>
+  <si>
+    <t>Marko Mikac 23424786167; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:17:57</t>
+  </si>
+  <si>
+    <t>14.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/223b0a9e-7149-4890-addf-589825ef9ca0</t>
   </si>
   <si>
     <t>Rješenje - odbačen zahtjev_prijedlog.pdf O208O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/bc75011c-673b-419a-ba43-2a3f6f3a0b61/dokumenti/preuzimanje</t>
-[...113 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=247&amp;godina=2023</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/223b0a9e-7149-4890-addf-589825ef9ca0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=307&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-304/2024</t>
+  </si>
+  <si>
+    <t>Dino Miškić</t>
+  </si>
+  <si>
+    <t>Olajnica 18, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>00368971974</t>
+  </si>
+  <si>
+    <t>Dino Miškić 00368971974; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.09.2026. 14:14:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74572907-6b09-46a4-9b99-5d2d4aca4388</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74572907-6b09-46a4-9b99-5d2d4aca4388/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=304&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-303/2024</t>
+  </si>
+  <si>
+    <t>Igor Rendulić</t>
+  </si>
+  <si>
+    <t>Tina Ujevića 10, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>59570532298</t>
+  </si>
+  <si>
+    <t>Igor Rendulić 59570532298; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:42:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23f4b55f-e526-4279-8366-fe15f983f28a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/23f4b55f-e526-4279-8366-fe15f983f28a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=303&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-239/2024</t>
+  </si>
+  <si>
+    <t>Josip Dufek</t>
+  </si>
+  <si>
+    <t>Sinjske Alke 8, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>40780549230</t>
+  </si>
+  <si>
+    <t>Josip Dufek 40780549230; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:21:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0729fd2d-a8bb-4fa2-aeda-accb95744760</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0729fd2d-a8bb-4fa2-aeda-accb95744760/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=239&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-273/2024</t>
+  </si>
+  <si>
+    <t>Bojana Vidić</t>
+  </si>
+  <si>
+    <t>Vinkovačka 39, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>11145056218</t>
+  </si>
+  <si>
+    <t>Bojana Vidić 11145056218; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.09.2026. 13:10:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e546fbd3-58b0-4084-bc55-b132d0581dc0</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e546fbd3-58b0-4084-bc55-b132d0581dc0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=273&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-285/2024</t>
+  </si>
+  <si>
+    <t>Zoran Barać</t>
+  </si>
+  <si>
+    <t>Gajićeva 49, 32227 Borovo, Hrvatska</t>
+  </si>
+  <si>
+    <t>13470894512</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Zoran Barać 13470894512</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:51:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/542a2c38-19e1-4be8-b84a-fa1e683d9447</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/542a2c38-19e1-4be8-b84a-fa1e683d9447/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=285&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-289/2024</t>
+  </si>
+  <si>
+    <t>Romeo Blažek</t>
+  </si>
+  <si>
+    <t>Zrinski Frankopana 6, 32236 Ilok, Hrvatska</t>
+  </si>
+  <si>
+    <t>83444266985</t>
+  </si>
+  <si>
+    <t>Romeo Blažek 83444266985; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>04.09.2026. 12:35:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b8883d6-4965-459e-a0a6-484e917cbe7c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9b8883d6-4965-459e-a0a6-484e917cbe7c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=289&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Poziv potrošaču za dostavu očitovanja - ANDRIJA LAMPERT</t>
+  </si>
+  <si>
+    <t>ANDRIJA LAMPERT 53726105953</t>
+  </si>
+  <si>
+    <t>25.08.2026. 04:03:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4cce7e6-252e-464f-bee4-7931e772eab1</t>
+  </si>
+  <si>
+    <t>16.384111.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a4cce7e6-252e-464f-bee4-7931e772eab1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Sp-144/2026</t>
   </si>
   <si>
     <t>Oglas od 21.08.2026.</t>
   </si>
   <si>
     <t>Kristian Hardi</t>
   </si>
   <si>
     <t>Ulica Grabik 56, 32229 Petrovci, Hrvatska</t>
   </si>
   <si>
     <t>07061706494</t>
   </si>
   <si>
     <t>Kristian Hardi 07061706494; Svima zainteresiranima</t>
   </si>
   <si>
     <t>21.08.2026. 08:53:27</t>
   </si>
   <si>
     <t>05.10.2026.</t>
   </si>
@@ -266,509 +554,116 @@
   <si>
     <t>Ivanko Lačok</t>
   </si>
   <si>
     <t>Braće Đaković 18, 32236 Ilok, Hrvatska</t>
   </si>
   <si>
     <t>16573131049</t>
   </si>
   <si>
     <t>Ivanko Lačok 16573131049; Svima zainteresiranima</t>
   </si>
   <si>
     <t>21.08.2026. 08:20:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9de5714f-031e-4a7c-b749-cecce989ed01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9de5714f-031e-4a7c-b749-cecce989ed01/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=142&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - PETAR POPOVIĆ</t>
-[...229 lines deleted...]
-  <si>
     <t>Sp-175/2025</t>
   </si>
   <si>
     <t>Oglas od 18.08.2026.</t>
   </si>
   <si>
     <t>Branko Filipović</t>
   </si>
   <si>
     <t>Hrvatske Nezavisnosti 5, 32232 Sotin, Hrvatska</t>
   </si>
   <si>
     <t>83458592084</t>
   </si>
   <si>
     <t>Branko Filipović 83458592084; Svima zainteresiranima</t>
   </si>
   <si>
     <t>18.08.2026. 13:36:28</t>
   </si>
   <si>
     <t>02.10.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/abb9884b-8010-4e4c-9a4b-d49ddac582f2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/abb9884b-8010-4e4c-9a4b-d49ddac582f2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=175&amp;godina=2025</t>
   </si>
   <si>
-    <t>Sp-231/2025</t>
-[...79 lines deleted...]
-  <si>
     <t>Sp-91/2026</t>
   </si>
   <si>
     <t>Oglas od 12.08.2026.</t>
   </si>
   <si>
     <t>Nikolina Strunja</t>
   </si>
   <si>
     <t>Nikole Andrića 26, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>28263555275</t>
   </si>
   <si>
     <t>Nikolina Strunja 28263555275; Svima zainteresiranima</t>
   </si>
   <si>
     <t>12.08.2026. 13:20:01</t>
   </si>
   <si>
     <t>26.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c917cf7b-910a-4afb-9a10-7d0074015db5</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c917cf7b-910a-4afb-9a10-7d0074015db5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=91&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - ARNEL JUSUFOVIĆ</t>
-[...79 lines deleted...]
-  <si>
     <t>Sp-89/2026</t>
   </si>
   <si>
     <t>Oglas od 07.08.2026.</t>
   </si>
   <si>
     <t>Antun Olah</t>
   </si>
   <si>
     <t>Katarine Zrinske 16, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>99049828971</t>
   </si>
   <si>
     <t>Antun Olah 99049828971; Svima zainteresiranima</t>
   </si>
   <si>
     <t>07.08.2026. 10:19:59</t>
   </si>
   <si>
     <t>21.09.2026.</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/60fc7528-2efe-4902-b739-dae015e27d1a</t>
@@ -860,53 +755,50 @@
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=84&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-82/2026</t>
   </si>
   <si>
     <t>Oglas od 04.08.2026.</t>
   </si>
   <si>
     <t>Hrvoje Tot</t>
   </si>
   <si>
     <t>Dunavska 10, 32236 Ilok, Hrvatska</t>
   </si>
   <si>
     <t>25233133396</t>
   </si>
   <si>
     <t>Hrvoje Tot 25233133396; Svima zainteresiranima</t>
   </si>
   <si>
     <t>04.08.2026. 11:09:47</t>
   </si>
   <si>
-    <t>18.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/998e9e20-4265-4059-aaef-aab7e61b4c0f</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/998e9e20-4265-4059-aaef-aab7e61b4c0f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=82&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-81/2026</t>
   </si>
   <si>
     <t>Dejan Inić</t>
   </si>
   <si>
     <t>Glavna 7, 32010 Lipovača, Hrvatska</t>
   </si>
   <si>
     <t>50570114700</t>
   </si>
   <si>
     <t>Dejan Inić 50570114700; Svima zainteresiranima</t>
   </si>
   <si>
     <t>04.08.2026. 10:47:01</t>
@@ -953,110 +845,71 @@
   <si>
     <t>Zoran Alandžak</t>
   </si>
   <si>
     <t>Augusta Cesarca 65, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>36183024133</t>
   </si>
   <si>
     <t>Svima zainteresiranima; Zoran Alandžak 36183024133</t>
   </si>
   <si>
     <t>04.08.2026. 10:16:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/29cc77f9-e3bc-4691-87c2-8651fd053cc8</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/29cc77f9-e3bc-4691-87c2-8651fd053cc8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=77&amp;godina=2026</t>
   </si>
   <si>
-    <t>Poziv potrošaču za dostavu očitovanja - NATAŠA VUKOTIĆ</t>
-[...34 lines deleted...]
-  <si>
     <t>Sp-78/2026</t>
   </si>
   <si>
     <t>Oglas od 30.07.2026.</t>
   </si>
   <si>
     <t>Luka Osmanović</t>
   </si>
   <si>
     <t>Kralja Zvonimira 90, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>54168821796</t>
   </si>
   <si>
     <t>Luka Osmanović 54168821796; Svima zainteresiranima</t>
   </si>
   <si>
     <t>30.07.2026. 10:56:33</t>
   </si>
   <si>
-    <t>14.09.2026.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/07860a30-a5f1-45a6-9b73-beec33397ef3</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/07860a30-a5f1-45a6-9b73-beec33397ef3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=78&amp;godina=2026</t>
   </si>
   <si>
     <t>Sp-73/2026</t>
   </si>
   <si>
     <t>Sanela Eržić</t>
   </si>
   <si>
     <t>Samuela Zajaca 52, 32236 Ilok, Hrvatska</t>
   </si>
   <si>
     <t>84055822820</t>
   </si>
   <si>
     <t>Sanela Eržić 84055822820; Svima zainteresiranima</t>
   </si>
   <si>
     <t>30.07.2026. 10:52:55</t>
@@ -1238,168 +1091,57 @@
   <si>
     <t>Marijo Skaličić</t>
   </si>
   <si>
     <t>Dunavska 5, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>82428379050</t>
   </si>
   <si>
     <t>Marijo Skaličić 82428379050; Svima zainteresiranima</t>
   </si>
   <si>
     <t>30.07.2026. 10:32:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f05b55d-ae9f-49bd-9fb6-fe8fb337847c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f05b55d-ae9f-49bd-9fb6-fe8fb337847c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=65&amp;godina=2026</t>
   </si>
   <si>
-    <t>Sp-138/2026</t>
-[...106 lines deleted...]
-  <si>
     <t>Sp-191/2024</t>
   </si>
   <si>
     <t>Rješenje od 17.07.2025.</t>
   </si>
   <si>
     <t>Ružica Dufek</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sinjske Alke 8, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>65494000176</t>
   </si>
   <si>
     <t>Ružica Dufek 65494000176; Svima zainteresiranima</t>
   </si>
   <si>
     <t>18.07.2025. 08:32:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
   </si>
   <si>
     <t>Sp-102/2024</t>
   </si>
   <si>
     <t>Rješenje od 17.04.2025.</t>
   </si>
@@ -2237,51 +1979,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N81"/>
+  <dimension ref="A1:N70"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2342,3361 +2084,2947 @@
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J3" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L3" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" t="s">
+        <v>41</v>
+      </c>
+      <c r="F4" t="s">
+        <v>42</v>
+      </c>
+      <c r="G4" t="s">
+        <v>43</v>
+      </c>
+      <c r="H4" t="s">
+        <v>44</v>
+      </c>
+      <c r="I4" t="s">
+        <v>45</v>
+      </c>
+      <c r="J4" t="s">
+        <v>35</v>
+      </c>
+      <c r="K4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L4" t="s">
         <v>37</v>
       </c>
-      <c r="D4" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L5" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F6" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H6" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I6" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="J6" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L6" t="s">
         <v>25</v>
       </c>
       <c r="M6" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N6" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D7" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="E7" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F7" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="G7" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H7" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I7" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="J7" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="K7" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="L7" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="M7" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="N7" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D8" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="E8" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F8" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G8" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="H8" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I8" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="J8" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="K8" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="L8" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="M8" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N8" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
-      <c r="C9"/>
+      <c r="C9" t="s">
+        <v>89</v>
+      </c>
       <c r="D9" t="s">
-        <v>86</v>
-[...3 lines deleted...]
-      <c r="G9"/>
+        <v>90</v>
+      </c>
+      <c r="E9" t="s">
+        <v>91</v>
+      </c>
+      <c r="F9" t="s">
+        <v>92</v>
+      </c>
+      <c r="G9" t="s">
+        <v>93</v>
+      </c>
       <c r="H9" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="I9" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="J9" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="K9" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="L9" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="M9" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="N9"/>
+        <v>99</v>
+      </c>
+      <c r="N9" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="D10" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E10" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="F10" t="s">
+        <v>103</v>
+      </c>
+      <c r="G10" t="s">
+        <v>104</v>
+      </c>
+      <c r="H10" t="s">
+        <v>105</v>
+      </c>
+      <c r="I10" t="s">
+        <v>106</v>
+      </c>
+      <c r="J10" t="s">
         <v>96</v>
       </c>
-      <c r="G10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K10" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="L10" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="M10" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="N10" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="D11" t="s">
-        <v>106</v>
+        <v>90</v>
       </c>
       <c r="E11" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="F11" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G11" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="H11" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="I11" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="J11" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="K11" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="L11" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="M11" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="N11" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="D12" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E12" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="F12" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="G12" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="H12" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="I12" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="J12" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="K12" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="L12" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="M12" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="N12" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="D13" t="s">
-        <v>125</v>
+        <v>90</v>
       </c>
       <c r="E13" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="F13" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="G13" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="H13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="I13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="J13" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="K13" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="L13" t="s">
         <v>25</v>
       </c>
       <c r="M13" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="N13" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D14" t="s">
-        <v>125</v>
+        <v>90</v>
       </c>
       <c r="E14" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F14" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G14" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="H14" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="I14" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="J14" t="s">
-        <v>140</v>
+        <v>96</v>
       </c>
       <c r="K14" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="L14" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="M14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="N14" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D15" t="s">
-        <v>125</v>
+        <v>90</v>
       </c>
       <c r="E15" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="F15" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="G15" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="H15" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="I15" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="J15" t="s">
-        <v>140</v>
+        <v>96</v>
       </c>
       <c r="K15" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="L15" t="s">
-        <v>151</v>
+        <v>37</v>
       </c>
       <c r="M15" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C16"/>
       <c r="D16" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="E16" t="s">
         <v>155</v>
       </c>
-      <c r="F16" t="s">
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
         <v>156</v>
       </c>
-      <c r="G16" t="s">
+      <c r="I16" t="s">
         <v>157</v>
       </c>
-      <c r="H16" t="s">
+      <c r="J16" t="s">
+        <v>75</v>
+      </c>
+      <c r="K16" t="s">
         <v>158</v>
       </c>
-      <c r="I16" t="s">
+      <c r="L16" t="s">
         <v>159</v>
       </c>
-      <c r="J16" t="s">
-[...2 lines deleted...]
-      <c r="K16" t="s">
+      <c r="M16" t="s">
         <v>160</v>
       </c>
-      <c r="L16" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
+        <v>161</v>
+      </c>
+      <c r="D17" t="s">
+        <v>162</v>
+      </c>
+      <c r="E17" t="s">
         <v>163</v>
       </c>
-      <c r="D17" t="s">
+      <c r="F17" t="s">
         <v>164</v>
       </c>
-      <c r="E17" t="s">
+      <c r="G17" t="s">
         <v>165</v>
       </c>
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>166</v>
       </c>
-      <c r="G17" t="s">
+      <c r="I17" t="s">
         <v>167</v>
       </c>
-      <c r="H17" t="s">
+      <c r="J17" t="s">
         <v>168</v>
       </c>
-      <c r="I17" t="s">
+      <c r="K17" t="s">
         <v>169</v>
       </c>
-      <c r="J17" t="s">
+      <c r="L17" t="s">
         <v>170</v>
       </c>
-      <c r="K17" t="s">
+      <c r="M17" t="s">
         <v>171</v>
       </c>
-      <c r="L17" t="s">
-[...2 lines deleted...]
-      <c r="M17" t="s">
+      <c r="N17" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
+        <v>173</v>
+      </c>
+      <c r="D18" t="s">
+        <v>162</v>
+      </c>
+      <c r="E18" t="s">
         <v>174</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18" t="s">
+      <c r="F18" t="s">
         <v>175</v>
       </c>
-      <c r="F18" t="s">
+      <c r="G18" t="s">
         <v>176</v>
       </c>
-      <c r="G18" t="s">
+      <c r="H18" t="s">
         <v>177</v>
       </c>
-      <c r="H18" t="s">
+      <c r="I18" t="s">
         <v>178</v>
       </c>
-      <c r="I18" t="s">
+      <c r="J18" t="s">
+        <v>168</v>
+      </c>
+      <c r="K18" t="s">
         <v>179</v>
       </c>
-      <c r="J18" t="s">
-[...2 lines deleted...]
-      <c r="K18" t="s">
+      <c r="L18" t="s">
+        <v>170</v>
+      </c>
+      <c r="M18" t="s">
         <v>180</v>
       </c>
-      <c r="L18" t="s">
-[...2 lines deleted...]
-      <c r="M18" t="s">
+      <c r="N18" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
+        <v>182</v>
+      </c>
+      <c r="D19" t="s">
         <v>183</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>184</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>185</v>
       </c>
-      <c r="F19" t="s">
+      <c r="G19" t="s">
         <v>186</v>
       </c>
-      <c r="G19" t="s">
+      <c r="H19" t="s">
         <v>187</v>
       </c>
-      <c r="H19" t="s">
+      <c r="I19" t="s">
         <v>188</v>
       </c>
-      <c r="I19" t="s">
+      <c r="J19" t="s">
         <v>189</v>
       </c>
-      <c r="J19" t="s">
+      <c r="K19" t="s">
         <v>190</v>
       </c>
-      <c r="K19" t="s">
+      <c r="L19" t="s">
+        <v>170</v>
+      </c>
+      <c r="M19" t="s">
         <v>191</v>
       </c>
-      <c r="L19" t="s">
-[...2 lines deleted...]
-      <c r="M19" t="s">
+      <c r="N19" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
-      <c r="C20"/>
+      <c r="C20" t="s">
+        <v>193</v>
+      </c>
       <c r="D20" t="s">
         <v>194</v>
       </c>
-      <c r="E20"/>
-[...1 lines deleted...]
-      <c r="G20"/>
+      <c r="E20" t="s">
+        <v>195</v>
+      </c>
+      <c r="F20" t="s">
+        <v>196</v>
+      </c>
+      <c r="G20" t="s">
+        <v>197</v>
+      </c>
       <c r="H20" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="I20" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J20" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="K20" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="L20" t="s">
-        <v>199</v>
+        <v>170</v>
       </c>
       <c r="M20" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="N20"/>
+        <v>202</v>
+      </c>
+      <c r="N20" t="s">
+        <v>203</v>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="D21" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="E21" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="F21" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="G21" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="H21" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="I21" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="J21" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="K21" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="L21" t="s">
-        <v>74</v>
+        <v>170</v>
       </c>
       <c r="M21" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="N21" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
-      <c r="C22"/>
+      <c r="C22" t="s">
+        <v>215</v>
+      </c>
       <c r="D22" t="s">
-        <v>212</v>
-[...3 lines deleted...]
-      <c r="G22"/>
+        <v>205</v>
+      </c>
+      <c r="E22" t="s">
+        <v>216</v>
+      </c>
+      <c r="F22" t="s">
+        <v>217</v>
+      </c>
+      <c r="G22" t="s">
+        <v>218</v>
+      </c>
       <c r="H22" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="I22" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="J22" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="K22" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="L22" t="s">
-        <v>217</v>
+        <v>170</v>
       </c>
       <c r="M22" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="N22"/>
+        <v>222</v>
+      </c>
+      <c r="N22" t="s">
+        <v>223</v>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
-      <c r="C23"/>
+      <c r="C23" t="s">
+        <v>224</v>
+      </c>
       <c r="D23" t="s">
-        <v>219</v>
-[...3 lines deleted...]
-      <c r="G23"/>
+        <v>205</v>
+      </c>
+      <c r="E23" t="s">
+        <v>225</v>
+      </c>
+      <c r="F23" t="s">
+        <v>226</v>
+      </c>
+      <c r="G23" t="s">
+        <v>227</v>
+      </c>
       <c r="H23" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="I23" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="J23" t="s">
-        <v>222</v>
+        <v>211</v>
       </c>
       <c r="K23" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="L23" t="s">
-        <v>224</v>
+        <v>170</v>
       </c>
       <c r="M23" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="N23"/>
+        <v>231</v>
+      </c>
+      <c r="N23" t="s">
+        <v>232</v>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
-      <c r="C24"/>
+      <c r="C24" t="s">
+        <v>233</v>
+      </c>
       <c r="D24" t="s">
-        <v>226</v>
-[...3 lines deleted...]
-      <c r="G24"/>
+        <v>205</v>
+      </c>
+      <c r="E24" t="s">
+        <v>234</v>
+      </c>
+      <c r="F24" t="s">
+        <v>235</v>
+      </c>
+      <c r="G24" t="s">
+        <v>236</v>
+      </c>
       <c r="H24" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="I24" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="J24" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
       <c r="K24" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="L24" t="s">
-        <v>231</v>
+        <v>170</v>
       </c>
       <c r="M24" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="N24"/>
+        <v>240</v>
+      </c>
+      <c r="N24" t="s">
+        <v>241</v>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
-      <c r="C25"/>
+      <c r="C25" t="s">
+        <v>242</v>
+      </c>
       <c r="D25" t="s">
-        <v>233</v>
-[...3 lines deleted...]
-      <c r="G25"/>
+        <v>243</v>
+      </c>
+      <c r="E25" t="s">
+        <v>244</v>
+      </c>
+      <c r="F25" t="s">
+        <v>245</v>
+      </c>
+      <c r="G25" t="s">
+        <v>246</v>
+      </c>
       <c r="H25" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="I25" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="J25" t="s">
-        <v>229</v>
+        <v>35</v>
       </c>
       <c r="K25" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="L25" t="s">
-        <v>237</v>
+        <v>170</v>
       </c>
       <c r="M25" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="N25"/>
+        <v>250</v>
+      </c>
+      <c r="N25" t="s">
+        <v>251</v>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="D26" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E26" t="s">
-        <v>241</v>
+        <v>253</v>
       </c>
       <c r="F26" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="G26" t="s">
-        <v>243</v>
+        <v>255</v>
       </c>
       <c r="H26" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="I26" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="J26" t="s">
-        <v>246</v>
+        <v>35</v>
       </c>
       <c r="K26" t="s">
-        <v>247</v>
+        <v>258</v>
       </c>
       <c r="L26" t="s">
-        <v>74</v>
+        <v>170</v>
       </c>
       <c r="M26" t="s">
-        <v>248</v>
+        <v>259</v>
       </c>
       <c r="N26" t="s">
-        <v>249</v>
+        <v>260</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="D27" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E27" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="F27" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="G27" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="H27" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
       <c r="I27" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="J27" t="s">
-        <v>246</v>
+        <v>35</v>
       </c>
       <c r="K27" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="L27" t="s">
-        <v>74</v>
+        <v>170</v>
       </c>
       <c r="M27" t="s">
-        <v>257</v>
+        <v>268</v>
       </c>
       <c r="N27" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
       <c r="D28" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="E28" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="F28" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="G28" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="H28" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="I28" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
       <c r="J28" t="s">
-        <v>246</v>
+        <v>35</v>
       </c>
       <c r="K28" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="L28" t="s">
-        <v>74</v>
+        <v>170</v>
       </c>
       <c r="M28" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="N28" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="D29" t="s">
-        <v>240</v>
+        <v>280</v>
       </c>
       <c r="E29" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="F29" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="G29" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="H29" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="I29" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="J29" t="s">
-        <v>246</v>
+        <v>96</v>
       </c>
       <c r="K29" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="L29" t="s">
-        <v>74</v>
+        <v>170</v>
       </c>
       <c r="M29" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="N29" t="s">
-        <v>276</v>
+        <v>288</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="D30" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E30" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="F30" t="s">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="G30" t="s">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="H30" t="s">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="I30" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="J30" t="s">
-        <v>284</v>
+        <v>96</v>
       </c>
       <c r="K30" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="L30" t="s">
-        <v>74</v>
+        <v>170</v>
       </c>
       <c r="M30" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="N30" t="s">
-        <v>287</v>
+        <v>297</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="D31" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E31" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="F31" t="s">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="G31" t="s">
-        <v>291</v>
+        <v>301</v>
       </c>
       <c r="H31" t="s">
-        <v>292</v>
+        <v>302</v>
       </c>
       <c r="I31" t="s">
-        <v>293</v>
+        <v>303</v>
       </c>
       <c r="J31" t="s">
-        <v>284</v>
+        <v>96</v>
       </c>
       <c r="K31" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="L31" t="s">
-        <v>74</v>
+        <v>170</v>
       </c>
       <c r="M31" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="N31" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="D32" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E32" t="s">
-        <v>298</v>
+        <v>308</v>
       </c>
       <c r="F32" t="s">
-        <v>299</v>
+        <v>309</v>
       </c>
       <c r="G32" t="s">
-        <v>300</v>
+        <v>310</v>
       </c>
       <c r="H32" t="s">
-        <v>301</v>
+        <v>311</v>
       </c>
       <c r="I32" t="s">
-        <v>302</v>
+        <v>312</v>
       </c>
       <c r="J32" t="s">
-        <v>284</v>
+        <v>96</v>
       </c>
       <c r="K32" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="L32" t="s">
-        <v>74</v>
+        <v>170</v>
       </c>
       <c r="M32" t="s">
-        <v>304</v>
+        <v>314</v>
       </c>
       <c r="N32" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="D33" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E33" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
       <c r="F33" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="G33" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="H33" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="I33" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="J33" t="s">
-        <v>284</v>
+        <v>96</v>
       </c>
       <c r="K33" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="L33" t="s">
-        <v>74</v>
+        <v>170</v>
       </c>
       <c r="M33" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="N33" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
-      <c r="C34"/>
+      <c r="C34" t="s">
+        <v>325</v>
+      </c>
       <c r="D34" t="s">
-        <v>315</v>
-[...3 lines deleted...]
-      <c r="G34"/>
+        <v>280</v>
+      </c>
+      <c r="E34" t="s">
+        <v>326</v>
+      </c>
+      <c r="F34" t="s">
+        <v>327</v>
+      </c>
+      <c r="G34" t="s">
+        <v>328</v>
+      </c>
       <c r="H34" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="I34" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="J34" t="s">
-        <v>140</v>
+        <v>96</v>
       </c>
       <c r="K34" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="L34" t="s">
-        <v>319</v>
+        <v>170</v>
       </c>
       <c r="M34" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="N34"/>
+        <v>332</v>
+      </c>
+      <c r="N34" t="s">
+        <v>333</v>
+      </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
-      <c r="C35"/>
+      <c r="C35" t="s">
+        <v>334</v>
+      </c>
       <c r="D35" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      <c r="G35"/>
+        <v>280</v>
+      </c>
+      <c r="E35" t="s">
+        <v>335</v>
+      </c>
+      <c r="F35" t="s">
+        <v>336</v>
+      </c>
+      <c r="G35" t="s">
+        <v>337</v>
+      </c>
       <c r="H35" t="s">
-        <v>322</v>
+        <v>338</v>
       </c>
       <c r="I35" t="s">
-        <v>323</v>
+        <v>339</v>
       </c>
       <c r="J35" t="s">
-        <v>140</v>
+        <v>96</v>
       </c>
       <c r="K35" t="s">
-        <v>324</v>
+        <v>340</v>
       </c>
       <c r="L35" t="s">
-        <v>325</v>
+        <v>170</v>
       </c>
       <c r="M35" t="s">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="N35"/>
+        <v>341</v>
+      </c>
+      <c r="N35" t="s">
+        <v>342</v>
+      </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>327</v>
+        <v>343</v>
       </c>
       <c r="D36" t="s">
-        <v>328</v>
+        <v>280</v>
       </c>
       <c r="E36" t="s">
-        <v>329</v>
+        <v>344</v>
       </c>
       <c r="F36" t="s">
-        <v>330</v>
+        <v>345</v>
       </c>
       <c r="G36" t="s">
-        <v>331</v>
+        <v>346</v>
       </c>
       <c r="H36" t="s">
-        <v>332</v>
+        <v>347</v>
       </c>
       <c r="I36" t="s">
-        <v>333</v>
+        <v>348</v>
       </c>
       <c r="J36" t="s">
-        <v>334</v>
+        <v>96</v>
       </c>
       <c r="K36" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="L36" t="s">
-        <v>74</v>
+        <v>170</v>
       </c>
       <c r="M36" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="N36" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
       <c r="D37" t="s">
-        <v>328</v>
+        <v>280</v>
       </c>
       <c r="E37" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="F37" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="G37" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="H37" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
       <c r="I37" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="J37" t="s">
-        <v>334</v>
+        <v>96</v>
       </c>
       <c r="K37" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="L37" t="s">
-        <v>74</v>
+        <v>170</v>
       </c>
       <c r="M37" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="N37" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="D38" t="s">
-        <v>328</v>
+        <v>362</v>
       </c>
       <c r="E38" t="s">
-        <v>348</v>
+        <v>363</v>
       </c>
       <c r="F38" t="s">
-        <v>349</v>
+        <v>121</v>
       </c>
       <c r="G38" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
       <c r="H38" t="s">
-        <v>351</v>
+        <v>365</v>
       </c>
       <c r="I38" t="s">
-        <v>352</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="J38"/>
       <c r="K38" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="L38" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="M38" t="s">
-        <v>354</v>
+        <v>368</v>
       </c>
       <c r="N38" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="D39" t="s">
-        <v>328</v>
+        <v>371</v>
       </c>
       <c r="E39" t="s">
-        <v>357</v>
+        <v>372</v>
       </c>
       <c r="F39" t="s">
-        <v>358</v>
+        <v>373</v>
       </c>
       <c r="G39" t="s">
-        <v>359</v>
+        <v>374</v>
       </c>
       <c r="H39" t="s">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="I39" t="s">
-        <v>361</v>
-[...3 lines deleted...]
-      </c>
+        <v>376</v>
+      </c>
+      <c r="J39"/>
       <c r="K39" t="s">
-        <v>362</v>
+        <v>377</v>
       </c>
       <c r="L39" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="M39" t="s">
-        <v>363</v>
+        <v>378</v>
       </c>
       <c r="N39" t="s">
-        <v>364</v>
+        <v>379</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>365</v>
+        <v>380</v>
       </c>
       <c r="D40" t="s">
-        <v>328</v>
+        <v>381</v>
       </c>
       <c r="E40" t="s">
-        <v>366</v>
+        <v>382</v>
       </c>
       <c r="F40" t="s">
-        <v>367</v>
+        <v>383</v>
       </c>
       <c r="G40" t="s">
-        <v>368</v>
+        <v>384</v>
       </c>
       <c r="H40" t="s">
-        <v>369</v>
+        <v>385</v>
       </c>
       <c r="I40" t="s">
-        <v>370</v>
-[...3 lines deleted...]
-      </c>
+        <v>386</v>
+      </c>
+      <c r="J40"/>
       <c r="K40" t="s">
-        <v>371</v>
+        <v>387</v>
       </c>
       <c r="L40" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="M40" t="s">
-        <v>372</v>
+        <v>388</v>
       </c>
       <c r="N40" t="s">
-        <v>373</v>
+        <v>389</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>374</v>
+        <v>390</v>
       </c>
       <c r="D41" t="s">
-        <v>328</v>
+        <v>391</v>
       </c>
       <c r="E41" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
       <c r="F41" t="s">
-        <v>376</v>
+        <v>393</v>
       </c>
       <c r="G41" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="H41" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="I41" t="s">
-        <v>379</v>
-[...3 lines deleted...]
-      </c>
+        <v>396</v>
+      </c>
+      <c r="J41"/>
       <c r="K41" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="L41" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="M41" t="s">
-        <v>381</v>
+        <v>398</v>
       </c>
       <c r="N41" t="s">
-        <v>382</v>
+        <v>399</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
       <c r="D42" t="s">
-        <v>328</v>
+        <v>391</v>
       </c>
       <c r="E42" t="s">
-        <v>384</v>
+        <v>401</v>
       </c>
       <c r="F42" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
       <c r="G42" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="H42" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="I42" t="s">
-        <v>388</v>
-[...3 lines deleted...]
-      </c>
+        <v>405</v>
+      </c>
+      <c r="J42"/>
       <c r="K42" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
       <c r="L42" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="M42" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="N42" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>392</v>
+        <v>409</v>
       </c>
       <c r="D43" t="s">
-        <v>328</v>
+        <v>391</v>
       </c>
       <c r="E43" t="s">
-        <v>393</v>
+        <v>410</v>
       </c>
       <c r="F43" t="s">
-        <v>394</v>
+        <v>411</v>
       </c>
       <c r="G43" t="s">
-        <v>395</v>
+        <v>412</v>
       </c>
       <c r="H43" t="s">
-        <v>396</v>
+        <v>413</v>
       </c>
       <c r="I43" t="s">
-        <v>397</v>
-[...3 lines deleted...]
-      </c>
+        <v>414</v>
+      </c>
+      <c r="J43"/>
       <c r="K43" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
       <c r="L43" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="M43" t="s">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="N43" t="s">
-        <v>400</v>
+        <v>417</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>401</v>
+        <v>418</v>
       </c>
       <c r="D44" t="s">
-        <v>328</v>
+        <v>391</v>
       </c>
       <c r="E44" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
       <c r="F44" t="s">
-        <v>403</v>
+        <v>420</v>
       </c>
       <c r="G44" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
       <c r="H44" t="s">
-        <v>405</v>
+        <v>422</v>
       </c>
       <c r="I44" t="s">
-        <v>406</v>
-[...3 lines deleted...]
-      </c>
+        <v>423</v>
+      </c>
+      <c r="J44"/>
       <c r="K44" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="L44" t="s">
-        <v>74</v>
+        <v>37</v>
       </c>
       <c r="M44" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
       <c r="N44" t="s">
-        <v>409</v>
+        <v>426</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
       <c r="D45" t="s">
-        <v>411</v>
+        <v>428</v>
       </c>
       <c r="E45" t="s">
-        <v>412</v>
+        <v>429</v>
       </c>
       <c r="F45" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
       <c r="G45" t="s">
-        <v>414</v>
+        <v>431</v>
       </c>
       <c r="H45" t="s">
-        <v>415</v>
+        <v>432</v>
       </c>
       <c r="I45" t="s">
-        <v>416</v>
-[...3 lines deleted...]
-      </c>
+        <v>433</v>
+      </c>
+      <c r="J45"/>
       <c r="K45" t="s">
-        <v>418</v>
+        <v>434</v>
       </c>
       <c r="L45" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="M45" t="s">
-        <v>419</v>
+        <v>435</v>
       </c>
       <c r="N45" t="s">
-        <v>420</v>
+        <v>436</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>421</v>
+        <v>437</v>
       </c>
       <c r="D46" t="s">
-        <v>422</v>
+        <v>438</v>
       </c>
       <c r="E46" t="s">
-        <v>423</v>
+        <v>439</v>
       </c>
       <c r="F46" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
       <c r="G46" t="s">
-        <v>425</v>
+        <v>441</v>
       </c>
       <c r="H46" t="s">
-        <v>426</v>
+        <v>442</v>
       </c>
       <c r="I46" t="s">
-        <v>427</v>
-[...3 lines deleted...]
-      </c>
+        <v>443</v>
+      </c>
+      <c r="J46"/>
       <c r="K46" t="s">
-        <v>429</v>
+        <v>444</v>
       </c>
       <c r="L46" t="s">
-        <v>151</v>
+        <v>25</v>
       </c>
       <c r="M46" t="s">
-        <v>430</v>
+        <v>445</v>
       </c>
       <c r="N46" t="s">
-        <v>431</v>
+        <v>446</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>432</v>
+        <v>447</v>
       </c>
       <c r="D47" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="E47" t="s">
-        <v>434</v>
+        <v>448</v>
       </c>
       <c r="F47" t="s">
-        <v>435</v>
+        <v>449</v>
       </c>
       <c r="G47" t="s">
-        <v>436</v>
+        <v>450</v>
       </c>
       <c r="H47" t="s">
-        <v>437</v>
+        <v>451</v>
       </c>
       <c r="I47" t="s">
-        <v>438</v>
-[...3 lines deleted...]
-      </c>
+        <v>452</v>
+      </c>
+      <c r="J47"/>
       <c r="K47" t="s">
-        <v>439</v>
+        <v>453</v>
       </c>
       <c r="L47" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="M47" t="s">
-        <v>440</v>
+        <v>454</v>
       </c>
       <c r="N47" t="s">
-        <v>441</v>
+        <v>455</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>124</v>
+        <v>456</v>
       </c>
       <c r="D48" t="s">
-        <v>442</v>
+        <v>428</v>
       </c>
       <c r="E48" t="s">
-        <v>126</v>
+        <v>457</v>
       </c>
       <c r="F48" t="s">
-        <v>127</v>
+        <v>458</v>
       </c>
       <c r="G48" t="s">
-        <v>128</v>
+        <v>459</v>
       </c>
       <c r="H48" t="s">
-        <v>129</v>
+        <v>460</v>
       </c>
       <c r="I48" t="s">
-        <v>443</v>
-[...3 lines deleted...]
-      </c>
+        <v>461</v>
+      </c>
+      <c r="J48"/>
       <c r="K48" t="s">
-        <v>444</v>
+        <v>462</v>
       </c>
       <c r="L48" t="s">
-        <v>74</v>
+        <v>25</v>
       </c>
       <c r="M48" t="s">
-        <v>445</v>
+        <v>463</v>
       </c>
       <c r="N48" t="s">
-        <v>133</v>
+        <v>464</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>446</v>
+        <v>465</v>
       </c>
       <c r="D49" t="s">
-        <v>447</v>
+        <v>438</v>
       </c>
       <c r="E49" t="s">
-        <v>448</v>
+        <v>466</v>
       </c>
       <c r="F49" t="s">
-        <v>449</v>
+        <v>467</v>
       </c>
       <c r="G49" t="s">
-        <v>450</v>
+        <v>468</v>
       </c>
       <c r="H49" t="s">
-        <v>451</v>
+        <v>469</v>
       </c>
       <c r="I49" t="s">
-        <v>452</v>
+        <v>470</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>453</v>
+        <v>471</v>
       </c>
       <c r="L49" t="s">
-        <v>102</v>
+        <v>25</v>
       </c>
       <c r="M49" t="s">
-        <v>454</v>
+        <v>472</v>
       </c>
       <c r="N49" t="s">
-        <v>455</v>
+        <v>473</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>456</v>
+        <v>474</v>
       </c>
       <c r="D50" t="s">
-        <v>457</v>
+        <v>438</v>
       </c>
       <c r="E50" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="F50" t="s">
-        <v>459</v>
+        <v>476</v>
       </c>
       <c r="G50" t="s">
-        <v>460</v>
+        <v>477</v>
       </c>
       <c r="H50" t="s">
-        <v>461</v>
+        <v>478</v>
       </c>
       <c r="I50" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>463</v>
+        <v>480</v>
       </c>
       <c r="L50" t="s">
-        <v>102</v>
+        <v>25</v>
       </c>
       <c r="M50" t="s">
-        <v>464</v>
+        <v>481</v>
       </c>
       <c r="N50" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>466</v>
+        <v>483</v>
       </c>
       <c r="D51" t="s">
-        <v>467</v>
+        <v>438</v>
       </c>
       <c r="E51" t="s">
-        <v>468</v>
+        <v>484</v>
       </c>
       <c r="F51" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="G51" t="s">
-        <v>470</v>
+        <v>486</v>
       </c>
       <c r="H51" t="s">
-        <v>471</v>
+        <v>487</v>
       </c>
       <c r="I51" t="s">
-        <v>472</v>
+        <v>488</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>473</v>
+        <v>489</v>
       </c>
       <c r="L51" t="s">
-        <v>102</v>
+        <v>25</v>
       </c>
       <c r="M51" t="s">
-        <v>474</v>
+        <v>490</v>
       </c>
       <c r="N51" t="s">
-        <v>475</v>
+        <v>491</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>476</v>
+        <v>492</v>
       </c>
       <c r="D52" t="s">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c r="E52" t="s">
-        <v>478</v>
+        <v>494</v>
       </c>
       <c r="F52" t="s">
-        <v>479</v>
+        <v>495</v>
       </c>
       <c r="G52" t="s">
-        <v>480</v>
+        <v>496</v>
       </c>
       <c r="H52" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="I52" t="s">
-        <v>482</v>
+        <v>498</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>483</v>
+        <v>499</v>
       </c>
       <c r="L52" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="M52" t="s">
-        <v>484</v>
+        <v>500</v>
       </c>
       <c r="N52" t="s">
-        <v>485</v>
+        <v>501</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>486</v>
+        <v>502</v>
       </c>
       <c r="D53" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="E53" t="s">
-        <v>487</v>
+        <v>504</v>
       </c>
       <c r="F53" t="s">
-        <v>488</v>
+        <v>505</v>
       </c>
       <c r="G53" t="s">
-        <v>489</v>
+        <v>506</v>
       </c>
       <c r="H53" t="s">
-        <v>490</v>
+        <v>507</v>
       </c>
       <c r="I53" t="s">
-        <v>491</v>
+        <v>508</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
       <c r="L53" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="M53" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="N53" t="s">
-        <v>494</v>
+        <v>511</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>495</v>
+        <v>512</v>
       </c>
       <c r="D54" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="E54" t="s">
-        <v>496</v>
+        <v>513</v>
       </c>
       <c r="F54" t="s">
-        <v>497</v>
+        <v>514</v>
       </c>
       <c r="G54" t="s">
-        <v>498</v>
+        <v>515</v>
       </c>
       <c r="H54" t="s">
-        <v>499</v>
+        <v>516</v>
       </c>
       <c r="I54" t="s">
-        <v>500</v>
+        <v>517</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>501</v>
+        <v>518</v>
       </c>
       <c r="L54" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="M54" t="s">
-        <v>502</v>
+        <v>519</v>
       </c>
       <c r="N54" t="s">
-        <v>503</v>
+        <v>520</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>504</v>
+        <v>521</v>
       </c>
       <c r="D55" t="s">
-        <v>477</v>
+        <v>522</v>
       </c>
       <c r="E55" t="s">
-        <v>505</v>
+        <v>523</v>
       </c>
       <c r="F55" t="s">
-        <v>506</v>
+        <v>524</v>
       </c>
       <c r="G55" t="s">
-        <v>507</v>
+        <v>525</v>
       </c>
       <c r="H55" t="s">
-        <v>508</v>
+        <v>526</v>
       </c>
       <c r="I55" t="s">
-        <v>509</v>
+        <v>527</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
-        <v>510</v>
+        <v>528</v>
       </c>
       <c r="L55" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="M55" t="s">
-        <v>511</v>
+        <v>529</v>
       </c>
       <c r="N55" t="s">
-        <v>512</v>
+        <v>530</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
-        <v>513</v>
+        <v>531</v>
       </c>
       <c r="D56" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="E56" t="s">
-        <v>515</v>
+        <v>532</v>
       </c>
       <c r="F56" t="s">
-        <v>516</v>
+        <v>533</v>
       </c>
       <c r="G56" t="s">
-        <v>517</v>
+        <v>534</v>
       </c>
       <c r="H56" t="s">
-        <v>518</v>
+        <v>535</v>
       </c>
       <c r="I56" t="s">
-        <v>519</v>
+        <v>536</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>520</v>
+        <v>537</v>
       </c>
       <c r="L56" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="M56" t="s">
-        <v>521</v>
+        <v>538</v>
       </c>
       <c r="N56" t="s">
-        <v>522</v>
+        <v>539</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
-        <v>523</v>
+        <v>540</v>
       </c>
       <c r="D57" t="s">
-        <v>524</v>
+        <v>541</v>
       </c>
       <c r="E57" t="s">
-        <v>525</v>
+        <v>542</v>
       </c>
       <c r="F57" t="s">
-        <v>526</v>
+        <v>543</v>
       </c>
       <c r="G57" t="s">
-        <v>527</v>
+        <v>544</v>
       </c>
       <c r="H57" t="s">
-        <v>528</v>
+        <v>545</v>
       </c>
       <c r="I57" t="s">
-        <v>529</v>
+        <v>546</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>530</v>
+        <v>547</v>
       </c>
       <c r="L57" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="M57" t="s">
-        <v>531</v>
+        <v>548</v>
       </c>
       <c r="N57" t="s">
-        <v>532</v>
+        <v>549</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>533</v>
+        <v>550</v>
       </c>
       <c r="D58" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="E58" t="s">
-        <v>534</v>
+        <v>551</v>
       </c>
       <c r="F58" t="s">
-        <v>535</v>
+        <v>552</v>
       </c>
       <c r="G58" t="s">
-        <v>536</v>
+        <v>553</v>
       </c>
       <c r="H58" t="s">
-        <v>537</v>
+        <v>554</v>
       </c>
       <c r="I58" t="s">
-        <v>538</v>
+        <v>555</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>539</v>
+        <v>556</v>
       </c>
       <c r="L58" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="M58" t="s">
-        <v>540</v>
+        <v>557</v>
       </c>
       <c r="N58" t="s">
-        <v>541</v>
+        <v>558</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>542</v>
+        <v>559</v>
       </c>
       <c r="D59" t="s">
-        <v>514</v>
+        <v>560</v>
       </c>
       <c r="E59" t="s">
-        <v>543</v>
+        <v>561</v>
       </c>
       <c r="F59" t="s">
-        <v>544</v>
+        <v>562</v>
       </c>
       <c r="G59" t="s">
-        <v>545</v>
+        <v>563</v>
       </c>
       <c r="H59" t="s">
-        <v>546</v>
+        <v>564</v>
       </c>
       <c r="I59" t="s">
-        <v>547</v>
+        <v>565</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="L59" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="M59" t="s">
-        <v>549</v>
+        <v>567</v>
       </c>
       <c r="N59" t="s">
-        <v>550</v>
+        <v>568</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
-        <v>551</v>
+        <v>569</v>
       </c>
       <c r="D60" t="s">
-        <v>524</v>
+        <v>570</v>
       </c>
       <c r="E60" t="s">
-        <v>552</v>
+        <v>571</v>
       </c>
       <c r="F60" t="s">
-        <v>553</v>
+        <v>572</v>
       </c>
       <c r="G60" t="s">
-        <v>554</v>
+        <v>573</v>
       </c>
       <c r="H60" t="s">
-        <v>555</v>
+        <v>574</v>
       </c>
       <c r="I60" t="s">
-        <v>556</v>
+        <v>575</v>
       </c>
       <c r="J60"/>
       <c r="K60" t="s">
-        <v>557</v>
+        <v>576</v>
       </c>
       <c r="L60" t="s">
-        <v>53</v>
+        <v>577</v>
       </c>
       <c r="M60" t="s">
-        <v>558</v>
+        <v>578</v>
       </c>
       <c r="N60" t="s">
-        <v>559</v>
+        <v>579</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>14</v>
       </c>
       <c r="B61" t="s">
         <v>15</v>
       </c>
       <c r="C61" t="s">
-        <v>560</v>
+        <v>580</v>
       </c>
       <c r="D61" t="s">
-        <v>524</v>
+        <v>581</v>
       </c>
       <c r="E61" t="s">
-        <v>561</v>
+        <v>582</v>
       </c>
       <c r="F61" t="s">
-        <v>562</v>
+        <v>583</v>
       </c>
       <c r="G61" t="s">
-        <v>563</v>
+        <v>584</v>
       </c>
       <c r="H61" t="s">
-        <v>564</v>
+        <v>585</v>
       </c>
       <c r="I61" t="s">
-        <v>565</v>
+        <v>586</v>
       </c>
       <c r="J61"/>
       <c r="K61" t="s">
-        <v>566</v>
+        <v>587</v>
       </c>
       <c r="L61" t="s">
-        <v>53</v>
+        <v>588</v>
       </c>
       <c r="M61" t="s">
-        <v>567</v>
+        <v>589</v>
       </c>
       <c r="N61" t="s">
-        <v>568</v>
+        <v>590</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
         <v>14</v>
       </c>
       <c r="B62" t="s">
         <v>15</v>
       </c>
       <c r="C62" t="s">
-        <v>569</v>
+        <v>591</v>
       </c>
       <c r="D62" t="s">
-        <v>524</v>
+        <v>592</v>
       </c>
       <c r="E62" t="s">
-        <v>570</v>
+        <v>593</v>
       </c>
       <c r="F62" t="s">
-        <v>571</v>
+        <v>594</v>
       </c>
       <c r="G62" t="s">
-        <v>572</v>
+        <v>595</v>
       </c>
       <c r="H62" t="s">
-        <v>573</v>
+        <v>596</v>
       </c>
       <c r="I62" t="s">
-        <v>574</v>
+        <v>597</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
-        <v>575</v>
+        <v>598</v>
       </c>
       <c r="L62" t="s">
-        <v>53</v>
+        <v>599</v>
       </c>
       <c r="M62" t="s">
-        <v>576</v>
+        <v>600</v>
       </c>
       <c r="N62" t="s">
-        <v>577</v>
+        <v>601</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>578</v>
+        <v>591</v>
       </c>
       <c r="D63" t="s">
-        <v>579</v>
+        <v>592</v>
       </c>
       <c r="E63" t="s">
-        <v>580</v>
+        <v>593</v>
       </c>
       <c r="F63" t="s">
-        <v>581</v>
+        <v>594</v>
       </c>
       <c r="G63" t="s">
-        <v>582</v>
+        <v>595</v>
       </c>
       <c r="H63" t="s">
-        <v>583</v>
+        <v>602</v>
       </c>
       <c r="I63" t="s">
-        <v>584</v>
+        <v>603</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>585</v>
+        <v>604</v>
       </c>
       <c r="L63" t="s">
-        <v>102</v>
+        <v>605</v>
       </c>
       <c r="M63" t="s">
-        <v>586</v>
+        <v>606</v>
       </c>
       <c r="N63" t="s">
-        <v>587</v>
+        <v>601</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="D64" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="E64" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="F64" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="G64" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H64" t="s">
-        <v>593</v>
+        <v>607</v>
       </c>
       <c r="I64" t="s">
-        <v>594</v>
+        <v>608</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>595</v>
+        <v>609</v>
       </c>
       <c r="L64" t="s">
-        <v>102</v>
+        <v>610</v>
       </c>
       <c r="M64" t="s">
-        <v>596</v>
+        <v>611</v>
       </c>
       <c r="N64" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="D65" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="E65" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="F65" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="G65" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="H65" t="s">
-        <v>602</v>
+        <v>612</v>
       </c>
       <c r="I65" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>604</v>
+        <v>614</v>
       </c>
       <c r="L65" t="s">
-        <v>53</v>
+        <v>615</v>
       </c>
       <c r="M65" t="s">
-        <v>605</v>
+        <v>616</v>
       </c>
       <c r="N65" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>607</v>
+        <v>591</v>
       </c>
       <c r="D66" t="s">
-        <v>608</v>
+        <v>592</v>
       </c>
       <c r="E66" t="s">
-        <v>609</v>
+        <v>593</v>
       </c>
       <c r="F66" t="s">
-        <v>610</v>
+        <v>594</v>
       </c>
       <c r="G66" t="s">
-        <v>611</v>
+        <v>595</v>
       </c>
       <c r="H66" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="I66" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="L66" t="s">
-        <v>102</v>
+        <v>620</v>
       </c>
       <c r="M66" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="N66" t="s">
-        <v>616</v>
+        <v>601</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
-        <v>617</v>
+        <v>591</v>
       </c>
       <c r="D67" t="s">
-        <v>608</v>
+        <v>592</v>
       </c>
       <c r="E67" t="s">
-        <v>618</v>
+        <v>593</v>
       </c>
       <c r="F67" t="s">
-        <v>619</v>
+        <v>594</v>
       </c>
       <c r="G67" t="s">
-        <v>620</v>
+        <v>595</v>
       </c>
       <c r="H67" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="I67" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="L67" t="s">
-        <v>102</v>
+        <v>625</v>
       </c>
       <c r="M67" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="N67" t="s">
-        <v>625</v>
+        <v>601</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
-        <v>626</v>
+        <v>591</v>
       </c>
       <c r="D68" t="s">
+        <v>592</v>
+      </c>
+      <c r="E68" t="s">
+        <v>593</v>
+      </c>
+      <c r="F68" t="s">
+        <v>594</v>
+      </c>
+      <c r="G68" t="s">
+        <v>595</v>
+      </c>
+      <c r="H68" t="s">
         <v>627</v>
       </c>
-      <c r="E68" t="s">
+      <c r="I68" t="s">
         <v>628</v>
-      </c>
-[...10 lines deleted...]
-        <v>632</v>
       </c>
       <c r="J68"/>
       <c r="K68" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="L68" t="s">
-        <v>102</v>
+        <v>630</v>
       </c>
       <c r="M68" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="N68" t="s">
-        <v>635</v>
+        <v>601</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="s">
         <v>14</v>
       </c>
       <c r="B69" t="s">
         <v>15</v>
       </c>
       <c r="C69" t="s">
-        <v>636</v>
+        <v>591</v>
       </c>
       <c r="D69" t="s">
-        <v>608</v>
+        <v>592</v>
       </c>
       <c r="E69" t="s">
-        <v>637</v>
+        <v>593</v>
       </c>
       <c r="F69" t="s">
-        <v>638</v>
+        <v>594</v>
       </c>
       <c r="G69" t="s">
-        <v>639</v>
+        <v>595</v>
       </c>
       <c r="H69" t="s">
-        <v>640</v>
+        <v>632</v>
       </c>
       <c r="I69" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="J69"/>
       <c r="K69" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="L69" t="s">
-        <v>102</v>
+        <v>635</v>
       </c>
       <c r="M69" t="s">
-        <v>643</v>
+        <v>636</v>
       </c>
       <c r="N69" t="s">
-        <v>644</v>
+        <v>601</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>14</v>
       </c>
       <c r="B70" t="s">
         <v>15</v>
       </c>
       <c r="C70" t="s">
-        <v>645</v>
+        <v>591</v>
       </c>
       <c r="D70" t="s">
-        <v>646</v>
+        <v>592</v>
       </c>
       <c r="E70" t="s">
-        <v>647</v>
+        <v>593</v>
       </c>
       <c r="F70" t="s">
-        <v>648</v>
+        <v>594</v>
       </c>
       <c r="G70" t="s">
-        <v>649</v>
+        <v>595</v>
       </c>
       <c r="H70" t="s">
-        <v>650</v>
+        <v>637</v>
       </c>
       <c r="I70" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="J70"/>
       <c r="K70" t="s">
-        <v>652</v>
+        <v>639</v>
       </c>
       <c r="L70" t="s">
-        <v>53</v>
+        <v>640</v>
       </c>
       <c r="M70" t="s">
-        <v>653</v>
+        <v>641</v>
       </c>
       <c r="N70" t="s">
-        <v>654</v>
-[...461 lines deleted...]
-        <v>687</v>
+        <v>601</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>