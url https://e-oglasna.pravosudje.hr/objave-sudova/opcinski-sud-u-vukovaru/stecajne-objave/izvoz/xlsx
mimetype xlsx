--- v5 (2026-09-14)
+++ v6 (2026-10-21)
@@ -6,1244 +6,296 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="942" uniqueCount="642">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="485" uniqueCount="326">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Vukovaru</t>
   </si>
   <si>
-    <t>Sp-11/2024</t>
-[...23 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cb3e73ec-e6c6-47a7-a975-65a527248147</t>
+    <t>Sp-286/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 28.09.2026.</t>
+  </si>
+  <si>
+    <t>Vedran Samaržija</t>
+  </si>
+  <si>
+    <t>Josipa Runjanina 29, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>13472393350</t>
+  </si>
+  <si>
+    <t>Svima zainteresiranima; Vedran Samaržija 13472393350</t>
+  </si>
+  <si>
+    <t>28.09.2026. 11:07:14</t>
+  </si>
+  <si>
+    <t>12.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b918bfa-82e9-474c-bdd1-b256f7172fdd</t>
+  </si>
+  <si>
+    <t>Oglas.pdf O67O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5b918bfa-82e9-474c-bdd1-b256f7172fdd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=286&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-278/2024</t>
+  </si>
+  <si>
+    <t>Oglas od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Dejan Kovač</t>
+  </si>
+  <si>
+    <t>Hrvatskog Zrakoplovstva 7, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>37655000279</t>
+  </si>
+  <si>
+    <t>Dejan Kovač 37655000279; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>24.09.2026. 14:43:32</t>
+  </si>
+  <si>
+    <t>09.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fad78582-7e1a-42e8-973b-da29e60adb22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fad78582-7e1a-42e8-973b-da29e60adb22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=278&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>24.09.2026. 14:18:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd5cb797-e8e6-4254-aa97-9dafc35805eb</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd5cb797-e8e6-4254-aa97-9dafc35805eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Sp-191/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.07.2025.</t>
+  </si>
+  <si>
+    <t>Ružica Dufek</t>
+  </si>
+  <si>
+    <t>Sinjske Alke 8, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>65494000176</t>
+  </si>
+  <si>
+    <t>Ružica Dufek 65494000176; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>18.07.2025. 08:32:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99995ddf-3d0a-46e7-8987-caea68163d01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=191&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-102/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 17.04.2025.</t>
+  </si>
+  <si>
+    <t>Srđan Milojević</t>
+  </si>
+  <si>
+    <t>Patkovićeva 14, 32224 Bobota, Hrvatska</t>
+  </si>
+  <si>
+    <t>59455078095</t>
+  </si>
+  <si>
+    <t>Srđan Milojević 59455078095; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>17.04.2025. 12:20:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d45a17c3-b936-4b24-812c-195852979d15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d45a17c3-b936-4b24-812c-195852979d15/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=102&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-215/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 06.03.2025.</t>
+  </si>
+  <si>
+    <t>Josipa Klisurić</t>
+  </si>
+  <si>
+    <t>204. Vukovarske Brigade 89, 32000 Vukovar, Hrvatska</t>
+  </si>
+  <si>
+    <t>12267583290</t>
+  </si>
+  <si>
+    <t>Josipa Klisurić 12267583290; e-oglasna ploča</t>
+  </si>
+  <si>
+    <t>06.03.2025. 14:31:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e4cccac-abec-4489-a852-58044920675d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e4cccac-abec-4489-a852-58044920675d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=215&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Sp-388/2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 05.02.2025.</t>
+  </si>
+  <si>
+    <t>Danijela Huzjak</t>
+  </si>
+  <si>
+    <t>Ante Starčevića 40, 32237 Lovas, Hrvatska</t>
+  </si>
+  <si>
+    <t>05823815456</t>
+  </si>
+  <si>
+    <t>Danijela Huzjak 05823815456; Svima zainteresiranima</t>
+  </si>
+  <si>
+    <t>06.02.2025. 12:34:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9239fe27-3c45-4f20-974e-32ebcc03b6cc</t>
   </si>
   <si>
     <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
-  </si>
-[...1114 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9239fe27-3c45-4f20-974e-32ebcc03b6cc</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9239fe27-3c45-4f20-974e-32ebcc03b6cc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5&amp;upisnik=Sp&amp;predmet=388&amp;godina=2024</t>
   </si>
   <si>
     <t>Sp-385/2024</t>
   </si>
   <si>
     <t>Adriana Kišmartin</t>
   </si>
   <si>
     <t>Dobra Voda 12, 32000 Vukovar, Hrvatska</t>
   </si>
   <si>
     <t>08131772184</t>
   </si>
   <si>
     <t>Adriana Kišmartin 08131772184; Svima zainteresiranima</t>
   </si>
   <si>
     <t>06.02.2025. 12:31:35</t>
   </si>
@@ -1979,51 +1031,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N70"/>
+  <dimension ref="A1:N37"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2108,2923 +1160,1481 @@
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3" t="s">
         <v>32</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="J3" t="s">
         <v>35</v>
       </c>
       <c r="K3" t="s">
         <v>36</v>
       </c>
       <c r="L3" t="s">
+        <v>25</v>
+      </c>
+      <c r="M3" t="s">
         <v>37</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>29</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="J4" t="s">
         <v>35</v>
       </c>
       <c r="K4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="L4" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="M4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5" t="s">
+        <v>45</v>
+      </c>
+      <c r="G5" t="s">
+        <v>46</v>
+      </c>
+      <c r="H5" t="s">
+        <v>47</v>
+      </c>
+      <c r="I5" t="s">
+        <v>48</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
         <v>49</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="L5" t="s">
         <v>50</v>
       </c>
-      <c r="F5" t="s">
+      <c r="M5" t="s">
         <v>51</v>
       </c>
-      <c r="G5" t="s">
+      <c r="N5" t="s">
         <v>52</v>
-      </c>
-[...19 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D6" t="s">
+        <v>54</v>
+      </c>
+      <c r="E6" t="s">
+        <v>55</v>
+      </c>
+      <c r="F6" t="s">
+        <v>56</v>
+      </c>
+      <c r="G6" t="s">
+        <v>57</v>
+      </c>
+      <c r="H6" t="s">
+        <v>58</v>
+      </c>
+      <c r="I6" t="s">
         <v>59</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="J6"/>
+      <c r="K6" t="s">
         <v>60</v>
       </c>
-      <c r="F6" t="s">
+      <c r="L6" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" t="s">
         <v>61</v>
       </c>
-      <c r="G6" t="s">
+      <c r="N6" t="s">
         <v>62</v>
-      </c>
-[...19 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
+        <v>63</v>
+      </c>
+      <c r="D7" t="s">
+        <v>64</v>
+      </c>
+      <c r="E7" t="s">
+        <v>65</v>
+      </c>
+      <c r="F7" t="s">
+        <v>66</v>
+      </c>
+      <c r="G7" t="s">
+        <v>67</v>
+      </c>
+      <c r="H7" t="s">
         <v>68</v>
       </c>
-      <c r="D7" t="s">
+      <c r="I7" t="s">
         <v>69</v>
       </c>
-      <c r="E7" t="s">
+      <c r="J7"/>
+      <c r="K7" t="s">
         <v>70</v>
       </c>
-      <c r="F7" t="s">
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
         <v>71</v>
       </c>
-      <c r="G7" t="s">
+      <c r="N7" t="s">
         <v>72</v>
-      </c>
-[...19 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E8" t="s">
+        <v>75</v>
+      </c>
+      <c r="F8" t="s">
+        <v>76</v>
+      </c>
+      <c r="G8" t="s">
+        <v>77</v>
+      </c>
+      <c r="H8" t="s">
+        <v>78</v>
+      </c>
+      <c r="I8" t="s">
         <v>79</v>
       </c>
-      <c r="D8" t="s">
+      <c r="J8"/>
+      <c r="K8" t="s">
         <v>80</v>
       </c>
-      <c r="E8" t="s">
+      <c r="L8" t="s">
         <v>81</v>
       </c>
-      <c r="F8" t="s">
+      <c r="M8" t="s">
         <v>82</v>
       </c>
-      <c r="G8" t="s">
+      <c r="N8" t="s">
         <v>83</v>
-      </c>
-[...19 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
+        <v>84</v>
+      </c>
+      <c r="D9" t="s">
+        <v>74</v>
+      </c>
+      <c r="E9" t="s">
+        <v>85</v>
+      </c>
+      <c r="F9" t="s">
+        <v>86</v>
+      </c>
+      <c r="G9" t="s">
+        <v>87</v>
+      </c>
+      <c r="H9" t="s">
+        <v>88</v>
+      </c>
+      <c r="I9" t="s">
         <v>89</v>
       </c>
-      <c r="D9" t="s">
+      <c r="J9"/>
+      <c r="K9" t="s">
         <v>90</v>
       </c>
-      <c r="E9" t="s">
+      <c r="L9" t="s">
+        <v>50</v>
+      </c>
+      <c r="M9" t="s">
         <v>91</v>
       </c>
-      <c r="F9" t="s">
+      <c r="N9" t="s">
         <v>92</v>
-      </c>
-[...22 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
+        <v>93</v>
+      </c>
+      <c r="D10" t="s">
+        <v>74</v>
+      </c>
+      <c r="E10" t="s">
+        <v>94</v>
+      </c>
+      <c r="F10" t="s">
+        <v>95</v>
+      </c>
+      <c r="G10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H10" t="s">
+        <v>97</v>
+      </c>
+      <c r="I10" t="s">
+        <v>98</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>99</v>
+      </c>
+      <c r="L10" t="s">
+        <v>81</v>
+      </c>
+      <c r="M10" t="s">
+        <v>100</v>
+      </c>
+      <c r="N10" t="s">
         <v>101</v>
-      </c>
-[...31 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
+        <v>102</v>
+      </c>
+      <c r="D11" t="s">
+        <v>74</v>
+      </c>
+      <c r="E11" t="s">
+        <v>103</v>
+      </c>
+      <c r="F11" t="s">
+        <v>104</v>
+      </c>
+      <c r="G11" t="s">
+        <v>105</v>
+      </c>
+      <c r="H11" t="s">
+        <v>106</v>
+      </c>
+      <c r="I11" t="s">
+        <v>107</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>108</v>
+      </c>
+      <c r="L11" t="s">
+        <v>50</v>
+      </c>
+      <c r="M11" t="s">
+        <v>109</v>
+      </c>
+      <c r="N11" t="s">
         <v>110</v>
-      </c>
-[...31 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
+        <v>111</v>
+      </c>
+      <c r="D12" t="s">
+        <v>112</v>
+      </c>
+      <c r="E12" t="s">
+        <v>113</v>
+      </c>
+      <c r="F12" t="s">
+        <v>114</v>
+      </c>
+      <c r="G12" t="s">
+        <v>115</v>
+      </c>
+      <c r="H12" t="s">
+        <v>116</v>
+      </c>
+      <c r="I12" t="s">
+        <v>117</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>118</v>
+      </c>
+      <c r="L12" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" t="s">
         <v>119</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="N12" t="s">
         <v>120</v>
-      </c>
-[...25 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
+        <v>121</v>
+      </c>
+      <c r="D13" t="s">
+        <v>122</v>
+      </c>
+      <c r="E13" t="s">
+        <v>123</v>
+      </c>
+      <c r="F13" t="s">
+        <v>124</v>
+      </c>
+      <c r="G13" t="s">
+        <v>125</v>
+      </c>
+      <c r="H13" t="s">
+        <v>126</v>
+      </c>
+      <c r="I13" t="s">
+        <v>127</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
         <v>128</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13" t="s">
+      <c r="L13" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" t="s">
         <v>129</v>
       </c>
-      <c r="F13" t="s">
+      <c r="N13" t="s">
         <v>130</v>
-      </c>
-[...22 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
+        <v>131</v>
+      </c>
+      <c r="D14" t="s">
+        <v>112</v>
+      </c>
+      <c r="E14" t="s">
+        <v>132</v>
+      </c>
+      <c r="F14" t="s">
+        <v>133</v>
+      </c>
+      <c r="G14" t="s">
+        <v>134</v>
+      </c>
+      <c r="H14" t="s">
+        <v>135</v>
+      </c>
+      <c r="I14" t="s">
+        <v>136</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
         <v>137</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14" t="s">
+      <c r="L14" t="s">
+        <v>81</v>
+      </c>
+      <c r="M14" t="s">
         <v>138</v>
       </c>
-      <c r="F14" t="s">
+      <c r="N14" t="s">
         <v>139</v>
-      </c>
-[...22 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
+        <v>140</v>
+      </c>
+      <c r="D15" t="s">
+        <v>112</v>
+      </c>
+      <c r="E15" t="s">
+        <v>141</v>
+      </c>
+      <c r="F15" t="s">
+        <v>142</v>
+      </c>
+      <c r="G15" t="s">
+        <v>143</v>
+      </c>
+      <c r="H15" t="s">
+        <v>144</v>
+      </c>
+      <c r="I15" t="s">
+        <v>145</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
         <v>146</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15" t="s">
+      <c r="L15" t="s">
+        <v>81</v>
+      </c>
+      <c r="M15" t="s">
         <v>147</v>
       </c>
-      <c r="F15" t="s">
+      <c r="N15" t="s">
         <v>148</v>
-      </c>
-[...22 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
-      <c r="C16"/>
+      <c r="C16" t="s">
+        <v>149</v>
+      </c>
       <c r="D16" t="s">
+        <v>122</v>
+      </c>
+      <c r="E16" t="s">
+        <v>150</v>
+      </c>
+      <c r="F16" t="s">
+        <v>151</v>
+      </c>
+      <c r="G16" t="s">
+        <v>152</v>
+      </c>
+      <c r="H16" t="s">
+        <v>153</v>
+      </c>
+      <c r="I16" t="s">
+        <v>154</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
         <v>155</v>
       </c>
-      <c r="E16"/>
-[...2 lines deleted...]
-      <c r="H16" t="s">
+      <c r="L16" t="s">
+        <v>81</v>
+      </c>
+      <c r="M16" t="s">
         <v>156</v>
       </c>
-      <c r="I16" t="s">
+      <c r="N16" t="s">
         <v>157</v>
       </c>
-      <c r="J16" t="s">
-[...11 lines deleted...]
-      <c r="N16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
+        <v>158</v>
+      </c>
+      <c r="D17" t="s">
+        <v>122</v>
+      </c>
+      <c r="E17" t="s">
+        <v>159</v>
+      </c>
+      <c r="F17" t="s">
+        <v>160</v>
+      </c>
+      <c r="G17" t="s">
         <v>161</v>
       </c>
-      <c r="D17" t="s">
+      <c r="H17" t="s">
         <v>162</v>
       </c>
-      <c r="E17" t="s">
+      <c r="I17" t="s">
         <v>163</v>
       </c>
-      <c r="F17" t="s">
+      <c r="J17"/>
+      <c r="K17" t="s">
         <v>164</v>
       </c>
-      <c r="G17" t="s">
+      <c r="L17" t="s">
+        <v>81</v>
+      </c>
+      <c r="M17" t="s">
         <v>165</v>
       </c>
-      <c r="H17" t="s">
+      <c r="N17" t="s">
         <v>166</v>
-      </c>
-[...16 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
+        <v>167</v>
+      </c>
+      <c r="D18" t="s">
+        <v>122</v>
+      </c>
+      <c r="E18" t="s">
+        <v>168</v>
+      </c>
+      <c r="F18" t="s">
+        <v>169</v>
+      </c>
+      <c r="G18" t="s">
+        <v>170</v>
+      </c>
+      <c r="H18" t="s">
+        <v>171</v>
+      </c>
+      <c r="I18" t="s">
+        <v>172</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
         <v>173</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18" t="s">
+      <c r="L18" t="s">
+        <v>81</v>
+      </c>
+      <c r="M18" t="s">
         <v>174</v>
       </c>
-      <c r="F18" t="s">
+      <c r="N18" t="s">
         <v>175</v>
-      </c>
-[...22 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
+        <v>176</v>
+      </c>
+      <c r="D19" t="s">
+        <v>177</v>
+      </c>
+      <c r="E19" t="s">
+        <v>178</v>
+      </c>
+      <c r="F19" t="s">
+        <v>179</v>
+      </c>
+      <c r="G19" t="s">
+        <v>180</v>
+      </c>
+      <c r="H19" t="s">
+        <v>181</v>
+      </c>
+      <c r="I19" t="s">
         <v>182</v>
       </c>
-      <c r="D19" t="s">
+      <c r="J19"/>
+      <c r="K19" t="s">
         <v>183</v>
       </c>
-      <c r="E19" t="s">
+      <c r="L19" t="s">
+        <v>50</v>
+      </c>
+      <c r="M19" t="s">
         <v>184</v>
       </c>
-      <c r="F19" t="s">
+      <c r="N19" t="s">
         <v>185</v>
-      </c>
-[...22 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
+        <v>186</v>
+      </c>
+      <c r="D20" t="s">
+        <v>187</v>
+      </c>
+      <c r="E20" t="s">
+        <v>188</v>
+      </c>
+      <c r="F20" t="s">
+        <v>189</v>
+      </c>
+      <c r="G20" t="s">
+        <v>190</v>
+      </c>
+      <c r="H20" t="s">
+        <v>191</v>
+      </c>
+      <c r="I20" t="s">
+        <v>192</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
         <v>193</v>
       </c>
-      <c r="D20" t="s">
+      <c r="L20" t="s">
+        <v>50</v>
+      </c>
+      <c r="M20" t="s">
         <v>194</v>
       </c>
-      <c r="E20" t="s">
+      <c r="N20" t="s">
         <v>195</v>
-      </c>
-[...25 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
+        <v>196</v>
+      </c>
+      <c r="D21" t="s">
+        <v>187</v>
+      </c>
+      <c r="E21" t="s">
+        <v>197</v>
+      </c>
+      <c r="F21" t="s">
+        <v>198</v>
+      </c>
+      <c r="G21" t="s">
+        <v>199</v>
+      </c>
+      <c r="H21" t="s">
+        <v>200</v>
+      </c>
+      <c r="I21" t="s">
+        <v>201</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>202</v>
+      </c>
+      <c r="L21" t="s">
+        <v>81</v>
+      </c>
+      <c r="M21" t="s">
+        <v>203</v>
+      </c>
+      <c r="N21" t="s">
         <v>204</v>
-      </c>
-[...31 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>215</v>
+        <v>205</v>
       </c>
       <c r="D22" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E22" t="s">
-        <v>216</v>
+        <v>207</v>
       </c>
       <c r="F22" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="G22" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="H22" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="I22" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="J22" t="s">
         <v>211</v>
       </c>
+      <c r="J22"/>
       <c r="K22" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="L22" t="s">
-        <v>170</v>
+        <v>50</v>
       </c>
       <c r="M22" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="N22" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="D23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E23" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="F23" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="G23" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="H23" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="I23" t="s">
-        <v>229</v>
-[...3 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="J23"/>
       <c r="K23" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="L23" t="s">
-        <v>170</v>
+        <v>50</v>
       </c>
       <c r="M23" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="N23" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
+        <v>224</v>
+      </c>
+      <c r="D24" t="s">
+        <v>225</v>
+      </c>
+      <c r="E24" t="s">
+        <v>226</v>
+      </c>
+      <c r="F24" t="s">
+        <v>227</v>
+      </c>
+      <c r="G24" t="s">
+        <v>228</v>
+      </c>
+      <c r="H24" t="s">
+        <v>229</v>
+      </c>
+      <c r="I24" t="s">
+        <v>230</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>231</v>
+      </c>
+      <c r="L24" t="s">
+        <v>50</v>
+      </c>
+      <c r="M24" t="s">
+        <v>232</v>
+      </c>
+      <c r="N24" t="s">
         <v>233</v>
-      </c>
-[...31 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
+        <v>234</v>
+      </c>
+      <c r="D25" t="s">
+        <v>206</v>
+      </c>
+      <c r="E25" t="s">
+        <v>235</v>
+      </c>
+      <c r="F25" t="s">
+        <v>236</v>
+      </c>
+      <c r="G25" t="s">
+        <v>237</v>
+      </c>
+      <c r="H25" t="s">
+        <v>238</v>
+      </c>
+      <c r="I25" t="s">
+        <v>239</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>240</v>
+      </c>
+      <c r="L25" t="s">
+        <v>50</v>
+      </c>
+      <c r="M25" t="s">
+        <v>241</v>
+      </c>
+      <c r="N25" t="s">
         <v>242</v>
-      </c>
-[...31 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
+        <v>243</v>
+      </c>
+      <c r="D26" t="s">
+        <v>244</v>
+      </c>
+      <c r="E26" t="s">
+        <v>245</v>
+      </c>
+      <c r="F26" t="s">
+        <v>246</v>
+      </c>
+      <c r="G26" t="s">
+        <v>247</v>
+      </c>
+      <c r="H26" t="s">
+        <v>248</v>
+      </c>
+      <c r="I26" t="s">
+        <v>249</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>250</v>
+      </c>
+      <c r="L26" t="s">
+        <v>81</v>
+      </c>
+      <c r="M26" t="s">
+        <v>251</v>
+      </c>
+      <c r="N26" t="s">
         <v>252</v>
-      </c>
-[...31 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
+        <v>253</v>
+      </c>
+      <c r="D27" t="s">
+        <v>254</v>
+      </c>
+      <c r="E27" t="s">
+        <v>255</v>
+      </c>
+      <c r="F27" t="s">
+        <v>256</v>
+      </c>
+      <c r="G27" t="s">
+        <v>257</v>
+      </c>
+      <c r="H27" t="s">
+        <v>258</v>
+      </c>
+      <c r="I27" t="s">
+        <v>259</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>260</v>
+      </c>
+      <c r="L27" t="s">
         <v>261</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27" t="s">
+      <c r="M27" t="s">
         <v>262</v>
       </c>
-      <c r="F27" t="s">
+      <c r="N27" t="s">
         <v>263</v>
-      </c>
-[...22 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
+        <v>264</v>
+      </c>
+      <c r="D28" t="s">
+        <v>265</v>
+      </c>
+      <c r="E28" t="s">
+        <v>266</v>
+      </c>
+      <c r="F28" t="s">
+        <v>267</v>
+      </c>
+      <c r="G28" t="s">
+        <v>268</v>
+      </c>
+      <c r="H28" t="s">
+        <v>269</v>
+      </c>
+      <c r="I28" t="s">
         <v>270</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28" t="s">
+      <c r="J28"/>
+      <c r="K28" t="s">
         <v>271</v>
       </c>
-      <c r="F28" t="s">
+      <c r="L28" t="s">
         <v>272</v>
       </c>
-      <c r="G28" t="s">
+      <c r="M28" t="s">
         <v>273</v>
       </c>
-      <c r="H28" t="s">
+      <c r="N28" t="s">
         <v>274</v>
-      </c>
-[...16 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
+        <v>275</v>
+      </c>
+      <c r="D29" t="s">
+        <v>276</v>
+      </c>
+      <c r="E29" t="s">
+        <v>277</v>
+      </c>
+      <c r="F29" t="s">
+        <v>278</v>
+      </c>
+      <c r="G29" t="s">
         <v>279</v>
       </c>
-      <c r="D29" t="s">
+      <c r="H29" t="s">
         <v>280</v>
       </c>
-      <c r="E29" t="s">
+      <c r="I29" t="s">
         <v>281</v>
       </c>
-      <c r="F29" t="s">
+      <c r="J29"/>
+      <c r="K29" t="s">
         <v>282</v>
       </c>
-      <c r="G29" t="s">
+      <c r="L29" t="s">
         <v>283</v>
       </c>
-      <c r="H29" t="s">
+      <c r="M29" t="s">
         <v>284</v>
       </c>
-      <c r="I29" t="s">
+      <c r="N29" t="s">
         <v>285</v>
-      </c>
-[...13 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
+        <v>275</v>
+      </c>
+      <c r="D30" t="s">
+        <v>276</v>
+      </c>
+      <c r="E30" t="s">
+        <v>277</v>
+      </c>
+      <c r="F30" t="s">
+        <v>278</v>
+      </c>
+      <c r="G30" t="s">
+        <v>279</v>
+      </c>
+      <c r="H30" t="s">
+        <v>286</v>
+      </c>
+      <c r="I30" t="s">
+        <v>287</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30" t="s">
+        <v>288</v>
+      </c>
+      <c r="L30" t="s">
         <v>289</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30" t="s">
+      <c r="M30" t="s">
         <v>290</v>
       </c>
-      <c r="F30" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="N30" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>298</v>
+        <v>275</v>
       </c>
       <c r="D31" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E31" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="F31" t="s">
-        <v>300</v>
+        <v>278</v>
       </c>
       <c r="G31" t="s">
-        <v>301</v>
+        <v>279</v>
       </c>
       <c r="H31" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="I31" t="s">
-        <v>303</v>
-[...3 lines deleted...]
-      </c>
+        <v>292</v>
+      </c>
+      <c r="J31"/>
       <c r="K31" t="s">
-        <v>304</v>
+        <v>293</v>
       </c>
       <c r="L31" t="s">
-        <v>170</v>
+        <v>294</v>
       </c>
       <c r="M31" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="N31" t="s">
-        <v>306</v>
+        <v>285</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>307</v>
+        <v>275</v>
       </c>
       <c r="D32" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E32" t="s">
-        <v>308</v>
+        <v>277</v>
       </c>
       <c r="F32" t="s">
-        <v>309</v>
+        <v>278</v>
       </c>
       <c r="G32" t="s">
-        <v>310</v>
+        <v>279</v>
       </c>
       <c r="H32" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
       <c r="I32" t="s">
-        <v>312</v>
-[...3 lines deleted...]
-      </c>
+        <v>297</v>
+      </c>
+      <c r="J32"/>
       <c r="K32" t="s">
-        <v>313</v>
+        <v>298</v>
       </c>
       <c r="L32" t="s">
-        <v>170</v>
+        <v>299</v>
       </c>
       <c r="M32" t="s">
-        <v>314</v>
+        <v>300</v>
       </c>
       <c r="N32" t="s">
-        <v>315</v>
+        <v>285</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>316</v>
+        <v>275</v>
       </c>
       <c r="D33" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E33" t="s">
-        <v>317</v>
+        <v>277</v>
       </c>
       <c r="F33" t="s">
-        <v>318</v>
+        <v>278</v>
       </c>
       <c r="G33" t="s">
-        <v>319</v>
+        <v>279</v>
       </c>
       <c r="H33" t="s">
-        <v>320</v>
+        <v>301</v>
       </c>
       <c r="I33" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>302</v>
+      </c>
+      <c r="J33"/>
       <c r="K33" t="s">
-        <v>322</v>
+        <v>303</v>
       </c>
       <c r="L33" t="s">
-        <v>170</v>
+        <v>304</v>
       </c>
       <c r="M33" t="s">
-        <v>323</v>
+        <v>305</v>
       </c>
       <c r="N33" t="s">
-        <v>324</v>
+        <v>285</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>325</v>
+        <v>275</v>
       </c>
       <c r="D34" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E34" t="s">
-        <v>326</v>
+        <v>277</v>
       </c>
       <c r="F34" t="s">
-        <v>327</v>
+        <v>278</v>
       </c>
       <c r="G34" t="s">
-        <v>328</v>
+        <v>279</v>
       </c>
       <c r="H34" t="s">
-        <v>329</v>
+        <v>306</v>
       </c>
       <c r="I34" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="J34"/>
       <c r="K34" t="s">
-        <v>331</v>
+        <v>308</v>
       </c>
       <c r="L34" t="s">
-        <v>170</v>
+        <v>309</v>
       </c>
       <c r="M34" t="s">
-        <v>332</v>
+        <v>310</v>
       </c>
       <c r="N34" t="s">
-        <v>333</v>
+        <v>285</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>334</v>
+        <v>275</v>
       </c>
       <c r="D35" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E35" t="s">
-        <v>335</v>
+        <v>277</v>
       </c>
       <c r="F35" t="s">
-        <v>336</v>
+        <v>278</v>
       </c>
       <c r="G35" t="s">
-        <v>337</v>
+        <v>279</v>
       </c>
       <c r="H35" t="s">
-        <v>338</v>
+        <v>311</v>
       </c>
       <c r="I35" t="s">
-        <v>339</v>
-[...3 lines deleted...]
-      </c>
+        <v>312</v>
+      </c>
+      <c r="J35"/>
       <c r="K35" t="s">
-        <v>340</v>
+        <v>313</v>
       </c>
       <c r="L35" t="s">
-        <v>170</v>
+        <v>314</v>
       </c>
       <c r="M35" t="s">
-        <v>341</v>
+        <v>315</v>
       </c>
       <c r="N35" t="s">
-        <v>342</v>
+        <v>285</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
-        <v>343</v>
+        <v>275</v>
       </c>
       <c r="D36" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E36" t="s">
-        <v>344</v>
+        <v>277</v>
       </c>
       <c r="F36" t="s">
-        <v>345</v>
+        <v>278</v>
       </c>
       <c r="G36" t="s">
-        <v>346</v>
+        <v>279</v>
       </c>
       <c r="H36" t="s">
-        <v>347</v>
+        <v>316</v>
       </c>
       <c r="I36" t="s">
-        <v>348</v>
-[...3 lines deleted...]
-      </c>
+        <v>317</v>
+      </c>
+      <c r="J36"/>
       <c r="K36" t="s">
-        <v>349</v>
+        <v>318</v>
       </c>
       <c r="L36" t="s">
-        <v>170</v>
+        <v>319</v>
       </c>
       <c r="M36" t="s">
-        <v>350</v>
+        <v>320</v>
       </c>
       <c r="N36" t="s">
-        <v>351</v>
+        <v>285</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>352</v>
+        <v>275</v>
       </c>
       <c r="D37" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E37" t="s">
-        <v>353</v>
+        <v>277</v>
       </c>
       <c r="F37" t="s">
-        <v>354</v>
+        <v>278</v>
       </c>
       <c r="G37" t="s">
-        <v>355</v>
+        <v>279</v>
       </c>
       <c r="H37" t="s">
-        <v>356</v>
+        <v>321</v>
       </c>
       <c r="I37" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      </c>
+        <v>322</v>
+      </c>
+      <c r="J37"/>
       <c r="K37" t="s">
-        <v>358</v>
+        <v>323</v>
       </c>
       <c r="L37" t="s">
-        <v>170</v>
+        <v>324</v>
       </c>
       <c r="M37" t="s">
-        <v>359</v>
+        <v>325</v>
       </c>
       <c r="N37" t="s">
-        <v>360</v>
-[...1385 lines deleted...]
-        <v>601</v>
+        <v>285</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>