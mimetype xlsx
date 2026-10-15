--- v0 (2026-07-31)
+++ v1 (2026-10-15)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zadru</t>
   </si>
   <si>
     <t>Ovr-10/2025</t>
   </si>
   <si>
-    <t>Rješenje od 30.03.2026.</t>
+    <t>Podnesak od 29.07.2026.; Rješenje od 29.07.2026.</t>
   </si>
   <si>
     <t>Mateo Tomić 39647296582</t>
   </si>
   <si>
-    <t>28.07.2026. 12:41:41</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/83c64739-c165-4d8d-9fea-e98901b47a1a/dokumenti/preuzimanje</t>
+    <t>15.10.2026. 09:17:31</t>
+  </si>
+  <si>
+    <t>23.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9b0ed61-bbf8-4c7f-8f5f-2d5edb5c80f0</t>
+  </si>
+  <si>
+    <t>Podnesak ovrhovoditelja.pdf P244P; Rješenje - ispravak rješenja.pdf O167O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b9b0ed61-bbf8-4c7f-8f5f-2d5edb5c80f0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=4&amp;upisnik=Ovr&amp;predmet=10&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>