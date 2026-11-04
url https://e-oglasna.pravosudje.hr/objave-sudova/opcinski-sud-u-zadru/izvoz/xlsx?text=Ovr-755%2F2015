--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zadru</t>
   </si>
   <si>
     <t>Ovr-755/2015</t>
   </si>
   <si>
-    <t>Zaključak od 19.08.2026.</t>
+    <t>Zaključak od 30.10.2026.</t>
   </si>
   <si>
     <t>e-oglasna ploča</t>
   </si>
   <si>
-    <t>18.09.2026. 13:28:54</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/17bfc2ca-fc01-4f5a-8e6c-d4040b709061</t>
+    <t>30.10.2026. 08:52:43</t>
+  </si>
+  <si>
+    <t>01.12.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/438e0bf4-f038-4664-a37c-4856ee82bcac</t>
   </si>
   <si>
     <t>Zaključak - određuje se ročište za dražbu.pdf O344O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/17bfc2ca-fc01-4f5a-8e6c-d4040b709061/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/438e0bf4-f038-4664-a37c-4856ee82bcac/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=4&amp;upisnik=Ovr&amp;predmet=755&amp;godina=2015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>