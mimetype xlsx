--- v0 (2026-06-16)
+++ v1 (2026-10-14)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zadru</t>
   </si>
   <si>
     <t>P-1078/2020</t>
   </si>
   <si>
     <t>143 - Presuda od 21.04.2026.</t>
   </si>
   <si>
-    <t>SLAVKO ORLOVIĆ (e-Oglasna ploča)</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9005e505-0254-48ff-a84b-6931e36b49ab</t>
+    <t>MARICA KALE (e-oglasna ploča)</t>
+  </si>
+  <si>
+    <t>13.10.2026. 14:27:29</t>
+  </si>
+  <si>
+    <t>21.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef19074-15f1-40f5-9da9-f6f02be07d7b</t>
   </si>
   <si>
     <t>Presuda.pdf O74O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/9005e505-0254-48ff-a84b-6931e36b49ab/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ef19074-15f1-40f5-9da9-f6f02be07d7b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=4&amp;upisnik=P&amp;predmet=1078&amp;godina=2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>