--- v0 (2026-07-24)
+++ v1 (2026-09-23)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zadru</t>
   </si>
   <si>
     <t>P-143/2023</t>
   </si>
   <si>
-    <t>Poziv - Ročište 14.09.2026.</t>
+    <t>Rješenje od 23.09.2026.</t>
   </si>
   <si>
     <t>ANĐELA JAKIĆ</t>
   </si>
   <si>
-    <t>21.07.2026. 13:38:23</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/fc07df49-8164-4b36-9895-de6018ab7181/dokumenti/preuzimanje</t>
+    <t>23.09.2026. 11:53:20</t>
+  </si>
+  <si>
+    <t>01.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/076fff39-45cb-4d3b-96bc-6d43d9a6a4c0</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/076fff39-45cb-4d3b-96bc-6d43d9a6a4c0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=4&amp;upisnik=P&amp;predmet=143&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>