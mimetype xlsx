--- v0 (2026-07-27)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zadru</t>
   </si>
   <si>
     <t>P-1556/2025</t>
   </si>
   <si>
-    <t>Poziv - Ročište 20.08.2026.</t>
+    <t>Rješenje od 04.09.2026.</t>
   </si>
   <si>
     <t>Danijela Stanin 84869889958</t>
   </si>
   <si>
-    <t>22.07.2026. 13:39:51</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9bf08c5f-0b8b-421c-be61-d37152050c22/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 12:20:18</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc87911d-e8d8-4517-8f78-a14e6dc59b8a</t>
+  </si>
+  <si>
+    <t>Rješenje o uviđaju.pdf O1000000004O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc87911d-e8d8-4517-8f78-a14e6dc59b8a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=4&amp;upisnik=P&amp;predmet=1556&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>