--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zadru</t>
   </si>
   <si>
     <t>P-2318/2023</t>
   </si>
   <si>
-    <t>Rješenje od 28.04.2026.</t>
+    <t>Podnesak od 22.07.2026.; Prilog od: 22.07.2026.; Prilog od: 22.07.2026.; Prilog od: 22.07.2026.</t>
   </si>
   <si>
     <t>MARKO RUBELJ 47796638526</t>
   </si>
   <si>
-    <t>29.05.2026. 09:38:34</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/01608583-a7b0-4bf8-be1d-48b7b1184226/dokumenti/preuzimanje</t>
+    <t>29.09.2026. 09:57:44</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c86576a5-7553-4658-b750-ffbdaaf79e7d</t>
+  </si>
+  <si>
+    <t>Podnesak tužitelja.pdf P246P; Prilog P-2318_2023-67-1 - Zapisnik OS ZD P-597-2023-46 od 05.06.2026. - Ročište za glavnu raspravu dana 05.06.2026. u 09_30 sa.docx; Prilog P-2318_2023-67-2 - PL-656-LISANE-OSTROVICKE.pdf; Prilog P-2318_2023-67-3 - DKP-1467-1-LISANE-OSTROVICKE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c86576a5-7553-4658-b750-ffbdaaf79e7d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=4&amp;upisnik=P&amp;predmet=2318&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>