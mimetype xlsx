--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zadru</t>
   </si>
   <si>
     <t>Pp-726/2024</t>
   </si>
   <si>
-    <t>Poziv - Ročište 01.07.2026., ref 208</t>
+    <t>Presuda od 13.07.2026., kal. 13.8.26.</t>
   </si>
   <si>
     <t>Eni Barešić 60123110884</t>
   </si>
   <si>
-    <t>26.05.2026. 10:30:59</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e817a492-687c-498a-9e28-67aae5279d1e/dokumenti/preuzimanje</t>
+    <t>29.07.2026. 08:12:20</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e899883d-62b9-429f-a8d0-fd8c435bcc6d</t>
+  </si>
+  <si>
+    <t>Presuda - oslobađajuća.pdf O79O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e899883d-62b9-429f-a8d0-fd8c435bcc6d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=4&amp;upisnik=Pp&amp;predmet=726&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>