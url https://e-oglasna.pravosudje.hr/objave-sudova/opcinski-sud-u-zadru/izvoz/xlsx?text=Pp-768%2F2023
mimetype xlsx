--- v0 (2026-06-18)
+++ v1 (2026-09-02)
@@ -59,70 +59,70 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zadru</t>
   </si>
   <si>
     <t>Pp-768/2023</t>
   </si>
   <si>
-    <t>Poziv - Sudska radnja 15.07.2026.
-ref. 206</t>
+    <t>Dopis od 31.08.2026.
+ref. 206,kal. 30.09.2026.</t>
   </si>
   <si>
     <t>Karlo Kresoja 20650115174</t>
   </si>
   <si>
-    <t>16.06.2026. 13:52:22</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/41635446-4d23-4b36-9cea-4aaf9b0c53f6/dokumenti/preuzimanje</t>
+    <t>31.08.2026. 11:32:43</t>
+  </si>
+  <si>
+    <t>08.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a535a8ec-991d-4586-8c49-2f96adf737b5</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a535a8ec-991d-4586-8c49-2f96adf737b5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=4&amp;upisnik=Pp&amp;predmet=768&amp;godina=2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>