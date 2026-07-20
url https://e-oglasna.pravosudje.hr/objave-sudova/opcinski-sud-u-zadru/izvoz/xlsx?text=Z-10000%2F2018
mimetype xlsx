--- v0 (2026-06-02)
+++ v1 (2026-07-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="135">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,156 +59,450 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zadru</t>
   </si>
   <si>
     <t>Z-10000/2018</t>
   </si>
   <si>
-    <t>POZIV ZA 17.6.2026.</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5f7daf7f-19a5-49da-b67d-c5186c72d5b9/dokumenti/preuzimanje</t>
+    <t>POZIV ZA 2.9.2026. U 12:00</t>
+  </si>
+  <si>
+    <t>KORADO RADOS 56140368225</t>
+  </si>
+  <si>
+    <t>20.07.2026. 10:54:47</t>
+  </si>
+  <si>
+    <t>20.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a9c93c5-1e16-4400-9ce6-6e647fed8685</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( KORADO RADOS).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a9c93c5-1e16-4400-9ce6-6e647fed8685/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=4&amp;upisnik=Z&amp;predmet=10000&amp;godina=2018</t>
   </si>
   <si>
-    <t>POZIV ZA 17.6.2026 U 12:00</t>
-[...32 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/8cad28fe-427e-4053-9daa-ec5e4600d21b/dokumenti/preuzimanje</t>
+    <t>POZIV ZA 28.8.2026. U 9:15</t>
+  </si>
+  <si>
+    <t>ĐULIJETA VIDAIĆ</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:30:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/321268ca-103d-4b1b-adf1-478dc283bd9a</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( ĐULIJETA VIDAIĆ 3.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/321268ca-103d-4b1b-adf1-478dc283bd9a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DARIO ŠVENJAK</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:29:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ec30151-acc1-4b4b-867b-8430e58609cb</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( DARIO ŠVENJAK 2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ec30151-acc1-4b4b-867b-8430e58609cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 28.8.2026. U 8:30</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:21:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/484dc28c-6d00-4f2c-bd61-785ff4c0250c</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( ĐULIJETA VIDAIĆ 2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/484dc28c-6d00-4f2c-bd61-785ff4c0250c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 28.8.2026</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:20:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7f7e554-68f8-4776-a947-df3cea238819</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a7f7e554-68f8-4776-a947-df3cea238819/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 21.8.2026. U 11:30</t>
+  </si>
+  <si>
+    <t>EUGENIO MERCHICH 63072198809</t>
+  </si>
+  <si>
+    <t>15.07.2026. 13:35:55</t>
+  </si>
+  <si>
+    <t>15.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8065f718-3473-4845-bdfc-9957e5d8e223</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( EUGENIO MERCICH 2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8065f718-3473-4845-bdfc-9957e5d8e223/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 21.8.2026. U 10:45</t>
+  </si>
+  <si>
+    <t>15.07.2026. 13:34:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6536f370-ae1c-48b2-a7a5-0daa0155863d</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( EUGENIO MERCHICH 1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6536f370-ae1c-48b2-a7a5-0daa0155863d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 21.08.2026. U 13:00</t>
+  </si>
+  <si>
+    <t>ZORKA RALJEVIĆ 76796245198</t>
+  </si>
+  <si>
+    <t>15.07.2026. 11:02:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ea194d5-5fac-47a2-8821-078f793de6a9</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( ZORKA RALJEVIĆ).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ea194d5-5fac-47a2-8821-078f793de6a9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 21.08.2026. U 9:45</t>
+  </si>
+  <si>
+    <t>ŠIME SKROČE</t>
+  </si>
+  <si>
+    <t>13.07.2026. 11:58:54</t>
+  </si>
+  <si>
+    <t>13.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c15b6b1-47ee-4110-b8e2-0fada1511b7d</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( ŠIME SKROČE).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c15b6b1-47ee-4110-b8e2-0fada1511b7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 2.9.2026. U 9:30</t>
+  </si>
+  <si>
+    <t>ROKO MIOČIĆ</t>
+  </si>
+  <si>
+    <t>10.07.2026. 08:32:14</t>
+  </si>
+  <si>
+    <t>10.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e456ef10-ac29-4165-9c32-23b9a55a306c</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  ROKO MIOČIĆ).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e456ef10-ac29-4165-9c32-23b9a55a306c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 19.08.2026. U 12:30</t>
+  </si>
+  <si>
+    <t>SINIŠA PESTIĆ 68037569056</t>
+  </si>
+  <si>
+    <t>09.07.2026. 09:45:01</t>
+  </si>
+  <si>
+    <t>09.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c7bace2-b5f0-4534-94a7-ee98e75f87a3</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( SINIŠA PESTIĆ 3).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c7bace2-b5f0-4534-94a7-ee98e75f87a3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>ANTE PESTIĆ 88839361143</t>
+  </si>
+  <si>
+    <t>09.07.2026. 09:43:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92fd69ed-483b-4c33-9916-55be73b1c5db</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( ANTE PESTIĆ 3).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/92fd69ed-483b-4c33-9916-55be73b1c5db/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 19. 08. 2026. U 12:30</t>
+  </si>
+  <si>
+    <t>VICE PESTIĆ 86755530540</t>
+  </si>
+  <si>
+    <t>09.07.2026. 09:31:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2840490a-4471-40c7-b8e7-32e865a66ec1</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  VICE PESTIĆ 3).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2840490a-4471-40c7-b8e7-32e865a66ec1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 19.08.206. U 11:30</t>
+  </si>
+  <si>
+    <t>09.07.2026. 08:30:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c38d8c2-20c2-41ee-a831-81f196b6ca86</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( SINIŠA PESTIĆ 2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c38d8c2-20c2-41ee-a831-81f196b6ca86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 19.08.2026. U 11:30</t>
+  </si>
+  <si>
+    <t>09.07.2026. 08:26:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a4aa179-54fa-472d-ae53-ddc9388a153c</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( ANTE PESTIĆ 2.).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a4aa179-54fa-472d-ae53-ddc9388a153c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 19.8.2026. U 11:30</t>
+  </si>
+  <si>
+    <t>09.07.2026. 08:19:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3738954-34ac-4432-9a72-ee656360d98c</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( VICE PESTIĆ 2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d3738954-34ac-4432-9a72-ee656360d98c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 19.08.2026. U 11:00</t>
+  </si>
+  <si>
+    <t>09.07.2026. 07:56:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c27ce5f-1231-4792-8a97-3d9a0f3bcce8</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( VICE PESTIĆ).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1c27ce5f-1231-4792-8a97-3d9a0f3bcce8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>09.07.2026. 07:52:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74695009-2313-49d6-9ef0-25e02b0624d1</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( SINIŠTA PESTIĆ).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/74695009-2313-49d6-9ef0-25e02b0624d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>09.07.2026. 07:50:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ca12bcd-bcb6-4dcf-8508-7f28d1c6ee04</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( ANTE PESTIĆ).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ca12bcd-bcb6-4dcf-8508-7f28d1c6ee04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>SIMEONE PESTIĆ 52278715787</t>
+  </si>
+  <si>
+    <t>09.07.2026. 07:48:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e79e462-857b-43c4-93eb-564b8795cce9</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  SIMEONE PESTIĆ).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e79e462-857b-43c4-93eb-564b8795cce9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 19.08.2026. U 10:30</t>
+  </si>
+  <si>
+    <t>IVO MESNIĆ 86119108018</t>
+  </si>
+  <si>
+    <t>06.07.2026. 07:45:02</t>
+  </si>
+  <si>
+    <t>06.08.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d51c59e-4dd1-4b0e-91f2-43ae336ad98f</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  IVO MESNIĆ).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3d51c59e-4dd1-4b0e-91f2-43ae336ad98f/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -301,69 +595,753 @@
       </c>
       <c r="K3" t="s">
         <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>29</v>
       </c>
       <c r="M3" t="s">
         <v>30</v>
       </c>
       <c r="N3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>36</v>
       </c>
-      <c r="N4" t="s">
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>39</v>
+      </c>
+      <c r="M6" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>46</v>
+      </c>
+      <c r="I7" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" t="s">
+        <v>48</v>
+      </c>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>46</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8" t="s">
+        <v>48</v>
+      </c>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9" t="s">
+        <v>48</v>
+      </c>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>64</v>
+      </c>
+      <c r="I10" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10" t="s">
+        <v>66</v>
+      </c>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>71</v>
+      </c>
+      <c r="I11" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11" t="s">
+        <v>73</v>
+      </c>
+      <c r="K11" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>77</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" t="s">
+        <v>80</v>
+      </c>
+      <c r="K12" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" t="s">
+        <v>83</v>
+      </c>
+      <c r="N12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" t="s">
+        <v>85</v>
+      </c>
+      <c r="J13" t="s">
+        <v>80</v>
+      </c>
+      <c r="K13" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" t="s">
+        <v>88</v>
+      </c>
+      <c r="N13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>89</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>90</v>
+      </c>
+      <c r="I14" t="s">
+        <v>91</v>
+      </c>
+      <c r="J14" t="s">
+        <v>80</v>
+      </c>
+      <c r="K14" t="s">
+        <v>92</v>
+      </c>
+      <c r="L14" t="s">
+        <v>93</v>
+      </c>
+      <c r="M14" t="s">
+        <v>94</v>
+      </c>
+      <c r="N14" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>95</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>78</v>
+      </c>
+      <c r="I15" t="s">
+        <v>96</v>
+      </c>
+      <c r="J15" t="s">
+        <v>80</v>
+      </c>
+      <c r="K15" t="s">
+        <v>97</v>
+      </c>
+      <c r="L15" t="s">
+        <v>98</v>
+      </c>
+      <c r="M15" t="s">
+        <v>99</v>
+      </c>
+      <c r="N15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>100</v>
+      </c>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>84</v>
+      </c>
+      <c r="I16" t="s">
+        <v>101</v>
+      </c>
+      <c r="J16" t="s">
+        <v>80</v>
+      </c>
+      <c r="K16" t="s">
+        <v>102</v>
+      </c>
+      <c r="L16" t="s">
+        <v>103</v>
+      </c>
+      <c r="M16" t="s">
+        <v>104</v>
+      </c>
+      <c r="N16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>105</v>
+      </c>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>90</v>
+      </c>
+      <c r="I17" t="s">
+        <v>106</v>
+      </c>
+      <c r="J17" t="s">
+        <v>80</v>
+      </c>
+      <c r="K17" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>110</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>90</v>
+      </c>
+      <c r="I18" t="s">
+        <v>111</v>
+      </c>
+      <c r="J18" t="s">
+        <v>80</v>
+      </c>
+      <c r="K18" t="s">
+        <v>112</v>
+      </c>
+      <c r="L18" t="s">
+        <v>113</v>
+      </c>
+      <c r="M18" t="s">
+        <v>114</v>
+      </c>
+      <c r="N18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>110</v>
+      </c>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>78</v>
+      </c>
+      <c r="I19" t="s">
+        <v>115</v>
+      </c>
+      <c r="J19" t="s">
+        <v>80</v>
+      </c>
+      <c r="K19" t="s">
+        <v>116</v>
+      </c>
+      <c r="L19" t="s">
+        <v>117</v>
+      </c>
+      <c r="M19" t="s">
+        <v>118</v>
+      </c>
+      <c r="N19" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>110</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20" t="s">
+        <v>84</v>
+      </c>
+      <c r="I20" t="s">
+        <v>119</v>
+      </c>
+      <c r="J20" t="s">
+        <v>80</v>
+      </c>
+      <c r="K20" t="s">
+        <v>120</v>
+      </c>
+      <c r="L20" t="s">
+        <v>121</v>
+      </c>
+      <c r="M20" t="s">
+        <v>122</v>
+      </c>
+      <c r="N20" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>110</v>
+      </c>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21" t="s">
+        <v>123</v>
+      </c>
+      <c r="I21" t="s">
+        <v>124</v>
+      </c>
+      <c r="J21" t="s">
+        <v>80</v>
+      </c>
+      <c r="K21" t="s">
+        <v>125</v>
+      </c>
+      <c r="L21" t="s">
+        <v>126</v>
+      </c>
+      <c r="M21" t="s">
+        <v>127</v>
+      </c>
+      <c r="N21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>128</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>129</v>
+      </c>
+      <c r="I22" t="s">
+        <v>130</v>
+      </c>
+      <c r="J22" t="s">
+        <v>131</v>
+      </c>
+      <c r="K22" t="s">
+        <v>132</v>
+      </c>
+      <c r="L22" t="s">
+        <v>133</v>
+      </c>
+      <c r="M22" t="s">
+        <v>134</v>
+      </c>
+      <c r="N22" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>