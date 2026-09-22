--- v1 (2026-07-20)
+++ v2 (2026-09-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="124" uniqueCount="80">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,450 +59,285 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zadru</t>
   </si>
   <si>
     <t>Z-10000/2018</t>
   </si>
   <si>
-    <t>POZIV ZA 2.9.2026. U 12:00</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4a9c93c5-1e16-4400-9ce6-6e647fed8685/dokumenti/preuzimanje</t>
+    <t>POZIV ZA 29.10.2026. U 10:15</t>
+  </si>
+  <si>
+    <t>ŠIME KRIZMAN 92775915678</t>
+  </si>
+  <si>
+    <t>16.09.2026. 11:00:19</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/607566bb-12f6-4870-95f3-ad502a53adc1</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( ŠIME KRIZMAN).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/607566bb-12f6-4870-95f3-ad502a53adc1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=4&amp;upisnik=Z&amp;predmet=10000&amp;godina=2018</t>
   </si>
   <si>
-    <t>POZIV ZA 28.8.2026. U 9:15</t>
-[...326 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/3d51c59e-4dd1-4b0e-91f2-43ae336ad98f/dokumenti/preuzimanje</t>
+    <t>POZIV ZA 22.10.2026. U 11:30</t>
+  </si>
+  <si>
+    <t>ĐINA PETREČEVIĆ</t>
+  </si>
+  <si>
+    <t>16.09.2026. 10:08:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d916ec4-ab06-4e6e-bd44-aedf13360aff</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  ĐINA PETREČEVIĆ).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d916ec4-ab06-4e6e-bd44-aedf13360aff/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 22.10.2026. U 8:30</t>
+  </si>
+  <si>
+    <t>ROKO MIOČIĆ 55579496181</t>
+  </si>
+  <si>
+    <t>16.09.2026. 09:43:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87fe9e04-9cad-429d-bd9f-c428516b6826</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  ROKO MIOČIĆ 1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/87fe9e04-9cad-429d-bd9f-c428516b6826/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 16.10.2026. U 12:30</t>
+  </si>
+  <si>
+    <t>ŽELJKO VLAKIĆ</t>
+  </si>
+  <si>
+    <t>15.09.2026. 11:29:52</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2047496a-4895-4f0b-9d14-8d7a9ce67eee</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( ŽELJKO VLAKIĆ).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2047496a-4895-4f0b-9d14-8d7a9ce67eee/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 15.10.2026. U 9:15</t>
+  </si>
+  <si>
+    <t>VICE DURUT 12897109405</t>
+  </si>
+  <si>
+    <t>15.09.2026. 09:30:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ded517ec-913e-4258-8933-3506c309a0a7</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  DURUT VICE).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ded517ec-913e-4258-8933-3506c309a0a7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>MIROSLAV DURUT 01632251031</t>
+  </si>
+  <si>
+    <t>15.09.2026. 09:28:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8aa7e173-a27e-42df-ab40-aa27f496f954</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  DURUT MIROSLAV).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8aa7e173-a27e-42df-ab40-aa27f496f954/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 9.10.2026. U 9:15</t>
+  </si>
+  <si>
+    <t>ANTE BEVANDA 82471504968</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:56:36</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4fd782b-13b5-4523-9209-e00d36519173</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  ANTE BEVANDA).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c4fd782b-13b5-4523-9209-e00d36519173/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>NEVIO BEVANDA 55579496181</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:54:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90c6b573-9798-46c3-a78d-421d54784dd3</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( NEVIO BEVANDA).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/90c6b573-9798-46c3-a78d-421d54784dd3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 9.10.2026. U 11:45</t>
+  </si>
+  <si>
+    <t>ROMANO BARIĆ</t>
+  </si>
+  <si>
+    <t>15.09.2026. 08:33:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5788f0d-edd3-4448-8bc7-21ab9afacccf</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( ROMANO BARIĆ 1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5788f0d-edd3-4448-8bc7-21ab9afacccf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 1.10.2026. U 13:15</t>
+  </si>
+  <si>
+    <t>MIRANDA JURINIĆ</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:35:15</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcdd5dc1-35c8-4a42-96c6-364e9647dd16</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( MIRANDA JURINIĆ).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcdd5dc1-35c8-4a42-96c6-364e9647dd16/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -595,753 +430,335 @@
       </c>
       <c r="K3" t="s">
         <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>29</v>
       </c>
       <c r="M3" t="s">
         <v>30</v>
       </c>
       <c r="N3" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
       <c r="K4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J5" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="N5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="J6" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="L6" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="J7" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="K7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="J8" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="K8" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="L8" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M8" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="N8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
+        <v>62</v>
+      </c>
+      <c r="I9" t="s">
+        <v>63</v>
+      </c>
+      <c r="J9" t="s">
         <v>58</v>
       </c>
-      <c r="I9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K9" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="L9" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="M9" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="N9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="I10" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="J10" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="K10" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="I11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J11" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="K11" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L11" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M11" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N11" t="s">
-        <v>24</v>
-[...416 lines deleted...]
-      <c r="N22" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>