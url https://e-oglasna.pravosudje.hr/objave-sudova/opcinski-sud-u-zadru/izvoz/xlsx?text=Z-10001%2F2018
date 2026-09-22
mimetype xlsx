--- v0 (2026-06-16)
+++ v1 (2026-09-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="87">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,120 +59,306 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zadru</t>
   </si>
   <si>
     <t>Z-10001/2018</t>
   </si>
   <si>
-    <t>POZIV ZA 9.7.2026. U 9:10</t>
-[...17 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/c179b912-8f45-4213-8677-b7a0cd2d9727/dokumenti/preuzimanje</t>
+    <t>POZIV ZA 30.10.2026. U 11:45</t>
+  </si>
+  <si>
+    <t>ANA LUKAČ</t>
+  </si>
+  <si>
+    <t>16.09.2026. 12:01:45</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ae11089-1b7b-40fb-a153-1ca5504eafc1</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  ANA LUKAČ).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8ae11089-1b7b-40fb-a153-1ca5504eafc1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=4&amp;upisnik=Z&amp;predmet=10001&amp;godina=2018</t>
+  </si>
+  <si>
+    <t>POZIV ZA 30.10.2026. U 13:15</t>
+  </si>
+  <si>
+    <t>ŽIVKO UGRČIĆ</t>
+  </si>
+  <si>
+    <t>16.09.2026. 11:59:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0e1ca7f-4eb3-49e3-9db6-067dc2a900f6</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  ŽIVKO UGRČIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0e1ca7f-4eb3-49e3-9db6-067dc2a900f6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 30.10.2026. U 11:00</t>
+  </si>
+  <si>
+    <t>ĐANFRANKO KOTLAR 85960030918</t>
+  </si>
+  <si>
+    <t>16.09.2026. 11:50:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a78b7f5-9b0a-4c1b-a403-514388f8995f</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  ĐANFRANKO KOTLAR).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a78b7f5-9b0a-4c1b-a403-514388f8995f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 30.10.2026. U 10:30</t>
+  </si>
+  <si>
+    <t>ENIO JELENKOVIĆ</t>
+  </si>
+  <si>
+    <t>16.09.2026. 11:45:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b2789f-bd4c-46ec-a3ae-0228962ac8fb</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  ENIO JELENKOVIĆ).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b2789f-bd4c-46ec-a3ae-0228962ac8fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 30.10.2026. U 10:00</t>
+  </si>
+  <si>
+    <t>BOŽIDAR PERIN 62461646316</t>
+  </si>
+  <si>
+    <t>16.09.2026. 11:40:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/634df056-6785-450c-8ab5-77e9643c9696</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  BOŽIDAR PERIN).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/634df056-6785-450c-8ab5-77e9643c9696/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 29.10.2026. U 13:30</t>
+  </si>
+  <si>
+    <t>FRANKA SORIĆ</t>
+  </si>
+  <si>
+    <t>16.09.2026. 11:22:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1acd3b7-6b05-40d7-82e4-fd49e42bf0dd</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  FRANKA SORIĆpdf.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1acd3b7-6b05-40d7-82e4-fd49e42bf0dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 16.10.2026. U 10:00</t>
+  </si>
+  <si>
+    <t>GAŠPA VALČIĆ</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:29:11</t>
+  </si>
+  <si>
+    <t>15.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49a6a99f-354f-4094-a7ae-b37e026e199e</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  GAŠPA VALČIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/49a6a99f-354f-4094-a7ae-b37e026e199e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 16.10.2026. U 9:15</t>
+  </si>
+  <si>
+    <t>ZVONKO HROMIN 64813339968</t>
+  </si>
+  <si>
+    <t>15.09.2026. 10:23:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4d9238d-3070-44ff-a9fa-de12c67cd97d</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( ZVONKO HROMIN).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b4d9238d-3070-44ff-a9fa-de12c67cd97d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 15.10.2026. U 10:45</t>
+  </si>
+  <si>
+    <t>VINKO PAVIN 58307603533</t>
+  </si>
+  <si>
+    <t>15.09.2026. 09:50:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56779f62-2c82-44f3-b3f2-9e78ab92dbfb</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče (  VINKO PAVIN).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/56779f62-2c82-44f3-b3f2-9e78ab92dbfb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 2.10.2026. U 10:45</t>
+  </si>
+  <si>
+    <t>IVE BARIČEVIĆ</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:54:47</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/905bda32-3ff4-4f43-9ab7-ca891c49c613</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( IVE BARIČEVIĆ 1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/905bda32-3ff4-4f43-9ab7-ca891c49c613/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>POZIV ZA 2.10.2026. U 10:00</t>
+  </si>
+  <si>
+    <t>VICE BARIČEVIĆ 54426240504</t>
+  </si>
+  <si>
+    <t>14.09.2026. 11:50:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c711f646-0acc-4a57-9939-0163c14897ad</t>
+  </si>
+  <si>
+    <t>Poziv preko E-oglasne ploče ( VICE BARIČEVIĆ).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c711f646-0acc-4a57-9939-0163c14897ad/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -213,45 +399,425 @@
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>26</v>
+      </c>
+      <c r="I3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" t="s">
+        <v>20</v>
+      </c>
+      <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
+        <v>36</v>
+      </c>
+      <c r="N4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5" t="s">
+        <v>20</v>
+      </c>
+      <c r="K5" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" t="s">
+        <v>47</v>
+      </c>
+      <c r="M6" t="s">
+        <v>48</v>
+      </c>
+      <c r="N6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" t="s">
+        <v>20</v>
+      </c>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>56</v>
+      </c>
+      <c r="I8" t="s">
+        <v>57</v>
+      </c>
+      <c r="J8" t="s">
+        <v>58</v>
+      </c>
+      <c r="K8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>63</v>
+      </c>
+      <c r="I9" t="s">
+        <v>64</v>
+      </c>
+      <c r="J9" t="s">
+        <v>58</v>
+      </c>
+      <c r="K9" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>69</v>
+      </c>
+      <c r="I10" t="s">
+        <v>70</v>
+      </c>
+      <c r="J10" t="s">
+        <v>58</v>
+      </c>
+      <c r="K10" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>74</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" t="s">
+        <v>76</v>
+      </c>
+      <c r="J11" t="s">
+        <v>77</v>
+      </c>
+      <c r="K11" t="s">
+        <v>78</v>
+      </c>
+      <c r="L11" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>81</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>82</v>
+      </c>
+      <c r="I12" t="s">
+        <v>83</v>
+      </c>
+      <c r="J12" t="s">
+        <v>77</v>
+      </c>
+      <c r="K12" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" t="s">
+        <v>86</v>
+      </c>
+      <c r="N12" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>