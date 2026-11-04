--- v0 (2026-06-02)
+++ v1 (2026-11-04)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zadru</t>
   </si>
   <si>
     <t>Z-12012/2026</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-12012/2026</t>
   </si>
   <si>
-    <t>Na oglasnu ploču suda</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/dfd754b7-0cf3-455b-85aa-1e1aef64a8b0/dokumenti/preuzimanje</t>
+    <t>Na e-oglasnu ploču ovog suda</t>
+  </si>
+  <si>
+    <t>19.10.2026. 13:37:14</t>
+  </si>
+  <si>
+    <t>18.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3478b3-5508-4b86-932c-f418f259f3e3</t>
+  </si>
+  <si>
+    <t>RJESENJE_O_POJEDINACNOM_ISPRAVNOM_POSTUPKU.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/db3478b3-5508-4b86-932c-f418f259f3e3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=4&amp;upisnik=Z&amp;predmet=12012&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>