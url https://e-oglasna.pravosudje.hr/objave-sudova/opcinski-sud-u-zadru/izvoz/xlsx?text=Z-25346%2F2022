--- v0 (2026-08-01)
+++ v1 (2026-10-31)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zadru</t>
   </si>
   <si>
     <t>Z-25346/2022</t>
   </si>
   <si>
     <t>Rješenje i oglas Z-25346/2022</t>
   </si>
   <si>
-    <t>Aunedi Anita pok. Ivana; Aunedi Ante Josin, Sali; Aunedi Božica ud. Ante; Aunedi Kata pok. Ante; Aunedi Ljubica pok. Petra; Aunedi Lucija pok. Ante; Aunedi Sana pok. Ante; Aunedi Vanda pok. Ivana; Aunedi Željko pok. Frane; Elizabeta Piasevoli mldb. pok. Rajka; Jasminka Sutlović pok. Rajka; Milić Mara žena Ante, Silba; Mirela Ušalj kćer Bazilia; Piasevoli Marijan mldb. pok. Rajka; Rado Ušalj sin Bazilia; Raljević Ivan sin Antin, Sali; Raljević Joso pok. Ante; Raljević Lenka kći Antina, Sali; Raljević Marina Antina, Sali; Raljević Viktor pok. Ante; Čarić Merica pok. Dragutina</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/73141a4d-d3f8-4c6e-8f6f-ce874e220685</t>
+    <t>Aunedi Anita pok. Ivana; Aunedi Ante Josin, Sali; Aunedi Božica ud. Ante; Aunedi Kata pok. Ante; Aunedi Ljubica p. Petra; Aunedi Lucija pok. Ante; Aunedi Sana pok. Ante; Aunedi Vanda pk. Ivana; Aunedi Željko pok. Frane; Milić Mara ž. Ante, Silba; Piasevoli Elizabeta mldb. pok. Rajka; Piasevoli Marijan mldb. pok. Rajka; Rakjević Joso pok. Ante; Raljević Ivan maloljetni Antin, Sali; Raljević Lenka maloljetna Antina, Sali; Raljević Marina maloljetna Antina, Sali; Raljević Viktor pok. Ante; Sutlović Jasminka pok. Rajka; Ušalj Mirela kćer Bazilia; Ušalj Rado sin Bazilia; Čarić Merica pok. Dragutina</t>
+  </si>
+  <si>
+    <t>29.10.2026. 08:44:43</t>
+  </si>
+  <si>
+    <t>28.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b318aa22-4b1c-4c09-9f65-f0665d6cec8d</t>
   </si>
   <si>
     <t>POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf; POZIV_NA_ROCISTE.pdf</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/73141a4d-d3f8-4c6e-8f6f-ce874e220685/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/b318aa22-4b1c-4c09-9f65-f0665d6cec8d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=4&amp;upisnik=Z&amp;predmet=25346&amp;godina=2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>