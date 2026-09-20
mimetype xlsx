--- v0 (2026-06-05)
+++ v1 (2026-09-20)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Ovrv-116/2026</t>
   </si>
   <si>
-    <t>Rješenje o ovrsi</t>
+    <t>Obustava</t>
   </si>
   <si>
     <t>DANIJEL ŠTIH 40129440270</t>
   </si>
   <si>
-    <t>01.06.2026. 13:09:51</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4b02f527-b4de-40d7-b8fc-851157aaa4d7/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 14:18:02</t>
+  </si>
+  <si>
+    <t>29.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e090b206-c490-4843-936d-f2d8620dc651</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O; Prijedlog za ovrhu na temelju vjerodostojne isprave.pdf P1000000129P; Prilog Ovrv-116_2026-5-1 - Dokaz o zastupanju_punomoći; ovrhovoditelj_ OPĆINA TUHELJ, zastupnik_opunomoćenik_ Mladen Hercigonja.pdf; Prilog Ovrv-116_2026-5-2 - Vjerodostojna isprava br. 1 - Izvadak iz poslovnih knjiga.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e090b206-c490-4843-936d-f2d8620dc651/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Ovrv&amp;predmet=116&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>