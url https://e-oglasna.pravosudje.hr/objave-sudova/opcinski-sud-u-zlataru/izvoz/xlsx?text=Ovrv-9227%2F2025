--- v0 (2026-09-01)
+++ v1 (2026-11-04)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Ovrv-9227/2025</t>
   </si>
   <si>
-    <t>Rješenje</t>
+    <t>Obustava</t>
   </si>
   <si>
     <t>JANJA FRUK 63405264066</t>
   </si>
   <si>
-    <t>31.08.2026. 12:08:07</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/5ead1d3b-9e98-4afa-8fac-ad3ad8335f5a/dokumenti/preuzimanje</t>
+    <t>02.11.2026. 11:57:35</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1b5f8d9-8734-414b-93d9-92af82840977</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c1b5f8d9-8734-414b-93d9-92af82840977/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Ovrv&amp;predmet=9227&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>