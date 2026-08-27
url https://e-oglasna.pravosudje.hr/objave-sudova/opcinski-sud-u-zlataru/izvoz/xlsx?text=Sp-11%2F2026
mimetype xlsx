--- v0 (2026-06-04)
+++ v1 (2026-08-27)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Sp-11/2026</t>
   </si>
   <si>
     <t>Rješenje od 22.05.2026.</t>
   </si>
   <si>
     <t>PETRA VIDMAR</t>
   </si>
   <si>
     <t>VELINCI 20, 49290 Velinci, Hrvatska</t>
   </si>
   <si>
     <t>89848577971</t>
   </si>
   <si>
-    <t>PETRA VIDMAR 89848577971; op</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/51f2c454-3e5c-406b-817b-9d461d245499</t>
+    <t>PETRA VIDMAR 89848577971</t>
+  </si>
+  <si>
+    <t>25.08.2026. 12:33:55</t>
+  </si>
+  <si>
+    <t>09.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52fe2db9-e053-48dc-a437-1bf9f9c7bb2f</t>
   </si>
   <si>
     <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/51f2c454-3e5c-406b-817b-9d461d245499/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/52fe2db9-e053-48dc-a437-1bf9f9c7bb2f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=11&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>