--- v0 (2026-06-04)
+++ v1 (2026-10-28)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Sp-111/2026</t>
   </si>
   <si>
-    <t>Oglas od 28.04.2026.</t>
+    <t>Rješenje od 27.10.2026.</t>
   </si>
   <si>
     <t>MLADEN SOPINA</t>
   </si>
   <si>
     <t>KOMOR ZAČRETSKI 6, 49223 Komor Začretski, Hrvatska</t>
   </si>
   <si>
     <t>80269504915</t>
   </si>
   <si>
     <t>MLADEN SOPINA 80269504915; op</t>
   </si>
   <si>
-    <t>28.04.2026. 12:10:51</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a54d63be-b03e-47f1-b55f-5830bfcd5515/dokumenti/preuzimanje</t>
+    <t>27.10.2026. 12:39:18</t>
+  </si>
+  <si>
+    <t>11.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bf8c395-6ab2-4f12-9716-e0ade389a415</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bf8c395-6ab2-4f12-9716-e0ade389a415/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=111&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>