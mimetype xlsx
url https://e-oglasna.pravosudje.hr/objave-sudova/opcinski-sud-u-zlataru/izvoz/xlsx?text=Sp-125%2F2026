--- v0 (2026-08-06)
+++ v1 (2026-09-21)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Sp-125/2026</t>
   </si>
   <si>
-    <t>Oglas od 27.07.2026.</t>
+    <t>Rješenje od 14.09.2026.</t>
   </si>
   <si>
     <t>VLADIMIR BIČANIĆ</t>
   </si>
   <si>
     <t>BREZJE 16, 49240 Brezje, Hrvatska</t>
   </si>
   <si>
     <t>34852783242</t>
   </si>
   <si>
     <t>E oglasna ploča suda; VLADIMIR BIČANIĆ 34852783242</t>
   </si>
   <si>
-    <t>27.07.2026. 12:24:56</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9f507f4f-ba49-4569-a873-5bff2f49107c/dokumenti/preuzimanje</t>
+    <t>18.09.2026. 07:33:25</t>
+  </si>
+  <si>
+    <t>26.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32fa007e-b5bd-4026-8e93-cdd567f116a2</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32fa007e-b5bd-4026-8e93-cdd567f116a2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=125&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>