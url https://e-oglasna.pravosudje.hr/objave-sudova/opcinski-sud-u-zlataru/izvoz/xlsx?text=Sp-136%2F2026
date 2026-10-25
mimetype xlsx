--- v0 (2026-06-04)
+++ v1 (2026-10-25)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Sp-136/2026</t>
   </si>
   <si>
-    <t>Oglas od 28.05.2026.</t>
+    <t>Rješenje od 22.10.2026.</t>
   </si>
   <si>
     <t>Božica Broz</t>
   </si>
   <si>
     <t>Lepajci 72, 49000 Krapina, Hrvatska</t>
   </si>
   <si>
     <t>30196891464</t>
   </si>
   <si>
-    <t>Božica Broz 30196891464; E oglasna ploča suda</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/f0a20c93-d8d0-4911-a164-4266dbb4da9a/dokumenti/preuzimanje</t>
+    <t>Božica Broz 30196891464; E-oglasna ploča suda</t>
+  </si>
+  <si>
+    <t>22.10.2026. 12:47:32</t>
+  </si>
+  <si>
+    <t>31.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbfb2a4f-0942-40bf-a7cb-4c0f78f6c483</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cbfb2a4f-0942-40bf-a7cb-4c0f78f6c483/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=136&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>