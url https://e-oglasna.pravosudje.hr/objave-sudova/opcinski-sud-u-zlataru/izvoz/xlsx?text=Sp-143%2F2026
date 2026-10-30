--- v0 (2026-06-04)
+++ v1 (2026-10-30)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Sp-143/2026</t>
   </si>
   <si>
-    <t>Oglas od 14.05.2026.</t>
+    <t>Rješenje od 28.10.2026.</t>
   </si>
   <si>
     <t>VALERIJO HRŽENJAK</t>
   </si>
   <si>
     <t>PROSENIK 37, 49290 Prosenik, Hrvatska</t>
   </si>
   <si>
     <t>35103164768</t>
   </si>
   <si>
     <t>VALERIJO HRŽENJAK 35103164768; op</t>
   </si>
   <si>
-    <t>14.05.2026. 13:50:35</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/4aaa8ef7-4d63-490f-9b6b-e0354687429d/dokumenti/preuzimanje</t>
+    <t>29.10.2026. 09:13:08</t>
+  </si>
+  <si>
+    <t>13.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e68d843-e11f-4700-9609-eaf11d4a7496</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju i zaključenju jednostavnog postupka stečaja potrošača.pdf O394O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2e68d843-e11f-4700-9609-eaf11d4a7496/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=143&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>