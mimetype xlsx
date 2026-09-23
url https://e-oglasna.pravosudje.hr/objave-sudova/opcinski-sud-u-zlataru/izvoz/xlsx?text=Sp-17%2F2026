--- v0 (2026-06-27)
+++ v1 (2026-09-23)
@@ -71,66 +71,66 @@
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Sp-17/2026</t>
   </si>
   <si>
     <t>Rješenje od 15.06.2026.</t>
   </si>
   <si>
     <t>TIHOMIR TURK</t>
   </si>
   <si>
     <t>ULICA VALENTA JAKUŠA 18 A, 49221 Lug Poznanovečki, Hrvatska</t>
   </si>
   <si>
     <t>22699584726</t>
   </si>
   <si>
-    <t>TIHOMIR TURK 22699584726; op</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e30ecd9c-5335-470f-a070-ea055a69395b</t>
+    <t>TIHOMIR TURK 22699584726</t>
+  </si>
+  <si>
+    <t>23.09.2026. 09:00:42</t>
+  </si>
+  <si>
+    <t>08.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f0d0b32-e33e-4e87-8542-2d0b407ec541</t>
   </si>
   <si>
     <t>Rješenje - obustava postupka.pdf O201O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/e30ecd9c-5335-470f-a070-ea055a69395b/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/2f0d0b32-e33e-4e87-8542-2d0b407ec541/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=17&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>