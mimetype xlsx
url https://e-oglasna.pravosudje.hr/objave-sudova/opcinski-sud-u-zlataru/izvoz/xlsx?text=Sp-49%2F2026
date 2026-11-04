--- v0 (2026-06-04)
+++ v1 (2026-11-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Sp-49/2026</t>
   </si>
   <si>
-    <t>Oglas od 12.05.2026.</t>
+    <t>Rješenje od 27.10.2026.</t>
   </si>
   <si>
     <t>DAMIR DOMITRAN</t>
   </si>
   <si>
     <t>GORNJA BATINA 51, 49250 Gornja Batina, Hrvatska</t>
   </si>
   <si>
     <t>90196445314</t>
   </si>
   <si>
-    <t>DAMIR DOMITRAN 90196445314; e-oglasna ploča</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/de3c875f-2e21-41d0-9770-0b06cbf61505/dokumenti/preuzimanje</t>
+    <t>DAMIR DOMITRAN 90196445314; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:26:52</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13f70880-1456-44b6-88e9-0e9b332f5644</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13f70880-1456-44b6-88e9-0e9b332f5644/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=49&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>