--- v0 (2026-06-04)
+++ v1 (2026-11-04)
@@ -59,78 +59,78 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj potrošača</t>
   </si>
   <si>
     <t>Općinski sud u Zlataru</t>
   </si>
   <si>
     <t>Sp-53/2026</t>
   </si>
   <si>
-    <t>Oglas od 12.05.2026.</t>
+    <t>Rješenje od 26.10.2026.</t>
   </si>
   <si>
     <t>DAVOR JAGETIĆ</t>
   </si>
   <si>
     <t>BUDINŠČINA 7 L, 49284 Budinšćina, Hrvatska</t>
   </si>
   <si>
     <t>10781733732</t>
   </si>
   <si>
-    <t>DAVOR JAGETIĆ 10781733732; e-oglasna ploča</t>
-[...14 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/01004227-356a-404c-bd2a-5720b7f336af/dokumenti/preuzimanje</t>
+    <t>DAVOR JAGETIĆ 10781733732; E-oglasna ploča</t>
+  </si>
+  <si>
+    <t>28.10.2026. 08:25:14</t>
+  </si>
+  <si>
+    <t>05.11.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b24e517-84ec-4ea8-9dff-cdc4b762327a</t>
+  </si>
+  <si>
+    <t>Rješenje - odbijen zahtjev_prijedlog.pdf O227O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1b24e517-84ec-4ea8-9dff-cdc4b762327a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=5036&amp;upisnik=Sp&amp;predmet=53&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>